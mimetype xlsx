--- v2 (2026-07-16)
+++ v3 (2026-10-04)
@@ -1,193 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10290" yWindow="-135" windowWidth="14325" windowHeight="9675" tabRatio="948"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="27" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="26" r:id="rId2"/>
     <sheet name="РК" sheetId="1" r:id="rId3"/>
     <sheet name="Абай" sheetId="2" r:id="rId4"/>
     <sheet name="Акмолинская" sheetId="3" r:id="rId5"/>
     <sheet name="Актюбинская" sheetId="4" r:id="rId6"/>
     <sheet name="Алматинская" sheetId="5" r:id="rId7"/>
     <sheet name="Атырауская" sheetId="6" r:id="rId8"/>
     <sheet name="ЗКО" sheetId="7" r:id="rId9"/>
     <sheet name="Жамбылская" sheetId="8" r:id="rId10"/>
     <sheet name="Жетісу" sheetId="20" r:id="rId11"/>
     <sheet name="Карагандинская" sheetId="9" r:id="rId12"/>
     <sheet name="Костанайская" sheetId="10" r:id="rId13"/>
     <sheet name="Кызылординская" sheetId="11" r:id="rId14"/>
     <sheet name="Мангистауская" sheetId="12" r:id="rId15"/>
     <sheet name="ЮКО" sheetId="23" r:id="rId16"/>
     <sheet name="Павлодарская" sheetId="13" r:id="rId17"/>
     <sheet name="СКО" sheetId="14" r:id="rId18"/>
     <sheet name="Туркестанская" sheetId="15" r:id="rId19"/>
     <sheet name="Ұлытау" sheetId="21" r:id="rId20"/>
     <sheet name="ВКО" sheetId="16" r:id="rId21"/>
     <sheet name="Астана" sheetId="17" r:id="rId22"/>
     <sheet name="Алматы" sheetId="18" r:id="rId23"/>
     <sheet name="Шымкент" sheetId="19" r:id="rId24"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId25"/>
   </externalReferences>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H7" i="4"/>
-[...5 lines deleted...]
-  <c r="H37"/>
+  <c r="H7" i="4" l="1"/>
+  <c r="H12" i="4"/>
+  <c r="H17" i="4"/>
+  <c r="H22" i="4"/>
+  <c r="H27" i="4"/>
+  <c r="H32" i="4"/>
+  <c r="H37" i="4"/>
   <c r="H7" i="23"/>
-  <c r="H12"/>
-  <c r="H17"/>
+  <c r="H12" i="23"/>
+  <c r="H17" i="23"/>
   <c r="H7" i="12"/>
-  <c r="H12"/>
-[...4 lines deleted...]
-  <c r="H37"/>
+  <c r="H12" i="12"/>
+  <c r="H17" i="12"/>
+  <c r="H22" i="12"/>
+  <c r="H27" i="12"/>
+  <c r="H32" i="12"/>
+  <c r="H37" i="12"/>
   <c r="H37" i="11"/>
-  <c r="H32"/>
-[...4 lines deleted...]
-  <c r="H7"/>
+  <c r="H32" i="11"/>
+  <c r="H27" i="11"/>
+  <c r="H22" i="11"/>
+  <c r="H17" i="11"/>
+  <c r="H12" i="11"/>
+  <c r="H7" i="11"/>
   <c r="H37" i="10"/>
-  <c r="H32"/>
-[...4 lines deleted...]
-  <c r="H7"/>
+  <c r="H32" i="10"/>
+  <c r="H27" i="10"/>
+  <c r="H22" i="10"/>
+  <c r="H17" i="10"/>
+  <c r="H12" i="10"/>
+  <c r="H7" i="10"/>
   <c r="H37" i="9"/>
-  <c r="H32"/>
-[...4 lines deleted...]
-  <c r="H7"/>
+  <c r="H32" i="9"/>
+  <c r="H27" i="9"/>
+  <c r="H22" i="9"/>
+  <c r="H17" i="9"/>
+  <c r="H12" i="9"/>
+  <c r="H7" i="9"/>
   <c r="H7" i="8"/>
-  <c r="H12"/>
-[...4 lines deleted...]
-  <c r="H37"/>
+  <c r="H12" i="8"/>
+  <c r="H17" i="8"/>
+  <c r="H22" i="8"/>
+  <c r="H27" i="8"/>
+  <c r="H32" i="8"/>
+  <c r="H37" i="8"/>
   <c r="H37" i="7"/>
-  <c r="H32"/>
-[...4 lines deleted...]
-  <c r="H7"/>
+  <c r="H32" i="7"/>
+  <c r="H27" i="7"/>
+  <c r="H22" i="7"/>
+  <c r="H17" i="7"/>
+  <c r="H12" i="7"/>
+  <c r="H7" i="7"/>
   <c r="H7" i="6"/>
-  <c r="H12"/>
-[...4 lines deleted...]
-  <c r="H37"/>
+  <c r="H12" i="6"/>
+  <c r="H17" i="6"/>
+  <c r="H22" i="6"/>
+  <c r="H27" i="6"/>
+  <c r="H32" i="6"/>
+  <c r="H37" i="6"/>
   <c r="H7" i="5"/>
-  <c r="H12"/>
-[...4 lines deleted...]
-  <c r="H37"/>
+  <c r="H12" i="5"/>
+  <c r="H17" i="5"/>
+  <c r="H22" i="5"/>
+  <c r="H27" i="5"/>
+  <c r="H32" i="5"/>
+  <c r="H37" i="5"/>
   <c r="H37" i="3"/>
-  <c r="H32"/>
-[...4 lines deleted...]
-  <c r="H7"/>
+  <c r="H32" i="3"/>
+  <c r="H27" i="3"/>
+  <c r="H22" i="3"/>
+  <c r="H17" i="3"/>
+  <c r="H12" i="3"/>
+  <c r="H7" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4333" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4334" uniqueCount="666">
   <si>
     <t>II квартал</t>
   </si>
   <si>
     <t>III квартал</t>
   </si>
   <si>
     <t>IV квартал</t>
   </si>
   <si>
     <t>из них</t>
   </si>
   <si>
     <t>I квартал</t>
   </si>
   <si>
     <t xml:space="preserve"> Структура денежных расходов обследуемых домашних хозяйств</t>
   </si>
   <si>
     <t>Денежные расходы – всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
@@ -2139,56 +2139,59 @@
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/36/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/industries/labor-and-income/stat-life/</t>
   </si>
   <si>
     <t xml:space="preserve">Департамент статистики труда и уровня жизни,
 Управление статистики обследования домашних хозяйств </t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Структура денежных расходов населения, в среднем на душу населения</t>
   </si>
   <si>
     <t xml:space="preserve">Структура денежных расходов включает потребительские расходы, материальную помощь родственникам и знакомым, алименты, налоги, платежи и другие выплаты, погашение кредита и долга </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704478?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Основными источниками является обследование 12000 домашних хозяйств в Республике Казахстан проводится ежеквартально во всех областях республики, городах Астана, Алматы и Шымкент выборочным методом. Единицами обследования выступают домашние хозяйства и их отдельные члены. </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/68e/lki56d5rxyenji6uc8ciz8zjv80clauu/%D0%9E%D0%9A%D0%AD%D0%94%20%D1%81%20%D0%98%D0%B7%D0%BC%204_rus.docx</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="####\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -2873,51 +2876,51 @@
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="4"/>
     <cellStyle name="Обычный 50" xfId="3"/>
     <cellStyle name="Обычный 7" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/NDCD1~1.ZHU/AppData/Local/Temp/&#1044;&#1072;&#1085;&#1085;&#1099;&#1077;%202023.05.30-15.00.44..xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="ҚР"/>
       <sheetName val="Абай"/>
       <sheetName val="Ақмола"/>
       <sheetName val="Ақтөбе"/>
       <sheetName val="Алматы "/>
       <sheetName val="Атырау"/>
       <sheetName val="БҚО"/>
       <sheetName val="Жамбыл"/>
       <sheetName val="Жетісу"/>
       <sheetName val="Қарағанды"/>
       <sheetName val="Қостанай"/>
       <sheetName val="Қызылорда"/>
       <sheetName val="Маңғыстау"/>
       <sheetName val="ОҚО"/>
       <sheetName val="Павлодар"/>
       <sheetName val="СҚО"/>
       <sheetName val="Түркістан"/>
       <sheetName val="Ұлытау"/>
       <sheetName val="ШҚО"/>
       <sheetName val="Астана қ"/>
       <sheetName val="Алматы қ"/>
       <sheetName val="Шымкент қ"/>
       <sheetName val="Лист2"/>
@@ -3489,84 +3492,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -3698,51 +3703,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/labor-and-income/stat-life/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zhumanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704478?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/industries/labor-and-income/stat-life/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:n.zhumanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/68e/lki56d5rxyenji6uc8ciz8zjv80clauu/%D0%9E%D0%9A%D0%AD%D0%94%20%D1%81%20%D0%98%D0%B7%D0%BC%204_rus.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704478?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
@@ -3786,55 +3791,55 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A35" sqref="A35"/>
+      <selection activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="48.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="48.85546875" style="106"/>
     <col min="2" max="2" width="66.7109375" style="106" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="86"/>
       <c r="B1" s="86"/>
     </row>
     <row r="2" spans="1:13" s="100" customFormat="1">
       <c r="A2" s="87" t="s">
         <v>623</v>
       </c>
       <c r="B2" s="109">
         <v>642301</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="100" customFormat="1">
       <c r="A3" s="87" t="s">
         <v>624</v>
       </c>
       <c r="B3" s="109" t="s">
@@ -3884,99 +3889,101 @@
     <row r="9" spans="1:13" s="100" customFormat="1">
       <c r="A9" s="87" t="s">
         <v>630</v>
       </c>
       <c r="B9" s="111" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="100" customFormat="1" ht="63.75">
       <c r="A10" s="87" t="s">
         <v>631</v>
       </c>
       <c r="B10" s="111" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="100" customFormat="1" ht="38.25">
       <c r="A11" s="87" t="s">
         <v>632</v>
       </c>
       <c r="B11" s="89" t="s">
         <v>633</v>
       </c>
       <c r="M11" s="101"/>
     </row>
-    <row r="12" spans="1:13" s="100" customFormat="1">
+    <row r="12" spans="1:13" s="100" customFormat="1" ht="38.25">
       <c r="A12" s="87" t="s">
         <v>634</v>
       </c>
-      <c r="B12" s="90"/>
+      <c r="B12" s="90" t="s">
+        <v>665</v>
+      </c>
       <c r="M12" s="101"/>
     </row>
     <row r="13" spans="1:13" s="100" customFormat="1">
       <c r="A13" s="91" t="s">
         <v>635</v>
       </c>
       <c r="B13" s="92" t="s">
         <v>657</v>
       </c>
       <c r="M13" s="101"/>
     </row>
     <row r="14" spans="1:13" s="100" customFormat="1">
       <c r="A14" s="91" t="s">
         <v>636</v>
       </c>
       <c r="B14" s="92" t="s">
         <v>658</v>
       </c>
       <c r="M14" s="101"/>
     </row>
     <row r="15" spans="1:13" s="100" customFormat="1">
       <c r="A15" s="91" t="s">
         <v>637</v>
       </c>
       <c r="B15" s="92" t="s">
         <v>663</v>
       </c>
       <c r="M15" s="101"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="87" t="s">
         <v>638</v>
       </c>
       <c r="B16" s="93">
-        <v>46199</v>
+        <v>46293</v>
       </c>
       <c r="M16" s="102"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="87" t="s">
         <v>639</v>
       </c>
       <c r="B17" s="93">
-        <v>46283</v>
+        <v>46374</v>
       </c>
       <c r="M17" s="103"/>
     </row>
     <row r="18" spans="1:13" ht="25.5">
       <c r="A18" s="87" t="s">
         <v>640</v>
       </c>
       <c r="B18" s="112" t="s">
         <v>659</v>
       </c>
       <c r="M18" s="102"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="87" t="s">
         <v>641</v>
       </c>
       <c r="B19" s="94" t="s">
         <v>642</v>
       </c>
       <c r="M19" s="103"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="87" t="s">
         <v>643</v>
       </c>
@@ -3994,65 +4001,65 @@
       </c>
       <c r="M21" s="103"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="104"/>
       <c r="B22" s="105"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="103"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="102"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="103"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="102"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
-    <hyperlink ref="B12" r:id="rId5" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+    <hyperlink ref="B12" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AP66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B43" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
+      <selection pane="bottomRight" activeCell="B64" sqref="B64:H64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="34" customWidth="1"/>
     <col min="2" max="2" width="19.140625" style="34" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="34" customWidth="1"/>
     <col min="4" max="4" width="17" style="34" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="34" customWidth="1"/>
     <col min="6" max="6" width="15" style="34" customWidth="1"/>
     <col min="7" max="7" width="14" style="34" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="34" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="34"/>
     <col min="20" max="20" width="9.140625" style="35" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42">
       <c r="A1" s="135" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="135"/>
       <c r="C1" s="135"/>
       <c r="D1" s="135"/>
       <c r="E1" s="135"/>
@@ -5647,105 +5654,119 @@
         <v>100</v>
       </c>
       <c r="C63" s="115">
         <v>92.8</v>
       </c>
       <c r="D63" s="115">
         <v>54.2</v>
       </c>
       <c r="E63" s="115">
         <v>20.8</v>
       </c>
       <c r="F63" s="115">
         <v>17.8</v>
       </c>
       <c r="G63" s="115">
         <v>0.2</v>
       </c>
       <c r="H63" s="115">
         <v>5.6</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B64" s="47"/>
-[...5 lines deleted...]
-      <c r="H64" s="108"/>
+      <c r="B64" s="47">
+        <v>100</v>
+      </c>
+      <c r="C64" s="47">
+        <v>94.3</v>
+      </c>
+      <c r="D64" s="47">
+        <v>56.1</v>
+      </c>
+      <c r="E64" s="47">
+        <v>21.8</v>
+      </c>
+      <c r="F64" s="47">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="G64" s="47">
+        <v>0</v>
+      </c>
+      <c r="H64" s="16">
+        <v>5.6999999999999993</v>
+      </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="47"/>
       <c r="C65" s="47"/>
       <c r="D65" s="47"/>
       <c r="E65" s="47"/>
       <c r="F65" s="47"/>
       <c r="G65" s="47"/>
       <c r="H65" s="16"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="18"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G28" sqref="G28:H28"/>
+      <selection activeCell="B29" sqref="B29:H29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="116" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="116"/>
       <c r="C1" s="116"/>
       <c r="D1" s="116"/>
       <c r="E1" s="116"/>
       <c r="F1" s="116"/>
@@ -6343,108 +6364,122 @@
         <v>100</v>
       </c>
       <c r="C28" s="115">
         <v>89.9</v>
       </c>
       <c r="D28" s="115">
         <v>57.5</v>
       </c>
       <c r="E28" s="115">
         <v>17.7</v>
       </c>
       <c r="F28" s="115">
         <v>14.7</v>
       </c>
       <c r="G28" s="115">
         <v>0.3</v>
       </c>
       <c r="H28" s="115">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="47"/>
-[...5 lines deleted...]
-      <c r="H29" s="108"/>
+      <c r="B29" s="47">
+        <v>100</v>
+      </c>
+      <c r="C29" s="47">
+        <v>87.3</v>
+      </c>
+      <c r="D29" s="47">
+        <v>60.2</v>
+      </c>
+      <c r="E29" s="47">
+        <v>13.3</v>
+      </c>
+      <c r="F29" s="47">
+        <v>13.8</v>
+      </c>
+      <c r="G29" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="H29" s="16">
+        <v>12.600000000000001</v>
+      </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="16"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="18"/>
       <c r="E31" s="18"/>
       <c r="F31" s="18"/>
       <c r="G31" s="18"/>
       <c r="H31" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B52" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
+      <selection pane="bottomRight" activeCell="B64" sqref="B64:H64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="116" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="116"/>
       <c r="C1" s="116"/>
       <c r="D1" s="116"/>
       <c r="E1" s="116"/>
       <c r="F1" s="116"/>
@@ -8001,108 +8036,122 @@
         <v>100</v>
       </c>
       <c r="C63" s="115">
         <v>81.5</v>
       </c>
       <c r="D63" s="115">
         <v>42</v>
       </c>
       <c r="E63" s="115">
         <v>19.7</v>
       </c>
       <c r="F63" s="115">
         <v>19.8</v>
       </c>
       <c r="G63" s="115">
         <v>0.3</v>
       </c>
       <c r="H63" s="115">
         <v>13.8</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B64" s="47"/>
-[...5 lines deleted...]
-      <c r="H64" s="108"/>
+      <c r="B64" s="47">
+        <v>100</v>
+      </c>
+      <c r="C64" s="47">
+        <v>83.7</v>
+      </c>
+      <c r="D64" s="47">
+        <v>42.9</v>
+      </c>
+      <c r="E64" s="47">
+        <v>20.3</v>
+      </c>
+      <c r="F64" s="47">
+        <v>20.5</v>
+      </c>
+      <c r="G64" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="H64" s="16">
+        <v>16.2</v>
+      </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="47"/>
       <c r="C65" s="47"/>
       <c r="D65" s="47"/>
       <c r="E65" s="47"/>
       <c r="F65" s="47"/>
       <c r="G65" s="47"/>
       <c r="H65" s="16"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="18"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B46" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
+      <selection pane="bottomRight" activeCell="B64" sqref="B64:H64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="116" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="116"/>
       <c r="C1" s="116"/>
       <c r="D1" s="116"/>
       <c r="E1" s="116"/>
       <c r="F1" s="116"/>
@@ -9662,108 +9711,122 @@
         <v>100</v>
       </c>
       <c r="C63" s="115">
         <v>90.4</v>
       </c>
       <c r="D63" s="115">
         <v>46.4</v>
       </c>
       <c r="E63" s="115">
         <v>21.4</v>
       </c>
       <c r="F63" s="115">
         <v>22.6</v>
       </c>
       <c r="G63" s="115">
         <v>0.5</v>
       </c>
       <c r="H63" s="115">
         <v>6.7</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B64" s="47"/>
-[...5 lines deleted...]
-      <c r="H64" s="108"/>
+      <c r="B64" s="47">
+        <v>100</v>
+      </c>
+      <c r="C64" s="47">
+        <v>90.8</v>
+      </c>
+      <c r="D64" s="47">
+        <v>48.7</v>
+      </c>
+      <c r="E64" s="47">
+        <v>21.2</v>
+      </c>
+      <c r="F64" s="47">
+        <v>20.9</v>
+      </c>
+      <c r="G64" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="H64" s="16">
+        <v>9.1000000000000014</v>
+      </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="47"/>
       <c r="C65" s="47"/>
       <c r="D65" s="47"/>
       <c r="E65" s="47"/>
       <c r="F65" s="47"/>
       <c r="G65" s="47"/>
       <c r="H65" s="16"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="18"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V87"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
+      <selection pane="bottomRight" activeCell="B64" sqref="B64:H64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="116" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="116"/>
       <c r="C1" s="116"/>
       <c r="D1" s="116"/>
       <c r="E1" s="116"/>
       <c r="F1" s="116"/>
@@ -11434,57 +11497,71 @@
       </c>
       <c r="E63" s="115">
         <v>21.2</v>
       </c>
       <c r="F63" s="115">
         <v>18.3</v>
       </c>
       <c r="G63" s="115">
         <v>0.2</v>
       </c>
       <c r="H63" s="115">
         <v>12.7</v>
       </c>
       <c r="L63" s="9"/>
       <c r="M63" s="9"/>
       <c r="N63" s="9"/>
       <c r="O63" s="9"/>
       <c r="P63" s="9"/>
       <c r="Q63" s="9"/>
       <c r="R63" s="9"/>
     </row>
     <row r="64" spans="1:18">
       <c r="A64" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B64" s="47"/>
-[...5 lines deleted...]
-      <c r="H64" s="108"/>
+      <c r="B64" s="47">
+        <v>100</v>
+      </c>
+      <c r="C64" s="47">
+        <v>86.6</v>
+      </c>
+      <c r="D64" s="47">
+        <v>46.5</v>
+      </c>
+      <c r="E64" s="47">
+        <v>21.3</v>
+      </c>
+      <c r="F64" s="47">
+        <v>18.8</v>
+      </c>
+      <c r="G64" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="H64" s="16">
+        <v>13.3</v>
+      </c>
       <c r="L64" s="8"/>
       <c r="M64" s="8"/>
       <c r="N64" s="8"/>
       <c r="O64" s="8"/>
       <c r="P64" s="8"/>
       <c r="Q64" s="8"/>
       <c r="R64" s="8"/>
     </row>
     <row r="65" spans="1:18">
       <c r="A65" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="47"/>
       <c r="C65" s="47"/>
       <c r="D65" s="47"/>
       <c r="E65" s="47"/>
       <c r="F65" s="47"/>
       <c r="G65" s="47"/>
       <c r="H65" s="16"/>
       <c r="L65" s="8"/>
       <c r="M65" s="8"/>
       <c r="N65" s="8"/>
       <c r="O65" s="8"/>
       <c r="P65" s="8"/>
       <c r="Q65" s="8"/>
@@ -11693,58 +11770,58 @@
       <c r="M87" s="8"/>
       <c r="N87" s="8"/>
       <c r="O87" s="8"/>
       <c r="P87" s="8"/>
       <c r="Q87" s="8"/>
       <c r="R87" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B34" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
+      <selection pane="bottomRight" activeCell="B64" sqref="B64:H64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="116" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="116"/>
       <c r="C1" s="116"/>
       <c r="D1" s="116"/>
       <c r="E1" s="116"/>
       <c r="F1" s="116"/>
@@ -13344,101 +13421,115 @@
         <v>100</v>
       </c>
       <c r="C63" s="115">
         <v>96.7</v>
       </c>
       <c r="D63" s="115">
         <v>56</v>
       </c>
       <c r="E63" s="115">
         <v>20.7</v>
       </c>
       <c r="F63" s="115">
         <v>20</v>
       </c>
       <c r="G63" s="115">
         <v>0.1</v>
       </c>
       <c r="H63" s="115">
         <v>2.6</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B64" s="47"/>
-[...5 lines deleted...]
-      <c r="H64" s="108"/>
+      <c r="B64" s="47">
+        <v>100</v>
+      </c>
+      <c r="C64" s="47">
+        <v>97.1</v>
+      </c>
+      <c r="D64" s="47">
+        <v>59.9</v>
+      </c>
+      <c r="E64" s="47">
+        <v>19</v>
+      </c>
+      <c r="F64" s="47">
+        <v>18.2</v>
+      </c>
+      <c r="G64" s="47">
+        <v>0</v>
+      </c>
+      <c r="H64" s="16">
+        <v>2.9</v>
+      </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="47"/>
       <c r="C65" s="47"/>
       <c r="D65" s="47"/>
       <c r="E65" s="47"/>
       <c r="F65" s="47"/>
       <c r="G65" s="47"/>
       <c r="H65" s="16"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="18"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="116" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="116"/>
@@ -14157,58 +14248,58 @@
       <c r="P33" s="10"/>
     </row>
     <row r="34" spans="10:16">
       <c r="M34" s="9"/>
       <c r="N34" s="9"/>
       <c r="O34" s="9"/>
       <c r="P34" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AK66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
+      <selection pane="bottomRight" activeCell="B64" sqref="B64:H64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" s="116" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="116"/>
       <c r="C1" s="116"/>
       <c r="D1" s="116"/>
       <c r="E1" s="116"/>
       <c r="F1" s="116"/>
@@ -15767,108 +15858,122 @@
         <v>100</v>
       </c>
       <c r="C63" s="115">
         <v>86.9</v>
       </c>
       <c r="D63" s="115">
         <v>44.3</v>
       </c>
       <c r="E63" s="115">
         <v>22.5</v>
       </c>
       <c r="F63" s="115">
         <v>20.100000000000001</v>
       </c>
       <c r="G63" s="115">
         <v>0.2</v>
       </c>
       <c r="H63" s="115">
         <v>8.1</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B64" s="47"/>
-[...5 lines deleted...]
-      <c r="H64" s="108"/>
+      <c r="B64" s="47">
+        <v>100</v>
+      </c>
+      <c r="C64" s="47">
+        <v>85.8</v>
+      </c>
+      <c r="D64" s="47">
+        <v>44.4</v>
+      </c>
+      <c r="E64" s="47">
+        <v>22.2</v>
+      </c>
+      <c r="F64" s="47">
+        <v>19.2</v>
+      </c>
+      <c r="G64" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="H64" s="16">
+        <v>14.1</v>
+      </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="47"/>
       <c r="C65" s="47"/>
       <c r="D65" s="47"/>
       <c r="E65" s="47"/>
       <c r="F65" s="47"/>
       <c r="G65" s="47"/>
       <c r="H65" s="16"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="18"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B34" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
+      <selection pane="bottomRight" activeCell="B64" sqref="B64:H64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38">
       <c r="A1" s="116" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="116"/>
       <c r="C1" s="116"/>
       <c r="D1" s="116"/>
       <c r="E1" s="116"/>
       <c r="F1" s="116"/>
@@ -17635,105 +17740,119 @@
         <v>100</v>
       </c>
       <c r="C63" s="115">
         <v>88.3</v>
       </c>
       <c r="D63" s="115">
         <v>43</v>
       </c>
       <c r="E63" s="115">
         <v>25.4</v>
       </c>
       <c r="F63" s="115">
         <v>19.899999999999999</v>
       </c>
       <c r="G63" s="115">
         <v>0.2</v>
       </c>
       <c r="H63" s="115">
         <v>7.8</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B64" s="47"/>
-[...5 lines deleted...]
-      <c r="H64" s="108"/>
+      <c r="B64" s="47">
+        <v>100</v>
+      </c>
+      <c r="C64" s="47">
+        <v>90.1</v>
+      </c>
+      <c r="D64" s="47">
+        <v>46</v>
+      </c>
+      <c r="E64" s="47">
+        <v>24.2</v>
+      </c>
+      <c r="F64" s="47">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="G64" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="H64" s="16">
+        <v>9.8000000000000007</v>
+      </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="47"/>
       <c r="C65" s="47"/>
       <c r="D65" s="47"/>
       <c r="E65" s="47"/>
       <c r="F65" s="47"/>
       <c r="G65" s="47"/>
       <c r="H65" s="16"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="18"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X51"/>
   <sheetViews>
     <sheetView topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="G48" sqref="G48:H48"/>
+      <selection activeCell="B49" sqref="B49:H49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="116" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="116"/>
       <c r="C1" s="116"/>
       <c r="D1" s="116"/>
       <c r="E1" s="116"/>
       <c r="F1" s="116"/>
@@ -18894,101 +19013,115 @@
         <v>100</v>
       </c>
       <c r="C48" s="115">
         <v>92.4</v>
       </c>
       <c r="D48" s="115">
         <v>51.7</v>
       </c>
       <c r="E48" s="115">
         <v>20.3</v>
       </c>
       <c r="F48" s="115">
         <v>20.399999999999999</v>
       </c>
       <c r="G48" s="115">
         <v>0.4</v>
       </c>
       <c r="H48" s="115">
         <v>6</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B49" s="47"/>
-[...5 lines deleted...]
-      <c r="H49" s="108"/>
+      <c r="B49" s="47">
+        <v>100</v>
+      </c>
+      <c r="C49" s="47">
+        <v>92.8</v>
+      </c>
+      <c r="D49" s="47">
+        <v>54</v>
+      </c>
+      <c r="E49" s="47">
+        <v>21.3</v>
+      </c>
+      <c r="F49" s="47">
+        <v>17.5</v>
+      </c>
+      <c r="G49" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="H49" s="16">
+        <v>7.1000000000000005</v>
+      </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B50" s="47"/>
       <c r="C50" s="47"/>
       <c r="D50" s="47"/>
       <c r="E50" s="47"/>
       <c r="F50" s="47"/>
       <c r="G50" s="47"/>
       <c r="H50" s="16"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="18"/>
       <c r="C51" s="18"/>
       <c r="D51" s="18"/>
       <c r="E51" s="18"/>
       <c r="F51" s="18"/>
       <c r="G51" s="18"/>
       <c r="H51" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="5.5703125" style="34" customWidth="1"/>
     <col min="2" max="2" width="114.7109375" style="34" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="99"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="97" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="97" t="s">
         <v>648</v>
       </c>
@@ -19011,55 +19144,55 @@
     <row r="11" spans="2:2">
       <c r="B11" s="97"/>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="98" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="97"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="97"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="114" t="s">
         <v>653</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="G28" sqref="G28:H28"/>
+      <selection activeCell="B29" sqref="B29:H29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="34" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="34" customWidth="1"/>
     <col min="4" max="4" width="17" style="34" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="34" customWidth="1"/>
     <col min="6" max="6" width="15" style="34" customWidth="1"/>
     <col min="7" max="7" width="14" style="34" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="34" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="34"/>
     <col min="20" max="20" width="9.140625" style="35" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="135" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="135"/>
       <c r="C1" s="135"/>
       <c r="D1" s="135"/>
       <c r="E1" s="135"/>
       <c r="F1" s="135"/>
@@ -19652,108 +19785,122 @@
         <v>100</v>
       </c>
       <c r="C28" s="115">
         <v>78.2</v>
       </c>
       <c r="D28" s="115">
         <v>40</v>
       </c>
       <c r="E28" s="115">
         <v>21.5</v>
       </c>
       <c r="F28" s="115">
         <v>16.7</v>
       </c>
       <c r="G28" s="115">
         <v>0.3</v>
       </c>
       <c r="H28" s="115">
         <v>19.399999999999999</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="47"/>
-[...5 lines deleted...]
-      <c r="H29" s="108"/>
+      <c r="B29" s="47">
+        <v>100</v>
+      </c>
+      <c r="C29" s="47">
+        <v>77.8</v>
+      </c>
+      <c r="D29" s="47">
+        <v>44.2</v>
+      </c>
+      <c r="E29" s="47">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="F29" s="47">
+        <v>14.5</v>
+      </c>
+      <c r="G29" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="H29" s="16">
+        <v>22.1</v>
+      </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="16"/>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="18"/>
       <c r="E31" s="18"/>
       <c r="F31" s="18"/>
       <c r="G31" s="18"/>
       <c r="H31" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AK66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B43" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
+      <selection pane="bottomRight" activeCell="B64" sqref="B64:H64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" s="116" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="116"/>
       <c r="C1" s="116"/>
       <c r="D1" s="116"/>
       <c r="E1" s="116"/>
       <c r="F1" s="116"/>
@@ -21429,109 +21576,123 @@
         <v>100</v>
       </c>
       <c r="C63" s="115">
         <v>92.8</v>
       </c>
       <c r="D63" s="115">
         <v>54.7</v>
       </c>
       <c r="E63" s="115">
         <v>18.100000000000001</v>
       </c>
       <c r="F63" s="115">
         <v>20</v>
       </c>
       <c r="G63" s="115">
         <v>0.3</v>
       </c>
       <c r="H63" s="115">
         <v>4.5</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B64" s="47"/>
-[...5 lines deleted...]
-      <c r="H64" s="108"/>
+      <c r="B64" s="47">
+        <v>100</v>
+      </c>
+      <c r="C64" s="47">
+        <v>94.1</v>
+      </c>
+      <c r="D64" s="47">
+        <v>53.9</v>
+      </c>
+      <c r="E64" s="47">
+        <v>18.5</v>
+      </c>
+      <c r="F64" s="47">
+        <v>21.7</v>
+      </c>
+      <c r="G64" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="H64" s="16">
+        <v>5.8000000000000007</v>
+      </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="47"/>
       <c r="C65" s="47"/>
       <c r="D65" s="47"/>
       <c r="E65" s="47"/>
       <c r="F65" s="47"/>
       <c r="G65" s="47"/>
       <c r="H65" s="16"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="18"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AK66"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B37" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A4" sqref="A4"/>
       <selection pane="topRight" activeCell="B4" sqref="B4"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
+      <selection pane="bottomRight" activeCell="B64" sqref="B64:H64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" s="116" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="116"/>
       <c r="C1" s="116"/>
       <c r="D1" s="116"/>
       <c r="E1" s="116"/>
       <c r="F1" s="116"/>
@@ -23113,108 +23274,122 @@
         <v>100</v>
       </c>
       <c r="C63" s="115">
         <v>85.1</v>
       </c>
       <c r="D63" s="115">
         <v>41.2</v>
       </c>
       <c r="E63" s="115">
         <v>16.3</v>
       </c>
       <c r="F63" s="115">
         <v>27.6</v>
       </c>
       <c r="G63" s="115">
         <v>0.3</v>
       </c>
       <c r="H63" s="115">
         <v>12.5</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B64" s="47"/>
-[...5 lines deleted...]
-      <c r="H64" s="108"/>
+      <c r="B64" s="47">
+        <v>100</v>
+      </c>
+      <c r="C64" s="47">
+        <v>87.2</v>
+      </c>
+      <c r="D64" s="47">
+        <v>43.8</v>
+      </c>
+      <c r="E64" s="47">
+        <v>17.8</v>
+      </c>
+      <c r="F64" s="47">
+        <v>25.6</v>
+      </c>
+      <c r="G64" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="H64" s="16">
+        <v>12.7</v>
+      </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="47"/>
       <c r="C65" s="47"/>
       <c r="D65" s="47"/>
       <c r="E65" s="47"/>
       <c r="F65" s="47"/>
       <c r="G65" s="47"/>
       <c r="H65" s="16"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="18"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
+      <selection pane="bottomRight" activeCell="B64" sqref="B64:H64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="116" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="116"/>
       <c r="C1" s="116"/>
       <c r="D1" s="116"/>
       <c r="E1" s="116"/>
       <c r="F1" s="116"/>
@@ -24770,105 +24945,119 @@
         <v>100</v>
       </c>
       <c r="C63" s="115">
         <v>95.1</v>
       </c>
       <c r="D63" s="115">
         <v>47.7</v>
       </c>
       <c r="E63" s="115">
         <v>19.7</v>
       </c>
       <c r="F63" s="115">
         <v>27.7</v>
       </c>
       <c r="G63" s="115">
         <v>0.2</v>
       </c>
       <c r="H63" s="115">
         <v>3.5</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B64" s="47"/>
-[...5 lines deleted...]
-      <c r="H64" s="108"/>
+      <c r="B64" s="47">
+        <v>100</v>
+      </c>
+      <c r="C64" s="47">
+        <v>95</v>
+      </c>
+      <c r="D64" s="47">
+        <v>49</v>
+      </c>
+      <c r="E64" s="47">
+        <v>18.5</v>
+      </c>
+      <c r="F64" s="47">
+        <v>27.5</v>
+      </c>
+      <c r="G64" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="H64" s="16">
+        <v>4.9000000000000004</v>
+      </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="47"/>
       <c r="C65" s="47"/>
       <c r="D65" s="47"/>
       <c r="E65" s="47"/>
       <c r="F65" s="47"/>
       <c r="G65" s="47"/>
       <c r="H65" s="16"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="18"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AA51"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="G50" sqref="G50"/>
+    <sheetView topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="M43" sqref="M43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="34" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="34" customWidth="1"/>
     <col min="4" max="4" width="17" style="34" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="34" customWidth="1"/>
     <col min="6" max="6" width="15" style="34" customWidth="1"/>
     <col min="7" max="7" width="14" style="34" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="34" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="34"/>
     <col min="20" max="20" width="9.140625" style="35" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="135" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="135"/>
       <c r="C1" s="135"/>
       <c r="D1" s="135"/>
       <c r="E1" s="135"/>
       <c r="F1" s="135"/>
@@ -26058,111 +26247,125 @@
         <v>100</v>
       </c>
       <c r="C48" s="115">
         <v>96.4</v>
       </c>
       <c r="D48" s="115">
         <v>54.6</v>
       </c>
       <c r="E48" s="115">
         <v>20.8</v>
       </c>
       <c r="F48" s="115">
         <v>21</v>
       </c>
       <c r="G48" s="115">
         <v>0.3</v>
       </c>
       <c r="H48" s="115">
         <v>2.7</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B49" s="47"/>
-[...5 lines deleted...]
-      <c r="H49" s="108"/>
+      <c r="B49" s="47">
+        <v>100</v>
+      </c>
+      <c r="C49" s="47">
+        <v>97.3</v>
+      </c>
+      <c r="D49" s="47">
+        <v>57.4</v>
+      </c>
+      <c r="E49" s="47">
+        <v>21.3</v>
+      </c>
+      <c r="F49" s="47">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="G49" s="47">
+        <v>0</v>
+      </c>
+      <c r="H49" s="16">
+        <v>2.7</v>
+      </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B50" s="47"/>
       <c r="C50" s="47"/>
       <c r="D50" s="47"/>
       <c r="E50" s="47"/>
       <c r="F50" s="47"/>
       <c r="G50" s="47"/>
       <c r="H50" s="16"/>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="18"/>
       <c r="C51" s="18"/>
       <c r="D51" s="18"/>
       <c r="E51" s="18"/>
       <c r="F51" s="18"/>
       <c r="G51" s="18"/>
       <c r="H51" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor theme="3" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="A1:S66"/>
+  <dimension ref="A1:S67"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B31" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
+      <selection pane="bottomRight" activeCell="K45" sqref="K45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="9.140625" style="2" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="116" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="116"/>
       <c r="C1" s="116"/>
       <c r="D1" s="116"/>
       <c r="E1" s="116"/>
       <c r="F1" s="116"/>
@@ -27293,521 +27496,684 @@
     <row r="47" spans="1:19" s="7" customFormat="1">
       <c r="A47" s="44">
         <v>2023</v>
       </c>
       <c r="B47" s="45">
         <v>100</v>
       </c>
       <c r="C47" s="45">
         <v>92.1</v>
       </c>
       <c r="D47" s="45">
         <v>51.3</v>
       </c>
       <c r="E47" s="45">
         <v>23.2</v>
       </c>
       <c r="F47" s="45">
         <v>17.600000000000001</v>
       </c>
       <c r="G47" s="45">
         <v>0.2</v>
       </c>
       <c r="H47" s="45">
         <v>7.7</v>
       </c>
+      <c r="L47" s="47"/>
+      <c r="M47" s="47"/>
+      <c r="N47" s="47"/>
+      <c r="O47" s="47"/>
+      <c r="P47" s="47"/>
+      <c r="Q47" s="47"/>
+      <c r="R47" s="16"/>
       <c r="S47" s="15"/>
     </row>
     <row r="48" spans="1:19" s="7" customFormat="1">
       <c r="A48" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B48" s="41">
         <v>100</v>
       </c>
       <c r="C48" s="41">
         <v>92.1</v>
       </c>
       <c r="D48" s="41">
         <v>51.3</v>
       </c>
       <c r="E48" s="41">
         <v>22.5</v>
       </c>
       <c r="F48" s="41">
         <v>18.3</v>
       </c>
       <c r="G48" s="41">
         <v>0.2</v>
       </c>
       <c r="H48" s="41">
         <v>7.7</v>
       </c>
+      <c r="L48" s="47"/>
+      <c r="M48" s="47"/>
+      <c r="N48" s="47"/>
+      <c r="O48" s="47"/>
+      <c r="P48" s="47"/>
+      <c r="Q48" s="47"/>
+      <c r="R48" s="16"/>
       <c r="S48" s="15"/>
     </row>
-    <row r="49" spans="1:9">
+    <row r="49" spans="1:18">
       <c r="A49" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B49" s="47">
         <v>100</v>
       </c>
       <c r="C49" s="47">
         <v>91.8</v>
       </c>
       <c r="D49" s="47">
         <v>51.9</v>
       </c>
       <c r="E49" s="47">
         <v>22.2</v>
       </c>
       <c r="F49" s="47">
         <v>17.7</v>
       </c>
       <c r="G49" s="47">
         <v>0.2</v>
       </c>
       <c r="H49" s="47">
         <v>8</v>
       </c>
-    </row>
-    <row r="50" spans="1:9">
+      <c r="L49" s="47"/>
+      <c r="M49" s="47"/>
+      <c r="N49" s="47"/>
+      <c r="O49" s="47"/>
+      <c r="P49" s="47"/>
+      <c r="Q49" s="47"/>
+      <c r="R49" s="16"/>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B50" s="47">
         <v>100</v>
       </c>
       <c r="C50" s="47">
         <v>91.9</v>
       </c>
       <c r="D50" s="47">
         <v>50.8</v>
       </c>
       <c r="E50" s="47">
         <v>24</v>
       </c>
       <c r="F50" s="47">
         <v>17.100000000000001</v>
       </c>
       <c r="G50" s="47">
         <v>0.2</v>
       </c>
       <c r="H50" s="49">
         <v>7.9</v>
       </c>
       <c r="I50" s="16"/>
-    </row>
-    <row r="51" spans="1:9">
+      <c r="L50" s="47"/>
+      <c r="M50" s="47"/>
+      <c r="N50" s="47"/>
+      <c r="O50" s="47"/>
+      <c r="P50" s="47"/>
+      <c r="Q50" s="47"/>
+      <c r="R50" s="16"/>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B51" s="41">
         <v>100</v>
       </c>
       <c r="C51" s="41">
         <v>92.6</v>
       </c>
       <c r="D51" s="41">
         <v>51.3</v>
       </c>
       <c r="E51" s="41">
         <v>23.9</v>
       </c>
       <c r="F51" s="41">
         <v>17.399999999999999</v>
       </c>
       <c r="G51" s="41">
         <v>0.1</v>
       </c>
       <c r="H51" s="54">
         <v>7.3</v>
       </c>
       <c r="I51" s="16"/>
-    </row>
-    <row r="52" spans="1:9">
+      <c r="L51" s="47"/>
+      <c r="M51" s="47"/>
+      <c r="N51" s="47"/>
+      <c r="O51" s="47"/>
+      <c r="P51" s="47"/>
+      <c r="Q51" s="47"/>
+      <c r="R51" s="16"/>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" s="43">
         <v>2024</v>
       </c>
       <c r="B52" s="84">
         <v>100</v>
       </c>
       <c r="C52" s="84">
         <v>91.3</v>
       </c>
       <c r="D52" s="84">
         <v>50.6</v>
       </c>
       <c r="E52" s="84">
         <v>22.4</v>
       </c>
       <c r="F52" s="84">
         <v>18.3</v>
       </c>
       <c r="G52" s="84">
         <v>0.2</v>
       </c>
       <c r="H52" s="83">
         <v>8.5</v>
       </c>
-    </row>
-    <row r="53" spans="1:9">
+      <c r="L52" s="47"/>
+      <c r="M52" s="47"/>
+      <c r="N52" s="47"/>
+      <c r="O52" s="47"/>
+      <c r="P52" s="47"/>
+      <c r="Q52" s="47"/>
+      <c r="R52" s="16"/>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B53" s="41">
         <v>100</v>
       </c>
       <c r="C53" s="41">
         <v>90.7</v>
       </c>
       <c r="D53" s="41">
         <v>50.5</v>
       </c>
       <c r="E53" s="41">
         <v>21.3</v>
       </c>
       <c r="F53" s="41">
         <v>18.899999999999999</v>
       </c>
       <c r="G53" s="58">
         <v>0.2</v>
       </c>
       <c r="H53" s="58">
         <v>9.1</v>
       </c>
-    </row>
-    <row r="54" spans="1:9">
+      <c r="L53" s="47"/>
+      <c r="M53" s="47"/>
+      <c r="N53" s="47"/>
+      <c r="O53" s="47"/>
+      <c r="P53" s="47"/>
+      <c r="Q53" s="47"/>
+      <c r="R53" s="16"/>
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="8">
         <v>100</v>
       </c>
       <c r="C54" s="8">
         <v>90.8</v>
       </c>
       <c r="D54" s="8">
         <v>51.7</v>
       </c>
       <c r="E54" s="8">
         <v>21.1</v>
       </c>
       <c r="F54" s="8">
         <v>18</v>
       </c>
       <c r="G54" s="8">
         <v>0.2</v>
       </c>
       <c r="H54" s="8">
         <v>9</v>
       </c>
-    </row>
-    <row r="55" spans="1:9">
+      <c r="L54" s="47"/>
+      <c r="M54" s="47"/>
+      <c r="N54" s="47"/>
+      <c r="O54" s="47"/>
+      <c r="P54" s="47"/>
+      <c r="Q54" s="47"/>
+      <c r="R54" s="16"/>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B55" s="47">
         <v>100</v>
       </c>
       <c r="C55" s="47">
         <v>91.8</v>
       </c>
       <c r="D55" s="47">
         <v>50</v>
       </c>
       <c r="E55" s="47">
         <v>24</v>
       </c>
       <c r="F55" s="47">
         <v>17.8</v>
       </c>
       <c r="G55" s="47">
         <v>0.2</v>
       </c>
       <c r="H55" s="82">
         <v>8</v>
       </c>
-    </row>
-    <row r="56" spans="1:9">
+      <c r="L55" s="47"/>
+      <c r="M55" s="47"/>
+      <c r="N55" s="47"/>
+      <c r="O55" s="47"/>
+      <c r="P55" s="47"/>
+      <c r="Q55" s="47"/>
+      <c r="R55" s="16"/>
+    </row>
+    <row r="56" spans="1:18">
       <c r="A56" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B56" s="41">
         <v>100</v>
       </c>
       <c r="C56" s="41">
         <v>91.7</v>
       </c>
       <c r="D56" s="41">
         <v>50.1</v>
       </c>
       <c r="E56" s="41">
         <v>23.2</v>
       </c>
       <c r="F56" s="41">
         <v>18.399999999999999</v>
       </c>
       <c r="G56" s="41">
         <v>0.1</v>
       </c>
       <c r="H56" s="85">
         <v>8.1999999999999993</v>
       </c>
-    </row>
-    <row r="57" spans="1:9">
+      <c r="L56" s="47"/>
+      <c r="M56" s="47"/>
+      <c r="N56" s="47"/>
+      <c r="O56" s="47"/>
+      <c r="P56" s="47"/>
+      <c r="Q56" s="47"/>
+      <c r="R56" s="16"/>
+    </row>
+    <row r="57" spans="1:18">
       <c r="A57" s="43">
         <v>2025</v>
       </c>
       <c r="B57" s="45">
         <v>100</v>
       </c>
       <c r="C57" s="45">
         <v>91.4</v>
       </c>
       <c r="D57" s="45">
         <v>52</v>
       </c>
       <c r="E57" s="45">
         <v>20.8</v>
       </c>
       <c r="F57" s="45">
         <v>18.600000000000001</v>
       </c>
       <c r="G57" s="45">
         <v>0.2</v>
       </c>
       <c r="H57" s="113">
         <v>8.4</v>
       </c>
-    </row>
-    <row r="58" spans="1:9">
+      <c r="L57" s="47"/>
+      <c r="M57" s="47"/>
+      <c r="N57" s="47"/>
+      <c r="O57" s="47"/>
+      <c r="P57" s="47"/>
+      <c r="Q57" s="47"/>
+      <c r="R57" s="16"/>
+    </row>
+    <row r="58" spans="1:18">
       <c r="A58" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="107">
         <v>100</v>
       </c>
       <c r="C58" s="107">
         <v>90.6</v>
       </c>
       <c r="D58" s="107">
         <v>50.6</v>
       </c>
       <c r="E58" s="107">
         <v>20.399999999999999</v>
       </c>
       <c r="F58" s="107">
         <v>19.600000000000001</v>
       </c>
       <c r="G58" s="107">
         <v>0.3</v>
       </c>
       <c r="H58" s="8">
         <v>9.1</v>
       </c>
-    </row>
-    <row r="59" spans="1:9">
+      <c r="L58" s="47"/>
+      <c r="M58" s="47"/>
+      <c r="N58" s="47"/>
+      <c r="O58" s="47"/>
+      <c r="P58" s="47"/>
+      <c r="Q58" s="47"/>
+      <c r="R58" s="16"/>
+    </row>
+    <row r="59" spans="1:18">
       <c r="A59" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B59" s="47">
         <v>100</v>
       </c>
       <c r="C59" s="47">
         <v>91.3</v>
       </c>
       <c r="D59" s="47">
         <v>52.5</v>
       </c>
       <c r="E59" s="47">
         <v>20.3</v>
       </c>
       <c r="F59" s="47">
         <v>18.5</v>
       </c>
       <c r="G59" s="47">
         <v>0.2</v>
       </c>
       <c r="H59" s="108">
         <v>8.5</v>
       </c>
-    </row>
-    <row r="60" spans="1:9">
+      <c r="L59" s="47"/>
+      <c r="M59" s="47"/>
+      <c r="N59" s="47"/>
+      <c r="O59" s="47"/>
+      <c r="P59" s="47"/>
+      <c r="Q59" s="47"/>
+      <c r="R59" s="16"/>
+    </row>
+    <row r="60" spans="1:18">
       <c r="A60" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B60" s="41">
         <v>100</v>
       </c>
       <c r="C60" s="41">
         <v>91.5</v>
       </c>
       <c r="D60" s="41">
         <v>52.3</v>
       </c>
       <c r="E60" s="41">
         <v>21.3</v>
       </c>
       <c r="F60" s="41">
         <v>17.899999999999999</v>
       </c>
       <c r="G60" s="41">
         <v>0.1</v>
       </c>
       <c r="H60" s="8">
         <v>8.4</v>
       </c>
-    </row>
-    <row r="61" spans="1:9">
+      <c r="L60" s="47"/>
+      <c r="M60" s="47"/>
+      <c r="N60" s="47"/>
+      <c r="O60" s="47"/>
+      <c r="P60" s="47"/>
+      <c r="Q60" s="47"/>
+      <c r="R60" s="16"/>
+    </row>
+    <row r="61" spans="1:18">
       <c r="A61" s="40" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="8">
         <v>100</v>
       </c>
       <c r="C61" s="8">
         <v>91.9</v>
       </c>
       <c r="D61" s="8">
         <v>52.3</v>
       </c>
       <c r="E61" s="8">
         <v>21.3</v>
       </c>
       <c r="F61" s="8">
         <v>18.3</v>
       </c>
       <c r="G61" s="8">
         <v>0.1</v>
       </c>
       <c r="H61" s="8">
         <v>8</v>
       </c>
-    </row>
-    <row r="62" spans="1:9">
+      <c r="L61" s="47"/>
+      <c r="M61" s="47"/>
+      <c r="N61" s="47"/>
+      <c r="O61" s="47"/>
+      <c r="P61" s="47"/>
+      <c r="Q61" s="47"/>
+      <c r="R61" s="16"/>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" s="43">
         <v>2026</v>
       </c>
       <c r="B62" s="37"/>
       <c r="C62" s="37"/>
       <c r="D62" s="37"/>
       <c r="E62" s="37"/>
       <c r="F62" s="37"/>
       <c r="G62" s="37"/>
       <c r="H62" s="9"/>
-    </row>
-    <row r="63" spans="1:9">
+      <c r="L62" s="47"/>
+      <c r="M62" s="47"/>
+      <c r="N62" s="47"/>
+      <c r="O62" s="47"/>
+      <c r="P62" s="47"/>
+      <c r="Q62" s="47"/>
+      <c r="R62" s="16"/>
+    </row>
+    <row r="63" spans="1:18">
       <c r="A63" s="40" t="s">
         <v>4</v>
       </c>
       <c r="B63" s="115">
         <v>100</v>
       </c>
       <c r="C63" s="115">
         <v>90.2</v>
       </c>
       <c r="D63" s="115">
         <v>48.6</v>
       </c>
       <c r="E63" s="115">
         <v>19.899999999999999</v>
       </c>
       <c r="F63" s="115">
         <v>21.7</v>
       </c>
       <c r="G63" s="115">
         <v>0.3</v>
       </c>
       <c r="H63" s="115">
         <v>7.6</v>
       </c>
-    </row>
-    <row r="64" spans="1:9">
+      <c r="L63" s="47"/>
+      <c r="M63" s="47"/>
+      <c r="N63" s="47"/>
+      <c r="O63" s="47"/>
+      <c r="P63" s="47"/>
+      <c r="Q63" s="47"/>
+      <c r="R63" s="16"/>
+    </row>
+    <row r="64" spans="1:18">
       <c r="A64" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B64" s="47"/>
-[...7 lines deleted...]
-    <row r="65" spans="1:8">
+      <c r="B64" s="47">
+        <v>100</v>
+      </c>
+      <c r="C64" s="47">
+        <v>90.7</v>
+      </c>
+      <c r="D64" s="47">
+        <v>50.5</v>
+      </c>
+      <c r="E64" s="47">
+        <v>19.5</v>
+      </c>
+      <c r="F64" s="47">
+        <v>20.7</v>
+      </c>
+      <c r="G64" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="H64" s="16">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="L64" s="47"/>
+      <c r="M64" s="47"/>
+      <c r="N64" s="47"/>
+      <c r="O64" s="47"/>
+      <c r="P64" s="47"/>
+      <c r="Q64" s="47"/>
+      <c r="R64" s="16"/>
+    </row>
+    <row r="65" spans="1:18">
       <c r="A65" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="47"/>
       <c r="C65" s="47"/>
       <c r="D65" s="47"/>
       <c r="E65" s="47"/>
       <c r="F65" s="47"/>
       <c r="G65" s="47"/>
       <c r="H65" s="16"/>
-    </row>
-    <row r="66" spans="1:8">
+      <c r="L65" s="47"/>
+      <c r="M65" s="47"/>
+      <c r="N65" s="47"/>
+      <c r="O65" s="47"/>
+      <c r="P65" s="47"/>
+      <c r="Q65" s="47"/>
+      <c r="R65" s="16"/>
+    </row>
+    <row r="66" spans="1:18">
       <c r="A66" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="18"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
+      <c r="L66" s="47"/>
+      <c r="M66" s="47"/>
+      <c r="N66" s="47"/>
+      <c r="O66" s="47"/>
+      <c r="P66" s="47"/>
+      <c r="Q66" s="47"/>
+      <c r="R66" s="16"/>
+    </row>
+    <row r="67" spans="1:18">
+      <c r="L67" s="47"/>
+      <c r="M67" s="47"/>
+      <c r="N67" s="47"/>
+      <c r="O67" s="47"/>
+      <c r="P67" s="47"/>
+      <c r="Q67" s="47"/>
+      <c r="R67" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="A4:A6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.15" bottom="0.15" header="0.17" footer="0.24"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="15" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G28" sqref="G28:H28"/>
+      <selection activeCell="B29" sqref="B29:H29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="19" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="17" style="19" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="19" customWidth="1"/>
     <col min="6" max="6" width="15" style="19" customWidth="1"/>
     <col min="7" max="7" width="14" style="19" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="19" customWidth="1"/>
     <col min="9" max="18" width="9.140625" style="19"/>
     <col min="19" max="19" width="9.140625" style="19" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="124" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="124"/>
       <c r="C1" s="124"/>
       <c r="D1" s="124"/>
       <c r="E1" s="124"/>
       <c r="F1" s="124"/>
@@ -28418,57 +28784,71 @@
       </c>
       <c r="C28" s="115">
         <v>93.2</v>
       </c>
       <c r="D28" s="115">
         <v>50.8</v>
       </c>
       <c r="E28" s="115">
         <v>22.8</v>
       </c>
       <c r="F28" s="115">
         <v>19.600000000000001</v>
       </c>
       <c r="G28" s="115">
         <v>0.4</v>
       </c>
       <c r="H28" s="115">
         <v>3.6</v>
       </c>
       <c r="M28" s="22"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="47"/>
-[...5 lines deleted...]
-      <c r="H29" s="108"/>
+      <c r="B29" s="47">
+        <v>100</v>
+      </c>
+      <c r="C29" s="47">
+        <v>91.2</v>
+      </c>
+      <c r="D29" s="47">
+        <v>51.1</v>
+      </c>
+      <c r="E29" s="47">
+        <v>19.7</v>
+      </c>
+      <c r="F29" s="47">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="G29" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="H29" s="16">
+        <v>8.6999999999999993</v>
+      </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="16"/>
       <c r="I30" s="22"/>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="18"/>
       <c r="E31" s="18"/>
       <c r="F31" s="18"/>
       <c r="G31" s="18"/>
       <c r="H31" s="18"/>
@@ -28678,58 +29058,58 @@
       <c r="H51" s="18"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="22"/>
       <c r="B52" s="22"/>
       <c r="C52" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
+      <selection pane="bottomRight" activeCell="B64" sqref="B64:H64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="75" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="63" customWidth="1"/>
     <col min="4" max="4" width="17" style="63" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="63" customWidth="1"/>
     <col min="6" max="6" width="15" style="63" customWidth="1"/>
     <col min="7" max="7" width="14" style="63" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="63" customWidth="1"/>
     <col min="9" max="18" width="9.140625" style="63"/>
     <col min="19" max="19" width="9.140625" style="63" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="63"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="131" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="131"/>
       <c r="C1" s="131"/>
       <c r="D1" s="131"/>
       <c r="E1" s="131"/>
       <c r="F1" s="131"/>
@@ -30271,108 +30651,122 @@
         <v>100</v>
       </c>
       <c r="C63" s="115">
         <v>85.1</v>
       </c>
       <c r="D63" s="115">
         <v>45.1</v>
       </c>
       <c r="E63" s="115">
         <v>22.1</v>
       </c>
       <c r="F63" s="115">
         <v>17.899999999999999</v>
       </c>
       <c r="G63" s="115">
         <v>0.3</v>
       </c>
       <c r="H63" s="115">
         <v>11.1</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B64" s="47"/>
-[...5 lines deleted...]
-      <c r="H64" s="108"/>
+      <c r="B64" s="47">
+        <v>100</v>
+      </c>
+      <c r="C64" s="47">
+        <v>86.9</v>
+      </c>
+      <c r="D64" s="47">
+        <v>47.6</v>
+      </c>
+      <c r="E64" s="47">
+        <v>21.6</v>
+      </c>
+      <c r="F64" s="47">
+        <v>17.7</v>
+      </c>
+      <c r="G64" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="H64" s="16">
+        <v>13</v>
+      </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="47"/>
       <c r="C65" s="47"/>
       <c r="D65" s="47"/>
       <c r="E65" s="47"/>
       <c r="F65" s="47"/>
       <c r="G65" s="47"/>
       <c r="H65" s="16"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="18"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="C4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AN66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
+      <selection pane="bottomRight" activeCell="B64" sqref="B64:H64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="34" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="34" customWidth="1"/>
     <col min="4" max="4" width="17" style="34" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="34" customWidth="1"/>
     <col min="6" max="6" width="15" style="34" customWidth="1"/>
     <col min="7" max="7" width="14" style="34" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="34" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="34"/>
     <col min="20" max="20" width="9.140625" style="35" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40">
       <c r="A1" s="135" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="135"/>
       <c r="C1" s="135"/>
       <c r="D1" s="135"/>
       <c r="E1" s="135"/>
       <c r="F1" s="135"/>
@@ -31961,108 +32355,122 @@
         <v>100</v>
       </c>
       <c r="C63" s="115">
         <v>86.8</v>
       </c>
       <c r="D63" s="115">
         <v>50.2</v>
       </c>
       <c r="E63" s="115">
         <v>17.2</v>
       </c>
       <c r="F63" s="115">
         <v>19.399999999999999</v>
       </c>
       <c r="G63" s="115">
         <v>0.1</v>
       </c>
       <c r="H63" s="115">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B64" s="47"/>
-[...5 lines deleted...]
-      <c r="H64" s="108"/>
+      <c r="B64" s="47">
+        <v>100</v>
+      </c>
+      <c r="C64" s="47">
+        <v>87.2</v>
+      </c>
+      <c r="D64" s="47">
+        <v>52</v>
+      </c>
+      <c r="E64" s="47">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="F64" s="47">
+        <v>18.3</v>
+      </c>
+      <c r="G64" s="47">
+        <v>0</v>
+      </c>
+      <c r="H64" s="16">
+        <v>12.8</v>
+      </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="47"/>
       <c r="C65" s="47"/>
       <c r="D65" s="47"/>
       <c r="E65" s="47"/>
       <c r="F65" s="47"/>
       <c r="G65" s="47"/>
       <c r="H65" s="16"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="18"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AO66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
+      <selection pane="bottomRight" activeCell="B64" sqref="B64:H64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="34" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="34" customWidth="1"/>
     <col min="4" max="4" width="17" style="34" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="34" customWidth="1"/>
     <col min="6" max="6" width="15" style="34" customWidth="1"/>
     <col min="7" max="7" width="14" style="34" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="34" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" style="34" customWidth="1"/>
     <col min="10" max="19" width="9.140625" style="34"/>
     <col min="20" max="20" width="9.140625" style="35" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41">
       <c r="A1" s="135" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="135"/>
       <c r="C1" s="135"/>
       <c r="D1" s="135"/>
       <c r="E1" s="135"/>
@@ -33671,109 +34079,123 @@
         <v>100</v>
       </c>
       <c r="C63" s="115">
         <v>92.6</v>
       </c>
       <c r="D63" s="115">
         <v>52.7</v>
       </c>
       <c r="E63" s="115">
         <v>18.7</v>
       </c>
       <c r="F63" s="115">
         <v>21.2</v>
       </c>
       <c r="G63" s="115">
         <v>0.2</v>
       </c>
       <c r="H63" s="115">
         <v>6.8</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B64" s="47"/>
-[...5 lines deleted...]
-      <c r="H64" s="108"/>
+      <c r="B64" s="47">
+        <v>100</v>
+      </c>
+      <c r="C64" s="47">
+        <v>92.5</v>
+      </c>
+      <c r="D64" s="47">
+        <v>56.1</v>
+      </c>
+      <c r="E64" s="47">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="F64" s="47">
+        <v>18.8</v>
+      </c>
+      <c r="G64" s="47">
+        <v>0.2</v>
+      </c>
+      <c r="H64" s="16">
+        <v>7.3</v>
+      </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="47"/>
       <c r="C65" s="47"/>
       <c r="D65" s="47"/>
       <c r="E65" s="47"/>
       <c r="F65" s="47"/>
       <c r="G65" s="47"/>
       <c r="H65" s="16"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="18"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B46" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
+      <selection pane="bottomRight" activeCell="G83" sqref="G83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38">
       <c r="A1" s="116" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="116"/>
       <c r="C1" s="116"/>
       <c r="D1" s="116"/>
       <c r="E1" s="116"/>
       <c r="F1" s="116"/>
@@ -35366,106 +35788,120 @@
         <v>100</v>
       </c>
       <c r="C63" s="115">
         <v>87.7</v>
       </c>
       <c r="D63" s="115">
         <v>51.7</v>
       </c>
       <c r="E63" s="115">
         <v>18.899999999999999</v>
       </c>
       <c r="F63" s="115">
         <v>17.100000000000001</v>
       </c>
       <c r="G63" s="115">
         <v>0.1</v>
       </c>
       <c r="H63" s="115">
         <v>8.5</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B64" s="47"/>
-[...5 lines deleted...]
-      <c r="H64" s="108"/>
+      <c r="B64" s="47">
+        <v>100</v>
+      </c>
+      <c r="C64" s="47">
+        <v>87.9</v>
+      </c>
+      <c r="D64" s="47">
+        <v>53.8</v>
+      </c>
+      <c r="E64" s="47">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="F64" s="47">
+        <v>16</v>
+      </c>
+      <c r="G64" s="47">
+        <v>0</v>
+      </c>
+      <c r="H64" s="16">
+        <v>12.100000000000001</v>
+      </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="47"/>
       <c r="C65" s="47"/>
       <c r="D65" s="47"/>
       <c r="E65" s="47"/>
       <c r="F65" s="47"/>
       <c r="G65" s="47"/>
       <c r="H65" s="16"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="18"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A52" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G63" sqref="G63:H63"/>
+      <selection pane="bottomLeft" activeCell="B64" sqref="B64:H64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38">
       <c r="A1" s="116" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="116"/>
       <c r="C1" s="116"/>
       <c r="D1" s="116"/>
       <c r="E1" s="116"/>
       <c r="F1" s="116"/>
@@ -37081,57 +37517,71 @@
         <v>100</v>
       </c>
       <c r="C63" s="115">
         <v>91.4</v>
       </c>
       <c r="D63" s="115">
         <v>47.2</v>
       </c>
       <c r="E63" s="115">
         <v>22</v>
       </c>
       <c r="F63" s="115">
         <v>22.2</v>
       </c>
       <c r="G63" s="115">
         <v>0.2</v>
       </c>
       <c r="H63" s="115">
         <v>7.6</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B64" s="47"/>
-[...5 lines deleted...]
-      <c r="H64" s="108"/>
+      <c r="B64" s="47">
+        <v>100</v>
+      </c>
+      <c r="C64" s="47">
+        <v>92.3</v>
+      </c>
+      <c r="D64" s="47">
+        <v>51.2</v>
+      </c>
+      <c r="E64" s="47">
+        <v>20.8</v>
+      </c>
+      <c r="F64" s="47">
+        <v>20.3</v>
+      </c>
+      <c r="G64" s="47">
+        <v>0.1</v>
+      </c>
+      <c r="H64" s="16">
+        <v>7.6</v>
+      </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="40" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="47"/>
       <c r="C65" s="47"/>
       <c r="D65" s="47"/>
       <c r="E65" s="47"/>
       <c r="F65" s="47"/>
       <c r="G65" s="47"/>
       <c r="H65" s="16"/>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="81" t="s">
         <v>2</v>
       </c>
       <c r="B66" s="18"/>
       <c r="C66" s="18"/>
       <c r="D66" s="18"/>
       <c r="E66" s="18"/>
       <c r="F66" s="18"/>
       <c r="G66" s="18"/>
       <c r="H66" s="18"/>
     </row>
@@ -37143,56 +37593,53 @@
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100106AED0B3567E943937E61ECC1311C83" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="266f644f0648d959c4f26a4197135668">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -37201,88 +37648,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0882844-7F63-40E7-858D-2EDE4E55496D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D8B961F-4214-4F93-82EE-46D85C81F117}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63CCC74C-9275-4B9E-8F28-7BD93C60D663}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D8B961F-4214-4F93-82EE-46D85C81F117}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0882844-7F63-40E7-858D-2EDE4E55496D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>РК</vt:lpstr>
       <vt:lpstr>Абай</vt:lpstr>