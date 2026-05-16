--- v0 (2026-04-26)
+++ v1 (2026-05-16)
@@ -2402,51 +2402,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="165">
+  <cellXfs count="166">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
@@ -2841,50 +2841,53 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 50" xfId="3"/>
     <cellStyle name="Обычный 7" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/NDCD1~1.ZHU/AppData/Local/Temp/&#1044;&#1072;&#1085;&#1085;&#1099;&#1077;%202023.05.30-15.00.44..xls" TargetMode="External"/></Relationships>
 </file>
@@ -3787,51 +3790,51 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="48.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="48.85546875" style="108"/>
     <col min="2" max="2" width="66.7109375" style="108" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="87"/>
       <c r="B1" s="87"/>
     </row>
     <row r="2" spans="1:13" s="102" customFormat="1">
       <c r="A2" s="88" t="s">
         <v>623</v>
       </c>
       <c r="B2" s="111">
         <v>642301</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="102" customFormat="1">
       <c r="A3" s="88" t="s">
         <v>624</v>
       </c>
       <c r="B3" s="111" t="s">
@@ -4005,51 +4008,51 @@
       <c r="M25" s="105"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="104"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B12" r:id="rId5" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AP61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B43" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="K79" sqref="K79"/>
+      <selection pane="bottomRight" activeCell="M67" sqref="M67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="35" customWidth="1"/>
     <col min="2" max="2" width="19.140625" style="35" customWidth="1"/>
     <col min="3" max="3" width="21.5703125" style="35" customWidth="1"/>
     <col min="4" max="4" width="17" style="35" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="35" customWidth="1"/>
     <col min="6" max="6" width="15" style="35" customWidth="1"/>
     <col min="7" max="7" width="14" style="35" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="35" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="35"/>
     <col min="20" max="20" width="9.140625" style="36" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42">
       <c r="A1" s="134" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="134"/>
       <c r="C1" s="134"/>
       <c r="D1" s="134"/>
       <c r="E1" s="134"/>
@@ -5475,57 +5478,71 @@
         <v>100</v>
       </c>
       <c r="C56" s="42">
         <v>96.8</v>
       </c>
       <c r="D56" s="42">
         <v>58.7</v>
       </c>
       <c r="E56" s="42">
         <v>22.4</v>
       </c>
       <c r="F56" s="42">
         <v>15.7</v>
       </c>
       <c r="G56" s="42">
         <v>0</v>
       </c>
       <c r="H56" s="86">
         <v>3.2</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="44">
         <v>2025</v>
       </c>
-      <c r="B57" s="52"/>
-[...5 lines deleted...]
-      <c r="H57" s="52"/>
+      <c r="B57" s="46">
+        <v>100</v>
+      </c>
+      <c r="C57" s="46">
+        <v>95.8</v>
+      </c>
+      <c r="D57" s="46">
+        <v>58.5</v>
+      </c>
+      <c r="E57" s="46">
+        <v>20.5</v>
+      </c>
+      <c r="F57" s="46">
+        <v>16.8</v>
+      </c>
+      <c r="G57" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H57" s="165">
+        <v>4.0999999999999996</v>
+      </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="109">
         <v>100</v>
       </c>
       <c r="C58" s="109">
         <v>93.6</v>
       </c>
       <c r="D58" s="109">
         <v>56.9</v>
       </c>
       <c r="E58" s="109">
         <v>19</v>
       </c>
       <c r="F58" s="109">
         <v>17.7</v>
       </c>
       <c r="G58" s="109">
         <v>0.2</v>
       </c>
       <c r="H58" s="8">
         <v>6.2</v>
@@ -5610,51 +5627,51 @@
         <v>3.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B26" sqref="B26:H26"/>
+      <selection activeCell="L29" sqref="L29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="115" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="115"/>
       <c r="C1" s="115"/>
       <c r="D1" s="115"/>
       <c r="E1" s="115"/>
       <c r="F1" s="115"/>
@@ -6084,57 +6101,71 @@
         <v>100</v>
       </c>
       <c r="C21" s="42">
         <v>89.2</v>
       </c>
       <c r="D21" s="42">
         <v>55.4</v>
       </c>
       <c r="E21" s="42">
         <v>19.100000000000001</v>
       </c>
       <c r="F21" s="42">
         <v>14.7</v>
       </c>
       <c r="G21" s="42">
         <v>0.4</v>
       </c>
       <c r="H21" s="86">
         <v>10.4</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="44">
         <v>2025</v>
       </c>
-      <c r="B22" s="52"/>
-[...5 lines deleted...]
-      <c r="H22" s="52"/>
+      <c r="B22" s="46">
+        <v>100</v>
+      </c>
+      <c r="C22" s="46">
+        <v>91.9</v>
+      </c>
+      <c r="D22" s="46">
+        <v>59.3</v>
+      </c>
+      <c r="E22" s="46">
+        <v>19.2</v>
+      </c>
+      <c r="F22" s="46">
+        <v>13.4</v>
+      </c>
+      <c r="G22" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="H22" s="165">
+        <v>7.8999999999999995</v>
+      </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="109">
         <v>100</v>
       </c>
       <c r="C23" s="109">
         <v>91.2</v>
       </c>
       <c r="D23" s="109">
         <v>56.2</v>
       </c>
       <c r="E23" s="109">
         <v>19.8</v>
       </c>
       <c r="F23" s="109">
         <v>15.2</v>
       </c>
       <c r="G23" s="109">
         <v>0.4</v>
       </c>
       <c r="H23" s="8">
         <v>8.4</v>
@@ -6221,51 +6252,51 @@
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B49" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="M77" sqref="M77"/>
+      <selection pane="bottomRight" activeCell="N70" sqref="N70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="115" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="115"/>
       <c r="C1" s="115"/>
       <c r="D1" s="115"/>
       <c r="E1" s="115"/>
       <c r="F1" s="115"/>
@@ -7652,57 +7683,71 @@
         <v>100</v>
       </c>
       <c r="C56" s="42">
         <v>85.1</v>
       </c>
       <c r="D56" s="42">
         <v>42.3</v>
       </c>
       <c r="E56" s="42">
         <v>24.8</v>
       </c>
       <c r="F56" s="42">
         <v>18</v>
       </c>
       <c r="G56" s="42">
         <v>0.1</v>
       </c>
       <c r="H56" s="86">
         <v>14.8</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="44">
         <v>2025</v>
       </c>
-      <c r="B57" s="52"/>
-[...5 lines deleted...]
-      <c r="H57" s="52"/>
+      <c r="B57" s="46">
+        <v>100</v>
+      </c>
+      <c r="C57" s="46">
+        <v>84.2</v>
+      </c>
+      <c r="D57" s="46">
+        <v>43.3</v>
+      </c>
+      <c r="E57" s="46">
+        <v>21.9</v>
+      </c>
+      <c r="F57" s="46">
+        <v>19</v>
+      </c>
+      <c r="G57" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="H57" s="165">
+        <v>15.600000000000001</v>
+      </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="109">
         <v>100</v>
       </c>
       <c r="C58" s="109">
         <v>83</v>
       </c>
       <c r="D58" s="109">
         <v>42.2</v>
       </c>
       <c r="E58" s="109">
         <v>20.8</v>
       </c>
       <c r="F58" s="109">
         <v>20</v>
       </c>
       <c r="G58" s="109">
         <v>0.4</v>
       </c>
       <c r="H58" s="8">
         <v>16.599999999999998</v>
@@ -7789,51 +7834,51 @@
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B46" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="H64" sqref="H64"/>
+      <selection pane="bottomRight" activeCell="N63" sqref="N63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="115" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="115"/>
       <c r="C1" s="115"/>
       <c r="D1" s="115"/>
       <c r="E1" s="115"/>
       <c r="F1" s="115"/>
@@ -9223,57 +9268,71 @@
         <v>100</v>
       </c>
       <c r="C56" s="42">
         <v>91.5</v>
       </c>
       <c r="D56" s="42">
         <v>47.1</v>
       </c>
       <c r="E56" s="42">
         <v>26.4</v>
       </c>
       <c r="F56" s="42">
         <v>18</v>
       </c>
       <c r="G56" s="42">
         <v>0.2</v>
       </c>
       <c r="H56" s="86">
         <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="44">
         <v>2025</v>
       </c>
-      <c r="B57" s="52"/>
-[...5 lines deleted...]
-      <c r="H57" s="52"/>
+      <c r="B57" s="46">
+        <v>100</v>
+      </c>
+      <c r="C57" s="46">
+        <v>90.8</v>
+      </c>
+      <c r="D57" s="46">
+        <v>48.8</v>
+      </c>
+      <c r="E57" s="46">
+        <v>23.6</v>
+      </c>
+      <c r="F57" s="46">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="G57" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="H57" s="165">
+        <v>9</v>
+      </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="109">
         <v>100</v>
       </c>
       <c r="C58" s="109">
         <v>90.7</v>
       </c>
       <c r="D58" s="109">
         <v>47.7</v>
       </c>
       <c r="E58" s="109">
         <v>23.1</v>
       </c>
       <c r="F58" s="109">
         <v>19.899999999999999</v>
       </c>
       <c r="G58" s="109">
         <v>0.4</v>
       </c>
       <c r="H58" s="8">
         <v>8.9</v>
@@ -9360,51 +9419,51 @@
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:V87"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B61" sqref="B61:H61"/>
+      <selection pane="bottomRight" activeCell="R60" sqref="R60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="115" t="s">
         <v>24</v>
       </c>
       <c r="B1" s="115"/>
       <c r="C1" s="115"/>
       <c r="D1" s="115"/>
       <c r="E1" s="115"/>
       <c r="F1" s="115"/>
@@ -10858,57 +10917,71 @@
       </c>
       <c r="E56" s="42">
         <v>26.1</v>
       </c>
       <c r="F56" s="42">
         <v>16.7</v>
       </c>
       <c r="G56" s="42">
         <v>0.1</v>
       </c>
       <c r="H56" s="86">
         <v>11.600000000000001</v>
       </c>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
       <c r="N56" s="8"/>
       <c r="O56" s="8"/>
       <c r="P56" s="8"/>
       <c r="Q56" s="8"/>
       <c r="R56" s="8"/>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" s="44">
         <v>2025</v>
       </c>
-      <c r="B57" s="52"/>
-[...5 lines deleted...]
-      <c r="H57" s="52"/>
+      <c r="B57" s="46">
+        <v>100</v>
+      </c>
+      <c r="C57" s="46">
+        <v>86.1</v>
+      </c>
+      <c r="D57" s="46">
+        <v>47.4</v>
+      </c>
+      <c r="E57" s="46">
+        <v>22.2</v>
+      </c>
+      <c r="F57" s="46">
+        <v>16.5</v>
+      </c>
+      <c r="G57" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H57" s="165">
+        <v>13.799999999999999</v>
+      </c>
       <c r="L57" s="8"/>
       <c r="M57" s="8"/>
       <c r="N57" s="8"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57" s="8"/>
       <c r="R57" s="8"/>
     </row>
     <row r="58" spans="1:18">
       <c r="A58" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="109">
         <v>100</v>
       </c>
       <c r="C58" s="109">
         <v>85.2</v>
       </c>
       <c r="D58" s="109">
         <v>46.4</v>
       </c>
       <c r="E58" s="109">
         <v>22</v>
       </c>
       <c r="F58" s="109">
@@ -11263,51 +11336,51 @@
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B34" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B61" sqref="B61:H61"/>
+      <selection pane="bottomRight" activeCell="M60" sqref="M60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="115" t="s">
         <v>25</v>
       </c>
       <c r="B1" s="115"/>
       <c r="C1" s="115"/>
       <c r="D1" s="115"/>
       <c r="E1" s="115"/>
       <c r="F1" s="115"/>
@@ -12737,57 +12810,71 @@
       <c r="C56" s="42">
         <v>99.3</v>
       </c>
       <c r="D56" s="42">
         <v>57</v>
       </c>
       <c r="E56" s="42">
         <v>22.3</v>
       </c>
       <c r="F56" s="42">
         <v>20</v>
       </c>
       <c r="G56" s="42">
         <v>0.1</v>
       </c>
       <c r="H56" s="86">
         <v>0.60000000000000009</v>
       </c>
       <c r="I56" s="7"/>
       <c r="J56" s="7"/>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" s="44">
         <v>2025</v>
       </c>
-      <c r="B57" s="52"/>
-[...5 lines deleted...]
-      <c r="H57" s="52"/>
+      <c r="B57" s="46">
+        <v>100</v>
+      </c>
+      <c r="C57" s="46">
+        <v>96.7</v>
+      </c>
+      <c r="D57" s="46">
+        <v>59</v>
+      </c>
+      <c r="E57" s="46">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="F57" s="46">
+        <v>17.8</v>
+      </c>
+      <c r="G57" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H57" s="165">
+        <v>3.2</v>
+      </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="109">
         <v>100</v>
       </c>
       <c r="C58" s="109">
         <v>96.1</v>
       </c>
       <c r="D58" s="109">
         <v>60.4</v>
       </c>
       <c r="E58" s="109">
         <v>19</v>
       </c>
       <c r="F58" s="109">
         <v>16.7</v>
       </c>
       <c r="G58" s="109">
         <v>0.1</v>
       </c>
       <c r="H58" s="8">
         <v>3.8000000000000003</v>
@@ -13637,51 +13724,51 @@
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AK61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B37" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B61" sqref="B61:H61"/>
+      <selection pane="bottomRight" activeCell="O53" sqref="O53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" s="115" t="s">
         <v>27</v>
       </c>
       <c r="B1" s="115"/>
       <c r="C1" s="115"/>
       <c r="D1" s="115"/>
       <c r="E1" s="115"/>
       <c r="F1" s="115"/>
@@ -15072,57 +15159,71 @@
         <v>100</v>
       </c>
       <c r="C56" s="42">
         <v>89.3</v>
       </c>
       <c r="D56" s="42">
         <v>47.4</v>
       </c>
       <c r="E56" s="42">
         <v>24.9</v>
       </c>
       <c r="F56" s="42">
         <v>17</v>
       </c>
       <c r="G56" s="42">
         <v>0.1</v>
       </c>
       <c r="H56" s="86">
         <v>10.6</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="44">
         <v>2025</v>
       </c>
-      <c r="B57" s="52"/>
-[...5 lines deleted...]
-      <c r="H57" s="52"/>
+      <c r="B57" s="46">
+        <v>100</v>
+      </c>
+      <c r="C57" s="46">
+        <v>85.9</v>
+      </c>
+      <c r="D57" s="46">
+        <v>46.2</v>
+      </c>
+      <c r="E57" s="46">
+        <v>23.4</v>
+      </c>
+      <c r="F57" s="46">
+        <v>16.3</v>
+      </c>
+      <c r="G57" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="H57" s="165">
+        <v>13.9</v>
+      </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="109">
         <v>100</v>
       </c>
       <c r="C58" s="109">
         <v>83.3</v>
       </c>
       <c r="D58" s="109">
         <v>43.4</v>
       </c>
       <c r="E58" s="109">
         <v>23.4</v>
       </c>
       <c r="F58" s="109">
         <v>16.5</v>
       </c>
       <c r="G58" s="109">
         <v>0.3</v>
       </c>
       <c r="H58" s="8">
         <v>16.399999999999999</v>
@@ -15209,51 +15310,51 @@
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B34" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B61" sqref="B61:H61"/>
+      <selection pane="bottomRight" activeCell="P52" sqref="P52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38">
       <c r="A1" s="115" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="115"/>
       <c r="C1" s="115"/>
       <c r="D1" s="115"/>
       <c r="E1" s="115"/>
       <c r="F1" s="115"/>
@@ -16840,57 +16941,71 @@
         <v>45.4</v>
       </c>
       <c r="E56" s="42">
         <v>28.5</v>
       </c>
       <c r="F56" s="42">
         <v>15.2</v>
       </c>
       <c r="G56" s="42">
         <v>0.1</v>
       </c>
       <c r="H56" s="86">
         <v>10.8</v>
       </c>
       <c r="I56" s="7"/>
       <c r="J56" s="7"/>
       <c r="K56" s="7"/>
       <c r="L56" s="7"/>
       <c r="M56" s="7"/>
       <c r="N56" s="7"/>
     </row>
     <row r="57" spans="1:14">
       <c r="A57" s="44">
         <v>2025</v>
       </c>
-      <c r="B57" s="52"/>
-[...5 lines deleted...]
-      <c r="H57" s="52"/>
+      <c r="B57" s="46">
+        <v>100</v>
+      </c>
+      <c r="C57" s="46">
+        <v>89.3</v>
+      </c>
+      <c r="D57" s="46">
+        <v>48.1</v>
+      </c>
+      <c r="E57" s="46">
+        <v>25.7</v>
+      </c>
+      <c r="F57" s="46">
+        <v>15.5</v>
+      </c>
+      <c r="G57" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="H57" s="165">
+        <v>10.5</v>
+      </c>
       <c r="I57" s="7"/>
       <c r="J57" s="7"/>
       <c r="K57" s="7"/>
       <c r="L57" s="7"/>
       <c r="M57" s="7"/>
       <c r="N57" s="7"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="109">
         <v>100</v>
       </c>
       <c r="C58" s="109">
         <v>88.2</v>
       </c>
       <c r="D58" s="109">
         <v>47.6</v>
       </c>
       <c r="E58" s="109">
         <v>24.5</v>
       </c>
       <c r="F58" s="109">
         <v>16.100000000000001</v>
@@ -16986,51 +17101,51 @@
         <v>10.199999999999999</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:X46"/>
   <sheetViews>
     <sheetView topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="L47" sqref="L47"/>
+      <selection activeCell="O37" sqref="O37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="115" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="115"/>
       <c r="C1" s="115"/>
       <c r="D1" s="115"/>
       <c r="E1" s="115"/>
       <c r="F1" s="115"/>
@@ -18023,57 +18138,71 @@
         <v>100</v>
       </c>
       <c r="C41" s="42">
         <v>96.3</v>
       </c>
       <c r="D41" s="42">
         <v>59.9</v>
       </c>
       <c r="E41" s="42">
         <v>20.3</v>
       </c>
       <c r="F41" s="42">
         <v>16.100000000000001</v>
       </c>
       <c r="G41" s="42">
         <v>0</v>
       </c>
       <c r="H41" s="86">
         <v>3.7</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="44">
         <v>2025</v>
       </c>
-      <c r="B42" s="52"/>
-[...5 lines deleted...]
-      <c r="H42" s="52"/>
+      <c r="B42" s="46">
+        <v>100</v>
+      </c>
+      <c r="C42" s="46">
+        <v>93.6</v>
+      </c>
+      <c r="D42" s="46">
+        <v>58.6</v>
+      </c>
+      <c r="E42" s="46">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="F42" s="46">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="G42" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="H42" s="165">
+        <v>6.2</v>
+      </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B43" s="109">
         <v>100</v>
       </c>
       <c r="C43" s="109">
         <v>91.8</v>
       </c>
       <c r="D43" s="109">
         <v>55.3</v>
       </c>
       <c r="E43" s="109">
         <v>17.7</v>
       </c>
       <c r="F43" s="109">
         <v>18.8</v>
       </c>
       <c r="G43" s="109">
         <v>0.4</v>
       </c>
       <c r="H43" s="8">
         <v>7.8</v>
@@ -18224,51 +18353,51 @@
       <c r="B12" s="99" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="98"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="98"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="100" t="s">
         <v>653</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I39" sqref="I39"/>
+      <selection activeCell="O21" sqref="O21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="35" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="35" customWidth="1"/>
     <col min="4" max="4" width="17" style="35" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="35" customWidth="1"/>
     <col min="6" max="6" width="15" style="35" customWidth="1"/>
     <col min="7" max="7" width="14" style="35" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="35" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="35"/>
     <col min="20" max="20" width="9.140625" style="36" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="134" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="134"/>
       <c r="C1" s="134"/>
       <c r="D1" s="134"/>
       <c r="E1" s="134"/>
       <c r="F1" s="134"/>
@@ -18693,57 +18822,71 @@
         <v>100</v>
       </c>
       <c r="C21" s="42">
         <v>82</v>
       </c>
       <c r="D21" s="42">
         <v>44.6</v>
       </c>
       <c r="E21" s="42">
         <v>23.3</v>
       </c>
       <c r="F21" s="42">
         <v>14.1</v>
       </c>
       <c r="G21" s="42">
         <v>0.1</v>
       </c>
       <c r="H21" s="86">
         <v>17.899999999999999</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="44">
         <v>2025</v>
       </c>
-      <c r="B22" s="52"/>
-[...5 lines deleted...]
-      <c r="H22" s="52"/>
+      <c r="B22" s="46">
+        <v>100</v>
+      </c>
+      <c r="C22" s="46">
+        <v>79.2</v>
+      </c>
+      <c r="D22" s="46">
+        <v>44.3</v>
+      </c>
+      <c r="E22" s="46">
+        <v>21.3</v>
+      </c>
+      <c r="F22" s="46">
+        <v>13.6</v>
+      </c>
+      <c r="G22" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H22" s="165">
+        <v>20.700000000000003</v>
+      </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="109">
         <v>100</v>
       </c>
       <c r="C23" s="109">
         <v>79.2</v>
       </c>
       <c r="D23" s="109">
         <v>44</v>
       </c>
       <c r="E23" s="109">
         <v>21.1</v>
       </c>
       <c r="F23" s="109">
         <v>14.1</v>
       </c>
       <c r="G23" s="109">
         <v>0.1</v>
       </c>
       <c r="H23" s="8">
         <v>20.700000000000003</v>
@@ -18830,51 +18973,51 @@
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AK61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B43" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B61" sqref="B61:H61"/>
+      <selection pane="bottomRight" activeCell="P58" sqref="P58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" s="115" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="115"/>
       <c r="C1" s="115"/>
       <c r="D1" s="115"/>
       <c r="E1" s="115"/>
       <c r="F1" s="115"/>
@@ -20382,57 +20525,71 @@
         <v>100</v>
       </c>
       <c r="C56" s="42">
         <v>92.4</v>
       </c>
       <c r="D56" s="42">
         <v>51.1</v>
       </c>
       <c r="E56" s="42">
         <v>23.8</v>
       </c>
       <c r="F56" s="42">
         <v>17.5</v>
       </c>
       <c r="G56" s="42">
         <v>0.1</v>
       </c>
       <c r="H56" s="86">
         <v>7.5</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="44">
         <v>2025</v>
       </c>
-      <c r="B57" s="52"/>
-[...5 lines deleted...]
-      <c r="H57" s="52"/>
+      <c r="B57" s="46">
+        <v>100</v>
+      </c>
+      <c r="C57" s="46">
+        <v>92.9</v>
+      </c>
+      <c r="D57" s="46">
+        <v>53</v>
+      </c>
+      <c r="E57" s="46">
+        <v>21.5</v>
+      </c>
+      <c r="F57" s="46">
+        <v>18.399999999999999</v>
+      </c>
+      <c r="G57" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H57" s="165">
+        <v>7</v>
+      </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="109">
         <v>100</v>
       </c>
       <c r="C58" s="109">
         <v>92.3</v>
       </c>
       <c r="D58" s="109">
         <v>50.1</v>
       </c>
       <c r="E58" s="109">
         <v>25.1</v>
       </c>
       <c r="F58" s="109">
         <v>17.100000000000001</v>
       </c>
       <c r="G58" s="109">
         <v>0.2</v>
       </c>
       <c r="H58" s="8">
         <v>7.5</v>
@@ -20520,51 +20677,51 @@
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AK61"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B37" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A4" sqref="A4"/>
       <selection pane="topRight" activeCell="B4" sqref="B4"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="F66" sqref="F66"/>
+      <selection pane="bottomRight" activeCell="N54" sqref="N54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" s="115" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="115"/>
       <c r="C1" s="115"/>
       <c r="D1" s="115"/>
       <c r="E1" s="115"/>
       <c r="F1" s="115"/>
@@ -21978,57 +22135,71 @@
         <v>100</v>
       </c>
       <c r="C56" s="42">
         <v>88.5</v>
       </c>
       <c r="D56" s="42">
         <v>43.8</v>
       </c>
       <c r="E56" s="42">
         <v>22.3</v>
       </c>
       <c r="F56" s="42">
         <v>22.4</v>
       </c>
       <c r="G56" s="42">
         <v>0.2</v>
       </c>
       <c r="H56" s="86">
         <v>11.3</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="44">
         <v>2025</v>
       </c>
-      <c r="B57" s="52"/>
-[...5 lines deleted...]
-      <c r="H57" s="52"/>
+      <c r="B57" s="46">
+        <v>100</v>
+      </c>
+      <c r="C57" s="46">
+        <v>88.4</v>
+      </c>
+      <c r="D57" s="46">
+        <v>48</v>
+      </c>
+      <c r="E57" s="46">
+        <v>18.3</v>
+      </c>
+      <c r="F57" s="46">
+        <v>22.1</v>
+      </c>
+      <c r="G57" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="H57" s="165">
+        <v>11.4</v>
+      </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="109">
         <v>100</v>
       </c>
       <c r="C58" s="109">
         <v>87</v>
       </c>
       <c r="D58" s="109">
         <v>45.3</v>
       </c>
       <c r="E58" s="109">
         <v>17.100000000000001</v>
       </c>
       <c r="F58" s="109">
         <v>24.6</v>
       </c>
       <c r="G58" s="109">
         <v>0.2</v>
       </c>
       <c r="H58" s="8">
         <v>12.8</v>
@@ -22115,51 +22286,51 @@
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:U61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="Q58" sqref="Q58:Q59"/>
+      <selection pane="bottomRight" activeCell="S59" sqref="S59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="115" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="115"/>
       <c r="C1" s="115"/>
       <c r="D1" s="115"/>
       <c r="E1" s="115"/>
       <c r="F1" s="115"/>
@@ -23547,57 +23718,71 @@
         <v>100</v>
       </c>
       <c r="C56" s="42">
         <v>94.9</v>
       </c>
       <c r="D56" s="42">
         <v>48.8</v>
       </c>
       <c r="E56" s="42">
         <v>22.6</v>
       </c>
       <c r="F56" s="42">
         <v>23.5</v>
       </c>
       <c r="G56" s="42">
         <v>0.2</v>
       </c>
       <c r="H56" s="86">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="44">
         <v>2025</v>
       </c>
-      <c r="B57" s="52"/>
-[...5 lines deleted...]
-      <c r="H57" s="52"/>
+      <c r="B57" s="46">
+        <v>100</v>
+      </c>
+      <c r="C57" s="46">
+        <v>96.9</v>
+      </c>
+      <c r="D57" s="46">
+        <v>53</v>
+      </c>
+      <c r="E57" s="46">
+        <v>19.8</v>
+      </c>
+      <c r="F57" s="46">
+        <v>24.1</v>
+      </c>
+      <c r="G57" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="H57" s="165">
+        <v>2.9</v>
+      </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="109">
         <v>100</v>
       </c>
       <c r="C58" s="109">
         <v>97.4</v>
       </c>
       <c r="D58" s="109">
         <v>53.4</v>
       </c>
       <c r="E58" s="109">
         <v>19.2</v>
       </c>
       <c r="F58" s="109">
         <v>24.8</v>
       </c>
       <c r="G58" s="109">
         <v>0.2</v>
       </c>
       <c r="H58" s="8">
         <v>2.4</v>
@@ -23681,51 +23866,51 @@
         <v>3.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AA46"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="O29" sqref="O29"/>
+      <selection activeCell="P37" sqref="P37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="35" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="35" customWidth="1"/>
     <col min="4" max="4" width="17" style="35" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="35" customWidth="1"/>
     <col min="6" max="6" width="15" style="35" customWidth="1"/>
     <col min="7" max="7" width="14" style="35" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="35" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="35"/>
     <col min="20" max="20" width="9.140625" style="36" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" s="134" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="134"/>
       <c r="C1" s="134"/>
       <c r="D1" s="134"/>
       <c r="E1" s="134"/>
       <c r="F1" s="134"/>
@@ -24747,57 +24932,71 @@
         <v>100</v>
       </c>
       <c r="C41" s="42">
         <v>96.9</v>
       </c>
       <c r="D41" s="42">
         <v>52.9</v>
       </c>
       <c r="E41" s="42">
         <v>24</v>
       </c>
       <c r="F41" s="42">
         <v>20</v>
       </c>
       <c r="G41" s="42">
         <v>0</v>
       </c>
       <c r="H41" s="86">
         <v>3.0999999999999996</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="44">
         <v>2025</v>
       </c>
-      <c r="B42" s="52"/>
-[...5 lines deleted...]
-      <c r="H42" s="52"/>
+      <c r="B42" s="46">
+        <v>100</v>
+      </c>
+      <c r="C42" s="46">
+        <v>97.4</v>
+      </c>
+      <c r="D42" s="46">
+        <v>55.9</v>
+      </c>
+      <c r="E42" s="46">
+        <v>22.4</v>
+      </c>
+      <c r="F42" s="46">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="G42" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="H42" s="165">
+        <v>2.4000000000000004</v>
+      </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B43" s="109">
         <v>100</v>
       </c>
       <c r="C43" s="109">
         <v>96.8</v>
       </c>
       <c r="D43" s="109">
         <v>52.7</v>
       </c>
       <c r="E43" s="109">
         <v>22.5</v>
       </c>
       <c r="F43" s="109">
         <v>21.6</v>
       </c>
       <c r="G43" s="109">
         <v>0.2</v>
       </c>
       <c r="H43" s="8">
         <v>3</v>
@@ -24887,51 +25086,51 @@
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:S61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B33" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="N52" sqref="N52"/>
+      <selection pane="bottomRight" activeCell="K49" sqref="K49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="9.140625" style="2" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="115" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="115"/>
       <c r="C1" s="115"/>
       <c r="D1" s="115"/>
       <c r="E1" s="115"/>
       <c r="F1" s="115"/>
@@ -26305,57 +26504,71 @@
         <v>100</v>
       </c>
       <c r="C56" s="42">
         <v>91.7</v>
       </c>
       <c r="D56" s="42">
         <v>50.1</v>
       </c>
       <c r="E56" s="42">
         <v>23.2</v>
       </c>
       <c r="F56" s="42">
         <v>18.399999999999999</v>
       </c>
       <c r="G56" s="42">
         <v>0.1</v>
       </c>
       <c r="H56" s="86">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="44">
         <v>2025</v>
       </c>
-      <c r="B57" s="52"/>
-[...5 lines deleted...]
-      <c r="H57" s="52"/>
+      <c r="B57" s="46">
+        <v>100</v>
+      </c>
+      <c r="C57" s="46">
+        <v>91.4</v>
+      </c>
+      <c r="D57" s="46">
+        <v>52</v>
+      </c>
+      <c r="E57" s="46">
+        <v>20.8</v>
+      </c>
+      <c r="F57" s="46">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="G57" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="H57" s="165">
+        <v>8.4</v>
+      </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="109">
         <v>100</v>
       </c>
       <c r="C58" s="109">
         <v>90.6</v>
       </c>
       <c r="D58" s="109">
         <v>50.6</v>
       </c>
       <c r="E58" s="109">
         <v>20.399999999999999</v>
       </c>
       <c r="F58" s="109">
         <v>19.600000000000001</v>
       </c>
       <c r="G58" s="109">
         <v>0.3</v>
       </c>
       <c r="H58" s="8">
         <v>9.1</v>
@@ -26444,51 +26657,51 @@
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="A4:A6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.15" bottom="0.15" header="0.17" footer="0.24"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="15" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B26" sqref="B26:H26"/>
+      <selection activeCell="M24" sqref="M24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="19" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="17" style="19" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="19" customWidth="1"/>
     <col min="6" max="6" width="15" style="19" customWidth="1"/>
     <col min="7" max="7" width="14" style="19" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="19" customWidth="1"/>
     <col min="9" max="18" width="9.140625" style="19"/>
     <col min="19" max="19" width="9.140625" style="19" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="123" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="123"/>
       <c r="C1" s="123"/>
       <c r="D1" s="123"/>
       <c r="E1" s="123"/>
       <c r="F1" s="123"/>
@@ -26928,57 +27141,71 @@
       </c>
       <c r="C21" s="42">
         <v>95.1</v>
       </c>
       <c r="D21" s="42">
         <v>53.1</v>
       </c>
       <c r="E21" s="42">
         <v>25.5</v>
       </c>
       <c r="F21" s="42">
         <v>16.5</v>
       </c>
       <c r="G21" s="42">
         <v>0</v>
       </c>
       <c r="H21" s="86">
         <v>4.8999999999999995</v>
       </c>
       <c r="I21" s="23"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="44">
         <v>2025</v>
       </c>
-      <c r="B22" s="52"/>
-[...5 lines deleted...]
-      <c r="H22" s="52"/>
+      <c r="B22" s="46">
+        <v>100</v>
+      </c>
+      <c r="C22" s="46">
+        <v>94.1</v>
+      </c>
+      <c r="D22" s="46">
+        <v>55.6</v>
+      </c>
+      <c r="E22" s="46">
+        <v>22.3</v>
+      </c>
+      <c r="F22" s="46">
+        <v>16.2</v>
+      </c>
+      <c r="G22" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H22" s="165">
+        <v>5.8</v>
+      </c>
       <c r="I22" s="23"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="109">
         <v>100</v>
       </c>
       <c r="C23" s="109">
         <v>96.4</v>
       </c>
       <c r="D23" s="109">
         <v>55.3</v>
       </c>
       <c r="E23" s="109">
         <v>23.4</v>
       </c>
       <c r="F23" s="109">
         <v>17.7</v>
       </c>
       <c r="G23" s="109">
         <v>0.2</v>
       </c>
       <c r="H23" s="8">
@@ -27328,51 +27555,51 @@
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B61" sqref="B61:H61"/>
+      <selection pane="bottomRight" activeCell="O58" sqref="O58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="76" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="64" customWidth="1"/>
     <col min="4" max="4" width="17" style="64" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="64" customWidth="1"/>
     <col min="6" max="6" width="15" style="64" customWidth="1"/>
     <col min="7" max="7" width="14" style="64" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="64" customWidth="1"/>
     <col min="9" max="18" width="9.140625" style="64"/>
     <col min="19" max="19" width="9.140625" style="64" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="64"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="130" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="130"/>
       <c r="C1" s="130"/>
       <c r="D1" s="130"/>
       <c r="E1" s="130"/>
       <c r="F1" s="130"/>
@@ -28746,57 +28973,71 @@
         <v>100</v>
       </c>
       <c r="C56" s="42">
         <v>87.5</v>
       </c>
       <c r="D56" s="42">
         <v>43.5</v>
       </c>
       <c r="E56" s="42">
         <v>29.2</v>
       </c>
       <c r="F56" s="42">
         <v>14.8</v>
       </c>
       <c r="G56" s="42">
         <v>0.1</v>
       </c>
       <c r="H56" s="86">
         <v>12.4</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" s="44">
         <v>2025</v>
       </c>
-      <c r="B57" s="52"/>
-[...5 lines deleted...]
-      <c r="H57" s="52"/>
+      <c r="B57" s="46">
+        <v>100</v>
+      </c>
+      <c r="C57" s="46">
+        <v>86.8</v>
+      </c>
+      <c r="D57" s="46">
+        <v>46.2</v>
+      </c>
+      <c r="E57" s="46">
+        <v>25.1</v>
+      </c>
+      <c r="F57" s="46">
+        <v>15.5</v>
+      </c>
+      <c r="G57" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H57" s="165">
+        <v>13.100000000000001</v>
+      </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="109">
         <v>100</v>
       </c>
       <c r="C58" s="109">
         <v>86.4</v>
       </c>
       <c r="D58" s="109">
         <v>46.4</v>
       </c>
       <c r="E58" s="109">
         <v>23.7</v>
       </c>
       <c r="F58" s="109">
         <v>16.3</v>
       </c>
       <c r="G58" s="109">
         <v>0.3</v>
       </c>
       <c r="H58" s="8">
         <v>13.3</v>
@@ -28883,51 +29124,51 @@
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="C4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AN61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="H70" sqref="H70"/>
+      <selection pane="bottomRight" activeCell="L58" sqref="L58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="35" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="35" customWidth="1"/>
     <col min="4" max="4" width="17" style="35" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="35" customWidth="1"/>
     <col min="6" max="6" width="15" style="35" customWidth="1"/>
     <col min="7" max="7" width="14" style="35" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="35" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="35"/>
     <col min="20" max="20" width="9.140625" style="36" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40">
       <c r="A1" s="134" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="134"/>
       <c r="C1" s="134"/>
       <c r="D1" s="134"/>
       <c r="E1" s="134"/>
       <c r="F1" s="134"/>
@@ -30348,57 +30589,71 @@
         <v>100</v>
       </c>
       <c r="C56" s="42">
         <v>87.4</v>
       </c>
       <c r="D56" s="42">
         <v>47.6</v>
       </c>
       <c r="E56" s="42">
         <v>22</v>
       </c>
       <c r="F56" s="42">
         <v>17.8</v>
       </c>
       <c r="G56" s="42">
         <v>0</v>
       </c>
       <c r="H56" s="86">
         <v>12.600000000000001</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="44">
         <v>2025</v>
       </c>
-      <c r="B57" s="52"/>
-[...5 lines deleted...]
-      <c r="H57" s="52"/>
+      <c r="B57" s="46">
+        <v>100</v>
+      </c>
+      <c r="C57" s="46">
+        <v>86.5</v>
+      </c>
+      <c r="D57" s="46">
+        <v>49.3</v>
+      </c>
+      <c r="E57" s="46">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="F57" s="46">
+        <v>17.3</v>
+      </c>
+      <c r="G57" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="H57" s="165">
+        <v>13.299999999999999</v>
+      </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="109">
         <v>100</v>
       </c>
       <c r="C58" s="109">
         <v>85.2</v>
       </c>
       <c r="D58" s="109">
         <v>47.8</v>
       </c>
       <c r="E58" s="109">
         <v>19.3</v>
       </c>
       <c r="F58" s="109">
         <v>18.100000000000001</v>
       </c>
       <c r="G58" s="109">
         <v>0.2</v>
       </c>
       <c r="H58" s="8">
         <v>14.600000000000001</v>
@@ -30485,51 +30740,51 @@
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AO61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="L61" sqref="L61"/>
+      <selection pane="bottomRight" activeCell="B57" sqref="B57:H57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="35" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="35" customWidth="1"/>
     <col min="4" max="4" width="17" style="35" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="35" customWidth="1"/>
     <col min="6" max="6" width="15" style="35" customWidth="1"/>
     <col min="7" max="7" width="14" style="35" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="35" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" style="35" customWidth="1"/>
     <col min="10" max="19" width="9.140625" style="35"/>
     <col min="20" max="20" width="9.140625" style="36" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41">
       <c r="A1" s="134" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="134"/>
       <c r="C1" s="134"/>
       <c r="D1" s="134"/>
       <c r="E1" s="134"/>
@@ -31970,57 +32225,71 @@
         <v>100</v>
       </c>
       <c r="C56" s="42">
         <v>93.6</v>
       </c>
       <c r="D56" s="42">
         <v>57.5</v>
       </c>
       <c r="E56" s="42">
         <v>20.5</v>
       </c>
       <c r="F56" s="42">
         <v>15.6</v>
       </c>
       <c r="G56" s="42">
         <v>0.1</v>
       </c>
       <c r="H56" s="86">
         <v>6.3</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="44">
         <v>2025</v>
       </c>
-      <c r="B57" s="52"/>
-[...5 lines deleted...]
-      <c r="H57" s="52"/>
+      <c r="B57" s="46">
+        <v>100</v>
+      </c>
+      <c r="C57" s="46">
+        <v>93.3</v>
+      </c>
+      <c r="D57" s="46">
+        <v>57.3</v>
+      </c>
+      <c r="E57" s="46">
+        <v>19.2</v>
+      </c>
+      <c r="F57" s="46">
+        <v>16.8</v>
+      </c>
+      <c r="G57" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H57" s="165">
+        <v>6.6000000000000005</v>
+      </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="109">
         <v>100</v>
       </c>
       <c r="C58" s="109">
         <v>93.3</v>
       </c>
       <c r="D58" s="109">
         <v>57.2</v>
       </c>
       <c r="E58" s="109">
         <v>18.600000000000001</v>
       </c>
       <c r="F58" s="109">
         <v>17.5</v>
       </c>
       <c r="G58" s="109">
         <v>0.2</v>
       </c>
       <c r="H58" s="8">
         <v>6.5</v>
@@ -32108,51 +32377,51 @@
   <mergeCells count="10">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B46" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B61" sqref="B61:H61"/>
+      <selection pane="bottomRight" activeCell="H74" sqref="H74"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38">
       <c r="A1" s="115" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="115"/>
       <c r="C1" s="115"/>
       <c r="D1" s="115"/>
       <c r="E1" s="115"/>
       <c r="F1" s="115"/>
@@ -33577,57 +33846,71 @@
         <v>100</v>
       </c>
       <c r="C56" s="42">
         <v>87.6</v>
       </c>
       <c r="D56" s="42">
         <v>52.8</v>
       </c>
       <c r="E56" s="42">
         <v>19.399999999999999</v>
       </c>
       <c r="F56" s="42">
         <v>15.4</v>
       </c>
       <c r="G56" s="42">
         <v>0</v>
       </c>
       <c r="H56" s="86">
         <v>12.4</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="44">
         <v>2025</v>
       </c>
-      <c r="B57" s="52"/>
-[...5 lines deleted...]
-      <c r="H57" s="52"/>
+      <c r="B57" s="46">
+        <v>100</v>
+      </c>
+      <c r="C57" s="46">
+        <v>87.4</v>
+      </c>
+      <c r="D57" s="46">
+        <v>53</v>
+      </c>
+      <c r="E57" s="46">
+        <v>19.5</v>
+      </c>
+      <c r="F57" s="46">
+        <v>14.9</v>
+      </c>
+      <c r="G57" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H57" s="165">
+        <v>12.5</v>
+      </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="109">
         <v>100</v>
       </c>
       <c r="C58" s="109">
         <v>87</v>
       </c>
       <c r="D58" s="109">
         <v>52.2</v>
       </c>
       <c r="E58" s="109">
         <v>18.7</v>
       </c>
       <c r="F58" s="109">
         <v>16.100000000000001</v>
       </c>
       <c r="G58" s="109">
         <v>0.1</v>
       </c>
       <c r="H58" s="8">
         <v>12.9</v>
@@ -33712,51 +33995,51 @@
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AL61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A37" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L57" sqref="L57"/>
+      <selection pane="bottomLeft" activeCell="J55" sqref="J55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38">
       <c r="A1" s="115" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="115"/>
       <c r="C1" s="115"/>
       <c r="D1" s="115"/>
       <c r="E1" s="115"/>
       <c r="F1" s="115"/>
@@ -35204,57 +35487,71 @@
         <v>100</v>
       </c>
       <c r="C56" s="42">
         <v>91.3</v>
       </c>
       <c r="D56" s="42">
         <v>52.9</v>
       </c>
       <c r="E56" s="42">
         <v>22.3</v>
       </c>
       <c r="F56" s="42">
         <v>16.100000000000001</v>
       </c>
       <c r="G56" s="42">
         <v>0</v>
       </c>
       <c r="H56" s="86">
         <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="44">
         <v>2025</v>
       </c>
-      <c r="B57" s="52"/>
-[...5 lines deleted...]
-      <c r="H57" s="52"/>
+      <c r="B57" s="46">
+        <v>100</v>
+      </c>
+      <c r="C57" s="46">
+        <v>92.4</v>
+      </c>
+      <c r="D57" s="46">
+        <v>53.1</v>
+      </c>
+      <c r="E57" s="46">
+        <v>21.5</v>
+      </c>
+      <c r="F57" s="46">
+        <v>17.8</v>
+      </c>
+      <c r="G57" s="46">
+        <v>0.1</v>
+      </c>
+      <c r="H57" s="165">
+        <v>7.5</v>
+      </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="41" t="s">
         <v>4</v>
       </c>
       <c r="B58" s="109">
         <v>100</v>
       </c>
       <c r="C58" s="109">
         <v>91.4</v>
       </c>
       <c r="D58" s="109">
         <v>51.2</v>
       </c>
       <c r="E58" s="109">
         <v>21.4</v>
       </c>
       <c r="F58" s="109">
         <v>18.8</v>
       </c>
       <c r="G58" s="109">
         <v>0.2</v>
       </c>
       <c r="H58" s="8">
         <v>8.4</v>
@@ -35346,53 +35643,56 @@
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100106AED0B3567E943937E61ECC1311C83" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="266f644f0648d959c4f26a4197135668">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -35401,91 +35701,88 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D8B961F-4214-4F93-82EE-46D85C81F117}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0882844-7F63-40E7-858D-2EDE4E55496D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63CCC74C-9275-4B9E-8F28-7BD93C60D663}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0882844-7F63-40E7-858D-2EDE4E55496D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D8B961F-4214-4F93-82EE-46D85C81F117}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>РК</vt:lpstr>
       <vt:lpstr>Абай</vt:lpstr>