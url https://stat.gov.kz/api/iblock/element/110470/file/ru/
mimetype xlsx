--- v1 (2026-05-16)
+++ v2 (2026-07-16)
@@ -1,193 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10290" yWindow="-135" windowWidth="14325" windowHeight="9675" tabRatio="948"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="27" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="26" r:id="rId2"/>
     <sheet name="РК" sheetId="1" r:id="rId3"/>
     <sheet name="Абай" sheetId="2" r:id="rId4"/>
     <sheet name="Акмолинская" sheetId="3" r:id="rId5"/>
     <sheet name="Актюбинская" sheetId="4" r:id="rId6"/>
     <sheet name="Алматинская" sheetId="5" r:id="rId7"/>
     <sheet name="Атырауская" sheetId="6" r:id="rId8"/>
     <sheet name="ЗКО" sheetId="7" r:id="rId9"/>
     <sheet name="Жамбылская" sheetId="8" r:id="rId10"/>
     <sheet name="Жетісу" sheetId="20" r:id="rId11"/>
     <sheet name="Карагандинская" sheetId="9" r:id="rId12"/>
     <sheet name="Костанайская" sheetId="10" r:id="rId13"/>
     <sheet name="Кызылординская" sheetId="11" r:id="rId14"/>
     <sheet name="Мангистауская" sheetId="12" r:id="rId15"/>
     <sheet name="ЮКО" sheetId="23" r:id="rId16"/>
     <sheet name="Павлодарская" sheetId="13" r:id="rId17"/>
     <sheet name="СКО" sheetId="14" r:id="rId18"/>
     <sheet name="Туркестанская" sheetId="15" r:id="rId19"/>
     <sheet name="Ұлытау" sheetId="21" r:id="rId20"/>
     <sheet name="ВКО" sheetId="16" r:id="rId21"/>
     <sheet name="Астана" sheetId="17" r:id="rId22"/>
     <sheet name="Алматы" sheetId="18" r:id="rId23"/>
     <sheet name="Шымкент" sheetId="19" r:id="rId24"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId25"/>
   </externalReferences>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H7" i="4" l="1"/>
-[...5 lines deleted...]
-  <c r="H37" i="4"/>
+  <c r="H7" i="4"/>
+  <c r="H12"/>
+  <c r="H17"/>
+  <c r="H22"/>
+  <c r="H27"/>
+  <c r="H32"/>
+  <c r="H37"/>
   <c r="H7" i="23"/>
-  <c r="H12" i="23"/>
-  <c r="H17" i="23"/>
+  <c r="H12"/>
+  <c r="H17"/>
   <c r="H7" i="12"/>
-  <c r="H12" i="12"/>
-[...4 lines deleted...]
-  <c r="H37" i="12"/>
+  <c r="H12"/>
+  <c r="H17"/>
+  <c r="H22"/>
+  <c r="H27"/>
+  <c r="H32"/>
+  <c r="H37"/>
   <c r="H37" i="11"/>
-  <c r="H32" i="11"/>
-[...4 lines deleted...]
-  <c r="H7" i="11"/>
+  <c r="H32"/>
+  <c r="H27"/>
+  <c r="H22"/>
+  <c r="H17"/>
+  <c r="H12"/>
+  <c r="H7"/>
   <c r="H37" i="10"/>
-  <c r="H32" i="10"/>
-[...4 lines deleted...]
-  <c r="H7" i="10"/>
+  <c r="H32"/>
+  <c r="H27"/>
+  <c r="H22"/>
+  <c r="H17"/>
+  <c r="H12"/>
+  <c r="H7"/>
   <c r="H37" i="9"/>
-  <c r="H32" i="9"/>
-[...4 lines deleted...]
-  <c r="H7" i="9"/>
+  <c r="H32"/>
+  <c r="H27"/>
+  <c r="H22"/>
+  <c r="H17"/>
+  <c r="H12"/>
+  <c r="H7"/>
   <c r="H7" i="8"/>
-  <c r="H12" i="8"/>
-[...4 lines deleted...]
-  <c r="H37" i="8"/>
+  <c r="H12"/>
+  <c r="H17"/>
+  <c r="H22"/>
+  <c r="H27"/>
+  <c r="H32"/>
+  <c r="H37"/>
   <c r="H37" i="7"/>
-  <c r="H32" i="7"/>
-[...4 lines deleted...]
-  <c r="H7" i="7"/>
+  <c r="H32"/>
+  <c r="H27"/>
+  <c r="H22"/>
+  <c r="H17"/>
+  <c r="H12"/>
+  <c r="H7"/>
   <c r="H7" i="6"/>
-  <c r="H12" i="6"/>
-[...4 lines deleted...]
-  <c r="H37" i="6"/>
+  <c r="H12"/>
+  <c r="H17"/>
+  <c r="H22"/>
+  <c r="H27"/>
+  <c r="H32"/>
+  <c r="H37"/>
   <c r="H7" i="5"/>
-  <c r="H12" i="5"/>
-[...4 lines deleted...]
-  <c r="H37" i="5"/>
+  <c r="H12"/>
+  <c r="H17"/>
+  <c r="H22"/>
+  <c r="H27"/>
+  <c r="H32"/>
+  <c r="H37"/>
   <c r="H37" i="3"/>
-  <c r="H32" i="3"/>
-[...4 lines deleted...]
-  <c r="H7" i="3"/>
+  <c r="H32"/>
+  <c r="H27"/>
+  <c r="H22"/>
+  <c r="H17"/>
+  <c r="H12"/>
+  <c r="H7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4249" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4333" uniqueCount="665">
   <si>
     <t>II квартал</t>
   </si>
   <si>
     <t>III квартал</t>
   </si>
   <si>
     <t>IV квартал</t>
   </si>
   <si>
     <t>из них</t>
   </si>
   <si>
     <t>I квартал</t>
   </si>
   <si>
     <t xml:space="preserve"> Структура денежных расходов обследуемых домашних хозяйств</t>
   </si>
   <si>
     <t>Денежные расходы – всего</t>
   </si>
   <si>
     <t>в том числе</t>
   </si>
   <si>
@@ -2144,51 +2144,51 @@
     <t>https://stat.gov.kz/ru/industries/labor-and-income/stat-life/</t>
   </si>
   <si>
     <t xml:space="preserve">Департамент статистики труда и уровня жизни,
 Управление статистики обследования домашних хозяйств </t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t>Структура денежных расходов населения, в среднем на душу населения</t>
   </si>
   <si>
     <t xml:space="preserve">Структура денежных расходов включает потребительские расходы, материальную помощь родственникам и знакомым, алименты, налоги, платежи и другие выплаты, погашение кредита и долга </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/704478?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Основными источниками является обследование 12000 домашних хозяйств в Республике Казахстан проводится ежеквартально во всех областях республики, городах Астана, Алматы и Шымкент выборочным методом. Единицами обследования выступают домашние хозяйства и их отдельные члены. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="####\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -2393,57 +2393,58 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="166">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2453,53 +2454,50 @@
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -2653,88 +2651,94 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2842,80 +2846,78 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="4"/>
     <cellStyle name="Обычный 50" xfId="3"/>
     <cellStyle name="Обычный 7" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/NDCD1~1.ZHU/AppData/Local/Temp/&#1044;&#1072;&#1085;&#1085;&#1099;&#1077;%202023.05.30-15.00.44..xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="ҚР"/>
       <sheetName val="Абай"/>
       <sheetName val="Ақмола"/>
       <sheetName val="Ақтөбе"/>
       <sheetName val="Алматы "/>
       <sheetName val="Атырау"/>
       <sheetName val="БҚО"/>
       <sheetName val="Жамбыл"/>
       <sheetName val="Жетісу"/>
       <sheetName val="Қарағанды"/>
       <sheetName val="Қостанай"/>
       <sheetName val="Қызылорда"/>
       <sheetName val="Маңғыстау"/>
       <sheetName val="ОҚО"/>
       <sheetName val="Павлодар"/>
       <sheetName val="СҚО"/>
       <sheetName val="Түркістан"/>
       <sheetName val="Ұлытау"/>
       <sheetName val="ШҚО"/>
       <sheetName val="Астана қ"/>
       <sheetName val="Алматы қ"/>
       <sheetName val="Шымкент қ"/>
       <sheetName val="Лист2"/>
@@ -3487,86 +3489,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -3786,7538 +3786,7902 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C24" sqref="C24"/>
+      <selection activeCell="A35" sqref="A35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="48.85546875" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="48.85546875" style="108"/>
-    <col min="2" max="2" width="66.7109375" style="108" customWidth="1"/>
+    <col min="1" max="1" width="48.85546875" style="106"/>
+    <col min="2" max="2" width="66.7109375" style="106" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="87"/>
-[...3 lines deleted...]
-      <c r="A2" s="88" t="s">
+      <c r="A1" s="86"/>
+      <c r="B1" s="86"/>
+    </row>
+    <row r="2" spans="1:13" s="100" customFormat="1">
+      <c r="A2" s="87" t="s">
         <v>623</v>
       </c>
-      <c r="B2" s="111">
+      <c r="B2" s="109">
         <v>642301</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="102" customFormat="1">
-      <c r="A3" s="88" t="s">
+    <row r="3" spans="1:13" s="100" customFormat="1">
+      <c r="A3" s="87" t="s">
         <v>624</v>
       </c>
-      <c r="B3" s="111" t="s">
+      <c r="B3" s="109" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="102" customFormat="1">
-      <c r="A4" s="88" t="s">
+    <row r="4" spans="1:13" s="100" customFormat="1">
+      <c r="A4" s="87" t="s">
         <v>625</v>
       </c>
-      <c r="B4" s="112" t="s">
+      <c r="B4" s="110" t="s">
         <v>654</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="102" customFormat="1">
-      <c r="A5" s="89" t="s">
+    <row r="5" spans="1:13" s="100" customFormat="1">
+      <c r="A5" s="88" t="s">
         <v>626</v>
       </c>
-      <c r="B5" s="111" t="s">
+      <c r="B5" s="109" t="s">
         <v>661</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="102" customFormat="1">
-      <c r="A6" s="89" t="s">
+    <row r="6" spans="1:13" s="100" customFormat="1">
+      <c r="A6" s="88" t="s">
         <v>627</v>
       </c>
-      <c r="B6" s="111" t="s">
+      <c r="B6" s="109" t="s">
         <v>655</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="102" customFormat="1" ht="38.25">
-      <c r="A7" s="88" t="s">
+    <row r="7" spans="1:13" s="100" customFormat="1" ht="38.25">
+      <c r="A7" s="87" t="s">
         <v>628</v>
       </c>
-      <c r="B7" s="113" t="s">
+      <c r="B7" s="111" t="s">
         <v>662</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="102" customFormat="1">
-      <c r="A8" s="88" t="s">
+    <row r="8" spans="1:13" s="100" customFormat="1">
+      <c r="A8" s="87" t="s">
         <v>629</v>
       </c>
-      <c r="B8" s="112" t="s">
+      <c r="B8" s="110" t="s">
         <v>660</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="102" customFormat="1">
-      <c r="A9" s="88" t="s">
+    <row r="9" spans="1:13" s="100" customFormat="1">
+      <c r="A9" s="87" t="s">
         <v>630</v>
       </c>
-      <c r="B9" s="113" t="s">
+      <c r="B9" s="111" t="s">
         <v>656</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="102" customFormat="1" ht="63.75">
-      <c r="A10" s="88" t="s">
+    <row r="10" spans="1:13" s="100" customFormat="1" ht="63.75">
+      <c r="A10" s="87" t="s">
         <v>631</v>
       </c>
-      <c r="B10" s="113" t="s">
+      <c r="B10" s="111" t="s">
         <v>664</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="102" customFormat="1" ht="38.25">
-      <c r="A11" s="88" t="s">
+    <row r="11" spans="1:13" s="100" customFormat="1" ht="38.25">
+      <c r="A11" s="87" t="s">
         <v>632</v>
       </c>
-      <c r="B11" s="90" t="s">
+      <c r="B11" s="89" t="s">
         <v>633</v>
       </c>
-      <c r="M11" s="103"/>
-[...2 lines deleted...]
-      <c r="A12" s="88" t="s">
+      <c r="M11" s="101"/>
+    </row>
+    <row r="12" spans="1:13" s="100" customFormat="1">
+      <c r="A12" s="87" t="s">
         <v>634</v>
       </c>
-      <c r="B12" s="91"/>
-[...3 lines deleted...]
-      <c r="A13" s="92" t="s">
+      <c r="B12" s="90"/>
+      <c r="M12" s="101"/>
+    </row>
+    <row r="13" spans="1:13" s="100" customFormat="1">
+      <c r="A13" s="91" t="s">
         <v>635</v>
       </c>
-      <c r="B13" s="93" t="s">
+      <c r="B13" s="92" t="s">
         <v>657</v>
       </c>
-      <c r="M13" s="103"/>
-[...2 lines deleted...]
-      <c r="A14" s="92" t="s">
+      <c r="M13" s="101"/>
+    </row>
+    <row r="14" spans="1:13" s="100" customFormat="1">
+      <c r="A14" s="91" t="s">
         <v>636</v>
       </c>
-      <c r="B14" s="93" t="s">
+      <c r="B14" s="92" t="s">
         <v>658</v>
       </c>
-      <c r="M14" s="103"/>
-[...2 lines deleted...]
-      <c r="A15" s="92" t="s">
+      <c r="M14" s="101"/>
+    </row>
+    <row r="15" spans="1:13" s="100" customFormat="1">
+      <c r="A15" s="91" t="s">
         <v>637</v>
       </c>
-      <c r="B15" s="93" t="s">
+      <c r="B15" s="92" t="s">
         <v>663</v>
       </c>
-      <c r="M15" s="103"/>
+      <c r="M15" s="101"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="88" t="s">
+      <c r="A16" s="87" t="s">
         <v>638</v>
       </c>
-      <c r="B16" s="94">
-[...2 lines deleted...]
-      <c r="M16" s="104"/>
+      <c r="B16" s="93">
+        <v>46199</v>
+      </c>
+      <c r="M16" s="102"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="88" t="s">
+      <c r="A17" s="87" t="s">
         <v>639</v>
       </c>
-      <c r="B17" s="94">
-[...2 lines deleted...]
-      <c r="M17" s="105"/>
+      <c r="B17" s="93">
+        <v>46283</v>
+      </c>
+      <c r="M17" s="103"/>
     </row>
     <row r="18" spans="1:13" ht="25.5">
-      <c r="A18" s="88" t="s">
+      <c r="A18" s="87" t="s">
         <v>640</v>
       </c>
-      <c r="B18" s="114" t="s">
+      <c r="B18" s="112" t="s">
         <v>659</v>
       </c>
-      <c r="M18" s="104"/>
+      <c r="M18" s="102"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="88" t="s">
+      <c r="A19" s="87" t="s">
         <v>641</v>
       </c>
-      <c r="B19" s="95" t="s">
+      <c r="B19" s="94" t="s">
         <v>642</v>
       </c>
-      <c r="M19" s="105"/>
+      <c r="M19" s="103"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="88" t="s">
+      <c r="A20" s="87" t="s">
         <v>643</v>
       </c>
-      <c r="B20" s="96" t="s">
+      <c r="B20" s="95" t="s">
         <v>644</v>
       </c>
-      <c r="M20" s="104"/>
+      <c r="M20" s="102"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="88" t="s">
+      <c r="A21" s="87" t="s">
         <v>645</v>
       </c>
-      <c r="B21" s="97" t="s">
+      <c r="B21" s="96" t="s">
         <v>646</v>
       </c>
-      <c r="M21" s="105"/>
+      <c r="M21" s="103"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="106"/>
-      <c r="B22" s="107"/>
+      <c r="A22" s="104"/>
+      <c r="B22" s="105"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="105"/>
+      <c r="M23" s="103"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="104"/>
+      <c r="M24" s="102"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="105"/>
+      <c r="M25" s="103"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="104"/>
+      <c r="M26" s="102"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B21" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar "/>
     <hyperlink ref="B14" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
     <hyperlink ref="B12" r:id="rId5" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AP61"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AP66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B43" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="M67" sqref="M67"/>
+      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="14.140625" style="35" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="35"/>
+    <col min="1" max="1" width="14.140625" style="34" customWidth="1"/>
+    <col min="2" max="2" width="19.140625" style="34" customWidth="1"/>
+    <col min="3" max="3" width="21.5703125" style="34" customWidth="1"/>
+    <col min="4" max="4" width="17" style="34" customWidth="1"/>
+    <col min="5" max="5" width="16.42578125" style="34" customWidth="1"/>
+    <col min="6" max="6" width="15" style="34" customWidth="1"/>
+    <col min="7" max="7" width="14" style="34" customWidth="1"/>
+    <col min="8" max="8" width="13.42578125" style="34" customWidth="1"/>
+    <col min="9" max="19" width="9.140625" style="34"/>
+    <col min="20" max="20" width="9.140625" style="35" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42">
-      <c r="A1" s="134" t="s">
+      <c r="A1" s="135" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="134"/>
-[...5 lines deleted...]
-      <c r="H1" s="134"/>
+      <c r="B1" s="135"/>
+      <c r="C1" s="135"/>
+      <c r="D1" s="135"/>
+      <c r="E1" s="135"/>
+      <c r="F1" s="135"/>
+      <c r="G1" s="135"/>
+      <c r="H1" s="135"/>
     </row>
     <row r="2" spans="1:42">
-      <c r="A2" s="41"/>
-[...1 lines deleted...]
-      <c r="C2" s="52"/>
+      <c r="A2" s="40"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
     </row>
     <row r="3" spans="1:42">
-      <c r="A3" s="135" t="s">
+      <c r="A3" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="135"/>
-[...6 lines deleted...]
-      <c r="I3" s="48"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
+      <c r="I3" s="47"/>
     </row>
     <row r="4" spans="1:42">
-      <c r="A4" s="136"/>
-      <c r="B4" s="139" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="143" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="142"/>
-[...34 lines deleted...]
-      <c r="AP4" s="42"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
+      <c r="L4" s="41"/>
+      <c r="M4" s="41"/>
+      <c r="N4" s="41"/>
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="X4" s="41"/>
+      <c r="Y4" s="41"/>
+      <c r="Z4" s="41"/>
+      <c r="AA4" s="41"/>
+      <c r="AB4" s="41"/>
+      <c r="AC4" s="41"/>
+      <c r="AD4" s="41"/>
+      <c r="AE4" s="41"/>
+      <c r="AF4" s="41"/>
+      <c r="AG4" s="41"/>
+      <c r="AH4" s="41"/>
+      <c r="AI4" s="41"/>
+      <c r="AJ4" s="41"/>
+      <c r="AK4" s="41"/>
+      <c r="AL4" s="41"/>
+      <c r="AM4" s="41"/>
+      <c r="AN4" s="41"/>
+      <c r="AO4" s="41"/>
+      <c r="AP4" s="41"/>
     </row>
     <row r="5" spans="1:42">
-      <c r="A5" s="137"/>
-[...1 lines deleted...]
-      <c r="C5" s="143" t="s">
+      <c r="A5" s="138"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="145" t="s">
+      <c r="D5" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="146"/>
-[...1 lines deleted...]
-      <c r="G5" s="148" t="s">
+      <c r="E5" s="147"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="139" t="s">
+      <c r="H5" s="140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:42" ht="22.5">
-      <c r="A6" s="138"/>
-[...2 lines deleted...]
-      <c r="D6" s="57" t="s">
+      <c r="A6" s="139"/>
+      <c r="B6" s="142"/>
+      <c r="C6" s="145"/>
+      <c r="D6" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="57" t="s">
+      <c r="E6" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="149"/>
-      <c r="H6" s="141"/>
+      <c r="G6" s="150"/>
+      <c r="H6" s="142"/>
     </row>
     <row r="7" spans="1:42">
-      <c r="A7" s="37">
+      <c r="A7" s="36">
         <v>2015</v>
       </c>
-      <c r="B7" s="38">
-[...2 lines deleted...]
-      <c r="C7" s="38">
+      <c r="B7" s="37">
+        <v>100</v>
+      </c>
+      <c r="C7" s="37">
         <v>96.6</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="37">
         <v>51.4</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="37">
         <v>25.7</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="37">
         <v>19.5</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="37">
         <f>[1]Лист1!B18+[1]Лист1!B37</f>
         <v>3.3</v>
       </c>
     </row>
     <row r="8" spans="1:42">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="42">
-[...2 lines deleted...]
-      <c r="C8" s="42" t="s">
+      <c r="B8" s="41">
+        <v>100</v>
+      </c>
+      <c r="C8" s="41" t="s">
         <v>116</v>
       </c>
-      <c r="D8" s="42" t="s">
+      <c r="D8" s="41" t="s">
         <v>188</v>
       </c>
-      <c r="E8" s="42" t="s">
+      <c r="E8" s="41" t="s">
         <v>500</v>
       </c>
-      <c r="F8" s="42" t="s">
+      <c r="F8" s="41" t="s">
         <v>430</v>
       </c>
-      <c r="G8" s="42" t="s">
+      <c r="G8" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="41">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:42">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="42">
-[...2 lines deleted...]
-      <c r="C9" s="42" t="s">
+      <c r="B9" s="41">
+        <v>100</v>
+      </c>
+      <c r="C9" s="41" t="s">
         <v>117</v>
       </c>
-      <c r="D9" s="42" t="s">
+      <c r="D9" s="41" t="s">
         <v>187</v>
       </c>
-      <c r="E9" s="42" t="s">
+      <c r="E9" s="41" t="s">
         <v>407</v>
       </c>
-      <c r="F9" s="42" t="s">
+      <c r="F9" s="41" t="s">
         <v>487</v>
       </c>
-      <c r="G9" s="42" t="s">
+      <c r="G9" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="41">
         <v>3.7</v>
       </c>
-      <c r="I9" s="42"/>
+      <c r="I9" s="41"/>
     </row>
     <row r="10" spans="1:42">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="42">
-[...2 lines deleted...]
-      <c r="C10" s="42" t="s">
+      <c r="B10" s="41">
+        <v>100</v>
+      </c>
+      <c r="C10" s="41" t="s">
         <v>118</v>
       </c>
-      <c r="D10" s="42" t="s">
+      <c r="D10" s="41" t="s">
         <v>213</v>
       </c>
-      <c r="E10" s="42" t="s">
+      <c r="E10" s="41" t="s">
         <v>501</v>
       </c>
-      <c r="F10" s="42" t="s">
+      <c r="F10" s="41" t="s">
         <v>485</v>
       </c>
-      <c r="G10" s="42" t="s">
+      <c r="G10" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="41">
         <v>3.1</v>
       </c>
     </row>
     <row r="11" spans="1:42">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="42">
-[...2 lines deleted...]
-      <c r="C11" s="42" t="s">
+      <c r="B11" s="41">
+        <v>100</v>
+      </c>
+      <c r="C11" s="41" t="s">
         <v>119</v>
       </c>
-      <c r="D11" s="42" t="s">
+      <c r="D11" s="41" t="s">
         <v>207</v>
       </c>
-      <c r="E11" s="42" t="s">
+      <c r="E11" s="41" t="s">
         <v>408</v>
       </c>
-      <c r="F11" s="42" t="s">
+      <c r="F11" s="41" t="s">
         <v>539</v>
       </c>
-      <c r="G11" s="42" t="s">
+      <c r="G11" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="41">
         <v>3.4000000000000004</v>
       </c>
-      <c r="I11" s="42"/>
+      <c r="I11" s="41"/>
     </row>
     <row r="12" spans="1:42">
-      <c r="A12" s="44">
+      <c r="A12" s="43">
         <v>2016</v>
       </c>
-      <c r="B12" s="38">
-[...2 lines deleted...]
-      <c r="C12" s="38" t="s">
+      <c r="B12" s="37">
+        <v>100</v>
+      </c>
+      <c r="C12" s="37" t="s">
         <v>166</v>
       </c>
-      <c r="D12" s="38" t="s">
+      <c r="D12" s="37" t="s">
         <v>261</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="37" t="s">
         <v>441</v>
       </c>
-      <c r="F12" s="38" t="s">
+      <c r="F12" s="37" t="s">
         <v>534</v>
       </c>
-      <c r="G12" s="38" t="s">
+      <c r="G12" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="37">
         <f>[1]Лист1!C18+[1]Лист1!C37</f>
         <v>4.0999999999999996</v>
       </c>
-      <c r="I12" s="42"/>
-[...6 lines deleted...]
-      <c r="P12" s="43"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="42"/>
+      <c r="K12" s="42"/>
+      <c r="L12" s="42"/>
+      <c r="M12" s="42"/>
+      <c r="N12" s="42"/>
+      <c r="O12" s="42"/>
+      <c r="P12" s="42"/>
     </row>
     <row r="13" spans="1:42">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="42">
-[...2 lines deleted...]
-      <c r="C13" s="42" t="s">
+      <c r="B13" s="41">
+        <v>100</v>
+      </c>
+      <c r="C13" s="41" t="s">
         <v>120</v>
       </c>
-      <c r="D13" s="42" t="s">
+      <c r="D13" s="41" t="s">
         <v>188</v>
       </c>
-      <c r="E13" s="42" t="s">
+      <c r="E13" s="41" t="s">
         <v>471</v>
       </c>
-      <c r="F13" s="42" t="s">
+      <c r="F13" s="41" t="s">
         <v>430</v>
       </c>
-      <c r="G13" s="42" t="s">
+      <c r="G13" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="41">
         <v>3.9</v>
       </c>
-      <c r="T13" s="35"/>
+      <c r="T13" s="34"/>
     </row>
     <row r="14" spans="1:42">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="42">
-[...2 lines deleted...]
-      <c r="C14" s="42" t="s">
+      <c r="B14" s="41">
+        <v>100</v>
+      </c>
+      <c r="C14" s="41" t="s">
         <v>121</v>
       </c>
-      <c r="D14" s="42" t="s">
+      <c r="D14" s="41" t="s">
         <v>270</v>
       </c>
-      <c r="E14" s="42" t="s">
+      <c r="E14" s="41" t="s">
         <v>407</v>
       </c>
-      <c r="F14" s="42" t="s">
+      <c r="F14" s="41" t="s">
         <v>481</v>
       </c>
-      <c r="G14" s="42" t="s">
+      <c r="G14" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="41">
         <v>3.5</v>
       </c>
     </row>
     <row r="15" spans="1:42">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="42">
-[...2 lines deleted...]
-      <c r="C15" s="42" t="s">
+      <c r="B15" s="41">
+        <v>100</v>
+      </c>
+      <c r="C15" s="41" t="s">
         <v>97</v>
       </c>
-      <c r="D15" s="42" t="s">
+      <c r="D15" s="41" t="s">
         <v>267</v>
       </c>
-      <c r="E15" s="42" t="s">
+      <c r="E15" s="41" t="s">
         <v>502</v>
       </c>
-      <c r="F15" s="42" t="s">
+      <c r="F15" s="41" t="s">
         <v>584</v>
       </c>
-      <c r="G15" s="42" t="s">
+      <c r="G15" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="41">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="16" spans="1:42">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42" t="s">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41" t="s">
         <v>122</v>
       </c>
-      <c r="D16" s="42" t="s">
+      <c r="D16" s="41" t="s">
         <v>296</v>
       </c>
-      <c r="E16" s="42" t="s">
+      <c r="E16" s="41" t="s">
         <v>439</v>
       </c>
-      <c r="F16" s="42" t="s">
+      <c r="F16" s="41" t="s">
         <v>592</v>
       </c>
-      <c r="G16" s="42" t="s">
+      <c r="G16" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="41">
         <v>3.4</v>
       </c>
     </row>
     <row r="17" spans="1:29">
-      <c r="A17" s="44">
+      <c r="A17" s="43">
         <v>2017</v>
       </c>
-      <c r="B17" s="38">
-[...2 lines deleted...]
-      <c r="C17" s="38" t="s">
+      <c r="B17" s="37">
+        <v>100</v>
+      </c>
+      <c r="C17" s="37" t="s">
         <v>124</v>
       </c>
-      <c r="D17" s="38" t="s">
+      <c r="D17" s="37" t="s">
         <v>270</v>
       </c>
-      <c r="E17" s="38" t="s">
+      <c r="E17" s="37" t="s">
         <v>443</v>
       </c>
-      <c r="F17" s="38" t="s">
+      <c r="F17" s="37" t="s">
         <v>576</v>
       </c>
-      <c r="G17" s="38" t="s">
+      <c r="G17" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="37">
         <f>[1]Лист1!D18+[1]Лист1!D37</f>
         <v>3.9</v>
       </c>
     </row>
     <row r="18" spans="1:29">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="42">
-[...2 lines deleted...]
-      <c r="C18" s="42" t="s">
+      <c r="B18" s="41">
+        <v>100</v>
+      </c>
+      <c r="C18" s="41" t="s">
         <v>121</v>
       </c>
-      <c r="D18" s="42" t="s">
+      <c r="D18" s="41" t="s">
         <v>265</v>
       </c>
-      <c r="E18" s="42" t="s">
+      <c r="E18" s="41" t="s">
         <v>503</v>
       </c>
-      <c r="F18" s="42" t="s">
+      <c r="F18" s="41" t="s">
         <v>455</v>
       </c>
-      <c r="G18" s="42" t="s">
+      <c r="G18" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="41">
         <v>3.5</v>
       </c>
     </row>
     <row r="19" spans="1:29">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="42">
-[...2 lines deleted...]
-      <c r="C19" s="42" t="s">
+      <c r="B19" s="41">
+        <v>100</v>
+      </c>
+      <c r="C19" s="41" t="s">
         <v>99</v>
       </c>
-      <c r="D19" s="42" t="s">
+      <c r="D19" s="41" t="s">
         <v>210</v>
       </c>
-      <c r="E19" s="42" t="s">
+      <c r="E19" s="41" t="s">
         <v>442</v>
       </c>
-      <c r="F19" s="42" t="s">
+      <c r="F19" s="41" t="s">
         <v>543</v>
       </c>
-      <c r="G19" s="42" t="s">
+      <c r="G19" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="41">
         <v>4.2</v>
       </c>
-      <c r="I19" s="42"/>
+      <c r="I19" s="41"/>
     </row>
     <row r="20" spans="1:29">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="42">
-[...2 lines deleted...]
-      <c r="C20" s="42" t="s">
+      <c r="B20" s="41">
+        <v>100</v>
+      </c>
+      <c r="C20" s="41" t="s">
         <v>99</v>
       </c>
-      <c r="D20" s="42" t="s">
+      <c r="D20" s="41" t="s">
         <v>273</v>
       </c>
-      <c r="E20" s="42" t="s">
+      <c r="E20" s="41" t="s">
         <v>435</v>
       </c>
-      <c r="F20" s="42" t="s">
+      <c r="F20" s="41" t="s">
         <v>560</v>
       </c>
-      <c r="G20" s="42" t="s">
+      <c r="G20" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="41">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="21" spans="1:29">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="42">
-[...2 lines deleted...]
-      <c r="C21" s="42" t="s">
+      <c r="B21" s="41">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41" t="s">
         <v>121</v>
       </c>
-      <c r="D21" s="42" t="s">
+      <c r="D21" s="41" t="s">
         <v>266</v>
       </c>
-      <c r="E21" s="42" t="s">
+      <c r="E21" s="41" t="s">
         <v>504</v>
       </c>
-      <c r="F21" s="42" t="s">
+      <c r="F21" s="41" t="s">
         <v>483</v>
       </c>
-      <c r="G21" s="42" t="s">
+      <c r="G21" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="41">
         <v>3.4000000000000004</v>
       </c>
-      <c r="I21" s="42"/>
+      <c r="I21" s="41"/>
     </row>
     <row r="22" spans="1:29">
-      <c r="A22" s="44">
+      <c r="A22" s="43">
         <v>2018</v>
       </c>
-      <c r="B22" s="38">
-[...2 lines deleted...]
-      <c r="C22" s="38" t="s">
+      <c r="B22" s="37">
+        <v>100</v>
+      </c>
+      <c r="C22" s="37" t="s">
         <v>122</v>
       </c>
-      <c r="D22" s="38" t="s">
+      <c r="D22" s="37" t="s">
         <v>279</v>
       </c>
-      <c r="E22" s="38" t="s">
+      <c r="E22" s="37" t="s">
         <v>460</v>
       </c>
-      <c r="F22" s="38" t="s">
+      <c r="F22" s="37" t="s">
         <v>596</v>
       </c>
-      <c r="G22" s="38" t="s">
+      <c r="G22" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="37">
         <f>[1]Лист1!E18+[1]Лист1!E37</f>
         <v>3.4000000000000004</v>
       </c>
-      <c r="I22" s="42"/>
-[...11 lines deleted...]
-      <c r="AC22" s="42"/>
+      <c r="I22" s="41"/>
+      <c r="R22" s="41"/>
+      <c r="S22" s="41"/>
+      <c r="T22" s="41"/>
+      <c r="U22" s="41"/>
+      <c r="V22" s="41"/>
+      <c r="W22" s="41"/>
+      <c r="X22" s="41"/>
+      <c r="Y22" s="41"/>
+      <c r="Z22" s="41"/>
+      <c r="AA22" s="41"/>
+      <c r="AB22" s="41"/>
+      <c r="AC22" s="41"/>
     </row>
     <row r="23" spans="1:29">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="42">
-[...2 lines deleted...]
-      <c r="C23" s="42" t="s">
+      <c r="B23" s="41">
+        <v>100</v>
+      </c>
+      <c r="C23" s="41" t="s">
         <v>117</v>
       </c>
-      <c r="D23" s="42" t="s">
+      <c r="D23" s="41" t="s">
         <v>274</v>
       </c>
-      <c r="E23" s="42" t="s">
+      <c r="E23" s="41" t="s">
         <v>480</v>
       </c>
-      <c r="F23" s="42" t="s">
+      <c r="F23" s="41" t="s">
         <v>496</v>
       </c>
-      <c r="G23" s="42" t="s">
+      <c r="G23" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H23" s="42">
+      <c r="H23" s="41">
         <v>3.7</v>
       </c>
     </row>
     <row r="24" spans="1:29">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="42">
-[...2 lines deleted...]
-      <c r="C24" s="42" t="s">
+      <c r="B24" s="41">
+        <v>100</v>
+      </c>
+      <c r="C24" s="41" t="s">
         <v>123</v>
       </c>
-      <c r="D24" s="42" t="s">
+      <c r="D24" s="41" t="s">
         <v>257</v>
       </c>
-      <c r="E24" s="42" t="s">
+      <c r="E24" s="41" t="s">
         <v>453</v>
       </c>
-      <c r="F24" s="42" t="s">
+      <c r="F24" s="41" t="s">
         <v>595</v>
       </c>
-      <c r="G24" s="42" t="s">
+      <c r="G24" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="41">
         <v>2.7</v>
       </c>
     </row>
     <row r="25" spans="1:29">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="42">
-[...2 lines deleted...]
-      <c r="C25" s="42" t="s">
+      <c r="B25" s="41">
+        <v>100</v>
+      </c>
+      <c r="C25" s="41" t="s">
         <v>124</v>
       </c>
-      <c r="D25" s="42" t="s">
+      <c r="D25" s="41" t="s">
         <v>297</v>
       </c>
-      <c r="E25" s="42" t="s">
+      <c r="E25" s="41" t="s">
         <v>458</v>
       </c>
-      <c r="F25" s="42" t="s">
+      <c r="F25" s="41" t="s">
         <v>541</v>
       </c>
-      <c r="G25" s="42" t="s">
+      <c r="G25" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="41">
         <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:29">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="42">
-[...2 lines deleted...]
-      <c r="C26" s="42" t="s">
+      <c r="B26" s="41">
+        <v>100</v>
+      </c>
+      <c r="C26" s="41" t="s">
         <v>125</v>
       </c>
-      <c r="D26" s="42" t="s">
+      <c r="D26" s="41" t="s">
         <v>210</v>
       </c>
-      <c r="E26" s="42" t="s">
+      <c r="E26" s="41" t="s">
         <v>440</v>
       </c>
-      <c r="F26" s="42" t="s">
+      <c r="F26" s="41" t="s">
         <v>543</v>
       </c>
-      <c r="G26" s="42" t="s">
+      <c r="G26" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="41">
         <v>3.6</v>
       </c>
     </row>
     <row r="27" spans="1:29">
-      <c r="A27" s="44">
+      <c r="A27" s="43">
         <v>2019</v>
       </c>
-      <c r="B27" s="38">
-[...2 lines deleted...]
-      <c r="C27" s="38" t="s">
+      <c r="B27" s="37">
+        <v>100</v>
+      </c>
+      <c r="C27" s="37" t="s">
         <v>126</v>
       </c>
-      <c r="D27" s="38" t="s">
+      <c r="D27" s="37" t="s">
         <v>281</v>
       </c>
-      <c r="E27" s="38" t="s">
+      <c r="E27" s="37" t="s">
         <v>453</v>
       </c>
-      <c r="F27" s="38" t="s">
+      <c r="F27" s="37" t="s">
         <v>543</v>
       </c>
-      <c r="G27" s="38" t="s">
+      <c r="G27" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="37">
         <f>[1]Лист1!F18+[1]Лист1!F37</f>
         <v>6.4</v>
       </c>
     </row>
     <row r="28" spans="1:29">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="42">
-[...2 lines deleted...]
-      <c r="C28" s="42" t="s">
+      <c r="B28" s="41">
+        <v>100</v>
+      </c>
+      <c r="C28" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="D28" s="42" t="s">
+      <c r="D28" s="41" t="s">
         <v>292</v>
       </c>
-      <c r="E28" s="42" t="s">
+      <c r="E28" s="41" t="s">
         <v>496</v>
       </c>
-      <c r="F28" s="42" t="s">
+      <c r="F28" s="41" t="s">
         <v>526</v>
       </c>
-      <c r="G28" s="42" t="s">
+      <c r="G28" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H28" s="42">
+      <c r="H28" s="41">
         <v>7.6</v>
       </c>
     </row>
     <row r="29" spans="1:29">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="42">
-[...2 lines deleted...]
-      <c r="C29" s="42" t="s">
+      <c r="B29" s="41">
+        <v>100</v>
+      </c>
+      <c r="C29" s="41" t="s">
         <v>126</v>
       </c>
-      <c r="D29" s="42" t="s">
+      <c r="D29" s="41" t="s">
         <v>298</v>
       </c>
-      <c r="E29" s="42" t="s">
+      <c r="E29" s="41" t="s">
         <v>473</v>
       </c>
-      <c r="F29" s="42" t="s">
+      <c r="F29" s="41" t="s">
         <v>537</v>
       </c>
-      <c r="G29" s="42" t="s">
+      <c r="G29" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="41">
         <v>6.4</v>
       </c>
-      <c r="I29" s="42"/>
+      <c r="I29" s="41"/>
     </row>
     <row r="30" spans="1:29">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="42">
-[...2 lines deleted...]
-      <c r="C30" s="42" t="s">
+      <c r="B30" s="41">
+        <v>100</v>
+      </c>
+      <c r="C30" s="41" t="s">
         <v>65</v>
       </c>
-      <c r="D30" s="42" t="s">
+      <c r="D30" s="41" t="s">
         <v>292</v>
       </c>
-      <c r="E30" s="42" t="s">
+      <c r="E30" s="41" t="s">
         <v>456</v>
       </c>
-      <c r="F30" s="42" t="s">
+      <c r="F30" s="41" t="s">
         <v>578</v>
       </c>
-      <c r="G30" s="42" t="s">
+      <c r="G30" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="41">
         <v>7.4</v>
       </c>
     </row>
     <row r="31" spans="1:29">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="42">
-[...2 lines deleted...]
-      <c r="C31" s="42" t="s">
+      <c r="B31" s="41">
+        <v>100</v>
+      </c>
+      <c r="C31" s="41" t="s">
         <v>127</v>
       </c>
-      <c r="D31" s="42" t="s">
+      <c r="D31" s="41" t="s">
         <v>260</v>
       </c>
-      <c r="E31" s="42" t="s">
+      <c r="E31" s="41" t="s">
         <v>500</v>
       </c>
-      <c r="F31" s="42" t="s">
+      <c r="F31" s="41" t="s">
         <v>543</v>
       </c>
-      <c r="G31" s="42" t="s">
+      <c r="G31" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="41">
         <v>4.8</v>
       </c>
-      <c r="I31" s="42"/>
+      <c r="I31" s="41"/>
     </row>
     <row r="32" spans="1:29">
-      <c r="A32" s="44">
+      <c r="A32" s="43">
         <v>2020</v>
       </c>
-      <c r="B32" s="38">
-[...2 lines deleted...]
-      <c r="C32" s="38" t="s">
+      <c r="B32" s="37">
+        <v>100</v>
+      </c>
+      <c r="C32" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="D32" s="38" t="s">
+      <c r="D32" s="37" t="s">
         <v>277</v>
       </c>
-      <c r="E32" s="38" t="s">
+      <c r="E32" s="37" t="s">
         <v>458</v>
       </c>
-      <c r="F32" s="38" t="s">
+      <c r="F32" s="37" t="s">
         <v>582</v>
       </c>
-      <c r="G32" s="38" t="s">
+      <c r="G32" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="37">
         <f>[1]Лист1!G18+[1]Лист1!G37</f>
         <v>5.1999999999999993</v>
       </c>
     </row>
     <row r="33" spans="1:17">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="42">
-[...2 lines deleted...]
-      <c r="C33" s="42" t="s">
+      <c r="B33" s="41">
+        <v>100</v>
+      </c>
+      <c r="C33" s="41" t="s">
         <v>78</v>
       </c>
-      <c r="D33" s="42" t="s">
+      <c r="D33" s="41" t="s">
         <v>235</v>
       </c>
-      <c r="E33" s="42" t="s">
+      <c r="E33" s="41" t="s">
         <v>449</v>
       </c>
-      <c r="F33" s="42" t="s">
+      <c r="F33" s="41" t="s">
         <v>596</v>
       </c>
-      <c r="G33" s="42" t="s">
+      <c r="G33" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H33" s="42">
+      <c r="H33" s="41">
         <v>5.8000000000000007</v>
       </c>
     </row>
     <row r="34" spans="1:17">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B34" s="42">
-[...2 lines deleted...]
-      <c r="C34" s="42" t="s">
+      <c r="B34" s="41">
+        <v>100</v>
+      </c>
+      <c r="C34" s="41" t="s">
         <v>94</v>
       </c>
-      <c r="D34" s="42" t="s">
+      <c r="D34" s="41" t="s">
         <v>257</v>
       </c>
-      <c r="E34" s="42" t="s">
+      <c r="E34" s="41" t="s">
         <v>451</v>
       </c>
-      <c r="F34" s="42" t="s">
+      <c r="F34" s="41" t="s">
         <v>550</v>
       </c>
-      <c r="G34" s="42" t="s">
+      <c r="G34" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="41">
         <v>5.4</v>
       </c>
-      <c r="I34" s="42"/>
-      <c r="Q34" s="42"/>
+      <c r="I34" s="41"/>
+      <c r="Q34" s="41"/>
     </row>
     <row r="35" spans="1:17">
-      <c r="A35" s="41" t="s">
+      <c r="A35" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="42">
-[...2 lines deleted...]
-      <c r="C35" s="42" t="s">
+      <c r="B35" s="41">
+        <v>100</v>
+      </c>
+      <c r="C35" s="41" t="s">
         <v>128</v>
       </c>
-      <c r="D35" s="42" t="s">
+      <c r="D35" s="41" t="s">
         <v>295</v>
       </c>
-      <c r="E35" s="42" t="s">
+      <c r="E35" s="41" t="s">
         <v>429</v>
       </c>
-      <c r="F35" s="42" t="s">
+      <c r="F35" s="41" t="s">
         <v>589</v>
       </c>
-      <c r="G35" s="42" t="s">
+      <c r="G35" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H35" s="42">
+      <c r="H35" s="41">
         <v>5.8</v>
       </c>
     </row>
     <row r="36" spans="1:17">
-      <c r="A36" s="41" t="s">
+      <c r="A36" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="42">
-[...2 lines deleted...]
-      <c r="C36" s="42" t="s">
+      <c r="B36" s="41">
+        <v>100</v>
+      </c>
+      <c r="C36" s="41" t="s">
         <v>124</v>
       </c>
-      <c r="D36" s="42" t="s">
+      <c r="D36" s="41" t="s">
         <v>299</v>
       </c>
-      <c r="E36" s="42" t="s">
+      <c r="E36" s="41" t="s">
         <v>458</v>
       </c>
-      <c r="F36" s="42" t="s">
+      <c r="F36" s="41" t="s">
         <v>561</v>
       </c>
-      <c r="G36" s="42" t="s">
+      <c r="G36" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="41">
         <v>3.9000000000000004</v>
       </c>
-      <c r="I36" s="42"/>
-      <c r="Q36" s="42"/>
+      <c r="I36" s="41"/>
+      <c r="Q36" s="41"/>
     </row>
     <row r="37" spans="1:17">
-      <c r="A37" s="45">
+      <c r="A37" s="44">
         <v>2021</v>
       </c>
-      <c r="B37" s="38">
-[...2 lines deleted...]
-      <c r="C37" s="38" t="s">
+      <c r="B37" s="37">
+        <v>100</v>
+      </c>
+      <c r="C37" s="37" t="s">
         <v>124</v>
       </c>
-      <c r="D37" s="38" t="s">
+      <c r="D37" s="37" t="s">
         <v>276</v>
       </c>
-      <c r="E37" s="38" t="s">
+      <c r="E37" s="37" t="s">
         <v>430</v>
       </c>
-      <c r="F37" s="38" t="s">
+      <c r="F37" s="37" t="s">
         <v>572</v>
       </c>
-      <c r="G37" s="38" t="s">
+      <c r="G37" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H37" s="38">
+      <c r="H37" s="37">
         <f>[1]Лист1!H18+[1]Лист1!H37</f>
         <v>3.9000000000000004</v>
       </c>
     </row>
     <row r="38" spans="1:17">
-      <c r="A38" s="41" t="s">
+      <c r="A38" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="42">
-[...2 lines deleted...]
-      <c r="C38" s="42">
+      <c r="B38" s="41">
+        <v>100</v>
+      </c>
+      <c r="C38" s="41">
         <v>95.3</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="41">
         <v>59.1</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="41">
         <v>20.6</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="41">
         <v>15.6</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="41">
         <v>0.1</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="41">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="39" spans="1:17">
-      <c r="A39" s="41" t="s">
+      <c r="A39" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B39" s="42">
-[...2 lines deleted...]
-      <c r="C39" s="42" t="s">
+      <c r="B39" s="41">
+        <v>100</v>
+      </c>
+      <c r="C39" s="41" t="s">
         <v>124</v>
       </c>
-      <c r="D39" s="42" t="s">
+      <c r="D39" s="41" t="s">
         <v>300</v>
       </c>
-      <c r="E39" s="42" t="s">
+      <c r="E39" s="41" t="s">
         <v>497</v>
       </c>
-      <c r="F39" s="42" t="s">
+      <c r="F39" s="41" t="s">
         <v>597</v>
       </c>
-      <c r="G39" s="42" t="s">
+      <c r="G39" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H39" s="42">
+      <c r="H39" s="41">
         <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:17">
-      <c r="A40" s="41" t="s">
+      <c r="A40" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="42">
-[...2 lines deleted...]
-      <c r="C40" s="42" t="s">
+      <c r="B40" s="41">
+        <v>100</v>
+      </c>
+      <c r="C40" s="41" t="s">
         <v>99</v>
       </c>
-      <c r="D40" s="42" t="s">
+      <c r="D40" s="41" t="s">
         <v>301</v>
       </c>
-      <c r="E40" s="42" t="s">
+      <c r="E40" s="41" t="s">
         <v>449</v>
       </c>
-      <c r="F40" s="42" t="s">
+      <c r="F40" s="41" t="s">
         <v>598</v>
       </c>
-      <c r="G40" s="42" t="s">
+      <c r="G40" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="41">
         <v>4.2</v>
       </c>
     </row>
     <row r="41" spans="1:17">
-      <c r="A41" s="41" t="s">
+      <c r="A41" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="42">
-[...2 lines deleted...]
-      <c r="C41" s="42" t="s">
+      <c r="B41" s="41">
+        <v>100</v>
+      </c>
+      <c r="C41" s="41" t="s">
         <v>116</v>
       </c>
-      <c r="D41" s="42" t="s">
+      <c r="D41" s="41" t="s">
         <v>302</v>
       </c>
-      <c r="E41" s="42" t="s">
+      <c r="E41" s="41" t="s">
         <v>425</v>
       </c>
-      <c r="F41" s="42" t="s">
+      <c r="F41" s="41" t="s">
         <v>554</v>
       </c>
-      <c r="G41" s="42" t="s">
+      <c r="G41" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H41" s="41">
         <v>3.0999999999999996</v>
       </c>
     </row>
     <row r="42" spans="1:17">
-      <c r="A42" s="45">
+      <c r="A42" s="44">
         <v>2022</v>
       </c>
-      <c r="B42" s="38">
-[...2 lines deleted...]
-      <c r="C42" s="46">
+      <c r="B42" s="37">
+        <v>100</v>
+      </c>
+      <c r="C42" s="45">
         <v>96</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="45">
         <v>58.7</v>
       </c>
-      <c r="E42" s="46">
+      <c r="E42" s="45">
         <v>23.3</v>
       </c>
-      <c r="F42" s="46">
+      <c r="F42" s="45">
         <v>14</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G42" s="45">
         <v>0.1</v>
       </c>
-      <c r="H42" s="47">
+      <c r="H42" s="46">
         <v>3.9</v>
       </c>
     </row>
     <row r="43" spans="1:17">
-      <c r="A43" s="41" t="s">
+      <c r="A43" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="42">
-[...2 lines deleted...]
-      <c r="C43" s="42" t="s">
+      <c r="B43" s="41">
+        <v>100</v>
+      </c>
+      <c r="C43" s="41" t="s">
         <v>129</v>
       </c>
-      <c r="D43" s="42" t="s">
+      <c r="D43" s="41" t="s">
         <v>294</v>
       </c>
-      <c r="E43" s="42" t="s">
+      <c r="E43" s="41" t="s">
         <v>415</v>
       </c>
-      <c r="F43" s="42" t="s">
+      <c r="F43" s="41" t="s">
         <v>579</v>
       </c>
-      <c r="G43" s="42" t="s">
+      <c r="G43" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H43" s="42">
+      <c r="H43" s="41">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="44" spans="1:17">
-      <c r="A44" s="41" t="s">
+      <c r="A44" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="42">
-[...2 lines deleted...]
-      <c r="C44" s="42" t="s">
+      <c r="B44" s="41">
+        <v>100</v>
+      </c>
+      <c r="C44" s="41" t="s">
         <v>130</v>
       </c>
-      <c r="D44" s="42" t="s">
+      <c r="D44" s="41" t="s">
         <v>303</v>
       </c>
-      <c r="E44" s="42" t="s">
+      <c r="E44" s="41" t="s">
         <v>475</v>
       </c>
-      <c r="F44" s="42" t="s">
+      <c r="F44" s="41" t="s">
         <v>550</v>
       </c>
-      <c r="G44" s="42" t="s">
+      <c r="G44" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H44" s="42">
+      <c r="H44" s="41">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="45" spans="1:17">
-      <c r="A45" s="41" t="s">
+      <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="42">
-[...2 lines deleted...]
-      <c r="C45" s="42" t="s">
+      <c r="B45" s="41">
+        <v>100</v>
+      </c>
+      <c r="C45" s="41" t="s">
         <v>131</v>
       </c>
-      <c r="D45" s="42" t="s">
+      <c r="D45" s="41" t="s">
         <v>255</v>
       </c>
-      <c r="E45" s="42" t="s">
+      <c r="E45" s="41" t="s">
         <v>438</v>
       </c>
-      <c r="F45" s="42" t="s">
+      <c r="F45" s="41" t="s">
         <v>550</v>
       </c>
-      <c r="G45" s="42" t="s">
+      <c r="G45" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="41">
         <v>3.8</v>
       </c>
     </row>
     <row r="46" spans="1:17">
-      <c r="A46" s="41" t="s">
+      <c r="A46" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B46" s="42">
-[...2 lines deleted...]
-      <c r="C46" s="42" t="s">
+      <c r="B46" s="41">
+        <v>100</v>
+      </c>
+      <c r="C46" s="41" t="s">
         <v>123</v>
       </c>
-      <c r="D46" s="42" t="s">
+      <c r="D46" s="41" t="s">
         <v>304</v>
       </c>
-      <c r="E46" s="42" t="s">
+      <c r="E46" s="41" t="s">
         <v>409</v>
       </c>
-      <c r="F46" s="42" t="s">
+      <c r="F46" s="41" t="s">
         <v>582</v>
       </c>
-      <c r="G46" s="42" t="s">
+      <c r="G46" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H46" s="42">
+      <c r="H46" s="41">
         <v>2.7</v>
       </c>
     </row>
     <row r="47" spans="1:17">
-      <c r="A47" s="45">
+      <c r="A47" s="44">
         <v>2023</v>
       </c>
-      <c r="B47" s="46">
-[...2 lines deleted...]
-      <c r="C47" s="46">
+      <c r="B47" s="45">
+        <v>100</v>
+      </c>
+      <c r="C47" s="45">
         <v>96.8</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="45">
         <v>59.6</v>
       </c>
-      <c r="E47" s="46">
+      <c r="E47" s="45">
         <v>23.3</v>
       </c>
-      <c r="F47" s="46">
+      <c r="F47" s="45">
         <v>13.9</v>
       </c>
-      <c r="G47" s="46">
+      <c r="G47" s="45">
         <v>0.1</v>
       </c>
-      <c r="H47" s="46">
+      <c r="H47" s="45">
         <v>3.0999999999999996</v>
       </c>
     </row>
     <row r="48" spans="1:17">
-      <c r="A48" s="41" t="s">
+      <c r="A48" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="42">
-[...2 lines deleted...]
-      <c r="C48" s="42">
+      <c r="B48" s="41">
+        <v>100</v>
+      </c>
+      <c r="C48" s="41">
         <v>97.1</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="41">
         <v>59.4</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="41">
         <v>22.9</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="41">
         <v>14.8</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="41">
         <v>0.1</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="41">
         <v>2.8</v>
       </c>
     </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="41" t="s">
+      <c r="A49" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B49" s="48">
-[...2 lines deleted...]
-      <c r="C49" s="48">
+      <c r="B49" s="47">
+        <v>100</v>
+      </c>
+      <c r="C49" s="47">
         <v>96.9</v>
       </c>
-      <c r="D49" s="48">
+      <c r="D49" s="47">
         <v>59.1</v>
       </c>
-      <c r="E49" s="48">
+      <c r="E49" s="47">
         <v>24.4</v>
       </c>
-      <c r="F49" s="48">
+      <c r="F49" s="47">
         <v>13.4</v>
       </c>
-      <c r="G49" s="48">
+      <c r="G49" s="47">
         <v>0.1</v>
       </c>
-      <c r="H49" s="48">
+      <c r="H49" s="47">
         <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:9">
-      <c r="A50" s="41" t="s">
+      <c r="A50" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="48">
-[...2 lines deleted...]
-      <c r="C50" s="48">
+      <c r="B50" s="47">
+        <v>100</v>
+      </c>
+      <c r="C50" s="47">
         <v>96.4</v>
       </c>
-      <c r="D50" s="48">
+      <c r="D50" s="47">
         <v>61.3</v>
       </c>
-      <c r="E50" s="48">
+      <c r="E50" s="47">
         <v>22.7</v>
       </c>
-      <c r="F50" s="48">
+      <c r="F50" s="47">
         <v>12.4</v>
       </c>
-      <c r="G50" s="48">
+      <c r="G50" s="47">
         <v>0.1</v>
       </c>
-      <c r="H50" s="50">
+      <c r="H50" s="49">
         <v>3.5</v>
       </c>
     </row>
     <row r="51" spans="1:9">
-      <c r="A51" s="41" t="s">
+      <c r="A51" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="42">
-[...2 lines deleted...]
-      <c r="C51" s="42">
+      <c r="B51" s="41">
+        <v>100</v>
+      </c>
+      <c r="C51" s="41">
         <v>97</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="41">
         <v>58.8</v>
       </c>
-      <c r="E51" s="42">
+      <c r="E51" s="41">
         <v>23.3</v>
       </c>
-      <c r="F51" s="42">
+      <c r="F51" s="41">
         <v>14.9</v>
       </c>
-      <c r="G51" s="42">
+      <c r="G51" s="41">
         <v>0.1</v>
       </c>
-      <c r="H51" s="55">
+      <c r="H51" s="54">
         <v>2.9</v>
       </c>
     </row>
     <row r="52" spans="1:9">
-      <c r="A52" s="44">
+      <c r="A52" s="43">
         <v>2024</v>
       </c>
-      <c r="B52" s="85">
-[...2 lines deleted...]
-      <c r="C52" s="85">
+      <c r="B52" s="84">
+        <v>100</v>
+      </c>
+      <c r="C52" s="84">
         <v>96.1</v>
       </c>
-      <c r="D52" s="85">
+      <c r="D52" s="84">
         <v>59.4</v>
       </c>
-      <c r="E52" s="85">
+      <c r="E52" s="84">
         <v>21.8</v>
       </c>
-      <c r="F52" s="85">
+      <c r="F52" s="84">
         <v>14.9</v>
       </c>
-      <c r="G52" s="85">
+      <c r="G52" s="84">
         <v>0.1</v>
       </c>
-      <c r="H52" s="84">
+      <c r="H52" s="83">
         <v>3.8</v>
       </c>
     </row>
     <row r="53" spans="1:9">
-      <c r="A53" s="41" t="s">
+      <c r="A53" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="59">
-[...2 lines deleted...]
-      <c r="C53" s="59">
+      <c r="B53" s="58">
+        <v>100</v>
+      </c>
+      <c r="C53" s="58">
         <v>95.9</v>
       </c>
-      <c r="D53" s="59">
+      <c r="D53" s="58">
         <v>59.8</v>
       </c>
-      <c r="E53" s="59">
+      <c r="E53" s="58">
         <v>20.3</v>
       </c>
-      <c r="F53" s="59">
+      <c r="F53" s="58">
         <v>15.8</v>
       </c>
-      <c r="G53" s="59">
+      <c r="G53" s="58">
         <v>0.1</v>
       </c>
-      <c r="H53" s="59">
+      <c r="H53" s="58">
         <v>4</v>
       </c>
     </row>
     <row r="54" spans="1:9">
-      <c r="A54" s="41" t="s">
+      <c r="A54" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="8">
         <v>100</v>
       </c>
       <c r="C54" s="8">
         <v>94.7</v>
       </c>
       <c r="D54" s="8">
         <v>59.1</v>
       </c>
       <c r="E54" s="8">
         <v>21.5</v>
       </c>
       <c r="F54" s="8">
         <v>14.1</v>
       </c>
       <c r="G54" s="8">
         <v>0.1</v>
       </c>
       <c r="H54" s="8">
         <v>5.1999999999999993</v>
       </c>
     </row>
     <row r="55" spans="1:9">
-      <c r="A55" s="41" t="s">
+      <c r="A55" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B55" s="48">
-[...2 lines deleted...]
-      <c r="C55" s="48">
+      <c r="B55" s="47">
+        <v>100</v>
+      </c>
+      <c r="C55" s="47">
         <v>97.2</v>
       </c>
-      <c r="D55" s="48">
+      <c r="D55" s="47">
         <v>59.9</v>
       </c>
-      <c r="E55" s="48">
+      <c r="E55" s="47">
         <v>23.2</v>
       </c>
-      <c r="F55" s="48">
+      <c r="F55" s="47">
         <v>14.1</v>
       </c>
-      <c r="G55" s="48">
+      <c r="G55" s="47">
         <v>0</v>
       </c>
-      <c r="H55" s="83">
+      <c r="H55" s="82">
         <v>2.8</v>
       </c>
     </row>
     <row r="56" spans="1:9">
-      <c r="A56" s="41" t="s">
+      <c r="A56" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="42">
-[...2 lines deleted...]
-      <c r="C56" s="42">
+      <c r="B56" s="41">
+        <v>100</v>
+      </c>
+      <c r="C56" s="41">
         <v>96.8</v>
       </c>
-      <c r="D56" s="42">
+      <c r="D56" s="41">
         <v>58.7</v>
       </c>
-      <c r="E56" s="42">
+      <c r="E56" s="41">
         <v>22.4</v>
       </c>
-      <c r="F56" s="42">
+      <c r="F56" s="41">
         <v>15.7</v>
       </c>
-      <c r="G56" s="42">
+      <c r="G56" s="41">
         <v>0</v>
       </c>
-      <c r="H56" s="86">
+      <c r="H56" s="85">
         <v>3.2</v>
       </c>
     </row>
     <row r="57" spans="1:9">
-      <c r="A57" s="44">
+      <c r="A57" s="43">
         <v>2025</v>
       </c>
-      <c r="B57" s="46">
-[...2 lines deleted...]
-      <c r="C57" s="46">
+      <c r="B57" s="45">
+        <v>100</v>
+      </c>
+      <c r="C57" s="45">
         <v>95.8</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="45">
         <v>58.5</v>
       </c>
-      <c r="E57" s="46">
+      <c r="E57" s="45">
         <v>20.5</v>
       </c>
-      <c r="F57" s="46">
+      <c r="F57" s="45">
         <v>16.8</v>
       </c>
-      <c r="G57" s="46">
+      <c r="G57" s="45">
         <v>0.1</v>
       </c>
-      <c r="H57" s="165">
+      <c r="H57" s="113">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="58" spans="1:9">
-      <c r="A58" s="41" t="s">
+      <c r="A58" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="109">
-[...2 lines deleted...]
-      <c r="C58" s="109">
+      <c r="B58" s="107">
+        <v>100</v>
+      </c>
+      <c r="C58" s="107">
         <v>93.6</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="107">
         <v>56.9</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="107">
         <v>19</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="107">
         <v>17.7</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="107">
         <v>0.2</v>
       </c>
       <c r="H58" s="8">
         <v>6.2</v>
       </c>
-      <c r="I58" s="52"/>
+      <c r="I58" s="51"/>
     </row>
     <row r="59" spans="1:9">
-      <c r="A59" s="41" t="s">
+      <c r="A59" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B59" s="48">
-[...2 lines deleted...]
-      <c r="C59" s="48">
+      <c r="B59" s="47">
+        <v>100</v>
+      </c>
+      <c r="C59" s="47">
         <v>95.7</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="47">
         <v>58</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="47">
         <v>20.6</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="47">
         <v>17.100000000000001</v>
       </c>
-      <c r="G59" s="48">
+      <c r="G59" s="47">
         <v>0.1</v>
       </c>
-      <c r="H59" s="110">
+      <c r="H59" s="108">
         <v>4.2</v>
       </c>
     </row>
     <row r="60" spans="1:9">
-      <c r="A60" s="41" t="s">
+      <c r="A60" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="48">
-[...2 lines deleted...]
-      <c r="C60" s="48">
+      <c r="B60" s="47">
+        <v>100</v>
+      </c>
+      <c r="C60" s="47">
         <v>96.8</v>
       </c>
-      <c r="D60" s="48">
+      <c r="D60" s="47">
         <v>59.7</v>
       </c>
-      <c r="E60" s="48">
+      <c r="E60" s="47">
         <v>21.5</v>
       </c>
-      <c r="F60" s="48">
+      <c r="F60" s="47">
         <v>15.6</v>
       </c>
-      <c r="G60" s="48">
+      <c r="G60" s="47">
         <v>0</v>
       </c>
       <c r="H60" s="16">
         <v>3.2</v>
       </c>
     </row>
     <row r="61" spans="1:9">
-      <c r="A61" s="82" t="s">
+      <c r="A61" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B61" s="18">
-[...2 lines deleted...]
-      <c r="C61" s="18">
+      <c r="B61" s="8">
+        <v>100</v>
+      </c>
+      <c r="C61" s="8">
         <v>96.8</v>
       </c>
-      <c r="D61" s="18">
+      <c r="D61" s="8">
         <v>58.6</v>
       </c>
-      <c r="E61" s="18">
+      <c r="E61" s="8">
         <v>21.1</v>
       </c>
-      <c r="F61" s="18">
+      <c r="F61" s="8">
         <v>17.100000000000001</v>
       </c>
-      <c r="G61" s="18">
+      <c r="G61" s="8">
         <v>0</v>
       </c>
-      <c r="H61" s="18">
+      <c r="H61" s="8">
         <v>3.2</v>
       </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="9"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="115">
+        <v>100</v>
+      </c>
+      <c r="C63" s="115">
+        <v>92.8</v>
+      </c>
+      <c r="D63" s="115">
+        <v>54.2</v>
+      </c>
+      <c r="E63" s="115">
+        <v>20.8</v>
+      </c>
+      <c r="F63" s="115">
+        <v>17.8</v>
+      </c>
+      <c r="G63" s="115">
+        <v>0.2</v>
+      </c>
+      <c r="H63" s="115">
+        <v>5.6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B64" s="47"/>
+      <c r="C64" s="47"/>
+      <c r="D64" s="47"/>
+      <c r="E64" s="47"/>
+      <c r="F64" s="47"/>
+      <c r="G64" s="47"/>
+      <c r="H64" s="108"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="16"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="18"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="18"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L29" sqref="L29"/>
+      <selection activeCell="G28" sqref="G28:H28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="116" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="115"/>
-[...5 lines deleted...]
-      <c r="H1" s="115"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="135" t="s">
+      <c r="A3" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="135"/>
-[...5 lines deleted...]
-      <c r="H3" s="135"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="136"/>
-      <c r="B4" s="139" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="143" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="142"/>
-[...3 lines deleted...]
-      <c r="H4" s="142"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
     </row>
     <row r="5" spans="1:9">
-      <c r="A5" s="137"/>
-[...1 lines deleted...]
-      <c r="C5" s="143" t="s">
+      <c r="A5" s="138"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="145" t="s">
+      <c r="D5" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="146"/>
-[...1 lines deleted...]
-      <c r="G5" s="148" t="s">
+      <c r="E5" s="147"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="139" t="s">
+      <c r="H5" s="140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="22.5">
-      <c r="A6" s="138"/>
-[...2 lines deleted...]
-      <c r="D6" s="57" t="s">
+      <c r="A6" s="139"/>
+      <c r="B6" s="142"/>
+      <c r="C6" s="145"/>
+      <c r="D6" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="57" t="s">
+      <c r="E6" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="149"/>
-      <c r="H6" s="141"/>
+      <c r="G6" s="150"/>
+      <c r="H6" s="142"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="45">
+      <c r="A7" s="44">
         <v>2022</v>
       </c>
-      <c r="B7" s="48">
-[...2 lines deleted...]
-      <c r="C7" s="46">
+      <c r="B7" s="47">
+        <v>100</v>
+      </c>
+      <c r="C7" s="45">
         <v>93</v>
       </c>
-      <c r="D7" s="46">
+      <c r="D7" s="45">
         <v>57.5</v>
       </c>
-      <c r="E7" s="46">
+      <c r="E7" s="45">
         <v>21.1</v>
       </c>
-      <c r="F7" s="46">
+      <c r="F7" s="45">
         <v>14.4</v>
       </c>
-      <c r="G7" s="46">
+      <c r="G7" s="45">
         <v>0.1</v>
       </c>
-      <c r="H7" s="47">
+      <c r="H7" s="46">
         <v>6.9</v>
       </c>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="48">
-[...7 lines deleted...]
-      <c r="H8" s="35"/>
+      <c r="B8" s="47">
+        <v>100</v>
+      </c>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="34"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="48">
-[...2 lines deleted...]
-      <c r="C9" s="48" t="s">
+      <c r="B9" s="47">
+        <v>100</v>
+      </c>
+      <c r="C9" s="47" t="s">
         <v>77</v>
       </c>
-      <c r="D9" s="48" t="s">
+      <c r="D9" s="47" t="s">
         <v>305</v>
       </c>
-      <c r="E9" s="48" t="s">
+      <c r="E9" s="47" t="s">
         <v>497</v>
       </c>
-      <c r="F9" s="48" t="s">
+      <c r="F9" s="47" t="s">
         <v>543</v>
       </c>
-      <c r="G9" s="48" t="s">
+      <c r="G9" s="47" t="s">
         <v>612</v>
       </c>
-      <c r="H9" s="48">
+      <c r="H9" s="47">
         <v>5</v>
       </c>
       <c r="I9" s="16"/>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="48">
-[...2 lines deleted...]
-      <c r="C10" s="48" t="s">
+      <c r="B10" s="47">
+        <v>100</v>
+      </c>
+      <c r="C10" s="47" t="s">
         <v>73</v>
       </c>
-      <c r="D10" s="48" t="s">
+      <c r="D10" s="47" t="s">
         <v>271</v>
       </c>
-      <c r="E10" s="48" t="s">
+      <c r="E10" s="47" t="s">
         <v>442</v>
       </c>
-      <c r="F10" s="48" t="s">
+      <c r="F10" s="47" t="s">
         <v>551</v>
       </c>
-      <c r="G10" s="48" t="s">
+      <c r="G10" s="47" t="s">
         <v>614</v>
       </c>
-      <c r="H10" s="48">
+      <c r="H10" s="47">
         <v>6.5</v>
       </c>
       <c r="I10" s="16"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="48">
-[...2 lines deleted...]
-      <c r="C11" s="48" t="s">
+      <c r="B11" s="47">
+        <v>100</v>
+      </c>
+      <c r="C11" s="47" t="s">
         <v>132</v>
       </c>
-      <c r="D11" s="48" t="s">
+      <c r="D11" s="47" t="s">
         <v>250</v>
       </c>
-      <c r="E11" s="48" t="s">
+      <c r="E11" s="47" t="s">
         <v>470</v>
       </c>
-      <c r="F11" s="48" t="s">
+      <c r="F11" s="47" t="s">
         <v>585</v>
       </c>
-      <c r="G11" s="48" t="s">
+      <c r="G11" s="47" t="s">
         <v>614</v>
       </c>
-      <c r="H11" s="48">
+      <c r="H11" s="47">
         <v>7.5</v>
       </c>
       <c r="I11" s="16"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="45">
+      <c r="A12" s="44">
         <v>2023</v>
       </c>
-      <c r="B12" s="46">
-[...2 lines deleted...]
-      <c r="C12" s="46">
+      <c r="B12" s="45">
+        <v>100</v>
+      </c>
+      <c r="C12" s="45">
         <v>90.6</v>
       </c>
-      <c r="D12" s="46">
+      <c r="D12" s="45">
         <v>55.1</v>
       </c>
-      <c r="E12" s="46">
+      <c r="E12" s="45">
         <v>21.9</v>
       </c>
-      <c r="F12" s="46">
+      <c r="F12" s="45">
         <v>13.6</v>
       </c>
-      <c r="G12" s="46">
+      <c r="G12" s="45">
         <v>0.2</v>
       </c>
-      <c r="H12" s="46">
+      <c r="H12" s="45">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="42">
-[...2 lines deleted...]
-      <c r="C13" s="42">
+      <c r="B13" s="41">
+        <v>100</v>
+      </c>
+      <c r="C13" s="41">
         <v>90.3</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="41">
         <v>56.2</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="41">
         <v>19.899999999999999</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="41">
         <v>14.2</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="41">
         <v>0.4</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="41">
         <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="48">
-[...2 lines deleted...]
-      <c r="C14" s="48">
+      <c r="B14" s="47">
+        <v>100</v>
+      </c>
+      <c r="C14" s="47">
         <v>90.5</v>
       </c>
-      <c r="D14" s="48">
+      <c r="D14" s="47">
         <v>56.5</v>
       </c>
-      <c r="E14" s="48">
+      <c r="E14" s="47">
         <v>20.9</v>
       </c>
-      <c r="F14" s="48">
+      <c r="F14" s="47">
         <v>13.1</v>
       </c>
-      <c r="G14" s="48">
+      <c r="G14" s="47">
         <v>0.3</v>
       </c>
-      <c r="H14" s="48">
+      <c r="H14" s="47">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="48">
-[...2 lines deleted...]
-      <c r="C15" s="48">
+      <c r="B15" s="47">
+        <v>100</v>
+      </c>
+      <c r="C15" s="47">
         <v>90.1</v>
       </c>
-      <c r="D15" s="48">
+      <c r="D15" s="47">
         <v>53.5</v>
       </c>
-      <c r="E15" s="48">
+      <c r="E15" s="47">
         <v>21.8</v>
       </c>
-      <c r="F15" s="48">
+      <c r="F15" s="47">
         <v>14.8</v>
       </c>
-      <c r="G15" s="48">
+      <c r="G15" s="47">
         <v>0.1</v>
       </c>
-      <c r="H15" s="50">
+      <c r="H15" s="49">
         <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41">
         <v>91.2</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="41">
         <v>55.6</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="41">
         <v>22.9</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="41">
         <v>12.7</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="41">
         <v>0.1</v>
       </c>
-      <c r="H16" s="55">
+      <c r="H16" s="54">
         <v>8.7000000000000011</v>
       </c>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" s="44">
+      <c r="A17" s="43">
         <v>2024</v>
       </c>
-      <c r="B17" s="85">
-[...2 lines deleted...]
-      <c r="C17" s="85">
+      <c r="B17" s="84">
+        <v>100</v>
+      </c>
+      <c r="C17" s="84">
         <v>88.5</v>
       </c>
-      <c r="D17" s="85">
+      <c r="D17" s="84">
         <v>53.9</v>
       </c>
-      <c r="E17" s="85">
+      <c r="E17" s="84">
         <v>20.100000000000001</v>
       </c>
-      <c r="F17" s="85">
+      <c r="F17" s="84">
         <v>14.5</v>
       </c>
-      <c r="G17" s="85">
+      <c r="G17" s="84">
         <v>0.3</v>
       </c>
-      <c r="H17" s="84">
+      <c r="H17" s="83">
         <v>11.2</v>
       </c>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="59">
-[...2 lines deleted...]
-      <c r="C18" s="59">
+      <c r="B18" s="58">
+        <v>100</v>
+      </c>
+      <c r="C18" s="58">
         <v>88.9</v>
       </c>
-      <c r="D18" s="59">
+      <c r="D18" s="58">
         <v>52.2</v>
       </c>
-      <c r="E18" s="59">
+      <c r="E18" s="58">
         <v>21.6</v>
       </c>
-      <c r="F18" s="59">
+      <c r="F18" s="58">
         <v>15.1</v>
       </c>
-      <c r="G18" s="59">
+      <c r="G18" s="58">
         <v>0.4</v>
       </c>
-      <c r="H18" s="59">
+      <c r="H18" s="58">
         <v>10.7</v>
       </c>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="8">
         <v>100</v>
       </c>
       <c r="C19" s="8">
         <v>88</v>
       </c>
       <c r="D19" s="8">
         <v>53.6</v>
       </c>
       <c r="E19" s="8">
         <v>20.2</v>
       </c>
       <c r="F19" s="8">
         <v>14.2</v>
       </c>
       <c r="G19" s="8">
         <v>0.3</v>
       </c>
       <c r="H19" s="8">
         <v>11.700000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="48">
-[...2 lines deleted...]
-      <c r="C20" s="48">
+      <c r="B20" s="47">
+        <v>100</v>
+      </c>
+      <c r="C20" s="47">
         <v>88</v>
       </c>
-      <c r="D20" s="48">
+      <c r="D20" s="47">
         <v>54.4</v>
       </c>
-      <c r="E20" s="48">
+      <c r="E20" s="47">
         <v>19.600000000000001</v>
       </c>
-      <c r="F20" s="48">
+      <c r="F20" s="47">
         <v>14</v>
       </c>
-      <c r="G20" s="48">
+      <c r="G20" s="47">
         <v>0.3</v>
       </c>
-      <c r="H20" s="83">
+      <c r="H20" s="82">
         <v>11.7</v>
       </c>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="42">
-[...2 lines deleted...]
-      <c r="C21" s="42">
+      <c r="B21" s="41">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41">
         <v>89.2</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="41">
         <v>55.4</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="41">
         <v>19.100000000000001</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="41">
         <v>14.7</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="41">
         <v>0.4</v>
       </c>
-      <c r="H21" s="86">
+      <c r="H21" s="85">
         <v>10.4</v>
       </c>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="44">
+      <c r="A22" s="43">
         <v>2025</v>
       </c>
-      <c r="B22" s="46">
-[...2 lines deleted...]
-      <c r="C22" s="46">
+      <c r="B22" s="45">
+        <v>100</v>
+      </c>
+      <c r="C22" s="45">
         <v>91.9</v>
       </c>
-      <c r="D22" s="46">
+      <c r="D22" s="45">
         <v>59.3</v>
       </c>
-      <c r="E22" s="46">
+      <c r="E22" s="45">
         <v>19.2</v>
       </c>
-      <c r="F22" s="46">
+      <c r="F22" s="45">
         <v>13.4</v>
       </c>
-      <c r="G22" s="46">
+      <c r="G22" s="45">
         <v>0.2</v>
       </c>
-      <c r="H22" s="165">
+      <c r="H22" s="113">
         <v>7.8999999999999995</v>
       </c>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="109">
-[...2 lines deleted...]
-      <c r="C23" s="109">
+      <c r="B23" s="107">
+        <v>100</v>
+      </c>
+      <c r="C23" s="107">
         <v>91.2</v>
       </c>
-      <c r="D23" s="109">
+      <c r="D23" s="107">
         <v>56.2</v>
       </c>
-      <c r="E23" s="109">
+      <c r="E23" s="107">
         <v>19.8</v>
       </c>
-      <c r="F23" s="109">
+      <c r="F23" s="107">
         <v>15.2</v>
       </c>
-      <c r="G23" s="109">
+      <c r="G23" s="107">
         <v>0.4</v>
       </c>
       <c r="H23" s="8">
         <v>8.4</v>
       </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="48">
-[...2 lines deleted...]
-      <c r="C24" s="48">
+      <c r="B24" s="47">
+        <v>100</v>
+      </c>
+      <c r="C24" s="47">
         <v>92.3</v>
       </c>
-      <c r="D24" s="48">
+      <c r="D24" s="47">
         <v>59.7</v>
       </c>
-      <c r="E24" s="48">
+      <c r="E24" s="47">
         <v>19.100000000000001</v>
       </c>
-      <c r="F24" s="48">
+      <c r="F24" s="47">
         <v>13.5</v>
       </c>
-      <c r="G24" s="48">
+      <c r="G24" s="47">
         <v>0.3</v>
       </c>
-      <c r="H24" s="110">
+      <c r="H24" s="108">
         <v>7.4</v>
       </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="48">
-[...2 lines deleted...]
-      <c r="C25" s="48">
+      <c r="B25" s="47">
+        <v>100</v>
+      </c>
+      <c r="C25" s="47">
         <v>91.4</v>
       </c>
-      <c r="D25" s="48">
+      <c r="D25" s="47">
         <v>60.1</v>
       </c>
-      <c r="E25" s="48">
+      <c r="E25" s="47">
         <v>19.2</v>
       </c>
-      <c r="F25" s="48">
+      <c r="F25" s="47">
         <v>12.1</v>
       </c>
-      <c r="G25" s="48">
+      <c r="G25" s="47">
         <v>0.1</v>
       </c>
       <c r="H25" s="16">
         <v>8.5</v>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26" s="82" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="18">
-[...2 lines deleted...]
-      <c r="C26" s="18">
+      <c r="B26" s="8">
+        <v>100</v>
+      </c>
+      <c r="C26" s="8">
         <v>92.7</v>
       </c>
-      <c r="D26" s="18">
+      <c r="D26" s="8">
         <v>61</v>
       </c>
-      <c r="E26" s="18">
+      <c r="E26" s="8">
         <v>18.7</v>
       </c>
-      <c r="F26" s="18">
+      <c r="F26" s="8">
         <v>13</v>
       </c>
-      <c r="G26" s="18">
+      <c r="G26" s="8">
         <v>0</v>
       </c>
-      <c r="H26" s="18">
+      <c r="H26" s="8">
         <v>7.3000000000000007</v>
       </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B27" s="37"/>
+      <c r="C27" s="37"/>
+      <c r="D27" s="37"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="37"/>
+      <c r="H27" s="9"/>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" s="115">
+        <v>100</v>
+      </c>
+      <c r="C28" s="115">
+        <v>89.9</v>
+      </c>
+      <c r="D28" s="115">
+        <v>57.5</v>
+      </c>
+      <c r="E28" s="115">
+        <v>17.7</v>
+      </c>
+      <c r="F28" s="115">
+        <v>14.7</v>
+      </c>
+      <c r="G28" s="115">
+        <v>0.3</v>
+      </c>
+      <c r="H28" s="115">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B29" s="47"/>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="47"/>
+      <c r="H29" s="108"/>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="16"/>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="18"/>
+      <c r="C31" s="18"/>
+      <c r="D31" s="18"/>
+      <c r="E31" s="18"/>
+      <c r="F31" s="18"/>
+      <c r="G31" s="18"/>
+      <c r="H31" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T61"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B49" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B52" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="N70" sqref="N70"/>
+      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="116" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="115"/>
-[...5 lines deleted...]
-      <c r="H1" s="115"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="5"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
     </row>
     <row r="3" spans="1:18">
-      <c r="A3" s="135" t="s">
+      <c r="A3" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="135"/>
-[...5 lines deleted...]
-      <c r="H3" s="135"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
       <c r="I3" s="16"/>
     </row>
     <row r="4" spans="1:18">
-      <c r="A4" s="136"/>
-      <c r="B4" s="139" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="143" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="142"/>
-[...3 lines deleted...]
-      <c r="H4" s="142"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
     </row>
     <row r="5" spans="1:18">
-      <c r="A5" s="137"/>
-[...1 lines deleted...]
-      <c r="C5" s="143" t="s">
+      <c r="A5" s="138"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="145" t="s">
+      <c r="D5" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="146"/>
-[...1 lines deleted...]
-      <c r="G5" s="148" t="s">
+      <c r="E5" s="147"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="139" t="s">
+      <c r="H5" s="140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:18" ht="22.5">
-      <c r="A6" s="138"/>
-[...2 lines deleted...]
-      <c r="D6" s="57" t="s">
+      <c r="A6" s="139"/>
+      <c r="B6" s="142"/>
+      <c r="C6" s="145"/>
+      <c r="D6" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="57" t="s">
+      <c r="E6" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="149"/>
-      <c r="H6" s="141"/>
+      <c r="G6" s="150"/>
+      <c r="H6" s="142"/>
     </row>
     <row r="7" spans="1:18">
-      <c r="A7" s="44">
+      <c r="A7" s="43">
         <v>2015</v>
       </c>
-      <c r="B7" s="38">
-[...2 lines deleted...]
-      <c r="C7" s="38">
+      <c r="B7" s="37">
+        <v>100</v>
+      </c>
+      <c r="C7" s="37">
         <v>84.2</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="37">
         <v>38.4</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="37">
         <v>23.6</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="37">
         <v>22.2</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="37" t="s">
         <v>613</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="37">
         <f>[1]Лист1!B19+[1]Лист1!B38</f>
         <v>15.5</v>
       </c>
     </row>
     <row r="8" spans="1:18">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="42">
-[...2 lines deleted...]
-      <c r="C8" s="42" t="s">
+      <c r="B8" s="41">
+        <v>100</v>
+      </c>
+      <c r="C8" s="41" t="s">
         <v>133</v>
       </c>
-      <c r="D8" s="42" t="s">
+      <c r="D8" s="41" t="s">
         <v>306</v>
       </c>
-      <c r="E8" s="42" t="s">
+      <c r="E8" s="41" t="s">
         <v>458</v>
       </c>
-      <c r="F8" s="42" t="s">
+      <c r="F8" s="41" t="s">
         <v>458</v>
       </c>
-      <c r="G8" s="42" t="s">
+      <c r="G8" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="41">
         <v>15.3</v>
       </c>
     </row>
     <row r="9" spans="1:18">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="42">
-[...2 lines deleted...]
-      <c r="C9" s="42" t="s">
+      <c r="B9" s="41">
+        <v>100</v>
+      </c>
+      <c r="C9" s="41" t="s">
         <v>134</v>
       </c>
-      <c r="D9" s="42" t="s">
+      <c r="D9" s="41" t="s">
         <v>307</v>
       </c>
-      <c r="E9" s="42" t="s">
+      <c r="E9" s="41" t="s">
         <v>430</v>
       </c>
-      <c r="F9" s="42" t="s">
+      <c r="F9" s="41" t="s">
         <v>503</v>
       </c>
-      <c r="G9" s="42" t="s">
+      <c r="G9" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="41">
         <v>15.3</v>
       </c>
       <c r="I9" s="8"/>
       <c r="Q9" s="8"/>
       <c r="R9" s="8"/>
     </row>
     <row r="10" spans="1:18">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="42">
-[...2 lines deleted...]
-      <c r="C10" s="42" t="s">
+      <c r="B10" s="41">
+        <v>100</v>
+      </c>
+      <c r="C10" s="41" t="s">
         <v>135</v>
       </c>
-      <c r="D10" s="42" t="s">
+      <c r="D10" s="41" t="s">
         <v>308</v>
       </c>
-      <c r="E10" s="42" t="s">
+      <c r="E10" s="41" t="s">
         <v>446</v>
       </c>
-      <c r="F10" s="42" t="s">
+      <c r="F10" s="41" t="s">
         <v>459</v>
       </c>
-      <c r="G10" s="42" t="s">
+      <c r="G10" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="41">
         <v>15.2</v>
       </c>
     </row>
     <row r="11" spans="1:18">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="42">
-[...2 lines deleted...]
-      <c r="C11" s="42" t="s">
+      <c r="B11" s="41">
+        <v>100</v>
+      </c>
+      <c r="C11" s="41" t="s">
         <v>136</v>
       </c>
-      <c r="D11" s="42" t="s">
+      <c r="D11" s="41" t="s">
         <v>309</v>
       </c>
-      <c r="E11" s="42" t="s">
+      <c r="E11" s="41" t="s">
         <v>505</v>
       </c>
-      <c r="F11" s="42" t="s">
+      <c r="F11" s="41" t="s">
         <v>425</v>
       </c>
-      <c r="G11" s="42" t="s">
+      <c r="G11" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="41">
         <v>14.3</v>
       </c>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="10"/>
       <c r="O11" s="10"/>
       <c r="P11" s="10"/>
       <c r="Q11" s="10"/>
     </row>
     <row r="12" spans="1:18">
-      <c r="A12" s="44">
+      <c r="A12" s="43">
         <v>2016</v>
       </c>
-      <c r="B12" s="38">
-[...2 lines deleted...]
-      <c r="C12" s="38" t="s">
+      <c r="B12" s="37">
+        <v>100</v>
+      </c>
+      <c r="C12" s="37" t="s">
         <v>139</v>
       </c>
-      <c r="D12" s="38" t="s">
+      <c r="D12" s="37" t="s">
         <v>312</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="37" t="s">
         <v>421</v>
       </c>
-      <c r="F12" s="38" t="s">
+      <c r="F12" s="37" t="s">
         <v>449</v>
       </c>
-      <c r="G12" s="38" t="s">
+      <c r="G12" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="37">
         <f>[1]Лист1!C19+[1]Лист1!C38</f>
         <v>14.5</v>
       </c>
     </row>
     <row r="13" spans="1:18">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="42">
-[...2 lines deleted...]
-      <c r="C13" s="42" t="s">
+      <c r="B13" s="41">
+        <v>100</v>
+      </c>
+      <c r="C13" s="41" t="s">
         <v>137</v>
       </c>
-      <c r="D13" s="42" t="s">
+      <c r="D13" s="41" t="s">
         <v>201</v>
       </c>
-      <c r="E13" s="42" t="s">
+      <c r="E13" s="41" t="s">
         <v>430</v>
       </c>
-      <c r="F13" s="42" t="s">
+      <c r="F13" s="41" t="s">
         <v>411</v>
       </c>
-      <c r="G13" s="42" t="s">
+      <c r="G13" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="41">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:18">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="42">
-[...2 lines deleted...]
-      <c r="C14" s="42" t="s">
+      <c r="B14" s="41">
+        <v>100</v>
+      </c>
+      <c r="C14" s="41" t="s">
         <v>136</v>
       </c>
-      <c r="D14" s="42" t="s">
+      <c r="D14" s="41" t="s">
         <v>310</v>
       </c>
-      <c r="E14" s="42" t="s">
+      <c r="E14" s="41" t="s">
         <v>499</v>
       </c>
-      <c r="F14" s="42" t="s">
+      <c r="F14" s="41" t="s">
         <v>407</v>
       </c>
-      <c r="G14" s="42" t="s">
+      <c r="G14" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="41">
         <v>14.200000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:18">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="42">
-[...2 lines deleted...]
-      <c r="C15" s="42" t="s">
+      <c r="B15" s="41">
+        <v>100</v>
+      </c>
+      <c r="C15" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="D15" s="42" t="s">
+      <c r="D15" s="41" t="s">
         <v>311</v>
       </c>
-      <c r="E15" s="42" t="s">
+      <c r="E15" s="41" t="s">
         <v>440</v>
       </c>
-      <c r="F15" s="42" t="s">
+      <c r="F15" s="41" t="s">
         <v>449</v>
       </c>
-      <c r="G15" s="42" t="s">
+      <c r="G15" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="41">
         <v>13.2</v>
       </c>
     </row>
     <row r="16" spans="1:18">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42" t="s">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41" t="s">
         <v>138</v>
       </c>
-      <c r="D16" s="42" t="s">
+      <c r="D16" s="41" t="s">
         <v>312</v>
       </c>
-      <c r="E16" s="42" t="s">
+      <c r="E16" s="41" t="s">
         <v>443</v>
       </c>
-      <c r="F16" s="42" t="s">
+      <c r="F16" s="41" t="s">
         <v>475</v>
       </c>
-      <c r="G16" s="42" t="s">
+      <c r="G16" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="41">
         <v>12.4</v>
       </c>
     </row>
     <row r="17" spans="1:18">
-      <c r="A17" s="44">
+      <c r="A17" s="43">
         <v>2017</v>
       </c>
-      <c r="B17" s="38">
-[...2 lines deleted...]
-      <c r="C17" s="38" t="s">
+      <c r="B17" s="37">
+        <v>100</v>
+      </c>
+      <c r="C17" s="37" t="s">
         <v>137</v>
       </c>
-      <c r="D17" s="38" t="s">
+      <c r="D17" s="37" t="s">
         <v>388</v>
       </c>
-      <c r="E17" s="38" t="s">
+      <c r="E17" s="37" t="s">
         <v>458</v>
       </c>
-      <c r="F17" s="38" t="s">
+      <c r="F17" s="37" t="s">
         <v>451</v>
       </c>
-      <c r="G17" s="38" t="s">
+      <c r="G17" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="37">
         <f>[1]Лист1!D19+[1]Лист1!D38</f>
         <v>14.899999999999999</v>
       </c>
     </row>
     <row r="18" spans="1:18">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="42">
-[...2 lines deleted...]
-      <c r="C18" s="42" t="s">
+      <c r="B18" s="41">
+        <v>100</v>
+      </c>
+      <c r="C18" s="41" t="s">
         <v>139</v>
       </c>
-      <c r="D18" s="42" t="s">
+      <c r="D18" s="41" t="s">
         <v>313</v>
       </c>
-      <c r="E18" s="42" t="s">
+      <c r="E18" s="41" t="s">
         <v>430</v>
       </c>
-      <c r="F18" s="42" t="s">
+      <c r="F18" s="41" t="s">
         <v>449</v>
       </c>
-      <c r="G18" s="42" t="s">
+      <c r="G18" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="41">
         <v>14.6</v>
       </c>
     </row>
     <row r="19" spans="1:18">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="42">
-[...2 lines deleted...]
-      <c r="C19" s="42" t="s">
+      <c r="B19" s="41">
+        <v>100</v>
+      </c>
+      <c r="C19" s="41" t="s">
         <v>140</v>
       </c>
-      <c r="D19" s="42" t="s">
+      <c r="D19" s="41" t="s">
         <v>314</v>
       </c>
-      <c r="E19" s="42" t="s">
+      <c r="E19" s="41" t="s">
         <v>444</v>
       </c>
-      <c r="F19" s="42" t="s">
+      <c r="F19" s="41" t="s">
         <v>422</v>
       </c>
-      <c r="G19" s="42" t="s">
+      <c r="G19" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="41">
         <v>13.3</v>
       </c>
     </row>
     <row r="20" spans="1:18">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="42">
-[...2 lines deleted...]
-      <c r="C20" s="42" t="s">
+      <c r="B20" s="41">
+        <v>100</v>
+      </c>
+      <c r="C20" s="41" t="s">
         <v>140</v>
       </c>
-      <c r="D20" s="42" t="s">
+      <c r="D20" s="41" t="s">
         <v>315</v>
       </c>
-      <c r="E20" s="42" t="s">
+      <c r="E20" s="41" t="s">
         <v>472</v>
       </c>
-      <c r="F20" s="42" t="s">
+      <c r="F20" s="41" t="s">
         <v>456</v>
       </c>
-      <c r="G20" s="42" t="s">
+      <c r="G20" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="41">
         <v>13.4</v>
       </c>
     </row>
     <row r="21" spans="1:18">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="42">
-[...2 lines deleted...]
-      <c r="C21" s="42" t="s">
+      <c r="B21" s="41">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41" t="s">
         <v>140</v>
       </c>
-      <c r="D21" s="42" t="s">
+      <c r="D21" s="41" t="s">
         <v>316</v>
       </c>
-      <c r="E21" s="42" t="s">
+      <c r="E21" s="41" t="s">
         <v>440</v>
       </c>
-      <c r="F21" s="42" t="s">
+      <c r="F21" s="41" t="s">
         <v>451</v>
       </c>
-      <c r="G21" s="42" t="s">
+      <c r="G21" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="41">
         <v>13.3</v>
       </c>
     </row>
     <row r="22" spans="1:18">
-      <c r="A22" s="44">
+      <c r="A22" s="43">
         <v>2018</v>
       </c>
-      <c r="B22" s="38">
-[...2 lines deleted...]
-      <c r="C22" s="38" t="s">
+      <c r="B22" s="37">
+        <v>100</v>
+      </c>
+      <c r="C22" s="37" t="s">
         <v>186</v>
       </c>
-      <c r="D22" s="38" t="s">
+      <c r="D22" s="37" t="s">
         <v>404</v>
       </c>
-      <c r="E22" s="38" t="s">
+      <c r="E22" s="37" t="s">
         <v>452</v>
       </c>
-      <c r="F22" s="38" t="s">
+      <c r="F22" s="37" t="s">
         <v>479</v>
       </c>
-      <c r="G22" s="38" t="s">
+      <c r="G22" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="37">
         <f>[1]Лист1!E19+[1]Лист1!E38</f>
         <v>13.7</v>
       </c>
     </row>
     <row r="23" spans="1:18">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="42">
-[...2 lines deleted...]
-      <c r="C23" s="42" t="s">
+      <c r="B23" s="41">
+        <v>100</v>
+      </c>
+      <c r="C23" s="41" t="s">
         <v>136</v>
       </c>
-      <c r="D23" s="42" t="s">
+      <c r="D23" s="41" t="s">
         <v>317</v>
       </c>
-      <c r="E23" s="42" t="s">
+      <c r="E23" s="41" t="s">
         <v>499</v>
       </c>
-      <c r="F23" s="42" t="s">
+      <c r="F23" s="41" t="s">
         <v>451</v>
       </c>
-      <c r="G23" s="42" t="s">
+      <c r="G23" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H23" s="42">
+      <c r="H23" s="41">
         <v>14.4</v>
       </c>
     </row>
     <row r="24" spans="1:18">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="42">
-[...2 lines deleted...]
-      <c r="C24" s="42" t="s">
+      <c r="B24" s="41">
+        <v>100</v>
+      </c>
+      <c r="C24" s="41" t="s">
         <v>141</v>
       </c>
-      <c r="D24" s="42" t="s">
+      <c r="D24" s="41" t="s">
         <v>318</v>
       </c>
-      <c r="E24" s="42" t="s">
+      <c r="E24" s="41" t="s">
         <v>495</v>
       </c>
-      <c r="F24" s="42" t="s">
+      <c r="F24" s="41" t="s">
         <v>452</v>
       </c>
-      <c r="G24" s="42" t="s">
+      <c r="G24" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="41">
         <v>13.6</v>
       </c>
       <c r="I24" s="8"/>
       <c r="R24" s="8"/>
     </row>
     <row r="25" spans="1:18">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="42">
-[...2 lines deleted...]
-      <c r="C25" s="42" t="s">
+      <c r="B25" s="41">
+        <v>100</v>
+      </c>
+      <c r="C25" s="41" t="s">
         <v>38</v>
       </c>
-      <c r="D25" s="42" t="s">
+      <c r="D25" s="41" t="s">
         <v>319</v>
       </c>
-      <c r="E25" s="42" t="s">
+      <c r="E25" s="41" t="s">
         <v>449</v>
       </c>
-      <c r="F25" s="42" t="s">
+      <c r="F25" s="41" t="s">
         <v>473</v>
       </c>
-      <c r="G25" s="42" t="s">
+      <c r="G25" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="41">
         <v>14.1</v>
       </c>
     </row>
     <row r="26" spans="1:18">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="42">
-[...2 lines deleted...]
-      <c r="C26" s="42" t="s">
+      <c r="B26" s="41">
+        <v>100</v>
+      </c>
+      <c r="C26" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="D26" s="42" t="s">
+      <c r="D26" s="41" t="s">
         <v>320</v>
       </c>
-      <c r="E26" s="42" t="s">
+      <c r="E26" s="41" t="s">
         <v>450</v>
       </c>
-      <c r="F26" s="42" t="s">
+      <c r="F26" s="41" t="s">
         <v>478</v>
       </c>
-      <c r="G26" s="42" t="s">
+      <c r="G26" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="41">
         <v>12.8</v>
       </c>
     </row>
     <row r="27" spans="1:18">
-      <c r="A27" s="44">
+      <c r="A27" s="43">
         <v>2019</v>
       </c>
-      <c r="B27" s="38">
-[...2 lines deleted...]
-      <c r="C27" s="38" t="s">
+      <c r="B27" s="37">
+        <v>100</v>
+      </c>
+      <c r="C27" s="37" t="s">
         <v>136</v>
       </c>
-      <c r="D27" s="38" t="s">
+      <c r="D27" s="37" t="s">
         <v>321</v>
       </c>
-      <c r="E27" s="38" t="s">
+      <c r="E27" s="37" t="s">
         <v>482</v>
       </c>
-      <c r="F27" s="38" t="s">
+      <c r="F27" s="37" t="s">
         <v>455</v>
       </c>
-      <c r="G27" s="38" t="s">
+      <c r="G27" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="37">
         <f>[1]Лист1!F19+[1]Лист1!F38</f>
         <v>14.3</v>
       </c>
     </row>
     <row r="28" spans="1:18">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="42">
-[...2 lines deleted...]
-      <c r="C28" s="42" t="s">
+      <c r="B28" s="41">
+        <v>100</v>
+      </c>
+      <c r="C28" s="41" t="s">
         <v>142</v>
       </c>
-      <c r="D28" s="42" t="s">
+      <c r="D28" s="41" t="s">
         <v>221</v>
       </c>
-      <c r="E28" s="42" t="s">
+      <c r="E28" s="41" t="s">
         <v>455</v>
       </c>
-      <c r="F28" s="42" t="s">
+      <c r="F28" s="41" t="s">
         <v>478</v>
       </c>
-      <c r="G28" s="42" t="s">
+      <c r="G28" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H28" s="42">
+      <c r="H28" s="41">
         <v>14.899999999999999</v>
       </c>
     </row>
     <row r="29" spans="1:18">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="42">
-[...2 lines deleted...]
-      <c r="C29" s="42" t="s">
+      <c r="B29" s="41">
+        <v>100</v>
+      </c>
+      <c r="C29" s="41" t="s">
         <v>143</v>
       </c>
-      <c r="D29" s="42" t="s">
+      <c r="D29" s="41" t="s">
         <v>218</v>
       </c>
-      <c r="E29" s="42" t="s">
+      <c r="E29" s="41" t="s">
         <v>487</v>
       </c>
-      <c r="F29" s="42" t="s">
+      <c r="F29" s="41" t="s">
         <v>487</v>
       </c>
-      <c r="G29" s="42" t="s">
+      <c r="G29" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="41">
         <v>13.700000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:18">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="42">
-[...2 lines deleted...]
-      <c r="C30" s="42" t="s">
+      <c r="B30" s="41">
+        <v>100</v>
+      </c>
+      <c r="C30" s="41" t="s">
         <v>140</v>
       </c>
-      <c r="D30" s="42" t="s">
+      <c r="D30" s="41" t="s">
         <v>321</v>
       </c>
-      <c r="E30" s="42" t="s">
+      <c r="E30" s="41" t="s">
         <v>458</v>
       </c>
-      <c r="F30" s="42" t="s">
+      <c r="F30" s="41" t="s">
         <v>426</v>
       </c>
-      <c r="G30" s="42" t="s">
+      <c r="G30" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="41">
         <v>13.3</v>
       </c>
     </row>
     <row r="31" spans="1:18">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="42">
-[...2 lines deleted...]
-      <c r="C31" s="42" t="s">
+      <c r="B31" s="41">
+        <v>100</v>
+      </c>
+      <c r="C31" s="41" t="s">
         <v>144</v>
       </c>
-      <c r="D31" s="42" t="s">
+      <c r="D31" s="41" t="s">
         <v>322</v>
       </c>
-      <c r="E31" s="42" t="s">
+      <c r="E31" s="41" t="s">
         <v>453</v>
       </c>
-      <c r="F31" s="42" t="s">
+      <c r="F31" s="41" t="s">
         <v>591</v>
       </c>
-      <c r="G31" s="42" t="s">
+      <c r="G31" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="41">
         <v>15.7</v>
       </c>
     </row>
     <row r="32" spans="1:18">
-      <c r="A32" s="44">
+      <c r="A32" s="43">
         <v>2020</v>
       </c>
-      <c r="B32" s="38">
-[...2 lines deleted...]
-      <c r="C32" s="38" t="s">
+      <c r="B32" s="37">
+        <v>100</v>
+      </c>
+      <c r="C32" s="37" t="s">
         <v>143</v>
       </c>
-      <c r="D32" s="38" t="s">
+      <c r="D32" s="37" t="s">
         <v>396</v>
       </c>
-      <c r="E32" s="38" t="s">
+      <c r="E32" s="37" t="s">
         <v>419</v>
       </c>
-      <c r="F32" s="38" t="s">
+      <c r="F32" s="37" t="s">
         <v>594</v>
       </c>
-      <c r="G32" s="38" t="s">
+      <c r="G32" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="37">
         <f>[1]Лист1!G19+[1]Лист1!G38</f>
         <v>13.600000000000001</v>
       </c>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="42">
-[...2 lines deleted...]
-      <c r="C33" s="42" t="s">
+      <c r="B33" s="41">
+        <v>100</v>
+      </c>
+      <c r="C33" s="41" t="s">
         <v>145</v>
       </c>
-      <c r="D33" s="42" t="s">
+      <c r="D33" s="41" t="s">
         <v>323</v>
       </c>
-      <c r="E33" s="42" t="s">
+      <c r="E33" s="41" t="s">
         <v>458</v>
       </c>
-      <c r="F33" s="42" t="s">
+      <c r="F33" s="41" t="s">
         <v>576</v>
       </c>
-      <c r="G33" s="42" t="s">
+      <c r="G33" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H33" s="42">
+      <c r="H33" s="41">
         <v>14.1</v>
       </c>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B34" s="42">
-[...2 lines deleted...]
-      <c r="C34" s="42" t="s">
+      <c r="B34" s="41">
+        <v>100</v>
+      </c>
+      <c r="C34" s="41" t="s">
         <v>145</v>
       </c>
-      <c r="D34" s="42" t="s">
+      <c r="D34" s="41" t="s">
         <v>187</v>
       </c>
-      <c r="E34" s="42" t="s">
+      <c r="E34" s="41" t="s">
         <v>474</v>
       </c>
-      <c r="F34" s="42" t="s">
+      <c r="F34" s="41" t="s">
         <v>585</v>
       </c>
-      <c r="G34" s="42" t="s">
+      <c r="G34" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="41">
         <v>14.1</v>
       </c>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" s="41" t="s">
+      <c r="A35" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="42">
-[...2 lines deleted...]
-      <c r="C35" s="42" t="s">
+      <c r="B35" s="41">
+        <v>100</v>
+      </c>
+      <c r="C35" s="41" t="s">
         <v>92</v>
       </c>
-      <c r="D35" s="42" t="s">
+      <c r="D35" s="41" t="s">
         <v>202</v>
       </c>
-      <c r="E35" s="42" t="s">
+      <c r="E35" s="41" t="s">
         <v>409</v>
       </c>
-      <c r="F35" s="42" t="s">
+      <c r="F35" s="41" t="s">
         <v>552</v>
       </c>
-      <c r="G35" s="42" t="s">
+      <c r="G35" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H35" s="42">
+      <c r="H35" s="41">
         <v>13.1</v>
       </c>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" s="41" t="s">
+      <c r="A36" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="42">
-[...2 lines deleted...]
-      <c r="C36" s="42" t="s">
+      <c r="B36" s="41">
+        <v>100</v>
+      </c>
+      <c r="C36" s="41" t="s">
         <v>141</v>
       </c>
-      <c r="D36" s="42" t="s">
+      <c r="D36" s="41" t="s">
         <v>216</v>
       </c>
-      <c r="E36" s="42" t="s">
+      <c r="E36" s="41" t="s">
         <v>428</v>
       </c>
-      <c r="F36" s="42" t="s">
+      <c r="F36" s="41" t="s">
         <v>551</v>
       </c>
-      <c r="G36" s="42" t="s">
+      <c r="G36" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="41">
         <v>13.5</v>
       </c>
     </row>
     <row r="37" spans="1:13">
-      <c r="A37" s="45">
+      <c r="A37" s="44">
         <v>2021</v>
       </c>
-      <c r="B37" s="38">
-[...2 lines deleted...]
-      <c r="C37" s="38" t="s">
+      <c r="B37" s="37">
+        <v>100</v>
+      </c>
+      <c r="C37" s="37" t="s">
         <v>39</v>
       </c>
-      <c r="D37" s="38" t="s">
+      <c r="D37" s="37" t="s">
         <v>383</v>
       </c>
-      <c r="E37" s="38" t="s">
+      <c r="E37" s="37" t="s">
         <v>489</v>
       </c>
-      <c r="F37" s="38" t="s">
+      <c r="F37" s="37" t="s">
         <v>561</v>
       </c>
-      <c r="G37" s="38" t="s">
+      <c r="G37" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H37" s="38">
+      <c r="H37" s="37">
         <f>[1]Лист1!H19+[1]Лист1!H38</f>
         <v>14.1</v>
       </c>
     </row>
     <row r="38" spans="1:13">
-      <c r="A38" s="41" t="s">
+      <c r="A38" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="42">
-[...2 lines deleted...]
-      <c r="C38" s="42">
+      <c r="B38" s="41">
+        <v>100</v>
+      </c>
+      <c r="C38" s="41">
         <v>84.1</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="41">
         <v>43</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="41">
         <v>25</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="41">
         <v>16.100000000000001</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="41">
         <v>0.2</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="41">
         <v>15.700000000000001</v>
       </c>
     </row>
     <row r="39" spans="1:13">
-      <c r="A39" s="41" t="s">
+      <c r="A39" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B39" s="42">
-[...2 lines deleted...]
-      <c r="C39" s="42" t="s">
+      <c r="B39" s="41">
+        <v>100</v>
+      </c>
+      <c r="C39" s="41" t="s">
         <v>137</v>
       </c>
-      <c r="D39" s="42" t="s">
+      <c r="D39" s="41" t="s">
         <v>324</v>
       </c>
-      <c r="E39" s="42" t="s">
+      <c r="E39" s="41" t="s">
         <v>458</v>
       </c>
-      <c r="F39" s="42" t="s">
+      <c r="F39" s="41" t="s">
         <v>544</v>
       </c>
-      <c r="G39" s="42" t="s">
+      <c r="G39" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H39" s="42">
+      <c r="H39" s="41">
         <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:13">
-      <c r="A40" s="41" t="s">
+      <c r="A40" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="42">
-[...2 lines deleted...]
-      <c r="C40" s="42" t="s">
+      <c r="B40" s="41">
+        <v>100</v>
+      </c>
+      <c r="C40" s="41" t="s">
         <v>146</v>
       </c>
-      <c r="D40" s="42" t="s">
+      <c r="D40" s="41" t="s">
         <v>198</v>
       </c>
-      <c r="E40" s="42" t="s">
+      <c r="E40" s="41" t="s">
         <v>433</v>
       </c>
-      <c r="F40" s="42" t="s">
+      <c r="F40" s="41" t="s">
         <v>552</v>
       </c>
-      <c r="G40" s="42" t="s">
+      <c r="G40" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="41">
         <v>12.8</v>
       </c>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
     </row>
     <row r="41" spans="1:13">
-      <c r="A41" s="41" t="s">
+      <c r="A41" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="42">
-[...2 lines deleted...]
-      <c r="C41" s="42" t="s">
+      <c r="B41" s="41">
+        <v>100</v>
+      </c>
+      <c r="C41" s="41" t="s">
         <v>141</v>
       </c>
-      <c r="D41" s="42" t="s">
+      <c r="D41" s="41" t="s">
         <v>237</v>
       </c>
-      <c r="E41" s="42" t="s">
+      <c r="E41" s="41" t="s">
         <v>443</v>
       </c>
-      <c r="F41" s="42" t="s">
+      <c r="F41" s="41" t="s">
         <v>544</v>
       </c>
-      <c r="G41" s="42" t="s">
+      <c r="G41" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H41" s="41">
         <v>13.5</v>
       </c>
     </row>
     <row r="42" spans="1:13">
-      <c r="A42" s="45">
+      <c r="A42" s="44">
         <v>2022</v>
       </c>
-      <c r="B42" s="38">
-[...2 lines deleted...]
-      <c r="C42" s="46">
+      <c r="B42" s="37">
+        <v>100</v>
+      </c>
+      <c r="C42" s="45">
         <v>85</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="45">
         <v>41.1</v>
       </c>
-      <c r="E42" s="46">
+      <c r="E42" s="45">
         <v>27.1</v>
       </c>
-      <c r="F42" s="46">
+      <c r="F42" s="45">
         <v>16.8</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G42" s="45">
         <v>0.2</v>
       </c>
-      <c r="H42" s="47">
+      <c r="H42" s="46">
         <v>14.799999999999999</v>
       </c>
     </row>
     <row r="43" spans="1:13">
-      <c r="A43" s="41" t="s">
+      <c r="A43" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="42">
-[...2 lines deleted...]
-      <c r="C43" s="42" t="s">
+      <c r="B43" s="41">
+        <v>100</v>
+      </c>
+      <c r="C43" s="41" t="s">
         <v>147</v>
       </c>
-      <c r="D43" s="42" t="s">
+      <c r="D43" s="41" t="s">
         <v>325</v>
       </c>
-      <c r="E43" s="42" t="s">
+      <c r="E43" s="41" t="s">
         <v>424</v>
       </c>
-      <c r="F43" s="42" t="s">
+      <c r="F43" s="41" t="s">
         <v>542</v>
       </c>
-      <c r="G43" s="42" t="s">
+      <c r="G43" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H43" s="42">
+      <c r="H43" s="41">
         <v>16.7</v>
       </c>
     </row>
     <row r="44" spans="1:13">
-      <c r="A44" s="41" t="s">
+      <c r="A44" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="42">
-[...2 lines deleted...]
-      <c r="C44" s="42" t="s">
+      <c r="B44" s="41">
+        <v>100</v>
+      </c>
+      <c r="C44" s="41" t="s">
         <v>144</v>
       </c>
-      <c r="D44" s="42" t="s">
+      <c r="D44" s="41" t="s">
         <v>326</v>
       </c>
-      <c r="E44" s="42" t="s">
+      <c r="E44" s="41" t="s">
         <v>450</v>
       </c>
-      <c r="F44" s="42" t="s">
+      <c r="F44" s="41" t="s">
         <v>576</v>
       </c>
-      <c r="G44" s="42" t="s">
+      <c r="G44" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H44" s="42">
+      <c r="H44" s="41">
         <v>15.899999999999999</v>
       </c>
     </row>
     <row r="45" spans="1:13">
-      <c r="A45" s="41" t="s">
+      <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="42">
-[...2 lines deleted...]
-      <c r="C45" s="42" t="s">
+      <c r="B45" s="41">
+        <v>100</v>
+      </c>
+      <c r="C45" s="41" t="s">
         <v>40</v>
       </c>
-      <c r="D45" s="42" t="s">
+      <c r="D45" s="41" t="s">
         <v>310</v>
       </c>
-      <c r="E45" s="42" t="s">
+      <c r="E45" s="41" t="s">
         <v>423</v>
       </c>
-      <c r="F45" s="42" t="s">
+      <c r="F45" s="41" t="s">
         <v>560</v>
       </c>
-      <c r="G45" s="42" t="s">
+      <c r="G45" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="41">
         <v>14.399999999999999</v>
       </c>
     </row>
     <row r="46" spans="1:13">
-      <c r="A46" s="41" t="s">
+      <c r="A46" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B46" s="42">
-[...2 lines deleted...]
-      <c r="C46" s="42" t="s">
+      <c r="B46" s="41">
+        <v>100</v>
+      </c>
+      <c r="C46" s="41" t="s">
         <v>145</v>
       </c>
-      <c r="D46" s="42" t="s">
+      <c r="D46" s="41" t="s">
         <v>284</v>
       </c>
-      <c r="E46" s="42" t="s">
+      <c r="E46" s="41" t="s">
         <v>504</v>
       </c>
-      <c r="F46" s="42" t="s">
+      <c r="F46" s="41" t="s">
         <v>543</v>
       </c>
-      <c r="G46" s="42" t="s">
+      <c r="G46" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H46" s="42">
+      <c r="H46" s="41">
         <v>14.100000000000001</v>
       </c>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="45">
+      <c r="A47" s="44">
         <v>2023</v>
       </c>
-      <c r="B47" s="46">
-[...2 lines deleted...]
-      <c r="C47" s="46">
+      <c r="B47" s="45">
+        <v>100</v>
+      </c>
+      <c r="C47" s="45">
         <v>84.3</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="45">
         <v>42.1</v>
       </c>
-      <c r="E47" s="46">
+      <c r="E47" s="45">
         <v>23.4</v>
       </c>
-      <c r="F47" s="46">
+      <c r="F47" s="45">
         <v>18.8</v>
       </c>
-      <c r="G47" s="46">
+      <c r="G47" s="45">
         <v>0.2</v>
       </c>
-      <c r="H47" s="46">
+      <c r="H47" s="45">
         <v>15.5</v>
       </c>
     </row>
     <row r="48" spans="1:13">
-      <c r="A48" s="41" t="s">
+      <c r="A48" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="42">
-[...2 lines deleted...]
-      <c r="C48" s="42">
+      <c r="B48" s="41">
+        <v>100</v>
+      </c>
+      <c r="C48" s="41">
         <v>83.9</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="41">
         <v>43</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="41">
         <v>21.4</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="41">
         <v>19.5</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="41">
         <v>0.3</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="41">
         <v>15.8</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
-      <c r="A49" s="41" t="s">
+    <row r="49" spans="1:9">
+      <c r="A49" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B49" s="48">
-[...2 lines deleted...]
-      <c r="C49" s="48">
+      <c r="B49" s="47">
+        <v>100</v>
+      </c>
+      <c r="C49" s="47">
         <v>83.2</v>
       </c>
-      <c r="D49" s="48">
+      <c r="D49" s="47">
         <v>43.3</v>
       </c>
-      <c r="E49" s="48">
+      <c r="E49" s="47">
         <v>21.5</v>
       </c>
-      <c r="F49" s="48">
+      <c r="F49" s="47">
         <v>18.399999999999999</v>
       </c>
-      <c r="G49" s="48">
+      <c r="G49" s="47">
         <v>0.2</v>
       </c>
-      <c r="H49" s="48">
+      <c r="H49" s="47">
         <v>16.600000000000001</v>
       </c>
     </row>
-    <row r="50" spans="1:8">
-      <c r="A50" s="41" t="s">
+    <row r="50" spans="1:9">
+      <c r="A50" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="48">
-[...2 lines deleted...]
-      <c r="C50" s="48">
+      <c r="B50" s="47">
+        <v>100</v>
+      </c>
+      <c r="C50" s="47">
         <v>84.4</v>
       </c>
-      <c r="D50" s="48">
+      <c r="D50" s="47">
         <v>42</v>
       </c>
-      <c r="E50" s="48">
+      <c r="E50" s="47">
         <v>23.8</v>
       </c>
-      <c r="F50" s="48">
+      <c r="F50" s="47">
         <v>18.600000000000001</v>
       </c>
-      <c r="G50" s="48">
+      <c r="G50" s="47">
         <v>0.2</v>
       </c>
-      <c r="H50" s="50">
+      <c r="H50" s="49">
         <v>15.4</v>
       </c>
     </row>
-    <row r="51" spans="1:8">
-      <c r="A51" s="41" t="s">
+    <row r="51" spans="1:9">
+      <c r="A51" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="42">
-[...2 lines deleted...]
-      <c r="C51" s="42">
+      <c r="B51" s="41">
+        <v>100</v>
+      </c>
+      <c r="C51" s="41">
         <v>85.1</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="41">
         <v>40.4</v>
       </c>
-      <c r="E51" s="42">
+      <c r="E51" s="41">
         <v>26.2</v>
       </c>
-      <c r="F51" s="42">
+      <c r="F51" s="41">
         <v>18.5</v>
       </c>
-      <c r="G51" s="42">
+      <c r="G51" s="41">
         <v>0.1</v>
       </c>
-      <c r="H51" s="55">
+      <c r="H51" s="54">
         <v>14.8</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
-      <c r="A52" s="44">
+    <row r="52" spans="1:9">
+      <c r="A52" s="43">
         <v>2024</v>
       </c>
-      <c r="B52" s="85">
-[...2 lines deleted...]
-      <c r="C52" s="85">
+      <c r="B52" s="84">
+        <v>100</v>
+      </c>
+      <c r="C52" s="84">
         <v>84.7</v>
       </c>
-      <c r="D52" s="85">
+      <c r="D52" s="84">
         <v>41.7</v>
       </c>
-      <c r="E52" s="85">
+      <c r="E52" s="84">
         <v>24.5</v>
       </c>
-      <c r="F52" s="85">
+      <c r="F52" s="84">
         <v>18.5</v>
       </c>
-      <c r="G52" s="85">
+      <c r="G52" s="84">
         <v>0.2</v>
       </c>
-      <c r="H52" s="84">
+      <c r="H52" s="83">
         <v>15.100000000000001</v>
       </c>
     </row>
-    <row r="53" spans="1:8">
-      <c r="A53" s="41" t="s">
+    <row r="53" spans="1:9">
+      <c r="A53" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="59">
-[...2 lines deleted...]
-      <c r="C53" s="59">
+      <c r="B53" s="58">
+        <v>100</v>
+      </c>
+      <c r="C53" s="58">
         <v>83.1</v>
       </c>
-      <c r="D53" s="59">
+      <c r="D53" s="58">
         <v>40.799999999999997</v>
       </c>
-      <c r="E53" s="59">
+      <c r="E53" s="58">
         <v>22.7</v>
       </c>
-      <c r="F53" s="59">
+      <c r="F53" s="58">
         <v>19.600000000000001</v>
       </c>
-      <c r="G53" s="59">
+      <c r="G53" s="58">
         <v>0.4</v>
       </c>
-      <c r="H53" s="59">
+      <c r="H53" s="58">
         <v>16.5</v>
       </c>
     </row>
-    <row r="54" spans="1:8">
-      <c r="A54" s="41" t="s">
+    <row r="54" spans="1:9">
+      <c r="A54" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="8">
         <v>100</v>
       </c>
       <c r="C54" s="8">
         <v>84.3</v>
       </c>
       <c r="D54" s="8">
         <v>41.9</v>
       </c>
       <c r="E54" s="8">
         <v>24</v>
       </c>
       <c r="F54" s="8">
         <v>18.399999999999999</v>
       </c>
       <c r="G54" s="8">
         <v>0.2</v>
       </c>
       <c r="H54" s="8">
         <v>15.5</v>
       </c>
     </row>
-    <row r="55" spans="1:8">
-      <c r="A55" s="41" t="s">
+    <row r="55" spans="1:9">
+      <c r="A55" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B55" s="48">
-[...2 lines deleted...]
-      <c r="C55" s="48">
+      <c r="B55" s="47">
+        <v>100</v>
+      </c>
+      <c r="C55" s="47">
         <v>85.8</v>
       </c>
-      <c r="D55" s="48">
+      <c r="D55" s="47">
         <v>41.3</v>
       </c>
-      <c r="E55" s="48">
+      <c r="E55" s="47">
         <v>26.1</v>
       </c>
-      <c r="F55" s="48">
+      <c r="F55" s="47">
         <v>18.399999999999999</v>
       </c>
-      <c r="G55" s="48">
+      <c r="G55" s="47">
         <v>0.1</v>
       </c>
-      <c r="H55" s="83">
+      <c r="H55" s="82">
         <v>14.1</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
-      <c r="A56" s="41" t="s">
+    <row r="56" spans="1:9">
+      <c r="A56" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="42">
-[...2 lines deleted...]
-      <c r="C56" s="42">
+      <c r="B56" s="41">
+        <v>100</v>
+      </c>
+      <c r="C56" s="41">
         <v>85.1</v>
       </c>
-      <c r="D56" s="42">
+      <c r="D56" s="41">
         <v>42.3</v>
       </c>
-      <c r="E56" s="42">
+      <c r="E56" s="41">
         <v>24.8</v>
       </c>
-      <c r="F56" s="42">
+      <c r="F56" s="41">
         <v>18</v>
       </c>
-      <c r="G56" s="42">
+      <c r="G56" s="41">
         <v>0.1</v>
       </c>
-      <c r="H56" s="86">
+      <c r="H56" s="85">
         <v>14.8</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
-      <c r="A57" s="44">
+    <row r="57" spans="1:9">
+      <c r="A57" s="43">
         <v>2025</v>
       </c>
-      <c r="B57" s="46">
-[...2 lines deleted...]
-      <c r="C57" s="46">
+      <c r="B57" s="45">
+        <v>100</v>
+      </c>
+      <c r="C57" s="45">
         <v>84.2</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="45">
         <v>43.3</v>
       </c>
-      <c r="E57" s="46">
+      <c r="E57" s="45">
         <v>21.9</v>
       </c>
-      <c r="F57" s="46">
+      <c r="F57" s="45">
         <v>19</v>
       </c>
-      <c r="G57" s="46">
+      <c r="G57" s="45">
         <v>0.2</v>
       </c>
-      <c r="H57" s="165">
+      <c r="H57" s="113">
         <v>15.600000000000001</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
-      <c r="A58" s="41" t="s">
+    <row r="58" spans="1:9">
+      <c r="A58" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="109">
-[...2 lines deleted...]
-      <c r="C58" s="109">
+      <c r="B58" s="107">
+        <v>100</v>
+      </c>
+      <c r="C58" s="107">
         <v>83</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="107">
         <v>42.2</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="107">
         <v>20.8</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="107">
         <v>20</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="107">
         <v>0.4</v>
       </c>
       <c r="H58" s="8">
         <v>16.599999999999998</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
-      <c r="A59" s="41" t="s">
+    <row r="59" spans="1:9">
+      <c r="A59" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B59" s="48">
-[...2 lines deleted...]
-      <c r="C59" s="48">
+      <c r="B59" s="47">
+        <v>100</v>
+      </c>
+      <c r="C59" s="47">
         <v>82.9</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="47">
         <v>43.8</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="47">
         <v>19.600000000000001</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="47">
         <v>19.5</v>
       </c>
-      <c r="G59" s="48">
+      <c r="G59" s="47">
         <v>0.1</v>
       </c>
-      <c r="H59" s="83">
+      <c r="H59" s="82">
         <v>17</v>
       </c>
     </row>
-    <row r="60" spans="1:8">
-      <c r="A60" s="41" t="s">
+    <row r="60" spans="1:9">
+      <c r="A60" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="48">
-[...2 lines deleted...]
-      <c r="C60" s="48">
+      <c r="B60" s="47">
+        <v>100</v>
+      </c>
+      <c r="C60" s="47">
         <v>83.6</v>
       </c>
-      <c r="D60" s="48">
+      <c r="D60" s="47">
         <v>42.4</v>
       </c>
-      <c r="E60" s="48">
+      <c r="E60" s="47">
         <v>22.7</v>
       </c>
-      <c r="F60" s="48">
+      <c r="F60" s="47">
         <v>18.5</v>
       </c>
-      <c r="G60" s="48">
+      <c r="G60" s="47">
         <v>0.1</v>
       </c>
       <c r="H60" s="16">
         <v>16.3</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
-      <c r="A61" s="82" t="s">
+    <row r="61" spans="1:9">
+      <c r="A61" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B61" s="18">
-[...2 lines deleted...]
-      <c r="C61" s="18">
+      <c r="B61" s="8">
+        <v>100</v>
+      </c>
+      <c r="C61" s="8">
         <v>86.2</v>
       </c>
-      <c r="D61" s="18">
+      <c r="D61" s="8">
         <v>44.2</v>
       </c>
-      <c r="E61" s="18">
+      <c r="E61" s="8">
         <v>24.2</v>
       </c>
-      <c r="F61" s="18">
+      <c r="F61" s="8">
         <v>17.8</v>
       </c>
-      <c r="G61" s="18">
+      <c r="G61" s="8">
         <v>0</v>
       </c>
-      <c r="H61" s="18">
+      <c r="H61" s="8">
         <v>13.8</v>
       </c>
+      <c r="I61" s="7"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="9"/>
+      <c r="I62" s="7"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="115">
+        <v>100</v>
+      </c>
+      <c r="C63" s="115">
+        <v>81.5</v>
+      </c>
+      <c r="D63" s="115">
+        <v>42</v>
+      </c>
+      <c r="E63" s="115">
+        <v>19.7</v>
+      </c>
+      <c r="F63" s="115">
+        <v>19.8</v>
+      </c>
+      <c r="G63" s="115">
+        <v>0.3</v>
+      </c>
+      <c r="H63" s="115">
+        <v>13.8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B64" s="47"/>
+      <c r="C64" s="47"/>
+      <c r="D64" s="47"/>
+      <c r="E64" s="47"/>
+      <c r="F64" s="47"/>
+      <c r="G64" s="47"/>
+      <c r="H64" s="108"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="16"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="18"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="18"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T61"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B46" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="N63" sqref="N63"/>
+      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="116" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="115"/>
-[...5 lines deleted...]
-      <c r="H1" s="115"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" s="5"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
     </row>
     <row r="3" spans="1:16">
-      <c r="A3" s="135" t="s">
+      <c r="A3" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="135"/>
-[...5 lines deleted...]
-      <c r="H3" s="135"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
       <c r="I3" s="8"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
     </row>
     <row r="4" spans="1:16">
-      <c r="A4" s="136"/>
-      <c r="B4" s="139" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="143" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="142"/>
-[...3 lines deleted...]
-      <c r="H4" s="142"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
     </row>
     <row r="5" spans="1:16">
-      <c r="A5" s="137"/>
-[...1 lines deleted...]
-      <c r="C5" s="143" t="s">
+      <c r="A5" s="138"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="145" t="s">
+      <c r="D5" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="146"/>
-[...1 lines deleted...]
-      <c r="G5" s="148" t="s">
+      <c r="E5" s="147"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="139" t="s">
+      <c r="H5" s="140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:16" ht="22.5">
-      <c r="A6" s="138"/>
-[...2 lines deleted...]
-      <c r="D6" s="57" t="s">
+      <c r="A6" s="139"/>
+      <c r="B6" s="142"/>
+      <c r="C6" s="145"/>
+      <c r="D6" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="57" t="s">
+      <c r="E6" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="149"/>
-      <c r="H6" s="141"/>
+      <c r="G6" s="150"/>
+      <c r="H6" s="142"/>
     </row>
     <row r="7" spans="1:16">
-      <c r="A7" s="37">
+      <c r="A7" s="36">
         <v>2015</v>
       </c>
-      <c r="B7" s="38">
-[...2 lines deleted...]
-      <c r="C7" s="38">
+      <c r="B7" s="37">
+        <v>100</v>
+      </c>
+      <c r="C7" s="37">
         <v>87.1</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="37">
         <v>40.200000000000003</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="37">
         <v>23.9</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="37">
         <v>23</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="37" t="s">
         <v>613</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="37">
         <f>[1]Лист1!B20+[1]Лист1!B39</f>
         <v>12.600000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:16">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="42">
-[...2 lines deleted...]
-      <c r="C8" s="42" t="s">
+      <c r="B8" s="41">
+        <v>100</v>
+      </c>
+      <c r="C8" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="D8" s="42" t="s">
+      <c r="D8" s="41" t="s">
         <v>307</v>
       </c>
-      <c r="E8" s="42" t="s">
+      <c r="E8" s="41" t="s">
         <v>488</v>
       </c>
-      <c r="F8" s="42" t="s">
+      <c r="F8" s="41" t="s">
         <v>446</v>
       </c>
-      <c r="G8" s="42" t="s">
+      <c r="G8" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="41">
         <v>12.9</v>
       </c>
     </row>
     <row r="9" spans="1:16">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="42">
-[...2 lines deleted...]
-      <c r="C9" s="42" t="s">
+      <c r="B9" s="41">
+        <v>100</v>
+      </c>
+      <c r="C9" s="41" t="s">
         <v>148</v>
       </c>
-      <c r="D9" s="42" t="s">
+      <c r="D9" s="41" t="s">
         <v>327</v>
       </c>
-      <c r="E9" s="42" t="s">
+      <c r="E9" s="41" t="s">
         <v>488</v>
       </c>
-      <c r="F9" s="42" t="s">
+      <c r="F9" s="41" t="s">
         <v>508</v>
       </c>
-      <c r="G9" s="42" t="s">
+      <c r="G9" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="41">
         <v>12.100000000000001</v>
       </c>
     </row>
     <row r="10" spans="1:16">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="42">
-[...2 lines deleted...]
-      <c r="C10" s="42" t="s">
+      <c r="B10" s="41">
+        <v>100</v>
+      </c>
+      <c r="C10" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="D10" s="42" t="s">
+      <c r="D10" s="41" t="s">
         <v>328</v>
       </c>
-      <c r="E10" s="42" t="s">
+      <c r="E10" s="41" t="s">
         <v>504</v>
       </c>
-      <c r="F10" s="42" t="s">
+      <c r="F10" s="41" t="s">
         <v>457</v>
       </c>
-      <c r="G10" s="42" t="s">
+      <c r="G10" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="41">
         <v>12.7</v>
       </c>
     </row>
     <row r="11" spans="1:16">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="42">
-[...2 lines deleted...]
-      <c r="C11" s="42" t="s">
+      <c r="B11" s="41">
+        <v>100</v>
+      </c>
+      <c r="C11" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="D11" s="42" t="s">
+      <c r="D11" s="41" t="s">
         <v>193</v>
       </c>
-      <c r="E11" s="42" t="s">
+      <c r="E11" s="41" t="s">
         <v>464</v>
       </c>
-      <c r="F11" s="42" t="s">
+      <c r="F11" s="41" t="s">
         <v>449</v>
       </c>
-      <c r="G11" s="42" t="s">
+      <c r="G11" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="41">
         <v>11.4</v>
       </c>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="10"/>
       <c r="O11" s="10"/>
       <c r="P11" s="10"/>
     </row>
     <row r="12" spans="1:16">
-      <c r="A12" s="44">
+      <c r="A12" s="43">
         <v>2016</v>
       </c>
-      <c r="B12" s="38">
-[...2 lines deleted...]
-      <c r="C12" s="38" t="s">
+      <c r="B12" s="37">
+        <v>100</v>
+      </c>
+      <c r="C12" s="37" t="s">
         <v>50</v>
       </c>
-      <c r="D12" s="38" t="s">
+      <c r="D12" s="37" t="s">
         <v>191</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="37" t="s">
         <v>410</v>
       </c>
-      <c r="F12" s="38" t="s">
+      <c r="F12" s="37" t="s">
         <v>422</v>
       </c>
-      <c r="G12" s="38" t="s">
+      <c r="G12" s="37" t="s">
         <v>613</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="37">
         <f>[1]Лист1!C20+[1]Лист1!C39</f>
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:16">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="42">
-[...2 lines deleted...]
-      <c r="C13" s="42" t="s">
+      <c r="B13" s="41">
+        <v>100</v>
+      </c>
+      <c r="C13" s="41" t="s">
         <v>59</v>
       </c>
-      <c r="D13" s="42" t="s">
+      <c r="D13" s="41" t="s">
         <v>329</v>
       </c>
-      <c r="E13" s="42" t="s">
+      <c r="E13" s="41" t="s">
         <v>478</v>
       </c>
-      <c r="F13" s="42" t="s">
+      <c r="F13" s="41" t="s">
         <v>435</v>
       </c>
-      <c r="G13" s="42" t="s">
+      <c r="G13" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="41">
         <v>11.1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="42">
-[...2 lines deleted...]
-      <c r="C14" s="42" t="s">
+      <c r="B14" s="41">
+        <v>100</v>
+      </c>
+      <c r="C14" s="41" t="s">
         <v>59</v>
       </c>
-      <c r="D14" s="42" t="s">
+      <c r="D14" s="41" t="s">
         <v>310</v>
       </c>
-      <c r="E14" s="42" t="s">
+      <c r="E14" s="41" t="s">
         <v>442</v>
       </c>
-      <c r="F14" s="42" t="s">
+      <c r="F14" s="41" t="s">
         <v>471</v>
       </c>
-      <c r="G14" s="42" t="s">
+      <c r="G14" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="41">
         <v>11.2</v>
       </c>
     </row>
     <row r="15" spans="1:16">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="42">
-[...2 lines deleted...]
-      <c r="C15" s="42" t="s">
+      <c r="B15" s="41">
+        <v>100</v>
+      </c>
+      <c r="C15" s="41" t="s">
         <v>59</v>
       </c>
-      <c r="D15" s="42" t="s">
+      <c r="D15" s="41" t="s">
         <v>193</v>
       </c>
-      <c r="E15" s="42" t="s">
+      <c r="E15" s="41" t="s">
         <v>506</v>
       </c>
-      <c r="F15" s="42" t="s">
+      <c r="F15" s="41" t="s">
         <v>452</v>
       </c>
-      <c r="G15" s="42" t="s">
+      <c r="G15" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="41">
         <v>11.1</v>
       </c>
-      <c r="J15" s="33"/>
-[...5 lines deleted...]
-      <c r="P15" s="33"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="32"/>
+      <c r="L15" s="32"/>
+      <c r="M15" s="32"/>
+      <c r="N15" s="32"/>
+      <c r="O15" s="32"/>
+      <c r="P15" s="32"/>
     </row>
     <row r="16" spans="1:16">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42" t="s">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41" t="s">
         <v>105</v>
       </c>
-      <c r="D16" s="42" t="s">
+      <c r="D16" s="41" t="s">
         <v>311</v>
       </c>
-      <c r="E16" s="42" t="s">
+      <c r="E16" s="41" t="s">
         <v>507</v>
       </c>
-      <c r="F16" s="42" t="s">
+      <c r="F16" s="41" t="s">
         <v>459</v>
       </c>
-      <c r="G16" s="42" t="s">
+      <c r="G16" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="41">
         <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="17" spans="1:20">
-      <c r="A17" s="44">
+      <c r="A17" s="43">
         <v>2017</v>
       </c>
-      <c r="B17" s="38">
-[...2 lines deleted...]
-      <c r="C17" s="38" t="s">
+      <c r="B17" s="37">
+        <v>100</v>
+      </c>
+      <c r="C17" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="D17" s="38" t="s">
+      <c r="D17" s="37" t="s">
         <v>386</v>
       </c>
-      <c r="E17" s="38" t="s">
+      <c r="E17" s="37" t="s">
         <v>489</v>
       </c>
-      <c r="F17" s="38" t="s">
+      <c r="F17" s="37" t="s">
         <v>429</v>
       </c>
-      <c r="G17" s="38" t="s">
+      <c r="G17" s="37" t="s">
         <v>613</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="37">
         <f>[1]Лист1!D20+[1]Лист1!D39</f>
         <v>10.5</v>
       </c>
     </row>
     <row r="18" spans="1:20">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="42">
-[...2 lines deleted...]
-      <c r="C18" s="42" t="s">
+      <c r="B18" s="41">
+        <v>100</v>
+      </c>
+      <c r="C18" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="D18" s="42" t="s">
+      <c r="D18" s="41" t="s">
         <v>200</v>
       </c>
-      <c r="E18" s="42" t="s">
+      <c r="E18" s="41" t="s">
         <v>457</v>
       </c>
-      <c r="F18" s="42" t="s">
+      <c r="F18" s="41" t="s">
         <v>464</v>
       </c>
-      <c r="G18" s="42" t="s">
+      <c r="G18" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="41">
         <v>11.100000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:20">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="42">
-[...2 lines deleted...]
-      <c r="C19" s="42" t="s">
+      <c r="B19" s="41">
+        <v>100</v>
+      </c>
+      <c r="C19" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="D19" s="42" t="s">
+      <c r="D19" s="41" t="s">
         <v>320</v>
       </c>
-      <c r="E19" s="42" t="s">
+      <c r="E19" s="41" t="s">
         <v>508</v>
       </c>
-      <c r="F19" s="42" t="s">
+      <c r="F19" s="41" t="s">
         <v>419</v>
       </c>
-      <c r="G19" s="42" t="s">
+      <c r="G19" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="41">
         <v>10.8</v>
       </c>
     </row>
     <row r="20" spans="1:20">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="42">
-[...2 lines deleted...]
-      <c r="C20" s="42" t="s">
+      <c r="B20" s="41">
+        <v>100</v>
+      </c>
+      <c r="C20" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="D20" s="42" t="s">
+      <c r="D20" s="41" t="s">
         <v>307</v>
       </c>
-      <c r="E20" s="42" t="s">
+      <c r="E20" s="41" t="s">
         <v>509</v>
       </c>
-      <c r="F20" s="42" t="s">
+      <c r="F20" s="41" t="s">
         <v>425</v>
       </c>
-      <c r="G20" s="42" t="s">
+      <c r="G20" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="41">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:20">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="42">
-[...2 lines deleted...]
-      <c r="C21" s="42" t="s">
+      <c r="B21" s="41">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="D21" s="42" t="s">
+      <c r="D21" s="41" t="s">
         <v>312</v>
       </c>
-      <c r="E21" s="42" t="s">
+      <c r="E21" s="41" t="s">
         <v>423</v>
       </c>
-      <c r="F21" s="42" t="s">
+      <c r="F21" s="41" t="s">
         <v>460</v>
       </c>
-      <c r="G21" s="42" t="s">
+      <c r="G21" s="41" t="s">
         <v>618</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="41">
         <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="22" spans="1:20">
-      <c r="A22" s="44">
+      <c r="A22" s="43">
         <v>2018</v>
       </c>
-      <c r="B22" s="38">
-[...2 lines deleted...]
-      <c r="C22" s="38" t="s">
+      <c r="B22" s="37">
+        <v>100</v>
+      </c>
+      <c r="C22" s="37" t="s">
         <v>88</v>
       </c>
-      <c r="D22" s="38" t="s">
+      <c r="D22" s="37" t="s">
         <v>399</v>
       </c>
-      <c r="E22" s="38" t="s">
+      <c r="E22" s="37" t="s">
         <v>410</v>
       </c>
-      <c r="F22" s="38" t="s">
+      <c r="F22" s="37" t="s">
         <v>429</v>
       </c>
-      <c r="G22" s="38" t="s">
+      <c r="G22" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="37">
         <f>[1]Лист1!E20+[1]Лист1!E39</f>
         <v>9.5</v>
       </c>
     </row>
     <row r="23" spans="1:20">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="42">
-[...2 lines deleted...]
-      <c r="C23" s="42" t="s">
+      <c r="B23" s="41">
+        <v>100</v>
+      </c>
+      <c r="C23" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="D23" s="42" t="s">
+      <c r="D23" s="41" t="s">
         <v>224</v>
       </c>
-      <c r="E23" s="42" t="s">
+      <c r="E23" s="41" t="s">
         <v>478</v>
       </c>
-      <c r="F23" s="42" t="s">
+      <c r="F23" s="41" t="s">
         <v>477</v>
       </c>
-      <c r="G23" s="42" t="s">
+      <c r="G23" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H23" s="42">
+      <c r="H23" s="41">
         <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="24" spans="1:20">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="42">
-[...2 lines deleted...]
-      <c r="C24" s="42" t="s">
+      <c r="B24" s="41">
+        <v>100</v>
+      </c>
+      <c r="C24" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="D24" s="42" t="s">
+      <c r="D24" s="41" t="s">
         <v>330</v>
       </c>
-      <c r="E24" s="42" t="s">
+      <c r="E24" s="41" t="s">
         <v>459</v>
       </c>
-      <c r="F24" s="42" t="s">
+      <c r="F24" s="41" t="s">
         <v>471</v>
       </c>
-      <c r="G24" s="42" t="s">
+      <c r="G24" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="41">
         <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="25" spans="1:20">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="42">
-[...2 lines deleted...]
-      <c r="C25" s="42" t="s">
+      <c r="B25" s="41">
+        <v>100</v>
+      </c>
+      <c r="C25" s="41" t="s">
         <v>88</v>
       </c>
-      <c r="D25" s="42" t="s">
+      <c r="D25" s="41" t="s">
         <v>331</v>
       </c>
-      <c r="E25" s="42" t="s">
+      <c r="E25" s="41" t="s">
         <v>491</v>
       </c>
-      <c r="F25" s="42" t="s">
+      <c r="F25" s="41" t="s">
         <v>482</v>
       </c>
-      <c r="G25" s="42" t="s">
+      <c r="G25" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="41">
         <v>9.4</v>
       </c>
     </row>
     <row r="26" spans="1:20">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="42">
-[...2 lines deleted...]
-      <c r="C26" s="42" t="s">
+      <c r="B26" s="41">
+        <v>100</v>
+      </c>
+      <c r="C26" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="D26" s="42" t="s">
+      <c r="D26" s="41" t="s">
         <v>327</v>
       </c>
-      <c r="E26" s="42" t="s">
+      <c r="E26" s="41" t="s">
         <v>504</v>
       </c>
-      <c r="F26" s="42" t="s">
+      <c r="F26" s="41" t="s">
         <v>453</v>
       </c>
-      <c r="G26" s="42" t="s">
+      <c r="G26" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="41">
         <v>9.5</v>
       </c>
     </row>
     <row r="27" spans="1:20">
-      <c r="A27" s="44">
+      <c r="A27" s="43">
         <v>2019</v>
       </c>
-      <c r="B27" s="38">
-[...2 lines deleted...]
-      <c r="C27" s="38" t="s">
+      <c r="B27" s="37">
+        <v>100</v>
+      </c>
+      <c r="C27" s="37" t="s">
         <v>112</v>
       </c>
-      <c r="D27" s="38" t="s">
+      <c r="D27" s="37" t="s">
         <v>285</v>
       </c>
-      <c r="E27" s="38" t="s">
+      <c r="E27" s="37" t="s">
         <v>477</v>
       </c>
-      <c r="F27" s="38" t="s">
+      <c r="F27" s="37" t="s">
         <v>448</v>
       </c>
-      <c r="G27" s="38" t="s">
+      <c r="G27" s="37" t="s">
         <v>613</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="37">
         <f>[1]Лист1!F20+[1]Лист1!F39</f>
         <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="28" spans="1:20">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="42">
-[...2 lines deleted...]
-      <c r="C28" s="42" t="s">
+      <c r="B28" s="41">
+        <v>100</v>
+      </c>
+      <c r="C28" s="41" t="s">
         <v>108</v>
       </c>
-      <c r="D28" s="42" t="s">
+      <c r="D28" s="41" t="s">
         <v>199</v>
       </c>
-      <c r="E28" s="42" t="s">
+      <c r="E28" s="41" t="s">
         <v>482</v>
       </c>
-      <c r="F28" s="42" t="s">
+      <c r="F28" s="41" t="s">
         <v>427</v>
       </c>
-      <c r="G28" s="42" t="s">
+      <c r="G28" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H28" s="42">
+      <c r="H28" s="41">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:20">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="42">
-[...2 lines deleted...]
-      <c r="C29" s="42" t="s">
+      <c r="B29" s="41">
+        <v>100</v>
+      </c>
+      <c r="C29" s="41" t="s">
         <v>80</v>
       </c>
-      <c r="D29" s="42" t="s">
+      <c r="D29" s="41" t="s">
         <v>241</v>
       </c>
-      <c r="E29" s="42" t="s">
+      <c r="E29" s="41" t="s">
         <v>478</v>
       </c>
-      <c r="F29" s="42" t="s">
+      <c r="F29" s="41" t="s">
         <v>429</v>
       </c>
-      <c r="G29" s="42" t="s">
+      <c r="G29" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="41">
         <v>9.3999999999999986</v>
       </c>
       <c r="T29" s="1"/>
     </row>
     <row r="30" spans="1:20">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="42">
-[...2 lines deleted...]
-      <c r="C30" s="42" t="s">
+      <c r="B30" s="41">
+        <v>100</v>
+      </c>
+      <c r="C30" s="41" t="s">
         <v>89</v>
       </c>
-      <c r="D30" s="42" t="s">
+      <c r="D30" s="41" t="s">
         <v>326</v>
       </c>
-      <c r="E30" s="42" t="s">
+      <c r="E30" s="41" t="s">
         <v>491</v>
       </c>
-      <c r="F30" s="42" t="s">
+      <c r="F30" s="41" t="s">
         <v>495</v>
       </c>
-      <c r="G30" s="42" t="s">
+      <c r="G30" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="41">
         <v>8.9</v>
       </c>
     </row>
     <row r="31" spans="1:20">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="42">
-[...2 lines deleted...]
-      <c r="C31" s="42" t="s">
+      <c r="B31" s="41">
+        <v>100</v>
+      </c>
+      <c r="C31" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="D31" s="42" t="s">
+      <c r="D31" s="41" t="s">
         <v>332</v>
       </c>
-      <c r="E31" s="42" t="s">
+      <c r="E31" s="41" t="s">
         <v>439</v>
       </c>
-      <c r="F31" s="42" t="s">
+      <c r="F31" s="41" t="s">
         <v>480</v>
       </c>
-      <c r="G31" s="42" t="s">
+      <c r="G31" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="41">
         <v>9.8000000000000007</v>
       </c>
       <c r="T31" s="1"/>
     </row>
     <row r="32" spans="1:20">
-      <c r="A32" s="44">
+      <c r="A32" s="43">
         <v>2020</v>
       </c>
-      <c r="B32" s="38">
-[...2 lines deleted...]
-      <c r="C32" s="38" t="s">
+      <c r="B32" s="37">
+        <v>100</v>
+      </c>
+      <c r="C32" s="37" t="s">
         <v>89</v>
       </c>
-      <c r="D32" s="38" t="s">
+      <c r="D32" s="37" t="s">
         <v>324</v>
       </c>
-      <c r="E32" s="38" t="s">
+      <c r="E32" s="37" t="s">
         <v>512</v>
       </c>
-      <c r="F32" s="38" t="s">
+      <c r="F32" s="37" t="s">
         <v>537</v>
       </c>
-      <c r="G32" s="38" t="s">
+      <c r="G32" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="37">
         <f>[1]Лист1!G20+[1]Лист1!G39</f>
         <v>9.1</v>
       </c>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="42">
-[...2 lines deleted...]
-      <c r="C33" s="42" t="s">
+      <c r="B33" s="41">
+        <v>100</v>
+      </c>
+      <c r="C33" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="D33" s="42" t="s">
+      <c r="D33" s="41" t="s">
         <v>228</v>
       </c>
-      <c r="E33" s="42" t="s">
+      <c r="E33" s="41" t="s">
         <v>503</v>
       </c>
-      <c r="F33" s="42" t="s">
+      <c r="F33" s="41" t="s">
         <v>494</v>
       </c>
-      <c r="G33" s="42" t="s">
+      <c r="G33" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H33" s="42">
+      <c r="H33" s="41">
         <v>10.1</v>
       </c>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B34" s="42">
-[...2 lines deleted...]
-      <c r="C34" s="42" t="s">
+      <c r="B34" s="41">
+        <v>100</v>
+      </c>
+      <c r="C34" s="41" t="s">
         <v>88</v>
       </c>
-      <c r="D34" s="42" t="s">
+      <c r="D34" s="41" t="s">
         <v>231</v>
       </c>
-      <c r="E34" s="42" t="s">
+      <c r="E34" s="41" t="s">
         <v>441</v>
       </c>
-      <c r="F34" s="42" t="s">
+      <c r="F34" s="41" t="s">
         <v>559</v>
       </c>
-      <c r="G34" s="42" t="s">
+      <c r="G34" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="41">
         <v>9.6000000000000014</v>
       </c>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" s="41" t="s">
+      <c r="A35" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="42">
-[...2 lines deleted...]
-      <c r="C35" s="42" t="s">
+      <c r="B35" s="41">
+        <v>100</v>
+      </c>
+      <c r="C35" s="41" t="s">
         <v>149</v>
       </c>
-      <c r="D35" s="42" t="s">
+      <c r="D35" s="41" t="s">
         <v>333</v>
       </c>
-      <c r="E35" s="42" t="s">
+      <c r="E35" s="41" t="s">
         <v>412</v>
       </c>
-      <c r="F35" s="42" t="s">
+      <c r="F35" s="41" t="s">
         <v>569</v>
       </c>
-      <c r="G35" s="42" t="s">
+      <c r="G35" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H35" s="42">
+      <c r="H35" s="41">
         <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36" s="41" t="s">
+      <c r="A36" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="42">
-[...2 lines deleted...]
-      <c r="C36" s="42" t="s">
+      <c r="B36" s="41">
+        <v>100</v>
+      </c>
+      <c r="C36" s="41" t="s">
         <v>87</v>
       </c>
-      <c r="D36" s="42" t="s">
+      <c r="D36" s="41" t="s">
         <v>318</v>
       </c>
-      <c r="E36" s="42" t="s">
+      <c r="E36" s="41" t="s">
         <v>436</v>
       </c>
-      <c r="F36" s="42" t="s">
+      <c r="F36" s="41" t="s">
         <v>595</v>
       </c>
-      <c r="G36" s="42" t="s">
+      <c r="G36" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="41">
         <v>8.5</v>
       </c>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="45">
+      <c r="A37" s="44">
         <v>2021</v>
       </c>
-      <c r="B37" s="38">
-[...2 lines deleted...]
-      <c r="C37" s="38" t="s">
+      <c r="B37" s="37">
+        <v>100</v>
+      </c>
+      <c r="C37" s="37" t="s">
         <v>89</v>
       </c>
-      <c r="D37" s="38" t="s">
+      <c r="D37" s="37" t="s">
         <v>241</v>
       </c>
-      <c r="E37" s="38" t="s">
+      <c r="E37" s="37" t="s">
         <v>516</v>
       </c>
-      <c r="F37" s="38" t="s">
+      <c r="F37" s="37" t="s">
         <v>565</v>
       </c>
-      <c r="G37" s="38" t="s">
+      <c r="G37" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H37" s="38">
+      <c r="H37" s="37">
         <f>[1]Лист1!H20+[1]Лист1!H39</f>
         <v>9.1</v>
       </c>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="41" t="s">
+      <c r="A38" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="42">
-[...2 lines deleted...]
-      <c r="C38" s="42">
+      <c r="B38" s="41">
+        <v>100</v>
+      </c>
+      <c r="C38" s="41">
         <v>89.3</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="41">
         <v>44.5</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="41">
         <v>25.4</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="41">
         <v>19.399999999999999</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="41">
         <v>0.2</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="41">
         <v>10.5</v>
       </c>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39" s="41" t="s">
+      <c r="A39" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B39" s="42">
-[...2 lines deleted...]
-      <c r="C39" s="42" t="s">
+      <c r="B39" s="41">
+        <v>100</v>
+      </c>
+      <c r="C39" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="D39" s="42" t="s">
+      <c r="D39" s="41" t="s">
         <v>334</v>
       </c>
-      <c r="E39" s="42" t="s">
+      <c r="E39" s="41" t="s">
         <v>428</v>
       </c>
-      <c r="F39" s="42" t="s">
+      <c r="F39" s="41" t="s">
         <v>565</v>
       </c>
-      <c r="G39" s="42" t="s">
+      <c r="G39" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H39" s="42">
+      <c r="H39" s="41">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" s="41" t="s">
+      <c r="A40" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="42">
-[...2 lines deleted...]
-      <c r="C40" s="42" t="s">
+      <c r="B40" s="41">
+        <v>100</v>
+      </c>
+      <c r="C40" s="41" t="s">
         <v>104</v>
       </c>
-      <c r="D40" s="42" t="s">
+      <c r="D40" s="41" t="s">
         <v>228</v>
       </c>
-      <c r="E40" s="42" t="s">
+      <c r="E40" s="41" t="s">
         <v>509</v>
       </c>
-      <c r="F40" s="42" t="s">
+      <c r="F40" s="41" t="s">
         <v>545</v>
       </c>
-      <c r="G40" s="42" t="s">
+      <c r="G40" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="41">
         <v>8.6</v>
       </c>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41" s="41" t="s">
+      <c r="A41" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="42">
-[...2 lines deleted...]
-      <c r="C41" s="42" t="s">
+      <c r="B41" s="41">
+        <v>100</v>
+      </c>
+      <c r="C41" s="41" t="s">
         <v>87</v>
       </c>
-      <c r="D41" s="42" t="s">
+      <c r="D41" s="41" t="s">
         <v>335</v>
       </c>
-      <c r="E41" s="42" t="s">
+      <c r="E41" s="41" t="s">
         <v>413</v>
       </c>
-      <c r="F41" s="42" t="s">
+      <c r="F41" s="41" t="s">
         <v>581</v>
       </c>
-      <c r="G41" s="42" t="s">
+      <c r="G41" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H41" s="41">
         <v>8.5</v>
       </c>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42" s="45">
+      <c r="A42" s="44">
         <v>2022</v>
       </c>
-      <c r="B42" s="38">
-[...2 lines deleted...]
-      <c r="C42" s="46">
+      <c r="B42" s="37">
+        <v>100</v>
+      </c>
+      <c r="C42" s="45">
         <v>90.6</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="45">
         <v>46.3</v>
       </c>
-      <c r="E42" s="46">
+      <c r="E42" s="45">
         <v>26.7</v>
       </c>
-      <c r="F42" s="46">
+      <c r="F42" s="45">
         <v>17.600000000000001</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G42" s="45">
         <v>0.2</v>
       </c>
-      <c r="H42" s="47">
+      <c r="H42" s="46">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43" s="41" t="s">
+      <c r="A43" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="42">
-[...2 lines deleted...]
-      <c r="C43" s="42" t="s">
+      <c r="B43" s="41">
+        <v>100</v>
+      </c>
+      <c r="C43" s="41" t="s">
         <v>105</v>
       </c>
-      <c r="D43" s="42" t="s">
+      <c r="D43" s="41" t="s">
         <v>336</v>
       </c>
-      <c r="E43" s="42" t="s">
+      <c r="E43" s="41" t="s">
         <v>411</v>
       </c>
-      <c r="F43" s="42" t="s">
+      <c r="F43" s="41" t="s">
         <v>474</v>
       </c>
-      <c r="G43" s="42" t="s">
+      <c r="G43" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H43" s="42">
+      <c r="H43" s="41">
         <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44" s="41" t="s">
+      <c r="A44" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="42">
-[...2 lines deleted...]
-      <c r="C44" s="42" t="s">
+      <c r="B44" s="41">
+        <v>100</v>
+      </c>
+      <c r="C44" s="41" t="s">
         <v>112</v>
       </c>
-      <c r="D44" s="42" t="s">
+      <c r="D44" s="41" t="s">
         <v>227</v>
       </c>
-      <c r="E44" s="42" t="s">
+      <c r="E44" s="41" t="s">
         <v>477</v>
       </c>
-      <c r="F44" s="42" t="s">
+      <c r="F44" s="41" t="s">
         <v>599</v>
       </c>
-      <c r="G44" s="42" t="s">
+      <c r="G44" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H44" s="42">
+      <c r="H44" s="41">
         <v>9.4</v>
       </c>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45" s="41" t="s">
+      <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="42">
-[...2 lines deleted...]
-      <c r="C45" s="42" t="s">
+      <c r="B45" s="41">
+        <v>100</v>
+      </c>
+      <c r="C45" s="41" t="s">
         <v>89</v>
       </c>
-      <c r="D45" s="42" t="s">
+      <c r="D45" s="41" t="s">
         <v>321</v>
       </c>
-      <c r="E45" s="42" t="s">
+      <c r="E45" s="41" t="s">
         <v>436</v>
       </c>
-      <c r="F45" s="42" t="s">
+      <c r="F45" s="41" t="s">
         <v>483</v>
       </c>
-      <c r="G45" s="42" t="s">
+      <c r="G45" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="41">
         <v>9.1000000000000014</v>
       </c>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" s="41" t="s">
+      <c r="A46" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B46" s="42">
-[...2 lines deleted...]
-      <c r="C46" s="42" t="s">
+      <c r="B46" s="41">
+        <v>100</v>
+      </c>
+      <c r="C46" s="41" t="s">
         <v>82</v>
       </c>
-      <c r="D46" s="42" t="s">
+      <c r="D46" s="41" t="s">
         <v>323</v>
       </c>
-      <c r="E46" s="42" t="s">
+      <c r="E46" s="41" t="s">
         <v>432</v>
       </c>
-      <c r="F46" s="42" t="s">
+      <c r="F46" s="41" t="s">
         <v>537</v>
       </c>
-      <c r="G46" s="42" t="s">
+      <c r="G46" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H46" s="42">
+      <c r="H46" s="41">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="47" spans="1:8">
-      <c r="A47" s="45">
+      <c r="A47" s="44">
         <v>2023</v>
       </c>
-      <c r="B47" s="46">
-[...2 lines deleted...]
-      <c r="C47" s="46">
+      <c r="B47" s="45">
+        <v>100</v>
+      </c>
+      <c r="C47" s="45">
         <v>90.9</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="45">
         <v>46.2</v>
       </c>
-      <c r="E47" s="46">
+      <c r="E47" s="45">
         <v>26.6</v>
       </c>
-      <c r="F47" s="46">
+      <c r="F47" s="45">
         <v>18.100000000000001</v>
       </c>
-      <c r="G47" s="46">
+      <c r="G47" s="45">
         <v>0.3</v>
       </c>
-      <c r="H47" s="46">
+      <c r="H47" s="45">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" s="41" t="s">
+      <c r="A48" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="42">
-[...2 lines deleted...]
-      <c r="C48" s="42">
+      <c r="B48" s="41">
+        <v>100</v>
+      </c>
+      <c r="C48" s="41">
         <v>90.3</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="41">
         <v>48.1</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="41">
         <v>22.7</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="41">
         <v>19.5</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="41">
         <v>0.5</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="41">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="41" t="s">
+      <c r="A49" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B49" s="48">
-[...2 lines deleted...]
-      <c r="C49" s="48">
+      <c r="B49" s="47">
+        <v>100</v>
+      </c>
+      <c r="C49" s="47">
         <v>90.9</v>
       </c>
-      <c r="D49" s="48">
+      <c r="D49" s="47">
         <v>47.8</v>
       </c>
-      <c r="E49" s="48">
+      <c r="E49" s="47">
         <v>25.1</v>
       </c>
-      <c r="F49" s="48">
+      <c r="F49" s="47">
         <v>18</v>
       </c>
-      <c r="G49" s="48">
+      <c r="G49" s="47">
         <v>0.3</v>
       </c>
-      <c r="H49" s="48">
+      <c r="H49" s="47">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="50" spans="1:9">
-      <c r="A50" s="41" t="s">
+      <c r="A50" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="48">
-[...2 lines deleted...]
-      <c r="C50" s="48">
+      <c r="B50" s="47">
+        <v>100</v>
+      </c>
+      <c r="C50" s="47">
         <v>91.6</v>
       </c>
-      <c r="D50" s="48">
+      <c r="D50" s="47">
         <v>42.5</v>
       </c>
-      <c r="E50" s="48">
+      <c r="E50" s="47">
         <v>31.8</v>
       </c>
-      <c r="F50" s="48">
+      <c r="F50" s="47">
         <v>17.3</v>
       </c>
-      <c r="G50" s="48">
+      <c r="G50" s="47">
         <v>0.3</v>
       </c>
-      <c r="H50" s="50">
+      <c r="H50" s="49">
         <v>8.1</v>
       </c>
     </row>
     <row r="51" spans="1:9">
-      <c r="A51" s="41" t="s">
+      <c r="A51" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="42">
-[...2 lines deleted...]
-      <c r="C51" s="42">
+      <c r="B51" s="41">
+        <v>100</v>
+      </c>
+      <c r="C51" s="41">
         <v>90.6</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="41">
         <v>46.7</v>
       </c>
-      <c r="E51" s="42">
+      <c r="E51" s="41">
         <v>26.1</v>
       </c>
-      <c r="F51" s="42">
+      <c r="F51" s="41">
         <v>17.8</v>
       </c>
-      <c r="G51" s="42">
+      <c r="G51" s="41">
         <v>0.2</v>
       </c>
-      <c r="H51" s="55">
+      <c r="H51" s="54">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="52" spans="1:9">
-      <c r="A52" s="44">
+      <c r="A52" s="43">
         <v>2024</v>
       </c>
-      <c r="B52" s="85">
-[...2 lines deleted...]
-      <c r="C52" s="85">
+      <c r="B52" s="84">
+        <v>100</v>
+      </c>
+      <c r="C52" s="84">
         <v>91</v>
       </c>
-      <c r="D52" s="85">
+      <c r="D52" s="84">
         <v>47.4</v>
       </c>
-      <c r="E52" s="85">
+      <c r="E52" s="84">
         <v>24.7</v>
       </c>
-      <c r="F52" s="85">
+      <c r="F52" s="84">
         <v>18.899999999999999</v>
       </c>
-      <c r="G52" s="85">
+      <c r="G52" s="84">
         <v>0.3</v>
       </c>
-      <c r="H52" s="84">
+      <c r="H52" s="83">
         <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="53" spans="1:9">
-      <c r="A53" s="41" t="s">
+      <c r="A53" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="59">
-[...2 lines deleted...]
-      <c r="C53" s="59">
+      <c r="B53" s="58">
+        <v>100</v>
+      </c>
+      <c r="C53" s="58">
         <v>90.1</v>
       </c>
-      <c r="D53" s="59">
+      <c r="D53" s="58">
         <v>47.1</v>
       </c>
-      <c r="E53" s="59">
+      <c r="E53" s="58">
         <v>23.2</v>
       </c>
-      <c r="F53" s="59">
+      <c r="F53" s="58">
         <v>19.8</v>
       </c>
-      <c r="G53" s="59">
+      <c r="G53" s="58">
         <v>0.5</v>
       </c>
-      <c r="H53" s="59">
+      <c r="H53" s="58">
         <v>9.4</v>
       </c>
     </row>
     <row r="54" spans="1:9">
-      <c r="A54" s="41" t="s">
+      <c r="A54" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="8">
         <v>100</v>
       </c>
       <c r="C54" s="8">
         <v>91.3</v>
       </c>
       <c r="D54" s="8">
         <v>48.4</v>
       </c>
       <c r="E54" s="8">
         <v>22.6</v>
       </c>
       <c r="F54" s="8">
         <v>20.3</v>
       </c>
       <c r="G54" s="8">
         <v>0.2</v>
       </c>
       <c r="H54" s="8">
         <v>8.5</v>
       </c>
       <c r="I54" s="7"/>
     </row>
     <row r="55" spans="1:9">
-      <c r="A55" s="41" t="s">
+      <c r="A55" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B55" s="48">
-[...2 lines deleted...]
-      <c r="C55" s="48">
+      <c r="B55" s="47">
+        <v>100</v>
+      </c>
+      <c r="C55" s="47">
         <v>90.9</v>
       </c>
-      <c r="D55" s="48">
+      <c r="D55" s="47">
         <v>46.8</v>
       </c>
-      <c r="E55" s="48">
+      <c r="E55" s="47">
         <v>26.4</v>
       </c>
-      <c r="F55" s="48">
+      <c r="F55" s="47">
         <v>17.7</v>
       </c>
-      <c r="G55" s="48">
+      <c r="G55" s="47">
         <v>0.2</v>
       </c>
-      <c r="H55" s="83">
+      <c r="H55" s="82">
         <v>8.9</v>
       </c>
       <c r="I55" s="7"/>
     </row>
     <row r="56" spans="1:9">
-      <c r="A56" s="41" t="s">
+      <c r="A56" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="42">
-[...2 lines deleted...]
-      <c r="C56" s="42">
+      <c r="B56" s="41">
+        <v>100</v>
+      </c>
+      <c r="C56" s="41">
         <v>91.5</v>
       </c>
-      <c r="D56" s="42">
+      <c r="D56" s="41">
         <v>47.1</v>
       </c>
-      <c r="E56" s="42">
+      <c r="E56" s="41">
         <v>26.4</v>
       </c>
-      <c r="F56" s="42">
+      <c r="F56" s="41">
         <v>18</v>
       </c>
-      <c r="G56" s="42">
+      <c r="G56" s="41">
         <v>0.2</v>
       </c>
-      <c r="H56" s="86">
+      <c r="H56" s="85">
         <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="57" spans="1:9">
-      <c r="A57" s="44">
+      <c r="A57" s="43">
         <v>2025</v>
       </c>
-      <c r="B57" s="46">
-[...2 lines deleted...]
-      <c r="C57" s="46">
+      <c r="B57" s="45">
+        <v>100</v>
+      </c>
+      <c r="C57" s="45">
         <v>90.8</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="45">
         <v>48.8</v>
       </c>
-      <c r="E57" s="46">
+      <c r="E57" s="45">
         <v>23.6</v>
       </c>
-      <c r="F57" s="46">
+      <c r="F57" s="45">
         <v>18.399999999999999</v>
       </c>
-      <c r="G57" s="46">
+      <c r="G57" s="45">
         <v>0.2</v>
       </c>
-      <c r="H57" s="165">
+      <c r="H57" s="113">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:9">
-      <c r="A58" s="41" t="s">
+      <c r="A58" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="109">
-[...2 lines deleted...]
-      <c r="C58" s="109">
+      <c r="B58" s="107">
+        <v>100</v>
+      </c>
+      <c r="C58" s="107">
         <v>90.7</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="107">
         <v>47.7</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="107">
         <v>23.1</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="107">
         <v>19.899999999999999</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="107">
         <v>0.4</v>
       </c>
       <c r="H58" s="8">
         <v>8.9</v>
       </c>
     </row>
     <row r="59" spans="1:9">
-      <c r="A59" s="41" t="s">
+      <c r="A59" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B59" s="48">
-[...2 lines deleted...]
-      <c r="C59" s="48">
+      <c r="B59" s="47">
+        <v>100</v>
+      </c>
+      <c r="C59" s="47">
         <v>90.3</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="47">
         <v>50.6</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="47">
         <v>20.8</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="47">
         <v>18.899999999999999</v>
       </c>
-      <c r="G59" s="48">
+      <c r="G59" s="47">
         <v>0.2</v>
       </c>
-      <c r="H59" s="110">
+      <c r="H59" s="108">
         <v>9.5</v>
       </c>
     </row>
     <row r="60" spans="1:9">
-      <c r="A60" s="41" t="s">
+      <c r="A60" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="48">
-[...2 lines deleted...]
-      <c r="C60" s="48">
+      <c r="B60" s="47">
+        <v>100</v>
+      </c>
+      <c r="C60" s="47">
         <v>90.5</v>
       </c>
-      <c r="D60" s="48">
+      <c r="D60" s="47">
         <v>47.4</v>
       </c>
-      <c r="E60" s="48">
+      <c r="E60" s="47">
         <v>25.8</v>
       </c>
-      <c r="F60" s="48">
+      <c r="F60" s="47">
         <v>17.3</v>
       </c>
-      <c r="G60" s="48">
+      <c r="G60" s="47">
         <v>0.2</v>
       </c>
       <c r="H60" s="16">
         <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="61" spans="1:9">
-      <c r="A61" s="82" t="s">
+      <c r="A61" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B61" s="18">
-[...2 lines deleted...]
-      <c r="C61" s="18">
+      <c r="B61" s="8">
+        <v>100</v>
+      </c>
+      <c r="C61" s="8">
         <v>90.8</v>
       </c>
-      <c r="D61" s="18">
+      <c r="D61" s="8">
         <v>49</v>
       </c>
-      <c r="E61" s="18">
+      <c r="E61" s="8">
         <v>23.9</v>
       </c>
-      <c r="F61" s="18">
+      <c r="F61" s="8">
         <v>17.899999999999999</v>
       </c>
-      <c r="G61" s="18">
+      <c r="G61" s="8">
         <v>0.2</v>
       </c>
-      <c r="H61" s="18">
+      <c r="H61" s="8">
         <v>9</v>
       </c>
+      <c r="I61" s="7"/>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="9"/>
+      <c r="I62" s="7"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="115">
+        <v>100</v>
+      </c>
+      <c r="C63" s="115">
+        <v>90.4</v>
+      </c>
+      <c r="D63" s="115">
+        <v>46.4</v>
+      </c>
+      <c r="E63" s="115">
+        <v>21.4</v>
+      </c>
+      <c r="F63" s="115">
+        <v>22.6</v>
+      </c>
+      <c r="G63" s="115">
+        <v>0.5</v>
+      </c>
+      <c r="H63" s="115">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B64" s="47"/>
+      <c r="C64" s="47"/>
+      <c r="D64" s="47"/>
+      <c r="E64" s="47"/>
+      <c r="F64" s="47"/>
+      <c r="G64" s="47"/>
+      <c r="H64" s="108"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="16"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="18"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="18"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V87"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="R60" sqref="R60"/>
+      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="116" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="115"/>
-[...5 lines deleted...]
-      <c r="H1" s="115"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" s="5"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
     </row>
     <row r="3" spans="1:22">
-      <c r="A3" s="135" t="s">
+      <c r="A3" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="135"/>
-[...5 lines deleted...]
-      <c r="H3" s="135"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
       <c r="I3" s="8"/>
       <c r="J3" s="7"/>
     </row>
     <row r="4" spans="1:22">
-      <c r="A4" s="136"/>
-      <c r="B4" s="139" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="143" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="142"/>
-[...3 lines deleted...]
-      <c r="H4" s="142"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
     </row>
     <row r="5" spans="1:22">
-      <c r="A5" s="137"/>
-[...1 lines deleted...]
-      <c r="C5" s="143" t="s">
+      <c r="A5" s="138"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="145" t="s">
+      <c r="D5" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="146"/>
-[...1 lines deleted...]
-      <c r="G5" s="148" t="s">
+      <c r="E5" s="147"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="139" t="s">
+      <c r="H5" s="140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:22" ht="22.5">
-      <c r="A6" s="138"/>
-[...2 lines deleted...]
-      <c r="D6" s="57" t="s">
+      <c r="A6" s="139"/>
+      <c r="B6" s="142"/>
+      <c r="C6" s="145"/>
+      <c r="D6" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="57" t="s">
+      <c r="E6" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="149"/>
-      <c r="H6" s="141"/>
+      <c r="G6" s="150"/>
+      <c r="H6" s="142"/>
     </row>
     <row r="7" spans="1:22">
-      <c r="A7" s="37">
+      <c r="A7" s="36">
         <v>2015</v>
       </c>
-      <c r="B7" s="38">
-[...2 lines deleted...]
-      <c r="C7" s="38">
+      <c r="B7" s="37">
+        <v>100</v>
+      </c>
+      <c r="C7" s="37">
         <v>89.7</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="37">
         <v>51.2</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="37">
         <v>23.8</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="37">
         <v>14.7</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="37">
         <f>[1]Лист1!B21+[1]Лист1!B40</f>
         <v>10.199999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:22">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="42">
-[...2 lines deleted...]
-      <c r="C8" s="42" t="s">
+      <c r="B8" s="41">
+        <v>100</v>
+      </c>
+      <c r="C8" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="D8" s="42" t="s">
+      <c r="D8" s="41" t="s">
         <v>260</v>
       </c>
-      <c r="E8" s="42" t="s">
+      <c r="E8" s="41" t="s">
         <v>429</v>
       </c>
-      <c r="F8" s="42" t="s">
+      <c r="F8" s="41" t="s">
         <v>594</v>
       </c>
-      <c r="G8" s="42" t="s">
+      <c r="G8" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="41">
         <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="9" spans="1:22">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="42">
-[...2 lines deleted...]
-      <c r="C9" s="42" t="s">
+      <c r="B9" s="41">
+        <v>100</v>
+      </c>
+      <c r="C9" s="41" t="s">
         <v>105</v>
       </c>
-      <c r="D9" s="42" t="s">
+      <c r="D9" s="41" t="s">
         <v>337</v>
       </c>
-      <c r="E9" s="42" t="s">
+      <c r="E9" s="41" t="s">
         <v>471</v>
       </c>
-      <c r="F9" s="42" t="s">
+      <c r="F9" s="41" t="s">
         <v>578</v>
       </c>
-      <c r="G9" s="42" t="s">
+      <c r="G9" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="41">
         <v>9.9</v>
       </c>
       <c r="I9" s="8"/>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="8"/>
       <c r="U9" s="8"/>
       <c r="V9" s="8"/>
     </row>
     <row r="10" spans="1:22">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="42">
-[...2 lines deleted...]
-      <c r="C10" s="42" t="s">
+      <c r="B10" s="41">
+        <v>100</v>
+      </c>
+      <c r="C10" s="41" t="s">
         <v>107</v>
       </c>
-      <c r="D10" s="42" t="s">
+      <c r="D10" s="41" t="s">
         <v>212</v>
       </c>
-      <c r="E10" s="42" t="s">
+      <c r="E10" s="41" t="s">
         <v>441</v>
       </c>
-      <c r="F10" s="42" t="s">
+      <c r="F10" s="41" t="s">
         <v>600</v>
       </c>
-      <c r="G10" s="42" t="s">
+      <c r="G10" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="41">
         <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="11" spans="1:22">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="42">
-[...2 lines deleted...]
-      <c r="C11" s="42" t="s">
+      <c r="B11" s="41">
+        <v>100</v>
+      </c>
+      <c r="C11" s="41" t="s">
         <v>108</v>
       </c>
-      <c r="D11" s="42" t="s">
+      <c r="D11" s="41" t="s">
         <v>246</v>
       </c>
-      <c r="E11" s="42" t="s">
+      <c r="E11" s="41" t="s">
         <v>407</v>
       </c>
-      <c r="F11" s="42" t="s">
+      <c r="F11" s="41" t="s">
         <v>555</v>
       </c>
-      <c r="G11" s="42" t="s">
+      <c r="G11" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="41">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:22">
-      <c r="A12" s="44">
+      <c r="A12" s="43">
         <v>2016</v>
       </c>
-      <c r="B12" s="38">
-[...2 lines deleted...]
-      <c r="C12" s="38" t="s">
+      <c r="B12" s="37">
+        <v>100</v>
+      </c>
+      <c r="C12" s="37" t="s">
         <v>105</v>
       </c>
-      <c r="D12" s="38" t="s">
+      <c r="D12" s="37" t="s">
         <v>270</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="37" t="s">
         <v>430</v>
       </c>
-      <c r="F12" s="38" t="s">
+      <c r="F12" s="37" t="s">
         <v>561</v>
       </c>
-      <c r="G12" s="38" t="s">
+      <c r="G12" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="37">
         <f>[1]Лист1!C21+[1]Лист1!C40</f>
         <v>9.9</v>
       </c>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
       <c r="O12" s="10"/>
       <c r="P12" s="10"/>
     </row>
     <row r="13" spans="1:22">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="42">
-[...2 lines deleted...]
-      <c r="C13" s="42" t="s">
+      <c r="B13" s="41">
+        <v>100</v>
+      </c>
+      <c r="C13" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="D13" s="42" t="s">
+      <c r="D13" s="41" t="s">
         <v>265</v>
       </c>
-      <c r="E13" s="42" t="s">
+      <c r="E13" s="41" t="s">
         <v>448</v>
       </c>
-      <c r="F13" s="42" t="s">
+      <c r="F13" s="41" t="s">
         <v>542</v>
       </c>
-      <c r="G13" s="42" t="s">
+      <c r="G13" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="41">
         <v>9.4</v>
       </c>
     </row>
     <row r="14" spans="1:22">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="42">
-[...2 lines deleted...]
-      <c r="C14" s="42" t="s">
+      <c r="B14" s="41">
+        <v>100</v>
+      </c>
+      <c r="C14" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="D14" s="42" t="s">
+      <c r="D14" s="41" t="s">
         <v>281</v>
       </c>
-      <c r="E14" s="42" t="s">
+      <c r="E14" s="41" t="s">
         <v>497</v>
       </c>
-      <c r="F14" s="42" t="s">
+      <c r="F14" s="41" t="s">
         <v>568</v>
       </c>
-      <c r="G14" s="42" t="s">
+      <c r="G14" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="41">
         <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="15" spans="1:22">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="42">
-[...2 lines deleted...]
-      <c r="C15" s="42" t="s">
+      <c r="B15" s="41">
+        <v>100</v>
+      </c>
+      <c r="C15" s="41" t="s">
         <v>108</v>
       </c>
-      <c r="D15" s="42" t="s">
+      <c r="D15" s="41" t="s">
         <v>268</v>
       </c>
-      <c r="E15" s="42" t="s">
+      <c r="E15" s="41" t="s">
         <v>470</v>
       </c>
-      <c r="F15" s="42" t="s">
+      <c r="F15" s="41" t="s">
         <v>561</v>
       </c>
-      <c r="G15" s="42" t="s">
+      <c r="G15" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="41">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:22">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42" t="s">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41" t="s">
         <v>150</v>
       </c>
-      <c r="D16" s="42" t="s">
+      <c r="D16" s="41" t="s">
         <v>338</v>
       </c>
-      <c r="E16" s="42" t="s">
+      <c r="E16" s="41" t="s">
         <v>415</v>
       </c>
-      <c r="F16" s="42" t="s">
+      <c r="F16" s="41" t="s">
         <v>551</v>
       </c>
-      <c r="G16" s="42" t="s">
+      <c r="G16" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="41">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="44">
+      <c r="A17" s="43">
         <v>2017</v>
       </c>
-      <c r="B17" s="38">
-[...2 lines deleted...]
-      <c r="C17" s="38" t="s">
+      <c r="B17" s="37">
+        <v>100</v>
+      </c>
+      <c r="C17" s="37" t="s">
         <v>107</v>
       </c>
-      <c r="D17" s="38" t="s">
+      <c r="D17" s="37" t="s">
         <v>296</v>
       </c>
-      <c r="E17" s="38" t="s">
+      <c r="E17" s="37" t="s">
         <v>456</v>
       </c>
-      <c r="F17" s="38" t="s">
+      <c r="F17" s="37" t="s">
         <v>568</v>
       </c>
-      <c r="G17" s="38" t="s">
+      <c r="G17" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="37">
         <f>[1]Лист1!D21+[1]Лист1!D40</f>
         <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="42">
-[...2 lines deleted...]
-      <c r="C18" s="42" t="s">
+      <c r="B18" s="41">
+        <v>100</v>
+      </c>
+      <c r="C18" s="41" t="s">
         <v>85</v>
       </c>
-      <c r="D18" s="42" t="s">
+      <c r="D18" s="41" t="s">
         <v>339</v>
       </c>
-      <c r="E18" s="42" t="s">
+      <c r="E18" s="41" t="s">
         <v>430</v>
       </c>
-      <c r="F18" s="42" t="s">
+      <c r="F18" s="41" t="s">
         <v>595</v>
       </c>
-      <c r="G18" s="42" t="s">
+      <c r="G18" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="41">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="42">
-[...2 lines deleted...]
-      <c r="C19" s="42" t="s">
+      <c r="B19" s="41">
+        <v>100</v>
+      </c>
+      <c r="C19" s="41" t="s">
         <v>106</v>
       </c>
-      <c r="D19" s="42" t="s">
+      <c r="D19" s="41" t="s">
         <v>269</v>
       </c>
-      <c r="E19" s="42" t="s">
+      <c r="E19" s="41" t="s">
         <v>421</v>
       </c>
-      <c r="F19" s="42" t="s">
+      <c r="F19" s="41" t="s">
         <v>560</v>
       </c>
-      <c r="G19" s="42" t="s">
+      <c r="G19" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="41">
         <v>7.8999999999999995</v>
       </c>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="42">
-[...2 lines deleted...]
-      <c r="C20" s="42" t="s">
+      <c r="B20" s="41">
+        <v>100</v>
+      </c>
+      <c r="C20" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="D20" s="42" t="s">
+      <c r="D20" s="41" t="s">
         <v>340</v>
       </c>
-      <c r="E20" s="42" t="s">
+      <c r="E20" s="41" t="s">
         <v>477</v>
       </c>
-      <c r="F20" s="42" t="s">
+      <c r="F20" s="41" t="s">
         <v>542</v>
       </c>
-      <c r="G20" s="42" t="s">
+      <c r="G20" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="41">
         <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="42">
-[...2 lines deleted...]
-      <c r="C21" s="42" t="s">
+      <c r="B21" s="41">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41" t="s">
         <v>85</v>
       </c>
-      <c r="D21" s="42" t="s">
+      <c r="D21" s="41" t="s">
         <v>235</v>
       </c>
-      <c r="E21" s="42" t="s">
+      <c r="E21" s="41" t="s">
         <v>419</v>
       </c>
-      <c r="F21" s="42" t="s">
+      <c r="F21" s="41" t="s">
         <v>580</v>
       </c>
-      <c r="G21" s="42" t="s">
+      <c r="G21" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="41">
         <v>7.8</v>
       </c>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="44">
+      <c r="A22" s="43">
         <v>2018</v>
       </c>
-      <c r="B22" s="38">
-[...2 lines deleted...]
-      <c r="C22" s="38" t="s">
+      <c r="B22" s="37">
+        <v>100</v>
+      </c>
+      <c r="C22" s="37" t="s">
         <v>66</v>
       </c>
-      <c r="D22" s="38" t="s">
+      <c r="D22" s="37" t="s">
         <v>189</v>
       </c>
-      <c r="E22" s="38" t="s">
+      <c r="E22" s="37" t="s">
         <v>419</v>
       </c>
-      <c r="F22" s="38" t="s">
+      <c r="F22" s="37" t="s">
         <v>483</v>
       </c>
-      <c r="G22" s="38" t="s">
+      <c r="G22" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="37">
         <f>[1]Лист1!E21+[1]Лист1!E40</f>
         <v>7.6</v>
       </c>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="42">
-[...2 lines deleted...]
-      <c r="C23" s="42" t="s">
+      <c r="B23" s="41">
+        <v>100</v>
+      </c>
+      <c r="C23" s="41" t="s">
         <v>106</v>
       </c>
-      <c r="D23" s="42" t="s">
+      <c r="D23" s="41" t="s">
         <v>297</v>
       </c>
-      <c r="E23" s="42" t="s">
+      <c r="E23" s="41" t="s">
         <v>496</v>
       </c>
-      <c r="F23" s="42" t="s">
+      <c r="F23" s="41" t="s">
         <v>568</v>
       </c>
-      <c r="G23" s="42" t="s">
+      <c r="G23" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H23" s="42">
+      <c r="H23" s="41">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="42">
-[...2 lines deleted...]
-      <c r="C24" s="42" t="s">
+      <c r="B24" s="41">
+        <v>100</v>
+      </c>
+      <c r="C24" s="41" t="s">
         <v>132</v>
       </c>
-      <c r="D24" s="42" t="s">
+      <c r="D24" s="41" t="s">
         <v>341</v>
       </c>
-      <c r="E24" s="42" t="s">
+      <c r="E24" s="41" t="s">
         <v>445</v>
       </c>
-      <c r="F24" s="42" t="s">
+      <c r="F24" s="41" t="s">
         <v>581</v>
       </c>
-      <c r="G24" s="42" t="s">
+      <c r="G24" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="41">
         <v>7.5</v>
       </c>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="42">
-[...2 lines deleted...]
-      <c r="C25" s="42" t="s">
+      <c r="B25" s="41">
+        <v>100</v>
+      </c>
+      <c r="C25" s="41" t="s">
         <v>132</v>
       </c>
-      <c r="D25" s="42" t="s">
+      <c r="D25" s="41" t="s">
         <v>290</v>
       </c>
-      <c r="E25" s="42" t="s">
+      <c r="E25" s="41" t="s">
         <v>493</v>
       </c>
-      <c r="F25" s="42" t="s">
+      <c r="F25" s="41" t="s">
         <v>565</v>
       </c>
-      <c r="G25" s="42" t="s">
+      <c r="G25" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="41">
         <v>7.3999999999999995</v>
       </c>
     </row>
     <row r="26" spans="1:9">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="42">
-[...2 lines deleted...]
-      <c r="C26" s="42" t="s">
+      <c r="B26" s="41">
+        <v>100</v>
+      </c>
+      <c r="C26" s="41" t="s">
         <v>132</v>
       </c>
-      <c r="D26" s="42" t="s">
+      <c r="D26" s="41" t="s">
         <v>342</v>
       </c>
-      <c r="E26" s="42" t="s">
+      <c r="E26" s="41" t="s">
         <v>464</v>
       </c>
-      <c r="F26" s="42" t="s">
+      <c r="F26" s="41" t="s">
         <v>581</v>
       </c>
-      <c r="G26" s="42" t="s">
+      <c r="G26" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="41">
         <v>7.5</v>
       </c>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="44">
+      <c r="A27" s="43">
         <v>2019</v>
       </c>
-      <c r="B27" s="38">
-[...2 lines deleted...]
-      <c r="C27" s="38" t="s">
+      <c r="B27" s="37">
+        <v>100</v>
+      </c>
+      <c r="C27" s="37" t="s">
         <v>81</v>
       </c>
-      <c r="D27" s="38" t="s">
+      <c r="D27" s="37" t="s">
         <v>212</v>
       </c>
-      <c r="E27" s="38" t="s">
+      <c r="E27" s="37" t="s">
         <v>415</v>
       </c>
-      <c r="F27" s="38" t="s">
+      <c r="F27" s="37" t="s">
         <v>599</v>
       </c>
-      <c r="G27" s="38" t="s">
+      <c r="G27" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="37">
         <f>[1]Лист1!F21+[1]Лист1!F40</f>
         <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="42">
-[...2 lines deleted...]
-      <c r="C28" s="42" t="s">
+      <c r="B28" s="41">
+        <v>100</v>
+      </c>
+      <c r="C28" s="41" t="s">
         <v>88</v>
       </c>
-      <c r="D28" s="42" t="s">
+      <c r="D28" s="41" t="s">
         <v>206</v>
       </c>
-      <c r="E28" s="42" t="s">
+      <c r="E28" s="41" t="s">
         <v>419</v>
       </c>
-      <c r="F28" s="42" t="s">
+      <c r="F28" s="41" t="s">
         <v>563</v>
       </c>
-      <c r="G28" s="42" t="s">
+      <c r="G28" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H28" s="42">
+      <c r="H28" s="41">
         <v>9.6000000000000014</v>
       </c>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="42">
-[...2 lines deleted...]
-      <c r="C29" s="42" t="s">
+      <c r="B29" s="41">
+        <v>100</v>
+      </c>
+      <c r="C29" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="D29" s="42" t="s">
+      <c r="D29" s="41" t="s">
         <v>238</v>
       </c>
-      <c r="E29" s="42" t="s">
+      <c r="E29" s="41" t="s">
         <v>444</v>
       </c>
-      <c r="F29" s="42" t="s">
+      <c r="F29" s="41" t="s">
         <v>563</v>
       </c>
-      <c r="G29" s="42" t="s">
+      <c r="G29" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="41">
         <v>10.9</v>
       </c>
       <c r="I29" s="8"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="42">
-[...2 lines deleted...]
-      <c r="C30" s="42" t="s">
+      <c r="B30" s="41">
+        <v>100</v>
+      </c>
+      <c r="C30" s="41" t="s">
         <v>107</v>
       </c>
-      <c r="D30" s="42" t="s">
+      <c r="D30" s="41" t="s">
         <v>240</v>
       </c>
-      <c r="E30" s="42" t="s">
+      <c r="E30" s="41" t="s">
         <v>503</v>
       </c>
-      <c r="F30" s="42" t="s">
+      <c r="F30" s="41" t="s">
         <v>565</v>
       </c>
-      <c r="G30" s="42" t="s">
+      <c r="G30" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="41">
         <v>9.6</v>
       </c>
     </row>
     <row r="31" spans="1:9">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="42">
-[...2 lines deleted...]
-      <c r="C31" s="42" t="s">
+      <c r="B31" s="41">
+        <v>100</v>
+      </c>
+      <c r="C31" s="41" t="s">
         <v>86</v>
       </c>
-      <c r="D31" s="42" t="s">
+      <c r="D31" s="41" t="s">
         <v>264</v>
       </c>
-      <c r="E31" s="42" t="s">
+      <c r="E31" s="41" t="s">
         <v>458</v>
       </c>
-      <c r="F31" s="42" t="s">
+      <c r="F31" s="41" t="s">
         <v>581</v>
       </c>
-      <c r="G31" s="42" t="s">
+      <c r="G31" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="41">
         <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="32" spans="1:9">
-      <c r="A32" s="44">
+      <c r="A32" s="43">
         <v>2020</v>
       </c>
-      <c r="B32" s="38">
-[...2 lines deleted...]
-      <c r="C32" s="38" t="s">
+      <c r="B32" s="37">
+        <v>100</v>
+      </c>
+      <c r="C32" s="37" t="s">
         <v>82</v>
       </c>
-      <c r="D32" s="38" t="s">
+      <c r="D32" s="37" t="s">
         <v>263</v>
       </c>
-      <c r="E32" s="38" t="s">
+      <c r="E32" s="37" t="s">
         <v>428</v>
       </c>
-      <c r="F32" s="38" t="s">
+      <c r="F32" s="37" t="s">
         <v>555</v>
       </c>
-      <c r="G32" s="38" t="s">
+      <c r="G32" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="37">
         <f>[1]Лист1!G21+[1]Лист1!G40</f>
         <v>8.9</v>
       </c>
     </row>
     <row r="33" spans="1:18">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="42">
-[...2 lines deleted...]
-      <c r="C33" s="42" t="s">
+      <c r="B33" s="41">
+        <v>100</v>
+      </c>
+      <c r="C33" s="41" t="s">
         <v>111</v>
       </c>
-      <c r="D33" s="42" t="s">
+      <c r="D33" s="41" t="s">
         <v>258</v>
       </c>
-      <c r="E33" s="42" t="s">
+      <c r="E33" s="41" t="s">
         <v>410</v>
       </c>
-      <c r="F33" s="42" t="s">
+      <c r="F33" s="41" t="s">
         <v>558</v>
       </c>
-      <c r="G33" s="42" t="s">
+      <c r="G33" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H33" s="42">
+      <c r="H33" s="41">
         <v>8.4</v>
       </c>
     </row>
     <row r="34" spans="1:18">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B34" s="42">
-[...2 lines deleted...]
-      <c r="C34" s="42" t="s">
+      <c r="B34" s="41">
+        <v>100</v>
+      </c>
+      <c r="C34" s="41" t="s">
         <v>89</v>
       </c>
-      <c r="D34" s="42" t="s">
+      <c r="D34" s="41" t="s">
         <v>267</v>
       </c>
-      <c r="E34" s="42" t="s">
+      <c r="E34" s="41" t="s">
         <v>510</v>
       </c>
-      <c r="F34" s="42" t="s">
+      <c r="F34" s="41" t="s">
         <v>549</v>
       </c>
-      <c r="G34" s="42" t="s">
+      <c r="G34" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="41">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="35" spans="1:18">
-      <c r="A35" s="41" t="s">
+      <c r="A35" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="42">
-[...2 lines deleted...]
-      <c r="C35" s="42" t="s">
+      <c r="B35" s="41">
+        <v>100</v>
+      </c>
+      <c r="C35" s="41" t="s">
         <v>112</v>
       </c>
-      <c r="D35" s="42" t="s">
+      <c r="D35" s="41" t="s">
         <v>266</v>
       </c>
-      <c r="E35" s="42" t="s">
+      <c r="E35" s="41" t="s">
         <v>409</v>
       </c>
-      <c r="F35" s="42" t="s">
+      <c r="F35" s="41" t="s">
         <v>571</v>
       </c>
-      <c r="G35" s="42" t="s">
+      <c r="G35" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H35" s="42">
+      <c r="H35" s="41">
         <v>9.4</v>
       </c>
     </row>
     <row r="36" spans="1:18">
-      <c r="A36" s="41" t="s">
+      <c r="A36" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="42">
-[...2 lines deleted...]
-      <c r="C36" s="42" t="s">
+      <c r="B36" s="41">
+        <v>100</v>
+      </c>
+      <c r="C36" s="41" t="s">
         <v>149</v>
       </c>
-      <c r="D36" s="42" t="s">
+      <c r="D36" s="41" t="s">
         <v>339</v>
       </c>
-      <c r="E36" s="42" t="s">
+      <c r="E36" s="41" t="s">
         <v>415</v>
       </c>
-      <c r="F36" s="42" t="s">
+      <c r="F36" s="41" t="s">
         <v>546</v>
       </c>
-      <c r="G36" s="42" t="s">
+      <c r="G36" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="41">
         <v>8.4</v>
       </c>
     </row>
     <row r="37" spans="1:18">
-      <c r="A37" s="45">
+      <c r="A37" s="44">
         <v>2021</v>
       </c>
-      <c r="B37" s="38">
-[...2 lines deleted...]
-      <c r="C37" s="38" t="s">
+      <c r="B37" s="37">
+        <v>100</v>
+      </c>
+      <c r="C37" s="37" t="s">
         <v>112</v>
       </c>
-      <c r="D37" s="38" t="s">
+      <c r="D37" s="37" t="s">
         <v>398</v>
       </c>
-      <c r="E37" s="38" t="s">
+      <c r="E37" s="37" t="s">
         <v>508</v>
       </c>
-      <c r="F37" s="38" t="s">
+      <c r="F37" s="37" t="s">
         <v>575</v>
       </c>
-      <c r="G37" s="38" t="s">
+      <c r="G37" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H37" s="38">
+      <c r="H37" s="37">
         <f>[1]Лист1!H21+[1]Лист1!H40</f>
         <v>9.5</v>
       </c>
     </row>
     <row r="38" spans="1:18">
-      <c r="A38" s="41" t="s">
+      <c r="A38" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="42">
-[...2 lines deleted...]
-      <c r="C38" s="42">
+      <c r="B38" s="41">
+        <v>100</v>
+      </c>
+      <c r="C38" s="41">
         <v>90.5</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="41">
         <v>53.7</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="41">
         <v>22.5</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="41">
         <v>14.3</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="41">
         <v>0.1</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="41">
         <v>9.4</v>
       </c>
     </row>
     <row r="39" spans="1:18">
-      <c r="A39" s="41" t="s">
+      <c r="A39" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B39" s="42">
-[...2 lines deleted...]
-      <c r="C39" s="42" t="s">
+      <c r="B39" s="41">
+        <v>100</v>
+      </c>
+      <c r="C39" s="41" t="s">
         <v>107</v>
       </c>
-      <c r="D39" s="42" t="s">
+      <c r="D39" s="41" t="s">
         <v>343</v>
       </c>
-      <c r="E39" s="42" t="s">
+      <c r="E39" s="41" t="s">
         <v>419</v>
       </c>
-      <c r="F39" s="42" t="s">
+      <c r="F39" s="41" t="s">
         <v>578</v>
       </c>
-      <c r="G39" s="42" t="s">
+      <c r="G39" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H39" s="42">
+      <c r="H39" s="41">
         <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="40" spans="1:18">
-      <c r="A40" s="41" t="s">
+      <c r="A40" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="42">
-[...2 lines deleted...]
-      <c r="C40" s="42" t="s">
+      <c r="B40" s="41">
+        <v>100</v>
+      </c>
+      <c r="C40" s="41" t="s">
         <v>84</v>
       </c>
-      <c r="D40" s="42" t="s">
+      <c r="D40" s="41" t="s">
         <v>344</v>
       </c>
-      <c r="E40" s="42" t="s">
+      <c r="E40" s="41" t="s">
         <v>511</v>
       </c>
-      <c r="F40" s="42" t="s">
+      <c r="F40" s="41" t="s">
         <v>585</v>
       </c>
-      <c r="G40" s="42" t="s">
+      <c r="G40" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="41">
         <v>10.199999999999999</v>
       </c>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
     </row>
     <row r="41" spans="1:18">
-      <c r="A41" s="41" t="s">
+      <c r="A41" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="42">
-[...2 lines deleted...]
-      <c r="C41" s="42" t="s">
+      <c r="B41" s="41">
+        <v>100</v>
+      </c>
+      <c r="C41" s="41" t="s">
         <v>87</v>
       </c>
-      <c r="D41" s="42" t="s">
+      <c r="D41" s="41" t="s">
         <v>209</v>
       </c>
-      <c r="E41" s="42" t="s">
+      <c r="E41" s="41" t="s">
         <v>472</v>
       </c>
-      <c r="F41" s="42" t="s">
+      <c r="F41" s="41" t="s">
         <v>551</v>
       </c>
-      <c r="G41" s="42" t="s">
+      <c r="G41" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H41" s="41">
         <v>8.6000000000000014</v>
       </c>
     </row>
     <row r="42" spans="1:18">
-      <c r="A42" s="45">
+      <c r="A42" s="44">
         <v>2022</v>
       </c>
-      <c r="B42" s="38">
-[...2 lines deleted...]
-      <c r="C42" s="46">
+      <c r="B42" s="37">
+        <v>100</v>
+      </c>
+      <c r="C42" s="45">
         <v>88.4</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="45">
         <v>49</v>
       </c>
-      <c r="E42" s="46">
+      <c r="E42" s="45">
         <v>24.3</v>
       </c>
-      <c r="F42" s="46">
+      <c r="F42" s="45">
         <v>15.1</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G42" s="45">
         <v>0.1</v>
       </c>
-      <c r="H42" s="47">
+      <c r="H42" s="46">
         <v>11.5</v>
       </c>
     </row>
     <row r="43" spans="1:18">
-      <c r="A43" s="41" t="s">
+      <c r="A43" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="42">
-[...2 lines deleted...]
-      <c r="C43" s="42" t="s">
+      <c r="B43" s="41">
+        <v>100</v>
+      </c>
+      <c r="C43" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="D43" s="42" t="s">
+      <c r="D43" s="41" t="s">
         <v>340</v>
       </c>
-      <c r="E43" s="42" t="s">
+      <c r="E43" s="41" t="s">
         <v>459</v>
       </c>
-      <c r="F43" s="42" t="s">
+      <c r="F43" s="41" t="s">
         <v>544</v>
       </c>
-      <c r="G43" s="42" t="s">
+      <c r="G43" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H43" s="42">
+      <c r="H43" s="41">
         <v>11.600000000000001</v>
       </c>
     </row>
     <row r="44" spans="1:18">
-      <c r="A44" s="41" t="s">
+      <c r="A44" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="42">
-[...2 lines deleted...]
-      <c r="C44" s="42" t="s">
+      <c r="B44" s="41">
+        <v>100</v>
+      </c>
+      <c r="C44" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="D44" s="42" t="s">
+      <c r="D44" s="41" t="s">
         <v>288</v>
       </c>
-      <c r="E44" s="42" t="s">
+      <c r="E44" s="41" t="s">
         <v>464</v>
       </c>
-      <c r="F44" s="42" t="s">
+      <c r="F44" s="41" t="s">
         <v>559</v>
       </c>
-      <c r="G44" s="42" t="s">
+      <c r="G44" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H44" s="42">
+      <c r="H44" s="41">
         <v>12.5</v>
       </c>
     </row>
     <row r="45" spans="1:18">
-      <c r="A45" s="41" t="s">
+      <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="42">
-[...2 lines deleted...]
-      <c r="C45" s="42" t="s">
+      <c r="B45" s="41">
+        <v>100</v>
+      </c>
+      <c r="C45" s="41" t="s">
         <v>61</v>
       </c>
-      <c r="D45" s="42" t="s">
+      <c r="D45" s="41" t="s">
         <v>206</v>
       </c>
-      <c r="E45" s="42" t="s">
+      <c r="E45" s="41" t="s">
         <v>489</v>
       </c>
-      <c r="F45" s="42" t="s">
+      <c r="F45" s="41" t="s">
         <v>552</v>
       </c>
-      <c r="G45" s="42" t="s">
+      <c r="G45" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="41">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:18">
-      <c r="A46" s="41" t="s">
+      <c r="A46" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B46" s="42">
-[...2 lines deleted...]
-      <c r="C46" s="42" t="s">
+      <c r="B46" s="41">
+        <v>100</v>
+      </c>
+      <c r="C46" s="41" t="s">
         <v>90</v>
       </c>
-      <c r="D46" s="42" t="s">
+      <c r="D46" s="41" t="s">
         <v>211</v>
       </c>
-      <c r="E46" s="42" t="s">
+      <c r="E46" s="41" t="s">
         <v>422</v>
       </c>
-      <c r="F46" s="42" t="s">
+      <c r="F46" s="41" t="s">
         <v>544</v>
       </c>
-      <c r="G46" s="42" t="s">
+      <c r="G46" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H46" s="42">
+      <c r="H46" s="41">
         <v>10.6</v>
       </c>
     </row>
     <row r="47" spans="1:18">
-      <c r="A47" s="45">
+      <c r="A47" s="44">
         <v>2023</v>
       </c>
-      <c r="B47" s="46">
-[...2 lines deleted...]
-      <c r="C47" s="46">
+      <c r="B47" s="45">
+        <v>100</v>
+      </c>
+      <c r="C47" s="45">
         <v>88.8</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="45">
         <v>48.4</v>
       </c>
-      <c r="E47" s="46">
+      <c r="E47" s="45">
         <v>24.2</v>
       </c>
-      <c r="F47" s="46">
+      <c r="F47" s="45">
         <v>16.2</v>
       </c>
-      <c r="G47" s="46">
+      <c r="G47" s="45">
         <v>0.1</v>
       </c>
-      <c r="H47" s="46">
+      <c r="H47" s="45">
         <v>11.1</v>
       </c>
     </row>
     <row r="48" spans="1:18">
-      <c r="A48" s="41" t="s">
+      <c r="A48" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="42">
-[...2 lines deleted...]
-      <c r="C48" s="42">
+      <c r="B48" s="41">
+        <v>100</v>
+      </c>
+      <c r="C48" s="41">
         <v>88.9</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="41">
         <v>49.1</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="41">
         <v>23.5</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="41">
         <v>16.3</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="41">
         <v>0.1</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="41">
         <v>11</v>
       </c>
       <c r="L48" s="9"/>
       <c r="M48" s="9"/>
       <c r="N48" s="9"/>
       <c r="O48" s="9"/>
       <c r="P48" s="9"/>
       <c r="Q48" s="9"/>
       <c r="R48" s="9"/>
     </row>
     <row r="49" spans="1:18">
-      <c r="A49" s="41" t="s">
+      <c r="A49" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B49" s="48">
-[...2 lines deleted...]
-      <c r="C49" s="48">
+      <c r="B49" s="47">
+        <v>100</v>
+      </c>
+      <c r="C49" s="47">
         <v>87.5</v>
       </c>
-      <c r="D49" s="48">
+      <c r="D49" s="47">
         <v>47.3</v>
       </c>
-      <c r="E49" s="48">
+      <c r="E49" s="47">
         <v>24.2</v>
       </c>
-      <c r="F49" s="48">
+      <c r="F49" s="47">
         <v>16</v>
       </c>
-      <c r="G49" s="48">
+      <c r="G49" s="47">
         <v>0.1</v>
       </c>
-      <c r="H49" s="48">
+      <c r="H49" s="47">
         <v>12.4</v>
       </c>
       <c r="L49" s="8"/>
       <c r="M49" s="8"/>
       <c r="N49" s="8"/>
       <c r="O49" s="8"/>
       <c r="P49" s="8"/>
       <c r="Q49" s="8"/>
       <c r="R49" s="8"/>
     </row>
     <row r="50" spans="1:18">
-      <c r="A50" s="41" t="s">
+      <c r="A50" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="48">
-[...2 lines deleted...]
-      <c r="C50" s="48">
+      <c r="B50" s="47">
+        <v>100</v>
+      </c>
+      <c r="C50" s="47">
         <v>89.1</v>
       </c>
-      <c r="D50" s="48">
+      <c r="D50" s="47">
         <v>47.8</v>
       </c>
-      <c r="E50" s="48">
+      <c r="E50" s="47">
         <v>25.1</v>
       </c>
-      <c r="F50" s="48">
+      <c r="F50" s="47">
         <v>16.2</v>
       </c>
-      <c r="G50" s="48">
+      <c r="G50" s="47">
         <v>0.1</v>
       </c>
-      <c r="H50" s="50">
+      <c r="H50" s="49">
         <v>10.8</v>
       </c>
       <c r="L50" s="8"/>
       <c r="M50" s="8"/>
       <c r="N50" s="8"/>
       <c r="O50" s="8"/>
       <c r="P50" s="8"/>
       <c r="Q50" s="8"/>
       <c r="R50" s="8"/>
     </row>
     <row r="51" spans="1:18">
-      <c r="A51" s="41" t="s">
+      <c r="A51" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="42">
-[...2 lines deleted...]
-      <c r="C51" s="42">
+      <c r="B51" s="41">
+        <v>100</v>
+      </c>
+      <c r="C51" s="41">
         <v>89.8</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="41">
         <v>49.7</v>
       </c>
-      <c r="E51" s="42">
+      <c r="E51" s="41">
         <v>23.8</v>
       </c>
-      <c r="F51" s="42">
+      <c r="F51" s="41">
         <v>16.3</v>
       </c>
-      <c r="G51" s="42">
+      <c r="G51" s="41">
         <v>0</v>
       </c>
-      <c r="H51" s="55">
+      <c r="H51" s="54">
         <v>10.199999999999999</v>
       </c>
       <c r="L51" s="8"/>
       <c r="M51" s="8"/>
       <c r="N51" s="8"/>
       <c r="O51" s="8"/>
       <c r="P51" s="8"/>
       <c r="Q51" s="8"/>
       <c r="R51" s="8"/>
     </row>
     <row r="52" spans="1:18">
-      <c r="A52" s="44">
+      <c r="A52" s="43">
         <v>2024</v>
       </c>
-      <c r="B52" s="85">
-[...2 lines deleted...]
-      <c r="C52" s="85">
+      <c r="B52" s="84">
+        <v>100</v>
+      </c>
+      <c r="C52" s="84">
         <v>87</v>
       </c>
-      <c r="D52" s="85">
+      <c r="D52" s="84">
         <v>45.9</v>
       </c>
-      <c r="E52" s="85">
+      <c r="E52" s="84">
         <v>24.5</v>
       </c>
-      <c r="F52" s="85">
+      <c r="F52" s="84">
         <v>16.600000000000001</v>
       </c>
-      <c r="G52" s="85">
+      <c r="G52" s="84">
         <v>0.1</v>
       </c>
-      <c r="H52" s="84">
+      <c r="H52" s="83">
         <v>12.899999999999999</v>
       </c>
       <c r="L52" s="8"/>
       <c r="M52" s="8"/>
       <c r="N52" s="8"/>
       <c r="O52" s="8"/>
       <c r="P52" s="8"/>
       <c r="Q52" s="8"/>
       <c r="R52" s="8"/>
     </row>
     <row r="53" spans="1:18">
-      <c r="A53" s="41" t="s">
+      <c r="A53" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="59">
-[...2 lines deleted...]
-      <c r="C53" s="59">
+      <c r="B53" s="58">
+        <v>100</v>
+      </c>
+      <c r="C53" s="58">
         <v>86.8</v>
       </c>
-      <c r="D53" s="59">
+      <c r="D53" s="58">
         <v>46.9</v>
       </c>
-      <c r="E53" s="59">
+      <c r="E53" s="58">
         <v>23.2</v>
       </c>
-      <c r="F53" s="59">
+      <c r="F53" s="58">
         <v>16.7</v>
       </c>
-      <c r="G53" s="59">
+      <c r="G53" s="58">
         <v>0.2</v>
       </c>
-      <c r="H53" s="59">
+      <c r="H53" s="58">
         <v>13</v>
       </c>
       <c r="I53" s="7"/>
       <c r="L53" s="9"/>
       <c r="M53" s="9"/>
       <c r="N53" s="9"/>
       <c r="O53" s="9"/>
       <c r="P53" s="9"/>
       <c r="Q53" s="9"/>
       <c r="R53" s="9"/>
     </row>
     <row r="54" spans="1:18">
-      <c r="A54" s="41" t="s">
+      <c r="A54" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="8">
         <v>100</v>
       </c>
       <c r="C54" s="8">
         <v>86</v>
       </c>
       <c r="D54" s="8">
         <v>45.6</v>
       </c>
       <c r="E54" s="8">
         <v>23.3</v>
       </c>
       <c r="F54" s="8">
         <v>17.100000000000001</v>
       </c>
       <c r="G54" s="8">
         <v>0.1</v>
       </c>
       <c r="H54" s="8">
         <v>13.899999999999999</v>
       </c>
       <c r="I54" s="7"/>
       <c r="L54" s="8"/>
       <c r="M54" s="8"/>
       <c r="N54" s="8"/>
       <c r="O54" s="8"/>
       <c r="P54" s="8"/>
       <c r="Q54" s="8"/>
       <c r="R54" s="8"/>
     </row>
     <row r="55" spans="1:18">
-      <c r="A55" s="41" t="s">
+      <c r="A55" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B55" s="48">
-[...2 lines deleted...]
-      <c r="C55" s="48">
+      <c r="B55" s="47">
+        <v>100</v>
+      </c>
+      <c r="C55" s="47">
         <v>86.7</v>
       </c>
-      <c r="D55" s="48">
+      <c r="D55" s="47">
         <v>45.2</v>
       </c>
-      <c r="E55" s="48">
+      <c r="E55" s="47">
         <v>25.5</v>
       </c>
-      <c r="F55" s="48">
+      <c r="F55" s="47">
         <v>16</v>
       </c>
-      <c r="G55" s="48">
+      <c r="G55" s="47">
         <v>0.2</v>
       </c>
-      <c r="H55" s="83">
+      <c r="H55" s="82">
         <v>13.100000000000001</v>
       </c>
       <c r="L55" s="8"/>
       <c r="M55" s="8"/>
       <c r="N55" s="8"/>
       <c r="O55" s="8"/>
       <c r="P55" s="8"/>
       <c r="Q55" s="8"/>
       <c r="R55" s="8"/>
     </row>
     <row r="56" spans="1:18">
-      <c r="A56" s="41" t="s">
+      <c r="A56" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="42">
-[...2 lines deleted...]
-      <c r="C56" s="42">
+      <c r="B56" s="41">
+        <v>100</v>
+      </c>
+      <c r="C56" s="41">
         <v>88.3</v>
       </c>
-      <c r="D56" s="42">
+      <c r="D56" s="41">
         <v>45.5</v>
       </c>
-      <c r="E56" s="42">
+      <c r="E56" s="41">
         <v>26.1</v>
       </c>
-      <c r="F56" s="42">
+      <c r="F56" s="41">
         <v>16.7</v>
       </c>
-      <c r="G56" s="42">
+      <c r="G56" s="41">
         <v>0.1</v>
       </c>
-      <c r="H56" s="86">
+      <c r="H56" s="85">
         <v>11.600000000000001</v>
       </c>
       <c r="L56" s="8"/>
       <c r="M56" s="8"/>
       <c r="N56" s="8"/>
       <c r="O56" s="8"/>
       <c r="P56" s="8"/>
       <c r="Q56" s="8"/>
       <c r="R56" s="8"/>
     </row>
     <row r="57" spans="1:18">
-      <c r="A57" s="44">
+      <c r="A57" s="43">
         <v>2025</v>
       </c>
-      <c r="B57" s="46">
-[...2 lines deleted...]
-      <c r="C57" s="46">
+      <c r="B57" s="45">
+        <v>100</v>
+      </c>
+      <c r="C57" s="45">
         <v>86.1</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="45">
         <v>47.4</v>
       </c>
-      <c r="E57" s="46">
+      <c r="E57" s="45">
         <v>22.2</v>
       </c>
-      <c r="F57" s="46">
+      <c r="F57" s="45">
         <v>16.5</v>
       </c>
-      <c r="G57" s="46">
+      <c r="G57" s="45">
         <v>0.1</v>
       </c>
-      <c r="H57" s="165">
+      <c r="H57" s="113">
         <v>13.799999999999999</v>
       </c>
       <c r="L57" s="8"/>
       <c r="M57" s="8"/>
       <c r="N57" s="8"/>
       <c r="O57" s="8"/>
       <c r="P57" s="8"/>
       <c r="Q57" s="8"/>
       <c r="R57" s="8"/>
     </row>
     <row r="58" spans="1:18">
-      <c r="A58" s="41" t="s">
+      <c r="A58" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="109">
-[...2 lines deleted...]
-      <c r="C58" s="109">
+      <c r="B58" s="107">
+        <v>100</v>
+      </c>
+      <c r="C58" s="107">
         <v>85.2</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="107">
         <v>46.4</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="107">
         <v>22</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="107">
         <v>16.8</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="107">
         <v>0.3</v>
       </c>
       <c r="H58" s="8">
         <v>14.5</v>
       </c>
       <c r="L58" s="9"/>
       <c r="M58" s="9"/>
       <c r="N58" s="9"/>
       <c r="O58" s="9"/>
       <c r="P58" s="9"/>
       <c r="Q58" s="9"/>
       <c r="R58" s="9"/>
     </row>
     <row r="59" spans="1:18">
-      <c r="A59" s="41" t="s">
+      <c r="A59" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B59" s="48">
-[...2 lines deleted...]
-      <c r="C59" s="48">
+      <c r="B59" s="47">
+        <v>100</v>
+      </c>
+      <c r="C59" s="47">
         <v>86.2</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="47">
         <v>47.1</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="47">
         <v>22.4</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="47">
         <v>16.7</v>
       </c>
-      <c r="G59" s="48">
+      <c r="G59" s="47">
         <v>0.1</v>
       </c>
-      <c r="H59" s="110">
+      <c r="H59" s="108">
         <v>13.7</v>
       </c>
       <c r="L59" s="8"/>
       <c r="M59" s="8"/>
       <c r="N59" s="8"/>
       <c r="O59" s="8"/>
       <c r="P59" s="8"/>
       <c r="Q59" s="8"/>
       <c r="R59" s="8"/>
     </row>
     <row r="60" spans="1:18">
-      <c r="A60" s="41" t="s">
+      <c r="A60" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="48">
-[...2 lines deleted...]
-      <c r="C60" s="48">
+      <c r="B60" s="47">
+        <v>100</v>
+      </c>
+      <c r="C60" s="47">
         <v>87</v>
       </c>
-      <c r="D60" s="48">
+      <c r="D60" s="47">
         <v>48.1</v>
       </c>
-      <c r="E60" s="48">
+      <c r="E60" s="47">
         <v>23</v>
       </c>
-      <c r="F60" s="48">
+      <c r="F60" s="47">
         <v>15.9</v>
       </c>
-      <c r="G60" s="48">
+      <c r="G60" s="47">
         <v>0.1</v>
       </c>
       <c r="H60" s="16">
         <v>12.9</v>
       </c>
       <c r="L60" s="8"/>
       <c r="M60" s="8"/>
       <c r="N60" s="8"/>
       <c r="O60" s="8"/>
       <c r="P60" s="8"/>
       <c r="Q60" s="8"/>
       <c r="R60" s="8"/>
     </row>
     <row r="61" spans="1:18">
-      <c r="A61" s="82" t="s">
+      <c r="A61" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B61" s="18">
-[...2 lines deleted...]
-      <c r="C61" s="18">
+      <c r="B61" s="8">
+        <v>100</v>
+      </c>
+      <c r="C61" s="8">
         <v>86.1</v>
       </c>
-      <c r="D61" s="18">
+      <c r="D61" s="8">
         <v>48.3</v>
       </c>
-      <c r="E61" s="18">
+      <c r="E61" s="8">
         <v>21.4</v>
       </c>
-      <c r="F61" s="18">
+      <c r="F61" s="8">
         <v>16.399999999999999</v>
       </c>
-      <c r="G61" s="18">
+      <c r="G61" s="8">
         <v>0.1</v>
       </c>
-      <c r="H61" s="18">
+      <c r="H61" s="8">
         <v>13.8</v>
       </c>
       <c r="L61" s="8"/>
       <c r="M61" s="8"/>
       <c r="N61" s="8"/>
       <c r="O61" s="8"/>
       <c r="P61" s="8"/>
       <c r="Q61" s="8"/>
       <c r="R61" s="8"/>
     </row>
     <row r="62" spans="1:18">
+      <c r="A62" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="9"/>
       <c r="L62" s="8"/>
       <c r="M62" s="8"/>
       <c r="N62" s="8"/>
       <c r="O62" s="8"/>
       <c r="P62" s="8"/>
       <c r="Q62" s="8"/>
       <c r="R62" s="8"/>
     </row>
     <row r="63" spans="1:18">
+      <c r="A63" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="115">
+        <v>100</v>
+      </c>
+      <c r="C63" s="115">
+        <v>85.4</v>
+      </c>
+      <c r="D63" s="115">
+        <v>45.9</v>
+      </c>
+      <c r="E63" s="115">
+        <v>21.2</v>
+      </c>
+      <c r="F63" s="115">
+        <v>18.3</v>
+      </c>
+      <c r="G63" s="115">
+        <v>0.2</v>
+      </c>
+      <c r="H63" s="115">
+        <v>12.7</v>
+      </c>
       <c r="L63" s="9"/>
       <c r="M63" s="9"/>
       <c r="N63" s="9"/>
       <c r="O63" s="9"/>
       <c r="P63" s="9"/>
       <c r="Q63" s="9"/>
       <c r="R63" s="9"/>
     </row>
     <row r="64" spans="1:18">
+      <c r="A64" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B64" s="47"/>
+      <c r="C64" s="47"/>
+      <c r="D64" s="47"/>
+      <c r="E64" s="47"/>
+      <c r="F64" s="47"/>
+      <c r="G64" s="47"/>
+      <c r="H64" s="108"/>
       <c r="L64" s="8"/>
       <c r="M64" s="8"/>
       <c r="N64" s="8"/>
       <c r="O64" s="8"/>
       <c r="P64" s="8"/>
       <c r="Q64" s="8"/>
       <c r="R64" s="8"/>
     </row>
-    <row r="65" spans="12:18">
+    <row r="65" spans="1:18">
+      <c r="A65" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="16"/>
       <c r="L65" s="8"/>
       <c r="M65" s="8"/>
       <c r="N65" s="8"/>
       <c r="O65" s="8"/>
       <c r="P65" s="8"/>
       <c r="Q65" s="8"/>
       <c r="R65" s="8"/>
     </row>
-    <row r="66" spans="12:18">
+    <row r="66" spans="1:18">
+      <c r="A66" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="18"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="18"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
       <c r="L66" s="8"/>
       <c r="M66" s="8"/>
       <c r="N66" s="8"/>
       <c r="O66" s="8"/>
       <c r="P66" s="8"/>
       <c r="Q66" s="8"/>
       <c r="R66" s="8"/>
     </row>
-    <row r="67" spans="12:18">
+    <row r="67" spans="1:18">
       <c r="L67" s="8"/>
       <c r="M67" s="8"/>
       <c r="N67" s="8"/>
       <c r="O67" s="8"/>
       <c r="P67" s="8"/>
       <c r="Q67" s="8"/>
       <c r="R67" s="8"/>
     </row>
-    <row r="68" spans="12:18">
+    <row r="68" spans="1:18">
       <c r="L68" s="9"/>
       <c r="M68" s="9"/>
       <c r="N68" s="9"/>
       <c r="O68" s="9"/>
       <c r="P68" s="9"/>
       <c r="Q68" s="9"/>
       <c r="R68" s="9"/>
     </row>
-    <row r="69" spans="12:18">
+    <row r="69" spans="1:18">
       <c r="L69" s="8"/>
       <c r="M69" s="8"/>
       <c r="N69" s="8"/>
       <c r="O69" s="8"/>
       <c r="P69" s="8"/>
       <c r="Q69" s="8"/>
       <c r="R69" s="8"/>
     </row>
-    <row r="70" spans="12:18">
+    <row r="70" spans="1:18">
       <c r="L70" s="8"/>
       <c r="M70" s="8"/>
       <c r="N70" s="8"/>
       <c r="O70" s="8"/>
       <c r="P70" s="8"/>
       <c r="Q70" s="8"/>
       <c r="R70" s="8"/>
     </row>
-    <row r="71" spans="12:18">
+    <row r="71" spans="1:18">
       <c r="L71" s="8"/>
       <c r="M71" s="8"/>
       <c r="N71" s="8"/>
       <c r="O71" s="8"/>
       <c r="P71" s="8"/>
       <c r="Q71" s="8"/>
       <c r="R71" s="8"/>
     </row>
-    <row r="72" spans="12:18">
+    <row r="72" spans="1:18">
       <c r="L72" s="8"/>
       <c r="M72" s="8"/>
       <c r="N72" s="8"/>
       <c r="O72" s="8"/>
       <c r="P72" s="8"/>
       <c r="Q72" s="8"/>
       <c r="R72" s="8"/>
     </row>
-    <row r="73" spans="12:18">
+    <row r="73" spans="1:18">
       <c r="L73" s="9"/>
       <c r="M73" s="9"/>
       <c r="N73" s="9"/>
       <c r="O73" s="9"/>
       <c r="P73" s="9"/>
       <c r="Q73" s="9"/>
       <c r="R73" s="9"/>
     </row>
-    <row r="74" spans="12:18">
+    <row r="74" spans="1:18">
       <c r="L74" s="8"/>
       <c r="M74" s="8"/>
       <c r="N74" s="8"/>
       <c r="O74" s="8"/>
       <c r="P74" s="8"/>
       <c r="Q74" s="8"/>
       <c r="R74" s="8"/>
     </row>
-    <row r="75" spans="12:18">
+    <row r="75" spans="1:18">
       <c r="L75" s="8"/>
       <c r="M75" s="8"/>
       <c r="N75" s="8"/>
       <c r="O75" s="8"/>
       <c r="P75" s="8"/>
       <c r="Q75" s="8"/>
       <c r="R75" s="8"/>
     </row>
-    <row r="76" spans="12:18">
+    <row r="76" spans="1:18">
       <c r="L76" s="8"/>
       <c r="M76" s="8"/>
       <c r="N76" s="8"/>
       <c r="O76" s="8"/>
       <c r="P76" s="8"/>
       <c r="Q76" s="8"/>
       <c r="R76" s="8"/>
     </row>
-    <row r="77" spans="12:18">
+    <row r="77" spans="1:18">
       <c r="L77" s="8"/>
       <c r="M77" s="8"/>
       <c r="N77" s="8"/>
       <c r="O77" s="8"/>
       <c r="P77" s="8"/>
       <c r="Q77" s="8"/>
       <c r="R77" s="8"/>
     </row>
-    <row r="78" spans="12:18">
+    <row r="78" spans="1:18">
       <c r="L78" s="9"/>
       <c r="M78" s="9"/>
       <c r="N78" s="9"/>
       <c r="O78" s="9"/>
       <c r="P78" s="9"/>
       <c r="Q78" s="9"/>
       <c r="R78" s="9"/>
     </row>
-    <row r="79" spans="12:18">
+    <row r="79" spans="1:18">
       <c r="L79" s="8"/>
       <c r="N79" s="8"/>
       <c r="O79" s="8"/>
       <c r="P79" s="8"/>
       <c r="Q79" s="8"/>
       <c r="R79" s="8"/>
     </row>
-    <row r="80" spans="12:18">
+    <row r="80" spans="1:18">
       <c r="L80" s="8"/>
       <c r="M80" s="8"/>
       <c r="N80" s="8"/>
       <c r="O80" s="8"/>
       <c r="P80" s="8"/>
       <c r="Q80" s="8"/>
       <c r="R80" s="8"/>
     </row>
     <row r="81" spans="12:18">
       <c r="L81" s="8"/>
       <c r="M81" s="8"/>
       <c r="N81" s="8"/>
       <c r="O81" s="8"/>
       <c r="P81" s="8"/>
       <c r="Q81" s="8"/>
       <c r="R81" s="8"/>
     </row>
     <row r="82" spans="12:18">
       <c r="L82" s="8"/>
       <c r="M82" s="8"/>
       <c r="N82" s="8"/>
       <c r="O82" s="8"/>
       <c r="P82" s="8"/>
       <c r="Q82" s="8"/>
       <c r="R82" s="8"/>
     </row>
     <row r="83" spans="12:18">
       <c r="L83" s="9"/>
       <c r="M83" s="9"/>
-      <c r="N83" s="51"/>
+      <c r="N83" s="50"/>
       <c r="O83" s="9"/>
-      <c r="P83" s="51"/>
-[...1 lines deleted...]
-      <c r="R83" s="51"/>
+      <c r="P83" s="50"/>
+      <c r="Q83" s="50"/>
+      <c r="R83" s="50"/>
     </row>
     <row r="84" spans="12:18">
       <c r="L84" s="8"/>
       <c r="M84" s="8"/>
       <c r="N84" s="8"/>
       <c r="O84" s="8"/>
       <c r="P84" s="8"/>
       <c r="Q84" s="8"/>
       <c r="R84" s="8"/>
     </row>
     <row r="85" spans="12:18">
       <c r="L85" s="8"/>
       <c r="M85" s="8"/>
       <c r="N85" s="8"/>
       <c r="O85" s="8"/>
       <c r="P85" s="8"/>
       <c r="Q85" s="8"/>
       <c r="R85" s="8"/>
     </row>
     <row r="86" spans="12:18">
       <c r="L86" s="8"/>
       <c r="M86" s="8"/>
       <c r="N86" s="8"/>
       <c r="O86" s="8"/>
       <c r="P86" s="8"/>
@@ -11329,1800 +11693,1876 @@
       <c r="M87" s="8"/>
       <c r="N87" s="8"/>
       <c r="O87" s="8"/>
       <c r="P87" s="8"/>
       <c r="Q87" s="8"/>
       <c r="R87" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U61"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:U66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B34" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="M60" sqref="M60"/>
+      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="116" t="s">
         <v>25</v>
       </c>
-      <c r="B1" s="115"/>
-[...5 lines deleted...]
-      <c r="H1" s="115"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="5"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="135" t="s">
+      <c r="A3" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="135"/>
-[...6 lines deleted...]
-      <c r="I3" s="42"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
+      <c r="I3" s="41"/>
       <c r="J3" s="7"/>
     </row>
     <row r="4" spans="1:10">
-      <c r="A4" s="136"/>
-      <c r="B4" s="139" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="143" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="142"/>
-[...4 lines deleted...]
-      <c r="I4" s="35"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
+      <c r="I4" s="34"/>
     </row>
     <row r="5" spans="1:10">
-      <c r="A5" s="137"/>
-[...1 lines deleted...]
-      <c r="C5" s="143" t="s">
+      <c r="A5" s="138"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="145" t="s">
+      <c r="D5" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="146"/>
-[...1 lines deleted...]
-      <c r="G5" s="148" t="s">
+      <c r="E5" s="147"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="139" t="s">
+      <c r="H5" s="140" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="35"/>
+      <c r="I5" s="34"/>
     </row>
     <row r="6" spans="1:10" ht="22.5">
-      <c r="A6" s="138"/>
-[...2 lines deleted...]
-      <c r="D6" s="57" t="s">
+      <c r="A6" s="139"/>
+      <c r="B6" s="142"/>
+      <c r="C6" s="145"/>
+      <c r="D6" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="57" t="s">
+      <c r="E6" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="149"/>
-[...1 lines deleted...]
-      <c r="I6" s="35"/>
+      <c r="G6" s="150"/>
+      <c r="H6" s="142"/>
+      <c r="I6" s="34"/>
     </row>
     <row r="7" spans="1:10">
-      <c r="A7" s="37">
+      <c r="A7" s="36">
         <v>2015</v>
       </c>
-      <c r="B7" s="38">
-[...2 lines deleted...]
-      <c r="C7" s="38">
+      <c r="B7" s="37">
+        <v>100</v>
+      </c>
+      <c r="C7" s="37">
         <v>94.9</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="37">
         <v>46.9</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="37">
         <v>27.7</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="37">
         <v>20.3</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="37">
         <f>[1]Лист1!B22+[1]Лист1!B41</f>
         <v>5</v>
       </c>
-      <c r="I7" s="35"/>
+      <c r="I7" s="34"/>
     </row>
     <row r="8" spans="1:10">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="42">
-[...2 lines deleted...]
-      <c r="C8" s="42" t="s">
+      <c r="B8" s="41">
+        <v>100</v>
+      </c>
+      <c r="C8" s="41" t="s">
         <v>93</v>
       </c>
-      <c r="D8" s="42" t="s">
+      <c r="D8" s="41" t="s">
         <v>345</v>
       </c>
-      <c r="E8" s="42" t="s">
+      <c r="E8" s="41" t="s">
         <v>462</v>
       </c>
-      <c r="F8" s="42" t="s">
+      <c r="F8" s="41" t="s">
         <v>494</v>
       </c>
-      <c r="G8" s="42" t="s">
+      <c r="G8" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="41">
         <v>5.2</v>
       </c>
-      <c r="I8" s="35"/>
+      <c r="I8" s="34"/>
     </row>
     <row r="9" spans="1:10">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="42">
-[...2 lines deleted...]
-      <c r="C9" s="42" t="s">
+      <c r="B9" s="41">
+        <v>100</v>
+      </c>
+      <c r="C9" s="41" t="s">
         <v>98</v>
       </c>
-      <c r="D9" s="42" t="s">
+      <c r="D9" s="41" t="s">
         <v>242</v>
       </c>
-      <c r="E9" s="42" t="s">
+      <c r="E9" s="41" t="s">
         <v>504</v>
       </c>
-      <c r="F9" s="42" t="s">
+      <c r="F9" s="41" t="s">
         <v>480</v>
       </c>
-      <c r="G9" s="42" t="s">
+      <c r="G9" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="41">
         <v>5</v>
       </c>
-      <c r="I9" s="42"/>
+      <c r="I9" s="41"/>
     </row>
     <row r="10" spans="1:10">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="42">
-[...2 lines deleted...]
-      <c r="C10" s="42" t="s">
+      <c r="B10" s="41">
+        <v>100</v>
+      </c>
+      <c r="C10" s="41" t="s">
         <v>95</v>
       </c>
-      <c r="D10" s="42" t="s">
+      <c r="D10" s="41" t="s">
         <v>204</v>
       </c>
-      <c r="E10" s="42" t="s">
+      <c r="E10" s="41" t="s">
         <v>461</v>
       </c>
-      <c r="F10" s="42" t="s">
+      <c r="F10" s="41" t="s">
         <v>488</v>
       </c>
-      <c r="G10" s="42" t="s">
+      <c r="G10" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="41">
         <v>5.3000000000000007</v>
       </c>
-      <c r="I10" s="35"/>
+      <c r="I10" s="34"/>
     </row>
     <row r="11" spans="1:10">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="42">
-[...2 lines deleted...]
-      <c r="C11" s="42" t="s">
+      <c r="B11" s="41">
+        <v>100</v>
+      </c>
+      <c r="C11" s="41" t="s">
         <v>129</v>
       </c>
-      <c r="D11" s="42" t="s">
+      <c r="D11" s="41" t="s">
         <v>230</v>
       </c>
-      <c r="E11" s="42" t="s">
+      <c r="E11" s="41" t="s">
         <v>512</v>
       </c>
-      <c r="F11" s="42" t="s">
+      <c r="F11" s="41" t="s">
         <v>495</v>
       </c>
-      <c r="G11" s="42" t="s">
+      <c r="G11" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="41">
         <v>4.5</v>
       </c>
-      <c r="I11" s="35"/>
+      <c r="I11" s="34"/>
     </row>
     <row r="12" spans="1:10">
-      <c r="A12" s="44">
+      <c r="A12" s="43">
         <v>2016</v>
       </c>
-      <c r="B12" s="38">
-[...2 lines deleted...]
-      <c r="C12" s="38" t="s">
+      <c r="B12" s="37">
+        <v>100</v>
+      </c>
+      <c r="C12" s="37" t="s">
         <v>117</v>
       </c>
-      <c r="D12" s="38" t="s">
+      <c r="D12" s="37" t="s">
         <v>207</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="37" t="s">
         <v>410</v>
       </c>
-      <c r="F12" s="38" t="s">
+      <c r="F12" s="37" t="s">
         <v>455</v>
       </c>
-      <c r="G12" s="38" t="s">
+      <c r="G12" s="37" t="s">
         <v>612</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="37">
         <f>[1]Лист1!C22+[1]Лист1!C41</f>
         <v>3.8</v>
       </c>
-      <c r="I12" s="35"/>
+      <c r="I12" s="34"/>
     </row>
     <row r="13" spans="1:10">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="42">
-[...2 lines deleted...]
-      <c r="C13" s="42" t="s">
+      <c r="B13" s="41">
+        <v>100</v>
+      </c>
+      <c r="C13" s="41" t="s">
         <v>129</v>
       </c>
-      <c r="D13" s="42" t="s">
+      <c r="D13" s="41" t="s">
         <v>214</v>
       </c>
-      <c r="E13" s="42" t="s">
+      <c r="E13" s="41" t="s">
         <v>507</v>
       </c>
-      <c r="F13" s="42" t="s">
+      <c r="F13" s="41" t="s">
         <v>455</v>
       </c>
-      <c r="G13" s="42" t="s">
+      <c r="G13" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="41">
         <v>4.5999999999999996</v>
       </c>
-      <c r="I13" s="35"/>
+      <c r="I13" s="34"/>
     </row>
     <row r="14" spans="1:10">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="42">
-[...2 lines deleted...]
-      <c r="C14" s="42" t="s">
+      <c r="B14" s="41">
+        <v>100</v>
+      </c>
+      <c r="C14" s="41" t="s">
         <v>99</v>
       </c>
-      <c r="D14" s="42" t="s">
+      <c r="D14" s="41" t="s">
         <v>213</v>
       </c>
-      <c r="E14" s="42" t="s">
+      <c r="E14" s="41" t="s">
         <v>471</v>
       </c>
-      <c r="F14" s="42" t="s">
+      <c r="F14" s="41" t="s">
         <v>470</v>
       </c>
-      <c r="G14" s="42" t="s">
+      <c r="G14" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="41">
         <v>4.3</v>
       </c>
-      <c r="I14" s="35"/>
+      <c r="I14" s="34"/>
     </row>
     <row r="15" spans="1:10">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="42">
-[...2 lines deleted...]
-      <c r="C15" s="42" t="s">
+      <c r="B15" s="41">
+        <v>100</v>
+      </c>
+      <c r="C15" s="41" t="s">
         <v>125</v>
       </c>
-      <c r="D15" s="42" t="s">
+      <c r="D15" s="41" t="s">
         <v>346</v>
       </c>
-      <c r="E15" s="42" t="s">
+      <c r="E15" s="41" t="s">
         <v>443</v>
       </c>
-      <c r="F15" s="42" t="s">
+      <c r="F15" s="41" t="s">
         <v>562</v>
       </c>
-      <c r="G15" s="42" t="s">
+      <c r="G15" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="41">
         <v>3.7</v>
       </c>
-      <c r="I15" s="35"/>
+      <c r="I15" s="34"/>
     </row>
     <row r="16" spans="1:10">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42" t="s">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41" t="s">
         <v>151</v>
       </c>
-      <c r="D16" s="42" t="s">
+      <c r="D16" s="41" t="s">
         <v>262</v>
       </c>
-      <c r="E16" s="42" t="s">
+      <c r="E16" s="41" t="s">
         <v>419</v>
       </c>
-      <c r="F16" s="42" t="s">
+      <c r="F16" s="41" t="s">
         <v>474</v>
       </c>
-      <c r="G16" s="42" t="s">
+      <c r="G16" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="41">
         <v>2.5999999999999996</v>
       </c>
-      <c r="I16" s="35"/>
+      <c r="I16" s="34"/>
     </row>
     <row r="17" spans="1:21">
-      <c r="A17" s="44">
+      <c r="A17" s="43">
         <v>2017</v>
       </c>
-      <c r="B17" s="38">
-[...2 lines deleted...]
-      <c r="C17" s="38" t="s">
+      <c r="B17" s="37">
+        <v>100</v>
+      </c>
+      <c r="C17" s="37" t="s">
         <v>152</v>
       </c>
-      <c r="D17" s="38" t="s">
+      <c r="D17" s="37" t="s">
         <v>233</v>
       </c>
-      <c r="E17" s="38" t="s">
+      <c r="E17" s="37" t="s">
         <v>503</v>
       </c>
-      <c r="F17" s="38" t="s">
+      <c r="F17" s="37" t="s">
         <v>426</v>
       </c>
-      <c r="G17" s="38" t="s">
+      <c r="G17" s="37" t="s">
         <v>612</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="37">
         <f>[1]Лист1!D22+[1]Лист1!D41</f>
         <v>1.8</v>
       </c>
-      <c r="I17" s="35"/>
+      <c r="I17" s="34"/>
     </row>
     <row r="18" spans="1:21">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="42">
-[...2 lines deleted...]
-      <c r="C18" s="42" t="s">
+      <c r="B18" s="41">
+        <v>100</v>
+      </c>
+      <c r="C18" s="41" t="s">
         <v>152</v>
       </c>
-      <c r="D18" s="42" t="s">
+      <c r="D18" s="41" t="s">
         <v>347</v>
       </c>
-      <c r="E18" s="42" t="s">
+      <c r="E18" s="41" t="s">
         <v>419</v>
       </c>
-      <c r="F18" s="42" t="s">
+      <c r="F18" s="41" t="s">
         <v>473</v>
       </c>
-      <c r="G18" s="42" t="s">
+      <c r="G18" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="41">
         <v>1.8</v>
       </c>
-      <c r="I18" s="35"/>
+      <c r="I18" s="34"/>
     </row>
     <row r="19" spans="1:21">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="42">
-[...2 lines deleted...]
-      <c r="C19" s="42" t="s">
+      <c r="B19" s="41">
+        <v>100</v>
+      </c>
+      <c r="C19" s="41" t="s">
         <v>153</v>
       </c>
-      <c r="D19" s="42" t="s">
+      <c r="D19" s="41" t="s">
         <v>348</v>
       </c>
-      <c r="E19" s="42" t="s">
+      <c r="E19" s="41" t="s">
         <v>449</v>
       </c>
-      <c r="F19" s="42" t="s">
+      <c r="F19" s="41" t="s">
         <v>474</v>
       </c>
-      <c r="G19" s="42" t="s">
+      <c r="G19" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="41">
         <v>1.1000000000000001</v>
       </c>
-      <c r="I19" s="42"/>
+      <c r="I19" s="41"/>
     </row>
     <row r="20" spans="1:21">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="42">
-[...2 lines deleted...]
-      <c r="C20" s="42" t="s">
+      <c r="B20" s="41">
+        <v>100</v>
+      </c>
+      <c r="C20" s="41" t="s">
         <v>154</v>
       </c>
-      <c r="D20" s="42" t="s">
+      <c r="D20" s="41" t="s">
         <v>341</v>
       </c>
-      <c r="E20" s="42" t="s">
+      <c r="E20" s="41" t="s">
         <v>471</v>
       </c>
-      <c r="F20" s="42" t="s">
+      <c r="F20" s="41" t="s">
         <v>496</v>
       </c>
-      <c r="G20" s="42" t="s">
+      <c r="G20" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="41">
         <v>2.5</v>
       </c>
-      <c r="I20" s="35"/>
+      <c r="I20" s="34"/>
     </row>
     <row r="21" spans="1:21">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="42">
-[...2 lines deleted...]
-      <c r="C21" s="42" t="s">
+      <c r="B21" s="41">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41" t="s">
         <v>155</v>
       </c>
-      <c r="D21" s="42" t="s">
+      <c r="D21" s="41" t="s">
         <v>347</v>
       </c>
-      <c r="E21" s="42" t="s">
+      <c r="E21" s="41" t="s">
         <v>418</v>
       </c>
-      <c r="F21" s="42" t="s">
+      <c r="F21" s="41" t="s">
         <v>526</v>
       </c>
-      <c r="G21" s="42" t="s">
+      <c r="G21" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="41">
         <v>1.9</v>
       </c>
-      <c r="I21" s="35"/>
+      <c r="I21" s="34"/>
     </row>
     <row r="22" spans="1:21">
-      <c r="A22" s="44">
+      <c r="A22" s="43">
         <v>2018</v>
       </c>
-      <c r="B22" s="38">
-[...2 lines deleted...]
-      <c r="C22" s="38" t="s">
+      <c r="B22" s="37">
+        <v>100</v>
+      </c>
+      <c r="C22" s="37" t="s">
         <v>156</v>
       </c>
-      <c r="D22" s="38" t="s">
+      <c r="D22" s="37" t="s">
         <v>338</v>
       </c>
-      <c r="E22" s="38" t="s">
+      <c r="E22" s="37" t="s">
         <v>418</v>
       </c>
-      <c r="F22" s="38" t="s">
+      <c r="F22" s="37" t="s">
         <v>499</v>
       </c>
-      <c r="G22" s="38" t="s">
+      <c r="G22" s="37" t="s">
         <v>612</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="37">
         <f>[1]Лист1!E22+[1]Лист1!E41</f>
         <v>1.4</v>
       </c>
-      <c r="I22" s="35"/>
+      <c r="I22" s="34"/>
     </row>
     <row r="23" spans="1:21">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="42">
-[...2 lines deleted...]
-      <c r="C23" s="42" t="s">
+      <c r="B23" s="41">
+        <v>100</v>
+      </c>
+      <c r="C23" s="41" t="s">
         <v>156</v>
       </c>
-      <c r="D23" s="42" t="s">
+      <c r="D23" s="41" t="s">
         <v>341</v>
       </c>
-      <c r="E23" s="42" t="s">
+      <c r="E23" s="41" t="s">
         <v>411</v>
       </c>
-      <c r="F23" s="42" t="s">
+      <c r="F23" s="41" t="s">
         <v>425</v>
       </c>
-      <c r="G23" s="42" t="s">
+      <c r="G23" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H23" s="42">
+      <c r="H23" s="41">
         <v>1.4</v>
       </c>
-      <c r="I23" s="35"/>
+      <c r="I23" s="34"/>
     </row>
     <row r="24" spans="1:21">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="42">
-[...2 lines deleted...]
-      <c r="C24" s="42" t="s">
+      <c r="B24" s="41">
+        <v>100</v>
+      </c>
+      <c r="C24" s="41" t="s">
         <v>157</v>
       </c>
-      <c r="D24" s="42" t="s">
+      <c r="D24" s="41" t="s">
         <v>234</v>
       </c>
-      <c r="E24" s="42" t="s">
+      <c r="E24" s="41" t="s">
         <v>448</v>
       </c>
-      <c r="F24" s="42" t="s">
+      <c r="F24" s="41" t="s">
         <v>476</v>
       </c>
-      <c r="G24" s="42" t="s">
+      <c r="G24" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="41">
         <v>1.5</v>
       </c>
-      <c r="I24" s="35"/>
+      <c r="I24" s="34"/>
     </row>
     <row r="25" spans="1:21">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="42">
-[...2 lines deleted...]
-      <c r="C25" s="42" t="s">
+      <c r="B25" s="41">
+        <v>100</v>
+      </c>
+      <c r="C25" s="41" t="s">
         <v>158</v>
       </c>
-      <c r="D25" s="42" t="s">
+      <c r="D25" s="41" t="s">
         <v>270</v>
       </c>
-      <c r="E25" s="42" t="s">
+      <c r="E25" s="41" t="s">
         <v>440</v>
       </c>
-      <c r="F25" s="42" t="s">
+      <c r="F25" s="41" t="s">
         <v>425</v>
       </c>
-      <c r="G25" s="42" t="s">
+      <c r="G25" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="41">
         <v>1.3</v>
       </c>
-      <c r="I25" s="35"/>
+      <c r="I25" s="34"/>
     </row>
     <row r="26" spans="1:21">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="42">
-[...2 lines deleted...]
-      <c r="C26" s="42" t="s">
+      <c r="B26" s="41">
+        <v>100</v>
+      </c>
+      <c r="C26" s="41" t="s">
         <v>159</v>
       </c>
-      <c r="D26" s="42" t="s">
+      <c r="D26" s="41" t="s">
         <v>282</v>
       </c>
-      <c r="E26" s="42" t="s">
+      <c r="E26" s="41" t="s">
         <v>493</v>
       </c>
-      <c r="F26" s="42" t="s">
+      <c r="F26" s="41" t="s">
         <v>562</v>
       </c>
-      <c r="G26" s="42" t="s">
+      <c r="G26" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="41">
         <v>1.2</v>
       </c>
-      <c r="I26" s="35"/>
+      <c r="I26" s="34"/>
     </row>
     <row r="27" spans="1:21">
-      <c r="A27" s="44">
+      <c r="A27" s="43">
         <v>2019</v>
       </c>
-      <c r="B27" s="38">
-[...2 lines deleted...]
-      <c r="C27" s="38" t="s">
+      <c r="B27" s="37">
+        <v>100</v>
+      </c>
+      <c r="C27" s="37" t="s">
         <v>158</v>
       </c>
-      <c r="D27" s="38" t="s">
+      <c r="D27" s="37" t="s">
         <v>350</v>
       </c>
-      <c r="E27" s="38" t="s">
+      <c r="E27" s="37" t="s">
         <v>418</v>
       </c>
-      <c r="F27" s="38" t="s">
+      <c r="F27" s="37" t="s">
         <v>497</v>
       </c>
-      <c r="G27" s="38" t="s">
+      <c r="G27" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="37">
         <f>[1]Лист1!F22+[1]Лист1!F41</f>
         <v>1.2</v>
       </c>
-      <c r="I27" s="35"/>
+      <c r="I27" s="34"/>
     </row>
     <row r="28" spans="1:21">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="42">
-[...2 lines deleted...]
-      <c r="C28" s="42" t="s">
+      <c r="B28" s="41">
+        <v>100</v>
+      </c>
+      <c r="C28" s="41" t="s">
         <v>158</v>
       </c>
-      <c r="D28" s="42" t="s">
+      <c r="D28" s="41" t="s">
         <v>267</v>
       </c>
-      <c r="E28" s="42" t="s">
+      <c r="E28" s="41" t="s">
         <v>493</v>
       </c>
-      <c r="F28" s="42" t="s">
+      <c r="F28" s="41" t="s">
         <v>487</v>
       </c>
-      <c r="G28" s="42" t="s">
+      <c r="G28" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H28" s="42">
+      <c r="H28" s="41">
         <v>1.3</v>
       </c>
-      <c r="I28" s="42" t="s">
+      <c r="I28" s="41" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="29" spans="1:21">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="42">
-[...2 lines deleted...]
-      <c r="C29" s="42" t="s">
+      <c r="B29" s="41">
+        <v>100</v>
+      </c>
+      <c r="C29" s="41" t="s">
         <v>158</v>
       </c>
-      <c r="D29" s="42" t="s">
+      <c r="D29" s="41" t="s">
         <v>349</v>
       </c>
-      <c r="E29" s="42" t="s">
+      <c r="E29" s="41" t="s">
         <v>488</v>
       </c>
-      <c r="F29" s="42" t="s">
+      <c r="F29" s="41" t="s">
         <v>499</v>
       </c>
-      <c r="G29" s="42" t="s">
+      <c r="G29" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="41">
         <v>1.3</v>
       </c>
-      <c r="I29" s="42"/>
+      <c r="I29" s="41"/>
       <c r="T29" s="8"/>
       <c r="U29" s="8"/>
     </row>
     <row r="30" spans="1:21">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="42">
-[...2 lines deleted...]
-      <c r="C30" s="42" t="s">
+      <c r="B30" s="41">
+        <v>100</v>
+      </c>
+      <c r="C30" s="41" t="s">
         <v>159</v>
       </c>
-      <c r="D30" s="42" t="s">
+      <c r="D30" s="41" t="s">
         <v>350</v>
       </c>
-      <c r="E30" s="42" t="s">
+      <c r="E30" s="41" t="s">
         <v>440</v>
       </c>
-      <c r="F30" s="42" t="s">
+      <c r="F30" s="41" t="s">
         <v>497</v>
       </c>
-      <c r="G30" s="49" t="s">
+      <c r="G30" s="48" t="s">
         <v>621</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="41">
         <v>1.2</v>
       </c>
-      <c r="I30" s="35"/>
+      <c r="I30" s="34"/>
     </row>
     <row r="31" spans="1:21">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="42">
-[...2 lines deleted...]
-      <c r="C31" s="42" t="s">
+      <c r="B31" s="41">
+        <v>100</v>
+      </c>
+      <c r="C31" s="41" t="s">
         <v>160</v>
       </c>
-      <c r="D31" s="42" t="s">
+      <c r="D31" s="41" t="s">
         <v>351</v>
       </c>
-      <c r="E31" s="42" t="s">
+      <c r="E31" s="41" t="s">
         <v>407</v>
       </c>
-      <c r="F31" s="42" t="s">
+      <c r="F31" s="41" t="s">
         <v>562</v>
       </c>
-      <c r="G31" s="42" t="s">
+      <c r="G31" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="41">
         <v>1.3</v>
       </c>
-      <c r="I31" s="35"/>
+      <c r="I31" s="34"/>
     </row>
     <row r="32" spans="1:21">
-      <c r="A32" s="44">
+      <c r="A32" s="43">
         <v>2020</v>
       </c>
-      <c r="B32" s="38">
-[...2 lines deleted...]
-      <c r="C32" s="38" t="s">
+      <c r="B32" s="37">
+        <v>100</v>
+      </c>
+      <c r="C32" s="37" t="s">
         <v>158</v>
       </c>
-      <c r="D32" s="38" t="s">
+      <c r="D32" s="37" t="s">
         <v>402</v>
       </c>
-      <c r="E32" s="38" t="s">
+      <c r="E32" s="37" t="s">
         <v>442</v>
       </c>
-      <c r="F32" s="38" t="s">
+      <c r="F32" s="37" t="s">
         <v>545</v>
       </c>
-      <c r="G32" s="38" t="s">
+      <c r="G32" s="37" t="s">
         <v>612</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="37">
         <f>[1]Лист1!G22+[1]Лист1!G41</f>
         <v>1.3</v>
       </c>
-      <c r="I32" s="35"/>
+      <c r="I32" s="34"/>
     </row>
     <row r="33" spans="1:9">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="42">
-[...2 lines deleted...]
-      <c r="C33" s="42" t="s">
+      <c r="B33" s="41">
+        <v>100</v>
+      </c>
+      <c r="C33" s="41" t="s">
         <v>161</v>
       </c>
-      <c r="D33" s="42" t="s">
+      <c r="D33" s="41" t="s">
         <v>234</v>
       </c>
-      <c r="E33" s="42" t="s">
+      <c r="E33" s="41" t="s">
         <v>513</v>
       </c>
-      <c r="F33" s="42" t="s">
+      <c r="F33" s="41" t="s">
         <v>539</v>
       </c>
-      <c r="G33" s="42" t="s">
+      <c r="G33" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H33" s="42">
+      <c r="H33" s="41">
         <v>1</v>
       </c>
-      <c r="I33" s="35"/>
+      <c r="I33" s="34"/>
     </row>
     <row r="34" spans="1:9">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B34" s="42">
-[...2 lines deleted...]
-      <c r="C34" s="42" t="s">
+      <c r="B34" s="41">
+        <v>100</v>
+      </c>
+      <c r="C34" s="41" t="s">
         <v>158</v>
       </c>
-      <c r="D34" s="42" t="s">
+      <c r="D34" s="41" t="s">
         <v>352</v>
       </c>
-      <c r="E34" s="42" t="s">
+      <c r="E34" s="41" t="s">
         <v>452</v>
       </c>
-      <c r="F34" s="42" t="s">
+      <c r="F34" s="41" t="s">
         <v>601</v>
       </c>
-      <c r="G34" s="42" t="s">
+      <c r="G34" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="41">
         <v>1.3</v>
       </c>
-      <c r="I34" s="35"/>
+      <c r="I34" s="34"/>
     </row>
     <row r="35" spans="1:9">
-      <c r="A35" s="41" t="s">
+      <c r="A35" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="42">
-[...2 lines deleted...]
-      <c r="C35" s="42" t="s">
+      <c r="B35" s="41">
+        <v>100</v>
+      </c>
+      <c r="C35" s="41" t="s">
         <v>157</v>
       </c>
-      <c r="D35" s="42" t="s">
+      <c r="D35" s="41" t="s">
         <v>353</v>
       </c>
-      <c r="E35" s="42" t="s">
+      <c r="E35" s="41" t="s">
         <v>440</v>
       </c>
-      <c r="F35" s="42" t="s">
+      <c r="F35" s="41" t="s">
         <v>582</v>
       </c>
-      <c r="G35" s="42" t="s">
+      <c r="G35" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H35" s="42">
+      <c r="H35" s="41">
         <v>1.5</v>
       </c>
-      <c r="I35" s="35"/>
+      <c r="I35" s="34"/>
     </row>
     <row r="36" spans="1:9">
-      <c r="A36" s="41" t="s">
+      <c r="A36" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="42">
-[...2 lines deleted...]
-      <c r="C36" s="42" t="s">
+      <c r="B36" s="41">
+        <v>100</v>
+      </c>
+      <c r="C36" s="41" t="s">
         <v>157</v>
       </c>
-      <c r="D36" s="42" t="s">
+      <c r="D36" s="41" t="s">
         <v>294</v>
       </c>
-      <c r="E36" s="42" t="s">
+      <c r="E36" s="41" t="s">
         <v>435</v>
       </c>
-      <c r="F36" s="42" t="s">
+      <c r="F36" s="41" t="s">
         <v>542</v>
       </c>
-      <c r="G36" s="42" t="s">
+      <c r="G36" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="41">
         <v>1.4</v>
       </c>
-      <c r="I36" s="35"/>
+      <c r="I36" s="34"/>
     </row>
     <row r="37" spans="1:9">
-      <c r="A37" s="45">
+      <c r="A37" s="44">
         <v>2021</v>
       </c>
-      <c r="B37" s="38">
-[...2 lines deleted...]
-      <c r="C37" s="38" t="s">
+      <c r="B37" s="37">
+        <v>100</v>
+      </c>
+      <c r="C37" s="37" t="s">
         <v>161</v>
       </c>
-      <c r="D37" s="38" t="s">
+      <c r="D37" s="37" t="s">
         <v>357</v>
       </c>
-      <c r="E37" s="38" t="s">
+      <c r="E37" s="37" t="s">
         <v>443</v>
       </c>
-      <c r="F37" s="38" t="s">
+      <c r="F37" s="37" t="s">
         <v>602</v>
       </c>
-      <c r="G37" s="38" t="s">
+      <c r="G37" s="37" t="s">
         <v>612</v>
       </c>
-      <c r="H37" s="38">
+      <c r="H37" s="37">
         <f>[1]Лист1!H22+[1]Лист1!H41</f>
         <v>1</v>
       </c>
-      <c r="I37" s="35"/>
+      <c r="I37" s="34"/>
     </row>
     <row r="38" spans="1:9">
-      <c r="A38" s="41" t="s">
+      <c r="A38" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="42">
-[...2 lines deleted...]
-      <c r="C38" s="42">
+      <c r="B38" s="41">
+        <v>100</v>
+      </c>
+      <c r="C38" s="41">
         <v>99.2</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="41">
         <v>57</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="41">
         <v>24.5</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="41">
         <v>17.7</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="41">
         <v>0</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="41">
         <v>0.8</v>
       </c>
-      <c r="I38" s="35"/>
+      <c r="I38" s="34"/>
     </row>
     <row r="39" spans="1:9">
-      <c r="A39" s="41" t="s">
+      <c r="A39" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B39" s="42">
-[...2 lines deleted...]
-      <c r="C39" s="42" t="s">
+      <c r="B39" s="41">
+        <v>100</v>
+      </c>
+      <c r="C39" s="41" t="s">
         <v>162</v>
       </c>
-      <c r="D39" s="42" t="s">
+      <c r="D39" s="41" t="s">
         <v>274</v>
       </c>
-      <c r="E39" s="42" t="s">
+      <c r="E39" s="41" t="s">
         <v>427</v>
       </c>
-      <c r="F39" s="42" t="s">
+      <c r="F39" s="41" t="s">
         <v>602</v>
       </c>
-      <c r="G39" s="42" t="s">
+      <c r="G39" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H39" s="42">
+      <c r="H39" s="41">
         <v>0.89999999999999991</v>
       </c>
-      <c r="I39" s="35"/>
+      <c r="I39" s="34"/>
     </row>
     <row r="40" spans="1:9">
-      <c r="A40" s="41" t="s">
+      <c r="A40" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="42">
-[...2 lines deleted...]
-      <c r="C40" s="42" t="s">
+      <c r="B40" s="41">
+        <v>100</v>
+      </c>
+      <c r="C40" s="41" t="s">
         <v>161</v>
       </c>
-      <c r="D40" s="42" t="s">
+      <c r="D40" s="41" t="s">
         <v>274</v>
       </c>
-      <c r="E40" s="42" t="s">
+      <c r="E40" s="41" t="s">
         <v>443</v>
       </c>
-      <c r="F40" s="42" t="s">
+      <c r="F40" s="41" t="s">
         <v>576</v>
       </c>
-      <c r="G40" s="42" t="s">
+      <c r="G40" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="41">
         <v>1</v>
       </c>
-      <c r="I40" s="35"/>
+      <c r="I40" s="34"/>
     </row>
     <row r="41" spans="1:9">
-      <c r="A41" s="41" t="s">
+      <c r="A41" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="42">
-[...2 lines deleted...]
-      <c r="C41" s="42" t="s">
+      <c r="B41" s="41">
+        <v>100</v>
+      </c>
+      <c r="C41" s="41" t="s">
         <v>159</v>
       </c>
-      <c r="D41" s="42" t="s">
+      <c r="D41" s="41" t="s">
         <v>295</v>
       </c>
-      <c r="E41" s="42" t="s">
+      <c r="E41" s="41" t="s">
         <v>438</v>
       </c>
-      <c r="F41" s="42" t="s">
+      <c r="F41" s="41" t="s">
         <v>545</v>
       </c>
-      <c r="G41" s="42" t="s">
+      <c r="G41" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H41" s="41">
         <v>1.2000000000000002</v>
       </c>
-      <c r="I41" s="35"/>
+      <c r="I41" s="34"/>
     </row>
     <row r="42" spans="1:9">
-      <c r="A42" s="45">
+      <c r="A42" s="44">
         <v>2022</v>
       </c>
-      <c r="B42" s="38">
-[...2 lines deleted...]
-      <c r="C42" s="46">
+      <c r="B42" s="37">
+        <v>100</v>
+      </c>
+      <c r="C42" s="45">
         <v>99.4</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="45">
         <v>58.5</v>
       </c>
-      <c r="E42" s="46">
+      <c r="E42" s="45">
         <v>23.5</v>
       </c>
-      <c r="F42" s="46">
+      <c r="F42" s="45">
         <v>17.399999999999999</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G42" s="45">
         <v>0.1</v>
       </c>
-      <c r="H42" s="47">
+      <c r="H42" s="46">
         <v>0.5</v>
       </c>
-      <c r="I42" s="35"/>
+      <c r="I42" s="34"/>
     </row>
     <row r="43" spans="1:9">
-      <c r="A43" s="41" t="s">
+      <c r="A43" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="42">
-[...2 lines deleted...]
-      <c r="C43" s="42" t="s">
+      <c r="B43" s="41">
+        <v>100</v>
+      </c>
+      <c r="C43" s="41" t="s">
         <v>163</v>
       </c>
-      <c r="D43" s="42" t="s">
+      <c r="D43" s="41" t="s">
         <v>354</v>
       </c>
-      <c r="E43" s="42" t="s">
+      <c r="E43" s="41" t="s">
         <v>421</v>
       </c>
-      <c r="F43" s="42" t="s">
+      <c r="F43" s="41" t="s">
         <v>595</v>
       </c>
-      <c r="G43" s="42" t="s">
+      <c r="G43" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H43" s="42">
+      <c r="H43" s="41">
         <v>0.4</v>
       </c>
-      <c r="I43" s="35"/>
+      <c r="I43" s="34"/>
     </row>
     <row r="44" spans="1:9">
-      <c r="A44" s="41" t="s">
+      <c r="A44" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="42">
-[...2 lines deleted...]
-      <c r="C44" s="42" t="s">
+      <c r="B44" s="41">
+        <v>100</v>
+      </c>
+      <c r="C44" s="41" t="s">
         <v>164</v>
       </c>
-      <c r="D44" s="42" t="s">
+      <c r="D44" s="41" t="s">
         <v>355</v>
       </c>
-      <c r="E44" s="42" t="s">
+      <c r="E44" s="41" t="s">
         <v>419</v>
       </c>
-      <c r="F44" s="42" t="s">
+      <c r="F44" s="41" t="s">
         <v>541</v>
       </c>
-      <c r="G44" s="42" t="s">
+      <c r="G44" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H44" s="42">
+      <c r="H44" s="41">
         <v>0.7</v>
       </c>
-      <c r="I44" s="35"/>
+      <c r="I44" s="34"/>
     </row>
     <row r="45" spans="1:9">
-      <c r="A45" s="41" t="s">
+      <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="42">
-[...2 lines deleted...]
-      <c r="C45" s="42" t="s">
+      <c r="B45" s="41">
+        <v>100</v>
+      </c>
+      <c r="C45" s="41" t="s">
         <v>163</v>
       </c>
-      <c r="D45" s="42" t="s">
+      <c r="D45" s="41" t="s">
         <v>356</v>
       </c>
-      <c r="E45" s="42" t="s">
+      <c r="E45" s="41" t="s">
         <v>410</v>
       </c>
-      <c r="F45" s="42" t="s">
+      <c r="F45" s="41" t="s">
         <v>562</v>
       </c>
-      <c r="G45" s="42" t="s">
+      <c r="G45" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H45" s="42" t="s">
+      <c r="H45" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="I45" s="35"/>
+      <c r="I45" s="34"/>
     </row>
     <row r="46" spans="1:9">
-      <c r="A46" s="41" t="s">
+      <c r="A46" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B46" s="42">
-[...2 lines deleted...]
-      <c r="C46" s="42" t="s">
+      <c r="B46" s="41">
+        <v>100</v>
+      </c>
+      <c r="C46" s="41" t="s">
         <v>164</v>
       </c>
-      <c r="D46" s="42" t="s">
+      <c r="D46" s="41" t="s">
         <v>357</v>
       </c>
-      <c r="E46" s="42" t="s">
+      <c r="E46" s="41" t="s">
         <v>418</v>
       </c>
-      <c r="F46" s="42" t="s">
+      <c r="F46" s="41" t="s">
         <v>563</v>
       </c>
-      <c r="G46" s="42">
+      <c r="G46" s="41">
         <v>0.4</v>
       </c>
-      <c r="H46" s="42">
+      <c r="H46" s="41">
         <v>0.6</v>
       </c>
-      <c r="I46" s="35"/>
+      <c r="I46" s="34"/>
     </row>
     <row r="47" spans="1:9">
-      <c r="A47" s="45">
+      <c r="A47" s="44">
         <v>2023</v>
       </c>
-      <c r="B47" s="46">
-[...2 lines deleted...]
-      <c r="C47" s="46">
+      <c r="B47" s="45">
+        <v>100</v>
+      </c>
+      <c r="C47" s="45">
         <v>99</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="45">
         <v>60.1</v>
       </c>
-      <c r="E47" s="46">
+      <c r="E47" s="45">
         <v>20.6</v>
       </c>
-      <c r="F47" s="46">
+      <c r="F47" s="45">
         <v>18.3</v>
       </c>
-      <c r="G47" s="46">
+      <c r="G47" s="45">
         <v>0</v>
       </c>
-      <c r="H47" s="46">
+      <c r="H47" s="45">
         <v>1</v>
       </c>
-      <c r="I47" s="35"/>
+      <c r="I47" s="34"/>
     </row>
     <row r="48" spans="1:9">
-      <c r="A48" s="41" t="s">
+      <c r="A48" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="42">
-[...2 lines deleted...]
-      <c r="C48" s="42">
+      <c r="B48" s="41">
+        <v>100</v>
+      </c>
+      <c r="C48" s="41">
         <v>98.8</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="41">
         <v>60.9</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="41">
         <v>20.2</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="41">
         <v>17.7</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="41">
         <v>0.1</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="41">
         <v>1.1000000000000001</v>
       </c>
-      <c r="I48" s="35"/>
+      <c r="I48" s="34"/>
     </row>
     <row r="49" spans="1:10">
-      <c r="A49" s="41" t="s">
+      <c r="A49" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B49" s="48">
-[...2 lines deleted...]
-      <c r="C49" s="48">
+      <c r="B49" s="47">
+        <v>100</v>
+      </c>
+      <c r="C49" s="47">
         <v>99</v>
       </c>
-      <c r="D49" s="48">
+      <c r="D49" s="47">
         <v>60.3</v>
       </c>
-      <c r="E49" s="48">
+      <c r="E49" s="47">
         <v>20.3</v>
       </c>
-      <c r="F49" s="48">
+      <c r="F49" s="47">
         <v>18.399999999999999</v>
       </c>
-      <c r="G49" s="48">
+      <c r="G49" s="47">
         <v>0</v>
       </c>
-      <c r="H49" s="48">
+      <c r="H49" s="47">
         <v>1</v>
       </c>
-      <c r="I49" s="35"/>
+      <c r="I49" s="34"/>
     </row>
     <row r="50" spans="1:10">
-      <c r="A50" s="41" t="s">
+      <c r="A50" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="42">
-[...2 lines deleted...]
-      <c r="C50" s="42">
+      <c r="B50" s="41">
+        <v>100</v>
+      </c>
+      <c r="C50" s="41">
         <v>99.1</v>
       </c>
-      <c r="D50" s="42">
+      <c r="D50" s="41">
         <v>57.7</v>
       </c>
-      <c r="E50" s="42">
+      <c r="E50" s="41">
         <v>21.6</v>
       </c>
-      <c r="F50" s="42">
+      <c r="F50" s="41">
         <v>19.8</v>
       </c>
-      <c r="G50" s="42">
+      <c r="G50" s="41">
         <v>0</v>
       </c>
-      <c r="H50" s="55">
+      <c r="H50" s="54">
         <v>0.89999999999999991</v>
       </c>
-      <c r="I50" s="35"/>
+      <c r="I50" s="34"/>
     </row>
     <row r="51" spans="1:10">
-      <c r="A51" s="41" t="s">
+      <c r="A51" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="42">
-[...2 lines deleted...]
-      <c r="C51" s="42">
+      <c r="B51" s="41">
+        <v>100</v>
+      </c>
+      <c r="C51" s="41">
         <v>99.1</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="41">
         <v>61.1</v>
       </c>
-      <c r="E51" s="42">
+      <c r="E51" s="41">
         <v>20.6</v>
       </c>
-      <c r="F51" s="42">
+      <c r="F51" s="41">
         <v>17.399999999999999</v>
       </c>
-      <c r="G51" s="42">
+      <c r="G51" s="41">
         <v>0.1</v>
       </c>
-      <c r="H51" s="55">
+      <c r="H51" s="54">
         <v>0.79999999999999993</v>
       </c>
-      <c r="I51" s="35"/>
+      <c r="I51" s="34"/>
     </row>
     <row r="52" spans="1:10">
-      <c r="A52" s="44">
+      <c r="A52" s="43">
         <v>2024</v>
       </c>
-      <c r="B52" s="85">
-[...2 lines deleted...]
-      <c r="C52" s="85">
+      <c r="B52" s="84">
+        <v>100</v>
+      </c>
+      <c r="C52" s="84">
         <v>99.1</v>
       </c>
-      <c r="D52" s="85">
+      <c r="D52" s="84">
         <v>59.6</v>
       </c>
-      <c r="E52" s="85">
+      <c r="E52" s="84">
         <v>20.2</v>
       </c>
-      <c r="F52" s="85">
+      <c r="F52" s="84">
         <v>19.3</v>
       </c>
-      <c r="G52" s="85">
+      <c r="G52" s="84">
         <v>0.1</v>
       </c>
-      <c r="H52" s="84">
+      <c r="H52" s="83">
         <v>0.8</v>
       </c>
-      <c r="I52" s="35"/>
+      <c r="I52" s="34"/>
     </row>
     <row r="53" spans="1:10">
-      <c r="A53" s="41" t="s">
+      <c r="A53" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="59">
-[...2 lines deleted...]
-      <c r="C53" s="59">
+      <c r="B53" s="58">
+        <v>100</v>
+      </c>
+      <c r="C53" s="58">
         <v>99.2</v>
       </c>
-      <c r="D53" s="59">
+      <c r="D53" s="58">
         <v>62.7</v>
       </c>
-      <c r="E53" s="59">
+      <c r="E53" s="58">
         <v>19.399999999999999</v>
       </c>
-      <c r="F53" s="59">
+      <c r="F53" s="58">
         <v>17.100000000000001</v>
       </c>
-      <c r="G53" s="59">
+      <c r="G53" s="58">
         <v>0.3</v>
       </c>
-      <c r="H53" s="59">
+      <c r="H53" s="58">
         <v>0.5</v>
       </c>
-      <c r="I53" s="35"/>
+      <c r="I53" s="34"/>
     </row>
     <row r="54" spans="1:10">
-      <c r="A54" s="41" t="s">
+      <c r="A54" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="8">
         <v>100</v>
       </c>
       <c r="C54" s="8">
         <v>99.2</v>
       </c>
       <c r="D54" s="8">
         <v>61.8</v>
       </c>
       <c r="E54" s="8">
         <v>18.7</v>
       </c>
       <c r="F54" s="8">
         <v>18.7</v>
       </c>
       <c r="G54" s="8">
         <v>0</v>
       </c>
       <c r="H54" s="8">
         <v>0.8</v>
       </c>
-      <c r="I54" s="52"/>
+      <c r="I54" s="51"/>
       <c r="J54" s="7"/>
     </row>
     <row r="55" spans="1:10">
-      <c r="A55" s="41" t="s">
+      <c r="A55" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B55" s="48">
-[...2 lines deleted...]
-      <c r="C55" s="48">
+      <c r="B55" s="47">
+        <v>100</v>
+      </c>
+      <c r="C55" s="47">
         <v>98.9</v>
       </c>
-      <c r="D55" s="48">
+      <c r="D55" s="47">
         <v>57.2</v>
       </c>
-      <c r="E55" s="48">
+      <c r="E55" s="47">
         <v>20.5</v>
       </c>
-      <c r="F55" s="48">
+      <c r="F55" s="47">
         <v>21.2</v>
       </c>
-      <c r="G55" s="48">
+      <c r="G55" s="47">
         <v>0.1</v>
       </c>
-      <c r="H55" s="83">
+      <c r="H55" s="82">
         <v>1</v>
       </c>
       <c r="I55" s="7"/>
       <c r="J55" s="7"/>
     </row>
     <row r="56" spans="1:10">
-      <c r="A56" s="41" t="s">
+      <c r="A56" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="42">
-[...2 lines deleted...]
-      <c r="C56" s="42">
+      <c r="B56" s="41">
+        <v>100</v>
+      </c>
+      <c r="C56" s="41">
         <v>99.3</v>
       </c>
-      <c r="D56" s="42">
+      <c r="D56" s="41">
         <v>57</v>
       </c>
-      <c r="E56" s="42">
+      <c r="E56" s="41">
         <v>22.3</v>
       </c>
-      <c r="F56" s="42">
+      <c r="F56" s="41">
         <v>20</v>
       </c>
-      <c r="G56" s="42">
+      <c r="G56" s="41">
         <v>0.1</v>
       </c>
-      <c r="H56" s="86">
+      <c r="H56" s="85">
         <v>0.60000000000000009</v>
       </c>
       <c r="I56" s="7"/>
       <c r="J56" s="7"/>
     </row>
     <row r="57" spans="1:10">
-      <c r="A57" s="44">
+      <c r="A57" s="43">
         <v>2025</v>
       </c>
-      <c r="B57" s="46">
-[...2 lines deleted...]
-      <c r="C57" s="46">
+      <c r="B57" s="45">
+        <v>100</v>
+      </c>
+      <c r="C57" s="45">
         <v>96.7</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="45">
         <v>59</v>
       </c>
-      <c r="E57" s="46">
+      <c r="E57" s="45">
         <v>19.899999999999999</v>
       </c>
-      <c r="F57" s="46">
+      <c r="F57" s="45">
         <v>17.8</v>
       </c>
-      <c r="G57" s="46">
+      <c r="G57" s="45">
         <v>0.1</v>
       </c>
-      <c r="H57" s="165">
+      <c r="H57" s="113">
         <v>3.2</v>
       </c>
     </row>
     <row r="58" spans="1:10">
-      <c r="A58" s="41" t="s">
+      <c r="A58" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="109">
-[...2 lines deleted...]
-      <c r="C58" s="109">
+      <c r="B58" s="107">
+        <v>100</v>
+      </c>
+      <c r="C58" s="107">
         <v>96.1</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="107">
         <v>60.4</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="107">
         <v>19</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="107">
         <v>16.7</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="107">
         <v>0.1</v>
       </c>
       <c r="H58" s="8">
         <v>3.8000000000000003</v>
       </c>
     </row>
     <row r="59" spans="1:10">
-      <c r="A59" s="41" t="s">
+      <c r="A59" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B59" s="48">
-[...2 lines deleted...]
-      <c r="C59" s="48">
+      <c r="B59" s="47">
+        <v>100</v>
+      </c>
+      <c r="C59" s="47">
         <v>96.8</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="47">
         <v>61.8</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="47">
         <v>18.399999999999999</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="47">
         <v>16.600000000000001</v>
       </c>
-      <c r="G59" s="48">
+      <c r="G59" s="47">
         <v>0</v>
       </c>
-      <c r="H59" s="110">
+      <c r="H59" s="108">
         <v>3.2</v>
       </c>
     </row>
     <row r="60" spans="1:10">
-      <c r="A60" s="41" t="s">
+      <c r="A60" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="48">
-[...2 lines deleted...]
-      <c r="C60" s="48">
+      <c r="B60" s="47">
+        <v>100</v>
+      </c>
+      <c r="C60" s="47">
         <v>96.9</v>
       </c>
-      <c r="D60" s="48">
+      <c r="D60" s="47">
         <v>56.4</v>
       </c>
-      <c r="E60" s="48">
+      <c r="E60" s="47">
         <v>20.7</v>
       </c>
-      <c r="F60" s="48">
+      <c r="F60" s="47">
         <v>19.8</v>
       </c>
-      <c r="G60" s="48">
+      <c r="G60" s="47">
         <v>0.1</v>
       </c>
       <c r="H60" s="16">
         <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:10">
-      <c r="A61" s="82" t="s">
+      <c r="A61" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B61" s="18">
-[...2 lines deleted...]
-      <c r="C61" s="18">
+      <c r="B61" s="8">
+        <v>100</v>
+      </c>
+      <c r="C61" s="8">
         <v>96.6</v>
       </c>
-      <c r="D61" s="18">
+      <c r="D61" s="8">
         <v>57.1</v>
       </c>
-      <c r="E61" s="18">
+      <c r="E61" s="8">
         <v>21.4</v>
       </c>
-      <c r="F61" s="18">
+      <c r="F61" s="8">
         <v>18.100000000000001</v>
       </c>
-      <c r="G61" s="18">
+      <c r="G61" s="8">
         <v>0.1</v>
       </c>
-      <c r="H61" s="18">
+      <c r="H61" s="8">
         <v>3.3</v>
       </c>
+      <c r="I61" s="7"/>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="9"/>
+      <c r="I62" s="7"/>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="115">
+        <v>100</v>
+      </c>
+      <c r="C63" s="115">
+        <v>96.7</v>
+      </c>
+      <c r="D63" s="115">
+        <v>56</v>
+      </c>
+      <c r="E63" s="115">
+        <v>20.7</v>
+      </c>
+      <c r="F63" s="115">
+        <v>20</v>
+      </c>
+      <c r="G63" s="115">
+        <v>0.1</v>
+      </c>
+      <c r="H63" s="115">
+        <v>2.6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B64" s="47"/>
+      <c r="C64" s="47"/>
+      <c r="D64" s="47"/>
+      <c r="E64" s="47"/>
+      <c r="F64" s="47"/>
+      <c r="G64" s="47"/>
+      <c r="H64" s="108"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="16"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="18"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="18"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:T34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="116" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="115"/>
-[...5 lines deleted...]
-      <c r="H1" s="115"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="5"/>
       <c r="B2" s="8"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
     </row>
     <row r="3" spans="1:19">
-      <c r="A3" s="150" t="s">
+      <c r="A3" s="151" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="150"/>
-[...5 lines deleted...]
-      <c r="H3" s="150"/>
+      <c r="B3" s="151"/>
+      <c r="C3" s="151"/>
+      <c r="D3" s="151"/>
+      <c r="E3" s="151"/>
+      <c r="F3" s="151"/>
+      <c r="G3" s="151"/>
+      <c r="H3" s="151"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
     </row>
     <row r="4" spans="1:19">
-      <c r="A4" s="151"/>
-      <c r="B4" s="154" t="s">
+      <c r="A4" s="152"/>
+      <c r="B4" s="155" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="157" t="s">
+      <c r="C4" s="158" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="157"/>
-[...3 lines deleted...]
-      <c r="H4" s="157"/>
+      <c r="D4" s="158"/>
+      <c r="E4" s="158"/>
+      <c r="F4" s="158"/>
+      <c r="G4" s="158"/>
+      <c r="H4" s="158"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
     </row>
     <row r="5" spans="1:19">
-      <c r="A5" s="152"/>
-[...1 lines deleted...]
-      <c r="C5" s="158" t="s">
+      <c r="A5" s="153"/>
+      <c r="B5" s="156"/>
+      <c r="C5" s="159" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="160" t="s">
+      <c r="D5" s="161" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="161"/>
-[...1 lines deleted...]
-      <c r="G5" s="163" t="s">
+      <c r="E5" s="162"/>
+      <c r="F5" s="163"/>
+      <c r="G5" s="164" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="154" t="s">
+      <c r="H5" s="155" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
     </row>
     <row r="6" spans="1:19" ht="22.5">
-      <c r="A6" s="153"/>
-[...2 lines deleted...]
-      <c r="D6" s="31" t="s">
+      <c r="A6" s="154"/>
+      <c r="B6" s="157"/>
+      <c r="C6" s="160"/>
+      <c r="D6" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="31" t="s">
+      <c r="E6" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="31" t="s">
+      <c r="F6" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="164"/>
-      <c r="H6" s="156"/>
+      <c r="G6" s="165"/>
+      <c r="H6" s="157"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
     </row>
     <row r="7" spans="1:19">
-      <c r="A7" s="32">
+      <c r="A7" s="31">
         <v>2015</v>
       </c>
       <c r="B7" s="9">
         <v>100</v>
       </c>
       <c r="C7" s="9">
         <v>96.2</v>
       </c>
       <c r="D7" s="9">
         <v>49.8</v>
       </c>
       <c r="E7" s="9">
         <v>27.3</v>
       </c>
       <c r="F7" s="9">
         <v>19.100000000000001</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>615</v>
       </c>
       <c r="H7" s="9">
         <f>[1]Лист1!B23+[1]Лист1!B42</f>
         <v>3.5999999999999996</v>
       </c>
       <c r="I7" s="7"/>
@@ -13617,56 +14057,56 @@
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="18"/>
-      <c r="C26" s="53"/>
-[...4 lines deleted...]
-      <c r="H26" s="53"/>
+      <c r="C26" s="52"/>
+      <c r="D26" s="52"/>
+      <c r="E26" s="52"/>
+      <c r="F26" s="52"/>
+      <c r="G26" s="52"/>
+      <c r="H26" s="52"/>
       <c r="J26" s="10"/>
       <c r="K26" s="10"/>
       <c r="L26" s="10"/>
       <c r="M26" s="10"/>
       <c r="N26" s="10"/>
       <c r="O26" s="10"/>
       <c r="P26" s="10"/>
     </row>
     <row r="27" spans="1:16">
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="10"/>
       <c r="N27" s="10"/>
       <c r="O27" s="10"/>
       <c r="P27" s="10"/>
     </row>
     <row r="28" spans="1:16">
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
       <c r="N28" s="10"/>
       <c r="O28" s="10"/>
       <c r="P28" s="10"/>
@@ -13717,21945 +14157,23005 @@
       <c r="P33" s="10"/>
     </row>
     <row r="34" spans="10:16">
       <c r="M34" s="9"/>
       <c r="N34" s="9"/>
       <c r="O34" s="9"/>
       <c r="P34" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AK61"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AK66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B37" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="O53" sqref="O53"/>
+      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="116" t="s">
         <v>27</v>
       </c>
-      <c r="B1" s="115"/>
-[...5 lines deleted...]
-      <c r="H1" s="115"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="5"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="I2" s="16"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="A3" s="135" t="s">
+      <c r="A3" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="135"/>
-[...5 lines deleted...]
-      <c r="H3" s="135"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="136"/>
-      <c r="B4" s="139" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="143" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="142"/>
-[...3 lines deleted...]
-      <c r="H4" s="142"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="137"/>
-[...1 lines deleted...]
-      <c r="C5" s="143" t="s">
+      <c r="A5" s="138"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="145" t="s">
+      <c r="D5" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="146"/>
-[...1 lines deleted...]
-      <c r="G5" s="148" t="s">
+      <c r="E5" s="147"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="139" t="s">
+      <c r="H5" s="140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="22.5">
-      <c r="A6" s="138"/>
-[...2 lines deleted...]
-      <c r="D6" s="57" t="s">
+      <c r="A6" s="139"/>
+      <c r="B6" s="142"/>
+      <c r="C6" s="145"/>
+      <c r="D6" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="57" t="s">
+      <c r="E6" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="149"/>
-      <c r="H6" s="141"/>
+      <c r="G6" s="150"/>
+      <c r="H6" s="142"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="37">
+      <c r="A7" s="36">
         <v>2015</v>
       </c>
-      <c r="B7" s="38">
-[...2 lines deleted...]
-      <c r="C7" s="38">
+      <c r="B7" s="37">
+        <v>100</v>
+      </c>
+      <c r="C7" s="37">
         <v>95.7</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="37">
         <v>48.9</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="37">
         <v>26.8</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="37">
         <v>20</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="37">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="8" spans="1:37">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="42">
-[...2 lines deleted...]
-      <c r="C8" s="42" t="s">
+      <c r="B8" s="41">
+        <v>100</v>
+      </c>
+      <c r="C8" s="41" t="s">
         <v>97</v>
       </c>
-      <c r="D8" s="42" t="s">
+      <c r="D8" s="41" t="s">
         <v>336</v>
       </c>
-      <c r="E8" s="42" t="s">
+      <c r="E8" s="41" t="s">
         <v>412</v>
       </c>
-      <c r="F8" s="42" t="s">
+      <c r="F8" s="41" t="s">
         <v>474</v>
       </c>
-      <c r="G8" s="42" t="s">
+      <c r="G8" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="41">
         <v>4.5999999999999996</v>
       </c>
     </row>
     <row r="9" spans="1:37">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="42">
-[...2 lines deleted...]
-      <c r="C9" s="42" t="s">
+      <c r="B9" s="41">
+        <v>100</v>
+      </c>
+      <c r="C9" s="41" t="s">
         <v>120</v>
       </c>
-      <c r="D9" s="42" t="s">
+      <c r="D9" s="41" t="s">
         <v>238</v>
       </c>
-      <c r="E9" s="42" t="s">
+      <c r="E9" s="41" t="s">
         <v>446</v>
       </c>
-      <c r="F9" s="42" t="s">
+      <c r="F9" s="41" t="s">
         <v>453</v>
       </c>
-      <c r="G9" s="42" t="s">
+      <c r="G9" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="41">
         <v>4</v>
       </c>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="R9" s="8"/>
     </row>
     <row r="10" spans="1:37">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="42">
-[...2 lines deleted...]
-      <c r="C10" s="42" t="s">
+      <c r="B10" s="41">
+        <v>100</v>
+      </c>
+      <c r="C10" s="41" t="s">
         <v>165</v>
       </c>
-      <c r="D10" s="42" t="s">
+      <c r="D10" s="41" t="s">
         <v>240</v>
       </c>
-      <c r="E10" s="42" t="s">
+      <c r="E10" s="41" t="s">
         <v>461</v>
       </c>
-      <c r="F10" s="42" t="s">
+      <c r="F10" s="41" t="s">
         <v>495</v>
       </c>
-      <c r="G10" s="42" t="s">
+      <c r="G10" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="41">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:37">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="42">
-[...2 lines deleted...]
-      <c r="C11" s="42" t="s">
+      <c r="B11" s="41">
+        <v>100</v>
+      </c>
+      <c r="C11" s="41" t="s">
         <v>121</v>
       </c>
-      <c r="D11" s="42" t="s">
+      <c r="D11" s="41" t="s">
         <v>342</v>
       </c>
-      <c r="E11" s="42" t="s">
+      <c r="E11" s="41" t="s">
         <v>512</v>
       </c>
-      <c r="F11" s="42" t="s">
+      <c r="F11" s="41" t="s">
         <v>562</v>
       </c>
-      <c r="G11" s="42" t="s">
+      <c r="G11" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="41">
         <v>3.5</v>
       </c>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="8"/>
       <c r="U11" s="8"/>
       <c r="V11" s="8"/>
       <c r="W11" s="8"/>
       <c r="X11" s="8"/>
       <c r="Y11" s="8"/>
       <c r="Z11" s="8"/>
       <c r="AA11" s="8"/>
       <c r="AB11" s="8"/>
       <c r="AC11" s="8"/>
       <c r="AD11" s="8"/>
       <c r="AE11" s="8"/>
       <c r="AF11" s="8"/>
       <c r="AG11" s="8"/>
       <c r="AH11" s="8"/>
       <c r="AI11" s="8"/>
       <c r="AJ11" s="8"/>
       <c r="AK11" s="8"/>
     </row>
     <row r="12" spans="1:37">
-      <c r="A12" s="44">
+      <c r="A12" s="43">
         <v>2016</v>
       </c>
-      <c r="B12" s="38">
-[...2 lines deleted...]
-      <c r="C12" s="38" t="s">
+      <c r="B12" s="37">
+        <v>100</v>
+      </c>
+      <c r="C12" s="37" t="s">
         <v>122</v>
       </c>
-      <c r="D12" s="38" t="s">
+      <c r="D12" s="37" t="s">
         <v>211</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="37" t="s">
         <v>493</v>
       </c>
-      <c r="F12" s="38" t="s">
+      <c r="F12" s="37" t="s">
         <v>494</v>
       </c>
-      <c r="G12" s="38" t="s">
+      <c r="G12" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="37">
         <v>3.3</v>
       </c>
     </row>
     <row r="13" spans="1:37">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="42">
-[...2 lines deleted...]
-      <c r="C13" s="42" t="s">
+      <c r="B13" s="41">
+        <v>100</v>
+      </c>
+      <c r="C13" s="41" t="s">
         <v>119</v>
       </c>
-      <c r="D13" s="42" t="s">
+      <c r="D13" s="41" t="s">
         <v>238</v>
       </c>
-      <c r="E13" s="42" t="s">
+      <c r="E13" s="41" t="s">
         <v>439</v>
       </c>
-      <c r="F13" s="42" t="s">
+      <c r="F13" s="41" t="s">
         <v>457</v>
       </c>
-      <c r="G13" s="42" t="s">
+      <c r="G13" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="41">
         <v>3.3</v>
       </c>
     </row>
     <row r="14" spans="1:37">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="42">
-[...2 lines deleted...]
-      <c r="C14" s="42" t="s">
+      <c r="B14" s="41">
+        <v>100</v>
+      </c>
+      <c r="C14" s="41" t="s">
         <v>125</v>
       </c>
-      <c r="D14" s="42" t="s">
+      <c r="D14" s="41" t="s">
         <v>187</v>
       </c>
-      <c r="E14" s="42" t="s">
+      <c r="E14" s="41" t="s">
         <v>414</v>
       </c>
-      <c r="F14" s="42" t="s">
+      <c r="F14" s="41" t="s">
         <v>498</v>
       </c>
-      <c r="G14" s="42" t="s">
+      <c r="G14" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="41">
         <v>3.6</v>
       </c>
     </row>
     <row r="15" spans="1:37">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="42">
-[...2 lines deleted...]
-      <c r="C15" s="42" t="s">
+      <c r="B15" s="41">
+        <v>100</v>
+      </c>
+      <c r="C15" s="41" t="s">
         <v>166</v>
       </c>
-      <c r="D15" s="42" t="s">
+      <c r="D15" s="41" t="s">
         <v>361</v>
       </c>
-      <c r="E15" s="42" t="s">
+      <c r="E15" s="41" t="s">
         <v>493</v>
       </c>
-      <c r="F15" s="42" t="s">
+      <c r="F15" s="41" t="s">
         <v>538</v>
       </c>
-      <c r="G15" s="42" t="s">
+      <c r="G15" s="41" t="s">
         <v>617</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="41">
         <v>3.7</v>
       </c>
     </row>
     <row r="16" spans="1:37">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42" t="s">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41" t="s">
         <v>151</v>
       </c>
-      <c r="D16" s="42" t="s">
+      <c r="D16" s="41" t="s">
         <v>343</v>
       </c>
-      <c r="E16" s="42" t="s">
+      <c r="E16" s="41" t="s">
         <v>437</v>
       </c>
-      <c r="F16" s="42" t="s">
+      <c r="F16" s="41" t="s">
         <v>538</v>
       </c>
-      <c r="G16" s="42" t="s">
+      <c r="G16" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="41">
         <v>2.5</v>
       </c>
     </row>
     <row r="17" spans="1:10">
-      <c r="A17" s="44">
+      <c r="A17" s="43">
         <v>2017</v>
       </c>
-      <c r="B17" s="38">
-[...2 lines deleted...]
-      <c r="C17" s="38" t="s">
+      <c r="B17" s="37">
+        <v>100</v>
+      </c>
+      <c r="C17" s="37" t="s">
         <v>103</v>
       </c>
-      <c r="D17" s="38" t="s">
+      <c r="D17" s="37" t="s">
         <v>243</v>
       </c>
-      <c r="E17" s="38" t="s">
+      <c r="E17" s="37" t="s">
         <v>500</v>
       </c>
-      <c r="F17" s="38" t="s">
+      <c r="F17" s="37" t="s">
         <v>562</v>
       </c>
-      <c r="G17" s="38" t="s">
+      <c r="G17" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="37">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:10">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="42">
-[...2 lines deleted...]
-      <c r="C18" s="42" t="s">
+      <c r="B18" s="41">
+        <v>100</v>
+      </c>
+      <c r="C18" s="41" t="s">
         <v>77</v>
       </c>
-      <c r="D18" s="42" t="s">
+      <c r="D18" s="41" t="s">
         <v>334</v>
       </c>
-      <c r="E18" s="42" t="s">
+      <c r="E18" s="41" t="s">
         <v>438</v>
       </c>
-      <c r="F18" s="42" t="s">
+      <c r="F18" s="41" t="s">
         <v>430</v>
       </c>
-      <c r="G18" s="42" t="s">
+      <c r="G18" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="41">
         <v>5.9</v>
       </c>
     </row>
     <row r="19" spans="1:10">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="42">
-[...2 lines deleted...]
-      <c r="C19" s="42" t="s">
+      <c r="B19" s="41">
+        <v>100</v>
+      </c>
+      <c r="C19" s="41" t="s">
         <v>94</v>
       </c>
-      <c r="D19" s="42" t="s">
+      <c r="D19" s="41" t="s">
         <v>264</v>
       </c>
-      <c r="E19" s="42" t="s">
+      <c r="E19" s="41" t="s">
         <v>449</v>
       </c>
-      <c r="F19" s="42" t="s">
+      <c r="F19" s="41" t="s">
         <v>494</v>
       </c>
-      <c r="G19" s="42" t="s">
+      <c r="G19" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="41">
         <v>5.5</v>
       </c>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
     </row>
     <row r="20" spans="1:10">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="42">
-[...2 lines deleted...]
-      <c r="C20" s="42" t="s">
+      <c r="B20" s="41">
+        <v>100</v>
+      </c>
+      <c r="C20" s="41" t="s">
         <v>98</v>
       </c>
-      <c r="D20" s="42" t="s">
+      <c r="D20" s="41" t="s">
         <v>342</v>
       </c>
-      <c r="E20" s="42" t="s">
+      <c r="E20" s="41" t="s">
         <v>408</v>
       </c>
-      <c r="F20" s="42" t="s">
+      <c r="F20" s="41" t="s">
         <v>564</v>
       </c>
-      <c r="G20" s="42" t="s">
+      <c r="G20" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="41">
         <v>4.8</v>
       </c>
     </row>
     <row r="21" spans="1:10">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="42">
-[...2 lines deleted...]
-      <c r="C21" s="42" t="s">
+      <c r="B21" s="41">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41" t="s">
         <v>120</v>
       </c>
-      <c r="D21" s="42" t="s">
+      <c r="D21" s="41" t="s">
         <v>362</v>
       </c>
-      <c r="E21" s="42" t="s">
+      <c r="E21" s="41" t="s">
         <v>502</v>
       </c>
-      <c r="F21" s="42" t="s">
+      <c r="F21" s="41" t="s">
         <v>485</v>
       </c>
-      <c r="G21" s="42" t="s">
+      <c r="G21" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="41">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:10">
-      <c r="A22" s="44">
+      <c r="A22" s="43">
         <v>2018</v>
       </c>
-      <c r="B22" s="38">
-[...2 lines deleted...]
-      <c r="C22" s="38" t="s">
+      <c r="B22" s="37">
+        <v>100</v>
+      </c>
+      <c r="C22" s="37" t="s">
         <v>126</v>
       </c>
-      <c r="D22" s="38" t="s">
+      <c r="D22" s="37" t="s">
         <v>343</v>
       </c>
-      <c r="E22" s="38" t="s">
+      <c r="E22" s="37" t="s">
         <v>503</v>
       </c>
-      <c r="F22" s="38" t="s">
+      <c r="F22" s="37" t="s">
         <v>496</v>
       </c>
-      <c r="G22" s="38" t="s">
+      <c r="G22" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="37">
         <v>6.3</v>
       </c>
     </row>
     <row r="23" spans="1:10">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="42">
-[...2 lines deleted...]
-      <c r="C23" s="42" t="s">
+      <c r="B23" s="41">
+        <v>100</v>
+      </c>
+      <c r="C23" s="41" t="s">
         <v>167</v>
       </c>
-      <c r="D23" s="42" t="s">
+      <c r="D23" s="41" t="s">
         <v>187</v>
       </c>
-      <c r="E23" s="42" t="s">
+      <c r="E23" s="41" t="s">
         <v>458</v>
       </c>
-      <c r="F23" s="42" t="s">
+      <c r="F23" s="41" t="s">
         <v>496</v>
       </c>
-      <c r="G23" s="42" t="s">
+      <c r="G23" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H23" s="42">
+      <c r="H23" s="41">
         <v>6.3</v>
       </c>
     </row>
     <row r="24" spans="1:10">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="42">
-[...2 lines deleted...]
-      <c r="C24" s="42" t="s">
+      <c r="B24" s="41">
+        <v>100</v>
+      </c>
+      <c r="C24" s="41" t="s">
         <v>126</v>
       </c>
-      <c r="D24" s="42" t="s">
+      <c r="D24" s="41" t="s">
         <v>211</v>
       </c>
-      <c r="E24" s="42" t="s">
+      <c r="E24" s="41" t="s">
         <v>421</v>
       </c>
-      <c r="F24" s="42" t="s">
+      <c r="F24" s="41" t="s">
         <v>480</v>
       </c>
-      <c r="G24" s="42" t="s">
+      <c r="G24" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="41">
         <v>6.4</v>
       </c>
     </row>
     <row r="25" spans="1:10">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="42">
-[...2 lines deleted...]
-      <c r="C25" s="42" t="s">
+      <c r="B25" s="41">
+        <v>100</v>
+      </c>
+      <c r="C25" s="41" t="s">
         <v>72</v>
       </c>
-      <c r="D25" s="42" t="s">
+      <c r="D25" s="41" t="s">
         <v>213</v>
       </c>
-      <c r="E25" s="42" t="s">
+      <c r="E25" s="41" t="s">
         <v>450</v>
       </c>
-      <c r="F25" s="42" t="s">
+      <c r="F25" s="41" t="s">
         <v>485</v>
       </c>
-      <c r="G25" s="42" t="s">
+      <c r="G25" s="41" t="s">
         <v>618</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="41">
         <v>6.1</v>
       </c>
     </row>
     <row r="26" spans="1:10">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="42">
-[...5 lines deleted...]
-      <c r="D26" s="42" t="s">
+      <c r="B26" s="41">
+        <v>100</v>
+      </c>
+      <c r="C26" s="41" t="s">
+        <v>100</v>
+      </c>
+      <c r="D26" s="41" t="s">
         <v>337</v>
       </c>
-      <c r="E26" s="42" t="s">
+      <c r="E26" s="41" t="s">
         <v>464</v>
       </c>
-      <c r="F26" s="42" t="s">
+      <c r="F26" s="41" t="s">
         <v>539</v>
       </c>
-      <c r="G26" s="42" t="s">
+      <c r="G26" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="41">
         <v>6.1</v>
       </c>
     </row>
     <row r="27" spans="1:10">
-      <c r="A27" s="44">
+      <c r="A27" s="43">
         <v>2019</v>
       </c>
-      <c r="B27" s="38">
-[...2 lines deleted...]
-      <c r="C27" s="38" t="s">
+      <c r="B27" s="37">
+        <v>100</v>
+      </c>
+      <c r="C27" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="D27" s="38" t="s">
+      <c r="D27" s="37" t="s">
         <v>261</v>
       </c>
-      <c r="E27" s="38" t="s">
+      <c r="E27" s="37" t="s">
         <v>460</v>
       </c>
-      <c r="F27" s="38" t="s">
+      <c r="F27" s="37" t="s">
         <v>538</v>
       </c>
-      <c r="G27" s="38" t="s">
+      <c r="G27" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="37">
         <v>6.9</v>
       </c>
     </row>
     <row r="28" spans="1:10">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="42">
-[...2 lines deleted...]
-      <c r="C28" s="42" t="s">
+      <c r="B28" s="41">
+        <v>100</v>
+      </c>
+      <c r="C28" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="D28" s="42" t="s">
+      <c r="D28" s="41" t="s">
         <v>261</v>
       </c>
-      <c r="E28" s="42" t="s">
+      <c r="E28" s="41" t="s">
         <v>476</v>
       </c>
-      <c r="F28" s="42" t="s">
+      <c r="F28" s="41" t="s">
         <v>526</v>
       </c>
-      <c r="G28" s="42" t="s">
+      <c r="G28" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H28" s="42">
+      <c r="H28" s="41">
         <v>7.6</v>
       </c>
     </row>
     <row r="29" spans="1:10">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="42">
-[...2 lines deleted...]
-      <c r="C29" s="42" t="s">
+      <c r="B29" s="41">
+        <v>100</v>
+      </c>
+      <c r="C29" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="D29" s="42" t="s">
+      <c r="D29" s="41" t="s">
         <v>244</v>
       </c>
-      <c r="E29" s="42" t="s">
+      <c r="E29" s="41" t="s">
         <v>452</v>
       </c>
-      <c r="F29" s="42" t="s">
+      <c r="F29" s="41" t="s">
         <v>494</v>
       </c>
-      <c r="G29" s="42" t="s">
+      <c r="G29" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="41">
         <v>7</v>
       </c>
       <c r="I29" s="8"/>
       <c r="J29" s="8"/>
     </row>
     <row r="30" spans="1:10">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="42">
-[...2 lines deleted...]
-      <c r="C30" s="42" t="s">
+      <c r="B30" s="41">
+        <v>100</v>
+      </c>
+      <c r="C30" s="41" t="s">
         <v>71</v>
       </c>
-      <c r="D30" s="42" t="s">
+      <c r="D30" s="41" t="s">
         <v>363</v>
       </c>
-      <c r="E30" s="42" t="s">
+      <c r="E30" s="41" t="s">
         <v>421</v>
       </c>
-      <c r="F30" s="42" t="s">
+      <c r="F30" s="41" t="s">
         <v>592</v>
       </c>
-      <c r="G30" s="42" t="s">
+      <c r="G30" s="41" t="s">
         <v>617</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="41">
         <v>6.9</v>
       </c>
     </row>
     <row r="31" spans="1:10">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="42">
-[...5 lines deleted...]
-      <c r="D31" s="42" t="s">
+      <c r="B31" s="41">
+        <v>100</v>
+      </c>
+      <c r="C31" s="41" t="s">
+        <v>100</v>
+      </c>
+      <c r="D31" s="41" t="s">
         <v>261</v>
       </c>
-      <c r="E31" s="42" t="s">
+      <c r="E31" s="41" t="s">
         <v>450</v>
       </c>
-      <c r="F31" s="42" t="s">
+      <c r="F31" s="41" t="s">
         <v>536</v>
       </c>
-      <c r="G31" s="42" t="s">
+      <c r="G31" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="41">
         <v>6.1</v>
       </c>
     </row>
     <row r="32" spans="1:10">
-      <c r="A32" s="44">
+      <c r="A32" s="43">
         <v>2020</v>
       </c>
-      <c r="B32" s="38">
-[...2 lines deleted...]
-      <c r="C32" s="38" t="s">
+      <c r="B32" s="37">
+        <v>100</v>
+      </c>
+      <c r="C32" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="D32" s="38" t="s">
+      <c r="D32" s="37" t="s">
         <v>248</v>
       </c>
-      <c r="E32" s="38" t="s">
+      <c r="E32" s="37" t="s">
         <v>459</v>
       </c>
-      <c r="F32" s="38" t="s">
+      <c r="F32" s="37" t="s">
         <v>553</v>
       </c>
-      <c r="G32" s="38" t="s">
+      <c r="G32" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="37">
         <v>7.3</v>
       </c>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="42">
-[...2 lines deleted...]
-      <c r="C33" s="42" t="s">
+      <c r="B33" s="41">
+        <v>100</v>
+      </c>
+      <c r="C33" s="41" t="s">
         <v>132</v>
       </c>
-      <c r="D33" s="42" t="s">
+      <c r="D33" s="41" t="s">
         <v>236</v>
       </c>
-      <c r="E33" s="42" t="s">
+      <c r="E33" s="41" t="s">
         <v>458</v>
       </c>
-      <c r="F33" s="42" t="s">
+      <c r="F33" s="41" t="s">
         <v>584</v>
       </c>
-      <c r="G33" s="42" t="s">
+      <c r="G33" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H33" s="42">
+      <c r="H33" s="41">
         <v>7.5</v>
       </c>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B34" s="42">
-[...2 lines deleted...]
-      <c r="C34" s="42" t="s">
+      <c r="B34" s="41">
+        <v>100</v>
+      </c>
+      <c r="C34" s="41" t="s">
         <v>106</v>
       </c>
-      <c r="D34" s="42" t="s">
+      <c r="D34" s="41" t="s">
         <v>294</v>
       </c>
-      <c r="E34" s="42" t="s">
+      <c r="E34" s="41" t="s">
         <v>430</v>
       </c>
-      <c r="F34" s="42" t="s">
+      <c r="F34" s="41" t="s">
         <v>585</v>
       </c>
-      <c r="G34" s="42" t="s">
+      <c r="G34" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="41">
         <v>7.9</v>
       </c>
       <c r="I34" s="8"/>
       <c r="J34" s="8"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" s="41" t="s">
+      <c r="A35" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="42">
-[...2 lines deleted...]
-      <c r="C35" s="42" t="s">
+      <c r="B35" s="41">
+        <v>100</v>
+      </c>
+      <c r="C35" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="D35" s="42" t="s">
+      <c r="D35" s="41" t="s">
         <v>279</v>
       </c>
-      <c r="E35" s="42" t="s">
+      <c r="E35" s="41" t="s">
         <v>503</v>
       </c>
-      <c r="F35" s="42" t="s">
+      <c r="F35" s="41" t="s">
         <v>570</v>
       </c>
-      <c r="G35" s="42" t="s">
+      <c r="G35" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H35" s="42">
+      <c r="H35" s="41">
         <v>6.7</v>
       </c>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" s="41" t="s">
+      <c r="A36" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="42">
-[...2 lines deleted...]
-      <c r="C36" s="42" t="s">
+      <c r="B36" s="41">
+        <v>100</v>
+      </c>
+      <c r="C36" s="41" t="s">
         <v>65</v>
       </c>
-      <c r="D36" s="42" t="s">
+      <c r="D36" s="41" t="s">
         <v>347</v>
       </c>
-      <c r="E36" s="42" t="s">
+      <c r="E36" s="41" t="s">
         <v>409</v>
       </c>
-      <c r="F36" s="42" t="s">
+      <c r="F36" s="41" t="s">
         <v>593</v>
       </c>
-      <c r="G36" s="42" t="s">
+      <c r="G36" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="41">
         <v>7.4</v>
       </c>
     </row>
     <row r="37" spans="1:13">
-      <c r="A37" s="45">
+      <c r="A37" s="44">
         <v>2021</v>
       </c>
-      <c r="B37" s="38">
-[...2 lines deleted...]
-      <c r="C37" s="38" t="s">
+      <c r="B37" s="37">
+        <v>100</v>
+      </c>
+      <c r="C37" s="37" t="s">
         <v>71</v>
       </c>
-      <c r="D37" s="38" t="s">
+      <c r="D37" s="37" t="s">
         <v>268</v>
       </c>
-      <c r="E37" s="38" t="s">
+      <c r="E37" s="37" t="s">
         <v>414</v>
       </c>
-      <c r="F37" s="38" t="s">
+      <c r="F37" s="37" t="s">
         <v>573</v>
       </c>
-      <c r="G37" s="38" t="s">
+      <c r="G37" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H37" s="38">
+      <c r="H37" s="37">
         <v>7.3000000000000007</v>
       </c>
     </row>
     <row r="38" spans="1:13">
-      <c r="A38" s="41" t="s">
+      <c r="A38" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="42">
-[...2 lines deleted...]
-      <c r="C38" s="42">
+      <c r="B38" s="41">
+        <v>100</v>
+      </c>
+      <c r="C38" s="41">
         <v>91</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="41">
         <v>55.5</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="41">
         <v>21</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="41">
         <v>14.5</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="41">
         <v>0.1</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="41">
         <v>8.9</v>
       </c>
     </row>
     <row r="39" spans="1:13">
-      <c r="A39" s="41" t="s">
+      <c r="A39" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B39" s="42">
-[...2 lines deleted...]
-      <c r="C39" s="42" t="s">
+      <c r="B39" s="41">
+        <v>100</v>
+      </c>
+      <c r="C39" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="D39" s="42" t="s">
+      <c r="D39" s="41" t="s">
         <v>262</v>
       </c>
-      <c r="E39" s="42" t="s">
+      <c r="E39" s="41" t="s">
         <v>472</v>
       </c>
-      <c r="F39" s="42" t="s">
+      <c r="F39" s="41" t="s">
         <v>555</v>
       </c>
-      <c r="G39" s="42" t="s">
+      <c r="G39" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H39" s="42">
+      <c r="H39" s="41">
         <v>7.1999999999999993</v>
       </c>
     </row>
     <row r="40" spans="1:13">
-      <c r="A40" s="41" t="s">
+      <c r="A40" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="42">
-[...2 lines deleted...]
-      <c r="C40" s="42" t="s">
+      <c r="B40" s="41">
+        <v>100</v>
+      </c>
+      <c r="C40" s="41" t="s">
         <v>114</v>
       </c>
-      <c r="D40" s="42" t="s">
+      <c r="D40" s="41" t="s">
         <v>268</v>
       </c>
-      <c r="E40" s="42" t="s">
+      <c r="E40" s="41" t="s">
         <v>513</v>
       </c>
-      <c r="F40" s="42" t="s">
+      <c r="F40" s="41" t="s">
         <v>554</v>
       </c>
-      <c r="G40" s="42" t="s">
+      <c r="G40" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="41">
         <v>6.6</v>
       </c>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
     </row>
     <row r="41" spans="1:13">
-      <c r="A41" s="41" t="s">
+      <c r="A41" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="42">
-[...2 lines deleted...]
-      <c r="C41" s="42" t="s">
+      <c r="B41" s="41">
+        <v>100</v>
+      </c>
+      <c r="C41" s="41" t="s">
         <v>126</v>
       </c>
-      <c r="D41" s="42" t="s">
+      <c r="D41" s="41" t="s">
         <v>271</v>
       </c>
-      <c r="E41" s="42" t="s">
+      <c r="E41" s="41" t="s">
         <v>440</v>
       </c>
-      <c r="F41" s="42" t="s">
+      <c r="F41" s="41" t="s">
         <v>557</v>
       </c>
-      <c r="G41" s="42" t="s">
+      <c r="G41" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H41" s="41">
         <v>6.4</v>
       </c>
     </row>
     <row r="42" spans="1:13">
-      <c r="A42" s="45">
+      <c r="A42" s="44">
         <v>2022</v>
       </c>
-      <c r="B42" s="38">
-[...2 lines deleted...]
-      <c r="C42" s="46">
+      <c r="B42" s="37">
+        <v>100</v>
+      </c>
+      <c r="C42" s="45">
         <v>91.6</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="45">
         <v>51.2</v>
       </c>
-      <c r="E42" s="46">
+      <c r="E42" s="45">
         <v>25.7</v>
       </c>
-      <c r="F42" s="46">
+      <c r="F42" s="45">
         <v>14.7</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G42" s="45">
         <v>0.1</v>
       </c>
-      <c r="H42" s="47">
+      <c r="H42" s="46">
         <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="43" spans="1:13">
-      <c r="A43" s="41" t="s">
+      <c r="A43" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="42">
-[...2 lines deleted...]
-      <c r="C43" s="42" t="s">
+      <c r="B43" s="41">
+        <v>100</v>
+      </c>
+      <c r="C43" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="D43" s="42" t="s">
+      <c r="D43" s="41" t="s">
         <v>245</v>
       </c>
-      <c r="E43" s="42" t="s">
+      <c r="E43" s="41" t="s">
         <v>407</v>
       </c>
-      <c r="F43" s="42" t="s">
+      <c r="F43" s="41" t="s">
         <v>568</v>
       </c>
-      <c r="G43" s="42" t="s">
+      <c r="G43" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H43" s="42">
+      <c r="H43" s="41">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="44" spans="1:13">
-      <c r="A44" s="41" t="s">
+      <c r="A44" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="42">
-[...2 lines deleted...]
-      <c r="C44" s="42" t="s">
+      <c r="B44" s="41">
+        <v>100</v>
+      </c>
+      <c r="C44" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="D44" s="42" t="s">
+      <c r="D44" s="41" t="s">
         <v>263</v>
       </c>
-      <c r="E44" s="42" t="s">
+      <c r="E44" s="41" t="s">
         <v>440</v>
       </c>
-      <c r="F44" s="42" t="s">
+      <c r="F44" s="41" t="s">
         <v>594</v>
       </c>
-      <c r="G44" s="42" t="s">
+      <c r="G44" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H44" s="42">
+      <c r="H44" s="41">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:13">
-      <c r="A45" s="41" t="s">
+      <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="42">
-[...2 lines deleted...]
-      <c r="C45" s="42" t="s">
+      <c r="B45" s="41">
+        <v>100</v>
+      </c>
+      <c r="C45" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="D45" s="42" t="s">
+      <c r="D45" s="41" t="s">
         <v>226</v>
       </c>
-      <c r="E45" s="42" t="s">
+      <c r="E45" s="41" t="s">
         <v>437</v>
       </c>
-      <c r="F45" s="42" t="s">
+      <c r="F45" s="41" t="s">
         <v>546</v>
       </c>
-      <c r="G45" s="42" t="s">
+      <c r="G45" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="41">
         <v>7.7</v>
       </c>
     </row>
     <row r="46" spans="1:13">
-      <c r="A46" s="41" t="s">
+      <c r="A46" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B46" s="42">
-[...2 lines deleted...]
-      <c r="C46" s="42" t="s">
+      <c r="B46" s="41">
+        <v>100</v>
+      </c>
+      <c r="C46" s="41" t="s">
         <v>150</v>
       </c>
-      <c r="D46" s="42" t="s">
+      <c r="D46" s="41" t="s">
         <v>226</v>
       </c>
-      <c r="E46" s="42" t="s">
+      <c r="E46" s="41" t="s">
         <v>510</v>
       </c>
-      <c r="F46" s="42" t="s">
+      <c r="F46" s="41" t="s">
         <v>558</v>
       </c>
-      <c r="G46" s="42" t="s">
+      <c r="G46" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H46" s="42">
+      <c r="H46" s="41">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" s="45">
+      <c r="A47" s="44">
         <v>2023</v>
       </c>
-      <c r="B47" s="46">
-[...2 lines deleted...]
-      <c r="C47" s="46">
+      <c r="B47" s="45">
+        <v>100</v>
+      </c>
+      <c r="C47" s="45">
         <v>89.7</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="45">
         <v>48.9</v>
       </c>
-      <c r="E47" s="46">
+      <c r="E47" s="45">
         <v>25.8</v>
       </c>
-      <c r="F47" s="46">
+      <c r="F47" s="45">
         <v>15</v>
       </c>
-      <c r="G47" s="46">
+      <c r="G47" s="45">
         <v>0.1</v>
       </c>
-      <c r="H47" s="46">
+      <c r="H47" s="45">
         <v>10.199999999999999</v>
       </c>
     </row>
     <row r="48" spans="1:13">
-      <c r="A48" s="41" t="s">
+      <c r="A48" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="42">
-[...2 lines deleted...]
-      <c r="C48" s="42">
+      <c r="B48" s="41">
+        <v>100</v>
+      </c>
+      <c r="C48" s="41">
         <v>89.4</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="41">
         <v>50.1</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="41">
         <v>23.5</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="41">
         <v>15.8</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="41">
         <v>0.2</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="41">
         <v>10.4</v>
       </c>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="41" t="s">
+      <c r="A49" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B49" s="48">
-[...2 lines deleted...]
-      <c r="C49" s="48">
+      <c r="B49" s="47">
+        <v>100</v>
+      </c>
+      <c r="C49" s="47">
         <v>90.3</v>
       </c>
-      <c r="D49" s="48">
+      <c r="D49" s="47">
         <v>50.9</v>
       </c>
-      <c r="E49" s="48">
+      <c r="E49" s="47">
         <v>24.4</v>
       </c>
-      <c r="F49" s="48">
+      <c r="F49" s="47">
         <v>15</v>
       </c>
-      <c r="G49" s="48">
+      <c r="G49" s="47">
         <v>0.1</v>
       </c>
-      <c r="H49" s="48">
+      <c r="H49" s="47">
         <v>9.6</v>
       </c>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="41" t="s">
+      <c r="A50" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="48">
-[...2 lines deleted...]
-      <c r="C50" s="48">
+      <c r="B50" s="47">
+        <v>100</v>
+      </c>
+      <c r="C50" s="47">
         <v>89.4</v>
       </c>
-      <c r="D50" s="48">
+      <c r="D50" s="47">
         <v>46.5</v>
       </c>
-      <c r="E50" s="48">
+      <c r="E50" s="47">
         <v>28.6</v>
       </c>
-      <c r="F50" s="48">
+      <c r="F50" s="47">
         <v>14.3</v>
       </c>
-      <c r="G50" s="48">
+      <c r="G50" s="47">
         <v>0.2</v>
       </c>
-      <c r="H50" s="50">
+      <c r="H50" s="49">
         <v>10.4</v>
       </c>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="41" t="s">
+      <c r="A51" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="42">
-[...2 lines deleted...]
-      <c r="C51" s="42">
+      <c r="B51" s="41">
+        <v>100</v>
+      </c>
+      <c r="C51" s="41">
         <v>89.7</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="41">
         <v>48.1</v>
       </c>
-      <c r="E51" s="42">
+      <c r="E51" s="41">
         <v>26.5</v>
       </c>
-      <c r="F51" s="42">
+      <c r="F51" s="41">
         <v>15.1</v>
       </c>
-      <c r="G51" s="42">
+      <c r="G51" s="41">
         <v>0.1</v>
       </c>
-      <c r="H51" s="55">
+      <c r="H51" s="54">
         <v>10.199999999999999</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" s="44">
+      <c r="A52" s="43">
         <v>2024</v>
       </c>
-      <c r="B52" s="85">
-[...2 lines deleted...]
-      <c r="C52" s="85">
+      <c r="B52" s="84">
+        <v>100</v>
+      </c>
+      <c r="C52" s="84">
         <v>88.4</v>
       </c>
-      <c r="D52" s="85">
+      <c r="D52" s="84">
         <v>47.5</v>
       </c>
-      <c r="E52" s="85">
+      <c r="E52" s="84">
         <v>24.7</v>
       </c>
-      <c r="F52" s="85">
+      <c r="F52" s="84">
         <v>16.2</v>
       </c>
-      <c r="G52" s="85">
+      <c r="G52" s="84">
         <v>0.2</v>
       </c>
-      <c r="H52" s="84">
+      <c r="H52" s="83">
         <v>11.4</v>
       </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="41" t="s">
+      <c r="A53" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="59">
-[...2 lines deleted...]
-      <c r="C53" s="59">
+      <c r="B53" s="58">
+        <v>100</v>
+      </c>
+      <c r="C53" s="58">
         <v>85.5</v>
       </c>
-      <c r="D53" s="59">
+      <c r="D53" s="58">
         <v>47.2</v>
       </c>
-      <c r="E53" s="59">
+      <c r="E53" s="58">
         <v>22.5</v>
       </c>
-      <c r="F53" s="59">
+      <c r="F53" s="58">
         <v>15.8</v>
       </c>
-      <c r="G53" s="59">
+      <c r="G53" s="58">
         <v>0.2</v>
       </c>
-      <c r="H53" s="59">
+      <c r="H53" s="58">
         <v>14.3</v>
       </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" s="41" t="s">
+      <c r="A54" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="8">
         <v>100</v>
       </c>
       <c r="C54" s="8">
         <v>86.8</v>
       </c>
       <c r="D54" s="8">
         <v>47.5</v>
       </c>
       <c r="E54" s="8">
         <v>23.4</v>
       </c>
       <c r="F54" s="8">
         <v>15.9</v>
       </c>
       <c r="G54" s="8">
         <v>0.1</v>
       </c>
       <c r="H54" s="8">
         <v>13.100000000000001</v>
       </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="41" t="s">
+      <c r="A55" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B55" s="48">
-[...2 lines deleted...]
-      <c r="C55" s="48">
+      <c r="B55" s="47">
+        <v>100</v>
+      </c>
+      <c r="C55" s="47">
         <v>91.7</v>
       </c>
-      <c r="D55" s="48">
+      <c r="D55" s="47">
         <v>47.6</v>
       </c>
-      <c r="E55" s="48">
+      <c r="E55" s="47">
         <v>28.2</v>
       </c>
-      <c r="F55" s="48">
+      <c r="F55" s="47">
         <v>15.9</v>
       </c>
-      <c r="G55" s="48">
+      <c r="G55" s="47">
         <v>0.2</v>
       </c>
-      <c r="H55" s="83">
+      <c r="H55" s="82">
         <v>8.1</v>
       </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="41" t="s">
+      <c r="A56" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="42">
-[...2 lines deleted...]
-      <c r="C56" s="42">
+      <c r="B56" s="41">
+        <v>100</v>
+      </c>
+      <c r="C56" s="41">
         <v>89.3</v>
       </c>
-      <c r="D56" s="42">
+      <c r="D56" s="41">
         <v>47.4</v>
       </c>
-      <c r="E56" s="42">
+      <c r="E56" s="41">
         <v>24.9</v>
       </c>
-      <c r="F56" s="42">
+      <c r="F56" s="41">
         <v>17</v>
       </c>
-      <c r="G56" s="42">
+      <c r="G56" s="41">
         <v>0.1</v>
       </c>
-      <c r="H56" s="86">
+      <c r="H56" s="85">
         <v>10.6</v>
       </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="44">
+      <c r="A57" s="43">
         <v>2025</v>
       </c>
-      <c r="B57" s="46">
-[...2 lines deleted...]
-      <c r="C57" s="46">
+      <c r="B57" s="45">
+        <v>100</v>
+      </c>
+      <c r="C57" s="45">
         <v>85.9</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="45">
         <v>46.2</v>
       </c>
-      <c r="E57" s="46">
+      <c r="E57" s="45">
         <v>23.4</v>
       </c>
-      <c r="F57" s="46">
+      <c r="F57" s="45">
         <v>16.3</v>
       </c>
-      <c r="G57" s="46">
+      <c r="G57" s="45">
         <v>0.2</v>
       </c>
-      <c r="H57" s="165">
+      <c r="H57" s="113">
         <v>13.9</v>
       </c>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" s="41" t="s">
+      <c r="A58" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="109">
-[...2 lines deleted...]
-      <c r="C58" s="109">
+      <c r="B58" s="107">
+        <v>100</v>
+      </c>
+      <c r="C58" s="107">
         <v>83.3</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="107">
         <v>43.4</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="107">
         <v>23.4</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="107">
         <v>16.5</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="107">
         <v>0.3</v>
       </c>
       <c r="H58" s="8">
         <v>16.399999999999999</v>
       </c>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" s="41" t="s">
+      <c r="A59" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B59" s="48">
-[...2 lines deleted...]
-      <c r="C59" s="48">
+      <c r="B59" s="47">
+        <v>100</v>
+      </c>
+      <c r="C59" s="47">
         <v>84.2</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="47">
         <v>44.9</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="47">
         <v>22.8</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="47">
         <v>16.5</v>
       </c>
-      <c r="G59" s="48">
+      <c r="G59" s="47">
         <v>0.1</v>
       </c>
-      <c r="H59" s="110">
+      <c r="H59" s="108">
         <v>15.7</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="41" t="s">
+      <c r="A60" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="48">
-[...2 lines deleted...]
-      <c r="C60" s="48">
+      <c r="B60" s="47">
+        <v>100</v>
+      </c>
+      <c r="C60" s="47">
         <v>88.9</v>
       </c>
-      <c r="D60" s="48">
+      <c r="D60" s="47">
         <v>48.2</v>
       </c>
-      <c r="E60" s="48">
+      <c r="E60" s="47">
         <v>25.1</v>
       </c>
-      <c r="F60" s="48">
+      <c r="F60" s="47">
         <v>15.6</v>
       </c>
-      <c r="G60" s="48">
+      <c r="G60" s="47">
         <v>0.1</v>
       </c>
       <c r="H60" s="16">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="82" t="s">
+      <c r="A61" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B61" s="18">
-[...2 lines deleted...]
-      <c r="C61" s="18">
+      <c r="B61" s="8">
+        <v>100</v>
+      </c>
+      <c r="C61" s="8">
         <v>87.4</v>
       </c>
-      <c r="D61" s="18">
+      <c r="D61" s="8">
         <v>48.5</v>
       </c>
-      <c r="E61" s="18">
+      <c r="E61" s="8">
         <v>22.2</v>
       </c>
-      <c r="F61" s="18">
+      <c r="F61" s="8">
         <v>16.7</v>
       </c>
-      <c r="G61" s="18">
+      <c r="G61" s="8">
         <v>0.1</v>
       </c>
-      <c r="H61" s="18">
+      <c r="H61" s="8">
         <v>12.5</v>
       </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="9"/>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="115">
+        <v>100</v>
+      </c>
+      <c r="C63" s="115">
+        <v>86.9</v>
+      </c>
+      <c r="D63" s="115">
+        <v>44.3</v>
+      </c>
+      <c r="E63" s="115">
+        <v>22.5</v>
+      </c>
+      <c r="F63" s="115">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="G63" s="115">
+        <v>0.2</v>
+      </c>
+      <c r="H63" s="115">
+        <v>8.1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B64" s="47"/>
+      <c r="C64" s="47"/>
+      <c r="D64" s="47"/>
+      <c r="E64" s="47"/>
+      <c r="F64" s="47"/>
+      <c r="G64" s="47"/>
+      <c r="H64" s="108"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="16"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="18"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="18"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AL61"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AL66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B34" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="P52" sqref="P52"/>
+      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="116" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="115"/>
-[...5 lines deleted...]
-      <c r="H1" s="115"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" s="5"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
     </row>
     <row r="3" spans="1:38">
-      <c r="A3" s="135" t="s">
+      <c r="A3" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="135"/>
-[...5 lines deleted...]
-      <c r="H3" s="135"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
       <c r="I3" s="8"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="7"/>
     </row>
     <row r="4" spans="1:38">
-      <c r="A4" s="136"/>
-      <c r="B4" s="139" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="143" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="142"/>
-[...3 lines deleted...]
-      <c r="H4" s="142"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
     </row>
     <row r="5" spans="1:38">
-      <c r="A5" s="137"/>
-[...1 lines deleted...]
-      <c r="C5" s="143" t="s">
+      <c r="A5" s="138"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="145" t="s">
+      <c r="D5" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="146"/>
-[...1 lines deleted...]
-      <c r="G5" s="148" t="s">
+      <c r="E5" s="147"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="139" t="s">
+      <c r="H5" s="140" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
     </row>
     <row r="6" spans="1:38" ht="22.5">
-      <c r="A6" s="138"/>
-[...2 lines deleted...]
-      <c r="D6" s="57" t="s">
+      <c r="A6" s="139"/>
+      <c r="B6" s="142"/>
+      <c r="C6" s="145"/>
+      <c r="D6" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="57" t="s">
+      <c r="E6" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="149"/>
-      <c r="H6" s="141"/>
+      <c r="G6" s="150"/>
+      <c r="H6" s="142"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
     </row>
     <row r="7" spans="1:38">
-      <c r="A7" s="37">
+      <c r="A7" s="36">
         <v>2015</v>
       </c>
-      <c r="B7" s="38">
-[...2 lines deleted...]
-      <c r="C7" s="38">
+      <c r="B7" s="37">
+        <v>100</v>
+      </c>
+      <c r="C7" s="37">
         <v>86.7</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="37">
         <v>37.1</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="37">
         <v>29</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="37">
         <v>20.6</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="37" t="s">
         <v>613</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="37">
         <v>13</v>
       </c>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
     </row>
     <row r="8" spans="1:38">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="42">
-[...2 lines deleted...]
-      <c r="C8" s="42" t="s">
+      <c r="B8" s="41">
+        <v>100</v>
+      </c>
+      <c r="C8" s="41" t="s">
         <v>141</v>
       </c>
-      <c r="D8" s="42" t="s">
+      <c r="D8" s="41" t="s">
         <v>364</v>
       </c>
-      <c r="E8" s="42" t="s">
+      <c r="E8" s="41" t="s">
         <v>439</v>
       </c>
-      <c r="F8" s="42" t="s">
+      <c r="F8" s="41" t="s">
         <v>448</v>
       </c>
-      <c r="G8" s="42" t="s">
+      <c r="G8" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="41">
         <v>13.600000000000001</v>
       </c>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
     </row>
     <row r="9" spans="1:38">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="42">
-[...2 lines deleted...]
-      <c r="C9" s="42" t="s">
+      <c r="B9" s="41">
+        <v>100</v>
+      </c>
+      <c r="C9" s="41" t="s">
         <v>63</v>
       </c>
-      <c r="D9" s="42" t="s">
+      <c r="D9" s="41" t="s">
         <v>365</v>
       </c>
-      <c r="E9" s="42" t="s">
+      <c r="E9" s="41" t="s">
         <v>436</v>
       </c>
-      <c r="F9" s="42" t="s">
+      <c r="F9" s="41" t="s">
         <v>498</v>
       </c>
-      <c r="G9" s="42" t="s">
+      <c r="G9" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="41">
         <v>12.2</v>
       </c>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
     </row>
     <row r="10" spans="1:38">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="42">
-[...2 lines deleted...]
-      <c r="C10" s="42" t="s">
+      <c r="B10" s="41">
+        <v>100</v>
+      </c>
+      <c r="C10" s="41" t="s">
         <v>168</v>
       </c>
-      <c r="D10" s="42" t="s">
+      <c r="D10" s="41" t="s">
         <v>366</v>
       </c>
-      <c r="E10" s="42" t="s">
+      <c r="E10" s="41" t="s">
         <v>515</v>
       </c>
-      <c r="F10" s="42" t="s">
+      <c r="F10" s="41" t="s">
         <v>430</v>
       </c>
-      <c r="G10" s="42" t="s">
+      <c r="G10" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="41">
         <v>12.600000000000001</v>
       </c>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
     </row>
     <row r="11" spans="1:38">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="42">
-[...2 lines deleted...]
-      <c r="C11" s="42" t="s">
+      <c r="B11" s="41">
+        <v>100</v>
+      </c>
+      <c r="C11" s="41" t="s">
         <v>169</v>
       </c>
-      <c r="D11" s="42" t="s">
+      <c r="D11" s="41" t="s">
         <v>365</v>
       </c>
-      <c r="E11" s="42" t="s">
+      <c r="E11" s="41" t="s">
         <v>509</v>
       </c>
-      <c r="F11" s="42" t="s">
+      <c r="F11" s="41" t="s">
         <v>474</v>
       </c>
-      <c r="G11" s="42" t="s">
+      <c r="G11" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="41">
         <v>13.8</v>
       </c>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
     </row>
     <row r="12" spans="1:38">
-      <c r="A12" s="44">
+      <c r="A12" s="43">
         <v>2016</v>
       </c>
-      <c r="B12" s="38">
-[...2 lines deleted...]
-      <c r="C12" s="38" t="s">
+      <c r="B12" s="37">
+        <v>100</v>
+      </c>
+      <c r="C12" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="D12" s="38" t="s">
+      <c r="D12" s="37" t="s">
         <v>306</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="37" t="s">
         <v>535</v>
       </c>
-      <c r="F12" s="38" t="s">
+      <c r="F12" s="37" t="s">
         <v>447</v>
       </c>
-      <c r="G12" s="38" t="s">
+      <c r="G12" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="37">
         <v>12</v>
       </c>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
     </row>
     <row r="13" spans="1:38">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="42">
-[...2 lines deleted...]
-      <c r="C13" s="42" t="s">
+      <c r="B13" s="41">
+        <v>100</v>
+      </c>
+      <c r="C13" s="41" t="s">
         <v>170</v>
       </c>
-      <c r="D13" s="42" t="s">
+      <c r="D13" s="41" t="s">
         <v>367</v>
       </c>
-      <c r="E13" s="42" t="s">
+      <c r="E13" s="41" t="s">
         <v>516</v>
       </c>
-      <c r="F13" s="42" t="s">
+      <c r="F13" s="41" t="s">
         <v>447</v>
       </c>
-      <c r="G13" s="42" t="s">
+      <c r="G13" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="41">
         <v>13.3</v>
       </c>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
     </row>
     <row r="14" spans="1:38">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="42">
-[...2 lines deleted...]
-      <c r="C14" s="42" t="s">
+      <c r="B14" s="41">
+        <v>100</v>
+      </c>
+      <c r="C14" s="41" t="s">
         <v>171</v>
       </c>
-      <c r="D14" s="42" t="s">
+      <c r="D14" s="41" t="s">
         <v>316</v>
       </c>
-      <c r="E14" s="42" t="s">
+      <c r="E14" s="41" t="s">
         <v>469</v>
       </c>
-      <c r="F14" s="42" t="s">
+      <c r="F14" s="41" t="s">
         <v>478</v>
       </c>
-      <c r="G14" s="42" t="s">
+      <c r="G14" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="41">
         <v>11.8</v>
       </c>
       <c r="AL14" s="8"/>
     </row>
     <row r="15" spans="1:38">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="42">
-[...2 lines deleted...]
-      <c r="C15" s="42" t="s">
+      <c r="B15" s="41">
+        <v>100</v>
+      </c>
+      <c r="C15" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="D15" s="42" t="s">
+      <c r="D15" s="41" t="s">
         <v>368</v>
       </c>
-      <c r="E15" s="42" t="s">
+      <c r="E15" s="41" t="s">
         <v>517</v>
       </c>
-      <c r="F15" s="42" t="s">
+      <c r="F15" s="41" t="s">
         <v>564</v>
       </c>
-      <c r="G15" s="42" t="s">
+      <c r="G15" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="41">
         <v>10.4</v>
       </c>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="AL15" s="8"/>
     </row>
     <row r="16" spans="1:38">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42" t="s">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="D16" s="42" t="s">
+      <c r="D16" s="41" t="s">
         <v>306</v>
       </c>
-      <c r="E16" s="42" t="s">
+      <c r="E16" s="41" t="s">
         <v>518</v>
       </c>
-      <c r="F16" s="42" t="s">
+      <c r="F16" s="41" t="s">
         <v>497</v>
       </c>
-      <c r="G16" s="42" t="s">
+      <c r="G16" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="41">
         <v>11.1</v>
       </c>
       <c r="AL16" s="8"/>
     </row>
     <row r="17" spans="1:20">
-      <c r="A17" s="44">
+      <c r="A17" s="43">
         <v>2017</v>
       </c>
-      <c r="B17" s="38">
-[...2 lines deleted...]
-      <c r="C17" s="38" t="s">
+      <c r="B17" s="37">
+        <v>100</v>
+      </c>
+      <c r="C17" s="37" t="s">
         <v>51</v>
       </c>
-      <c r="D17" s="38" t="s">
+      <c r="D17" s="37" t="s">
         <v>197</v>
       </c>
-      <c r="E17" s="38" t="s">
+      <c r="E17" s="37" t="s">
         <v>522</v>
       </c>
-      <c r="F17" s="38" t="s">
+      <c r="F17" s="37" t="s">
         <v>473</v>
       </c>
-      <c r="G17" s="38" t="s">
+      <c r="G17" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="37">
         <v>11.5</v>
       </c>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
     </row>
     <row r="18" spans="1:20">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="42">
-[...2 lines deleted...]
-      <c r="C18" s="42" t="s">
+      <c r="B18" s="41">
+        <v>100</v>
+      </c>
+      <c r="C18" s="41" t="s">
         <v>169</v>
       </c>
-      <c r="D18" s="42" t="s">
+      <c r="D18" s="41" t="s">
         <v>327</v>
       </c>
-      <c r="E18" s="42" t="s">
+      <c r="E18" s="41" t="s">
         <v>508</v>
       </c>
-      <c r="F18" s="42" t="s">
+      <c r="F18" s="41" t="s">
         <v>480</v>
       </c>
-      <c r="G18" s="42" t="s">
+      <c r="G18" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="41">
         <v>13.8</v>
       </c>
     </row>
     <row r="19" spans="1:20">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="42">
-[...2 lines deleted...]
-      <c r="C19" s="42" t="s">
+      <c r="B19" s="41">
+        <v>100</v>
+      </c>
+      <c r="C19" s="41" t="s">
         <v>57</v>
       </c>
-      <c r="D19" s="42" t="s">
+      <c r="D19" s="41" t="s">
         <v>201</v>
       </c>
-      <c r="E19" s="42" t="s">
+      <c r="E19" s="41" t="s">
         <v>461</v>
       </c>
-      <c r="F19" s="42" t="s">
+      <c r="F19" s="41" t="s">
         <v>448</v>
       </c>
-      <c r="G19" s="42" t="s">
+      <c r="G19" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="41">
         <v>10.7</v>
       </c>
       <c r="I19" s="8"/>
       <c r="J19" s="8"/>
     </row>
     <row r="20" spans="1:20">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="42">
-[...2 lines deleted...]
-      <c r="C20" s="42" t="s">
+      <c r="B20" s="41">
+        <v>100</v>
+      </c>
+      <c r="C20" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="D20" s="42" t="s">
+      <c r="D20" s="41" t="s">
         <v>325</v>
       </c>
-      <c r="E20" s="42" t="s">
+      <c r="E20" s="41" t="s">
         <v>519</v>
       </c>
-      <c r="F20" s="42" t="s">
+      <c r="F20" s="41" t="s">
         <v>473</v>
       </c>
-      <c r="G20" s="42" t="s">
+      <c r="G20" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="41">
         <v>9.6999999999999993</v>
       </c>
     </row>
     <row r="21" spans="1:20">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="42">
-[...2 lines deleted...]
-      <c r="C21" s="42" t="s">
+      <c r="B21" s="41">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41" t="s">
         <v>64</v>
       </c>
-      <c r="D21" s="42" t="s">
+      <c r="D21" s="41" t="s">
         <v>367</v>
       </c>
-      <c r="E21" s="42" t="s">
+      <c r="E21" s="41" t="s">
         <v>520</v>
       </c>
-      <c r="F21" s="42" t="s">
+      <c r="F21" s="41" t="s">
         <v>529</v>
       </c>
-      <c r="G21" s="42" t="s">
+      <c r="G21" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="41">
         <v>11.3</v>
       </c>
       <c r="T21" s="1"/>
     </row>
     <row r="22" spans="1:20">
-      <c r="A22" s="44">
+      <c r="A22" s="43">
         <v>2018</v>
       </c>
-      <c r="B22" s="38">
-[...2 lines deleted...]
-      <c r="C22" s="38" t="s">
+      <c r="B22" s="37">
+        <v>100</v>
+      </c>
+      <c r="C22" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="D22" s="38" t="s">
+      <c r="D22" s="37" t="s">
         <v>317</v>
       </c>
-      <c r="E22" s="38" t="s">
+      <c r="E22" s="37" t="s">
         <v>512</v>
       </c>
-      <c r="F22" s="38" t="s">
+      <c r="F22" s="37" t="s">
         <v>564</v>
       </c>
-      <c r="G22" s="38" t="s">
+      <c r="G22" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="37">
         <v>11.7</v>
       </c>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
     </row>
     <row r="23" spans="1:20">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="42">
-[...2 lines deleted...]
-      <c r="C23" s="42" t="s">
+      <c r="B23" s="41">
+        <v>100</v>
+      </c>
+      <c r="C23" s="41" t="s">
         <v>64</v>
       </c>
-      <c r="D23" s="42" t="s">
+      <c r="D23" s="41" t="s">
         <v>241</v>
       </c>
-      <c r="E23" s="42" t="s">
+      <c r="E23" s="41" t="s">
         <v>407</v>
       </c>
-      <c r="F23" s="42" t="s">
+      <c r="F23" s="41" t="s">
         <v>534</v>
       </c>
-      <c r="G23" s="42" t="s">
+      <c r="G23" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H23" s="42">
+      <c r="H23" s="41">
         <v>11.4</v>
       </c>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
     </row>
     <row r="24" spans="1:20">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="42">
-[...2 lines deleted...]
-      <c r="C24" s="42" t="s">
+      <c r="B24" s="41">
+        <v>100</v>
+      </c>
+      <c r="C24" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="D24" s="42" t="s">
+      <c r="D24" s="41" t="s">
         <v>330</v>
       </c>
-      <c r="E24" s="42" t="s">
+      <c r="E24" s="41" t="s">
         <v>435</v>
       </c>
-      <c r="F24" s="42" t="s">
+      <c r="F24" s="41" t="s">
         <v>474</v>
       </c>
-      <c r="G24" s="42" t="s">
+      <c r="G24" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="41">
         <v>11.5</v>
       </c>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
     </row>
     <row r="25" spans="1:20">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="42">
-[...2 lines deleted...]
-      <c r="C25" s="42" t="s">
+      <c r="B25" s="41">
+        <v>100</v>
+      </c>
+      <c r="C25" s="41" t="s">
         <v>56</v>
       </c>
-      <c r="D25" s="42" t="s">
+      <c r="D25" s="41" t="s">
         <v>369</v>
       </c>
-      <c r="E25" s="42" t="s">
+      <c r="E25" s="41" t="s">
         <v>521</v>
       </c>
-      <c r="F25" s="42" t="s">
+      <c r="F25" s="41" t="s">
         <v>566</v>
       </c>
-      <c r="G25" s="42" t="s">
+      <c r="G25" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="41">
         <v>11.5</v>
       </c>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
     </row>
     <row r="26" spans="1:20">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="42">
-[...2 lines deleted...]
-      <c r="C26" s="42" t="s">
+      <c r="B26" s="41">
+        <v>100</v>
+      </c>
+      <c r="C26" s="41" t="s">
         <v>146</v>
       </c>
-      <c r="D26" s="42" t="s">
+      <c r="D26" s="41" t="s">
         <v>313</v>
       </c>
-      <c r="E26" s="42" t="s">
+      <c r="E26" s="41" t="s">
         <v>424</v>
       </c>
-      <c r="F26" s="42" t="s">
+      <c r="F26" s="41" t="s">
         <v>540</v>
       </c>
-      <c r="G26" s="42" t="s">
+      <c r="G26" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="41">
         <v>12.8</v>
       </c>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
     </row>
     <row r="27" spans="1:20">
-      <c r="A27" s="44">
+      <c r="A27" s="43">
         <v>2019</v>
       </c>
-      <c r="B27" s="38">
-[...2 lines deleted...]
-      <c r="C27" s="38" t="s">
+      <c r="B27" s="37">
+        <v>100</v>
+      </c>
+      <c r="C27" s="37" t="s">
         <v>43</v>
       </c>
-      <c r="D27" s="38" t="s">
+      <c r="D27" s="37" t="s">
         <v>321</v>
       </c>
-      <c r="E27" s="38" t="s">
+      <c r="E27" s="37" t="s">
         <v>500</v>
       </c>
-      <c r="F27" s="38" t="s">
+      <c r="F27" s="37" t="s">
         <v>530</v>
       </c>
-      <c r="G27" s="38" t="s">
+      <c r="G27" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="37">
         <v>12.600000000000001</v>
       </c>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
     </row>
     <row r="28" spans="1:20">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="42">
-[...2 lines deleted...]
-      <c r="C28" s="42" t="s">
+      <c r="B28" s="41">
+        <v>100</v>
+      </c>
+      <c r="C28" s="41" t="s">
         <v>145</v>
       </c>
-      <c r="D28" s="42" t="s">
+      <c r="D28" s="41" t="s">
         <v>318</v>
       </c>
-      <c r="E28" s="42" t="s">
+      <c r="E28" s="41" t="s">
         <v>444</v>
       </c>
-      <c r="F28" s="42" t="s">
+      <c r="F28" s="41" t="s">
         <v>539</v>
       </c>
-      <c r="G28" s="42" t="s">
+      <c r="G28" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H28" s="42">
+      <c r="H28" s="41">
         <v>14.1</v>
       </c>
     </row>
     <row r="29" spans="1:20">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="42">
-[...2 lines deleted...]
-      <c r="C29" s="42" t="s">
+      <c r="B29" s="41">
+        <v>100</v>
+      </c>
+      <c r="C29" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="D29" s="42" t="s">
+      <c r="D29" s="41" t="s">
         <v>215</v>
       </c>
-      <c r="E29" s="42" t="s">
+      <c r="E29" s="41" t="s">
         <v>450</v>
       </c>
-      <c r="F29" s="42" t="s">
+      <c r="F29" s="41" t="s">
         <v>564</v>
       </c>
-      <c r="G29" s="42" t="s">
+      <c r="G29" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="41">
         <v>12.5</v>
       </c>
       <c r="I29" s="8"/>
       <c r="J29" s="8"/>
       <c r="K29" s="8"/>
     </row>
     <row r="30" spans="1:20">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="42">
-[...2 lines deleted...]
-      <c r="C30" s="42" t="s">
+      <c r="B30" s="41">
+        <v>100</v>
+      </c>
+      <c r="C30" s="41" t="s">
         <v>63</v>
       </c>
-      <c r="D30" s="42" t="s">
+      <c r="D30" s="41" t="s">
         <v>194</v>
       </c>
-      <c r="E30" s="42" t="s">
+      <c r="E30" s="41" t="s">
         <v>431</v>
       </c>
-      <c r="F30" s="42" t="s">
+      <c r="F30" s="41" t="s">
         <v>536</v>
       </c>
-      <c r="G30" s="42" t="s">
+      <c r="G30" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="41">
         <v>12.2</v>
       </c>
     </row>
     <row r="31" spans="1:20">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="42">
-[...2 lines deleted...]
-      <c r="C31" s="42" t="s">
+      <c r="B31" s="41">
+        <v>100</v>
+      </c>
+      <c r="C31" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="D31" s="42" t="s">
+      <c r="D31" s="41" t="s">
         <v>222</v>
       </c>
-      <c r="E31" s="42" t="s">
+      <c r="E31" s="41" t="s">
         <v>423</v>
       </c>
-      <c r="F31" s="42" t="s">
+      <c r="F31" s="41" t="s">
         <v>560</v>
       </c>
-      <c r="G31" s="42" t="s">
+      <c r="G31" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="41">
         <v>11.5</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
     </row>
     <row r="32" spans="1:20">
-      <c r="A32" s="44">
+      <c r="A32" s="43">
         <v>2020</v>
       </c>
-      <c r="B32" s="38">
-[...2 lines deleted...]
-      <c r="C32" s="38" t="s">
+      <c r="B32" s="37">
+        <v>100</v>
+      </c>
+      <c r="C32" s="37" t="s">
         <v>56</v>
       </c>
-      <c r="D32" s="38" t="s">
+      <c r="D32" s="37" t="s">
         <v>214</v>
       </c>
-      <c r="E32" s="38" t="s">
+      <c r="E32" s="37" t="s">
         <v>501</v>
       </c>
-      <c r="F32" s="38" t="s">
+      <c r="F32" s="37" t="s">
         <v>593</v>
       </c>
-      <c r="G32" s="38" t="s">
+      <c r="G32" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="37">
         <v>11.7</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
     </row>
     <row r="33" spans="1:14">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="42">
-[...2 lines deleted...]
-      <c r="C33" s="42" t="s">
+      <c r="B33" s="41">
+        <v>100</v>
+      </c>
+      <c r="C33" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="D33" s="42" t="s">
+      <c r="D33" s="41" t="s">
         <v>370</v>
       </c>
-      <c r="E33" s="42" t="s">
+      <c r="E33" s="41" t="s">
         <v>508</v>
       </c>
-      <c r="F33" s="42" t="s">
+      <c r="F33" s="41" t="s">
         <v>600</v>
       </c>
-      <c r="G33" s="42" t="s">
+      <c r="G33" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H33" s="42">
+      <c r="H33" s="41">
         <v>12</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
     </row>
     <row r="34" spans="1:14">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B34" s="42">
-[...2 lines deleted...]
-      <c r="C34" s="42" t="s">
+      <c r="B34" s="41">
+        <v>100</v>
+      </c>
+      <c r="C34" s="41" t="s">
         <v>63</v>
       </c>
-      <c r="D34" s="42" t="s">
+      <c r="D34" s="41" t="s">
         <v>340</v>
       </c>
-      <c r="E34" s="42" t="s">
+      <c r="E34" s="41" t="s">
         <v>471</v>
       </c>
-      <c r="F34" s="42" t="s">
+      <c r="F34" s="41" t="s">
         <v>593</v>
       </c>
-      <c r="G34" s="42" t="s">
+      <c r="G34" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="41">
         <v>12.4</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:14">
-      <c r="A35" s="41" t="s">
+      <c r="A35" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="42">
-[...2 lines deleted...]
-      <c r="C35" s="42" t="s">
+      <c r="B35" s="41">
+        <v>100</v>
+      </c>
+      <c r="C35" s="41" t="s">
         <v>59</v>
       </c>
-      <c r="D35" s="42" t="s">
+      <c r="D35" s="41" t="s">
         <v>228</v>
       </c>
-      <c r="E35" s="42" t="s">
+      <c r="E35" s="41" t="s">
         <v>468</v>
       </c>
-      <c r="F35" s="42" t="s">
+      <c r="F35" s="41" t="s">
         <v>589</v>
       </c>
-      <c r="G35" s="42" t="s">
+      <c r="G35" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H35" s="42">
+      <c r="H35" s="41">
         <v>11.100000000000001</v>
       </c>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
     </row>
     <row r="36" spans="1:14">
-      <c r="A36" s="41" t="s">
+      <c r="A36" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="42">
-[...2 lines deleted...]
-      <c r="C36" s="42" t="s">
+      <c r="B36" s="41">
+        <v>100</v>
+      </c>
+      <c r="C36" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="D36" s="42" t="s">
+      <c r="D36" s="41" t="s">
         <v>241</v>
       </c>
-      <c r="E36" s="42" t="s">
+      <c r="E36" s="41" t="s">
         <v>436</v>
       </c>
-      <c r="F36" s="42" t="s">
+      <c r="F36" s="41" t="s">
         <v>597</v>
       </c>
-      <c r="G36" s="42" t="s">
+      <c r="G36" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="41">
         <v>11.100000000000001</v>
       </c>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
     </row>
     <row r="37" spans="1:14">
-      <c r="A37" s="45">
+      <c r="A37" s="44">
         <v>2021</v>
       </c>
-      <c r="B37" s="38">
-[...2 lines deleted...]
-      <c r="C37" s="38" t="s">
+      <c r="B37" s="37">
+        <v>100</v>
+      </c>
+      <c r="C37" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="D37" s="38" t="s">
+      <c r="D37" s="37" t="s">
         <v>228</v>
       </c>
-      <c r="E37" s="38" t="s">
+      <c r="E37" s="37" t="s">
         <v>432</v>
       </c>
-      <c r="F37" s="38" t="s">
+      <c r="F37" s="37" t="s">
         <v>585</v>
       </c>
-      <c r="G37" s="38" t="s">
+      <c r="G37" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H37" s="38">
+      <c r="H37" s="37">
         <v>10.7</v>
       </c>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
     </row>
     <row r="38" spans="1:14">
-      <c r="A38" s="41" t="s">
+      <c r="A38" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="42">
-[...2 lines deleted...]
-      <c r="C38" s="42">
+      <c r="B38" s="41">
+        <v>100</v>
+      </c>
+      <c r="C38" s="41">
         <v>86.5</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="41">
         <v>44.2</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="41">
         <v>25.2</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="41">
         <v>17.100000000000001</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="41">
         <v>0.2</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="41">
         <v>13.3</v>
       </c>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
     </row>
     <row r="39" spans="1:14">
-      <c r="A39" s="41" t="s">
+      <c r="A39" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B39" s="42">
-[...2 lines deleted...]
-      <c r="C39" s="42" t="s">
+      <c r="B39" s="41">
+        <v>100</v>
+      </c>
+      <c r="C39" s="41" t="s">
         <v>58</v>
       </c>
-      <c r="D39" s="42" t="s">
+      <c r="D39" s="41" t="s">
         <v>202</v>
       </c>
-      <c r="E39" s="42" t="s">
+      <c r="E39" s="41" t="s">
         <v>522</v>
       </c>
-      <c r="F39" s="42" t="s">
+      <c r="F39" s="41" t="s">
         <v>546</v>
       </c>
-      <c r="G39" s="42" t="s">
+      <c r="G39" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H39" s="42">
+      <c r="H39" s="41">
         <v>10</v>
       </c>
       <c r="N39" s="7"/>
     </row>
     <row r="40" spans="1:14">
-      <c r="A40" s="41" t="s">
+      <c r="A40" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="42">
-[...2 lines deleted...]
-      <c r="C40" s="42" t="s">
+      <c r="B40" s="41">
+        <v>100</v>
+      </c>
+      <c r="C40" s="41" t="s">
         <v>112</v>
       </c>
-      <c r="D40" s="42" t="s">
+      <c r="D40" s="41" t="s">
         <v>228</v>
       </c>
-      <c r="E40" s="42" t="s">
+      <c r="E40" s="41" t="s">
         <v>466</v>
       </c>
-      <c r="F40" s="42" t="s">
+      <c r="F40" s="41" t="s">
         <v>550</v>
       </c>
-      <c r="G40" s="42" t="s">
+      <c r="G40" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="41">
         <v>9.4</v>
       </c>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
       <c r="M40" s="8"/>
       <c r="N40" s="7"/>
     </row>
     <row r="41" spans="1:14">
-      <c r="A41" s="41" t="s">
+      <c r="A41" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="42">
-[...2 lines deleted...]
-      <c r="C41" s="42" t="s">
+      <c r="B41" s="41">
+        <v>100</v>
+      </c>
+      <c r="C41" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="D41" s="42" t="s">
+      <c r="D41" s="41" t="s">
         <v>237</v>
       </c>
-      <c r="E41" s="42" t="s">
+      <c r="E41" s="41" t="s">
         <v>523</v>
       </c>
-      <c r="F41" s="42" t="s">
+      <c r="F41" s="41" t="s">
         <v>555</v>
       </c>
-      <c r="G41" s="42" t="s">
+      <c r="G41" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H41" s="41">
         <v>10.5</v>
       </c>
       <c r="N41" s="7"/>
     </row>
     <row r="42" spans="1:14">
-      <c r="A42" s="45">
+      <c r="A42" s="44">
         <v>2022</v>
       </c>
-      <c r="B42" s="38">
-[...2 lines deleted...]
-      <c r="C42" s="46">
+      <c r="B42" s="37">
+        <v>100</v>
+      </c>
+      <c r="C42" s="45">
         <v>89.5</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="45">
         <v>44.8</v>
       </c>
-      <c r="E42" s="46">
+      <c r="E42" s="45">
         <v>30.4</v>
       </c>
-      <c r="F42" s="46">
+      <c r="F42" s="45">
         <v>14.3</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G42" s="45">
         <v>0.2</v>
       </c>
-      <c r="H42" s="47">
+      <c r="H42" s="46">
         <v>10.3</v>
       </c>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
     </row>
     <row r="43" spans="1:14">
-      <c r="A43" s="41" t="s">
+      <c r="A43" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="42">
-[...2 lines deleted...]
-      <c r="C43" s="42" t="s">
+      <c r="B43" s="41">
+        <v>100</v>
+      </c>
+      <c r="C43" s="41" t="s">
         <v>91</v>
       </c>
-      <c r="D43" s="42" t="s">
+      <c r="D43" s="41" t="s">
         <v>371</v>
       </c>
-      <c r="E43" s="42" t="s">
+      <c r="E43" s="41" t="s">
         <v>524</v>
       </c>
-      <c r="F43" s="42" t="s">
+      <c r="F43" s="41" t="s">
         <v>558</v>
       </c>
-      <c r="G43" s="42" t="s">
+      <c r="G43" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H43" s="42">
+      <c r="H43" s="41">
         <v>11.7</v>
       </c>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
     </row>
     <row r="44" spans="1:14">
-      <c r="A44" s="41" t="s">
+      <c r="A44" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="42">
-[...2 lines deleted...]
-      <c r="C44" s="42" t="s">
+      <c r="B44" s="41">
+        <v>100</v>
+      </c>
+      <c r="C44" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="D44" s="42" t="s">
+      <c r="D44" s="41" t="s">
         <v>205</v>
       </c>
-      <c r="E44" s="42" t="s">
+      <c r="E44" s="41" t="s">
         <v>509</v>
       </c>
-      <c r="F44" s="42" t="s">
+      <c r="F44" s="41" t="s">
         <v>569</v>
       </c>
-      <c r="G44" s="42" t="s">
+      <c r="G44" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H44" s="42">
+      <c r="H44" s="41">
         <v>10.4</v>
       </c>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
     </row>
     <row r="45" spans="1:14">
-      <c r="A45" s="41" t="s">
+      <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="42">
-[...2 lines deleted...]
-      <c r="C45" s="42" t="s">
+      <c r="B45" s="41">
+        <v>100</v>
+      </c>
+      <c r="C45" s="41" t="s">
         <v>105</v>
       </c>
-      <c r="D45" s="42" t="s">
+      <c r="D45" s="41" t="s">
         <v>195</v>
       </c>
-      <c r="E45" s="42" t="s">
+      <c r="E45" s="41" t="s">
         <v>525</v>
       </c>
-      <c r="F45" s="42" t="s">
+      <c r="F45" s="41" t="s">
         <v>572</v>
       </c>
-      <c r="G45" s="42" t="s">
+      <c r="G45" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="41">
         <v>9.8000000000000007</v>
       </c>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
     </row>
     <row r="46" spans="1:14">
-      <c r="A46" s="41" t="s">
+      <c r="A46" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B46" s="42">
-[...2 lines deleted...]
-      <c r="C46" s="42" t="s">
+      <c r="B46" s="41">
+        <v>100</v>
+      </c>
+      <c r="C46" s="41" t="s">
         <v>58</v>
       </c>
-      <c r="D46" s="42" t="s">
+      <c r="D46" s="41" t="s">
         <v>237</v>
       </c>
-      <c r="E46" s="42" t="s">
+      <c r="E46" s="41" t="s">
         <v>468</v>
       </c>
-      <c r="F46" s="42" t="s">
+      <c r="F46" s="41" t="s">
         <v>585</v>
       </c>
-      <c r="G46" s="42" t="s">
+      <c r="G46" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H46" s="42">
+      <c r="H46" s="41">
         <v>9.9</v>
       </c>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
     </row>
     <row r="47" spans="1:14">
-      <c r="A47" s="45">
+      <c r="A47" s="44">
         <v>2023</v>
       </c>
-      <c r="B47" s="46">
-[...2 lines deleted...]
-      <c r="C47" s="46">
+      <c r="B47" s="45">
+        <v>100</v>
+      </c>
+      <c r="C47" s="45">
         <v>89.7</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="45">
         <v>45.7</v>
       </c>
-      <c r="E47" s="46">
+      <c r="E47" s="45">
         <v>29.5</v>
       </c>
-      <c r="F47" s="46">
+      <c r="F47" s="45">
         <v>14.5</v>
       </c>
-      <c r="G47" s="46">
+      <c r="G47" s="45">
         <v>0.2</v>
       </c>
-      <c r="H47" s="46">
+      <c r="H47" s="45">
         <v>10.100000000000001</v>
       </c>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
     </row>
     <row r="48" spans="1:14">
-      <c r="A48" s="41" t="s">
+      <c r="A48" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="42">
-[...2 lines deleted...]
-      <c r="C48" s="42">
+      <c r="B48" s="41">
+        <v>100</v>
+      </c>
+      <c r="C48" s="41">
         <v>88.3</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="41">
         <v>46.5</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="41">
         <v>26</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="41">
         <v>15.8</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="41">
         <v>0.5</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="41">
         <v>7.2</v>
       </c>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="7"/>
       <c r="L48" s="7"/>
       <c r="M48" s="7"/>
       <c r="N48" s="7"/>
     </row>
     <row r="49" spans="1:14">
-      <c r="A49" s="41" t="s">
+      <c r="A49" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B49" s="48">
-[...2 lines deleted...]
-      <c r="C49" s="48">
+      <c r="B49" s="47">
+        <v>100</v>
+      </c>
+      <c r="C49" s="47">
         <v>90.1</v>
       </c>
-      <c r="D49" s="48">
+      <c r="D49" s="47">
         <v>46.5</v>
       </c>
-      <c r="E49" s="48">
+      <c r="E49" s="47">
         <v>28.8</v>
       </c>
-      <c r="F49" s="48">
+      <c r="F49" s="47">
         <v>14.8</v>
       </c>
-      <c r="G49" s="48">
+      <c r="G49" s="47">
         <v>0.2</v>
       </c>
-      <c r="H49" s="48">
+      <c r="H49" s="47">
         <v>9.6999999999999993</v>
       </c>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="7"/>
       <c r="L49" s="7"/>
       <c r="M49" s="7"/>
       <c r="N49" s="7"/>
     </row>
     <row r="50" spans="1:14">
-      <c r="A50" s="41" t="s">
+      <c r="A50" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="42">
-[...2 lines deleted...]
-      <c r="C50" s="42">
+      <c r="B50" s="41">
+        <v>100</v>
+      </c>
+      <c r="C50" s="41">
         <v>90.2</v>
       </c>
-      <c r="D50" s="42">
+      <c r="D50" s="41">
         <v>46.2</v>
       </c>
-      <c r="E50" s="42">
+      <c r="E50" s="41">
         <v>30.3</v>
       </c>
-      <c r="F50" s="42">
+      <c r="F50" s="41">
         <v>13.7</v>
       </c>
-      <c r="G50" s="42">
+      <c r="G50" s="41">
         <v>0.2</v>
       </c>
-      <c r="H50" s="55">
+      <c r="H50" s="54">
         <v>9.6</v>
       </c>
       <c r="I50" s="7"/>
       <c r="J50" s="7"/>
       <c r="K50" s="7"/>
       <c r="L50" s="7"/>
       <c r="M50" s="7"/>
       <c r="N50" s="7"/>
     </row>
     <row r="51" spans="1:14">
-      <c r="A51" s="41" t="s">
+      <c r="A51" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="61">
-[...2 lines deleted...]
-      <c r="C51" s="61">
+      <c r="B51" s="60">
+        <v>100</v>
+      </c>
+      <c r="C51" s="60">
         <v>89.9</v>
       </c>
-      <c r="D51" s="61">
+      <c r="D51" s="60">
         <v>43.8</v>
       </c>
-      <c r="E51" s="61">
+      <c r="E51" s="60">
         <v>32.200000000000003</v>
       </c>
-      <c r="F51" s="61">
+      <c r="F51" s="60">
         <v>13.9</v>
       </c>
-      <c r="G51" s="61">
+      <c r="G51" s="60">
         <v>0.1</v>
       </c>
-      <c r="H51" s="62">
+      <c r="H51" s="61">
         <v>10</v>
       </c>
       <c r="I51" s="7"/>
       <c r="J51" s="7"/>
       <c r="K51" s="7"/>
       <c r="L51" s="7"/>
       <c r="M51" s="7"/>
       <c r="N51" s="7"/>
     </row>
     <row r="52" spans="1:14">
-      <c r="A52" s="44">
+      <c r="A52" s="43">
         <v>2024</v>
       </c>
-      <c r="B52" s="85">
-[...2 lines deleted...]
-      <c r="C52" s="85">
+      <c r="B52" s="84">
+        <v>100</v>
+      </c>
+      <c r="C52" s="84">
         <v>89.1</v>
       </c>
-      <c r="D52" s="85">
+      <c r="D52" s="84">
         <v>44.6</v>
       </c>
-      <c r="E52" s="85">
+      <c r="E52" s="84">
         <v>29.2</v>
       </c>
-      <c r="F52" s="85">
+      <c r="F52" s="84">
         <v>15.3</v>
       </c>
-      <c r="G52" s="85">
+      <c r="G52" s="84">
         <v>0.2</v>
       </c>
-      <c r="H52" s="84">
+      <c r="H52" s="83">
         <v>10.7</v>
       </c>
       <c r="I52" s="7"/>
       <c r="J52" s="7"/>
       <c r="K52" s="7"/>
       <c r="L52" s="7"/>
       <c r="M52" s="7"/>
       <c r="N52" s="7"/>
     </row>
     <row r="53" spans="1:14">
-      <c r="A53" s="41" t="s">
+      <c r="A53" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="59">
-[...2 lines deleted...]
-      <c r="C53" s="59">
+      <c r="B53" s="58">
+        <v>100</v>
+      </c>
+      <c r="C53" s="58">
         <v>88.5</v>
       </c>
-      <c r="D53" s="59">
+      <c r="D53" s="58">
         <v>46.7</v>
       </c>
-      <c r="E53" s="59">
+      <c r="E53" s="58">
         <v>25.9</v>
       </c>
-      <c r="F53" s="59">
+      <c r="F53" s="58">
         <v>15.9</v>
       </c>
-      <c r="G53" s="59">
+      <c r="G53" s="58">
         <v>0.3</v>
       </c>
-      <c r="H53" s="59">
+      <c r="H53" s="58">
         <v>11.2</v>
       </c>
       <c r="I53" s="7"/>
       <c r="J53" s="7"/>
       <c r="K53" s="7"/>
       <c r="L53" s="7"/>
       <c r="M53" s="7"/>
       <c r="N53" s="7"/>
     </row>
     <row r="54" spans="1:14">
-      <c r="A54" s="41" t="s">
+      <c r="A54" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="8">
         <v>100</v>
       </c>
       <c r="C54" s="8">
         <v>88.4</v>
       </c>
       <c r="D54" s="8">
         <v>44</v>
       </c>
       <c r="E54" s="8">
         <v>28.8</v>
       </c>
       <c r="F54" s="8">
         <v>15.6</v>
       </c>
       <c r="G54" s="8">
         <v>0.2</v>
       </c>
       <c r="H54" s="8">
         <v>11.399999999999999</v>
       </c>
       <c r="I54" s="7"/>
       <c r="J54" s="7"/>
       <c r="K54" s="7"/>
       <c r="L54" s="7"/>
       <c r="M54" s="7"/>
       <c r="N54" s="7"/>
     </row>
     <row r="55" spans="1:14">
-      <c r="A55" s="41" t="s">
+      <c r="A55" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B55" s="48">
-[...2 lines deleted...]
-      <c r="C55" s="48">
+      <c r="B55" s="47">
+        <v>100</v>
+      </c>
+      <c r="C55" s="47">
         <v>90.3</v>
       </c>
-      <c r="D55" s="48">
+      <c r="D55" s="47">
         <v>42.6</v>
       </c>
-      <c r="E55" s="48">
+      <c r="E55" s="47">
         <v>33.299999999999997</v>
       </c>
-      <c r="F55" s="48">
+      <c r="F55" s="47">
         <v>14.4</v>
       </c>
-      <c r="G55" s="48">
+      <c r="G55" s="47">
         <v>0.2</v>
       </c>
-      <c r="H55" s="83">
+      <c r="H55" s="82">
         <v>9.5</v>
       </c>
       <c r="I55" s="7"/>
       <c r="J55" s="7"/>
       <c r="K55" s="7"/>
       <c r="L55" s="7"/>
       <c r="M55" s="7"/>
       <c r="N55" s="7"/>
     </row>
     <row r="56" spans="1:14">
-      <c r="A56" s="41" t="s">
+      <c r="A56" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="42">
-[...2 lines deleted...]
-      <c r="C56" s="42">
+      <c r="B56" s="41">
+        <v>100</v>
+      </c>
+      <c r="C56" s="41">
         <v>89.1</v>
       </c>
-      <c r="D56" s="42">
+      <c r="D56" s="41">
         <v>45.4</v>
       </c>
-      <c r="E56" s="42">
+      <c r="E56" s="41">
         <v>28.5</v>
       </c>
-      <c r="F56" s="42">
+      <c r="F56" s="41">
         <v>15.2</v>
       </c>
-      <c r="G56" s="42">
+      <c r="G56" s="41">
         <v>0.1</v>
       </c>
-      <c r="H56" s="86">
+      <c r="H56" s="85">
         <v>10.8</v>
       </c>
       <c r="I56" s="7"/>
       <c r="J56" s="7"/>
       <c r="K56" s="7"/>
       <c r="L56" s="7"/>
       <c r="M56" s="7"/>
       <c r="N56" s="7"/>
     </row>
     <row r="57" spans="1:14">
-      <c r="A57" s="44">
+      <c r="A57" s="43">
         <v>2025</v>
       </c>
-      <c r="B57" s="46">
-[...2 lines deleted...]
-      <c r="C57" s="46">
+      <c r="B57" s="45">
+        <v>100</v>
+      </c>
+      <c r="C57" s="45">
         <v>89.3</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="45">
         <v>48.1</v>
       </c>
-      <c r="E57" s="46">
+      <c r="E57" s="45">
         <v>25.7</v>
       </c>
-      <c r="F57" s="46">
+      <c r="F57" s="45">
         <v>15.5</v>
       </c>
-      <c r="G57" s="46">
+      <c r="G57" s="45">
         <v>0.2</v>
       </c>
-      <c r="H57" s="165">
+      <c r="H57" s="113">
         <v>10.5</v>
       </c>
       <c r="I57" s="7"/>
       <c r="J57" s="7"/>
       <c r="K57" s="7"/>
       <c r="L57" s="7"/>
       <c r="M57" s="7"/>
       <c r="N57" s="7"/>
     </row>
     <row r="58" spans="1:14">
-      <c r="A58" s="41" t="s">
+      <c r="A58" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="109">
-[...2 lines deleted...]
-      <c r="C58" s="109">
+      <c r="B58" s="107">
+        <v>100</v>
+      </c>
+      <c r="C58" s="107">
         <v>88.2</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="107">
         <v>47.6</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="107">
         <v>24.5</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="107">
         <v>16.100000000000001</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="107">
         <v>0.3</v>
       </c>
       <c r="H58" s="8">
         <v>11.5</v>
       </c>
       <c r="I58" s="7"/>
       <c r="J58" s="7"/>
       <c r="K58" s="7"/>
       <c r="L58" s="7"/>
       <c r="M58" s="7"/>
       <c r="N58" s="7"/>
     </row>
     <row r="59" spans="1:14">
-      <c r="A59" s="41" t="s">
+      <c r="A59" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B59" s="48">
-[...2 lines deleted...]
-      <c r="C59" s="48">
+      <c r="B59" s="47">
+        <v>100</v>
+      </c>
+      <c r="C59" s="47">
         <v>89.3</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="47">
         <v>49.9</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="47">
         <v>23.8</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="47">
         <v>15.6</v>
       </c>
-      <c r="G59" s="48">
+      <c r="G59" s="47">
         <v>0.1</v>
       </c>
-      <c r="H59" s="110">
+      <c r="H59" s="108">
         <v>10.600000000000001</v>
       </c>
     </row>
     <row r="60" spans="1:14">
-      <c r="A60" s="41" t="s">
+      <c r="A60" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="48">
-[...2 lines deleted...]
-      <c r="C60" s="48">
+      <c r="B60" s="47">
+        <v>100</v>
+      </c>
+      <c r="C60" s="47">
         <v>89.9</v>
       </c>
-      <c r="D60" s="48">
+      <c r="D60" s="47">
         <v>46.1</v>
       </c>
-      <c r="E60" s="48">
+      <c r="E60" s="47">
         <v>28.4</v>
       </c>
-      <c r="F60" s="48">
+      <c r="F60" s="47">
         <v>15.4</v>
       </c>
-      <c r="G60" s="48">
+      <c r="G60" s="47">
         <v>0.2</v>
       </c>
       <c r="H60" s="16">
         <v>9.9</v>
       </c>
     </row>
     <row r="61" spans="1:14">
-      <c r="A61" s="82" t="s">
+      <c r="A61" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B61" s="18">
-[...2 lines deleted...]
-      <c r="C61" s="18">
+      <c r="B61" s="8">
+        <v>100</v>
+      </c>
+      <c r="C61" s="8">
         <v>89.7</v>
       </c>
-      <c r="D61" s="18">
+      <c r="D61" s="8">
         <v>48.1</v>
       </c>
-      <c r="E61" s="18">
+      <c r="E61" s="8">
         <v>26.1</v>
       </c>
-      <c r="F61" s="18">
+      <c r="F61" s="8">
         <v>15.5</v>
       </c>
-      <c r="G61" s="18">
+      <c r="G61" s="8">
         <v>0.1</v>
       </c>
-      <c r="H61" s="18">
+      <c r="H61" s="8">
         <v>10.199999999999999</v>
       </c>
+    </row>
+    <row r="62" spans="1:14">
+      <c r="A62" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="9"/>
+    </row>
+    <row r="63" spans="1:14">
+      <c r="A63" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="115">
+        <v>100</v>
+      </c>
+      <c r="C63" s="115">
+        <v>88.3</v>
+      </c>
+      <c r="D63" s="115">
+        <v>43</v>
+      </c>
+      <c r="E63" s="115">
+        <v>25.4</v>
+      </c>
+      <c r="F63" s="115">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="G63" s="115">
+        <v>0.2</v>
+      </c>
+      <c r="H63" s="115">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:14">
+      <c r="A64" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B64" s="47"/>
+      <c r="C64" s="47"/>
+      <c r="D64" s="47"/>
+      <c r="E64" s="47"/>
+      <c r="F64" s="47"/>
+      <c r="G64" s="47"/>
+      <c r="H64" s="108"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="16"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="18"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="18"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:X46"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:X51"/>
   <sheetViews>
     <sheetView topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="O37" sqref="O37"/>
+      <selection activeCell="G48" sqref="G48:H48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="116" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="115"/>
-[...5 lines deleted...]
-      <c r="H1" s="115"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" s="5"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="8"/>
     </row>
     <row r="3" spans="1:24">
-      <c r="A3" s="135" t="s">
+      <c r="A3" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="135"/>
-[...5 lines deleted...]
-      <c r="H3" s="135"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4" spans="1:24">
-      <c r="A4" s="136"/>
-      <c r="B4" s="139" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="143" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="142"/>
-[...3 lines deleted...]
-      <c r="H4" s="142"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5" spans="1:24">
-      <c r="A5" s="137"/>
-[...1 lines deleted...]
-      <c r="C5" s="143" t="s">
+      <c r="A5" s="138"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="145" t="s">
+      <c r="D5" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="146"/>
-[...1 lines deleted...]
-      <c r="G5" s="148" t="s">
+      <c r="E5" s="147"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="139" t="s">
+      <c r="H5" s="140" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="7"/>
     </row>
     <row r="6" spans="1:24" ht="22.5">
-      <c r="A6" s="138"/>
-[...2 lines deleted...]
-      <c r="D6" s="57" t="s">
+      <c r="A6" s="139"/>
+      <c r="B6" s="142"/>
+      <c r="C6" s="145"/>
+      <c r="D6" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="57" t="s">
+      <c r="E6" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="149"/>
-      <c r="H6" s="141"/>
+      <c r="G6" s="150"/>
+      <c r="H6" s="142"/>
       <c r="I6" s="7"/>
     </row>
     <row r="7" spans="1:24">
-      <c r="A7" s="58">
+      <c r="A7" s="57">
         <v>2018</v>
       </c>
-      <c r="B7" s="38">
-[...2 lines deleted...]
-      <c r="C7" s="38" t="s">
+      <c r="B7" s="37">
+        <v>100</v>
+      </c>
+      <c r="C7" s="37" t="s">
         <v>182</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="37">
         <v>57</v>
       </c>
-      <c r="E7" s="38" t="s">
+      <c r="E7" s="37" t="s">
         <v>490</v>
       </c>
-      <c r="F7" s="38" t="s">
+      <c r="F7" s="37" t="s">
         <v>585</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="37" t="s">
         <v>612</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="37">
         <v>3</v>
       </c>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:24">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="42"/>
-[...5 lines deleted...]
-      <c r="H8" s="42"/>
+      <c r="B8" s="41"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
       <c r="I8" s="7"/>
     </row>
     <row r="9" spans="1:24">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="42">
-[...2 lines deleted...]
-      <c r="C9" s="42" t="s">
+      <c r="B9" s="41">
+        <v>100</v>
+      </c>
+      <c r="C9" s="41" t="s">
         <v>124</v>
       </c>
-      <c r="D9" s="42" t="s">
+      <c r="D9" s="41" t="s">
         <v>305</v>
       </c>
-      <c r="E9" s="42" t="s">
+      <c r="E9" s="41" t="s">
         <v>449</v>
       </c>
-      <c r="F9" s="42" t="s">
+      <c r="F9" s="41" t="s">
         <v>600</v>
       </c>
-      <c r="G9" s="42" t="s">
+      <c r="G9" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="41">
         <v>4</v>
       </c>
       <c r="K9" s="9" t="s">
         <v>405</v>
       </c>
       <c r="L9" s="9" t="s">
         <v>405</v>
       </c>
       <c r="M9" s="9" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="10" spans="1:24">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="42">
-[...2 lines deleted...]
-      <c r="C10" s="42" t="s">
+      <c r="B10" s="41">
+        <v>100</v>
+      </c>
+      <c r="C10" s="41" t="s">
         <v>121</v>
       </c>
-      <c r="D10" s="42" t="s">
+      <c r="D10" s="41" t="s">
         <v>295</v>
       </c>
-      <c r="E10" s="42" t="s">
+      <c r="E10" s="41" t="s">
         <v>443</v>
       </c>
-      <c r="F10" s="42" t="s">
+      <c r="F10" s="41" t="s">
         <v>574</v>
       </c>
-      <c r="G10" s="42" t="s">
+      <c r="G10" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="41">
         <v>3.3</v>
       </c>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
     </row>
     <row r="11" spans="1:24">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="42">
-[...2 lines deleted...]
-      <c r="C11" s="42" t="s">
+      <c r="B11" s="41">
+        <v>100</v>
+      </c>
+      <c r="C11" s="41" t="s">
         <v>154</v>
       </c>
-      <c r="D11" s="42" t="s">
+      <c r="D11" s="41" t="s">
         <v>279</v>
       </c>
-      <c r="E11" s="42" t="s">
+      <c r="E11" s="41" t="s">
         <v>493</v>
       </c>
-      <c r="F11" s="42" t="s">
+      <c r="F11" s="41" t="s">
         <v>557</v>
       </c>
-      <c r="G11" s="42" t="s">
+      <c r="G11" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="41">
         <v>2.5</v>
       </c>
     </row>
     <row r="12" spans="1:24">
-      <c r="A12" s="44">
+      <c r="A12" s="43">
         <v>2019</v>
       </c>
-      <c r="B12" s="38">
-[...2 lines deleted...]
-      <c r="C12" s="38" t="s">
+      <c r="B12" s="37">
+        <v>100</v>
+      </c>
+      <c r="C12" s="37" t="s">
         <v>116</v>
       </c>
-      <c r="D12" s="38" t="s">
+      <c r="D12" s="37" t="s">
         <v>294</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="37" t="s">
         <v>442</v>
       </c>
-      <c r="F12" s="38" t="s">
+      <c r="F12" s="37" t="s">
         <v>552</v>
       </c>
-      <c r="G12" s="38" t="s">
+      <c r="G12" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="37">
         <v>3</v>
       </c>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="8"/>
       <c r="U12" s="8"/>
       <c r="V12" s="8"/>
       <c r="W12" s="8"/>
       <c r="X12" s="8"/>
     </row>
     <row r="13" spans="1:24">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="42">
-[...2 lines deleted...]
-      <c r="C13" s="42" t="s">
+      <c r="B13" s="41">
+        <v>100</v>
+      </c>
+      <c r="C13" s="41" t="s">
         <v>118</v>
       </c>
-      <c r="D13" s="42" t="s">
+      <c r="D13" s="41" t="s">
         <v>372</v>
       </c>
-      <c r="E13" s="42" t="s">
+      <c r="E13" s="41" t="s">
         <v>490</v>
       </c>
-      <c r="F13" s="42" t="s">
+      <c r="F13" s="41" t="s">
         <v>583</v>
       </c>
-      <c r="G13" s="42" t="s">
+      <c r="G13" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="41">
         <v>3.2</v>
       </c>
     </row>
     <row r="14" spans="1:24">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="42">
-[...2 lines deleted...]
-      <c r="C14" s="42" t="s">
+      <c r="B14" s="41">
+        <v>100</v>
+      </c>
+      <c r="C14" s="41" t="s">
         <v>119</v>
       </c>
-      <c r="D14" s="42" t="s">
+      <c r="D14" s="41" t="s">
         <v>373</v>
       </c>
-      <c r="E14" s="42" t="s">
+      <c r="E14" s="41" t="s">
         <v>444</v>
       </c>
-      <c r="F14" s="42" t="s">
+      <c r="F14" s="41" t="s">
         <v>600</v>
       </c>
-      <c r="G14" s="42" t="s">
+      <c r="G14" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="41">
         <v>3.4</v>
       </c>
     </row>
     <row r="15" spans="1:24">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="42">
-[...2 lines deleted...]
-      <c r="C15" s="42" t="s">
+      <c r="B15" s="41">
+        <v>100</v>
+      </c>
+      <c r="C15" s="41" t="s">
         <v>117</v>
       </c>
-      <c r="D15" s="42" t="s">
+      <c r="D15" s="41" t="s">
         <v>374</v>
       </c>
-      <c r="E15" s="42" t="s">
+      <c r="E15" s="41" t="s">
         <v>488</v>
       </c>
-      <c r="F15" s="42" t="s">
+      <c r="F15" s="41" t="s">
         <v>572</v>
       </c>
-      <c r="G15" s="42" t="s">
+      <c r="G15" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="41">
         <v>3.5</v>
       </c>
     </row>
     <row r="16" spans="1:24">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42" t="s">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41" t="s">
         <v>172</v>
       </c>
-      <c r="D16" s="42" t="s">
+      <c r="D16" s="41" t="s">
         <v>375</v>
       </c>
-      <c r="E16" s="42" t="s">
+      <c r="E16" s="41" t="s">
         <v>442</v>
       </c>
-      <c r="F16" s="42" t="s">
+      <c r="F16" s="41" t="s">
         <v>546</v>
       </c>
-      <c r="G16" s="42" t="s">
+      <c r="G16" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="41">
         <v>2.1</v>
       </c>
     </row>
     <row r="17" spans="1:19">
-      <c r="A17" s="44">
+      <c r="A17" s="43">
         <v>2020</v>
       </c>
-      <c r="B17" s="38">
-[...2 lines deleted...]
-      <c r="C17" s="38" t="s">
+      <c r="B17" s="37">
+        <v>100</v>
+      </c>
+      <c r="C17" s="37" t="s">
         <v>160</v>
       </c>
-      <c r="D17" s="38" t="s">
+      <c r="D17" s="37" t="s">
         <v>257</v>
       </c>
-      <c r="E17" s="38" t="s">
+      <c r="E17" s="37" t="s">
         <v>488</v>
       </c>
-      <c r="F17" s="38" t="s">
+      <c r="F17" s="37" t="s">
         <v>598</v>
       </c>
-      <c r="G17" s="38" t="s">
+      <c r="G17" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="37">
         <v>1.5</v>
       </c>
     </row>
     <row r="18" spans="1:19">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="42">
-[...2 lines deleted...]
-      <c r="C18" s="42" t="s">
+      <c r="B18" s="41">
+        <v>100</v>
+      </c>
+      <c r="C18" s="41" t="s">
         <v>154</v>
       </c>
-      <c r="D18" s="42" t="s">
+      <c r="D18" s="41" t="s">
         <v>376</v>
       </c>
-      <c r="E18" s="42" t="s">
+      <c r="E18" s="41" t="s">
         <v>526</v>
       </c>
-      <c r="F18" s="42" t="s">
+      <c r="F18" s="41" t="s">
         <v>571</v>
       </c>
-      <c r="G18" s="42" t="s">
+      <c r="G18" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="41">
         <v>2.5</v>
       </c>
       <c r="M18" s="9"/>
       <c r="N18" s="9"/>
       <c r="O18" s="9"/>
       <c r="P18" s="9"/>
       <c r="Q18" s="9"/>
       <c r="R18" s="9"/>
       <c r="S18" s="9"/>
     </row>
     <row r="19" spans="1:19">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="42">
-[...2 lines deleted...]
-      <c r="C19" s="42" t="s">
+      <c r="B19" s="41">
+        <v>100</v>
+      </c>
+      <c r="C19" s="41" t="s">
         <v>158</v>
       </c>
-      <c r="D19" s="42" t="s">
+      <c r="D19" s="41" t="s">
         <v>377</v>
       </c>
-      <c r="E19" s="42" t="s">
+      <c r="E19" s="41" t="s">
         <v>452</v>
       </c>
-      <c r="F19" s="42" t="s">
+      <c r="F19" s="41" t="s">
         <v>603</v>
       </c>
-      <c r="G19" s="42" t="s">
+      <c r="G19" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="41">
         <v>1.1000000000000001</v>
       </c>
     </row>
     <row r="20" spans="1:19">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="42">
-[...2 lines deleted...]
-      <c r="C20" s="42" t="s">
+      <c r="B20" s="41">
+        <v>100</v>
+      </c>
+      <c r="C20" s="41" t="s">
         <v>152</v>
       </c>
-      <c r="D20" s="42" t="s">
+      <c r="D20" s="41" t="s">
         <v>378</v>
       </c>
-      <c r="E20" s="42" t="s">
+      <c r="E20" s="41" t="s">
         <v>458</v>
       </c>
-      <c r="F20" s="42" t="s">
+      <c r="F20" s="41" t="s">
         <v>604</v>
       </c>
-      <c r="G20" s="42" t="s">
+      <c r="G20" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="41">
         <v>1.4</v>
       </c>
       <c r="I20" s="8"/>
       <c r="J20" s="8"/>
     </row>
     <row r="21" spans="1:19">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="42">
-[...2 lines deleted...]
-      <c r="C21" s="42" t="s">
+      <c r="B21" s="41">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41" t="s">
         <v>162</v>
       </c>
-      <c r="D21" s="42" t="s">
+      <c r="D21" s="41" t="s">
         <v>379</v>
       </c>
-      <c r="E21" s="42" t="s">
+      <c r="E21" s="41" t="s">
         <v>438</v>
       </c>
-      <c r="F21" s="42" t="s">
+      <c r="F21" s="41" t="s">
         <v>605</v>
       </c>
-      <c r="G21" s="42" t="s">
+      <c r="G21" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="41">
         <v>0.9</v>
       </c>
     </row>
     <row r="22" spans="1:19">
-      <c r="A22" s="45">
+      <c r="A22" s="44">
         <v>2021</v>
       </c>
-      <c r="B22" s="38">
-[...2 lines deleted...]
-      <c r="C22" s="38" t="s">
+      <c r="B22" s="37">
+        <v>100</v>
+      </c>
+      <c r="C22" s="37" t="s">
         <v>123</v>
       </c>
-      <c r="D22" s="38" t="s">
+      <c r="D22" s="37" t="s">
         <v>378</v>
       </c>
-      <c r="E22" s="38" t="s">
+      <c r="E22" s="37" t="s">
         <v>444</v>
       </c>
-      <c r="F22" s="38" t="s">
+      <c r="F22" s="37" t="s">
         <v>554</v>
       </c>
-      <c r="G22" s="38" t="s">
+      <c r="G22" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="37">
         <v>2.7</v>
       </c>
     </row>
     <row r="23" spans="1:19">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="42">
-[...2 lines deleted...]
-      <c r="C23" s="42">
+      <c r="B23" s="41">
+        <v>100</v>
+      </c>
+      <c r="C23" s="41">
         <v>97.5</v>
       </c>
-      <c r="D23" s="42">
+      <c r="D23" s="41">
         <v>60.7</v>
       </c>
-      <c r="E23" s="42">
+      <c r="E23" s="41">
         <v>23.3</v>
       </c>
-      <c r="F23" s="42">
+      <c r="F23" s="41">
         <v>13.5</v>
       </c>
-      <c r="G23" s="42">
+      <c r="G23" s="41">
         <v>0.2</v>
       </c>
-      <c r="H23" s="42">
+      <c r="H23" s="41">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="24" spans="1:19">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="42">
-[...2 lines deleted...]
-      <c r="C24" s="42" t="s">
+      <c r="B24" s="41">
+        <v>100</v>
+      </c>
+      <c r="C24" s="41" t="s">
         <v>166</v>
       </c>
-      <c r="D24" s="42" t="s">
+      <c r="D24" s="41" t="s">
         <v>380</v>
       </c>
-      <c r="E24" s="42" t="s">
+      <c r="E24" s="41" t="s">
         <v>476</v>
       </c>
-      <c r="F24" s="42" t="s">
+      <c r="F24" s="41" t="s">
         <v>606</v>
       </c>
-      <c r="G24" s="42" t="s">
+      <c r="G24" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="41">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="25" spans="1:19">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="42">
-[...2 lines deleted...]
-      <c r="C25" s="42" t="s">
+      <c r="B25" s="41">
+        <v>100</v>
+      </c>
+      <c r="C25" s="41" t="s">
         <v>173</v>
       </c>
-      <c r="D25" s="42" t="s">
+      <c r="D25" s="41" t="s">
         <v>381</v>
       </c>
-      <c r="E25" s="42" t="s">
+      <c r="E25" s="41" t="s">
         <v>458</v>
       </c>
-      <c r="F25" s="42" t="s">
+      <c r="F25" s="41" t="s">
         <v>553</v>
       </c>
-      <c r="G25" s="42" t="s">
+      <c r="G25" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="41">
         <v>2.2000000000000002</v>
       </c>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
     </row>
     <row r="26" spans="1:19">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="42">
-[...2 lines deleted...]
-      <c r="C26" s="42" t="s">
+      <c r="B26" s="41">
+        <v>100</v>
+      </c>
+      <c r="C26" s="41" t="s">
         <v>174</v>
       </c>
-      <c r="D26" s="42" t="s">
+      <c r="D26" s="41" t="s">
         <v>382</v>
       </c>
-      <c r="E26" s="42" t="s">
+      <c r="E26" s="41" t="s">
         <v>430</v>
       </c>
-      <c r="F26" s="42" t="s">
+      <c r="F26" s="41" t="s">
         <v>554</v>
       </c>
-      <c r="G26" s="42" t="s">
+      <c r="G26" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="41">
         <v>2.0999999999999996</v>
       </c>
     </row>
     <row r="27" spans="1:19">
-      <c r="A27" s="45">
+      <c r="A27" s="44">
         <v>2022</v>
       </c>
-      <c r="B27" s="38">
-[...2 lines deleted...]
-      <c r="C27" s="46">
+      <c r="B27" s="37">
+        <v>100</v>
+      </c>
+      <c r="C27" s="45">
         <v>95.8</v>
       </c>
-      <c r="D27" s="46">
+      <c r="D27" s="45">
         <v>59.6</v>
       </c>
-      <c r="E27" s="46">
+      <c r="E27" s="45">
         <v>23.2</v>
       </c>
-      <c r="F27" s="46">
+      <c r="F27" s="45">
         <v>13</v>
       </c>
-      <c r="G27" s="46">
+      <c r="G27" s="45">
         <v>0.2</v>
       </c>
-      <c r="H27" s="63">
+      <c r="H27" s="62">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:19">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="42">
-[...2 lines deleted...]
-      <c r="C28" s="42" t="s">
+      <c r="B28" s="41">
+        <v>100</v>
+      </c>
+      <c r="C28" s="41" t="s">
         <v>124</v>
       </c>
-      <c r="D28" s="42" t="s">
+      <c r="D28" s="41" t="s">
         <v>257</v>
       </c>
-      <c r="E28" s="42" t="s">
+      <c r="E28" s="41" t="s">
         <v>450</v>
       </c>
-      <c r="F28" s="42" t="s">
+      <c r="F28" s="41" t="s">
         <v>606</v>
       </c>
-      <c r="G28" s="42" t="s">
+      <c r="G28" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H28" s="42">
+      <c r="H28" s="41">
         <v>3.8</v>
       </c>
     </row>
     <row r="29" spans="1:19">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="42">
-[...2 lines deleted...]
-      <c r="C29" s="42" t="s">
+      <c r="B29" s="41">
+        <v>100</v>
+      </c>
+      <c r="C29" s="41" t="s">
         <v>129</v>
       </c>
-      <c r="D29" s="42" t="s">
+      <c r="D29" s="41" t="s">
         <v>256</v>
       </c>
-      <c r="E29" s="42" t="s">
+      <c r="E29" s="41" t="s">
         <v>475</v>
       </c>
-      <c r="F29" s="42" t="s">
+      <c r="F29" s="41" t="s">
         <v>597</v>
       </c>
-      <c r="G29" s="42" t="s">
+      <c r="G29" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="41">
         <v>4.5</v>
       </c>
     </row>
     <row r="30" spans="1:19">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="42">
-[...2 lines deleted...]
-      <c r="C30" s="42" t="s">
+      <c r="B30" s="41">
+        <v>100</v>
+      </c>
+      <c r="C30" s="41" t="s">
         <v>166</v>
       </c>
-      <c r="D30" s="42" t="s">
+      <c r="D30" s="41" t="s">
         <v>295</v>
       </c>
-      <c r="E30" s="42" t="s">
+      <c r="E30" s="41" t="s">
         <v>450</v>
       </c>
-      <c r="F30" s="42" t="s">
+      <c r="F30" s="41" t="s">
         <v>555</v>
       </c>
-      <c r="G30" s="42" t="s">
+      <c r="G30" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="41">
         <v>3.9</v>
       </c>
     </row>
     <row r="31" spans="1:19">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="42">
-[...2 lines deleted...]
-      <c r="C31" s="42" t="s">
+      <c r="B31" s="41">
+        <v>100</v>
+      </c>
+      <c r="C31" s="41" t="s">
         <v>119</v>
       </c>
-      <c r="D31" s="42" t="s">
+      <c r="D31" s="41" t="s">
         <v>256</v>
       </c>
-      <c r="E31" s="42" t="s">
+      <c r="E31" s="41" t="s">
         <v>442</v>
       </c>
-      <c r="F31" s="42" t="s">
+      <c r="F31" s="41" t="s">
         <v>593</v>
       </c>
-      <c r="G31" s="42" t="s">
+      <c r="G31" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="41">
         <v>3.3</v>
       </c>
     </row>
     <row r="32" spans="1:19">
-      <c r="A32" s="45">
+      <c r="A32" s="44">
         <v>2023</v>
       </c>
-      <c r="B32" s="46">
-[...2 lines deleted...]
-      <c r="C32" s="46">
+      <c r="B32" s="45">
+        <v>100</v>
+      </c>
+      <c r="C32" s="45">
         <v>96</v>
       </c>
-      <c r="D32" s="46">
+      <c r="D32" s="45">
         <v>60.1</v>
       </c>
-      <c r="E32" s="46">
+      <c r="E32" s="45">
         <v>20.9</v>
       </c>
-      <c r="F32" s="46">
+      <c r="F32" s="45">
         <v>15</v>
       </c>
-      <c r="G32" s="46">
+      <c r="G32" s="45">
         <v>0.1</v>
       </c>
-      <c r="H32" s="46">
+      <c r="H32" s="45">
         <v>3.9</v>
       </c>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="42">
-[...2 lines deleted...]
-      <c r="C33" s="42">
+      <c r="B33" s="41">
+        <v>100</v>
+      </c>
+      <c r="C33" s="41">
         <v>95.8</v>
       </c>
-      <c r="D33" s="42">
+      <c r="D33" s="41">
         <v>58.3</v>
       </c>
-      <c r="E33" s="42">
+      <c r="E33" s="41">
         <v>22.3</v>
       </c>
-      <c r="F33" s="42">
+      <c r="F33" s="41">
         <v>15.2</v>
       </c>
-      <c r="G33" s="42">
+      <c r="G33" s="41">
         <v>0.1</v>
       </c>
-      <c r="H33" s="42">
+      <c r="H33" s="41">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B34" s="48">
-[...2 lines deleted...]
-      <c r="C34" s="48">
+      <c r="B34" s="47">
+        <v>100</v>
+      </c>
+      <c r="C34" s="47">
         <v>96.5</v>
       </c>
-      <c r="D34" s="48">
+      <c r="D34" s="47">
         <v>61.1</v>
       </c>
-      <c r="E34" s="48">
+      <c r="E34" s="47">
         <v>21.1</v>
       </c>
-      <c r="F34" s="48">
+      <c r="F34" s="47">
         <v>14.3</v>
       </c>
-      <c r="G34" s="48">
+      <c r="G34" s="47">
         <v>0.1</v>
       </c>
-      <c r="H34" s="48">
+      <c r="H34" s="47">
         <v>3.4</v>
       </c>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" s="41" t="s">
+      <c r="A35" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="48">
-[...2 lines deleted...]
-      <c r="C35" s="48">
+      <c r="B35" s="47">
+        <v>100</v>
+      </c>
+      <c r="C35" s="47">
         <v>95.8</v>
       </c>
-      <c r="D35" s="48">
+      <c r="D35" s="47">
         <v>60.9</v>
       </c>
-      <c r="E35" s="48">
+      <c r="E35" s="47">
         <v>19.8</v>
       </c>
-      <c r="F35" s="48">
+      <c r="F35" s="47">
         <v>15.1</v>
       </c>
-      <c r="G35" s="48">
+      <c r="G35" s="47">
         <v>0.1</v>
       </c>
-      <c r="H35" s="50">
+      <c r="H35" s="49">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36" s="41" t="s">
+      <c r="A36" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="42">
-[...2 lines deleted...]
-      <c r="C36" s="42">
+      <c r="B36" s="41">
+        <v>100</v>
+      </c>
+      <c r="C36" s="41">
         <v>96.2</v>
       </c>
-      <c r="D36" s="42">
+      <c r="D36" s="41">
         <v>60.7</v>
       </c>
-      <c r="E36" s="42">
+      <c r="E36" s="41">
         <v>20.3</v>
       </c>
-      <c r="F36" s="42">
+      <c r="F36" s="41">
         <v>15.2</v>
       </c>
-      <c r="G36" s="42">
+      <c r="G36" s="41">
         <v>0.1</v>
       </c>
-      <c r="H36" s="55">
+      <c r="H36" s="54">
         <v>3.6999999999999997</v>
       </c>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="44">
+      <c r="A37" s="43">
         <v>2024</v>
       </c>
-      <c r="B37" s="85">
-[...2 lines deleted...]
-      <c r="C37" s="85">
+      <c r="B37" s="84">
+        <v>100</v>
+      </c>
+      <c r="C37" s="84">
         <v>95.2</v>
       </c>
-      <c r="D37" s="85">
+      <c r="D37" s="84">
         <v>59.6</v>
       </c>
-      <c r="E37" s="85">
+      <c r="E37" s="84">
         <v>19.7</v>
       </c>
-      <c r="F37" s="85">
+      <c r="F37" s="84">
         <v>15.9</v>
       </c>
-      <c r="G37" s="85">
+      <c r="G37" s="84">
         <v>0.1</v>
       </c>
-      <c r="H37" s="84">
+      <c r="H37" s="83">
         <v>4.6999999999999993</v>
       </c>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="41" t="s">
+      <c r="A38" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="59">
-[...2 lines deleted...]
-      <c r="C38" s="59">
+      <c r="B38" s="58">
+        <v>100</v>
+      </c>
+      <c r="C38" s="58">
         <v>95.6</v>
       </c>
-      <c r="D38" s="59">
+      <c r="D38" s="58">
         <v>59.5</v>
       </c>
-      <c r="E38" s="59">
+      <c r="E38" s="58">
         <v>19.5</v>
       </c>
-      <c r="F38" s="59">
+      <c r="F38" s="58">
         <v>16.600000000000001</v>
       </c>
-      <c r="G38" s="59">
+      <c r="G38" s="58">
         <v>0.1</v>
       </c>
-      <c r="H38" s="59">
+      <c r="H38" s="58">
         <v>4.3</v>
       </c>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39" s="41" t="s">
+      <c r="A39" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B39" s="8">
         <v>100</v>
       </c>
       <c r="C39" s="8">
         <v>94.6</v>
       </c>
       <c r="D39" s="8">
         <v>60.1</v>
       </c>
       <c r="E39" s="8">
         <v>19.600000000000001</v>
       </c>
       <c r="F39" s="8">
         <v>14.9</v>
       </c>
       <c r="G39" s="8">
         <v>0.1</v>
       </c>
       <c r="H39" s="8">
         <v>5.3000000000000007</v>
       </c>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" s="41" t="s">
+      <c r="A40" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="48">
-[...2 lines deleted...]
-      <c r="C40" s="48">
+      <c r="B40" s="47">
+        <v>100</v>
+      </c>
+      <c r="C40" s="47">
         <v>94.4</v>
       </c>
-      <c r="D40" s="48">
+      <c r="D40" s="47">
         <v>58.8</v>
       </c>
-      <c r="E40" s="48">
+      <c r="E40" s="47">
         <v>19.5</v>
       </c>
-      <c r="F40" s="48">
+      <c r="F40" s="47">
         <v>16.100000000000001</v>
       </c>
-      <c r="G40" s="48">
+      <c r="G40" s="47">
         <v>0.1</v>
       </c>
-      <c r="H40" s="83">
+      <c r="H40" s="82">
         <v>5.5</v>
       </c>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41" s="41" t="s">
+      <c r="A41" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="42">
-[...2 lines deleted...]
-      <c r="C41" s="42">
+      <c r="B41" s="41">
+        <v>100</v>
+      </c>
+      <c r="C41" s="41">
         <v>96.3</v>
       </c>
-      <c r="D41" s="42">
+      <c r="D41" s="41">
         <v>59.9</v>
       </c>
-      <c r="E41" s="42">
+      <c r="E41" s="41">
         <v>20.3</v>
       </c>
-      <c r="F41" s="42">
+      <c r="F41" s="41">
         <v>16.100000000000001</v>
       </c>
-      <c r="G41" s="42">
+      <c r="G41" s="41">
         <v>0</v>
       </c>
-      <c r="H41" s="86">
+      <c r="H41" s="85">
         <v>3.7</v>
       </c>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42" s="44">
+      <c r="A42" s="43">
         <v>2025</v>
       </c>
-      <c r="B42" s="46">
-[...2 lines deleted...]
-      <c r="C42" s="46">
+      <c r="B42" s="45">
+        <v>100</v>
+      </c>
+      <c r="C42" s="45">
         <v>93.6</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="45">
         <v>58.6</v>
       </c>
-      <c r="E42" s="46">
+      <c r="E42" s="45">
         <v>18.899999999999999</v>
       </c>
-      <c r="F42" s="46">
+      <c r="F42" s="45">
         <v>16.100000000000001</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G42" s="45">
         <v>0.2</v>
       </c>
-      <c r="H42" s="165">
+      <c r="H42" s="113">
         <v>6.2</v>
       </c>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43" s="41" t="s">
+      <c r="A43" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="109">
-[...2 lines deleted...]
-      <c r="C43" s="109">
+      <c r="B43" s="107">
+        <v>100</v>
+      </c>
+      <c r="C43" s="107">
         <v>91.8</v>
       </c>
-      <c r="D43" s="109">
+      <c r="D43" s="107">
         <v>55.3</v>
       </c>
-      <c r="E43" s="109">
+      <c r="E43" s="107">
         <v>17.7</v>
       </c>
-      <c r="F43" s="109">
+      <c r="F43" s="107">
         <v>18.8</v>
       </c>
-      <c r="G43" s="109">
+      <c r="G43" s="107">
         <v>0.4</v>
       </c>
       <c r="H43" s="8">
         <v>7.8</v>
       </c>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44" s="41" t="s">
+      <c r="A44" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="48">
-[...2 lines deleted...]
-      <c r="C44" s="48">
+      <c r="B44" s="47">
+        <v>100</v>
+      </c>
+      <c r="C44" s="47">
         <v>94.3</v>
       </c>
-      <c r="D44" s="48">
+      <c r="D44" s="47">
         <v>59.6</v>
       </c>
-      <c r="E44" s="48">
+      <c r="E44" s="47">
         <v>18.600000000000001</v>
       </c>
-      <c r="F44" s="48">
+      <c r="F44" s="47">
         <v>16.100000000000001</v>
       </c>
-      <c r="G44" s="48">
+      <c r="G44" s="47">
         <v>0.1</v>
       </c>
-      <c r="H44" s="110">
+      <c r="H44" s="108">
         <v>5.6</v>
       </c>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45" s="41" t="s">
+      <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="48">
-[...2 lines deleted...]
-      <c r="C45" s="48">
+      <c r="B45" s="47">
+        <v>100</v>
+      </c>
+      <c r="C45" s="47">
         <v>93.6</v>
       </c>
-      <c r="D45" s="48">
+      <c r="D45" s="47">
         <v>61.1</v>
       </c>
-      <c r="E45" s="48">
+      <c r="E45" s="47">
         <v>18.5</v>
       </c>
-      <c r="F45" s="48">
+      <c r="F45" s="47">
         <v>14</v>
       </c>
-      <c r="G45" s="48">
+      <c r="G45" s="47">
         <v>0.1</v>
       </c>
       <c r="H45" s="16">
         <v>6.3000000000000007</v>
       </c>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" s="82" t="s">
+      <c r="A46" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B46" s="18">
-[...2 lines deleted...]
-      <c r="C46" s="18">
+      <c r="B46" s="8">
+        <v>100</v>
+      </c>
+      <c r="C46" s="8">
         <v>94.6</v>
       </c>
-      <c r="D46" s="18">
+      <c r="D46" s="8">
         <v>58.6</v>
       </c>
-      <c r="E46" s="18">
+      <c r="E46" s="8">
         <v>20.6</v>
       </c>
-      <c r="F46" s="18">
+      <c r="F46" s="8">
         <v>15.4</v>
       </c>
-      <c r="G46" s="18">
+      <c r="G46" s="8">
         <v>0.1</v>
       </c>
-      <c r="H46" s="18">
+      <c r="H46" s="8">
         <v>5.3000000000000007</v>
       </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B47" s="37"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="37"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="9"/>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" s="115">
+        <v>100</v>
+      </c>
+      <c r="C48" s="115">
+        <v>92.4</v>
+      </c>
+      <c r="D48" s="115">
+        <v>51.7</v>
+      </c>
+      <c r="E48" s="115">
+        <v>20.3</v>
+      </c>
+      <c r="F48" s="115">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="G48" s="115">
+        <v>0.4</v>
+      </c>
+      <c r="H48" s="115">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B49" s="47"/>
+      <c r="C49" s="47"/>
+      <c r="D49" s="47"/>
+      <c r="E49" s="47"/>
+      <c r="F49" s="47"/>
+      <c r="G49" s="47"/>
+      <c r="H49" s="108"/>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B50" s="47"/>
+      <c r="C50" s="47"/>
+      <c r="D50" s="47"/>
+      <c r="E50" s="47"/>
+      <c r="F50" s="47"/>
+      <c r="G50" s="47"/>
+      <c r="H50" s="16"/>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="18"/>
+      <c r="C51" s="18"/>
+      <c r="D51" s="18"/>
+      <c r="E51" s="18"/>
+      <c r="F51" s="18"/>
+      <c r="G51" s="18"/>
+      <c r="H51" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B38" sqref="B38"/>
+      <selection activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="5.5703125" style="35" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="35"/>
+    <col min="1" max="1" width="5.5703125" style="34" customWidth="1"/>
+    <col min="2" max="2" width="114.7109375" style="34" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
-      <c r="B2" s="101"/>
+      <c r="B2" s="99"/>
     </row>
     <row r="6" spans="2:2">
-      <c r="B6" s="98" t="s">
+      <c r="B6" s="97" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="98" t="s">
+      <c r="B7" s="97" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="98" t="s">
+      <c r="B8" s="97" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="98" t="s">
+      <c r="B9" s="97" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="98" t="s">
+      <c r="B10" s="97" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="98"/>
+      <c r="B11" s="97"/>
     </row>
     <row r="12" spans="2:2">
-      <c r="B12" s="99" t="s">
+      <c r="B12" s="98" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="98"/>
+      <c r="B13" s="97"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="98"/>
+      <c r="B14" s="97"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="100" t="s">
+      <c r="B18" s="114" t="s">
         <v>653</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:T26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:T31"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="O21" sqref="O21"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="G28" sqref="G28:H28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="14.140625" style="35" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="35"/>
+    <col min="1" max="1" width="14.140625" style="34" customWidth="1"/>
+    <col min="2" max="3" width="19.140625" style="34" customWidth="1"/>
+    <col min="4" max="4" width="17" style="34" customWidth="1"/>
+    <col min="5" max="5" width="16.42578125" style="34" customWidth="1"/>
+    <col min="6" max="6" width="15" style="34" customWidth="1"/>
+    <col min="7" max="7" width="14" style="34" customWidth="1"/>
+    <col min="8" max="8" width="13.42578125" style="34" customWidth="1"/>
+    <col min="9" max="19" width="9.140625" style="34"/>
+    <col min="20" max="20" width="9.140625" style="35" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="134" t="s">
+      <c r="A1" s="135" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="134"/>
-[...5 lines deleted...]
-      <c r="H1" s="134"/>
+      <c r="B1" s="135"/>
+      <c r="C1" s="135"/>
+      <c r="D1" s="135"/>
+      <c r="E1" s="135"/>
+      <c r="F1" s="135"/>
+      <c r="G1" s="135"/>
+      <c r="H1" s="135"/>
     </row>
     <row r="2" spans="1:8">
-      <c r="A2" s="52"/>
-[...1 lines deleted...]
-      <c r="C2" s="52"/>
+      <c r="A2" s="51"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
     </row>
     <row r="3" spans="1:8">
-      <c r="A3" s="135" t="s">
+      <c r="A3" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="135"/>
-[...5 lines deleted...]
-      <c r="H3" s="135"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
     </row>
     <row r="4" spans="1:8">
-      <c r="A4" s="136"/>
-      <c r="B4" s="139" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="143" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="142"/>
-[...3 lines deleted...]
-      <c r="H4" s="142"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
     </row>
     <row r="5" spans="1:8">
-      <c r="A5" s="137"/>
-[...1 lines deleted...]
-      <c r="C5" s="143" t="s">
+      <c r="A5" s="138"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="145" t="s">
+      <c r="D5" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="146"/>
-[...1 lines deleted...]
-      <c r="G5" s="148" t="s">
+      <c r="E5" s="147"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="139" t="s">
+      <c r="H5" s="140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="22.5">
-      <c r="A6" s="138"/>
-[...2 lines deleted...]
-      <c r="D6" s="57" t="s">
+      <c r="A6" s="139"/>
+      <c r="B6" s="142"/>
+      <c r="C6" s="145"/>
+      <c r="D6" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="57" t="s">
+      <c r="E6" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="149"/>
-      <c r="H6" s="141"/>
+      <c r="G6" s="150"/>
+      <c r="H6" s="142"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="54">
+      <c r="A7" s="53">
         <v>2022</v>
       </c>
-      <c r="B7" s="42">
-[...2 lines deleted...]
-      <c r="C7" s="46">
+      <c r="B7" s="41">
+        <v>100</v>
+      </c>
+      <c r="C7" s="45">
         <v>80.599999999999994</v>
       </c>
-      <c r="D7" s="46">
+      <c r="D7" s="45">
         <v>44.8</v>
       </c>
-      <c r="E7" s="46">
+      <c r="E7" s="45">
         <v>22.8</v>
       </c>
-      <c r="F7" s="46">
+      <c r="F7" s="45">
         <v>13</v>
       </c>
-      <c r="G7" s="46">
+      <c r="G7" s="45">
         <v>0.1</v>
       </c>
-      <c r="H7" s="47">
+      <c r="H7" s="46">
         <v>19.3</v>
       </c>
     </row>
     <row r="8" spans="1:8">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="42"/>
-      <c r="C8" s="52"/>
+      <c r="B8" s="41"/>
+      <c r="C8" s="51"/>
     </row>
     <row r="9" spans="1:8">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="42">
-[...2 lines deleted...]
-      <c r="C9" s="42" t="s">
+      <c r="B9" s="41">
+        <v>100</v>
+      </c>
+      <c r="C9" s="41" t="s">
         <v>175</v>
       </c>
-      <c r="D9" s="42" t="s">
+      <c r="D9" s="41" t="s">
         <v>205</v>
       </c>
-      <c r="E9" s="42" t="s">
+      <c r="E9" s="41" t="s">
         <v>430</v>
       </c>
-      <c r="F9" s="42" t="s">
+      <c r="F9" s="41" t="s">
         <v>606</v>
       </c>
-      <c r="G9" s="42" t="s">
+      <c r="G9" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="41">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="42">
-[...2 lines deleted...]
-      <c r="C10" s="42" t="s">
+      <c r="B10" s="41">
+        <v>100</v>
+      </c>
+      <c r="C10" s="41" t="s">
         <v>176</v>
       </c>
-      <c r="D10" s="42" t="s">
+      <c r="D10" s="41" t="s">
         <v>204</v>
       </c>
-      <c r="E10" s="42" t="s">
+      <c r="E10" s="41" t="s">
         <v>458</v>
       </c>
-      <c r="F10" s="42" t="s">
+      <c r="F10" s="41" t="s">
         <v>605</v>
       </c>
-      <c r="G10" s="42" t="s">
+      <c r="G10" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="41">
         <v>19.2</v>
       </c>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="42">
-[...2 lines deleted...]
-      <c r="C11" s="42" t="s">
+      <c r="B11" s="41">
+        <v>100</v>
+      </c>
+      <c r="C11" s="41" t="s">
         <v>177</v>
       </c>
-      <c r="D11" s="42" t="s">
+      <c r="D11" s="41" t="s">
         <v>288</v>
       </c>
-      <c r="E11" s="42" t="s">
+      <c r="E11" s="41" t="s">
         <v>438</v>
       </c>
-      <c r="F11" s="42" t="s">
+      <c r="F11" s="41" t="s">
         <v>573</v>
       </c>
-      <c r="G11" s="42" t="s">
+      <c r="G11" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="41">
         <v>15.8</v>
       </c>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="45">
+      <c r="A12" s="44">
         <v>2023</v>
       </c>
-      <c r="B12" s="46">
-[...2 lines deleted...]
-      <c r="C12" s="46">
+      <c r="B12" s="45">
+        <v>100</v>
+      </c>
+      <c r="C12" s="45">
         <v>82.4</v>
       </c>
-      <c r="D12" s="46">
+      <c r="D12" s="45">
         <v>44.8</v>
       </c>
-      <c r="E12" s="46">
+      <c r="E12" s="45">
         <v>24.3</v>
       </c>
-      <c r="F12" s="46">
+      <c r="F12" s="45">
         <v>13.3</v>
       </c>
-      <c r="G12" s="46">
+      <c r="G12" s="45">
         <v>0.1</v>
       </c>
-      <c r="H12" s="46">
+      <c r="H12" s="45">
         <v>17.5</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="42">
-[...2 lines deleted...]
-      <c r="C13" s="42">
+      <c r="B13" s="41">
+        <v>100</v>
+      </c>
+      <c r="C13" s="41">
         <v>80.7</v>
       </c>
-      <c r="D13" s="42">
+      <c r="D13" s="41">
         <v>44.6</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="41">
         <v>22</v>
       </c>
-      <c r="F13" s="42">
+      <c r="F13" s="41">
         <v>14.1</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="41">
         <v>0.2</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="41">
         <v>19.100000000000001</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="48">
-[...2 lines deleted...]
-      <c r="C14" s="48">
+      <c r="B14" s="47">
+        <v>100</v>
+      </c>
+      <c r="C14" s="47">
         <v>80.900000000000006</v>
       </c>
-      <c r="D14" s="48">
+      <c r="D14" s="47">
         <v>47.1</v>
       </c>
-      <c r="E14" s="48">
+      <c r="E14" s="47">
         <v>21.1</v>
       </c>
-      <c r="F14" s="48">
+      <c r="F14" s="47">
         <v>12.7</v>
       </c>
-      <c r="G14" s="48">
+      <c r="G14" s="47">
         <v>0</v>
       </c>
-      <c r="H14" s="48">
+      <c r="H14" s="47">
         <v>19.100000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="42">
-[...2 lines deleted...]
-      <c r="C15" s="42">
+      <c r="B15" s="41">
+        <v>100</v>
+      </c>
+      <c r="C15" s="41">
         <v>82.3</v>
       </c>
-      <c r="D15" s="42">
+      <c r="D15" s="41">
         <v>41.5</v>
       </c>
-      <c r="E15" s="42">
+      <c r="E15" s="41">
         <v>27.9</v>
       </c>
-      <c r="F15" s="42">
+      <c r="F15" s="41">
         <v>12.9</v>
       </c>
-      <c r="G15" s="42">
+      <c r="G15" s="41">
         <v>0.1</v>
       </c>
-      <c r="H15" s="55">
+      <c r="H15" s="54">
         <v>17.600000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41">
         <v>84.3</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="41">
         <v>45.3</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="41">
         <v>26.2</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="41">
         <v>12.8</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="41">
         <v>0.1</v>
       </c>
-      <c r="H16" s="55">
+      <c r="H16" s="54">
         <v>15.6</v>
       </c>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" s="44">
+      <c r="A17" s="43">
         <v>2024</v>
       </c>
-      <c r="B17" s="85">
-[...2 lines deleted...]
-      <c r="C17" s="85">
+      <c r="B17" s="84">
+        <v>100</v>
+      </c>
+      <c r="C17" s="84">
         <v>78.3</v>
       </c>
-      <c r="D17" s="85">
+      <c r="D17" s="84">
         <v>43</v>
       </c>
-      <c r="E17" s="85">
+      <c r="E17" s="84">
         <v>21.7</v>
       </c>
-      <c r="F17" s="85">
+      <c r="F17" s="84">
         <v>13.6</v>
       </c>
-      <c r="G17" s="85">
+      <c r="G17" s="84">
         <v>0.1</v>
       </c>
-      <c r="H17" s="84">
+      <c r="H17" s="83">
         <v>21.6</v>
       </c>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="59">
-[...2 lines deleted...]
-      <c r="C18" s="59">
+      <c r="B18" s="58">
+        <v>100</v>
+      </c>
+      <c r="C18" s="58">
         <v>81.7</v>
       </c>
-      <c r="D18" s="59">
+      <c r="D18" s="58">
         <v>44.7</v>
       </c>
-      <c r="E18" s="59">
+      <c r="E18" s="58">
         <v>22.8</v>
       </c>
-      <c r="F18" s="59">
+      <c r="F18" s="58">
         <v>14.2</v>
       </c>
-      <c r="G18" s="59">
+      <c r="G18" s="58">
         <v>0.3</v>
       </c>
-      <c r="H18" s="59">
+      <c r="H18" s="58">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="8">
         <v>100</v>
       </c>
       <c r="C19" s="8">
         <v>71.599999999999994</v>
       </c>
       <c r="D19" s="8">
         <v>40.299999999999997</v>
       </c>
       <c r="E19" s="8">
         <v>19.399999999999999</v>
       </c>
       <c r="F19" s="8">
         <v>11.9</v>
       </c>
       <c r="G19" s="8">
         <v>0.1</v>
       </c>
       <c r="H19" s="8">
         <v>28.3</v>
       </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="48">
-[...2 lines deleted...]
-      <c r="C20" s="48">
+      <c r="B20" s="47">
+        <v>100</v>
+      </c>
+      <c r="C20" s="47">
         <v>78.2</v>
       </c>
-      <c r="D20" s="48">
+      <c r="D20" s="47">
         <v>42.4</v>
       </c>
-      <c r="E20" s="48">
+      <c r="E20" s="47">
         <v>21.6</v>
       </c>
-      <c r="F20" s="48">
+      <c r="F20" s="47">
         <v>14.2</v>
       </c>
-      <c r="G20" s="48">
+      <c r="G20" s="47">
         <v>0</v>
       </c>
-      <c r="H20" s="83">
+      <c r="H20" s="82">
         <v>21.8</v>
       </c>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="42">
-[...2 lines deleted...]
-      <c r="C21" s="42">
+      <c r="B21" s="41">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41">
         <v>82</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="41">
         <v>44.6</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="41">
         <v>23.3</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="41">
         <v>14.1</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="41">
         <v>0.1</v>
       </c>
-      <c r="H21" s="86">
+      <c r="H21" s="85">
         <v>17.899999999999999</v>
       </c>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="44">
+      <c r="A22" s="43">
         <v>2025</v>
       </c>
-      <c r="B22" s="46">
-[...2 lines deleted...]
-      <c r="C22" s="46">
+      <c r="B22" s="45">
+        <v>100</v>
+      </c>
+      <c r="C22" s="45">
         <v>79.2</v>
       </c>
-      <c r="D22" s="46">
+      <c r="D22" s="45">
         <v>44.3</v>
       </c>
-      <c r="E22" s="46">
+      <c r="E22" s="45">
         <v>21.3</v>
       </c>
-      <c r="F22" s="46">
+      <c r="F22" s="45">
         <v>13.6</v>
       </c>
-      <c r="G22" s="46">
+      <c r="G22" s="45">
         <v>0.1</v>
       </c>
-      <c r="H22" s="165">
+      <c r="H22" s="113">
         <v>20.700000000000003</v>
       </c>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="109">
-[...2 lines deleted...]
-      <c r="C23" s="109">
+      <c r="B23" s="107">
+        <v>100</v>
+      </c>
+      <c r="C23" s="107">
         <v>79.2</v>
       </c>
-      <c r="D23" s="109">
+      <c r="D23" s="107">
         <v>44</v>
       </c>
-      <c r="E23" s="109">
+      <c r="E23" s="107">
         <v>21.1</v>
       </c>
-      <c r="F23" s="109">
+      <c r="F23" s="107">
         <v>14.1</v>
       </c>
-      <c r="G23" s="109">
+      <c r="G23" s="107">
         <v>0.1</v>
       </c>
       <c r="H23" s="8">
         <v>20.700000000000003</v>
       </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="48">
-[...2 lines deleted...]
-      <c r="C24" s="48">
+      <c r="B24" s="47">
+        <v>100</v>
+      </c>
+      <c r="C24" s="47">
         <v>79.3</v>
       </c>
-      <c r="D24" s="48">
+      <c r="D24" s="47">
         <v>42.9</v>
       </c>
-      <c r="E24" s="48">
+      <c r="E24" s="47">
         <v>23.4</v>
       </c>
-      <c r="F24" s="48">
+      <c r="F24" s="47">
         <v>13</v>
       </c>
-      <c r="G24" s="48">
+      <c r="G24" s="47">
         <v>0.1</v>
       </c>
-      <c r="H24" s="110">
+      <c r="H24" s="108">
         <v>20.6</v>
       </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="48">
-[...2 lines deleted...]
-      <c r="C25" s="48">
+      <c r="B25" s="41">
+        <v>100</v>
+      </c>
+      <c r="C25" s="41">
         <v>77.599999999999994</v>
       </c>
-      <c r="D25" s="48">
+      <c r="D25" s="41">
         <v>45</v>
       </c>
-      <c r="E25" s="48">
+      <c r="E25" s="41">
         <v>19.7</v>
       </c>
-      <c r="F25" s="48">
+      <c r="F25" s="41">
         <v>12.9</v>
       </c>
-      <c r="G25" s="48">
+      <c r="G25" s="41">
         <v>0.1</v>
       </c>
-      <c r="H25" s="16">
+      <c r="H25" s="8">
         <v>22.299999999999997</v>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26" s="82" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="18">
-[...2 lines deleted...]
-      <c r="C26" s="18">
+      <c r="B26" s="8">
+        <v>100</v>
+      </c>
+      <c r="C26" s="8">
         <v>80.8</v>
       </c>
-      <c r="D26" s="18">
+      <c r="D26" s="8">
         <v>45.7</v>
       </c>
-      <c r="E26" s="18">
+      <c r="E26" s="8">
         <v>20.6</v>
       </c>
-      <c r="F26" s="18">
+      <c r="F26" s="8">
         <v>14.5</v>
       </c>
-      <c r="G26" s="18">
+      <c r="G26" s="8">
         <v>0</v>
       </c>
-      <c r="H26" s="18">
+      <c r="H26" s="8">
         <v>19.2</v>
       </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B27" s="37"/>
+      <c r="C27" s="37"/>
+      <c r="D27" s="37"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="37"/>
+      <c r="H27" s="9"/>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" s="115">
+        <v>100</v>
+      </c>
+      <c r="C28" s="115">
+        <v>78.2</v>
+      </c>
+      <c r="D28" s="115">
+        <v>40</v>
+      </c>
+      <c r="E28" s="115">
+        <v>21.5</v>
+      </c>
+      <c r="F28" s="115">
+        <v>16.7</v>
+      </c>
+      <c r="G28" s="115">
+        <v>0.3</v>
+      </c>
+      <c r="H28" s="115">
+        <v>19.399999999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B29" s="47"/>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="47"/>
+      <c r="H29" s="108"/>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="16"/>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="18"/>
+      <c r="C31" s="18"/>
+      <c r="D31" s="18"/>
+      <c r="E31" s="18"/>
+      <c r="F31" s="18"/>
+      <c r="G31" s="18"/>
+      <c r="H31" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AK61"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AK66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B43" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="P58" sqref="P58"/>
+      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="116" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="115"/>
-[...5 lines deleted...]
-      <c r="H1" s="115"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="5"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="8"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="A3" s="135" t="s">
+      <c r="A3" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="135"/>
-[...5 lines deleted...]
-      <c r="H3" s="135"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="136"/>
-      <c r="B4" s="139" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="143" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="142"/>
-[...3 lines deleted...]
-      <c r="H4" s="142"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="137"/>
-[...1 lines deleted...]
-      <c r="C5" s="143" t="s">
+      <c r="A5" s="138"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="145" t="s">
+      <c r="D5" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="146"/>
-[...1 lines deleted...]
-      <c r="G5" s="148" t="s">
+      <c r="E5" s="147"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="139" t="s">
+      <c r="H5" s="140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="22.5">
-      <c r="A6" s="137"/>
-[...2 lines deleted...]
-      <c r="D6" s="57" t="s">
+      <c r="A6" s="138"/>
+      <c r="B6" s="142"/>
+      <c r="C6" s="145"/>
+      <c r="D6" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="57" t="s">
+      <c r="E6" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="149"/>
-      <c r="H6" s="141"/>
+      <c r="G6" s="150"/>
+      <c r="H6" s="142"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="60">
+      <c r="A7" s="59">
         <v>2015</v>
       </c>
-      <c r="B7" s="38">
-[...2 lines deleted...]
-      <c r="C7" s="38">
+      <c r="B7" s="37">
+        <v>100</v>
+      </c>
+      <c r="C7" s="37">
         <v>91.6</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="37">
         <v>46.7</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="37">
         <v>25.6</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="37">
         <v>19.3</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="37" t="s">
         <v>613</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="37">
         <v>8.1</v>
       </c>
     </row>
     <row r="8" spans="1:37">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="42">
-[...2 lines deleted...]
-      <c r="C8" s="42" t="s">
+      <c r="B8" s="41">
+        <v>100</v>
+      </c>
+      <c r="C8" s="41" t="s">
         <v>89</v>
       </c>
-      <c r="D8" s="42" t="s">
+      <c r="D8" s="41" t="s">
         <v>241</v>
       </c>
-      <c r="E8" s="42" t="s">
+      <c r="E8" s="41" t="s">
         <v>508</v>
       </c>
-      <c r="F8" s="42" t="s">
+      <c r="F8" s="41" t="s">
         <v>499</v>
       </c>
-      <c r="G8" s="42" t="s">
+      <c r="G8" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="41">
         <v>9.1</v>
       </c>
       <c r="S8" s="8"/>
       <c r="T8" s="8"/>
       <c r="U8" s="8"/>
       <c r="V8" s="8"/>
       <c r="W8" s="8"/>
       <c r="X8" s="8"/>
       <c r="Y8" s="8"/>
       <c r="Z8" s="8"/>
       <c r="AA8" s="8"/>
       <c r="AB8" s="8"/>
       <c r="AC8" s="8"/>
       <c r="AD8" s="8"/>
       <c r="AE8" s="8"/>
       <c r="AF8" s="8"/>
       <c r="AG8" s="8"/>
       <c r="AH8" s="8"/>
       <c r="AI8" s="8"/>
       <c r="AJ8" s="8"/>
       <c r="AK8" s="8"/>
     </row>
     <row r="9" spans="1:37">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="42">
-[...2 lines deleted...]
-      <c r="C9" s="42" t="s">
+      <c r="B9" s="41">
+        <v>100</v>
+      </c>
+      <c r="C9" s="41" t="s">
         <v>85</v>
       </c>
-      <c r="D9" s="42" t="s">
+      <c r="D9" s="41" t="s">
         <v>324</v>
       </c>
-      <c r="E9" s="42" t="s">
+      <c r="E9" s="41" t="s">
         <v>513</v>
       </c>
-      <c r="F9" s="42" t="s">
+      <c r="F9" s="41" t="s">
         <v>473</v>
       </c>
-      <c r="G9" s="42" t="s">
+      <c r="G9" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="41">
         <v>8</v>
       </c>
       <c r="I9" s="8"/>
       <c r="Q9" s="8"/>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="8"/>
       <c r="U9" s="8"/>
       <c r="V9" s="8"/>
       <c r="W9" s="8"/>
       <c r="X9" s="8"/>
       <c r="Y9" s="8"/>
       <c r="Z9" s="8"/>
       <c r="AA9" s="8"/>
       <c r="AB9" s="8"/>
       <c r="AC9" s="8"/>
       <c r="AD9" s="8"/>
       <c r="AE9" s="8"/>
       <c r="AF9" s="8"/>
       <c r="AG9" s="8"/>
       <c r="AH9" s="8"/>
       <c r="AI9" s="8"/>
       <c r="AJ9" s="8"/>
       <c r="AK9" s="8"/>
     </row>
     <row r="10" spans="1:37">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="42">
-[...2 lines deleted...]
-      <c r="C10" s="42" t="s">
+      <c r="B10" s="41">
+        <v>100</v>
+      </c>
+      <c r="C10" s="41" t="s">
         <v>86</v>
       </c>
-      <c r="D10" s="42" t="s">
+      <c r="D10" s="41" t="s">
         <v>383</v>
       </c>
-      <c r="E10" s="42" t="s">
+      <c r="E10" s="41" t="s">
         <v>507</v>
       </c>
-      <c r="F10" s="42" t="s">
+      <c r="F10" s="41" t="s">
         <v>539</v>
       </c>
-      <c r="G10" s="42" t="s">
+      <c r="G10" s="41" t="s">
         <v>618</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="41">
         <v>8.3000000000000007</v>
       </c>
       <c r="S10" s="8"/>
       <c r="T10" s="8"/>
       <c r="U10" s="8"/>
       <c r="V10" s="8"/>
       <c r="W10" s="8"/>
       <c r="X10" s="8"/>
       <c r="Y10" s="8"/>
       <c r="Z10" s="8"/>
       <c r="AA10" s="8"/>
       <c r="AB10" s="8"/>
       <c r="AC10" s="8"/>
       <c r="AD10" s="8"/>
       <c r="AE10" s="8"/>
       <c r="AF10" s="8"/>
       <c r="AG10" s="8"/>
       <c r="AH10" s="8"/>
       <c r="AI10" s="8"/>
       <c r="AJ10" s="8"/>
       <c r="AK10" s="8"/>
     </row>
     <row r="11" spans="1:37">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="42">
-[...2 lines deleted...]
-      <c r="C11" s="42" t="s">
+      <c r="B11" s="41">
+        <v>100</v>
+      </c>
+      <c r="C11" s="41" t="s">
         <v>132</v>
       </c>
-      <c r="D11" s="42" t="s">
+      <c r="D11" s="41" t="s">
         <v>225</v>
       </c>
-      <c r="E11" s="42" t="s">
+      <c r="E11" s="41" t="s">
         <v>511</v>
       </c>
-      <c r="F11" s="42" t="s">
+      <c r="F11" s="41" t="s">
         <v>529</v>
       </c>
-      <c r="G11" s="42" t="s">
+      <c r="G11" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="41">
         <v>7.5</v>
       </c>
       <c r="I11" s="8"/>
       <c r="Q11" s="8"/>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="8"/>
       <c r="U11" s="8"/>
       <c r="V11" s="8"/>
       <c r="W11" s="8"/>
       <c r="X11" s="8"/>
       <c r="Y11" s="8"/>
       <c r="Z11" s="8"/>
       <c r="AA11" s="8"/>
       <c r="AB11" s="8"/>
       <c r="AC11" s="8"/>
       <c r="AD11" s="8"/>
       <c r="AE11" s="8"/>
       <c r="AF11" s="8"/>
       <c r="AG11" s="8"/>
       <c r="AH11" s="8"/>
       <c r="AI11" s="8"/>
       <c r="AJ11" s="8"/>
       <c r="AK11" s="8"/>
     </row>
     <row r="12" spans="1:37">
-      <c r="A12" s="44">
+      <c r="A12" s="43">
         <v>2016</v>
       </c>
-      <c r="B12" s="38">
-[...2 lines deleted...]
-      <c r="C12" s="38" t="s">
+      <c r="B12" s="37">
+        <v>100</v>
+      </c>
+      <c r="C12" s="37" t="s">
         <v>85</v>
       </c>
-      <c r="D12" s="38" t="s">
+      <c r="D12" s="37" t="s">
         <v>219</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="37" t="s">
         <v>410</v>
       </c>
-      <c r="F12" s="38" t="s">
+      <c r="F12" s="37" t="s">
         <v>447</v>
       </c>
-      <c r="G12" s="38" t="s">
+      <c r="G12" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="37">
         <v>8</v>
       </c>
       <c r="I12" s="8"/>
       <c r="Q12" s="8"/>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="8"/>
       <c r="U12" s="8"/>
       <c r="V12" s="8"/>
       <c r="W12" s="8"/>
       <c r="X12" s="8"/>
       <c r="Y12" s="8"/>
       <c r="Z12" s="8"/>
       <c r="AA12" s="8"/>
       <c r="AB12" s="8"/>
       <c r="AC12" s="8"/>
       <c r="AD12" s="8"/>
       <c r="AE12" s="8"/>
       <c r="AF12" s="8"/>
       <c r="AG12" s="8"/>
       <c r="AH12" s="8"/>
       <c r="AI12" s="8"/>
       <c r="AJ12" s="8"/>
       <c r="AK12" s="8"/>
     </row>
     <row r="13" spans="1:37">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="42">
-[...2 lines deleted...]
-      <c r="C13" s="42" t="s">
+      <c r="B13" s="41">
+        <v>100</v>
+      </c>
+      <c r="C13" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="D13" s="42" t="s">
+      <c r="D13" s="41" t="s">
         <v>225</v>
       </c>
-      <c r="E13" s="42" t="s">
+      <c r="E13" s="41" t="s">
         <v>503</v>
       </c>
-      <c r="F13" s="42" t="s">
+      <c r="F13" s="41" t="s">
         <v>425</v>
       </c>
-      <c r="G13" s="42" t="s">
+      <c r="G13" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="41">
         <v>8</v>
       </c>
       <c r="I13" s="8"/>
       <c r="L13" s="9"/>
       <c r="M13" s="9"/>
       <c r="N13" s="9"/>
       <c r="O13" s="9"/>
       <c r="P13" s="9"/>
       <c r="Q13" s="9"/>
       <c r="R13" s="9"/>
       <c r="S13" s="8"/>
       <c r="T13" s="8"/>
       <c r="U13" s="8"/>
       <c r="V13" s="8"/>
       <c r="W13" s="8"/>
       <c r="X13" s="8"/>
       <c r="Y13" s="8"/>
       <c r="Z13" s="8"/>
       <c r="AA13" s="8"/>
       <c r="AB13" s="8"/>
       <c r="AC13" s="8"/>
       <c r="AD13" s="8"/>
       <c r="AE13" s="8"/>
       <c r="AF13" s="8"/>
       <c r="AG13" s="8"/>
       <c r="AH13" s="8"/>
       <c r="AI13" s="8"/>
       <c r="AJ13" s="8"/>
       <c r="AK13" s="8"/>
     </row>
     <row r="14" spans="1:37">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="42">
-[...2 lines deleted...]
-      <c r="C14" s="42" t="s">
+      <c r="B14" s="41">
+        <v>100</v>
+      </c>
+      <c r="C14" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="D14" s="42" t="s">
+      <c r="D14" s="41" t="s">
         <v>238</v>
       </c>
-      <c r="E14" s="42" t="s">
+      <c r="E14" s="41" t="s">
         <v>442</v>
       </c>
-      <c r="F14" s="42" t="s">
+      <c r="F14" s="41" t="s">
         <v>474</v>
       </c>
-      <c r="G14" s="42" t="s">
+      <c r="G14" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="41">
         <v>7.8000000000000007</v>
       </c>
     </row>
     <row r="15" spans="1:37">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="42">
-[...2 lines deleted...]
-      <c r="C15" s="42" t="s">
+      <c r="B15" s="41">
+        <v>100</v>
+      </c>
+      <c r="C15" s="41" t="s">
         <v>87</v>
       </c>
-      <c r="D15" s="42" t="s">
+      <c r="D15" s="41" t="s">
         <v>237</v>
       </c>
-      <c r="E15" s="42" t="s">
+      <c r="E15" s="41" t="s">
         <v>464</v>
       </c>
-      <c r="F15" s="42" t="s">
+      <c r="F15" s="41" t="s">
         <v>526</v>
       </c>
-      <c r="G15" s="42" t="s">
+      <c r="G15" s="41" t="s">
         <v>618</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="41">
         <v>8.1</v>
       </c>
     </row>
     <row r="16" spans="1:37">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42" t="s">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="D16" s="42" t="s">
+      <c r="D16" s="41" t="s">
         <v>241</v>
       </c>
-      <c r="E16" s="42" t="s">
+      <c r="E16" s="41" t="s">
         <v>501</v>
       </c>
-      <c r="F16" s="42" t="s">
+      <c r="F16" s="41" t="s">
         <v>496</v>
       </c>
-      <c r="G16" s="42" t="s">
+      <c r="G16" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="41">
         <v>7.5</v>
       </c>
     </row>
     <row r="17" spans="1:14">
-      <c r="A17" s="44">
+      <c r="A17" s="43">
         <v>2017</v>
       </c>
-      <c r="B17" s="38">
-[...2 lines deleted...]
-      <c r="C17" s="38" t="s">
+      <c r="B17" s="37">
+        <v>100</v>
+      </c>
+      <c r="C17" s="37" t="s">
         <v>82</v>
       </c>
-      <c r="D17" s="38" t="s">
+      <c r="D17" s="37" t="s">
         <v>228</v>
       </c>
-      <c r="E17" s="38" t="s">
+      <c r="E17" s="37" t="s">
         <v>428</v>
       </c>
-      <c r="F17" s="38" t="s">
+      <c r="F17" s="37" t="s">
         <v>494</v>
       </c>
-      <c r="G17" s="38" t="s">
+      <c r="G17" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="37">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="18" spans="1:14">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="42">
-[...2 lines deleted...]
-      <c r="C18" s="42" t="s">
+      <c r="B18" s="41">
+        <v>100</v>
+      </c>
+      <c r="C18" s="41" t="s">
         <v>110</v>
       </c>
-      <c r="D18" s="42" t="s">
+      <c r="D18" s="41" t="s">
         <v>216</v>
       </c>
-      <c r="E18" s="42" t="s">
+      <c r="E18" s="41" t="s">
         <v>503</v>
       </c>
-      <c r="F18" s="42" t="s">
+      <c r="F18" s="41" t="s">
         <v>480</v>
       </c>
-      <c r="G18" s="42" t="s">
+      <c r="G18" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="41">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:14">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="42">
-[...2 lines deleted...]
-      <c r="C19" s="42" t="s">
+      <c r="B19" s="41">
+        <v>100</v>
+      </c>
+      <c r="C19" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="D19" s="42" t="s">
+      <c r="D19" s="41" t="s">
         <v>208</v>
       </c>
-      <c r="E19" s="42" t="s">
+      <c r="E19" s="41" t="s">
         <v>488</v>
       </c>
-      <c r="F19" s="42" t="s">
+      <c r="F19" s="41" t="s">
         <v>474</v>
       </c>
-      <c r="G19" s="42" t="s">
+      <c r="G19" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="41">
         <v>10.899999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:14">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="42">
-[...2 lines deleted...]
-      <c r="C20" s="42" t="s">
+      <c r="B20" s="41">
+        <v>100</v>
+      </c>
+      <c r="C20" s="41" t="s">
         <v>86</v>
       </c>
-      <c r="D20" s="42" t="s">
+      <c r="D20" s="41" t="s">
         <v>384</v>
       </c>
-      <c r="E20" s="42" t="s">
+      <c r="E20" s="41" t="s">
         <v>510</v>
       </c>
-      <c r="F20" s="42" t="s">
+      <c r="F20" s="41" t="s">
         <v>529</v>
       </c>
-      <c r="G20" s="42" t="s">
+      <c r="G20" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="41">
         <v>8.6</v>
       </c>
     </row>
     <row r="21" spans="1:14">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="42">
-[...2 lines deleted...]
-      <c r="C21" s="42" t="s">
+      <c r="B21" s="41">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41" t="s">
         <v>115</v>
       </c>
-      <c r="D21" s="42" t="s">
+      <c r="D21" s="41" t="s">
         <v>237</v>
       </c>
-      <c r="E21" s="42" t="s">
+      <c r="E21" s="41" t="s">
         <v>527</v>
       </c>
-      <c r="F21" s="42" t="s">
+      <c r="F21" s="41" t="s">
         <v>426</v>
       </c>
-      <c r="G21" s="42" t="s">
+      <c r="G21" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="41">
         <v>7.6</v>
       </c>
     </row>
     <row r="22" spans="1:14">
-      <c r="A22" s="44">
+      <c r="A22" s="43">
         <v>2018</v>
       </c>
-      <c r="B22" s="38">
-[...2 lines deleted...]
-      <c r="C22" s="38" t="s">
+      <c r="B22" s="37">
+        <v>100</v>
+      </c>
+      <c r="C22" s="37" t="s">
         <v>104</v>
       </c>
-      <c r="D22" s="38" t="s">
+      <c r="D22" s="37" t="s">
         <v>337</v>
       </c>
-      <c r="E22" s="38" t="s">
+      <c r="E22" s="37" t="s">
         <v>458</v>
       </c>
-      <c r="F22" s="38" t="s">
+      <c r="F22" s="37" t="s">
         <v>485</v>
       </c>
-      <c r="G22" s="38" t="s">
+      <c r="G22" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="37">
         <v>8.6</v>
       </c>
     </row>
     <row r="23" spans="1:14">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="42">
-[...2 lines deleted...]
-      <c r="C23" s="42" t="s">
+      <c r="B23" s="41">
+        <v>100</v>
+      </c>
+      <c r="C23" s="41" t="s">
         <v>86</v>
       </c>
-      <c r="D23" s="42" t="s">
+      <c r="D23" s="41" t="s">
         <v>362</v>
       </c>
-      <c r="E23" s="42" t="s">
+      <c r="E23" s="41" t="s">
         <v>478</v>
       </c>
-      <c r="F23" s="42" t="s">
+      <c r="F23" s="41" t="s">
         <v>529</v>
       </c>
-      <c r="G23" s="42" t="s">
+      <c r="G23" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H23" s="42">
+      <c r="H23" s="41">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="24" spans="1:14">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="42">
-[...2 lines deleted...]
-      <c r="C24" s="42" t="s">
+      <c r="B24" s="41">
+        <v>100</v>
+      </c>
+      <c r="C24" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="D24" s="42" t="s">
+      <c r="D24" s="41" t="s">
         <v>226</v>
       </c>
-      <c r="E24" s="42" t="s">
+      <c r="E24" s="41" t="s">
         <v>498</v>
       </c>
-      <c r="F24" s="42" t="s">
+      <c r="F24" s="41" t="s">
         <v>447</v>
       </c>
-      <c r="G24" s="42" t="s">
+      <c r="G24" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="41">
         <v>9.3000000000000007</v>
       </c>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
     </row>
     <row r="25" spans="1:14">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="42">
-[...2 lines deleted...]
-      <c r="C25" s="42" t="s">
+      <c r="B25" s="41">
+        <v>100</v>
+      </c>
+      <c r="C25" s="41" t="s">
         <v>104</v>
       </c>
-      <c r="D25" s="42" t="s">
+      <c r="D25" s="41" t="s">
         <v>203</v>
       </c>
-      <c r="E25" s="42" t="s">
+      <c r="E25" s="41" t="s">
         <v>428</v>
       </c>
-      <c r="F25" s="42" t="s">
+      <c r="F25" s="41" t="s">
         <v>486</v>
       </c>
-      <c r="G25" s="42" t="s">
+      <c r="G25" s="41" t="s">
         <v>617</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="41">
         <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="26" spans="1:14">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="42">
-[...2 lines deleted...]
-      <c r="C26" s="42" t="s">
+      <c r="B26" s="41">
+        <v>100</v>
+      </c>
+      <c r="C26" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="D26" s="42" t="s">
+      <c r="D26" s="41" t="s">
         <v>291</v>
       </c>
-      <c r="E26" s="42" t="s">
+      <c r="E26" s="41" t="s">
         <v>407</v>
       </c>
-      <c r="F26" s="42" t="s">
+      <c r="F26" s="41" t="s">
         <v>534</v>
       </c>
-      <c r="G26" s="42" t="s">
+      <c r="G26" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="41">
         <v>7.8999999999999995</v>
       </c>
     </row>
     <row r="27" spans="1:14">
-      <c r="A27" s="44">
+      <c r="A27" s="43">
         <v>2019</v>
       </c>
-      <c r="B27" s="38">
-[...2 lines deleted...]
-      <c r="C27" s="38" t="s">
+      <c r="B27" s="37">
+        <v>100</v>
+      </c>
+      <c r="C27" s="37" t="s">
         <v>111</v>
       </c>
-      <c r="D27" s="38" t="s">
+      <c r="D27" s="37" t="s">
         <v>207</v>
       </c>
-      <c r="E27" s="38" t="s">
+      <c r="E27" s="37" t="s">
         <v>448</v>
       </c>
-      <c r="F27" s="38" t="s">
+      <c r="F27" s="37" t="s">
         <v>539</v>
       </c>
-      <c r="G27" s="38" t="s">
+      <c r="G27" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="37">
         <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="28" spans="1:14">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="42">
-[...2 lines deleted...]
-      <c r="C28" s="42" t="s">
+      <c r="B28" s="41">
+        <v>100</v>
+      </c>
+      <c r="C28" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="D28" s="42" t="s">
+      <c r="D28" s="41" t="s">
         <v>259</v>
       </c>
-      <c r="E28" s="42" t="s">
+      <c r="E28" s="41" t="s">
         <v>498</v>
       </c>
-      <c r="F28" s="42" t="s">
+      <c r="F28" s="41" t="s">
         <v>485</v>
       </c>
-      <c r="G28" s="42" t="s">
+      <c r="G28" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H28" s="42">
+      <c r="H28" s="41">
         <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="29" spans="1:14">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="42">
-[...2 lines deleted...]
-      <c r="C29" s="42" t="s">
+      <c r="B29" s="41">
+        <v>100</v>
+      </c>
+      <c r="C29" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="D29" s="42" t="s">
+      <c r="D29" s="41" t="s">
         <v>282</v>
       </c>
-      <c r="E29" s="42" t="s">
+      <c r="E29" s="41" t="s">
         <v>485</v>
       </c>
-      <c r="F29" s="42" t="s">
+      <c r="F29" s="41" t="s">
         <v>494</v>
       </c>
-      <c r="G29" s="42" t="s">
+      <c r="G29" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="41">
         <v>7.9</v>
       </c>
     </row>
     <row r="30" spans="1:14">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="42">
-[...2 lines deleted...]
-      <c r="C30" s="42" t="s">
+      <c r="B30" s="41">
+        <v>100</v>
+      </c>
+      <c r="C30" s="41" t="s">
         <v>149</v>
       </c>
-      <c r="D30" s="42" t="s">
+      <c r="D30" s="41" t="s">
         <v>226</v>
       </c>
-      <c r="E30" s="42" t="s">
+      <c r="E30" s="41" t="s">
         <v>411</v>
       </c>
-      <c r="F30" s="42" t="s">
+      <c r="F30" s="41" t="s">
         <v>530</v>
       </c>
-      <c r="G30" s="42" t="s">
+      <c r="G30" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="41">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="31" spans="1:14">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="42">
-[...2 lines deleted...]
-      <c r="C31" s="42" t="s">
+      <c r="B31" s="41">
+        <v>100</v>
+      </c>
+      <c r="C31" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="D31" s="42" t="s">
+      <c r="D31" s="41" t="s">
         <v>243</v>
       </c>
-      <c r="E31" s="42" t="s">
+      <c r="E31" s="41" t="s">
         <v>418</v>
       </c>
-      <c r="F31" s="42" t="s">
+      <c r="F31" s="41" t="s">
         <v>592</v>
       </c>
-      <c r="G31" s="42" t="s">
+      <c r="G31" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="41">
         <v>7.9</v>
       </c>
     </row>
     <row r="32" spans="1:14">
-      <c r="A32" s="44">
+      <c r="A32" s="43">
         <v>2020</v>
       </c>
-      <c r="B32" s="38">
-[...2 lines deleted...]
-      <c r="C32" s="38" t="s">
+      <c r="B32" s="37">
+        <v>100</v>
+      </c>
+      <c r="C32" s="37" t="s">
         <v>76</v>
       </c>
-      <c r="D32" s="38" t="s">
+      <c r="D32" s="37" t="s">
         <v>350</v>
       </c>
-      <c r="E32" s="38" t="s">
+      <c r="E32" s="37" t="s">
         <v>451</v>
       </c>
-      <c r="F32" s="38" t="s">
+      <c r="F32" s="37" t="s">
         <v>600</v>
       </c>
-      <c r="G32" s="38" t="s">
+      <c r="G32" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="37">
         <v>7.7</v>
       </c>
     </row>
     <row r="33" spans="1:10">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="42">
-[...2 lines deleted...]
-      <c r="C33" s="42" t="s">
+      <c r="B33" s="41">
+        <v>100</v>
+      </c>
+      <c r="C33" s="41" t="s">
         <v>132</v>
       </c>
-      <c r="D33" s="42" t="s">
+      <c r="D33" s="41" t="s">
         <v>281</v>
       </c>
-      <c r="E33" s="42" t="s">
+      <c r="E33" s="41" t="s">
         <v>453</v>
       </c>
-      <c r="F33" s="42" t="s">
+      <c r="F33" s="41" t="s">
         <v>542</v>
       </c>
-      <c r="G33" s="42" t="s">
+      <c r="G33" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H33" s="42">
+      <c r="H33" s="41">
         <v>7.5</v>
       </c>
     </row>
     <row r="34" spans="1:10">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B34" s="42">
-[...2 lines deleted...]
-      <c r="C34" s="42" t="s">
+      <c r="B34" s="41">
+        <v>100</v>
+      </c>
+      <c r="C34" s="41" t="s">
         <v>76</v>
       </c>
-      <c r="D34" s="42" t="s">
+      <c r="D34" s="41" t="s">
         <v>304</v>
       </c>
-      <c r="E34" s="42" t="s">
+      <c r="E34" s="41" t="s">
         <v>494</v>
       </c>
-      <c r="F34" s="42" t="s">
+      <c r="F34" s="41" t="s">
         <v>546</v>
       </c>
-      <c r="G34" s="42" t="s">
+      <c r="G34" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="41">
         <v>7.8</v>
       </c>
       <c r="I34" s="8"/>
       <c r="J34" s="8"/>
     </row>
     <row r="35" spans="1:10">
-      <c r="A35" s="41" t="s">
+      <c r="A35" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="42">
-[...2 lines deleted...]
-      <c r="C35" s="42" t="s">
+      <c r="B35" s="41">
+        <v>100</v>
+      </c>
+      <c r="C35" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="D35" s="42" t="s">
+      <c r="D35" s="41" t="s">
         <v>280</v>
       </c>
-      <c r="E35" s="42" t="s">
+      <c r="E35" s="41" t="s">
         <v>419</v>
       </c>
-      <c r="F35" s="42" t="s">
+      <c r="F35" s="41" t="s">
         <v>561</v>
       </c>
-      <c r="G35" s="42" t="s">
+      <c r="G35" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H35" s="42">
+      <c r="H35" s="41">
         <v>7.3</v>
       </c>
     </row>
     <row r="36" spans="1:10">
-      <c r="A36" s="41" t="s">
+      <c r="A36" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="42">
-[...2 lines deleted...]
-      <c r="C36" s="42" t="s">
+      <c r="B36" s="41">
+        <v>100</v>
+      </c>
+      <c r="C36" s="41" t="s">
         <v>85</v>
       </c>
-      <c r="D36" s="42" t="s">
+      <c r="D36" s="41" t="s">
         <v>263</v>
       </c>
-      <c r="E36" s="42" t="s">
+      <c r="E36" s="41" t="s">
         <v>407</v>
       </c>
-      <c r="F36" s="42" t="s">
+      <c r="F36" s="41" t="s">
         <v>558</v>
       </c>
-      <c r="G36" s="42" t="s">
+      <c r="G36" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="41">
         <v>8.1</v>
       </c>
     </row>
     <row r="37" spans="1:10">
-      <c r="A37" s="45">
+      <c r="A37" s="44">
         <v>2021</v>
       </c>
-      <c r="B37" s="38">
-[...2 lines deleted...]
-      <c r="C37" s="38" t="s">
+      <c r="B37" s="37">
+        <v>100</v>
+      </c>
+      <c r="C37" s="37" t="s">
         <v>150</v>
       </c>
-      <c r="D37" s="38" t="s">
+      <c r="D37" s="37" t="s">
         <v>338</v>
       </c>
-      <c r="E37" s="38" t="s">
+      <c r="E37" s="37" t="s">
         <v>451</v>
       </c>
-      <c r="F37" s="38" t="s">
+      <c r="F37" s="37" t="s">
         <v>561</v>
       </c>
-      <c r="G37" s="38" t="s">
+      <c r="G37" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H37" s="38">
+      <c r="H37" s="37">
         <v>8.1</v>
       </c>
     </row>
     <row r="38" spans="1:10">
-      <c r="A38" s="41" t="s">
+      <c r="A38" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="42">
-[...2 lines deleted...]
-      <c r="C38" s="42">
+      <c r="B38" s="41">
+        <v>100</v>
+      </c>
+      <c r="C38" s="41">
         <v>91.2</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="41">
         <v>54.9</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="41">
         <v>20.8</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="41">
         <v>15.5</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="41">
         <v>0.1</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="41">
         <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="39" spans="1:10">
-      <c r="A39" s="41" t="s">
+      <c r="A39" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B39" s="42">
-[...2 lines deleted...]
-      <c r="C39" s="42" t="s">
+      <c r="B39" s="41">
+        <v>100</v>
+      </c>
+      <c r="C39" s="41" t="s">
         <v>150</v>
       </c>
-      <c r="D39" s="42" t="s">
+      <c r="D39" s="41" t="s">
         <v>338</v>
       </c>
-      <c r="E39" s="42" t="s">
+      <c r="E39" s="41" t="s">
         <v>451</v>
       </c>
-      <c r="F39" s="42" t="s">
+      <c r="F39" s="41" t="s">
         <v>561</v>
       </c>
-      <c r="G39" s="42" t="s">
+      <c r="G39" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H39" s="42">
+      <c r="H39" s="41">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="40" spans="1:10">
-      <c r="A40" s="41" t="s">
+      <c r="A40" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="42">
-[...2 lines deleted...]
-      <c r="C40" s="42" t="s">
+      <c r="B40" s="41">
+        <v>100</v>
+      </c>
+      <c r="C40" s="41" t="s">
         <v>65</v>
       </c>
-      <c r="D40" s="42" t="s">
+      <c r="D40" s="41" t="s">
         <v>262</v>
       </c>
-      <c r="E40" s="42" t="s">
+      <c r="E40" s="41" t="s">
         <v>429</v>
       </c>
-      <c r="F40" s="42" t="s">
+      <c r="F40" s="41" t="s">
         <v>544</v>
       </c>
-      <c r="G40" s="42" t="s">
+      <c r="G40" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="41">
         <v>7.2</v>
       </c>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
     </row>
     <row r="41" spans="1:10">
-      <c r="A41" s="41" t="s">
+      <c r="A41" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="42">
-[...2 lines deleted...]
-      <c r="C41" s="42" t="s">
+      <c r="B41" s="41">
+        <v>100</v>
+      </c>
+      <c r="C41" s="41" t="s">
         <v>104</v>
       </c>
-      <c r="D41" s="42" t="s">
+      <c r="D41" s="41" t="s">
         <v>236</v>
       </c>
-      <c r="E41" s="42" t="s">
+      <c r="E41" s="41" t="s">
         <v>459</v>
       </c>
-      <c r="F41" s="42" t="s">
+      <c r="F41" s="41" t="s">
         <v>558</v>
       </c>
-      <c r="G41" s="42" t="s">
+      <c r="G41" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H41" s="41">
         <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="42" spans="1:10">
-      <c r="A42" s="45">
+      <c r="A42" s="44">
         <v>2022</v>
       </c>
-      <c r="B42" s="38">
-[...2 lines deleted...]
-      <c r="C42" s="46">
+      <c r="B42" s="37">
+        <v>100</v>
+      </c>
+      <c r="C42" s="45">
         <v>90.9</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="45">
         <v>50.9</v>
       </c>
-      <c r="E42" s="46">
+      <c r="E42" s="45">
         <v>24.9</v>
       </c>
-      <c r="F42" s="46">
+      <c r="F42" s="45">
         <v>15.1</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G42" s="45">
         <v>0.2</v>
       </c>
-      <c r="H42" s="47">
+      <c r="H42" s="46">
         <v>8.9</v>
       </c>
     </row>
     <row r="43" spans="1:10">
-      <c r="A43" s="41" t="s">
+      <c r="A43" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="42">
-[...2 lines deleted...]
-      <c r="C43" s="42" t="s">
+      <c r="B43" s="41">
+        <v>100</v>
+      </c>
+      <c r="C43" s="41" t="s">
         <v>80</v>
       </c>
-      <c r="D43" s="42" t="s">
+      <c r="D43" s="41" t="s">
         <v>344</v>
       </c>
-      <c r="E43" s="42" t="s">
+      <c r="E43" s="41" t="s">
         <v>438</v>
       </c>
-      <c r="F43" s="42" t="s">
+      <c r="F43" s="41" t="s">
         <v>577</v>
       </c>
-      <c r="G43" s="42" t="s">
+      <c r="G43" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H43" s="42">
+      <c r="H43" s="41">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="44" spans="1:10">
-      <c r="A44" s="41" t="s">
+      <c r="A44" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="42">
-[...2 lines deleted...]
-      <c r="C44" s="42" t="s">
+      <c r="B44" s="41">
+        <v>100</v>
+      </c>
+      <c r="C44" s="41" t="s">
         <v>82</v>
       </c>
-      <c r="D44" s="42" t="s">
+      <c r="D44" s="41" t="s">
         <v>259</v>
       </c>
-      <c r="E44" s="42" t="s">
+      <c r="E44" s="41" t="s">
         <v>410</v>
       </c>
-      <c r="F44" s="42" t="s">
+      <c r="F44" s="41" t="s">
         <v>600</v>
       </c>
-      <c r="G44" s="42" t="s">
+      <c r="G44" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H44" s="42">
+      <c r="H44" s="41">
         <v>8.9</v>
       </c>
     </row>
     <row r="45" spans="1:10">
-      <c r="A45" s="41" t="s">
+      <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="42">
-[...2 lines deleted...]
-      <c r="C45" s="42" t="s">
+      <c r="B45" s="41">
+        <v>100</v>
+      </c>
+      <c r="C45" s="41" t="s">
         <v>111</v>
       </c>
-      <c r="D45" s="42" t="s">
+      <c r="D45" s="41" t="s">
         <v>207</v>
       </c>
-      <c r="E45" s="42" t="s">
+      <c r="E45" s="41" t="s">
         <v>435</v>
       </c>
-      <c r="F45" s="42" t="s">
+      <c r="F45" s="41" t="s">
         <v>580</v>
       </c>
-      <c r="G45" s="42" t="s">
+      <c r="G45" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="41">
         <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="46" spans="1:10">
-      <c r="A46" s="41" t="s">
+      <c r="A46" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B46" s="42">
-[...2 lines deleted...]
-      <c r="C46" s="42" t="s">
+      <c r="B46" s="41">
+        <v>100</v>
+      </c>
+      <c r="C46" s="41" t="s">
         <v>111</v>
       </c>
-      <c r="D46" s="42" t="s">
+      <c r="D46" s="41" t="s">
         <v>232</v>
       </c>
-      <c r="E46" s="42" t="s">
+      <c r="E46" s="41" t="s">
         <v>409</v>
       </c>
-      <c r="F46" s="42" t="s">
+      <c r="F46" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G46" s="42" t="s">
+      <c r="G46" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H46" s="42">
+      <c r="H46" s="41">
         <v>8.4</v>
       </c>
     </row>
     <row r="47" spans="1:10">
-      <c r="A47" s="45">
+      <c r="A47" s="44">
         <v>2023</v>
       </c>
-      <c r="B47" s="46">
-[...2 lines deleted...]
-      <c r="C47" s="46">
+      <c r="B47" s="45">
+        <v>100</v>
+      </c>
+      <c r="C47" s="45">
         <v>92.5</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="45">
         <v>52.4</v>
       </c>
-      <c r="E47" s="46">
+      <c r="E47" s="45">
         <v>23.8</v>
       </c>
-      <c r="F47" s="46">
+      <c r="F47" s="45">
         <v>16.3</v>
       </c>
-      <c r="G47" s="46">
+      <c r="G47" s="45">
         <v>0.2</v>
       </c>
-      <c r="H47" s="46">
+      <c r="H47" s="45">
         <v>7.3</v>
       </c>
     </row>
     <row r="48" spans="1:10">
-      <c r="A48" s="41" t="s">
+      <c r="A48" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="42">
-[...2 lines deleted...]
-      <c r="C48" s="42">
+      <c r="B48" s="41">
+        <v>100</v>
+      </c>
+      <c r="C48" s="41">
         <v>93.1</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="41">
         <v>53.5</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="41">
         <v>23.2</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="41">
         <v>16.399999999999999</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="41">
         <v>0.3</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="41">
         <v>6.6</v>
       </c>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="41" t="s">
+      <c r="A49" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B49" s="48">
-[...2 lines deleted...]
-      <c r="C49" s="48">
+      <c r="B49" s="47">
+        <v>100</v>
+      </c>
+      <c r="C49" s="47">
         <v>92.7</v>
       </c>
-      <c r="D49" s="48">
+      <c r="D49" s="47">
         <v>53.2</v>
       </c>
-      <c r="E49" s="48">
+      <c r="E49" s="47">
         <v>22.4</v>
       </c>
-      <c r="F49" s="48">
+      <c r="F49" s="47">
         <v>17.100000000000001</v>
       </c>
-      <c r="G49" s="48">
+      <c r="G49" s="47">
         <v>0.2</v>
       </c>
-      <c r="H49" s="48">
+      <c r="H49" s="47">
         <v>7.1</v>
       </c>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="41" t="s">
+      <c r="A50" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="42">
-[...2 lines deleted...]
-      <c r="C50" s="42">
+      <c r="B50" s="41">
+        <v>100</v>
+      </c>
+      <c r="C50" s="41">
         <v>92.2</v>
       </c>
-      <c r="D50" s="42">
+      <c r="D50" s="41">
         <v>51</v>
       </c>
-      <c r="E50" s="42">
+      <c r="E50" s="41">
         <v>25.3</v>
       </c>
-      <c r="F50" s="42">
+      <c r="F50" s="41">
         <v>15.9</v>
       </c>
-      <c r="G50" s="42">
+      <c r="G50" s="41">
         <v>0.2</v>
       </c>
-      <c r="H50" s="55">
+      <c r="H50" s="54">
         <v>7.6</v>
       </c>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="41" t="s">
+      <c r="A51" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="61">
-[...2 lines deleted...]
-      <c r="C51" s="61">
+      <c r="B51" s="60">
+        <v>100</v>
+      </c>
+      <c r="C51" s="60">
         <v>91.8</v>
       </c>
-      <c r="D51" s="61">
+      <c r="D51" s="60">
         <v>51.7</v>
       </c>
-      <c r="E51" s="61">
+      <c r="E51" s="60">
         <v>24.3</v>
       </c>
-      <c r="F51" s="61">
+      <c r="F51" s="60">
         <v>15.8</v>
       </c>
-      <c r="G51" s="61">
+      <c r="G51" s="60">
         <v>0.2</v>
       </c>
-      <c r="H51" s="62">
+      <c r="H51" s="61">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" s="44">
+      <c r="A52" s="43">
         <v>2024</v>
       </c>
-      <c r="B52" s="85">
-[...2 lines deleted...]
-      <c r="C52" s="85">
+      <c r="B52" s="84">
+        <v>100</v>
+      </c>
+      <c r="C52" s="84">
         <v>92.4</v>
       </c>
-      <c r="D52" s="85">
+      <c r="D52" s="84">
         <v>51.8</v>
       </c>
-      <c r="E52" s="85">
+      <c r="E52" s="84">
         <v>23.2</v>
       </c>
-      <c r="F52" s="85">
+      <c r="F52" s="84">
         <v>17.399999999999999</v>
       </c>
-      <c r="G52" s="85">
+      <c r="G52" s="84">
         <v>0.2</v>
       </c>
-      <c r="H52" s="84">
+      <c r="H52" s="83">
         <v>7.3999999999999995</v>
       </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="41" t="s">
+      <c r="A53" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="59">
-[...2 lines deleted...]
-      <c r="C53" s="59">
+      <c r="B53" s="58">
+        <v>100</v>
+      </c>
+      <c r="C53" s="58">
         <v>92</v>
       </c>
-      <c r="D53" s="59">
+      <c r="D53" s="58">
         <v>52.8</v>
       </c>
-      <c r="E53" s="59">
+      <c r="E53" s="58">
         <v>21.6</v>
       </c>
-      <c r="F53" s="59">
+      <c r="F53" s="58">
         <v>17.600000000000001</v>
       </c>
-      <c r="G53" s="59">
+      <c r="G53" s="58">
         <v>0.2</v>
       </c>
-      <c r="H53" s="59">
+      <c r="H53" s="58">
         <v>7.8</v>
       </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" s="41" t="s">
+      <c r="A54" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="8">
         <v>100</v>
       </c>
       <c r="C54" s="8">
         <v>91.9</v>
       </c>
       <c r="D54" s="8">
         <v>52.2</v>
       </c>
       <c r="E54" s="8">
         <v>22.2</v>
       </c>
       <c r="F54" s="8">
         <v>17.5</v>
       </c>
       <c r="G54" s="8">
         <v>0.2</v>
       </c>
       <c r="H54" s="8">
         <v>7.9</v>
       </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="41" t="s">
+      <c r="A55" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B55" s="48">
-[...2 lines deleted...]
-      <c r="C55" s="48">
+      <c r="B55" s="47">
+        <v>100</v>
+      </c>
+      <c r="C55" s="47">
         <v>93.4</v>
       </c>
-      <c r="D55" s="48">
+      <c r="D55" s="47">
         <v>50.7</v>
       </c>
-      <c r="E55" s="48">
+      <c r="E55" s="47">
         <v>25.1</v>
       </c>
-      <c r="F55" s="48">
+      <c r="F55" s="47">
         <v>17.600000000000001</v>
       </c>
-      <c r="G55" s="48">
+      <c r="G55" s="47">
         <v>0.1</v>
       </c>
-      <c r="H55" s="83">
+      <c r="H55" s="82">
         <v>6.5</v>
       </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="41" t="s">
+      <c r="A56" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="42">
-[...2 lines deleted...]
-      <c r="C56" s="42">
+      <c r="B56" s="41">
+        <v>100</v>
+      </c>
+      <c r="C56" s="41">
         <v>92.4</v>
       </c>
-      <c r="D56" s="42">
+      <c r="D56" s="41">
         <v>51.1</v>
       </c>
-      <c r="E56" s="42">
+      <c r="E56" s="41">
         <v>23.8</v>
       </c>
-      <c r="F56" s="42">
+      <c r="F56" s="41">
         <v>17.5</v>
       </c>
-      <c r="G56" s="42">
+      <c r="G56" s="41">
         <v>0.1</v>
       </c>
-      <c r="H56" s="86">
+      <c r="H56" s="85">
         <v>7.5</v>
       </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="44">
+      <c r="A57" s="43">
         <v>2025</v>
       </c>
-      <c r="B57" s="46">
-[...2 lines deleted...]
-      <c r="C57" s="46">
+      <c r="B57" s="45">
+        <v>100</v>
+      </c>
+      <c r="C57" s="45">
         <v>92.9</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="45">
         <v>53</v>
       </c>
-      <c r="E57" s="46">
+      <c r="E57" s="45">
         <v>21.5</v>
       </c>
-      <c r="F57" s="46">
+      <c r="F57" s="45">
         <v>18.399999999999999</v>
       </c>
-      <c r="G57" s="46">
+      <c r="G57" s="45">
         <v>0.1</v>
       </c>
-      <c r="H57" s="165">
+      <c r="H57" s="113">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" s="41" t="s">
+      <c r="A58" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="109">
-[...2 lines deleted...]
-      <c r="C58" s="109">
+      <c r="B58" s="107">
+        <v>100</v>
+      </c>
+      <c r="C58" s="107">
         <v>92.3</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="107">
         <v>50.1</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="107">
         <v>25.1</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="107">
         <v>17.100000000000001</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="107">
         <v>0.2</v>
       </c>
       <c r="H58" s="8">
         <v>7.5</v>
       </c>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" s="41" t="s">
+      <c r="A59" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B59" s="48">
-[...2 lines deleted...]
-      <c r="C59" s="48">
+      <c r="B59" s="47">
+        <v>100</v>
+      </c>
+      <c r="C59" s="47">
         <v>92.2</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="47">
         <v>54.3</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="47">
         <v>19.3</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="47">
         <v>18.600000000000001</v>
       </c>
-      <c r="G59" s="48">
+      <c r="G59" s="47">
         <v>0.1</v>
       </c>
-      <c r="H59" s="110">
+      <c r="H59" s="108">
         <v>7.6999999999999993</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="41" t="s">
+      <c r="A60" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="48">
-[...2 lines deleted...]
-      <c r="C60" s="48">
+      <c r="B60" s="47">
+        <v>100</v>
+      </c>
+      <c r="C60" s="47">
         <v>93.9</v>
       </c>
-      <c r="D60" s="48">
+      <c r="D60" s="47">
         <v>53.3</v>
       </c>
-      <c r="E60" s="48">
+      <c r="E60" s="47">
         <v>21.3</v>
       </c>
-      <c r="F60" s="48">
+      <c r="F60" s="47">
         <v>19.3</v>
       </c>
-      <c r="G60" s="48">
+      <c r="G60" s="47">
         <v>0.1</v>
       </c>
       <c r="H60" s="16">
         <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="82" t="s">
+      <c r="A61" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B61" s="18">
-[...2 lines deleted...]
-      <c r="C61" s="18">
+      <c r="B61" s="8">
+        <v>100</v>
+      </c>
+      <c r="C61" s="8">
         <v>93.3</v>
       </c>
-      <c r="D61" s="18">
+      <c r="D61" s="8">
         <v>55.2</v>
       </c>
-      <c r="E61" s="18">
+      <c r="E61" s="8">
         <v>19.899999999999999</v>
       </c>
-      <c r="F61" s="18">
+      <c r="F61" s="8">
         <v>18.2</v>
       </c>
-      <c r="G61" s="18">
+      <c r="G61" s="8">
         <v>0.1</v>
       </c>
-      <c r="H61" s="18">
+      <c r="H61" s="8">
         <v>6.6</v>
       </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="9"/>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="115">
+        <v>100</v>
+      </c>
+      <c r="C63" s="115">
+        <v>92.8</v>
+      </c>
+      <c r="D63" s="115">
+        <v>54.7</v>
+      </c>
+      <c r="E63" s="115">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="F63" s="115">
+        <v>20</v>
+      </c>
+      <c r="G63" s="115">
+        <v>0.3</v>
+      </c>
+      <c r="H63" s="115">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B64" s="47"/>
+      <c r="C64" s="47"/>
+      <c r="D64" s="47"/>
+      <c r="E64" s="47"/>
+      <c r="F64" s="47"/>
+      <c r="G64" s="47"/>
+      <c r="H64" s="108"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="16"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="18"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="18"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AK61"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AK66"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B37" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A4" sqref="A4"/>
       <selection pane="topRight" activeCell="B4" sqref="B4"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="N54" sqref="N54"/>
+      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="116" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="115"/>
-[...5 lines deleted...]
-      <c r="H1" s="115"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="5"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
     </row>
     <row r="3" spans="1:37">
-      <c r="A3" s="135" t="s">
+      <c r="A3" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="135"/>
-[...5 lines deleted...]
-      <c r="H3" s="135"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
       <c r="I3" s="16"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="A4" s="136"/>
-      <c r="B4" s="139" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="143" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="142"/>
-[...3 lines deleted...]
-      <c r="H4" s="142"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="137"/>
-[...1 lines deleted...]
-      <c r="C5" s="143" t="s">
+      <c r="A5" s="138"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="145" t="s">
+      <c r="D5" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="146"/>
-[...1 lines deleted...]
-      <c r="G5" s="148" t="s">
+      <c r="E5" s="147"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="139" t="s">
+      <c r="H5" s="140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="22.5">
-      <c r="A6" s="137"/>
-[...2 lines deleted...]
-      <c r="D6" s="57" t="s">
+      <c r="A6" s="138"/>
+      <c r="B6" s="142"/>
+      <c r="C6" s="145"/>
+      <c r="D6" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="57" t="s">
+      <c r="E6" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="149"/>
-      <c r="H6" s="141"/>
+      <c r="G6" s="150"/>
+      <c r="H6" s="142"/>
     </row>
     <row r="7" spans="1:37">
-      <c r="A7" s="60">
+      <c r="A7" s="59">
         <v>2015</v>
       </c>
-      <c r="B7" s="38">
-[...2 lines deleted...]
-      <c r="C7" s="38">
+      <c r="B7" s="37">
+        <v>100</v>
+      </c>
+      <c r="C7" s="37">
         <v>95.1</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="37">
         <v>39.1</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="37">
         <v>25.4</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="37">
         <v>30.6</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="37">
         <v>4.7</v>
       </c>
     </row>
     <row r="8" spans="1:37">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="42">
-[...2 lines deleted...]
-      <c r="C8" s="42" t="s">
+      <c r="B8" s="41">
+        <v>100</v>
+      </c>
+      <c r="C8" s="41" t="s">
         <v>130</v>
       </c>
-      <c r="D8" s="42" t="s">
+      <c r="D8" s="41" t="s">
         <v>307</v>
       </c>
-      <c r="E8" s="42" t="s">
+      <c r="E8" s="41" t="s">
         <v>438</v>
       </c>
-      <c r="F8" s="42" t="s">
+      <c r="F8" s="41" t="s">
         <v>607</v>
       </c>
-      <c r="G8" s="42" t="s">
+      <c r="G8" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="41">
         <v>4.5</v>
       </c>
     </row>
     <row r="9" spans="1:37">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="42">
-[...2 lines deleted...]
-      <c r="C9" s="42" t="s">
+      <c r="B9" s="41">
+        <v>100</v>
+      </c>
+      <c r="C9" s="41" t="s">
         <v>103</v>
       </c>
-      <c r="D9" s="42" t="s">
+      <c r="D9" s="41" t="s">
         <v>193</v>
       </c>
-      <c r="E9" s="42" t="s">
+      <c r="E9" s="41" t="s">
         <v>438</v>
       </c>
-      <c r="F9" s="42" t="s">
+      <c r="F9" s="41" t="s">
         <v>515</v>
       </c>
-      <c r="G9" s="42" t="s">
+      <c r="G9" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="41">
         <v>5.0999999999999996</v>
       </c>
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="1:37">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="42">
-[...2 lines deleted...]
-      <c r="C10" s="42" t="s">
+      <c r="B10" s="41">
+        <v>100</v>
+      </c>
+      <c r="C10" s="41" t="s">
         <v>97</v>
       </c>
-      <c r="D10" s="42" t="s">
+      <c r="D10" s="41" t="s">
         <v>385</v>
       </c>
-      <c r="E10" s="42" t="s">
+      <c r="E10" s="41" t="s">
         <v>410</v>
       </c>
-      <c r="F10" s="42" t="s">
+      <c r="F10" s="41" t="s">
         <v>608</v>
       </c>
-      <c r="G10" s="42" t="s">
+      <c r="G10" s="41" t="s">
         <v>619</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="41">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:37">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="42">
-[...2 lines deleted...]
-      <c r="C11" s="42" t="s">
+      <c r="B11" s="41">
+        <v>100</v>
+      </c>
+      <c r="C11" s="41" t="s">
         <v>120</v>
       </c>
-      <c r="D11" s="42" t="s">
+      <c r="D11" s="41" t="s">
         <v>368</v>
       </c>
-      <c r="E11" s="42" t="s">
+      <c r="E11" s="41" t="s">
         <v>528</v>
       </c>
-      <c r="F11" s="42" t="s">
+      <c r="F11" s="41" t="s">
         <v>520</v>
       </c>
-      <c r="G11" s="42" t="s">
+      <c r="G11" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="41">
         <v>4.0999999999999996</v>
       </c>
       <c r="I11" s="8"/>
       <c r="Q11" s="8"/>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="8"/>
       <c r="U11" s="8"/>
       <c r="V11" s="8"/>
       <c r="W11" s="8"/>
       <c r="X11" s="8"/>
       <c r="Y11" s="8"/>
       <c r="Z11" s="8"/>
       <c r="AA11" s="8"/>
       <c r="AB11" s="8"/>
       <c r="AC11" s="8"/>
       <c r="AD11" s="8"/>
       <c r="AE11" s="8"/>
       <c r="AF11" s="8"/>
       <c r="AG11" s="8"/>
       <c r="AH11" s="8"/>
       <c r="AI11" s="8"/>
       <c r="AJ11" s="8"/>
       <c r="AK11" s="8"/>
     </row>
     <row r="12" spans="1:37">
-      <c r="A12" s="44">
+      <c r="A12" s="43">
         <v>2016</v>
       </c>
-      <c r="B12" s="38">
-[...2 lines deleted...]
-      <c r="C12" s="38" t="s">
+      <c r="B12" s="37">
+        <v>100</v>
+      </c>
+      <c r="C12" s="37" t="s">
         <v>95</v>
       </c>
-      <c r="D12" s="38" t="s">
+      <c r="D12" s="37" t="s">
         <v>316</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="37" t="s">
         <v>428</v>
       </c>
-      <c r="F12" s="38" t="s">
+      <c r="F12" s="37" t="s">
         <v>467</v>
       </c>
-      <c r="G12" s="38" t="s">
+      <c r="G12" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="37">
         <v>5.2</v>
       </c>
       <c r="I12" s="8"/>
       <c r="Q12" s="8"/>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="8"/>
       <c r="U12" s="8"/>
       <c r="V12" s="8"/>
       <c r="W12" s="8"/>
       <c r="X12" s="8"/>
       <c r="Y12" s="8"/>
       <c r="Z12" s="8"/>
       <c r="AA12" s="8"/>
       <c r="AB12" s="8"/>
       <c r="AC12" s="8"/>
       <c r="AD12" s="8"/>
       <c r="AE12" s="8"/>
       <c r="AF12" s="8"/>
       <c r="AG12" s="8"/>
       <c r="AH12" s="8"/>
       <c r="AI12" s="8"/>
       <c r="AJ12" s="8"/>
       <c r="AK12" s="8"/>
     </row>
     <row r="13" spans="1:37">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="42">
-[...2 lines deleted...]
-      <c r="C13" s="42" t="s">
+      <c r="B13" s="41">
+        <v>100</v>
+      </c>
+      <c r="C13" s="41" t="s">
         <v>129</v>
       </c>
-      <c r="D13" s="42" t="s">
+      <c r="D13" s="41" t="s">
         <v>386</v>
       </c>
-      <c r="E13" s="42" t="s">
+      <c r="E13" s="41" t="s">
         <v>418</v>
       </c>
-      <c r="F13" s="42" t="s">
+      <c r="F13" s="41" t="s">
         <v>417</v>
       </c>
-      <c r="G13" s="42" t="s">
+      <c r="G13" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="41">
         <v>4.5</v>
       </c>
     </row>
     <row r="14" spans="1:37">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="42">
-[...2 lines deleted...]
-      <c r="C14" s="42" t="s">
+      <c r="B14" s="41">
+        <v>100</v>
+      </c>
+      <c r="C14" s="41" t="s">
         <v>101</v>
       </c>
-      <c r="D14" s="42" t="s">
+      <c r="D14" s="41" t="s">
         <v>387</v>
       </c>
-      <c r="E14" s="42" t="s">
+      <c r="E14" s="41" t="s">
         <v>411</v>
       </c>
-      <c r="F14" s="42" t="s">
+      <c r="F14" s="41" t="s">
         <v>436</v>
       </c>
-      <c r="G14" s="42" t="s">
+      <c r="G14" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="41">
         <v>5.6000000000000005</v>
       </c>
     </row>
     <row r="15" spans="1:37">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="42">
-[...2 lines deleted...]
-      <c r="C15" s="42" t="s">
+      <c r="B15" s="41">
+        <v>100</v>
+      </c>
+      <c r="C15" s="41" t="s">
         <v>79</v>
       </c>
-      <c r="D15" s="42" t="s">
+      <c r="D15" s="41" t="s">
         <v>306</v>
       </c>
-      <c r="E15" s="42" t="s">
+      <c r="E15" s="41" t="s">
         <v>427</v>
       </c>
-      <c r="F15" s="42" t="s">
+      <c r="F15" s="41" t="s">
         <v>523</v>
       </c>
-      <c r="G15" s="42" t="s">
+      <c r="G15" s="41" t="s">
         <v>618</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="41">
         <v>4.7</v>
       </c>
     </row>
     <row r="16" spans="1:37">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42" t="s">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41" t="s">
         <v>98</v>
       </c>
-      <c r="D16" s="42" t="s">
+      <c r="D16" s="41" t="s">
         <v>316</v>
       </c>
-      <c r="E16" s="42" t="s">
+      <c r="E16" s="41" t="s">
         <v>469</v>
       </c>
-      <c r="F16" s="42" t="s">
+      <c r="F16" s="41" t="s">
         <v>432</v>
       </c>
-      <c r="G16" s="42" t="s">
+      <c r="G16" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="41">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="17" spans="1:18">
-      <c r="A17" s="44">
+      <c r="A17" s="43">
         <v>2017</v>
       </c>
-      <c r="B17" s="38">
-[...2 lines deleted...]
-      <c r="C17" s="38" t="s">
+      <c r="B17" s="37">
+        <v>100</v>
+      </c>
+      <c r="C17" s="37" t="s">
         <v>167</v>
       </c>
-      <c r="D17" s="38" t="s">
+      <c r="D17" s="37" t="s">
         <v>386</v>
       </c>
-      <c r="E17" s="38" t="s">
+      <c r="E17" s="37" t="s">
         <v>442</v>
       </c>
-      <c r="F17" s="38" t="s">
+      <c r="F17" s="37" t="s">
         <v>413</v>
       </c>
-      <c r="G17" s="38" t="s">
+      <c r="G17" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="37">
         <v>6.3</v>
       </c>
     </row>
     <row r="18" spans="1:18">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="42">
-[...2 lines deleted...]
-      <c r="C18" s="42" t="s">
+      <c r="B18" s="41">
+        <v>100</v>
+      </c>
+      <c r="C18" s="41" t="s">
         <v>94</v>
       </c>
-      <c r="D18" s="42" t="s">
+      <c r="D18" s="41" t="s">
         <v>331</v>
       </c>
-      <c r="E18" s="42" t="s">
+      <c r="E18" s="41" t="s">
         <v>449</v>
       </c>
-      <c r="F18" s="42" t="s">
+      <c r="F18" s="41" t="s">
         <v>420</v>
       </c>
-      <c r="G18" s="42" t="s">
+      <c r="G18" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="41">
         <v>5.3999999999999995</v>
       </c>
     </row>
     <row r="19" spans="1:18">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="42">
-[...2 lines deleted...]
-      <c r="C19" s="42" t="s">
+      <c r="B19" s="41">
+        <v>100</v>
+      </c>
+      <c r="C19" s="41" t="s">
         <v>115</v>
       </c>
-      <c r="D19" s="42" t="s">
+      <c r="D19" s="41" t="s">
         <v>388</v>
       </c>
-      <c r="E19" s="42" t="s">
+      <c r="E19" s="41" t="s">
         <v>482</v>
       </c>
-      <c r="F19" s="42" t="s">
+      <c r="F19" s="41" t="s">
         <v>466</v>
       </c>
-      <c r="G19" s="42" t="s">
+      <c r="G19" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="41">
         <v>7.8000000000000007</v>
       </c>
       <c r="I19" s="8"/>
       <c r="Q19" s="8"/>
       <c r="R19" s="8"/>
     </row>
     <row r="20" spans="1:18">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="42">
-[...2 lines deleted...]
-      <c r="C20" s="42" t="s">
+      <c r="B20" s="41">
+        <v>100</v>
+      </c>
+      <c r="C20" s="41" t="s">
         <v>70</v>
       </c>
-      <c r="D20" s="42" t="s">
+      <c r="D20" s="41" t="s">
         <v>197</v>
       </c>
-      <c r="E20" s="42" t="s">
+      <c r="E20" s="41" t="s">
         <v>414</v>
       </c>
-      <c r="F20" s="42" t="s">
+      <c r="F20" s="41" t="s">
         <v>520</v>
       </c>
-      <c r="G20" s="42" t="s">
+      <c r="G20" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="41">
         <v>6.1999999999999993</v>
       </c>
     </row>
     <row r="21" spans="1:18">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="42">
-[...2 lines deleted...]
-      <c r="C21" s="42" t="s">
+      <c r="B21" s="41">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41" t="s">
         <v>67</v>
       </c>
-      <c r="D21" s="42" t="s">
+      <c r="D21" s="41" t="s">
         <v>316</v>
       </c>
-      <c r="E21" s="42" t="s">
+      <c r="E21" s="41" t="s">
         <v>428</v>
       </c>
-      <c r="F21" s="42" t="s">
+      <c r="F21" s="41" t="s">
         <v>492</v>
       </c>
-      <c r="G21" s="42" t="s">
+      <c r="G21" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="41">
         <v>6.6999999999999993</v>
       </c>
     </row>
     <row r="22" spans="1:18">
-      <c r="A22" s="44">
+      <c r="A22" s="43">
         <v>2018</v>
       </c>
-      <c r="B22" s="38">
-[...2 lines deleted...]
-      <c r="C22" s="38" t="s">
+      <c r="B22" s="37">
+        <v>100</v>
+      </c>
+      <c r="C22" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="D22" s="38" t="s">
+      <c r="D22" s="37" t="s">
         <v>313</v>
       </c>
-      <c r="E22" s="38" t="s">
+      <c r="E22" s="37" t="s">
         <v>482</v>
       </c>
-      <c r="F22" s="38" t="s">
+      <c r="F22" s="37" t="s">
         <v>609</v>
       </c>
-      <c r="G22" s="38" t="s">
+      <c r="G22" s="37" t="s">
         <v>613</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="37">
         <v>6.8</v>
       </c>
     </row>
     <row r="23" spans="1:18">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="42">
-[...2 lines deleted...]
-      <c r="C23" s="42" t="s">
+      <c r="B23" s="41">
+        <v>100</v>
+      </c>
+      <c r="C23" s="41" t="s">
         <v>68</v>
       </c>
-      <c r="D23" s="42" t="s">
+      <c r="D23" s="41" t="s">
         <v>371</v>
       </c>
-      <c r="E23" s="42" t="s">
+      <c r="E23" s="41" t="s">
         <v>447</v>
       </c>
-      <c r="F23" s="42" t="s">
+      <c r="F23" s="41" t="s">
         <v>420</v>
       </c>
-      <c r="G23" s="42" t="s">
+      <c r="G23" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H23" s="42">
+      <c r="H23" s="41">
         <v>7.1000000000000005</v>
       </c>
     </row>
     <row r="24" spans="1:18">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="42">
-[...2 lines deleted...]
-      <c r="C24" s="42" t="s">
+      <c r="B24" s="41">
+        <v>100</v>
+      </c>
+      <c r="C24" s="41" t="s">
         <v>70</v>
       </c>
-      <c r="D24" s="42" t="s">
+      <c r="D24" s="41" t="s">
         <v>320</v>
       </c>
-      <c r="E24" s="42" t="s">
+      <c r="E24" s="41" t="s">
         <v>482</v>
       </c>
-      <c r="F24" s="42" t="s">
+      <c r="F24" s="41" t="s">
         <v>417</v>
       </c>
-      <c r="G24" s="42" t="s">
+      <c r="G24" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="41">
         <v>6.2</v>
       </c>
     </row>
     <row r="25" spans="1:18">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="42">
-[...2 lines deleted...]
-      <c r="C25" s="42" t="s">
+      <c r="B25" s="41">
+        <v>100</v>
+      </c>
+      <c r="C25" s="41" t="s">
         <v>132</v>
       </c>
-      <c r="D25" s="42" t="s">
+      <c r="D25" s="41" t="s">
         <v>367</v>
       </c>
-      <c r="E25" s="42" t="s">
+      <c r="E25" s="41" t="s">
         <v>429</v>
       </c>
-      <c r="F25" s="42" t="s">
+      <c r="F25" s="41" t="s">
         <v>523</v>
       </c>
-      <c r="G25" s="42" t="s">
+      <c r="G25" s="41" t="s">
         <v>620</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="41">
         <v>6.8</v>
       </c>
     </row>
     <row r="26" spans="1:18">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="42">
-[...2 lines deleted...]
-      <c r="C26" s="42" t="s">
+      <c r="B26" s="41">
+        <v>100</v>
+      </c>
+      <c r="C26" s="41" t="s">
         <v>178</v>
       </c>
-      <c r="D26" s="42" t="s">
+      <c r="D26" s="41" t="s">
         <v>386</v>
       </c>
-      <c r="E26" s="42" t="s">
+      <c r="E26" s="41" t="s">
         <v>457</v>
       </c>
-      <c r="F26" s="42" t="s">
+      <c r="F26" s="41" t="s">
         <v>420</v>
       </c>
-      <c r="G26" s="42" t="s">
+      <c r="G26" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="41">
         <v>6.7</v>
       </c>
     </row>
     <row r="27" spans="1:18">
-      <c r="A27" s="44">
+      <c r="A27" s="43">
         <v>2019</v>
       </c>
-      <c r="B27" s="38">
-[...2 lines deleted...]
-      <c r="C27" s="38" t="s">
+      <c r="B27" s="37">
+        <v>100</v>
+      </c>
+      <c r="C27" s="37" t="s">
         <v>132</v>
       </c>
-      <c r="D27" s="38" t="s">
+      <c r="D27" s="37" t="s">
         <v>406</v>
       </c>
-      <c r="E27" s="38" t="s">
+      <c r="E27" s="37" t="s">
         <v>426</v>
       </c>
-      <c r="F27" s="38" t="s">
+      <c r="F27" s="37" t="s">
         <v>462</v>
       </c>
-      <c r="G27" s="38" t="s">
+      <c r="G27" s="37" t="s">
         <v>613</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="37">
         <v>7.3000000000000007</v>
       </c>
     </row>
     <row r="28" spans="1:18">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="42">
-[...2 lines deleted...]
-      <c r="C28" s="42" t="s">
+      <c r="B28" s="41">
+        <v>100</v>
+      </c>
+      <c r="C28" s="41" t="s">
         <v>65</v>
       </c>
-      <c r="D28" s="42" t="s">
+      <c r="D28" s="41" t="s">
         <v>200</v>
       </c>
-      <c r="E28" s="42" t="s">
+      <c r="E28" s="41" t="s">
         <v>529</v>
       </c>
-      <c r="F28" s="42" t="s">
+      <c r="F28" s="41" t="s">
         <v>608</v>
       </c>
-      <c r="G28" s="42" t="s">
+      <c r="G28" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H28" s="42">
+      <c r="H28" s="41">
         <v>7.4</v>
       </c>
     </row>
     <row r="29" spans="1:18">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="42">
-[...2 lines deleted...]
-      <c r="C29" s="42" t="s">
+      <c r="B29" s="41">
+        <v>100</v>
+      </c>
+      <c r="C29" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="D29" s="42" t="s">
+      <c r="D29" s="41" t="s">
         <v>317</v>
       </c>
-      <c r="E29" s="42" t="s">
+      <c r="E29" s="41" t="s">
         <v>530</v>
       </c>
-      <c r="F29" s="42" t="s">
+      <c r="F29" s="41" t="s">
         <v>532</v>
       </c>
-      <c r="G29" s="42" t="s">
+      <c r="G29" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="41">
         <v>7.6999999999999993</v>
       </c>
     </row>
     <row r="30" spans="1:18">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="42">
-[...2 lines deleted...]
-      <c r="C30" s="42" t="s">
+      <c r="B30" s="41">
+        <v>100</v>
+      </c>
+      <c r="C30" s="41" t="s">
         <v>85</v>
       </c>
-      <c r="D30" s="42" t="s">
+      <c r="D30" s="41" t="s">
         <v>371</v>
       </c>
-      <c r="E30" s="42" t="s">
+      <c r="E30" s="41" t="s">
         <v>497</v>
       </c>
-      <c r="F30" s="42" t="s">
+      <c r="F30" s="41" t="s">
         <v>413</v>
       </c>
-      <c r="G30" s="42" t="s">
+      <c r="G30" s="41" t="s">
         <v>617</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="41">
         <v>7.6999999999999993</v>
       </c>
     </row>
     <row r="31" spans="1:18">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="42">
-[...2 lines deleted...]
-      <c r="C31" s="42" t="s">
+      <c r="B31" s="41">
+        <v>100</v>
+      </c>
+      <c r="C31" s="41" t="s">
         <v>72</v>
       </c>
-      <c r="D31" s="42" t="s">
+      <c r="D31" s="41" t="s">
         <v>322</v>
       </c>
-      <c r="E31" s="42" t="s">
+      <c r="E31" s="41" t="s">
         <v>470</v>
       </c>
-      <c r="F31" s="42" t="s">
+      <c r="F31" s="41" t="s">
         <v>509</v>
       </c>
-      <c r="G31" s="42" t="s">
+      <c r="G31" s="41" t="s">
         <v>617</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="41">
         <v>6.2</v>
       </c>
     </row>
     <row r="32" spans="1:18">
-      <c r="A32" s="44">
+      <c r="A32" s="43">
         <v>2020</v>
       </c>
-      <c r="B32" s="38">
-[...2 lines deleted...]
-      <c r="C32" s="38" t="s">
+      <c r="B32" s="37">
+        <v>100</v>
+      </c>
+      <c r="C32" s="37" t="s">
         <v>150</v>
       </c>
-      <c r="D32" s="38" t="s">
+      <c r="D32" s="37" t="s">
         <v>324</v>
       </c>
-      <c r="E32" s="38" t="s">
+      <c r="E32" s="37" t="s">
         <v>473</v>
       </c>
-      <c r="F32" s="38" t="s">
+      <c r="F32" s="37" t="s">
         <v>477</v>
       </c>
-      <c r="G32" s="38" t="s">
+      <c r="G32" s="37" t="s">
         <v>613</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="37">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:17">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="42">
-[...2 lines deleted...]
-      <c r="C33" s="42" t="s">
+      <c r="B33" s="41">
+        <v>100</v>
+      </c>
+      <c r="C33" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="D33" s="42" t="s">
+      <c r="D33" s="41" t="s">
         <v>218</v>
       </c>
-      <c r="E33" s="42" t="s">
+      <c r="E33" s="41" t="s">
         <v>447</v>
       </c>
-      <c r="F33" s="42" t="s">
+      <c r="F33" s="41" t="s">
         <v>461</v>
       </c>
-      <c r="G33" s="42" t="s">
+      <c r="G33" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H33" s="42">
+      <c r="H33" s="41">
         <v>7.6</v>
       </c>
     </row>
     <row r="34" spans="1:17">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B34" s="42">
-[...2 lines deleted...]
-      <c r="C34" s="42" t="s">
+      <c r="B34" s="41">
+        <v>100</v>
+      </c>
+      <c r="C34" s="41" t="s">
         <v>110</v>
       </c>
-      <c r="D34" s="42" t="s">
+      <c r="D34" s="41" t="s">
         <v>225</v>
       </c>
-      <c r="E34" s="42" t="s">
+      <c r="E34" s="41" t="s">
         <v>497</v>
       </c>
-      <c r="F34" s="42" t="s">
+      <c r="F34" s="41" t="s">
         <v>442</v>
       </c>
-      <c r="G34" s="42" t="s">
+      <c r="G34" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="41">
         <v>9.1999999999999993</v>
       </c>
       <c r="I34" s="8"/>
       <c r="J34" s="8"/>
       <c r="K34" s="8"/>
       <c r="L34" s="8"/>
       <c r="M34" s="8"/>
       <c r="N34" s="8"/>
       <c r="O34" s="8"/>
       <c r="P34" s="8"/>
       <c r="Q34" s="8"/>
     </row>
     <row r="35" spans="1:17">
-      <c r="A35" s="41" t="s">
+      <c r="A35" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="42">
-[...2 lines deleted...]
-      <c r="C35" s="42" t="s">
+      <c r="B35" s="41">
+        <v>100</v>
+      </c>
+      <c r="C35" s="41" t="s">
         <v>87</v>
       </c>
-      <c r="D35" s="42" t="s">
+      <c r="D35" s="41" t="s">
         <v>203</v>
       </c>
-      <c r="E35" s="42" t="s">
+      <c r="E35" s="41" t="s">
         <v>426</v>
       </c>
-      <c r="F35" s="42" t="s">
+      <c r="F35" s="41" t="s">
         <v>508</v>
       </c>
-      <c r="G35" s="42" t="s">
+      <c r="G35" s="41" t="s">
         <v>619</v>
       </c>
-      <c r="H35" s="42">
+      <c r="H35" s="41">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:17">
-      <c r="A36" s="41" t="s">
+      <c r="A36" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="42">
-[...2 lines deleted...]
-      <c r="C36" s="42" t="s">
+      <c r="B36" s="41">
+        <v>100</v>
+      </c>
+      <c r="C36" s="41" t="s">
         <v>132</v>
       </c>
-      <c r="D36" s="42" t="s">
+      <c r="D36" s="41" t="s">
         <v>324</v>
       </c>
-      <c r="E36" s="42" t="s">
+      <c r="E36" s="41" t="s">
         <v>479</v>
       </c>
-      <c r="F36" s="42" t="s">
+      <c r="F36" s="41" t="s">
         <v>471</v>
       </c>
-      <c r="G36" s="42" t="s">
+      <c r="G36" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="41">
         <v>7.4</v>
       </c>
     </row>
     <row r="37" spans="1:17">
-      <c r="A37" s="45">
+      <c r="A37" s="44">
         <v>2021</v>
       </c>
-      <c r="B37" s="38">
-[...2 lines deleted...]
-      <c r="C37" s="38" t="s">
+      <c r="B37" s="37">
+        <v>100</v>
+      </c>
+      <c r="C37" s="37" t="s">
         <v>83</v>
       </c>
-      <c r="D37" s="38" t="s">
+      <c r="D37" s="37" t="s">
         <v>323</v>
       </c>
-      <c r="E37" s="38" t="s">
+      <c r="E37" s="37" t="s">
         <v>475</v>
       </c>
-      <c r="F37" s="38" t="s">
+      <c r="F37" s="37" t="s">
         <v>451</v>
       </c>
-      <c r="G37" s="38" t="s">
+      <c r="G37" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H37" s="38">
+      <c r="H37" s="37">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="38" spans="1:17">
-      <c r="A38" s="41" t="s">
+      <c r="A38" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="42">
-[...2 lines deleted...]
-      <c r="C38" s="42">
+      <c r="B38" s="41">
+        <v>100</v>
+      </c>
+      <c r="C38" s="41">
         <v>90.2</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="41">
         <v>43.6</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="41">
         <v>22.5</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="41">
         <v>24.1</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="41">
         <v>0.2</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="41">
         <v>9.6</v>
       </c>
     </row>
     <row r="39" spans="1:17">
-      <c r="A39" s="41" t="s">
+      <c r="A39" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B39" s="42">
-[...2 lines deleted...]
-      <c r="C39" s="42" t="s">
+      <c r="B39" s="41">
+        <v>100</v>
+      </c>
+      <c r="C39" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="D39" s="42" t="s">
+      <c r="D39" s="41" t="s">
         <v>229</v>
       </c>
-      <c r="E39" s="42" t="s">
+      <c r="E39" s="41" t="s">
         <v>494</v>
       </c>
-      <c r="F39" s="42" t="s">
+      <c r="F39" s="41" t="s">
         <v>422</v>
       </c>
-      <c r="G39" s="42" t="s">
+      <c r="G39" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H39" s="42">
+      <c r="H39" s="41">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:17">
-      <c r="A40" s="41" t="s">
+      <c r="A40" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="42">
-[...2 lines deleted...]
-      <c r="C40" s="42" t="s">
+      <c r="B40" s="41">
+        <v>100</v>
+      </c>
+      <c r="C40" s="41" t="s">
         <v>110</v>
       </c>
-      <c r="D40" s="42" t="s">
+      <c r="D40" s="41" t="s">
         <v>204</v>
       </c>
-      <c r="E40" s="42" t="s">
+      <c r="E40" s="41" t="s">
         <v>508</v>
       </c>
-      <c r="F40" s="42" t="s">
+      <c r="F40" s="41" t="s">
         <v>430</v>
       </c>
-      <c r="G40" s="42" t="s">
+      <c r="G40" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="41">
         <v>8.7999999999999989</v>
       </c>
     </row>
     <row r="41" spans="1:17">
-      <c r="A41" s="41" t="s">
+      <c r="A41" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="42">
-[...2 lines deleted...]
-      <c r="C41" s="42" t="s">
+      <c r="B41" s="41">
+        <v>100</v>
+      </c>
+      <c r="C41" s="41" t="s">
         <v>104</v>
       </c>
-      <c r="D41" s="42" t="s">
+      <c r="D41" s="41" t="s">
         <v>216</v>
       </c>
-      <c r="E41" s="42" t="s">
+      <c r="E41" s="41" t="s">
         <v>429</v>
       </c>
-      <c r="F41" s="42" t="s">
+      <c r="F41" s="41" t="s">
         <v>445</v>
       </c>
-      <c r="G41" s="42" t="s">
+      <c r="G41" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H41" s="41">
         <v>8.6</v>
       </c>
     </row>
     <row r="42" spans="1:17">
-      <c r="A42" s="45">
+      <c r="A42" s="44">
         <v>2022</v>
       </c>
-      <c r="B42" s="38">
-[...2 lines deleted...]
-      <c r="C42" s="38">
+      <c r="B42" s="37">
+        <v>100</v>
+      </c>
+      <c r="C42" s="37">
         <v>90.7</v>
       </c>
-      <c r="D42" s="38">
+      <c r="D42" s="37">
         <v>45.2</v>
       </c>
-      <c r="E42" s="38">
+      <c r="E42" s="37">
         <v>21.8</v>
       </c>
-      <c r="F42" s="38">
+      <c r="F42" s="37">
         <v>23.7</v>
       </c>
-      <c r="G42" s="38">
+      <c r="G42" s="37">
         <v>0.2</v>
       </c>
-      <c r="H42" s="38">
+      <c r="H42" s="37">
         <v>9.1</v>
       </c>
     </row>
     <row r="43" spans="1:17">
-      <c r="A43" s="41" t="s">
+      <c r="A43" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="42">
-[...2 lines deleted...]
-      <c r="C43" s="42" t="s">
+      <c r="B43" s="41">
+        <v>100</v>
+      </c>
+      <c r="C43" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="D43" s="42" t="s">
+      <c r="D43" s="41" t="s">
         <v>283</v>
       </c>
-      <c r="E43" s="42" t="s">
+      <c r="E43" s="41" t="s">
         <v>449</v>
       </c>
-      <c r="F43" s="42" t="s">
+      <c r="F43" s="41" t="s">
         <v>438</v>
       </c>
-      <c r="G43" s="42" t="s">
+      <c r="G43" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H43" s="42">
+      <c r="H43" s="41">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="44" spans="1:17">
-      <c r="A44" s="41" t="s">
+      <c r="A44" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="42">
-[...2 lines deleted...]
-      <c r="C44" s="42" t="s">
+      <c r="B44" s="41">
+        <v>100</v>
+      </c>
+      <c r="C44" s="41" t="s">
         <v>88</v>
       </c>
-      <c r="D44" s="42" t="s">
+      <c r="D44" s="41" t="s">
         <v>321</v>
       </c>
-      <c r="E44" s="42" t="s">
+      <c r="E44" s="41" t="s">
         <v>430</v>
       </c>
-      <c r="F44" s="42" t="s">
+      <c r="F44" s="41" t="s">
         <v>410</v>
       </c>
-      <c r="G44" s="42" t="s">
+      <c r="G44" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H44" s="42">
+      <c r="H44" s="41">
         <v>9.6</v>
       </c>
     </row>
     <row r="45" spans="1:17">
-      <c r="A45" s="41" t="s">
+      <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="42">
-[...2 lines deleted...]
-      <c r="C45" s="42" t="s">
+      <c r="B45" s="41">
+        <v>100</v>
+      </c>
+      <c r="C45" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="D45" s="42" t="s">
+      <c r="D45" s="41" t="s">
         <v>195</v>
       </c>
-      <c r="E45" s="42" t="s">
+      <c r="E45" s="41" t="s">
         <v>453</v>
       </c>
-      <c r="F45" s="42" t="s">
+      <c r="F45" s="41" t="s">
         <v>418</v>
       </c>
-      <c r="G45" s="42" t="s">
+      <c r="G45" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="41">
         <v>9.5</v>
       </c>
     </row>
     <row r="46" spans="1:17">
-      <c r="A46" s="41" t="s">
+      <c r="A46" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B46" s="42">
-[...2 lines deleted...]
-      <c r="C46" s="42" t="s">
+      <c r="B46" s="41">
+        <v>100</v>
+      </c>
+      <c r="C46" s="41" t="s">
         <v>113</v>
       </c>
-      <c r="D46" s="42" t="s">
+      <c r="D46" s="41" t="s">
         <v>214</v>
       </c>
-      <c r="E46" s="42" t="s">
+      <c r="E46" s="41" t="s">
         <v>452</v>
       </c>
-      <c r="F46" s="42" t="s">
+      <c r="F46" s="41" t="s">
         <v>460</v>
       </c>
-      <c r="G46" s="42" t="s">
+      <c r="G46" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H46" s="42">
+      <c r="H46" s="41">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="47" spans="1:17">
-      <c r="A47" s="45">
+      <c r="A47" s="44">
         <v>2023</v>
       </c>
-      <c r="B47" s="46">
-[...2 lines deleted...]
-      <c r="C47" s="46">
+      <c r="B47" s="45">
+        <v>100</v>
+      </c>
+      <c r="C47" s="45">
         <v>88.3</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="45">
         <v>44.5</v>
       </c>
-      <c r="E47" s="46">
+      <c r="E47" s="45">
         <v>20.8</v>
       </c>
-      <c r="F47" s="46">
+      <c r="F47" s="45">
         <v>23</v>
       </c>
-      <c r="G47" s="46">
+      <c r="G47" s="45">
         <v>0.3</v>
       </c>
-      <c r="H47" s="46">
+      <c r="H47" s="45">
         <v>11.4</v>
       </c>
     </row>
     <row r="48" spans="1:17">
-      <c r="A48" s="41" t="s">
+      <c r="A48" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="42">
-[...2 lines deleted...]
-      <c r="C48" s="42">
+      <c r="B48" s="41">
+        <v>100</v>
+      </c>
+      <c r="C48" s="41">
         <v>88.3</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="41">
         <v>42.2</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="41">
         <v>21.8</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="41">
         <v>24.3</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="41">
         <v>0.3</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="41">
         <v>11.4</v>
       </c>
     </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="41" t="s">
+      <c r="A49" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B49" s="48">
-[...2 lines deleted...]
-      <c r="C49" s="48">
+      <c r="B49" s="47">
+        <v>100</v>
+      </c>
+      <c r="C49" s="47">
         <v>87.2</v>
       </c>
-      <c r="D49" s="48">
+      <c r="D49" s="47">
         <v>45.3</v>
       </c>
-      <c r="E49" s="48">
+      <c r="E49" s="47">
         <v>17.7</v>
       </c>
-      <c r="F49" s="48">
+      <c r="F49" s="47">
         <v>24.2</v>
       </c>
-      <c r="G49" s="48">
+      <c r="G49" s="47">
         <v>0.2</v>
       </c>
-      <c r="H49" s="48">
+      <c r="H49" s="47">
         <v>12.6</v>
       </c>
     </row>
     <row r="50" spans="1:9">
-      <c r="A50" s="41" t="s">
+      <c r="A50" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="48">
-[...2 lines deleted...]
-      <c r="C50" s="48">
+      <c r="B50" s="47">
+        <v>100</v>
+      </c>
+      <c r="C50" s="47">
         <v>88.9</v>
       </c>
-      <c r="D50" s="48">
+      <c r="D50" s="47">
         <v>44.2</v>
       </c>
-      <c r="E50" s="48">
+      <c r="E50" s="47">
         <v>21.2</v>
       </c>
-      <c r="F50" s="48">
+      <c r="F50" s="47">
         <v>23.5</v>
       </c>
-      <c r="G50" s="48">
+      <c r="G50" s="47">
         <v>0.5</v>
       </c>
-      <c r="H50" s="50">
+      <c r="H50" s="49">
         <v>10.6</v>
       </c>
     </row>
     <row r="51" spans="1:9">
-      <c r="A51" s="41" t="s">
+      <c r="A51" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="42">
-[...2 lines deleted...]
-      <c r="C51" s="42">
+      <c r="B51" s="41">
+        <v>100</v>
+      </c>
+      <c r="C51" s="41">
         <v>89.3</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="41">
         <v>45.7</v>
       </c>
-      <c r="E51" s="42">
+      <c r="E51" s="41">
         <v>21.9</v>
       </c>
-      <c r="F51" s="42">
+      <c r="F51" s="41">
         <v>21.7</v>
       </c>
-      <c r="G51" s="42">
+      <c r="G51" s="41">
         <v>0.1</v>
       </c>
-      <c r="H51" s="55">
+      <c r="H51" s="54">
         <v>10.6</v>
       </c>
     </row>
     <row r="52" spans="1:9">
-      <c r="A52" s="44">
+      <c r="A52" s="43">
         <v>2024</v>
       </c>
-      <c r="B52" s="85">
-[...2 lines deleted...]
-      <c r="C52" s="85">
+      <c r="B52" s="84">
+        <v>100</v>
+      </c>
+      <c r="C52" s="84">
         <v>87.8</v>
       </c>
-      <c r="D52" s="85">
+      <c r="D52" s="84">
         <v>43.4</v>
       </c>
-      <c r="E52" s="85">
+      <c r="E52" s="84">
         <v>21.9</v>
       </c>
-      <c r="F52" s="85">
+      <c r="F52" s="84">
         <v>22.5</v>
       </c>
-      <c r="G52" s="85">
+      <c r="G52" s="84">
         <v>0.2</v>
       </c>
-      <c r="H52" s="84">
+      <c r="H52" s="83">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:9">
-      <c r="A53" s="41" t="s">
+      <c r="A53" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="59">
-[...2 lines deleted...]
-      <c r="C53" s="59">
+      <c r="B53" s="58">
+        <v>100</v>
+      </c>
+      <c r="C53" s="58">
         <v>87.5</v>
       </c>
-      <c r="D53" s="59">
+      <c r="D53" s="58">
         <v>43.4</v>
       </c>
-      <c r="E53" s="59">
+      <c r="E53" s="58">
         <v>18.8</v>
       </c>
-      <c r="F53" s="59">
+      <c r="F53" s="58">
         <v>25.3</v>
       </c>
-      <c r="G53" s="59">
+      <c r="G53" s="58">
         <v>0.3</v>
       </c>
-      <c r="H53" s="59">
+      <c r="H53" s="58">
         <v>12.2</v>
       </c>
     </row>
     <row r="54" spans="1:9">
-      <c r="A54" s="41" t="s">
+      <c r="A54" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="8">
         <v>100</v>
       </c>
       <c r="C54" s="8">
         <v>86.6</v>
       </c>
       <c r="D54" s="8">
         <v>45.4</v>
       </c>
       <c r="E54" s="8">
         <v>18.100000000000001</v>
       </c>
       <c r="F54" s="8">
         <v>23.1</v>
       </c>
       <c r="G54" s="8">
         <v>0.3</v>
       </c>
       <c r="H54" s="8">
         <v>13.1</v>
       </c>
       <c r="I54" s="7"/>
     </row>
     <row r="55" spans="1:9">
-      <c r="A55" s="41" t="s">
+      <c r="A55" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B55" s="48">
-[...2 lines deleted...]
-      <c r="C55" s="48">
+      <c r="B55" s="47">
+        <v>100</v>
+      </c>
+      <c r="C55" s="47">
         <v>88.8</v>
       </c>
-      <c r="D55" s="48">
+      <c r="D55" s="47">
         <v>41.8</v>
       </c>
-      <c r="E55" s="48">
+      <c r="E55" s="47">
         <v>27.4</v>
       </c>
-      <c r="F55" s="48">
+      <c r="F55" s="47">
         <v>19.600000000000001</v>
       </c>
-      <c r="G55" s="48">
+      <c r="G55" s="47">
         <v>0.2</v>
       </c>
-      <c r="H55" s="83">
+      <c r="H55" s="82">
         <v>11</v>
       </c>
       <c r="I55" s="7"/>
     </row>
     <row r="56" spans="1:9">
-      <c r="A56" s="41" t="s">
+      <c r="A56" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="42">
-[...2 lines deleted...]
-      <c r="C56" s="42">
+      <c r="B56" s="41">
+        <v>100</v>
+      </c>
+      <c r="C56" s="41">
         <v>88.5</v>
       </c>
-      <c r="D56" s="42">
+      <c r="D56" s="41">
         <v>43.8</v>
       </c>
-      <c r="E56" s="42">
+      <c r="E56" s="41">
         <v>22.3</v>
       </c>
-      <c r="F56" s="42">
+      <c r="F56" s="41">
         <v>22.4</v>
       </c>
-      <c r="G56" s="42">
+      <c r="G56" s="41">
         <v>0.2</v>
       </c>
-      <c r="H56" s="86">
+      <c r="H56" s="85">
         <v>11.3</v>
       </c>
     </row>
     <row r="57" spans="1:9">
-      <c r="A57" s="44">
+      <c r="A57" s="43">
         <v>2025</v>
       </c>
-      <c r="B57" s="46">
-[...2 lines deleted...]
-      <c r="C57" s="46">
+      <c r="B57" s="45">
+        <v>100</v>
+      </c>
+      <c r="C57" s="45">
         <v>88.4</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="45">
         <v>48</v>
       </c>
-      <c r="E57" s="46">
+      <c r="E57" s="45">
         <v>18.3</v>
       </c>
-      <c r="F57" s="46">
+      <c r="F57" s="45">
         <v>22.1</v>
       </c>
-      <c r="G57" s="46">
+      <c r="G57" s="45">
         <v>0.2</v>
       </c>
-      <c r="H57" s="165">
+      <c r="H57" s="113">
         <v>11.4</v>
       </c>
     </row>
     <row r="58" spans="1:9">
-      <c r="A58" s="41" t="s">
+      <c r="A58" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="109">
-[...2 lines deleted...]
-      <c r="C58" s="109">
+      <c r="B58" s="107">
+        <v>100</v>
+      </c>
+      <c r="C58" s="107">
         <v>87</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="107">
         <v>45.3</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="107">
         <v>17.100000000000001</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="107">
         <v>24.6</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="107">
         <v>0.2</v>
       </c>
       <c r="H58" s="8">
         <v>12.8</v>
       </c>
     </row>
     <row r="59" spans="1:9">
-      <c r="A59" s="41" t="s">
+      <c r="A59" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B59" s="48">
-[...2 lines deleted...]
-      <c r="C59" s="48">
+      <c r="B59" s="47">
+        <v>100</v>
+      </c>
+      <c r="C59" s="47">
         <v>88.6</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="47">
         <v>47.8</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="47">
         <v>19.8</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="47">
         <v>21</v>
       </c>
-      <c r="G59" s="48">
+      <c r="G59" s="47">
         <v>0.1</v>
       </c>
-      <c r="H59" s="110">
+      <c r="H59" s="108">
         <v>11.3</v>
       </c>
     </row>
     <row r="60" spans="1:9">
-      <c r="A60" s="41" t="s">
+      <c r="A60" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="48">
-[...2 lines deleted...]
-      <c r="C60" s="48">
+      <c r="B60" s="47">
+        <v>100</v>
+      </c>
+      <c r="C60" s="47">
         <v>88.9</v>
       </c>
-      <c r="D60" s="48">
+      <c r="D60" s="47">
         <v>48.7</v>
       </c>
-      <c r="E60" s="48">
+      <c r="E60" s="47">
         <v>18.600000000000001</v>
       </c>
-      <c r="F60" s="48">
+      <c r="F60" s="47">
         <v>21.6</v>
       </c>
-      <c r="G60" s="48">
+      <c r="G60" s="47">
         <v>0.2</v>
       </c>
       <c r="H60" s="16">
         <v>10.9</v>
       </c>
     </row>
     <row r="61" spans="1:9">
-      <c r="A61" s="82" t="s">
+      <c r="A61" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B61" s="18">
-[...2 lines deleted...]
-      <c r="C61" s="18">
+      <c r="B61" s="8">
+        <v>100</v>
+      </c>
+      <c r="C61" s="8">
         <v>88.8</v>
       </c>
-      <c r="D61" s="18">
+      <c r="D61" s="8">
         <v>49.9</v>
       </c>
-      <c r="E61" s="18">
+      <c r="E61" s="8">
         <v>17.8</v>
       </c>
-      <c r="F61" s="18">
+      <c r="F61" s="8">
         <v>21.1</v>
       </c>
-      <c r="G61" s="18">
+      <c r="G61" s="8">
         <v>0.1</v>
       </c>
-      <c r="H61" s="18">
+      <c r="H61" s="8">
         <v>11.1</v>
       </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="9"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="115">
+        <v>100</v>
+      </c>
+      <c r="C63" s="115">
+        <v>85.1</v>
+      </c>
+      <c r="D63" s="115">
+        <v>41.2</v>
+      </c>
+      <c r="E63" s="115">
+        <v>16.3</v>
+      </c>
+      <c r="F63" s="115">
+        <v>27.6</v>
+      </c>
+      <c r="G63" s="115">
+        <v>0.3</v>
+      </c>
+      <c r="H63" s="115">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B64" s="47"/>
+      <c r="C64" s="47"/>
+      <c r="D64" s="47"/>
+      <c r="E64" s="47"/>
+      <c r="F64" s="47"/>
+      <c r="G64" s="47"/>
+      <c r="H64" s="108"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="16"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="18"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="18"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U61"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:U66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="S59" sqref="S59"/>
+      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="116" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="115"/>
-[...5 lines deleted...]
-      <c r="H1" s="115"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="5"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="I2" s="16"/>
     </row>
     <row r="3" spans="1:11">
-      <c r="A3" s="135" t="s">
+      <c r="A3" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="135"/>
-[...5 lines deleted...]
-      <c r="H3" s="135"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
     </row>
     <row r="4" spans="1:11">
-      <c r="A4" s="136"/>
-      <c r="B4" s="139" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="143" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="142"/>
-[...3 lines deleted...]
-      <c r="H4" s="142"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
     </row>
     <row r="5" spans="1:11">
-      <c r="A5" s="137"/>
-[...1 lines deleted...]
-      <c r="C5" s="143" t="s">
+      <c r="A5" s="138"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="145" t="s">
+      <c r="D5" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="146"/>
-[...1 lines deleted...]
-      <c r="G5" s="148" t="s">
+      <c r="E5" s="147"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="139" t="s">
+      <c r="H5" s="140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="22.5">
-      <c r="A6" s="138"/>
-[...2 lines deleted...]
-      <c r="D6" s="57" t="s">
+      <c r="A6" s="139"/>
+      <c r="B6" s="142"/>
+      <c r="C6" s="145"/>
+      <c r="D6" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="57" t="s">
+      <c r="E6" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="149"/>
-      <c r="H6" s="141"/>
+      <c r="G6" s="150"/>
+      <c r="H6" s="142"/>
     </row>
     <row r="7" spans="1:11">
-      <c r="A7" s="37">
+      <c r="A7" s="36">
         <v>2015</v>
       </c>
-      <c r="B7" s="42">
-[...2 lines deleted...]
-      <c r="C7" s="42">
+      <c r="B7" s="41">
+        <v>100</v>
+      </c>
+      <c r="C7" s="41">
         <v>96.7</v>
       </c>
-      <c r="D7" s="42">
+      <c r="D7" s="41">
         <v>42.2</v>
       </c>
-      <c r="E7" s="42">
+      <c r="E7" s="41">
         <v>25</v>
       </c>
-      <c r="F7" s="42">
+      <c r="F7" s="41">
         <v>29.5</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="37" t="s">
         <v>613</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="37">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:11">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="42">
-[...2 lines deleted...]
-      <c r="C8" s="42" t="s">
+      <c r="B8" s="41">
+        <v>100</v>
+      </c>
+      <c r="C8" s="41" t="s">
         <v>125</v>
       </c>
-      <c r="D8" s="42" t="s">
+      <c r="D8" s="41" t="s">
         <v>369</v>
       </c>
-      <c r="E8" s="42" t="s">
+      <c r="E8" s="41" t="s">
         <v>472</v>
       </c>
-      <c r="F8" s="42" t="s">
+      <c r="F8" s="41" t="s">
         <v>524</v>
       </c>
-      <c r="G8" s="42" t="s">
+      <c r="G8" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="41">
         <v>3.5</v>
       </c>
     </row>
     <row r="9" spans="1:11">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="42">
-[...2 lines deleted...]
-      <c r="C9" s="42" t="s">
+      <c r="B9" s="41">
+        <v>100</v>
+      </c>
+      <c r="C9" s="41" t="s">
         <v>131</v>
       </c>
-      <c r="D9" s="42" t="s">
+      <c r="D9" s="41" t="s">
         <v>199</v>
       </c>
-      <c r="E9" s="42" t="s">
+      <c r="E9" s="41" t="s">
         <v>421</v>
       </c>
-      <c r="F9" s="42" t="s">
+      <c r="F9" s="41" t="s">
         <v>467</v>
       </c>
-      <c r="G9" s="42" t="s">
+      <c r="G9" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="41">
         <v>3.5</v>
       </c>
     </row>
     <row r="10" spans="1:11">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="42">
-[...2 lines deleted...]
-      <c r="C10" s="42" t="s">
+      <c r="B10" s="41">
+        <v>100</v>
+      </c>
+      <c r="C10" s="41" t="s">
         <v>151</v>
       </c>
-      <c r="D10" s="42" t="s">
+      <c r="D10" s="41" t="s">
         <v>389</v>
       </c>
-      <c r="E10" s="42" t="s">
+      <c r="E10" s="41" t="s">
         <v>490</v>
       </c>
-      <c r="F10" s="42" t="s">
+      <c r="F10" s="41" t="s">
         <v>609</v>
       </c>
-      <c r="G10" s="42" t="s">
+      <c r="G10" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="41">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="11" spans="1:11">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="42">
-[...2 lines deleted...]
-      <c r="C11" s="42" t="s">
+      <c r="B11" s="41">
+        <v>100</v>
+      </c>
+      <c r="C11" s="41" t="s">
         <v>154</v>
       </c>
-      <c r="D11" s="42" t="s">
+      <c r="D11" s="41" t="s">
         <v>330</v>
       </c>
-      <c r="E11" s="42" t="s">
+      <c r="E11" s="41" t="s">
         <v>504</v>
       </c>
-      <c r="F11" s="42" t="s">
+      <c r="F11" s="41" t="s">
         <v>437</v>
       </c>
-      <c r="G11" s="42" t="s">
+      <c r="G11" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="41">
         <v>2.4</v>
       </c>
     </row>
     <row r="12" spans="1:11">
-      <c r="A12" s="44">
+      <c r="A12" s="43">
         <v>2016</v>
       </c>
-      <c r="B12" s="42">
-[...2 lines deleted...]
-      <c r="C12" s="42" t="s">
+      <c r="B12" s="41">
+        <v>100</v>
+      </c>
+      <c r="C12" s="41" t="s">
         <v>116</v>
       </c>
-      <c r="D12" s="42" t="s">
+      <c r="D12" s="41" t="s">
         <v>317</v>
       </c>
-      <c r="E12" s="42" t="s">
+      <c r="E12" s="41" t="s">
         <v>409</v>
       </c>
-      <c r="F12" s="42" t="s">
+      <c r="F12" s="41" t="s">
         <v>468</v>
       </c>
-      <c r="G12" s="38" t="s">
+      <c r="G12" s="37" t="s">
         <v>613</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="37">
         <v>2.8</v>
       </c>
     </row>
     <row r="13" spans="1:11">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="42">
-[...2 lines deleted...]
-      <c r="C13" s="42" t="s">
+      <c r="B13" s="41">
+        <v>100</v>
+      </c>
+      <c r="C13" s="41" t="s">
         <v>179</v>
       </c>
-      <c r="D13" s="42" t="s">
+      <c r="D13" s="41" t="s">
         <v>191</v>
       </c>
-      <c r="E13" s="42" t="s">
+      <c r="E13" s="41" t="s">
         <v>407</v>
       </c>
-      <c r="F13" s="42" t="s">
+      <c r="F13" s="41" t="s">
         <v>610</v>
       </c>
-      <c r="G13" s="42" t="s">
+      <c r="G13" s="41" t="s">
         <v>617</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="41">
         <v>2.8</v>
       </c>
     </row>
     <row r="14" spans="1:11">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="42">
-[...2 lines deleted...]
-      <c r="C14" s="42" t="s">
+      <c r="B14" s="41">
+        <v>100</v>
+      </c>
+      <c r="C14" s="41" t="s">
         <v>180</v>
       </c>
-      <c r="D14" s="42" t="s">
+      <c r="D14" s="41" t="s">
         <v>195</v>
       </c>
-      <c r="E14" s="42" t="s">
+      <c r="E14" s="41" t="s">
         <v>508</v>
       </c>
-      <c r="F14" s="42" t="s">
+      <c r="F14" s="41" t="s">
         <v>412</v>
       </c>
-      <c r="G14" s="42" t="s">
+      <c r="G14" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="41">
         <v>2.5</v>
       </c>
       <c r="K14" s="9" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="15" spans="1:11">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="42">
-[...2 lines deleted...]
-      <c r="C15" s="42" t="s">
+      <c r="B15" s="41">
+        <v>100</v>
+      </c>
+      <c r="C15" s="41" t="s">
         <v>151</v>
       </c>
-      <c r="D15" s="42" t="s">
+      <c r="D15" s="41" t="s">
         <v>198</v>
       </c>
-      <c r="E15" s="42" t="s">
+      <c r="E15" s="41" t="s">
         <v>471</v>
       </c>
-      <c r="F15" s="42" t="s">
+      <c r="F15" s="41" t="s">
         <v>413</v>
       </c>
-      <c r="G15" s="42" t="s">
+      <c r="G15" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="41">
         <v>2.4000000000000004</v>
       </c>
     </row>
     <row r="16" spans="1:11">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42" t="s">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41" t="s">
         <v>123</v>
       </c>
-      <c r="D16" s="42" t="s">
+      <c r="D16" s="41" t="s">
         <v>220</v>
       </c>
-      <c r="E16" s="42" t="s">
+      <c r="E16" s="41" t="s">
         <v>511</v>
       </c>
-      <c r="F16" s="42" t="s">
+      <c r="F16" s="41" t="s">
         <v>434</v>
       </c>
-      <c r="G16" s="42" t="s">
+      <c r="G16" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="41">
         <v>2.5999999999999996</v>
       </c>
     </row>
     <row r="17" spans="1:21">
-      <c r="A17" s="44">
+      <c r="A17" s="43">
         <v>2017</v>
       </c>
-      <c r="B17" s="42">
-[...2 lines deleted...]
-      <c r="C17" s="42" t="s">
+      <c r="B17" s="41">
+        <v>100</v>
+      </c>
+      <c r="C17" s="41" t="s">
         <v>118</v>
       </c>
-      <c r="D17" s="42" t="s">
+      <c r="D17" s="41" t="s">
         <v>345</v>
       </c>
-      <c r="E17" s="42" t="s">
+      <c r="E17" s="41" t="s">
         <v>442</v>
       </c>
-      <c r="F17" s="42" t="s">
+      <c r="F17" s="41" t="s">
         <v>434</v>
       </c>
-      <c r="G17" s="38" t="s">
+      <c r="G17" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="37">
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:21">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="42">
-[...2 lines deleted...]
-      <c r="C18" s="42" t="s">
+      <c r="B18" s="41">
+        <v>100</v>
+      </c>
+      <c r="C18" s="41" t="s">
         <v>121</v>
       </c>
-      <c r="D18" s="42" t="s">
+      <c r="D18" s="41" t="s">
         <v>390</v>
       </c>
-      <c r="E18" s="42" t="s">
+      <c r="E18" s="41" t="s">
         <v>458</v>
       </c>
-      <c r="F18" s="42" t="s">
+      <c r="F18" s="41" t="s">
         <v>509</v>
       </c>
-      <c r="G18" s="42" t="s">
+      <c r="G18" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="41">
         <v>3.4</v>
       </c>
       <c r="K18" s="9"/>
       <c r="L18" s="9"/>
       <c r="M18" s="9"/>
     </row>
     <row r="19" spans="1:21">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="42">
-[...2 lines deleted...]
-      <c r="C19" s="42" t="s">
+      <c r="B19" s="41">
+        <v>100</v>
+      </c>
+      <c r="C19" s="41" t="s">
         <v>181</v>
       </c>
-      <c r="D19" s="42" t="s">
+      <c r="D19" s="41" t="s">
         <v>336</v>
       </c>
-      <c r="E19" s="42" t="s">
+      <c r="E19" s="41" t="s">
         <v>448</v>
       </c>
-      <c r="F19" s="42" t="s">
+      <c r="F19" s="41" t="s">
         <v>434</v>
       </c>
-      <c r="G19" s="42" t="s">
+      <c r="G19" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="41">
         <v>2.7</v>
       </c>
     </row>
     <row r="20" spans="1:21">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="42">
-[...2 lines deleted...]
-      <c r="C20" s="42" t="s">
+      <c r="B20" s="41">
+        <v>100</v>
+      </c>
+      <c r="C20" s="41" t="s">
         <v>116</v>
       </c>
-      <c r="D20" s="42" t="s">
+      <c r="D20" s="41" t="s">
         <v>283</v>
       </c>
-      <c r="E20" s="42" t="s">
+      <c r="E20" s="41" t="s">
         <v>508</v>
       </c>
-      <c r="F20" s="42" t="s">
+      <c r="F20" s="41" t="s">
         <v>467</v>
       </c>
-      <c r="G20" s="42" t="s">
+      <c r="G20" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="41">
         <v>2.9</v>
       </c>
     </row>
     <row r="21" spans="1:21">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="42">
-[...2 lines deleted...]
-      <c r="C21" s="42" t="s">
+      <c r="B21" s="41">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41" t="s">
         <v>119</v>
       </c>
-      <c r="D21" s="42" t="s">
+      <c r="D21" s="41" t="s">
         <v>224</v>
       </c>
-      <c r="E21" s="42" t="s">
+      <c r="E21" s="41" t="s">
         <v>472</v>
       </c>
-      <c r="F21" s="42" t="s">
+      <c r="F21" s="41" t="s">
         <v>463</v>
       </c>
-      <c r="G21" s="42" t="s">
+      <c r="G21" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="41">
         <v>3.2</v>
       </c>
     </row>
     <row r="22" spans="1:21">
-      <c r="A22" s="44">
+      <c r="A22" s="43">
         <v>2018</v>
       </c>
-      <c r="B22" s="42">
-[...2 lines deleted...]
-      <c r="C22" s="42" t="s">
+      <c r="B22" s="41">
+        <v>100</v>
+      </c>
+      <c r="C22" s="41" t="s">
         <v>179</v>
       </c>
-      <c r="D22" s="42" t="s">
+      <c r="D22" s="41" t="s">
         <v>390</v>
       </c>
-      <c r="E22" s="42" t="s">
+      <c r="E22" s="41" t="s">
         <v>471</v>
       </c>
-      <c r="F22" s="42" t="s">
+      <c r="F22" s="41" t="s">
         <v>437</v>
       </c>
-      <c r="G22" s="38" t="s">
+      <c r="G22" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="37">
         <v>3.1</v>
       </c>
       <c r="K22" s="9"/>
       <c r="L22" s="9"/>
       <c r="M22" s="9"/>
       <c r="N22" s="9"/>
       <c r="O22" s="9"/>
       <c r="P22" s="9"/>
       <c r="Q22" s="9"/>
     </row>
     <row r="23" spans="1:21">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="42">
-[...2 lines deleted...]
-      <c r="C23" s="42" t="s">
+      <c r="B23" s="41">
+        <v>100</v>
+      </c>
+      <c r="C23" s="41" t="s">
         <v>179</v>
       </c>
-      <c r="D23" s="42" t="s">
+      <c r="D23" s="41" t="s">
         <v>391</v>
       </c>
-      <c r="E23" s="42" t="s">
+      <c r="E23" s="41" t="s">
         <v>460</v>
       </c>
-      <c r="F23" s="42" t="s">
+      <c r="F23" s="41" t="s">
         <v>521</v>
       </c>
-      <c r="G23" s="42" t="s">
+      <c r="G23" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H23" s="42">
+      <c r="H23" s="41">
         <v>3.2</v>
       </c>
     </row>
     <row r="24" spans="1:21">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="42">
-[...2 lines deleted...]
-      <c r="C24" s="42" t="s">
+      <c r="B24" s="41">
+        <v>100</v>
+      </c>
+      <c r="C24" s="41" t="s">
         <v>121</v>
       </c>
-      <c r="D24" s="42" t="s">
+      <c r="D24" s="41" t="s">
         <v>225</v>
       </c>
-      <c r="E24" s="42" t="s">
+      <c r="E24" s="41" t="s">
         <v>470</v>
       </c>
-      <c r="F24" s="42" t="s">
+      <c r="F24" s="41" t="s">
         <v>528</v>
       </c>
-      <c r="G24" s="42" t="s">
+      <c r="G24" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="41">
         <v>3.2</v>
       </c>
     </row>
     <row r="25" spans="1:21">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="42">
-[...2 lines deleted...]
-      <c r="C25" s="42" t="s">
+      <c r="B25" s="41">
+        <v>100</v>
+      </c>
+      <c r="C25" s="41" t="s">
         <v>182</v>
       </c>
-      <c r="D25" s="42" t="s">
+      <c r="D25" s="41" t="s">
         <v>241</v>
       </c>
-      <c r="E25" s="42" t="s">
+      <c r="E25" s="41" t="s">
         <v>456</v>
       </c>
-      <c r="F25" s="42" t="s">
+      <c r="F25" s="41" t="s">
         <v>491</v>
       </c>
-      <c r="G25" s="42" t="s">
+      <c r="G25" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="41">
         <v>2.8</v>
       </c>
     </row>
     <row r="26" spans="1:21">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="42">
-[...2 lines deleted...]
-      <c r="C26" s="42" t="s">
+      <c r="B26" s="41">
+        <v>100</v>
+      </c>
+      <c r="C26" s="41" t="s">
         <v>119</v>
       </c>
-      <c r="D26" s="42" t="s">
+      <c r="D26" s="41" t="s">
         <v>386</v>
       </c>
-      <c r="E26" s="42" t="s">
+      <c r="E26" s="41" t="s">
         <v>521</v>
       </c>
-      <c r="F26" s="42" t="s">
+      <c r="F26" s="41" t="s">
         <v>464</v>
       </c>
-      <c r="G26" s="42" t="s">
+      <c r="G26" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="41">
         <v>3.3</v>
       </c>
     </row>
     <row r="27" spans="1:21">
-      <c r="A27" s="44">
+      <c r="A27" s="43">
         <v>2019</v>
       </c>
-      <c r="B27" s="42">
-[...2 lines deleted...]
-      <c r="C27" s="42" t="s">
+      <c r="B27" s="41">
+        <v>100</v>
+      </c>
+      <c r="C27" s="41" t="s">
         <v>151</v>
       </c>
-      <c r="D27" s="42" t="s">
+      <c r="D27" s="41" t="s">
         <v>238</v>
       </c>
-      <c r="E27" s="42" t="s">
+      <c r="E27" s="41" t="s">
         <v>409</v>
       </c>
-      <c r="F27" s="42" t="s">
+      <c r="F27" s="41" t="s">
         <v>407</v>
       </c>
-      <c r="G27" s="38" t="s">
+      <c r="G27" s="37" t="s">
         <v>613</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="37">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="28" spans="1:21">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="42">
-[...2 lines deleted...]
-      <c r="C28" s="42" t="s">
+      <c r="B28" s="41">
+        <v>100</v>
+      </c>
+      <c r="C28" s="41" t="s">
         <v>165</v>
       </c>
-      <c r="D28" s="42" t="s">
+      <c r="D28" s="41" t="s">
         <v>384</v>
       </c>
-      <c r="E28" s="42" t="s">
+      <c r="E28" s="41" t="s">
         <v>415</v>
       </c>
-      <c r="F28" s="42" t="s">
+      <c r="F28" s="41" t="s">
         <v>463</v>
       </c>
-      <c r="G28" s="42" t="s">
+      <c r="G28" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H28" s="42">
+      <c r="H28" s="41">
         <v>4.2</v>
       </c>
     </row>
     <row r="29" spans="1:21">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="42">
-[...2 lines deleted...]
-      <c r="C29" s="42" t="s">
+      <c r="B29" s="41">
+        <v>100</v>
+      </c>
+      <c r="C29" s="41" t="s">
         <v>123</v>
       </c>
-      <c r="D29" s="42" t="s">
+      <c r="D29" s="41" t="s">
         <v>343</v>
       </c>
-      <c r="E29" s="42" t="s">
+      <c r="E29" s="41" t="s">
         <v>444</v>
       </c>
-      <c r="F29" s="42" t="s">
+      <c r="F29" s="41" t="s">
         <v>438</v>
       </c>
-      <c r="G29" s="42" t="s">
+      <c r="G29" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="41">
         <v>2.4000000000000004</v>
       </c>
       <c r="I29" s="8"/>
       <c r="J29" s="8"/>
       <c r="K29" s="8"/>
     </row>
     <row r="30" spans="1:21">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="42">
-[...2 lines deleted...]
-      <c r="C30" s="42" t="s">
+      <c r="B30" s="41">
+        <v>100</v>
+      </c>
+      <c r="C30" s="41" t="s">
         <v>155</v>
       </c>
-      <c r="D30" s="42" t="s">
+      <c r="D30" s="41" t="s">
         <v>340</v>
       </c>
-      <c r="E30" s="42" t="s">
+      <c r="E30" s="41" t="s">
         <v>410</v>
       </c>
-      <c r="F30" s="42" t="s">
+      <c r="F30" s="41" t="s">
         <v>449</v>
       </c>
-      <c r="G30" s="42" t="s">
+      <c r="G30" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="41">
         <v>1.6</v>
       </c>
     </row>
     <row r="31" spans="1:21">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="42">
-[...2 lines deleted...]
-      <c r="C31" s="42" t="s">
+      <c r="B31" s="41">
+        <v>100</v>
+      </c>
+      <c r="C31" s="41" t="s">
         <v>183</v>
       </c>
-      <c r="D31" s="42" t="s">
+      <c r="D31" s="41" t="s">
         <v>370</v>
       </c>
-      <c r="E31" s="42" t="s">
+      <c r="E31" s="41" t="s">
         <v>507</v>
       </c>
-      <c r="F31" s="42" t="s">
+      <c r="F31" s="41" t="s">
         <v>444</v>
       </c>
-      <c r="G31" s="42" t="s">
+      <c r="G31" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="41">
         <v>1.5</v>
       </c>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="8"/>
       <c r="O31" s="8"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="8"/>
       <c r="R31" s="8"/>
       <c r="S31" s="8"/>
       <c r="T31" s="8"/>
       <c r="U31" s="8"/>
     </row>
     <row r="32" spans="1:21">
-      <c r="A32" s="44">
+      <c r="A32" s="43">
         <v>2020</v>
       </c>
-      <c r="B32" s="42">
-[...2 lines deleted...]
-      <c r="C32" s="42" t="s">
+      <c r="B32" s="41">
+        <v>100</v>
+      </c>
+      <c r="C32" s="41" t="s">
         <v>117</v>
       </c>
-      <c r="D32" s="42" t="s">
+      <c r="D32" s="41" t="s">
         <v>232</v>
       </c>
-      <c r="E32" s="42" t="s">
+      <c r="E32" s="41" t="s">
         <v>477</v>
       </c>
-      <c r="F32" s="42" t="s">
+      <c r="F32" s="41" t="s">
         <v>562</v>
       </c>
-      <c r="G32" s="38" t="s">
+      <c r="G32" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="37">
         <v>3.6</v>
       </c>
     </row>
     <row r="33" spans="1:11">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="42">
-[...2 lines deleted...]
-      <c r="C33" s="42" t="s">
+      <c r="B33" s="41">
+        <v>100</v>
+      </c>
+      <c r="C33" s="41" t="s">
         <v>165</v>
       </c>
-      <c r="D33" s="42" t="s">
+      <c r="D33" s="41" t="s">
         <v>211</v>
       </c>
-      <c r="E33" s="42" t="s">
+      <c r="E33" s="41" t="s">
         <v>418</v>
       </c>
-      <c r="F33" s="42" t="s">
+      <c r="F33" s="41" t="s">
         <v>425</v>
       </c>
-      <c r="G33" s="42" t="s">
+      <c r="G33" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H33" s="42">
+      <c r="H33" s="41">
         <v>4.2</v>
       </c>
     </row>
     <row r="34" spans="1:11">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B34" s="42">
-[...2 lines deleted...]
-      <c r="C34" s="42" t="s">
+      <c r="B34" s="41">
+        <v>100</v>
+      </c>
+      <c r="C34" s="41" t="s">
         <v>179</v>
       </c>
-      <c r="D34" s="42" t="s">
+      <c r="D34" s="41" t="s">
         <v>392</v>
       </c>
-      <c r="E34" s="42" t="s">
+      <c r="E34" s="41" t="s">
         <v>441</v>
       </c>
-      <c r="F34" s="42" t="s">
+      <c r="F34" s="41" t="s">
         <v>563</v>
       </c>
-      <c r="G34" s="42" t="s">
+      <c r="G34" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="41">
         <v>3.2</v>
       </c>
     </row>
     <row r="35" spans="1:11">
-      <c r="A35" s="41" t="s">
+      <c r="A35" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="42">
-[...2 lines deleted...]
-      <c r="C35" s="42" t="s">
+      <c r="B35" s="41">
+        <v>100</v>
+      </c>
+      <c r="C35" s="41" t="s">
         <v>121</v>
       </c>
-      <c r="D35" s="42" t="s">
+      <c r="D35" s="41" t="s">
         <v>262</v>
       </c>
-      <c r="E35" s="42" t="s">
+      <c r="E35" s="41" t="s">
         <v>442</v>
       </c>
-      <c r="F35" s="42" t="s">
+      <c r="F35" s="41" t="s">
         <v>538</v>
       </c>
-      <c r="G35" s="42" t="s">
+      <c r="G35" s="41" t="s">
         <v>617</v>
       </c>
-      <c r="H35" s="42">
+      <c r="H35" s="41">
         <v>3.0999999999999996</v>
       </c>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
     </row>
     <row r="36" spans="1:11">
-      <c r="A36" s="41" t="s">
+      <c r="A36" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="42">
-[...2 lines deleted...]
-      <c r="C36" s="42" t="s">
+      <c r="B36" s="41">
+        <v>100</v>
+      </c>
+      <c r="C36" s="41" t="s">
         <v>131</v>
       </c>
-      <c r="D36" s="42" t="s">
+      <c r="D36" s="41" t="s">
         <v>243</v>
       </c>
-      <c r="E36" s="42" t="s">
+      <c r="E36" s="41" t="s">
         <v>511</v>
       </c>
-      <c r="F36" s="42" t="s">
+      <c r="F36" s="41" t="s">
         <v>497</v>
       </c>
-      <c r="G36" s="42" t="s">
+      <c r="G36" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="41">
         <v>3.7</v>
       </c>
     </row>
     <row r="37" spans="1:11">
-      <c r="A37" s="45">
+      <c r="A37" s="44">
         <v>2021</v>
       </c>
-      <c r="B37" s="42">
-[...2 lines deleted...]
-      <c r="C37" s="42" t="s">
+      <c r="B37" s="41">
+        <v>100</v>
+      </c>
+      <c r="C37" s="41" t="s">
         <v>184</v>
       </c>
-      <c r="D37" s="42" t="s">
+      <c r="D37" s="41" t="s">
         <v>226</v>
       </c>
-      <c r="E37" s="42" t="s">
+      <c r="E37" s="41" t="s">
         <v>446</v>
       </c>
-      <c r="F37" s="42" t="s">
+      <c r="F37" s="41" t="s">
         <v>475</v>
       </c>
-      <c r="G37" s="38" t="s">
+      <c r="G37" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H37" s="38">
+      <c r="H37" s="37">
         <v>1.8</v>
       </c>
     </row>
     <row r="38" spans="1:11">
-      <c r="A38" s="41" t="s">
+      <c r="A38" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="42">
-[...2 lines deleted...]
-      <c r="C38" s="42">
+      <c r="B38" s="41">
+        <v>100</v>
+      </c>
+      <c r="C38" s="41">
         <v>98.2</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="41">
         <v>47.7</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="41">
         <v>26.2</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="41">
         <v>24.3</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="41">
         <v>0.2</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="41">
         <v>1.6</v>
       </c>
     </row>
     <row r="39" spans="1:11">
-      <c r="A39" s="41" t="s">
+      <c r="A39" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B39" s="42">
-[...2 lines deleted...]
-      <c r="C39" s="42" t="s">
+      <c r="B39" s="41">
+        <v>100</v>
+      </c>
+      <c r="C39" s="41" t="s">
         <v>152</v>
       </c>
-      <c r="D39" s="42" t="s">
+      <c r="D39" s="41" t="s">
         <v>340</v>
       </c>
-      <c r="E39" s="42" t="s">
+      <c r="E39" s="41" t="s">
         <v>500</v>
       </c>
-      <c r="F39" s="42" t="s">
+      <c r="F39" s="41" t="s">
         <v>429</v>
       </c>
-      <c r="G39" s="42" t="s">
+      <c r="G39" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H39" s="42">
+      <c r="H39" s="41">
         <v>1.6</v>
       </c>
     </row>
     <row r="40" spans="1:11">
-      <c r="A40" s="41" t="s">
+      <c r="A40" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="42">
-[...2 lines deleted...]
-      <c r="C40" s="42" t="s">
+      <c r="B40" s="41">
+        <v>100</v>
+      </c>
+      <c r="C40" s="41" t="s">
         <v>174</v>
       </c>
-      <c r="D40" s="42" t="s">
+      <c r="D40" s="41" t="s">
         <v>361</v>
       </c>
-      <c r="E40" s="42" t="s">
+      <c r="E40" s="41" t="s">
         <v>446</v>
       </c>
-      <c r="F40" s="42" t="s">
+      <c r="F40" s="41" t="s">
         <v>445</v>
       </c>
-      <c r="G40" s="42" t="s">
+      <c r="G40" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="41">
         <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:11">
-      <c r="A41" s="41" t="s">
+      <c r="A41" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="42">
-[...2 lines deleted...]
-      <c r="C41" s="42" t="s">
+      <c r="B41" s="41">
+        <v>100</v>
+      </c>
+      <c r="C41" s="41" t="s">
         <v>172</v>
       </c>
-      <c r="D41" s="42" t="s">
+      <c r="D41" s="41" t="s">
         <v>363</v>
       </c>
-      <c r="E41" s="42" t="s">
+      <c r="E41" s="41" t="s">
         <v>414</v>
       </c>
-      <c r="F41" s="42" t="s">
+      <c r="F41" s="41" t="s">
         <v>448</v>
       </c>
-      <c r="G41" s="42" t="s">
+      <c r="G41" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H41" s="41">
         <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:11">
-      <c r="A42" s="45">
+      <c r="A42" s="44">
         <v>2022</v>
       </c>
-      <c r="B42" s="42">
-[...2 lines deleted...]
-      <c r="C42" s="46">
+      <c r="B42" s="41">
+        <v>100</v>
+      </c>
+      <c r="C42" s="45">
         <v>97.3</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="45">
         <v>48.9</v>
       </c>
-      <c r="E42" s="46">
+      <c r="E42" s="45">
         <v>25.4</v>
       </c>
-      <c r="F42" s="46">
+      <c r="F42" s="45">
         <v>23</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G42" s="45">
         <v>0.2</v>
       </c>
-      <c r="H42" s="47">
+      <c r="H42" s="46">
         <v>2.5</v>
       </c>
     </row>
     <row r="43" spans="1:11">
-      <c r="A43" s="41" t="s">
+      <c r="A43" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="42">
-[...2 lines deleted...]
-      <c r="C43" s="42" t="s">
+      <c r="B43" s="41">
+        <v>100</v>
+      </c>
+      <c r="C43" s="41" t="s">
         <v>131</v>
       </c>
-      <c r="D43" s="42" t="s">
+      <c r="D43" s="41" t="s">
         <v>208</v>
       </c>
-      <c r="E43" s="42" t="s">
+      <c r="E43" s="41" t="s">
         <v>489</v>
       </c>
-      <c r="F43" s="42" t="s">
+      <c r="F43" s="41" t="s">
         <v>411</v>
       </c>
-      <c r="G43" s="42" t="s">
+      <c r="G43" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H43" s="42">
+      <c r="H43" s="41">
         <v>3.6</v>
       </c>
     </row>
     <row r="44" spans="1:11">
-      <c r="A44" s="41" t="s">
+      <c r="A44" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="42">
-[...2 lines deleted...]
-      <c r="C44" s="42" t="s">
+      <c r="B44" s="41">
+        <v>100</v>
+      </c>
+      <c r="C44" s="41" t="s">
         <v>119</v>
       </c>
-      <c r="D44" s="42" t="s">
+      <c r="D44" s="41" t="s">
         <v>393</v>
       </c>
-      <c r="E44" s="42" t="s">
+      <c r="E44" s="41" t="s">
         <v>489</v>
       </c>
-      <c r="F44" s="42" t="s">
+      <c r="F44" s="41" t="s">
         <v>442</v>
       </c>
-      <c r="G44" s="42" t="s">
+      <c r="G44" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H44" s="42">
+      <c r="H44" s="41">
         <v>3.3000000000000003</v>
       </c>
     </row>
     <row r="45" spans="1:11">
-      <c r="A45" s="41" t="s">
+      <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="42">
-[...2 lines deleted...]
-      <c r="C45" s="42" t="s">
+      <c r="B45" s="41">
+        <v>100</v>
+      </c>
+      <c r="C45" s="41" t="s">
         <v>152</v>
       </c>
-      <c r="D45" s="42" t="s">
+      <c r="D45" s="41" t="s">
         <v>217</v>
       </c>
-      <c r="E45" s="42" t="s">
+      <c r="E45" s="41" t="s">
         <v>502</v>
       </c>
-      <c r="F45" s="42" t="s">
+      <c r="F45" s="41" t="s">
         <v>429</v>
       </c>
-      <c r="G45" s="42" t="s">
+      <c r="G45" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="41">
         <v>1.6</v>
       </c>
     </row>
     <row r="46" spans="1:11">
-      <c r="A46" s="41" t="s">
+      <c r="A46" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B46" s="42">
-[...2 lines deleted...]
-      <c r="C46" s="42" t="s">
+      <c r="B46" s="41">
+        <v>100</v>
+      </c>
+      <c r="C46" s="41" t="s">
         <v>183</v>
       </c>
-      <c r="D46" s="42" t="s">
+      <c r="D46" s="41" t="s">
         <v>361</v>
       </c>
-      <c r="E46" s="42" t="s">
+      <c r="E46" s="41" t="s">
         <v>409</v>
       </c>
-      <c r="F46" s="42" t="s">
+      <c r="F46" s="41" t="s">
         <v>458</v>
       </c>
-      <c r="G46" s="42" t="s">
+      <c r="G46" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H46" s="42">
+      <c r="H46" s="41">
         <v>1.5</v>
       </c>
     </row>
     <row r="47" spans="1:11">
-      <c r="A47" s="45">
+      <c r="A47" s="44">
         <v>2023</v>
       </c>
-      <c r="B47" s="46">
-[...2 lines deleted...]
-      <c r="C47" s="46">
+      <c r="B47" s="45">
+        <v>100</v>
+      </c>
+      <c r="C47" s="45">
         <v>97</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="45">
         <v>51.6</v>
       </c>
-      <c r="E47" s="46">
+      <c r="E47" s="45">
         <v>22.9</v>
       </c>
-      <c r="F47" s="46">
+      <c r="F47" s="45">
         <v>22.5</v>
       </c>
-      <c r="G47" s="46">
+      <c r="G47" s="45">
         <v>0.2</v>
       </c>
-      <c r="H47" s="46">
+      <c r="H47" s="45">
         <v>2.8</v>
       </c>
     </row>
     <row r="48" spans="1:11">
-      <c r="A48" s="41" t="s">
+      <c r="A48" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="42">
-[...2 lines deleted...]
-      <c r="C48" s="42">
+      <c r="B48" s="41">
+        <v>100</v>
+      </c>
+      <c r="C48" s="41">
         <v>96.3</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="41">
         <v>49.9</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="41">
         <v>23</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="41">
         <v>23.4</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="41">
         <v>0.3</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="41">
         <v>3.4</v>
       </c>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="41" t="s">
+      <c r="A49" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B49" s="48">
-[...2 lines deleted...]
-      <c r="C49" s="48">
+      <c r="B49" s="47">
+        <v>100</v>
+      </c>
+      <c r="C49" s="47">
         <v>96.7</v>
       </c>
-      <c r="D49" s="48">
+      <c r="D49" s="47">
         <v>49.8</v>
       </c>
-      <c r="E49" s="48">
+      <c r="E49" s="47">
         <v>23.9</v>
       </c>
-      <c r="F49" s="48">
+      <c r="F49" s="47">
         <v>23</v>
       </c>
-      <c r="G49" s="48">
+      <c r="G49" s="47">
         <v>0.2</v>
       </c>
-      <c r="H49" s="48">
+      <c r="H49" s="47">
         <v>3.1</v>
       </c>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="41" t="s">
+      <c r="A50" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="48">
-[...2 lines deleted...]
-      <c r="C50" s="48">
+      <c r="B50" s="47">
+        <v>100</v>
+      </c>
+      <c r="C50" s="47">
         <v>96.7</v>
       </c>
-      <c r="D50" s="48">
+      <c r="D50" s="47">
         <v>52.8</v>
       </c>
-      <c r="E50" s="48">
+      <c r="E50" s="47">
         <v>22.6</v>
       </c>
-      <c r="F50" s="48">
+      <c r="F50" s="47">
         <v>21.3</v>
       </c>
-      <c r="G50" s="48">
+      <c r="G50" s="47">
         <v>0.1</v>
       </c>
-      <c r="H50" s="50">
+      <c r="H50" s="49">
         <v>3.2</v>
       </c>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="41" t="s">
+      <c r="A51" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="42">
-[...2 lines deleted...]
-      <c r="C51" s="42">
+      <c r="B51" s="41">
+        <v>100</v>
+      </c>
+      <c r="C51" s="41">
         <v>98.6</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="41">
         <v>54.4</v>
       </c>
-      <c r="E51" s="42">
+      <c r="E51" s="41">
         <v>22</v>
       </c>
-      <c r="F51" s="42">
+      <c r="F51" s="41">
         <v>22.2</v>
       </c>
-      <c r="G51" s="42">
+      <c r="G51" s="41">
         <v>0.1</v>
       </c>
-      <c r="H51" s="55">
+      <c r="H51" s="54">
         <v>1.3</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" s="44">
+      <c r="A52" s="43">
         <v>2024</v>
       </c>
-      <c r="B52" s="85">
-[...2 lines deleted...]
-      <c r="C52" s="85">
+      <c r="B52" s="84">
+        <v>100</v>
+      </c>
+      <c r="C52" s="84">
         <v>95.5</v>
       </c>
-      <c r="D52" s="85">
+      <c r="D52" s="84">
         <v>51.4</v>
       </c>
-      <c r="E52" s="85">
+      <c r="E52" s="84">
         <v>20.5</v>
       </c>
-      <c r="F52" s="85">
+      <c r="F52" s="84">
         <v>23.6</v>
       </c>
-      <c r="G52" s="85">
+      <c r="G52" s="84">
         <v>0.3</v>
       </c>
-      <c r="H52" s="84">
+      <c r="H52" s="83">
         <v>4.2</v>
       </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="41" t="s">
+      <c r="A53" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="59">
-[...2 lines deleted...]
-      <c r="C53" s="59">
+      <c r="B53" s="58">
+        <v>100</v>
+      </c>
+      <c r="C53" s="58">
         <v>95.4</v>
       </c>
-      <c r="D53" s="59">
+      <c r="D53" s="58">
         <v>51.6</v>
       </c>
-      <c r="E53" s="59">
+      <c r="E53" s="58">
         <v>19.5</v>
       </c>
-      <c r="F53" s="59">
+      <c r="F53" s="58">
         <v>24.3</v>
       </c>
-      <c r="G53" s="59">
+      <c r="G53" s="58">
         <v>0.2</v>
       </c>
-      <c r="H53" s="59">
+      <c r="H53" s="58">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" s="41" t="s">
+      <c r="A54" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="8">
         <v>100</v>
       </c>
       <c r="C54" s="8">
         <v>95.7</v>
       </c>
       <c r="D54" s="8">
         <v>54</v>
       </c>
       <c r="E54" s="8">
         <v>19.100000000000001</v>
       </c>
       <c r="F54" s="8">
         <v>22.6</v>
       </c>
       <c r="G54" s="8">
         <v>0.3</v>
       </c>
       <c r="H54" s="8">
         <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="41" t="s">
+      <c r="A55" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B55" s="48">
-[...2 lines deleted...]
-      <c r="C55" s="48">
+      <c r="B55" s="47">
+        <v>100</v>
+      </c>
+      <c r="C55" s="47">
         <v>96.1</v>
       </c>
-      <c r="D55" s="48">
+      <c r="D55" s="47">
         <v>51.3</v>
       </c>
-      <c r="E55" s="48">
+      <c r="E55" s="47">
         <v>20.8</v>
       </c>
-      <c r="F55" s="48">
+      <c r="F55" s="47">
         <v>24</v>
       </c>
-      <c r="G55" s="48">
+      <c r="G55" s="47">
         <v>0.4</v>
       </c>
-      <c r="H55" s="83">
+      <c r="H55" s="82">
         <v>3.5</v>
       </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="41" t="s">
+      <c r="A56" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="42">
-[...2 lines deleted...]
-      <c r="C56" s="42">
+      <c r="B56" s="41">
+        <v>100</v>
+      </c>
+      <c r="C56" s="41">
         <v>94.9</v>
       </c>
-      <c r="D56" s="42">
+      <c r="D56" s="41">
         <v>48.8</v>
       </c>
-      <c r="E56" s="42">
+      <c r="E56" s="41">
         <v>22.6</v>
       </c>
-      <c r="F56" s="42">
+      <c r="F56" s="41">
         <v>23.5</v>
       </c>
-      <c r="G56" s="42">
+      <c r="G56" s="41">
         <v>0.2</v>
       </c>
-      <c r="H56" s="86">
+      <c r="H56" s="85">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="44">
+      <c r="A57" s="43">
         <v>2025</v>
       </c>
-      <c r="B57" s="46">
-[...2 lines deleted...]
-      <c r="C57" s="46">
+      <c r="B57" s="45">
+        <v>100</v>
+      </c>
+      <c r="C57" s="45">
         <v>96.9</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="45">
         <v>53</v>
       </c>
-      <c r="E57" s="46">
+      <c r="E57" s="45">
         <v>19.8</v>
       </c>
-      <c r="F57" s="46">
+      <c r="F57" s="45">
         <v>24.1</v>
       </c>
-      <c r="G57" s="46">
+      <c r="G57" s="45">
         <v>0.2</v>
       </c>
-      <c r="H57" s="165">
+      <c r="H57" s="113">
         <v>2.9</v>
       </c>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" s="41" t="s">
+      <c r="A58" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="109">
-[...2 lines deleted...]
-      <c r="C58" s="109">
+      <c r="B58" s="107">
+        <v>100</v>
+      </c>
+      <c r="C58" s="107">
         <v>97.4</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="107">
         <v>53.4</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="107">
         <v>19.2</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="107">
         <v>24.8</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="107">
         <v>0.2</v>
       </c>
       <c r="H58" s="8">
         <v>2.4</v>
       </c>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" s="41" t="s">
+      <c r="A59" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B59" s="48">
-[...2 lines deleted...]
-      <c r="C59" s="48">
+      <c r="B59" s="47">
+        <v>100</v>
+      </c>
+      <c r="C59" s="47">
         <v>97.2</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="47">
         <v>53.8</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="47">
         <v>19.100000000000001</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="47">
         <v>24.3</v>
       </c>
-      <c r="G59" s="48">
+      <c r="G59" s="47">
         <v>0.4</v>
       </c>
-      <c r="H59" s="110">
+      <c r="H59" s="108">
         <v>2.4</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="41" t="s">
+      <c r="A60" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="48">
-[...2 lines deleted...]
-      <c r="C60" s="48">
+      <c r="B60" s="47">
+        <v>100</v>
+      </c>
+      <c r="C60" s="47">
         <v>96.8</v>
       </c>
-      <c r="D60" s="48">
+      <c r="D60" s="47">
         <v>53.5</v>
       </c>
-      <c r="E60" s="48">
+      <c r="E60" s="47">
         <v>19.600000000000001</v>
       </c>
-      <c r="F60" s="48">
+      <c r="F60" s="47">
         <v>23.7</v>
       </c>
-      <c r="G60" s="48">
+      <c r="G60" s="47">
         <v>0.2</v>
       </c>
       <c r="H60" s="16">
         <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="82" t="s">
+      <c r="A61" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B61" s="18">
-[...2 lines deleted...]
-      <c r="C61" s="18">
+      <c r="B61" s="8">
+        <v>100</v>
+      </c>
+      <c r="C61" s="8">
         <v>96.4</v>
       </c>
-      <c r="D61" s="18">
+      <c r="D61" s="8">
         <v>51.9</v>
       </c>
-      <c r="E61" s="18">
+      <c r="E61" s="8">
         <v>21</v>
       </c>
-      <c r="F61" s="18">
+      <c r="F61" s="8">
         <v>23.5</v>
       </c>
-      <c r="G61" s="18">
+      <c r="G61" s="8">
         <v>0.1</v>
       </c>
-      <c r="H61" s="18">
+      <c r="H61" s="8">
         <v>3.5</v>
       </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="9"/>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="115">
+        <v>100</v>
+      </c>
+      <c r="C63" s="115">
+        <v>95.1</v>
+      </c>
+      <c r="D63" s="115">
+        <v>47.7</v>
+      </c>
+      <c r="E63" s="115">
+        <v>19.7</v>
+      </c>
+      <c r="F63" s="115">
+        <v>27.7</v>
+      </c>
+      <c r="G63" s="115">
+        <v>0.2</v>
+      </c>
+      <c r="H63" s="115">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B64" s="47"/>
+      <c r="C64" s="47"/>
+      <c r="D64" s="47"/>
+      <c r="E64" s="47"/>
+      <c r="F64" s="47"/>
+      <c r="G64" s="47"/>
+      <c r="H64" s="108"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="16"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="18"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="18"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AA46"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AA51"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="P37" sqref="P37"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G50" sqref="G50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="14.140625" style="35" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="35"/>
+    <col min="1" max="1" width="14.140625" style="34" customWidth="1"/>
+    <col min="2" max="3" width="19.140625" style="34" customWidth="1"/>
+    <col min="4" max="4" width="17" style="34" customWidth="1"/>
+    <col min="5" max="5" width="16.42578125" style="34" customWidth="1"/>
+    <col min="6" max="6" width="15" style="34" customWidth="1"/>
+    <col min="7" max="7" width="14" style="34" customWidth="1"/>
+    <col min="8" max="8" width="13.42578125" style="34" customWidth="1"/>
+    <col min="9" max="19" width="9.140625" style="34"/>
+    <col min="20" max="20" width="9.140625" style="35" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27">
-      <c r="A1" s="134" t="s">
+      <c r="A1" s="135" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="134"/>
-[...5 lines deleted...]
-      <c r="H1" s="134"/>
+      <c r="B1" s="135"/>
+      <c r="C1" s="135"/>
+      <c r="D1" s="135"/>
+      <c r="E1" s="135"/>
+      <c r="F1" s="135"/>
+      <c r="G1" s="135"/>
+      <c r="H1" s="135"/>
     </row>
     <row r="3" spans="1:27">
-      <c r="A3" s="135" t="s">
+      <c r="A3" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="135"/>
-[...5 lines deleted...]
-      <c r="H3" s="135"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
     </row>
     <row r="4" spans="1:27">
-      <c r="A4" s="136"/>
-      <c r="B4" s="139" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="143" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="142"/>
-[...3 lines deleted...]
-      <c r="H4" s="142"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
     </row>
     <row r="5" spans="1:27">
-      <c r="A5" s="137"/>
-[...1 lines deleted...]
-      <c r="C5" s="143" t="s">
+      <c r="A5" s="138"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="145" t="s">
+      <c r="D5" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="146"/>
-[...1 lines deleted...]
-      <c r="G5" s="148" t="s">
+      <c r="E5" s="147"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="139" t="s">
+      <c r="H5" s="140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:27" ht="22.5">
-      <c r="A6" s="138"/>
-[...2 lines deleted...]
-      <c r="D6" s="57" t="s">
+      <c r="A6" s="139"/>
+      <c r="B6" s="142"/>
+      <c r="C6" s="145"/>
+      <c r="D6" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="57" t="s">
+      <c r="E6" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="149"/>
-[...3 lines deleted...]
-      <c r="A7" s="58">
+      <c r="G6" s="150"/>
+      <c r="H6" s="142"/>
+    </row>
+    <row r="7" spans="1:27" s="38" customFormat="1">
+      <c r="A7" s="57">
         <v>2018</v>
       </c>
-      <c r="B7" s="38">
-[...2 lines deleted...]
-      <c r="C7" s="38">
+      <c r="B7" s="37">
+        <v>100</v>
+      </c>
+      <c r="C7" s="37">
         <v>96</v>
       </c>
-      <c r="D7" s="38" t="s">
+      <c r="D7" s="37" t="s">
         <v>342</v>
       </c>
-      <c r="E7" s="38" t="s">
+      <c r="E7" s="37" t="s">
         <v>407</v>
       </c>
-      <c r="F7" s="38" t="s">
+      <c r="F7" s="37" t="s">
         <v>488</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="37" t="s">
         <v>612</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="37">
         <v>4</v>
       </c>
-      <c r="T7" s="40"/>
+      <c r="T7" s="39"/>
     </row>
     <row r="8" spans="1:27">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="52"/>
-[...3 lines deleted...]
-      <c r="F8" s="42"/>
+      <c r="B8" s="51"/>
+      <c r="C8" s="51"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
     </row>
     <row r="9" spans="1:27">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="42">
-[...2 lines deleted...]
-      <c r="C9" s="42" t="s">
+      <c r="B9" s="41">
+        <v>100</v>
+      </c>
+      <c r="C9" s="41" t="s">
         <v>98</v>
       </c>
-      <c r="D9" s="42" t="s">
+      <c r="D9" s="41" t="s">
         <v>342</v>
       </c>
-      <c r="E9" s="42" t="s">
+      <c r="E9" s="41" t="s">
         <v>449</v>
       </c>
-      <c r="F9" s="42" t="s">
+      <c r="F9" s="41" t="s">
         <v>430</v>
       </c>
-      <c r="G9" s="42" t="s">
+      <c r="G9" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="41">
         <v>5</v>
       </c>
-      <c r="Y9" s="42"/>
-[...1 lines deleted...]
-      <c r="AA9" s="42"/>
+      <c r="Y9" s="41"/>
+      <c r="Z9" s="41"/>
+      <c r="AA9" s="41"/>
     </row>
     <row r="10" spans="1:27">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="42">
-[...2 lines deleted...]
-      <c r="C10" s="42" t="s">
+      <c r="B10" s="41">
+        <v>100</v>
+      </c>
+      <c r="C10" s="41" t="s">
         <v>102</v>
       </c>
-      <c r="D10" s="42" t="s">
+      <c r="D10" s="41" t="s">
         <v>359</v>
       </c>
-      <c r="E10" s="42" t="s">
+      <c r="E10" s="41" t="s">
         <v>500</v>
       </c>
-      <c r="F10" s="42" t="s">
+      <c r="F10" s="41" t="s">
         <v>562</v>
       </c>
-      <c r="G10" s="42" t="s">
+      <c r="G10" s="41" t="s">
         <v>620</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="41">
         <v>4</v>
       </c>
-      <c r="I10" s="42"/>
-      <c r="J10" s="42"/>
+      <c r="I10" s="41"/>
+      <c r="J10" s="41"/>
     </row>
     <row r="11" spans="1:27">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="42">
-[...2 lines deleted...]
-      <c r="C11" s="42" t="s">
+      <c r="B11" s="41">
+        <v>100</v>
+      </c>
+      <c r="C11" s="41" t="s">
         <v>173</v>
       </c>
-      <c r="D11" s="42" t="s">
+      <c r="D11" s="41" t="s">
         <v>362</v>
       </c>
-      <c r="E11" s="42" t="s">
+      <c r="E11" s="41" t="s">
         <v>500</v>
       </c>
-      <c r="F11" s="42" t="s">
+      <c r="F11" s="41" t="s">
         <v>488</v>
       </c>
-      <c r="G11" s="42" t="s">
+      <c r="G11" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="41">
         <v>2.1</v>
       </c>
     </row>
-    <row r="12" spans="1:27" s="39" customFormat="1">
-      <c r="A12" s="44">
+    <row r="12" spans="1:27" s="38" customFormat="1">
+      <c r="A12" s="43">
         <v>2019</v>
       </c>
-      <c r="B12" s="38">
-[...2 lines deleted...]
-      <c r="C12" s="38">
+      <c r="B12" s="37">
+        <v>100</v>
+      </c>
+      <c r="C12" s="37">
         <v>98.1</v>
       </c>
-      <c r="D12" s="38" t="s">
+      <c r="D12" s="37" t="s">
         <v>318</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="37" t="s">
         <v>509</v>
       </c>
-      <c r="F12" s="38" t="s">
+      <c r="F12" s="37" t="s">
         <v>503</v>
       </c>
-      <c r="G12" s="38" t="s">
+      <c r="G12" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="37">
         <v>1.7</v>
       </c>
-      <c r="I12" s="38"/>
-[...17 lines deleted...]
-      <c r="AA12" s="38"/>
+      <c r="I12" s="37"/>
+      <c r="J12" s="37"/>
+      <c r="K12" s="37"/>
+      <c r="L12" s="37"/>
+      <c r="M12" s="37"/>
+      <c r="N12" s="37"/>
+      <c r="O12" s="37"/>
+      <c r="P12" s="37"/>
+      <c r="Q12" s="37"/>
+      <c r="R12" s="37"/>
+      <c r="S12" s="37"/>
+      <c r="T12" s="37"/>
+      <c r="U12" s="37"/>
+      <c r="V12" s="37"/>
+      <c r="W12" s="37"/>
+      <c r="X12" s="37"/>
+      <c r="Y12" s="37"/>
+      <c r="Z12" s="37"/>
+      <c r="AA12" s="37"/>
     </row>
     <row r="13" spans="1:27">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="42">
-[...2 lines deleted...]
-      <c r="C13" s="42" t="s">
+      <c r="B13" s="41">
+        <v>100</v>
+      </c>
+      <c r="C13" s="41" t="s">
         <v>157</v>
       </c>
-      <c r="D13" s="42" t="s">
+      <c r="D13" s="41" t="s">
         <v>394</v>
       </c>
-      <c r="E13" s="42" t="s">
+      <c r="E13" s="41" t="s">
         <v>423</v>
       </c>
-      <c r="F13" s="42" t="s">
+      <c r="F13" s="41" t="s">
         <v>418</v>
       </c>
-      <c r="G13" s="42" t="s">
+      <c r="G13" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="41">
         <v>1.5</v>
       </c>
-      <c r="I13" s="42"/>
-[...17 lines deleted...]
-      <c r="AA13" s="42"/>
+      <c r="I13" s="41"/>
+      <c r="J13" s="41"/>
+      <c r="K13" s="41"/>
+      <c r="L13" s="37"/>
+      <c r="M13" s="37"/>
+      <c r="N13" s="37"/>
+      <c r="O13" s="37"/>
+      <c r="P13" s="37"/>
+      <c r="Q13" s="37"/>
+      <c r="R13" s="37"/>
+      <c r="S13" s="41"/>
+      <c r="T13" s="41"/>
+      <c r="U13" s="41"/>
+      <c r="V13" s="41"/>
+      <c r="W13" s="41"/>
+      <c r="X13" s="41"/>
+      <c r="Y13" s="41"/>
+      <c r="Z13" s="41"/>
+      <c r="AA13" s="41"/>
     </row>
     <row r="14" spans="1:27">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="42">
-[...2 lines deleted...]
-      <c r="C14" s="42" t="s">
+      <c r="B14" s="41">
+        <v>100</v>
+      </c>
+      <c r="C14" s="41" t="s">
         <v>184</v>
       </c>
-      <c r="D14" s="42" t="s">
+      <c r="D14" s="41" t="s">
         <v>204</v>
       </c>
-      <c r="E14" s="42" t="s">
+      <c r="E14" s="41" t="s">
         <v>509</v>
       </c>
-      <c r="F14" s="42" t="s">
+      <c r="F14" s="41" t="s">
         <v>422</v>
       </c>
-      <c r="G14" s="42" t="s">
+      <c r="G14" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="41">
         <v>2</v>
       </c>
-      <c r="I14" s="42"/>
-[...17 lines deleted...]
-      <c r="AA14" s="42"/>
+      <c r="I14" s="41"/>
+      <c r="J14" s="41"/>
+      <c r="K14" s="41"/>
+      <c r="L14" s="37"/>
+      <c r="M14" s="37"/>
+      <c r="N14" s="37"/>
+      <c r="O14" s="37"/>
+      <c r="P14" s="37"/>
+      <c r="Q14" s="37"/>
+      <c r="R14" s="37"/>
+      <c r="S14" s="41"/>
+      <c r="T14" s="41"/>
+      <c r="U14" s="41"/>
+      <c r="V14" s="41"/>
+      <c r="W14" s="41"/>
+      <c r="X14" s="41"/>
+      <c r="Y14" s="41"/>
+      <c r="Z14" s="41"/>
+      <c r="AA14" s="41"/>
     </row>
     <row r="15" spans="1:27">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="42">
-[...2 lines deleted...]
-      <c r="C15" s="42" t="s">
+      <c r="B15" s="41">
+        <v>100</v>
+      </c>
+      <c r="C15" s="41" t="s">
         <v>119</v>
       </c>
-      <c r="D15" s="42" t="s">
+      <c r="D15" s="41" t="s">
         <v>326</v>
       </c>
-      <c r="E15" s="42" t="s">
+      <c r="E15" s="41" t="s">
         <v>531</v>
       </c>
-      <c r="F15" s="42" t="s">
+      <c r="F15" s="41" t="s">
         <v>422</v>
       </c>
-      <c r="G15" s="42" t="s">
+      <c r="G15" s="41" t="s">
         <v>620</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="41">
         <v>2.6</v>
       </c>
     </row>
     <row r="16" spans="1:27">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42" t="s">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41" t="s">
         <v>159</v>
       </c>
-      <c r="D16" s="42" t="s">
+      <c r="D16" s="41" t="s">
         <v>395</v>
       </c>
-      <c r="E16" s="42" t="s">
+      <c r="E16" s="41" t="s">
         <v>432</v>
       </c>
-      <c r="F16" s="42" t="s">
+      <c r="F16" s="41" t="s">
         <v>440</v>
       </c>
-      <c r="G16" s="42" t="s">
+      <c r="G16" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="41">
         <v>1.1000000000000001</v>
       </c>
     </row>
-    <row r="17" spans="1:20" s="39" customFormat="1">
-      <c r="A17" s="44">
+    <row r="17" spans="1:20" s="38" customFormat="1">
+      <c r="A17" s="43">
         <v>2020</v>
       </c>
-      <c r="B17" s="38">
-[...2 lines deleted...]
-      <c r="C17" s="38">
+      <c r="B17" s="37">
+        <v>100</v>
+      </c>
+      <c r="C17" s="37">
         <v>95.8</v>
       </c>
-      <c r="D17" s="38" t="s">
+      <c r="D17" s="37" t="s">
         <v>396</v>
       </c>
-      <c r="E17" s="38" t="s">
+      <c r="E17" s="37" t="s">
         <v>436</v>
       </c>
-      <c r="F17" s="38" t="s">
+      <c r="F17" s="37" t="s">
         <v>592</v>
       </c>
-      <c r="G17" s="38" t="s">
+      <c r="G17" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="37">
         <v>4</v>
       </c>
-      <c r="L17" s="35"/>
-[...3 lines deleted...]
-      <c r="T17" s="40"/>
+      <c r="L17" s="34"/>
+      <c r="M17" s="34"/>
+      <c r="N17" s="34"/>
+      <c r="O17" s="34"/>
+      <c r="T17" s="39"/>
     </row>
     <row r="18" spans="1:20">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="42">
-[...2 lines deleted...]
-      <c r="C18" s="42" t="s">
+      <c r="B18" s="41">
+        <v>100</v>
+      </c>
+      <c r="C18" s="41" t="s">
         <v>99</v>
       </c>
-      <c r="D18" s="42" t="s">
+      <c r="D18" s="41" t="s">
         <v>288</v>
       </c>
-      <c r="E18" s="42" t="s">
+      <c r="E18" s="41" t="s">
         <v>492</v>
       </c>
-      <c r="F18" s="42" t="s">
+      <c r="F18" s="41" t="s">
         <v>478</v>
       </c>
-      <c r="G18" s="42" t="s">
+      <c r="G18" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="41">
         <v>4.2</v>
       </c>
     </row>
     <row r="19" spans="1:20">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="42">
-[...2 lines deleted...]
-      <c r="C19" s="42" t="s">
+      <c r="B19" s="41">
+        <v>100</v>
+      </c>
+      <c r="C19" s="41" t="s">
         <v>121</v>
       </c>
-      <c r="D19" s="42" t="s">
+      <c r="D19" s="41" t="s">
         <v>360</v>
       </c>
-      <c r="E19" s="42" t="s">
+      <c r="E19" s="41" t="s">
         <v>465</v>
       </c>
-      <c r="F19" s="42" t="s">
+      <c r="F19" s="41" t="s">
         <v>558</v>
       </c>
-      <c r="G19" s="42" t="s">
+      <c r="G19" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="41">
         <v>3.6</v>
       </c>
     </row>
     <row r="20" spans="1:20">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="42">
-[...2 lines deleted...]
-      <c r="C20" s="42" t="s">
+      <c r="B20" s="41">
+        <v>100</v>
+      </c>
+      <c r="C20" s="41" t="s">
         <v>103</v>
       </c>
-      <c r="D20" s="42" t="s">
+      <c r="D20" s="41" t="s">
         <v>225</v>
       </c>
-      <c r="E20" s="42" t="s">
+      <c r="E20" s="41" t="s">
         <v>532</v>
       </c>
-      <c r="F20" s="42" t="s">
+      <c r="F20" s="41" t="s">
         <v>559</v>
       </c>
-      <c r="G20" s="42" t="s">
+      <c r="G20" s="41" t="s">
         <v>618</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="41">
         <v>4.5</v>
       </c>
-      <c r="K20" s="36"/>
-[...2 lines deleted...]
-      <c r="R20" s="42"/>
+      <c r="K20" s="35"/>
+      <c r="P20" s="41"/>
+      <c r="Q20" s="41"/>
+      <c r="R20" s="41"/>
     </row>
     <row r="21" spans="1:20">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="42">
-[...2 lines deleted...]
-      <c r="C21" s="42" t="s">
+      <c r="B21" s="41">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41" t="s">
         <v>119</v>
       </c>
-      <c r="D21" s="42" t="s">
+      <c r="D21" s="41" t="s">
         <v>394</v>
       </c>
-      <c r="E21" s="42" t="s">
+      <c r="E21" s="41" t="s">
         <v>533</v>
       </c>
-      <c r="F21" s="42" t="s">
+      <c r="F21" s="41" t="s">
         <v>526</v>
       </c>
-      <c r="G21" s="42" t="s">
+      <c r="G21" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="41">
         <v>3.3000000000000003</v>
       </c>
     </row>
-    <row r="22" spans="1:20" s="39" customFormat="1">
-      <c r="A22" s="45">
+    <row r="22" spans="1:20" s="38" customFormat="1">
+      <c r="A22" s="44">
         <v>2021</v>
       </c>
-      <c r="B22" s="38">
-[...2 lines deleted...]
-      <c r="C22" s="38">
+      <c r="B22" s="37">
+        <v>100</v>
+      </c>
+      <c r="C22" s="37">
         <v>97.1</v>
       </c>
-      <c r="D22" s="38" t="s">
+      <c r="D22" s="37" t="s">
         <v>231</v>
       </c>
-      <c r="E22" s="38" t="s">
+      <c r="E22" s="37" t="s">
         <v>432</v>
       </c>
-      <c r="F22" s="38" t="s">
+      <c r="F22" s="37" t="s">
         <v>495</v>
       </c>
-      <c r="G22" s="38" t="s">
+      <c r="G22" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="37">
         <v>2.7</v>
       </c>
-      <c r="T22" s="40"/>
+      <c r="T22" s="39"/>
     </row>
     <row r="23" spans="1:20">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="42">
-[...2 lines deleted...]
-      <c r="C23" s="42">
+      <c r="B23" s="41">
+        <v>100</v>
+      </c>
+      <c r="C23" s="41">
         <v>97.1</v>
       </c>
-      <c r="D23" s="42">
+      <c r="D23" s="41">
         <v>48.6</v>
       </c>
-      <c r="E23" s="42">
+      <c r="E23" s="41">
         <v>28.3</v>
       </c>
-      <c r="F23" s="42">
+      <c r="F23" s="41">
         <v>20.2</v>
       </c>
-      <c r="G23" s="42">
+      <c r="G23" s="41">
         <v>0.2</v>
       </c>
-      <c r="H23" s="42">
+      <c r="H23" s="41">
         <v>2.7</v>
       </c>
-      <c r="I23" s="42"/>
-[...3 lines deleted...]
-      <c r="M23" s="42"/>
+      <c r="I23" s="41"/>
+      <c r="J23" s="41"/>
+      <c r="K23" s="41"/>
+      <c r="L23" s="41"/>
+      <c r="M23" s="41"/>
     </row>
     <row r="24" spans="1:20">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="42">
-[...2 lines deleted...]
-      <c r="C24" s="42" t="s">
+      <c r="B24" s="41">
+        <v>100</v>
+      </c>
+      <c r="C24" s="41" t="s">
         <v>117</v>
       </c>
-      <c r="D24" s="42" t="s">
+      <c r="D24" s="41" t="s">
         <v>396</v>
       </c>
-      <c r="E24" s="42" t="s">
+      <c r="E24" s="41" t="s">
         <v>468</v>
       </c>
-      <c r="F24" s="42" t="s">
+      <c r="F24" s="41" t="s">
         <v>539</v>
       </c>
-      <c r="G24" s="42" t="s">
+      <c r="G24" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="41">
         <v>3.8</v>
       </c>
     </row>
     <row r="25" spans="1:20">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="42">
-[...2 lines deleted...]
-      <c r="C25" s="42" t="s">
+      <c r="B25" s="41">
+        <v>100</v>
+      </c>
+      <c r="C25" s="41" t="s">
         <v>116</v>
       </c>
-      <c r="D25" s="42" t="s">
+      <c r="D25" s="41" t="s">
         <v>243</v>
       </c>
-      <c r="E25" s="42" t="s">
+      <c r="E25" s="41" t="s">
         <v>509</v>
       </c>
-      <c r="F25" s="42" t="s">
+      <c r="F25" s="41" t="s">
         <v>599</v>
       </c>
-      <c r="G25" s="42" t="s">
+      <c r="G25" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="41">
         <v>2.7</v>
       </c>
     </row>
     <row r="26" spans="1:20">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="42">
-[...2 lines deleted...]
-      <c r="C26" s="42" t="s">
+      <c r="B26" s="41">
+        <v>100</v>
+      </c>
+      <c r="C26" s="41" t="s">
         <v>152</v>
       </c>
-      <c r="D26" s="42" t="s">
+      <c r="D26" s="41" t="s">
         <v>340</v>
       </c>
-      <c r="E26" s="42" t="s">
+      <c r="E26" s="41" t="s">
         <v>506</v>
       </c>
-      <c r="F26" s="42" t="s">
+      <c r="F26" s="41" t="s">
         <v>498</v>
       </c>
-      <c r="G26" s="42" t="s">
+      <c r="G26" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="41">
         <v>1.7999999999999998</v>
       </c>
     </row>
-    <row r="27" spans="1:20" s="39" customFormat="1">
-      <c r="A27" s="45">
+    <row r="27" spans="1:20" s="38" customFormat="1">
+      <c r="A27" s="44">
         <v>2022</v>
       </c>
-      <c r="B27" s="38">
-[...2 lines deleted...]
-      <c r="C27" s="46">
+      <c r="B27" s="37">
+        <v>100</v>
+      </c>
+      <c r="C27" s="45">
         <v>98</v>
       </c>
-      <c r="D27" s="46">
+      <c r="D27" s="45">
         <v>50.8</v>
       </c>
-      <c r="E27" s="46">
+      <c r="E27" s="45">
         <v>28.9</v>
       </c>
-      <c r="F27" s="46">
+      <c r="F27" s="45">
         <v>18.3</v>
       </c>
-      <c r="G27" s="46">
+      <c r="G27" s="45">
         <v>0.2</v>
       </c>
-      <c r="H27" s="47">
+      <c r="H27" s="46">
         <v>1.8</v>
       </c>
-      <c r="T27" s="40"/>
+      <c r="T27" s="39"/>
     </row>
     <row r="28" spans="1:20">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="42">
-[...2 lines deleted...]
-      <c r="C28" s="42" t="s">
+      <c r="B28" s="41">
+        <v>100</v>
+      </c>
+      <c r="C28" s="41" t="s">
         <v>185</v>
       </c>
-      <c r="D28" s="42" t="s">
+      <c r="D28" s="41" t="s">
         <v>397</v>
       </c>
-      <c r="E28" s="42" t="s">
+      <c r="E28" s="41" t="s">
         <v>424</v>
       </c>
-      <c r="F28" s="42" t="s">
+      <c r="F28" s="41" t="s">
         <v>448</v>
       </c>
-      <c r="G28" s="42" t="s">
+      <c r="G28" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H28" s="42">
+      <c r="H28" s="41">
         <v>2.2000000000000002</v>
       </c>
     </row>
     <row r="29" spans="1:20">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="42">
-[...2 lines deleted...]
-      <c r="C29" s="42" t="s">
+      <c r="B29" s="41">
+        <v>100</v>
+      </c>
+      <c r="C29" s="41" t="s">
         <v>172</v>
       </c>
-      <c r="D29" s="42" t="s">
+      <c r="D29" s="41" t="s">
         <v>361</v>
       </c>
-      <c r="E29" s="42" t="s">
+      <c r="E29" s="41" t="s">
         <v>436</v>
       </c>
-      <c r="F29" s="42" t="s">
+      <c r="F29" s="41" t="s">
         <v>602</v>
       </c>
-      <c r="G29" s="42" t="s">
+      <c r="G29" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="41">
         <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:20">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="42">
-[...2 lines deleted...]
-      <c r="C30" s="42" t="s">
+      <c r="B30" s="41">
+        <v>100</v>
+      </c>
+      <c r="C30" s="41" t="s">
         <v>174</v>
       </c>
-      <c r="D30" s="42" t="s">
+      <c r="D30" s="41" t="s">
         <v>346</v>
       </c>
-      <c r="E30" s="42" t="s">
+      <c r="E30" s="41" t="s">
         <v>433</v>
       </c>
-      <c r="F30" s="42" t="s">
+      <c r="F30" s="41" t="s">
         <v>581</v>
       </c>
-      <c r="G30" s="42" t="s">
+      <c r="G30" s="41" t="s">
         <v>619</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="41">
         <v>1.5</v>
       </c>
     </row>
     <row r="31" spans="1:20">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="42">
-[...2 lines deleted...]
-      <c r="C31" s="42" t="s">
+      <c r="B31" s="41">
+        <v>100</v>
+      </c>
+      <c r="C31" s="41" t="s">
         <v>156</v>
       </c>
-      <c r="D31" s="42" t="s">
+      <c r="D31" s="41" t="s">
         <v>398</v>
       </c>
-      <c r="E31" s="42" t="s">
+      <c r="E31" s="41" t="s">
         <v>434</v>
       </c>
-      <c r="F31" s="42" t="s">
+      <c r="F31" s="41" t="s">
         <v>481</v>
       </c>
-      <c r="G31" s="42" t="s">
+      <c r="G31" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="41">
         <v>1.4</v>
       </c>
     </row>
     <row r="32" spans="1:20">
-      <c r="A32" s="45">
+      <c r="A32" s="44">
         <v>2023</v>
       </c>
-      <c r="B32" s="46">
-[...2 lines deleted...]
-      <c r="C32" s="46">
+      <c r="B32" s="45">
+        <v>100</v>
+      </c>
+      <c r="C32" s="45">
         <v>97</v>
       </c>
-      <c r="D32" s="46">
+      <c r="D32" s="45">
         <v>53.5</v>
       </c>
-      <c r="E32" s="46">
+      <c r="E32" s="45">
         <v>25.4</v>
       </c>
-      <c r="F32" s="46">
+      <c r="F32" s="45">
         <v>18.100000000000001</v>
       </c>
-      <c r="G32" s="46">
+      <c r="G32" s="45">
         <v>0.2</v>
       </c>
-      <c r="H32" s="46">
+      <c r="H32" s="45">
         <v>2.8</v>
       </c>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="42">
-[...2 lines deleted...]
-      <c r="C33" s="42">
+      <c r="B33" s="41">
+        <v>100</v>
+      </c>
+      <c r="C33" s="41">
         <v>97.4</v>
       </c>
-      <c r="D33" s="42">
+      <c r="D33" s="41">
         <v>51.8</v>
       </c>
-      <c r="E33" s="42">
+      <c r="E33" s="41">
         <v>26</v>
       </c>
-      <c r="F33" s="42">
+      <c r="F33" s="41">
         <v>19.600000000000001</v>
       </c>
-      <c r="G33" s="42">
+      <c r="G33" s="41">
         <v>0.2</v>
       </c>
-      <c r="H33" s="42">
+      <c r="H33" s="41">
         <v>2.4</v>
       </c>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B34" s="48">
-[...2 lines deleted...]
-      <c r="C34" s="48">
+      <c r="B34" s="47">
+        <v>100</v>
+      </c>
+      <c r="C34" s="47">
         <v>96.9</v>
       </c>
-      <c r="D34" s="48">
+      <c r="D34" s="47">
         <v>54.6</v>
       </c>
-      <c r="E34" s="48">
+      <c r="E34" s="47">
         <v>24.3</v>
       </c>
-      <c r="F34" s="48">
+      <c r="F34" s="47">
         <v>18</v>
       </c>
-      <c r="G34" s="48">
+      <c r="G34" s="47">
         <v>0</v>
       </c>
-      <c r="H34" s="48">
+      <c r="H34" s="47">
         <v>3.1</v>
       </c>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" s="41" t="s">
+      <c r="A35" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="48">
-[...2 lines deleted...]
-      <c r="C35" s="48">
+      <c r="B35" s="47">
+        <v>100</v>
+      </c>
+      <c r="C35" s="47">
         <v>96.6</v>
       </c>
-      <c r="D35" s="48">
+      <c r="D35" s="47">
         <v>54.4</v>
       </c>
-      <c r="E35" s="48">
+      <c r="E35" s="47">
         <v>26.5</v>
       </c>
-      <c r="F35" s="48">
+      <c r="F35" s="47">
         <v>15.7</v>
       </c>
-      <c r="G35" s="48">
+      <c r="G35" s="47">
         <v>0.5</v>
       </c>
-      <c r="H35" s="50">
+      <c r="H35" s="49">
         <v>2.9</v>
       </c>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36" s="41" t="s">
+      <c r="A36" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="42">
-[...2 lines deleted...]
-      <c r="C36" s="42">
+      <c r="B36" s="41">
+        <v>100</v>
+      </c>
+      <c r="C36" s="41">
         <v>97.2</v>
       </c>
-      <c r="D36" s="42">
+      <c r="D36" s="41">
         <v>53.4</v>
       </c>
-      <c r="E36" s="42">
+      <c r="E36" s="41">
         <v>24.8</v>
       </c>
-      <c r="F36" s="42">
+      <c r="F36" s="41">
         <v>19</v>
       </c>
-      <c r="G36" s="42">
+      <c r="G36" s="41">
         <v>0</v>
       </c>
-      <c r="H36" s="55">
+      <c r="H36" s="54">
         <v>2.8000000000000003</v>
       </c>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="44">
+      <c r="A37" s="43">
         <v>2024</v>
       </c>
-      <c r="B37" s="85">
-[...2 lines deleted...]
-      <c r="C37" s="85">
+      <c r="B37" s="84">
+        <v>100</v>
+      </c>
+      <c r="C37" s="84">
         <v>96.6</v>
       </c>
-      <c r="D37" s="85">
+      <c r="D37" s="84">
         <v>53.6</v>
       </c>
-      <c r="E37" s="85">
+      <c r="E37" s="84">
         <v>24.2</v>
       </c>
-      <c r="F37" s="85">
+      <c r="F37" s="84">
         <v>18.8</v>
       </c>
-      <c r="G37" s="85">
+      <c r="G37" s="84">
         <v>0.2</v>
       </c>
-      <c r="H37" s="84">
+      <c r="H37" s="83">
         <v>3.2</v>
       </c>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="41" t="s">
+      <c r="A38" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="59">
-[...2 lines deleted...]
-      <c r="C38" s="59">
+      <c r="B38" s="58">
+        <v>100</v>
+      </c>
+      <c r="C38" s="58">
         <v>96.6</v>
       </c>
-      <c r="D38" s="59">
+      <c r="D38" s="58">
         <v>53.6</v>
       </c>
-      <c r="E38" s="59">
+      <c r="E38" s="58">
         <v>23.5</v>
       </c>
-      <c r="F38" s="59">
+      <c r="F38" s="58">
         <v>19.5</v>
       </c>
-      <c r="G38" s="59">
+      <c r="G38" s="58">
         <v>0.2</v>
       </c>
-      <c r="H38" s="59">
+      <c r="H38" s="58">
         <v>3.2</v>
       </c>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39" s="41" t="s">
+      <c r="A39" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B39" s="8">
         <v>100</v>
       </c>
       <c r="C39" s="8">
         <v>96.6</v>
       </c>
       <c r="D39" s="8">
         <v>54</v>
       </c>
       <c r="E39" s="8">
         <v>23.9</v>
       </c>
       <c r="F39" s="8">
         <v>18.7</v>
       </c>
-      <c r="G39" s="81" t="s">
+      <c r="G39" s="80" t="s">
         <v>622</v>
       </c>
       <c r="H39" s="8">
         <v>3.4</v>
       </c>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" s="41" t="s">
+      <c r="A40" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="48">
-[...2 lines deleted...]
-      <c r="C40" s="48">
+      <c r="B40" s="47">
+        <v>100</v>
+      </c>
+      <c r="C40" s="47">
         <v>96.3</v>
       </c>
-      <c r="D40" s="48">
+      <c r="D40" s="47">
         <v>53.6</v>
       </c>
-      <c r="E40" s="48">
+      <c r="E40" s="47">
         <v>25.5</v>
       </c>
-      <c r="F40" s="48">
+      <c r="F40" s="47">
         <v>17.2</v>
       </c>
-      <c r="G40" s="48">
+      <c r="G40" s="47">
         <v>0.7</v>
       </c>
-      <c r="H40" s="83">
+      <c r="H40" s="82">
         <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41" s="41" t="s">
+      <c r="A41" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="42">
-[...2 lines deleted...]
-      <c r="C41" s="42">
+      <c r="B41" s="41">
+        <v>100</v>
+      </c>
+      <c r="C41" s="41">
         <v>96.9</v>
       </c>
-      <c r="D41" s="42">
+      <c r="D41" s="41">
         <v>52.9</v>
       </c>
-      <c r="E41" s="42">
+      <c r="E41" s="41">
         <v>24</v>
       </c>
-      <c r="F41" s="42">
+      <c r="F41" s="41">
         <v>20</v>
       </c>
-      <c r="G41" s="42">
+      <c r="G41" s="41">
         <v>0</v>
       </c>
-      <c r="H41" s="86">
+      <c r="H41" s="85">
         <v>3.0999999999999996</v>
       </c>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42" s="44">
+      <c r="A42" s="43">
         <v>2025</v>
       </c>
-      <c r="B42" s="46">
-[...2 lines deleted...]
-      <c r="C42" s="46">
+      <c r="B42" s="45">
+        <v>100</v>
+      </c>
+      <c r="C42" s="45">
         <v>97.4</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="45">
         <v>55.9</v>
       </c>
-      <c r="E42" s="46">
+      <c r="E42" s="45">
         <v>22.4</v>
       </c>
-      <c r="F42" s="46">
+      <c r="F42" s="45">
         <v>19.100000000000001</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G42" s="45">
         <v>0.2</v>
       </c>
-      <c r="H42" s="165">
+      <c r="H42" s="113">
         <v>2.4000000000000004</v>
       </c>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43" s="41" t="s">
+      <c r="A43" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="109">
-[...2 lines deleted...]
-      <c r="C43" s="109">
+      <c r="B43" s="107">
+        <v>100</v>
+      </c>
+      <c r="C43" s="107">
         <v>96.8</v>
       </c>
-      <c r="D43" s="109">
+      <c r="D43" s="107">
         <v>52.7</v>
       </c>
-      <c r="E43" s="109">
+      <c r="E43" s="107">
         <v>22.5</v>
       </c>
-      <c r="F43" s="109">
+      <c r="F43" s="107">
         <v>21.6</v>
       </c>
-      <c r="G43" s="109">
+      <c r="G43" s="107">
         <v>0.2</v>
       </c>
       <c r="H43" s="8">
         <v>3</v>
       </c>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44" s="41" t="s">
+      <c r="A44" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="48">
-[...2 lines deleted...]
-      <c r="C44" s="48">
+      <c r="B44" s="47">
+        <v>100</v>
+      </c>
+      <c r="C44" s="47">
         <v>97.5</v>
       </c>
-      <c r="D44" s="48">
+      <c r="D44" s="47">
         <v>56.2</v>
       </c>
-      <c r="E44" s="48">
+      <c r="E44" s="47">
         <v>23.4</v>
       </c>
-      <c r="F44" s="48">
+      <c r="F44" s="47">
         <v>17.899999999999999</v>
       </c>
-      <c r="G44" s="48">
+      <c r="G44" s="47">
         <v>0</v>
       </c>
-      <c r="H44" s="110">
+      <c r="H44" s="108">
         <v>2.5</v>
       </c>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45" s="41" t="s">
+      <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="48">
-[...2 lines deleted...]
-      <c r="C45" s="48">
+      <c r="B45" s="47">
+        <v>100</v>
+      </c>
+      <c r="C45" s="47">
         <v>97.1</v>
       </c>
-      <c r="D45" s="48">
+      <c r="D45" s="47">
         <v>57.9</v>
       </c>
-      <c r="E45" s="48">
+      <c r="E45" s="47">
         <v>22</v>
       </c>
-      <c r="F45" s="48">
+      <c r="F45" s="47">
         <v>17.2</v>
       </c>
-      <c r="G45" s="48">
+      <c r="G45" s="47">
         <v>0.5</v>
       </c>
       <c r="H45" s="16">
         <v>2.4</v>
       </c>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" s="82" t="s">
+      <c r="A46" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B46" s="18">
-[...2 lines deleted...]
-      <c r="C46" s="18">
+      <c r="B46" s="8">
+        <v>100</v>
+      </c>
+      <c r="C46" s="8">
         <v>98.2</v>
       </c>
-      <c r="D46" s="18">
+      <c r="D46" s="8">
         <v>56.6</v>
       </c>
-      <c r="E46" s="18">
+      <c r="E46" s="8">
         <v>21.8</v>
       </c>
-      <c r="F46" s="18">
+      <c r="F46" s="8">
         <v>19.8</v>
       </c>
-      <c r="G46" s="18">
+      <c r="G46" s="8">
         <v>0</v>
       </c>
-      <c r="H46" s="18">
+      <c r="H46" s="8">
         <v>1.7999999999999998</v>
       </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B47" s="37"/>
+      <c r="C47" s="37"/>
+      <c r="D47" s="37"/>
+      <c r="E47" s="37"/>
+      <c r="F47" s="37"/>
+      <c r="G47" s="37"/>
+      <c r="H47" s="9"/>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" s="115">
+        <v>100</v>
+      </c>
+      <c r="C48" s="115">
+        <v>96.4</v>
+      </c>
+      <c r="D48" s="115">
+        <v>54.6</v>
+      </c>
+      <c r="E48" s="115">
+        <v>20.8</v>
+      </c>
+      <c r="F48" s="115">
+        <v>21</v>
+      </c>
+      <c r="G48" s="115">
+        <v>0.3</v>
+      </c>
+      <c r="H48" s="115">
+        <v>2.7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B49" s="47"/>
+      <c r="C49" s="47"/>
+      <c r="D49" s="47"/>
+      <c r="E49" s="47"/>
+      <c r="F49" s="47"/>
+      <c r="G49" s="47"/>
+      <c r="H49" s="108"/>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B50" s="47"/>
+      <c r="C50" s="47"/>
+      <c r="D50" s="47"/>
+      <c r="E50" s="47"/>
+      <c r="F50" s="47"/>
+      <c r="G50" s="47"/>
+      <c r="H50" s="16"/>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="18"/>
+      <c r="C51" s="18"/>
+      <c r="D51" s="18"/>
+      <c r="E51" s="18"/>
+      <c r="F51" s="18"/>
+      <c r="G51" s="18"/>
+      <c r="H51" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr>
-    <tabColor rgb="FFFF0000"/>
+    <tabColor theme="3" tint="0.59999389629810485"/>
   </sheetPr>
-  <dimension ref="A1:S61"/>
+  <dimension ref="A1:S66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B33" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B31" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="K49" sqref="K49"/>
+      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="9.140625" style="2" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="116" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="115"/>
-[...5 lines deleted...]
-      <c r="H1" s="115"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="116" t="s">
+      <c r="A3" s="117" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="116"/>
-[...5 lines deleted...]
-      <c r="H3" s="116"/>
+      <c r="B3" s="117"/>
+      <c r="C3" s="117"/>
+      <c r="D3" s="117"/>
+      <c r="E3" s="117"/>
+      <c r="F3" s="117"/>
+      <c r="G3" s="117"/>
+      <c r="H3" s="117"/>
     </row>
     <row r="4" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A4" s="117"/>
-      <c r="B4" s="117" t="s">
+      <c r="A4" s="118"/>
+      <c r="B4" s="118" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="120" t="s">
+      <c r="C4" s="121" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="121"/>
-[...3 lines deleted...]
-      <c r="H4" s="122"/>
+      <c r="D4" s="122"/>
+      <c r="E4" s="122"/>
+      <c r="F4" s="122"/>
+      <c r="G4" s="122"/>
+      <c r="H4" s="123"/>
     </row>
     <row r="5" spans="1:9" ht="15" customHeight="1">
-      <c r="A5" s="119"/>
-[...1 lines deleted...]
-      <c r="C5" s="117" t="s">
+      <c r="A5" s="120"/>
+      <c r="B5" s="120"/>
+      <c r="C5" s="118" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="120" t="s">
+      <c r="D5" s="121" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="121"/>
-[...1 lines deleted...]
-      <c r="G5" s="117" t="s">
+      <c r="E5" s="122"/>
+      <c r="F5" s="123"/>
+      <c r="G5" s="118" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="117" t="s">
+      <c r="H5" s="118" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="25.5" customHeight="1">
-      <c r="A6" s="118"/>
-[...2 lines deleted...]
-      <c r="D6" s="77" t="s">
+      <c r="A6" s="119"/>
+      <c r="B6" s="119"/>
+      <c r="C6" s="119"/>
+      <c r="D6" s="76" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="77" t="s">
+      <c r="E6" s="76" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="77" t="s">
+      <c r="F6" s="76" t="s">
         <v>13</v>
       </c>
-      <c r="G6" s="118"/>
-      <c r="H6" s="118"/>
+      <c r="G6" s="119"/>
+      <c r="H6" s="119"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="44">
+      <c r="A7" s="43">
         <v>2015</v>
       </c>
-      <c r="B7" s="78">
-[...2 lines deleted...]
-      <c r="C7" s="79">
+      <c r="B7" s="77">
+        <v>100</v>
+      </c>
+      <c r="C7" s="78">
         <v>92.4</v>
       </c>
-      <c r="D7" s="79">
+      <c r="D7" s="78">
         <v>44.7</v>
       </c>
-      <c r="E7" s="79">
+      <c r="E7" s="78">
         <v>25.7</v>
       </c>
-      <c r="F7" s="78">
+      <c r="F7" s="77">
         <v>22</v>
       </c>
-      <c r="G7" s="79">
+      <c r="G7" s="78">
         <v>0.2</v>
       </c>
-      <c r="H7" s="79">
+      <c r="H7" s="78">
         <v>7.4</v>
       </c>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="59">
-[...2 lines deleted...]
-      <c r="C8" s="59">
+      <c r="B8" s="58">
+        <v>100</v>
+      </c>
+      <c r="C8" s="58">
         <v>92.5</v>
       </c>
-      <c r="D8" s="59">
+      <c r="D8" s="58">
         <v>44.6</v>
       </c>
-      <c r="E8" s="59">
+      <c r="E8" s="58">
         <v>25.1</v>
       </c>
-      <c r="F8" s="59">
+      <c r="F8" s="58">
         <v>22.8</v>
       </c>
-      <c r="G8" s="59">
+      <c r="G8" s="58">
         <v>0.1</v>
       </c>
-      <c r="H8" s="59">
+      <c r="H8" s="58">
         <v>7.4</v>
       </c>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="80">
-[...2 lines deleted...]
-      <c r="C9" s="55">
+      <c r="B9" s="79">
+        <v>100</v>
+      </c>
+      <c r="C9" s="54">
         <v>92.5</v>
       </c>
-      <c r="D9" s="55">
+      <c r="D9" s="54">
         <v>45.3</v>
       </c>
-      <c r="E9" s="55">
+      <c r="E9" s="54">
         <v>24.4</v>
       </c>
-      <c r="F9" s="55">
+      <c r="F9" s="54">
         <v>22.8</v>
       </c>
-      <c r="G9" s="55">
+      <c r="G9" s="54">
         <v>0.2</v>
       </c>
-      <c r="H9" s="55">
+      <c r="H9" s="54">
         <v>7.3</v>
       </c>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="80">
-[...2 lines deleted...]
-      <c r="C10" s="55">
+      <c r="B10" s="79">
+        <v>100</v>
+      </c>
+      <c r="C10" s="54">
         <v>92.3</v>
       </c>
-      <c r="D10" s="55">
+      <c r="D10" s="54">
         <v>43.8</v>
       </c>
-      <c r="E10" s="55">
+      <c r="E10" s="54">
         <v>26.5</v>
       </c>
-      <c r="F10" s="80">
+      <c r="F10" s="79">
         <v>22</v>
       </c>
-      <c r="G10" s="55">
+      <c r="G10" s="54">
         <v>0.4</v>
       </c>
-      <c r="H10" s="55">
+      <c r="H10" s="54">
         <v>7.3</v>
       </c>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="80">
-[...2 lines deleted...]
-      <c r="C11" s="55">
+      <c r="B11" s="79">
+        <v>100</v>
+      </c>
+      <c r="C11" s="54">
         <v>93.2</v>
       </c>
-      <c r="D11" s="80">
+      <c r="D11" s="79">
         <v>45</v>
       </c>
-      <c r="E11" s="55">
+      <c r="E11" s="54">
         <v>27.2</v>
       </c>
-      <c r="F11" s="80">
+      <c r="F11" s="79">
         <v>21</v>
       </c>
-      <c r="G11" s="55">
+      <c r="G11" s="54">
         <v>0.1</v>
       </c>
-      <c r="H11" s="80">
+      <c r="H11" s="79">
         <v>6.7</v>
       </c>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="44">
+      <c r="A12" s="43">
         <v>2016</v>
       </c>
-      <c r="B12" s="78">
-[...2 lines deleted...]
-      <c r="C12" s="79">
+      <c r="B12" s="77">
+        <v>100</v>
+      </c>
+      <c r="C12" s="78">
         <v>92.8</v>
       </c>
-      <c r="D12" s="79">
+      <c r="D12" s="78">
         <v>45.8</v>
       </c>
-      <c r="E12" s="79">
+      <c r="E12" s="78">
         <v>25.2</v>
       </c>
-      <c r="F12" s="78">
+      <c r="F12" s="77">
         <v>21.8</v>
       </c>
-      <c r="G12" s="79">
+      <c r="G12" s="78">
         <v>0.2</v>
       </c>
-      <c r="H12" s="78">
+      <c r="H12" s="77">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="59">
-[...2 lines deleted...]
-      <c r="C13" s="59">
+      <c r="B13" s="58">
+        <v>100</v>
+      </c>
+      <c r="C13" s="58">
         <v>92.8</v>
       </c>
-      <c r="D13" s="59">
+      <c r="D13" s="58">
         <v>45.2</v>
       </c>
-      <c r="E13" s="59">
+      <c r="E13" s="58">
         <v>24.4</v>
       </c>
-      <c r="F13" s="59">
+      <c r="F13" s="58">
         <v>23.2</v>
       </c>
-      <c r="G13" s="59">
+      <c r="G13" s="58">
         <v>0.2</v>
       </c>
-      <c r="H13" s="59">
+      <c r="H13" s="58">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="80">
-[...2 lines deleted...]
-      <c r="C14" s="55">
+      <c r="B14" s="79">
+        <v>100</v>
+      </c>
+      <c r="C14" s="54">
         <v>92.9</v>
       </c>
-      <c r="D14" s="59">
+      <c r="D14" s="58">
         <v>47</v>
       </c>
-      <c r="E14" s="55">
+      <c r="E14" s="54">
         <v>23.9</v>
       </c>
-      <c r="F14" s="59">
+      <c r="F14" s="58">
         <v>22</v>
       </c>
-      <c r="G14" s="55">
+      <c r="G14" s="54">
         <v>0.2</v>
       </c>
-      <c r="H14" s="55">
+      <c r="H14" s="54">
         <v>6.9</v>
       </c>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="80">
-[...2 lines deleted...]
-      <c r="C15" s="55">
+      <c r="B15" s="79">
+        <v>100</v>
+      </c>
+      <c r="C15" s="54">
         <v>92.9</v>
       </c>
-      <c r="D15" s="55">
+      <c r="D15" s="54">
         <v>45.5</v>
       </c>
-      <c r="E15" s="55">
+      <c r="E15" s="54">
         <v>26.2</v>
       </c>
-      <c r="F15" s="80">
+      <c r="F15" s="79">
         <v>21.2</v>
       </c>
-      <c r="G15" s="55">
+      <c r="G15" s="54">
         <v>0.4</v>
       </c>
-      <c r="H15" s="55">
+      <c r="H15" s="54">
         <v>6.7</v>
       </c>
       <c r="I15" s="7"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41">
         <v>93.7</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="41">
         <v>45.5</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="41">
         <v>26.9</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="41">
         <v>21.3</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="41">
         <v>0.2</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="41">
         <v>6.1</v>
       </c>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="44">
+      <c r="A17" s="43">
         <v>2017</v>
       </c>
-      <c r="B17" s="78">
-[...2 lines deleted...]
-      <c r="C17" s="79">
+      <c r="B17" s="77">
+        <v>100</v>
+      </c>
+      <c r="C17" s="78">
         <v>92.6</v>
       </c>
-      <c r="D17" s="79">
+      <c r="D17" s="78">
         <v>46.6</v>
       </c>
-      <c r="E17" s="79">
+      <c r="E17" s="78">
         <v>24.7</v>
       </c>
-      <c r="F17" s="78">
+      <c r="F17" s="77">
         <v>21.3</v>
       </c>
-      <c r="G17" s="79">
+      <c r="G17" s="78">
         <v>0.2</v>
       </c>
-      <c r="H17" s="78">
+      <c r="H17" s="77">
         <v>7.2</v>
       </c>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="59">
-[...2 lines deleted...]
-      <c r="C18" s="59">
+      <c r="B18" s="58">
+        <v>100</v>
+      </c>
+      <c r="C18" s="58">
         <v>92.6</v>
       </c>
-      <c r="D18" s="59">
+      <c r="D18" s="58">
         <v>46.7</v>
       </c>
-      <c r="E18" s="59">
+      <c r="E18" s="58">
         <v>23.6</v>
       </c>
-      <c r="F18" s="59">
+      <c r="F18" s="58">
         <v>22.3</v>
       </c>
-      <c r="G18" s="59">
+      <c r="G18" s="58">
         <v>0.1</v>
       </c>
-      <c r="H18" s="59">
+      <c r="H18" s="58">
         <v>7.3</v>
       </c>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="80">
-[...2 lines deleted...]
-      <c r="C19" s="55">
+      <c r="B19" s="79">
+        <v>100</v>
+      </c>
+      <c r="C19" s="54">
         <v>92.6</v>
       </c>
-      <c r="D19" s="59">
+      <c r="D19" s="58">
         <v>47.7</v>
       </c>
-      <c r="E19" s="59">
+      <c r="E19" s="58">
         <v>23</v>
       </c>
-      <c r="F19" s="59">
+      <c r="F19" s="58">
         <v>21.9</v>
       </c>
-      <c r="G19" s="55">
+      <c r="G19" s="54">
         <v>0.1</v>
       </c>
-      <c r="H19" s="55">
+      <c r="H19" s="54">
         <v>7.3000000000000007</v>
       </c>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="80">
-[...2 lines deleted...]
-      <c r="C20" s="55">
+      <c r="B20" s="79">
+        <v>100</v>
+      </c>
+      <c r="C20" s="54">
         <v>92.9</v>
       </c>
-      <c r="D20" s="55">
+      <c r="D20" s="54">
         <v>45.7</v>
       </c>
-      <c r="E20" s="55">
+      <c r="E20" s="54">
         <v>26.1</v>
       </c>
-      <c r="F20" s="80">
+      <c r="F20" s="79">
         <v>21.1</v>
       </c>
-      <c r="G20" s="55">
+      <c r="G20" s="54">
         <v>0.2</v>
       </c>
-      <c r="H20" s="55">
+      <c r="H20" s="54">
         <v>6.9</v>
       </c>
       <c r="I20" s="7"/>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="80">
-[...2 lines deleted...]
-      <c r="C21" s="42">
+      <c r="B21" s="79">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41">
         <v>93.3</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="41">
         <v>46.4</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="41">
         <v>26.2</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="41">
         <v>20.7</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="41">
         <v>0.2</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="41">
         <v>6.5</v>
       </c>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="44">
+      <c r="A22" s="43">
         <v>2018</v>
       </c>
-      <c r="B22" s="78">
-[...2 lines deleted...]
-      <c r="C22" s="78">
+      <c r="B22" s="77">
+        <v>100</v>
+      </c>
+      <c r="C22" s="77">
         <v>93</v>
       </c>
-      <c r="D22" s="79">
+      <c r="D22" s="78">
         <v>48.5</v>
       </c>
-      <c r="E22" s="79">
+      <c r="E22" s="78">
         <v>23.5</v>
       </c>
-      <c r="F22" s="78">
+      <c r="F22" s="77">
         <v>21</v>
       </c>
-      <c r="G22" s="79">
+      <c r="G22" s="78">
         <v>0.2</v>
       </c>
-      <c r="H22" s="78">
+      <c r="H22" s="77">
         <v>6.8</v>
       </c>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="80">
-[...2 lines deleted...]
-      <c r="C23" s="59">
+      <c r="B23" s="79">
+        <v>100</v>
+      </c>
+      <c r="C23" s="58">
         <v>93.2</v>
       </c>
-      <c r="D23" s="59">
+      <c r="D23" s="58">
         <v>49</v>
       </c>
-      <c r="E23" s="59">
+      <c r="E23" s="58">
         <v>22.3</v>
       </c>
-      <c r="F23" s="59">
+      <c r="F23" s="58">
         <v>21.9</v>
       </c>
-      <c r="G23" s="59">
+      <c r="G23" s="58">
         <v>0.1</v>
       </c>
-      <c r="H23" s="59">
+      <c r="H23" s="58">
         <v>6.7</v>
       </c>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="80">
-[...2 lines deleted...]
-      <c r="C24" s="55">
+      <c r="B24" s="79">
+        <v>100</v>
+      </c>
+      <c r="C24" s="54">
         <v>92.8</v>
       </c>
-      <c r="D24" s="59">
+      <c r="D24" s="58">
         <v>49.7</v>
       </c>
-      <c r="E24" s="59">
+      <c r="E24" s="58">
         <v>21.7</v>
       </c>
-      <c r="F24" s="59">
+      <c r="F24" s="58">
         <v>21.4</v>
       </c>
-      <c r="G24" s="55">
+      <c r="G24" s="54">
         <v>0.1</v>
       </c>
-      <c r="H24" s="55">
+      <c r="H24" s="54">
         <v>7.1</v>
       </c>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="80">
-[...2 lines deleted...]
-      <c r="C25" s="55">
+      <c r="B25" s="79">
+        <v>100</v>
+      </c>
+      <c r="C25" s="54">
         <v>92.6</v>
       </c>
-      <c r="D25" s="80">
+      <c r="D25" s="79">
         <v>48</v>
       </c>
-      <c r="E25" s="55">
+      <c r="E25" s="54">
         <v>24.4</v>
       </c>
-      <c r="F25" s="80">
+      <c r="F25" s="79">
         <v>20.2</v>
       </c>
-      <c r="G25" s="55">
+      <c r="G25" s="54">
         <v>0.3</v>
       </c>
-      <c r="H25" s="55">
+      <c r="H25" s="54">
         <v>7.1</v>
       </c>
       <c r="I25" s="7"/>
     </row>
     <row r="26" spans="1:9">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="80">
-[...2 lines deleted...]
-      <c r="C26" s="42">
+      <c r="B26" s="79">
+        <v>100</v>
+      </c>
+      <c r="C26" s="41">
         <v>93.4</v>
       </c>
-      <c r="D26" s="42">
+      <c r="D26" s="41">
         <v>47.1</v>
       </c>
-      <c r="E26" s="42">
+      <c r="E26" s="41">
         <v>25.7</v>
       </c>
-      <c r="F26" s="42">
+      <c r="F26" s="41">
         <v>20.6</v>
       </c>
-      <c r="G26" s="42">
+      <c r="G26" s="41">
         <v>0.2</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="41">
         <v>6.4</v>
       </c>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="44">
+      <c r="A27" s="43">
         <v>2019</v>
       </c>
-      <c r="B27" s="38">
-[...2 lines deleted...]
-      <c r="C27" s="38">
+      <c r="B27" s="37">
+        <v>100</v>
+      </c>
+      <c r="C27" s="37">
         <v>92.9</v>
       </c>
-      <c r="D27" s="38">
+      <c r="D27" s="37">
         <v>50</v>
       </c>
-      <c r="E27" s="38">
+      <c r="E27" s="37">
         <v>22.9</v>
       </c>
-      <c r="F27" s="38">
+      <c r="F27" s="37">
         <v>20</v>
       </c>
-      <c r="G27" s="38">
+      <c r="G27" s="37">
         <v>0.2</v>
       </c>
-      <c r="H27" s="79">
+      <c r="H27" s="78">
         <v>6.9</v>
       </c>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="80">
-[...2 lines deleted...]
-      <c r="C28" s="59">
+      <c r="B28" s="79">
+        <v>100</v>
+      </c>
+      <c r="C28" s="58">
         <v>92.3</v>
       </c>
-      <c r="D28" s="59">
+      <c r="D28" s="58">
         <v>48.5</v>
       </c>
-      <c r="E28" s="59">
+      <c r="E28" s="58">
         <v>22.3</v>
       </c>
-      <c r="F28" s="59">
+      <c r="F28" s="58">
         <v>21.5</v>
       </c>
-      <c r="G28" s="59">
+      <c r="G28" s="58">
         <v>0.1</v>
       </c>
-      <c r="H28" s="59">
+      <c r="H28" s="58">
         <v>7.6</v>
       </c>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="59">
-[...2 lines deleted...]
-      <c r="C29" s="59">
+      <c r="B29" s="58">
+        <v>100</v>
+      </c>
+      <c r="C29" s="58">
         <v>92.8</v>
       </c>
-      <c r="D29" s="59">
+      <c r="D29" s="58">
         <v>51.2</v>
       </c>
-      <c r="E29" s="59">
+      <c r="E29" s="58">
         <v>21</v>
       </c>
-      <c r="F29" s="59">
+      <c r="F29" s="58">
         <v>20.6</v>
       </c>
-      <c r="G29" s="55">
+      <c r="G29" s="54">
         <v>0.1</v>
       </c>
-      <c r="H29" s="55">
+      <c r="H29" s="54">
         <v>7.1</v>
       </c>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="42">
-[...2 lines deleted...]
-      <c r="C30" s="42">
+      <c r="B30" s="41">
+        <v>100</v>
+      </c>
+      <c r="C30" s="41">
         <v>92.8</v>
       </c>
-      <c r="D30" s="42">
+      <c r="D30" s="41">
         <v>49.9</v>
       </c>
-      <c r="E30" s="42">
+      <c r="E30" s="41">
         <v>23.7</v>
       </c>
-      <c r="F30" s="42">
+      <c r="F30" s="41">
         <v>19.2</v>
       </c>
-      <c r="G30" s="42">
+      <c r="G30" s="41">
         <v>0.3</v>
       </c>
-      <c r="H30" s="55">
+      <c r="H30" s="54">
         <v>6.9</v>
       </c>
       <c r="I30" s="7"/>
     </row>
     <row r="31" spans="1:9">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="42">
-[...2 lines deleted...]
-      <c r="C31" s="42">
+      <c r="B31" s="41">
+        <v>100</v>
+      </c>
+      <c r="C31" s="41">
         <v>93.4</v>
       </c>
-      <c r="D31" s="42">
+      <c r="D31" s="41">
         <v>50</v>
       </c>
-      <c r="E31" s="42">
+      <c r="E31" s="41">
         <v>24.4</v>
       </c>
-      <c r="F31" s="42">
+      <c r="F31" s="41">
         <v>19</v>
       </c>
-      <c r="G31" s="42">
+      <c r="G31" s="41">
         <v>0.2</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="41">
         <v>6.4</v>
       </c>
     </row>
     <row r="32" spans="1:9">
-      <c r="A32" s="44">
+      <c r="A32" s="43">
         <v>2020</v>
       </c>
-      <c r="B32" s="38">
-[...2 lines deleted...]
-      <c r="C32" s="38">
+      <c r="B32" s="37">
+        <v>100</v>
+      </c>
+      <c r="C32" s="37">
         <v>92.9</v>
       </c>
-      <c r="D32" s="38">
+      <c r="D32" s="37">
         <v>53.9</v>
       </c>
-      <c r="E32" s="38">
+      <c r="E32" s="37">
         <v>23.3</v>
       </c>
-      <c r="F32" s="38">
+      <c r="F32" s="37">
         <v>15.7</v>
       </c>
-      <c r="G32" s="38">
+      <c r="G32" s="37">
         <v>0.2</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="37">
         <v>6.9</v>
       </c>
     </row>
     <row r="33" spans="1:19">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="42">
-[...2 lines deleted...]
-      <c r="C33" s="42">
+      <c r="B33" s="41">
+        <v>100</v>
+      </c>
+      <c r="C33" s="41">
         <v>92.7</v>
       </c>
-      <c r="D33" s="42">
+      <c r="D33" s="41">
         <v>52.4</v>
       </c>
-      <c r="E33" s="42">
+      <c r="E33" s="41">
         <v>22.6</v>
       </c>
-      <c r="F33" s="42">
+      <c r="F33" s="41">
         <v>17.7</v>
       </c>
-      <c r="G33" s="42">
+      <c r="G33" s="41">
         <v>0.1</v>
       </c>
-      <c r="H33" s="59">
+      <c r="H33" s="58">
         <v>7.2</v>
       </c>
     </row>
     <row r="34" spans="1:19">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B34" s="42">
-[...2 lines deleted...]
-      <c r="C34" s="42">
+      <c r="B34" s="41">
+        <v>100</v>
+      </c>
+      <c r="C34" s="41">
         <v>92.7</v>
       </c>
-      <c r="D34" s="42">
+      <c r="D34" s="41">
         <v>56.4</v>
       </c>
-      <c r="E34" s="42">
+      <c r="E34" s="41">
         <v>21.9</v>
       </c>
-      <c r="F34" s="42">
+      <c r="F34" s="41">
         <v>14.4</v>
       </c>
-      <c r="G34" s="42">
+      <c r="G34" s="41">
         <v>0.1</v>
       </c>
-      <c r="H34" s="55">
+      <c r="H34" s="54">
         <v>7.2</v>
       </c>
     </row>
     <row r="35" spans="1:19">
-      <c r="A35" s="41" t="s">
+      <c r="A35" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="42">
-[...2 lines deleted...]
-      <c r="C35" s="42">
+      <c r="B35" s="41">
+        <v>100</v>
+      </c>
+      <c r="C35" s="41">
         <v>92.8</v>
       </c>
-      <c r="D35" s="42">
+      <c r="D35" s="41">
         <v>54.3</v>
       </c>
-      <c r="E35" s="42">
+      <c r="E35" s="41">
         <v>23.8</v>
       </c>
-      <c r="F35" s="42">
+      <c r="F35" s="41">
         <v>14.7</v>
       </c>
-      <c r="G35" s="42">
+      <c r="G35" s="41">
         <v>0.3</v>
       </c>
-      <c r="H35" s="55">
+      <c r="H35" s="54">
         <v>6.9</v>
       </c>
     </row>
     <row r="36" spans="1:19">
-      <c r="A36" s="41" t="s">
+      <c r="A36" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="42">
-[...2 lines deleted...]
-      <c r="C36" s="42">
+      <c r="B36" s="41">
+        <v>100</v>
+      </c>
+      <c r="C36" s="41">
         <v>93.2</v>
       </c>
-      <c r="D36" s="42">
+      <c r="D36" s="41">
         <v>52.6</v>
       </c>
-      <c r="E36" s="42">
+      <c r="E36" s="41">
         <v>24.8</v>
       </c>
-      <c r="F36" s="42">
+      <c r="F36" s="41">
         <v>15.8</v>
       </c>
-      <c r="G36" s="42">
+      <c r="G36" s="41">
         <v>0.2</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="41">
         <v>6.6</v>
       </c>
       <c r="I36" s="10"/>
     </row>
     <row r="37" spans="1:19" s="12" customFormat="1">
-      <c r="A37" s="45">
+      <c r="A37" s="44">
         <v>2021</v>
       </c>
-      <c r="B37" s="73">
-[...2 lines deleted...]
-      <c r="C37" s="73">
+      <c r="B37" s="72">
+        <v>100</v>
+      </c>
+      <c r="C37" s="72">
         <v>93</v>
       </c>
-      <c r="D37" s="73">
+      <c r="D37" s="72">
         <v>52.8</v>
       </c>
-      <c r="E37" s="73">
+      <c r="E37" s="72">
         <v>23.7</v>
       </c>
-      <c r="F37" s="73">
+      <c r="F37" s="72">
         <v>16.5</v>
       </c>
-      <c r="G37" s="73">
+      <c r="G37" s="72">
         <v>0.1</v>
       </c>
-      <c r="H37" s="73">
+      <c r="H37" s="72">
         <v>6.9</v>
       </c>
       <c r="S37" s="13"/>
     </row>
     <row r="38" spans="1:19">
-      <c r="A38" s="41" t="s">
+      <c r="A38" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="42">
-[...2 lines deleted...]
-      <c r="C38" s="42">
+      <c r="B38" s="41">
+        <v>100</v>
+      </c>
+      <c r="C38" s="41">
         <v>92.4</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="41">
         <v>51.4</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="41">
         <v>23.2</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="41">
         <v>17.8</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="41">
         <v>0.2</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="41">
         <v>7.4</v>
       </c>
     </row>
     <row r="39" spans="1:19">
-      <c r="A39" s="41" t="s">
+      <c r="A39" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B39" s="42">
-[...2 lines deleted...]
-      <c r="C39" s="42">
+      <c r="B39" s="41">
+        <v>100</v>
+      </c>
+      <c r="C39" s="41">
         <v>92.7</v>
       </c>
-      <c r="D39" s="42">
+      <c r="D39" s="41">
         <v>53.4</v>
       </c>
-      <c r="E39" s="42">
+      <c r="E39" s="41">
         <v>22.9</v>
       </c>
-      <c r="F39" s="42">
+      <c r="F39" s="41">
         <v>16.399999999999999</v>
       </c>
-      <c r="G39" s="42">
+      <c r="G39" s="41">
         <v>0.1</v>
       </c>
-      <c r="H39" s="42">
+      <c r="H39" s="41">
         <v>7.2</v>
       </c>
       <c r="I39" s="14"/>
     </row>
     <row r="40" spans="1:19">
-      <c r="A40" s="41" t="s">
+      <c r="A40" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="42">
-[...2 lines deleted...]
-      <c r="C40" s="42">
+      <c r="B40" s="41">
+        <v>100</v>
+      </c>
+      <c r="C40" s="41">
         <v>93.3</v>
       </c>
-      <c r="D40" s="42">
+      <c r="D40" s="41">
         <v>52.9</v>
       </c>
-      <c r="E40" s="42">
+      <c r="E40" s="41">
         <v>24.8</v>
       </c>
-      <c r="F40" s="42">
+      <c r="F40" s="41">
         <v>15.6</v>
       </c>
-      <c r="G40" s="42">
+      <c r="G40" s="41">
         <v>0.2</v>
       </c>
-      <c r="H40" s="55">
+      <c r="H40" s="54">
         <v>6.5</v>
       </c>
     </row>
     <row r="41" spans="1:19">
-      <c r="A41" s="41" t="s">
+      <c r="A41" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="42">
-[...2 lines deleted...]
-      <c r="C41" s="42">
+      <c r="B41" s="41">
+        <v>100</v>
+      </c>
+      <c r="C41" s="41">
         <v>93.4</v>
       </c>
-      <c r="D41" s="42">
+      <c r="D41" s="41">
         <v>53.5</v>
       </c>
-      <c r="E41" s="42">
+      <c r="E41" s="41">
         <v>23.7</v>
       </c>
-      <c r="F41" s="42">
+      <c r="F41" s="41">
         <v>16.2</v>
       </c>
-      <c r="G41" s="42">
+      <c r="G41" s="41">
         <v>0.1</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H41" s="41">
         <v>6.5</v>
       </c>
     </row>
     <row r="42" spans="1:19">
-      <c r="A42" s="45">
+      <c r="A42" s="44">
         <v>2022</v>
       </c>
-      <c r="B42" s="38">
-[...2 lines deleted...]
-      <c r="C42" s="38">
+      <c r="B42" s="37">
+        <v>100</v>
+      </c>
+      <c r="C42" s="37">
         <v>92.6</v>
       </c>
-      <c r="D42" s="38">
+      <c r="D42" s="37">
         <v>51.1</v>
       </c>
-      <c r="E42" s="38">
+      <c r="E42" s="37">
         <v>24.4</v>
       </c>
-      <c r="F42" s="38">
+      <c r="F42" s="37">
         <v>17.100000000000001</v>
       </c>
-      <c r="G42" s="73">
+      <c r="G42" s="72">
         <v>0.2</v>
       </c>
-      <c r="H42" s="73">
+      <c r="H42" s="72">
         <v>7.2</v>
       </c>
     </row>
     <row r="43" spans="1:19">
-      <c r="A43" s="41" t="s">
+      <c r="A43" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="42">
-[...2 lines deleted...]
-      <c r="C43" s="42">
+      <c r="B43" s="41">
+        <v>100</v>
+      </c>
+      <c r="C43" s="41">
         <v>91.9</v>
       </c>
-      <c r="D43" s="42">
+      <c r="D43" s="41">
         <v>50.1</v>
       </c>
-      <c r="E43" s="42">
+      <c r="E43" s="41">
         <v>24.2</v>
       </c>
-      <c r="F43" s="42">
+      <c r="F43" s="41">
         <v>17.600000000000001</v>
       </c>
-      <c r="G43" s="42">
+      <c r="G43" s="41">
         <v>0.2</v>
       </c>
-      <c r="H43" s="42">
+      <c r="H43" s="41">
         <v>7.9</v>
       </c>
       <c r="J43" s="14"/>
     </row>
     <row r="44" spans="1:19" s="7" customFormat="1">
-      <c r="A44" s="41" t="s">
+      <c r="A44" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="42">
-[...2 lines deleted...]
-      <c r="C44" s="42">
+      <c r="B44" s="41">
+        <v>100</v>
+      </c>
+      <c r="C44" s="41">
         <v>92.1</v>
       </c>
-      <c r="D44" s="42">
+      <c r="D44" s="41">
         <v>51.4</v>
       </c>
-      <c r="E44" s="42">
+      <c r="E44" s="41">
         <v>23.5</v>
       </c>
-      <c r="F44" s="42">
+      <c r="F44" s="41">
         <v>17.2</v>
       </c>
-      <c r="G44" s="42">
+      <c r="G44" s="41">
         <v>0.1</v>
       </c>
-      <c r="H44" s="42">
+      <c r="H44" s="41">
         <v>7.8</v>
       </c>
       <c r="S44" s="15"/>
     </row>
     <row r="45" spans="1:19" s="7" customFormat="1">
-      <c r="A45" s="41" t="s">
+      <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="42">
-[...2 lines deleted...]
-      <c r="C45" s="42">
+      <c r="B45" s="41">
+        <v>100</v>
+      </c>
+      <c r="C45" s="41">
         <v>92.7</v>
       </c>
-      <c r="D45" s="42">
+      <c r="D45" s="41">
         <v>50.8</v>
       </c>
-      <c r="E45" s="42">
+      <c r="E45" s="41">
         <v>25.4</v>
       </c>
-      <c r="F45" s="42">
+      <c r="F45" s="41">
         <v>16.5</v>
       </c>
-      <c r="G45" s="42">
+      <c r="G45" s="41">
         <v>0.2</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="41">
         <v>7.1</v>
       </c>
       <c r="S45" s="15"/>
     </row>
     <row r="46" spans="1:19" s="7" customFormat="1">
-      <c r="A46" s="41" t="s">
+      <c r="A46" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B46" s="42">
-[...2 lines deleted...]
-      <c r="C46" s="42">
+      <c r="B46" s="41">
+        <v>100</v>
+      </c>
+      <c r="C46" s="41">
         <v>93.3</v>
       </c>
-      <c r="D46" s="42">
+      <c r="D46" s="41">
         <v>52.1</v>
       </c>
-      <c r="E46" s="42">
+      <c r="E46" s="41">
         <v>24.4</v>
       </c>
-      <c r="F46" s="42">
+      <c r="F46" s="41">
         <v>16.8</v>
       </c>
-      <c r="G46" s="42">
+      <c r="G46" s="41">
         <v>0.1</v>
       </c>
-      <c r="H46" s="42">
+      <c r="H46" s="41">
         <v>6.6</v>
       </c>
       <c r="S46" s="15"/>
     </row>
     <row r="47" spans="1:19" s="7" customFormat="1">
-      <c r="A47" s="45">
+      <c r="A47" s="44">
         <v>2023</v>
       </c>
-      <c r="B47" s="46">
-[...2 lines deleted...]
-      <c r="C47" s="46">
+      <c r="B47" s="45">
+        <v>100</v>
+      </c>
+      <c r="C47" s="45">
         <v>92.1</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="45">
         <v>51.3</v>
       </c>
-      <c r="E47" s="46">
+      <c r="E47" s="45">
         <v>23.2</v>
       </c>
-      <c r="F47" s="46">
+      <c r="F47" s="45">
         <v>17.600000000000001</v>
       </c>
-      <c r="G47" s="46">
+      <c r="G47" s="45">
         <v>0.2</v>
       </c>
-      <c r="H47" s="46">
+      <c r="H47" s="45">
         <v>7.7</v>
       </c>
       <c r="S47" s="15"/>
     </row>
     <row r="48" spans="1:19" s="7" customFormat="1">
-      <c r="A48" s="41" t="s">
+      <c r="A48" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="42">
-[...2 lines deleted...]
-      <c r="C48" s="42">
+      <c r="B48" s="41">
+        <v>100</v>
+      </c>
+      <c r="C48" s="41">
         <v>92.1</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="41">
         <v>51.3</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="41">
         <v>22.5</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="41">
         <v>18.3</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="41">
         <v>0.2</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="41">
         <v>7.7</v>
       </c>
       <c r="S48" s="15"/>
     </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="41" t="s">
+      <c r="A49" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B49" s="48">
-[...2 lines deleted...]
-      <c r="C49" s="48">
+      <c r="B49" s="47">
+        <v>100</v>
+      </c>
+      <c r="C49" s="47">
         <v>91.8</v>
       </c>
-      <c r="D49" s="48">
+      <c r="D49" s="47">
         <v>51.9</v>
       </c>
-      <c r="E49" s="48">
+      <c r="E49" s="47">
         <v>22.2</v>
       </c>
-      <c r="F49" s="48">
+      <c r="F49" s="47">
         <v>17.7</v>
       </c>
-      <c r="G49" s="48">
+      <c r="G49" s="47">
         <v>0.2</v>
       </c>
-      <c r="H49" s="48">
+      <c r="H49" s="47">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:9">
-      <c r="A50" s="41" t="s">
+      <c r="A50" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="48">
-[...2 lines deleted...]
-      <c r="C50" s="48">
+      <c r="B50" s="47">
+        <v>100</v>
+      </c>
+      <c r="C50" s="47">
         <v>91.9</v>
       </c>
-      <c r="D50" s="48">
+      <c r="D50" s="47">
         <v>50.8</v>
       </c>
-      <c r="E50" s="48">
+      <c r="E50" s="47">
         <v>24</v>
       </c>
-      <c r="F50" s="48">
+      <c r="F50" s="47">
         <v>17.100000000000001</v>
       </c>
-      <c r="G50" s="48">
+      <c r="G50" s="47">
         <v>0.2</v>
       </c>
-      <c r="H50" s="50">
+      <c r="H50" s="49">
         <v>7.9</v>
       </c>
       <c r="I50" s="16"/>
     </row>
     <row r="51" spans="1:9">
-      <c r="A51" s="41" t="s">
+      <c r="A51" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="42">
-[...2 lines deleted...]
-      <c r="C51" s="42">
+      <c r="B51" s="41">
+        <v>100</v>
+      </c>
+      <c r="C51" s="41">
         <v>92.6</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="41">
         <v>51.3</v>
       </c>
-      <c r="E51" s="42">
+      <c r="E51" s="41">
         <v>23.9</v>
       </c>
-      <c r="F51" s="42">
+      <c r="F51" s="41">
         <v>17.399999999999999</v>
       </c>
-      <c r="G51" s="42">
+      <c r="G51" s="41">
         <v>0.1</v>
       </c>
-      <c r="H51" s="55">
+      <c r="H51" s="54">
         <v>7.3</v>
       </c>
       <c r="I51" s="16"/>
     </row>
     <row r="52" spans="1:9">
-      <c r="A52" s="44">
+      <c r="A52" s="43">
         <v>2024</v>
       </c>
-      <c r="B52" s="85">
-[...2 lines deleted...]
-      <c r="C52" s="85">
+      <c r="B52" s="84">
+        <v>100</v>
+      </c>
+      <c r="C52" s="84">
         <v>91.3</v>
       </c>
-      <c r="D52" s="85">
+      <c r="D52" s="84">
         <v>50.6</v>
       </c>
-      <c r="E52" s="85">
+      <c r="E52" s="84">
         <v>22.4</v>
       </c>
-      <c r="F52" s="85">
+      <c r="F52" s="84">
         <v>18.3</v>
       </c>
-      <c r="G52" s="85">
+      <c r="G52" s="84">
         <v>0.2</v>
       </c>
-      <c r="H52" s="84">
+      <c r="H52" s="83">
         <v>8.5</v>
       </c>
     </row>
     <row r="53" spans="1:9">
-      <c r="A53" s="41" t="s">
+      <c r="A53" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="42">
-[...2 lines deleted...]
-      <c r="C53" s="42">
+      <c r="B53" s="41">
+        <v>100</v>
+      </c>
+      <c r="C53" s="41">
         <v>90.7</v>
       </c>
-      <c r="D53" s="42">
+      <c r="D53" s="41">
         <v>50.5</v>
       </c>
-      <c r="E53" s="42">
+      <c r="E53" s="41">
         <v>21.3</v>
       </c>
-      <c r="F53" s="42">
+      <c r="F53" s="41">
         <v>18.899999999999999</v>
       </c>
-      <c r="G53" s="59">
+      <c r="G53" s="58">
         <v>0.2</v>
       </c>
-      <c r="H53" s="59">
+      <c r="H53" s="58">
         <v>9.1</v>
       </c>
     </row>
     <row r="54" spans="1:9">
-      <c r="A54" s="41" t="s">
+      <c r="A54" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="8">
         <v>100</v>
       </c>
       <c r="C54" s="8">
         <v>90.8</v>
       </c>
       <c r="D54" s="8">
         <v>51.7</v>
       </c>
       <c r="E54" s="8">
         <v>21.1</v>
       </c>
       <c r="F54" s="8">
         <v>18</v>
       </c>
       <c r="G54" s="8">
         <v>0.2</v>
       </c>
       <c r="H54" s="8">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:9">
-      <c r="A55" s="41" t="s">
+      <c r="A55" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B55" s="48">
-[...2 lines deleted...]
-      <c r="C55" s="48">
+      <c r="B55" s="47">
+        <v>100</v>
+      </c>
+      <c r="C55" s="47">
         <v>91.8</v>
       </c>
-      <c r="D55" s="48">
+      <c r="D55" s="47">
         <v>50</v>
       </c>
-      <c r="E55" s="48">
+      <c r="E55" s="47">
         <v>24</v>
       </c>
-      <c r="F55" s="48">
+      <c r="F55" s="47">
         <v>17.8</v>
       </c>
-      <c r="G55" s="48">
+      <c r="G55" s="47">
         <v>0.2</v>
       </c>
-      <c r="H55" s="83">
+      <c r="H55" s="82">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:9">
-      <c r="A56" s="41" t="s">
+      <c r="A56" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="42">
-[...2 lines deleted...]
-      <c r="C56" s="42">
+      <c r="B56" s="41">
+        <v>100</v>
+      </c>
+      <c r="C56" s="41">
         <v>91.7</v>
       </c>
-      <c r="D56" s="42">
+      <c r="D56" s="41">
         <v>50.1</v>
       </c>
-      <c r="E56" s="42">
+      <c r="E56" s="41">
         <v>23.2</v>
       </c>
-      <c r="F56" s="42">
+      <c r="F56" s="41">
         <v>18.399999999999999</v>
       </c>
-      <c r="G56" s="42">
+      <c r="G56" s="41">
         <v>0.1</v>
       </c>
-      <c r="H56" s="86">
+      <c r="H56" s="85">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="57" spans="1:9">
-      <c r="A57" s="44">
+      <c r="A57" s="43">
         <v>2025</v>
       </c>
-      <c r="B57" s="46">
-[...2 lines deleted...]
-      <c r="C57" s="46">
+      <c r="B57" s="45">
+        <v>100</v>
+      </c>
+      <c r="C57" s="45">
         <v>91.4</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="45">
         <v>52</v>
       </c>
-      <c r="E57" s="46">
+      <c r="E57" s="45">
         <v>20.8</v>
       </c>
-      <c r="F57" s="46">
+      <c r="F57" s="45">
         <v>18.600000000000001</v>
       </c>
-      <c r="G57" s="46">
+      <c r="G57" s="45">
         <v>0.2</v>
       </c>
-      <c r="H57" s="165">
+      <c r="H57" s="113">
         <v>8.4</v>
       </c>
     </row>
     <row r="58" spans="1:9">
-      <c r="A58" s="41" t="s">
+      <c r="A58" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="109">
-[...2 lines deleted...]
-      <c r="C58" s="109">
+      <c r="B58" s="107">
+        <v>100</v>
+      </c>
+      <c r="C58" s="107">
         <v>90.6</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="107">
         <v>50.6</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="107">
         <v>20.399999999999999</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="107">
         <v>19.600000000000001</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="107">
         <v>0.3</v>
       </c>
       <c r="H58" s="8">
         <v>9.1</v>
       </c>
     </row>
     <row r="59" spans="1:9">
-      <c r="A59" s="41" t="s">
+      <c r="A59" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B59" s="48">
-[...2 lines deleted...]
-      <c r="C59" s="48">
+      <c r="B59" s="47">
+        <v>100</v>
+      </c>
+      <c r="C59" s="47">
         <v>91.3</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="47">
         <v>52.5</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="47">
         <v>20.3</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="47">
         <v>18.5</v>
       </c>
-      <c r="G59" s="48">
+      <c r="G59" s="47">
         <v>0.2</v>
       </c>
-      <c r="H59" s="110">
+      <c r="H59" s="108">
         <v>8.5</v>
       </c>
     </row>
     <row r="60" spans="1:9">
-      <c r="A60" s="41" t="s">
+      <c r="A60" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="48">
-[...2 lines deleted...]
-      <c r="C60" s="48">
+      <c r="B60" s="41">
+        <v>100</v>
+      </c>
+      <c r="C60" s="41">
         <v>91.5</v>
       </c>
-      <c r="D60" s="48">
+      <c r="D60" s="41">
         <v>52.3</v>
       </c>
-      <c r="E60" s="48">
+      <c r="E60" s="41">
         <v>21.3</v>
       </c>
-      <c r="F60" s="48">
+      <c r="F60" s="41">
         <v>17.899999999999999</v>
       </c>
-      <c r="G60" s="48">
+      <c r="G60" s="41">
         <v>0.1</v>
       </c>
-      <c r="H60" s="16">
+      <c r="H60" s="8">
         <v>8.4</v>
       </c>
     </row>
     <row r="61" spans="1:9">
-      <c r="A61" s="82" t="s">
+      <c r="A61" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B61" s="18">
-[...2 lines deleted...]
-      <c r="C61" s="18">
+      <c r="B61" s="8">
+        <v>100</v>
+      </c>
+      <c r="C61" s="8">
         <v>91.9</v>
       </c>
-      <c r="D61" s="18">
+      <c r="D61" s="8">
         <v>52.3</v>
       </c>
-      <c r="E61" s="18">
+      <c r="E61" s="8">
         <v>21.3</v>
       </c>
-      <c r="F61" s="18">
+      <c r="F61" s="8">
         <v>18.3</v>
       </c>
-      <c r="G61" s="18">
+      <c r="G61" s="8">
         <v>0.1</v>
       </c>
-      <c r="H61" s="18">
+      <c r="H61" s="8">
         <v>8</v>
       </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="9"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="115">
+        <v>100</v>
+      </c>
+      <c r="C63" s="115">
+        <v>90.2</v>
+      </c>
+      <c r="D63" s="115">
+        <v>48.6</v>
+      </c>
+      <c r="E63" s="115">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="F63" s="115">
+        <v>21.7</v>
+      </c>
+      <c r="G63" s="115">
+        <v>0.3</v>
+      </c>
+      <c r="H63" s="115">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B64" s="47"/>
+      <c r="C64" s="47"/>
+      <c r="D64" s="47"/>
+      <c r="E64" s="47"/>
+      <c r="F64" s="47"/>
+      <c r="G64" s="47"/>
+      <c r="H64" s="108"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="16"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="18"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="18"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="A4:A6"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.15" bottom="0.15" header="0.17" footer="0.24"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="15" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="M24" sqref="M24"/>
+      <selection activeCell="G28" sqref="G28:H28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="19" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="19" customWidth="1"/>
     <col min="4" max="4" width="17" style="19" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="19" customWidth="1"/>
     <col min="6" max="6" width="15" style="19" customWidth="1"/>
     <col min="7" max="7" width="14" style="19" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="19" customWidth="1"/>
     <col min="9" max="18" width="9.140625" style="19"/>
     <col min="19" max="19" width="9.140625" style="19" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="123" t="s">
+      <c r="A1" s="124" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="123"/>
-[...5 lines deleted...]
-      <c r="H1" s="123"/>
+      <c r="B1" s="124"/>
+      <c r="C1" s="124"/>
+      <c r="D1" s="124"/>
+      <c r="E1" s="124"/>
+      <c r="F1" s="124"/>
+      <c r="G1" s="124"/>
+      <c r="H1" s="124"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="116"/>
-[...4 lines deleted...]
-      <c r="F3" s="116" t="s">
+      <c r="A3" s="117"/>
+      <c r="B3" s="117"/>
+      <c r="C3" s="117"/>
+      <c r="D3" s="117"/>
+      <c r="E3" s="117"/>
+      <c r="F3" s="117" t="s">
         <v>35</v>
       </c>
-      <c r="G3" s="116"/>
-      <c r="H3" s="116"/>
+      <c r="G3" s="117"/>
+      <c r="H3" s="117"/>
     </row>
     <row r="4" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A4" s="124"/>
-      <c r="B4" s="124" t="s">
+      <c r="A4" s="125"/>
+      <c r="B4" s="125" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="127" t="s">
+      <c r="C4" s="128" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="128"/>
-[...3 lines deleted...]
-      <c r="H4" s="129"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="129"/>
+      <c r="F4" s="129"/>
+      <c r="G4" s="129"/>
+      <c r="H4" s="130"/>
     </row>
     <row r="5" spans="1:9" ht="15" customHeight="1">
-      <c r="A5" s="125"/>
-[...1 lines deleted...]
-      <c r="C5" s="124" t="s">
+      <c r="A5" s="126"/>
+      <c r="B5" s="126"/>
+      <c r="C5" s="125" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="127" t="s">
+      <c r="D5" s="128" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="128"/>
-[...1 lines deleted...]
-      <c r="G5" s="124" t="s">
+      <c r="E5" s="129"/>
+      <c r="F5" s="130"/>
+      <c r="G5" s="125" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="124" t="s">
+      <c r="H5" s="125" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="25.5" customHeight="1">
-      <c r="A6" s="126"/>
-[...2 lines deleted...]
-      <c r="D6" s="67" t="s">
+      <c r="A6" s="127"/>
+      <c r="B6" s="127"/>
+      <c r="C6" s="127"/>
+      <c r="D6" s="66" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="67" t="s">
+      <c r="E6" s="66" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="67" t="s">
+      <c r="F6" s="66" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="126"/>
-      <c r="H6" s="126"/>
+      <c r="G6" s="127"/>
+      <c r="H6" s="127"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="44">
+      <c r="A7" s="43">
         <v>2022</v>
       </c>
-      <c r="B7" s="68">
-[...2 lines deleted...]
-      <c r="C7" s="69">
+      <c r="B7" s="67">
+        <v>100</v>
+      </c>
+      <c r="C7" s="68">
         <v>94.1</v>
       </c>
-      <c r="D7" s="69">
+      <c r="D7" s="68">
         <v>51.7</v>
       </c>
-      <c r="E7" s="69">
+      <c r="E7" s="68">
         <v>24.7</v>
       </c>
-      <c r="F7" s="68">
+      <c r="F7" s="67">
         <v>17.7</v>
       </c>
-      <c r="G7" s="69">
+      <c r="G7" s="68">
         <v>0.2</v>
       </c>
-      <c r="H7" s="69">
+      <c r="H7" s="68">
         <v>5.7</v>
       </c>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="59"/>
-[...5 lines deleted...]
-      <c r="H8" s="59"/>
+      <c r="B8" s="58"/>
+      <c r="C8" s="58"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="58"/>
+      <c r="F8" s="58"/>
+      <c r="G8" s="58"/>
+      <c r="H8" s="58"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="59">
-[...2 lines deleted...]
-      <c r="C9" s="70" t="s">
+      <c r="B9" s="58">
+        <v>100</v>
+      </c>
+      <c r="C9" s="69" t="s">
         <v>77</v>
       </c>
-      <c r="D9" s="70" t="s">
+      <c r="D9" s="69" t="s">
         <v>187</v>
       </c>
-      <c r="E9" s="70" t="s">
+      <c r="E9" s="69" t="s">
         <v>407</v>
       </c>
-      <c r="F9" s="70" t="s">
+      <c r="F9" s="69" t="s">
         <v>536</v>
       </c>
-      <c r="G9" s="70" t="s">
+      <c r="G9" s="69" t="s">
         <v>612</v>
       </c>
-      <c r="H9" s="70">
+      <c r="H9" s="69">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="59">
-[...2 lines deleted...]
-      <c r="C10" s="70" t="s">
+      <c r="B10" s="58">
+        <v>100</v>
+      </c>
+      <c r="C10" s="69" t="s">
         <v>78</v>
       </c>
-      <c r="D10" s="70" t="s">
+      <c r="D10" s="69" t="s">
         <v>188</v>
       </c>
-      <c r="E10" s="70" t="s">
+      <c r="E10" s="69" t="s">
         <v>408</v>
       </c>
-      <c r="F10" s="59" t="s">
+      <c r="F10" s="58" t="s">
         <v>537</v>
       </c>
-      <c r="G10" s="70" t="s">
+      <c r="G10" s="69" t="s">
         <v>613</v>
       </c>
-      <c r="H10" s="70">
+      <c r="H10" s="69">
         <v>5.6000000000000005</v>
       </c>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="59">
-[...2 lines deleted...]
-      <c r="C11" s="70" t="s">
+      <c r="B11" s="58">
+        <v>100</v>
+      </c>
+      <c r="C11" s="69" t="s">
         <v>79</v>
       </c>
-      <c r="D11" s="59" t="s">
+      <c r="D11" s="58" t="s">
         <v>189</v>
       </c>
-      <c r="E11" s="70" t="s">
+      <c r="E11" s="69" t="s">
         <v>409</v>
       </c>
-      <c r="F11" s="59" t="s">
+      <c r="F11" s="58" t="s">
         <v>530</v>
       </c>
-      <c r="G11" s="70" t="s">
+      <c r="G11" s="69" t="s">
         <v>612</v>
       </c>
-      <c r="H11" s="59">
+      <c r="H11" s="58">
         <v>5.3</v>
       </c>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="44">
+      <c r="A12" s="43">
         <v>2023</v>
       </c>
-      <c r="B12" s="46">
-[...2 lines deleted...]
-      <c r="C12" s="46">
+      <c r="B12" s="45">
+        <v>100</v>
+      </c>
+      <c r="C12" s="45">
         <v>92.7</v>
       </c>
-      <c r="D12" s="46">
+      <c r="D12" s="45">
         <v>50</v>
       </c>
-      <c r="E12" s="46">
+      <c r="E12" s="45">
         <v>25.9</v>
       </c>
-      <c r="F12" s="46">
+      <c r="F12" s="45">
         <v>16.8</v>
       </c>
-      <c r="G12" s="46">
+      <c r="G12" s="45">
         <v>0.2</v>
       </c>
-      <c r="H12" s="46">
+      <c r="H12" s="45">
         <v>7.1</v>
       </c>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="59">
-[...2 lines deleted...]
-      <c r="C13" s="59">
+      <c r="B13" s="58">
+        <v>100</v>
+      </c>
+      <c r="C13" s="58">
         <v>92.6</v>
       </c>
-      <c r="D13" s="59">
+      <c r="D13" s="58">
         <v>52.2</v>
       </c>
-      <c r="E13" s="59">
+      <c r="E13" s="58">
         <v>23.5</v>
       </c>
-      <c r="F13" s="59">
+      <c r="F13" s="58">
         <v>16.899999999999999</v>
       </c>
-      <c r="G13" s="59">
+      <c r="G13" s="58">
         <v>0.2</v>
       </c>
-      <c r="H13" s="59">
+      <c r="H13" s="58">
         <v>7.2</v>
       </c>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="59">
-[...2 lines deleted...]
-      <c r="C14" s="70">
+      <c r="B14" s="58">
+        <v>100</v>
+      </c>
+      <c r="C14" s="69">
         <v>92.6</v>
       </c>
-      <c r="D14" s="59">
+      <c r="D14" s="58">
         <v>50.9</v>
       </c>
-      <c r="E14" s="70">
+      <c r="E14" s="69">
         <v>24.5</v>
       </c>
-      <c r="F14" s="59">
+      <c r="F14" s="58">
         <v>17.2</v>
       </c>
-      <c r="G14" s="70">
+      <c r="G14" s="69">
         <v>0.3</v>
       </c>
-      <c r="H14" s="70">
+      <c r="H14" s="69">
         <v>7.1</v>
       </c>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="48">
-[...2 lines deleted...]
-      <c r="C15" s="48">
+      <c r="B15" s="47">
+        <v>100</v>
+      </c>
+      <c r="C15" s="47">
         <v>92.9</v>
       </c>
-      <c r="D15" s="48">
+      <c r="D15" s="47">
         <v>48.8</v>
       </c>
-      <c r="E15" s="48">
+      <c r="E15" s="47">
         <v>28.2</v>
       </c>
-      <c r="F15" s="48">
+      <c r="F15" s="47">
         <v>15.9</v>
       </c>
-      <c r="G15" s="48">
+      <c r="G15" s="47">
         <v>0.2</v>
       </c>
-      <c r="H15" s="50">
+      <c r="H15" s="49">
         <v>6.9</v>
       </c>
-      <c r="I15" s="23"/>
+      <c r="I15" s="22"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41">
         <v>92.8</v>
       </c>
-      <c r="D16" s="42">
+      <c r="D16" s="41">
         <v>48.2</v>
       </c>
-      <c r="E16" s="42">
+      <c r="E16" s="41">
         <v>28.1</v>
       </c>
-      <c r="F16" s="42">
+      <c r="F16" s="41">
         <v>16.5</v>
       </c>
-      <c r="G16" s="42">
+      <c r="G16" s="41">
         <v>0.1</v>
       </c>
-      <c r="H16" s="55">
+      <c r="H16" s="54">
         <v>7.1000000000000005</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="44">
+      <c r="A17" s="43">
         <v>2024</v>
       </c>
-      <c r="B17" s="85">
-[...2 lines deleted...]
-      <c r="C17" s="85">
+      <c r="B17" s="84">
+        <v>100</v>
+      </c>
+      <c r="C17" s="84">
         <v>95</v>
       </c>
-      <c r="D17" s="85">
+      <c r="D17" s="84">
         <v>53.7</v>
       </c>
-      <c r="E17" s="85">
+      <c r="E17" s="84">
         <v>24.6</v>
       </c>
-      <c r="F17" s="85">
+      <c r="F17" s="84">
         <v>16.7</v>
       </c>
-      <c r="G17" s="85">
+      <c r="G17" s="84">
         <v>0.1</v>
       </c>
-      <c r="H17" s="84">
+      <c r="H17" s="83">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="59">
-[...2 lines deleted...]
-      <c r="C18" s="59">
+      <c r="B18" s="58">
+        <v>100</v>
+      </c>
+      <c r="C18" s="58">
         <v>93.3</v>
       </c>
-      <c r="D18" s="59">
+      <c r="D18" s="58">
         <v>51.5</v>
       </c>
-      <c r="E18" s="59">
+      <c r="E18" s="58">
         <v>25.2</v>
       </c>
-      <c r="F18" s="59">
+      <c r="F18" s="58">
         <v>16.600000000000001</v>
       </c>
-      <c r="G18" s="59">
+      <c r="G18" s="58">
         <v>0.2</v>
       </c>
-      <c r="H18" s="59">
+      <c r="H18" s="58">
         <v>6.5</v>
       </c>
-      <c r="I18" s="23"/>
+      <c r="I18" s="22"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="8">
         <v>100</v>
       </c>
       <c r="C19" s="8">
         <v>95.3</v>
       </c>
       <c r="D19" s="8">
         <v>56.2</v>
       </c>
       <c r="E19" s="8">
         <v>22.6</v>
       </c>
       <c r="F19" s="8">
         <v>16.5</v>
       </c>
       <c r="G19" s="8">
         <v>0.1</v>
       </c>
       <c r="H19" s="8">
         <v>4.5999999999999996</v>
       </c>
-      <c r="I19" s="23"/>
+      <c r="I19" s="22"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="48">
-[...2 lines deleted...]
-      <c r="C20" s="48">
+      <c r="B20" s="47">
+        <v>100</v>
+      </c>
+      <c r="C20" s="47">
         <v>96.6</v>
       </c>
-      <c r="D20" s="48">
+      <c r="D20" s="47">
         <v>55.2</v>
       </c>
-      <c r="E20" s="48">
+      <c r="E20" s="47">
         <v>25.7</v>
       </c>
-      <c r="F20" s="48">
+      <c r="F20" s="47">
         <v>15.7</v>
       </c>
-      <c r="G20" s="48">
+      <c r="G20" s="47">
         <v>0.2</v>
       </c>
-      <c r="H20" s="83">
+      <c r="H20" s="82">
         <v>3.1999999999999997</v>
       </c>
-      <c r="I20" s="23"/>
+      <c r="I20" s="22"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="42">
-[...2 lines deleted...]
-      <c r="C21" s="42">
+      <c r="B21" s="41">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41">
         <v>95.1</v>
       </c>
-      <c r="D21" s="42">
+      <c r="D21" s="41">
         <v>53.1</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="41">
         <v>25.5</v>
       </c>
-      <c r="F21" s="42">
+      <c r="F21" s="41">
         <v>16.5</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="41">
         <v>0</v>
       </c>
-      <c r="H21" s="86">
+      <c r="H21" s="85">
         <v>4.8999999999999995</v>
       </c>
-      <c r="I21" s="23"/>
+      <c r="I21" s="22"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="44">
+      <c r="A22" s="43">
         <v>2025</v>
       </c>
-      <c r="B22" s="46">
-[...2 lines deleted...]
-      <c r="C22" s="46">
+      <c r="B22" s="45">
+        <v>100</v>
+      </c>
+      <c r="C22" s="45">
         <v>94.1</v>
       </c>
-      <c r="D22" s="46">
+      <c r="D22" s="45">
         <v>55.6</v>
       </c>
-      <c r="E22" s="46">
+      <c r="E22" s="45">
         <v>22.3</v>
       </c>
-      <c r="F22" s="46">
+      <c r="F22" s="45">
         <v>16.2</v>
       </c>
-      <c r="G22" s="46">
+      <c r="G22" s="45">
         <v>0.1</v>
       </c>
-      <c r="H22" s="165">
+      <c r="H22" s="113">
         <v>5.8</v>
       </c>
-      <c r="I22" s="23"/>
+      <c r="I22" s="22"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="109">
-[...2 lines deleted...]
-      <c r="C23" s="109">
+      <c r="B23" s="107">
+        <v>100</v>
+      </c>
+      <c r="C23" s="107">
         <v>96.4</v>
       </c>
-      <c r="D23" s="109">
+      <c r="D23" s="107">
         <v>55.3</v>
       </c>
-      <c r="E23" s="109">
+      <c r="E23" s="107">
         <v>23.4</v>
       </c>
-      <c r="F23" s="109">
+      <c r="F23" s="107">
         <v>17.7</v>
       </c>
-      <c r="G23" s="109">
+      <c r="G23" s="107">
         <v>0.2</v>
       </c>
       <c r="H23" s="8">
         <v>3.4</v>
       </c>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="48">
-[...2 lines deleted...]
-      <c r="C24" s="48">
+      <c r="B24" s="47">
+        <v>100</v>
+      </c>
+      <c r="C24" s="47">
         <v>96.1</v>
       </c>
-      <c r="D24" s="48">
+      <c r="D24" s="47">
         <v>58.3</v>
       </c>
-      <c r="E24" s="48">
+      <c r="E24" s="47">
         <v>20.100000000000001</v>
       </c>
-      <c r="F24" s="48">
+      <c r="F24" s="47">
         <v>17.7</v>
       </c>
-      <c r="G24" s="48">
+      <c r="G24" s="47">
         <v>0.2</v>
       </c>
-      <c r="H24" s="110">
+      <c r="H24" s="108">
         <v>3.7</v>
       </c>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="48">
-[...2 lines deleted...]
-      <c r="C25" s="48">
+      <c r="B25" s="47">
+        <v>100</v>
+      </c>
+      <c r="C25" s="47">
         <v>92.7</v>
       </c>
-      <c r="D25" s="48">
+      <c r="D25" s="47">
         <v>55.1</v>
       </c>
-      <c r="E25" s="48">
+      <c r="E25" s="47">
         <v>22.5</v>
       </c>
-      <c r="F25" s="48">
+      <c r="F25" s="47">
         <v>15.1</v>
       </c>
-      <c r="G25" s="48">
+      <c r="G25" s="47">
         <v>0.1</v>
       </c>
       <c r="H25" s="16">
         <v>7.2</v>
       </c>
-      <c r="I25" s="23"/>
+      <c r="I25" s="22"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="82" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="18">
-[...2 lines deleted...]
-      <c r="C26" s="18">
+      <c r="B26" s="8">
+        <v>100</v>
+      </c>
+      <c r="C26" s="8">
         <v>91.6</v>
       </c>
-      <c r="D26" s="18">
+      <c r="D26" s="8">
         <v>53.9</v>
       </c>
-      <c r="E26" s="18">
+      <c r="E26" s="8">
         <v>23.4</v>
       </c>
-      <c r="F26" s="18">
+      <c r="F26" s="8">
         <v>14.3</v>
       </c>
-      <c r="G26" s="18">
+      <c r="G26" s="8">
         <v>0</v>
       </c>
-      <c r="H26" s="18">
+      <c r="H26" s="8">
         <v>8.4</v>
       </c>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" s="24"/>
-[...6 lines deleted...]
-      <c r="H27" s="21"/>
+      <c r="A27" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B27" s="37"/>
+      <c r="C27" s="37"/>
+      <c r="D27" s="37"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="37"/>
+      <c r="H27" s="9"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" s="25"/>
-[...7 lines deleted...]
-      <c r="M28" s="23"/>
+      <c r="A28" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" s="115">
+        <v>100</v>
+      </c>
+      <c r="C28" s="115">
+        <v>93.2</v>
+      </c>
+      <c r="D28" s="115">
+        <v>50.8</v>
+      </c>
+      <c r="E28" s="115">
+        <v>22.8</v>
+      </c>
+      <c r="F28" s="115">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="G28" s="115">
+        <v>0.4</v>
+      </c>
+      <c r="H28" s="115">
+        <v>3.6</v>
+      </c>
+      <c r="M28" s="22"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" s="25"/>
-[...6 lines deleted...]
-      <c r="H29" s="22"/>
+      <c r="A29" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B29" s="47"/>
+      <c r="C29" s="47"/>
+      <c r="D29" s="47"/>
+      <c r="E29" s="47"/>
+      <c r="F29" s="47"/>
+      <c r="G29" s="47"/>
+      <c r="H29" s="108"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="25"/>
-[...7 lines deleted...]
-      <c r="I30" s="23"/>
+      <c r="A30" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="16"/>
+      <c r="I30" s="22"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" s="25"/>
-[...6 lines deleted...]
-      <c r="H31" s="8"/>
+      <c r="A31" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="18"/>
+      <c r="C31" s="18"/>
+      <c r="D31" s="18"/>
+      <c r="E31" s="18"/>
+      <c r="F31" s="18"/>
+      <c r="G31" s="18"/>
+      <c r="H31" s="18"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" s="24"/>
+      <c r="A32" s="23"/>
       <c r="B32" s="9"/>
       <c r="C32" s="9"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="9"/>
     </row>
     <row r="33" spans="1:10">
-      <c r="A33" s="25"/>
+      <c r="A33" s="24"/>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="6"/>
     </row>
     <row r="34" spans="1:10">
-      <c r="A34" s="25"/>
+      <c r="A34" s="24"/>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
-      <c r="H34" s="22"/>
+      <c r="H34" s="21"/>
     </row>
     <row r="35" spans="1:10">
-      <c r="A35" s="25"/>
+      <c r="A35" s="24"/>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
-      <c r="H35" s="22"/>
+      <c r="H35" s="21"/>
     </row>
     <row r="36" spans="1:10">
-      <c r="A36" s="25"/>
+      <c r="A36" s="24"/>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8"/>
       <c r="E36" s="8"/>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="8"/>
-      <c r="I36" s="26"/>
-[...2 lines deleted...]
-      <c r="A37" s="27"/>
+      <c r="I36" s="25"/>
+    </row>
+    <row r="37" spans="1:10" s="27" customFormat="1">
+      <c r="A37" s="26"/>
       <c r="B37" s="11"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
     </row>
     <row r="38" spans="1:10">
-      <c r="A38" s="25"/>
+      <c r="A38" s="24"/>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
     </row>
     <row r="39" spans="1:10">
-      <c r="A39" s="25"/>
+      <c r="A39" s="24"/>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
-      <c r="I39" s="29"/>
+      <c r="I39" s="28"/>
     </row>
     <row r="40" spans="1:10">
-      <c r="A40" s="25"/>
+      <c r="A40" s="24"/>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
       <c r="E40" s="8"/>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
-      <c r="H40" s="22"/>
+      <c r="H40" s="21"/>
     </row>
     <row r="41" spans="1:10">
-      <c r="A41" s="25"/>
+      <c r="A41" s="24"/>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
     </row>
     <row r="42" spans="1:10">
-      <c r="A42" s="27"/>
+      <c r="A42" s="26"/>
       <c r="B42" s="9"/>
       <c r="C42" s="9"/>
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
       <c r="F42" s="9"/>
       <c r="G42" s="11"/>
       <c r="H42" s="11"/>
     </row>
     <row r="43" spans="1:10">
-      <c r="A43" s="25"/>
+      <c r="A43" s="24"/>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
-      <c r="J43" s="29"/>
-[...2 lines deleted...]
-      <c r="A44" s="25"/>
+      <c r="J43" s="28"/>
+    </row>
+    <row r="44" spans="1:10" s="22" customFormat="1">
+      <c r="A44" s="24"/>
       <c r="B44" s="8"/>
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="E44" s="8"/>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
     </row>
-    <row r="45" spans="1:10" s="23" customFormat="1">
-      <c r="A45" s="25"/>
+    <row r="45" spans="1:10" s="22" customFormat="1">
+      <c r="A45" s="24"/>
       <c r="B45" s="8"/>
       <c r="C45" s="8"/>
       <c r="D45" s="8"/>
       <c r="E45" s="8"/>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
     </row>
-    <row r="46" spans="1:10" s="23" customFormat="1">
-      <c r="A46" s="25"/>
+    <row r="46" spans="1:10" s="22" customFormat="1">
+      <c r="A46" s="24"/>
       <c r="B46" s="8"/>
       <c r="C46" s="8"/>
       <c r="D46" s="8"/>
       <c r="E46" s="8"/>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
       <c r="H46" s="8"/>
     </row>
-    <row r="47" spans="1:10" s="23" customFormat="1">
-      <c r="A47" s="27"/>
+    <row r="47" spans="1:10" s="22" customFormat="1">
+      <c r="A47" s="26"/>
       <c r="B47" s="9"/>
       <c r="C47" s="9"/>
       <c r="D47" s="9"/>
       <c r="E47" s="9"/>
       <c r="F47" s="9"/>
       <c r="G47" s="11"/>
       <c r="H47" s="11"/>
     </row>
-    <row r="48" spans="1:10" s="23" customFormat="1">
-      <c r="A48" s="25"/>
+    <row r="48" spans="1:10" s="22" customFormat="1">
+      <c r="A48" s="24"/>
       <c r="B48" s="8"/>
       <c r="C48" s="8"/>
       <c r="D48" s="8"/>
       <c r="E48" s="8"/>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="8"/>
     </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="25"/>
+      <c r="A49" s="24"/>
       <c r="B49" s="16"/>
       <c r="C49" s="16"/>
       <c r="D49" s="16"/>
       <c r="E49" s="16"/>
       <c r="F49" s="16"/>
       <c r="G49" s="16"/>
       <c r="H49" s="16"/>
     </row>
     <row r="50" spans="1:9">
-      <c r="A50" s="25"/>
+      <c r="A50" s="24"/>
       <c r="B50" s="16"/>
       <c r="C50" s="16"/>
       <c r="D50" s="16"/>
       <c r="E50" s="16"/>
       <c r="F50" s="16"/>
       <c r="G50" s="16"/>
       <c r="H50" s="16"/>
       <c r="I50" s="16"/>
     </row>
     <row r="51" spans="1:9">
-      <c r="A51" s="30"/>
+      <c r="A51" s="29"/>
       <c r="B51" s="18"/>
       <c r="C51" s="18"/>
       <c r="D51" s="18"/>
       <c r="E51" s="18"/>
       <c r="F51" s="18"/>
       <c r="G51" s="18"/>
       <c r="H51" s="18"/>
     </row>
     <row r="52" spans="1:9">
-      <c r="A52" s="23"/>
-[...1 lines deleted...]
-      <c r="C52" s="23"/>
+      <c r="A52" s="22"/>
+      <c r="B52" s="22"/>
+      <c r="C52" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J61"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:J66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="O58" sqref="O58"/>
+      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="14.140625" style="76" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="64"/>
+    <col min="1" max="1" width="14.140625" style="75" customWidth="1"/>
+    <col min="2" max="3" width="19.140625" style="63" customWidth="1"/>
+    <col min="4" max="4" width="17" style="63" customWidth="1"/>
+    <col min="5" max="5" width="16.42578125" style="63" customWidth="1"/>
+    <col min="6" max="6" width="15" style="63" customWidth="1"/>
+    <col min="7" max="7" width="14" style="63" customWidth="1"/>
+    <col min="8" max="8" width="13.42578125" style="63" customWidth="1"/>
+    <col min="9" max="18" width="9.140625" style="63"/>
+    <col min="19" max="19" width="9.140625" style="63" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="63"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="130" t="s">
+      <c r="A1" s="131" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="130"/>
-[...5 lines deleted...]
-      <c r="H1" s="130"/>
+      <c r="B1" s="131"/>
+      <c r="C1" s="131"/>
+      <c r="D1" s="131"/>
+      <c r="E1" s="131"/>
+      <c r="F1" s="131"/>
+      <c r="G1" s="131"/>
+      <c r="H1" s="131"/>
     </row>
     <row r="2" spans="1:9">
-      <c r="A2" s="65"/>
-[...6 lines deleted...]
-      <c r="H2" s="66"/>
+      <c r="A2" s="64"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="116" t="s">
+      <c r="A3" s="117" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="116"/>
-[...5 lines deleted...]
-      <c r="H3" s="116"/>
+      <c r="B3" s="117"/>
+      <c r="C3" s="117"/>
+      <c r="D3" s="117"/>
+      <c r="E3" s="117"/>
+      <c r="F3" s="117"/>
+      <c r="G3" s="117"/>
+      <c r="H3" s="117"/>
     </row>
     <row r="4" spans="1:9" ht="15.75" customHeight="1">
-      <c r="A4" s="131"/>
-      <c r="B4" s="124" t="s">
+      <c r="A4" s="132"/>
+      <c r="B4" s="125" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="127" t="s">
+      <c r="C4" s="128" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="128"/>
-[...3 lines deleted...]
-      <c r="H4" s="129"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="129"/>
+      <c r="F4" s="129"/>
+      <c r="G4" s="129"/>
+      <c r="H4" s="130"/>
     </row>
     <row r="5" spans="1:9" ht="15" customHeight="1">
-      <c r="A5" s="132"/>
-[...1 lines deleted...]
-      <c r="C5" s="124" t="s">
+      <c r="A5" s="133"/>
+      <c r="B5" s="126"/>
+      <c r="C5" s="125" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="127" t="s">
+      <c r="D5" s="128" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="128"/>
-[...1 lines deleted...]
-      <c r="G5" s="124" t="s">
+      <c r="E5" s="129"/>
+      <c r="F5" s="130"/>
+      <c r="G5" s="125" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="124" t="s">
+      <c r="H5" s="125" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="25.5" customHeight="1">
-      <c r="A6" s="133"/>
-[...2 lines deleted...]
-      <c r="D6" s="67" t="s">
+      <c r="A6" s="134"/>
+      <c r="B6" s="127"/>
+      <c r="C6" s="127"/>
+      <c r="D6" s="66" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="67" t="s">
+      <c r="E6" s="66" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="67" t="s">
+      <c r="F6" s="66" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="126"/>
-      <c r="H6" s="126"/>
+      <c r="G6" s="127"/>
+      <c r="H6" s="127"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="44">
+      <c r="A7" s="43">
         <v>2015</v>
       </c>
-      <c r="B7" s="68">
-[...2 lines deleted...]
-      <c r="C7" s="69" t="s">
+      <c r="B7" s="67">
+        <v>100</v>
+      </c>
+      <c r="C7" s="68" t="s">
         <v>186</v>
       </c>
-      <c r="D7" s="69">
+      <c r="D7" s="68">
         <v>39.299999999999997</v>
       </c>
-      <c r="E7" s="69">
+      <c r="E7" s="68">
         <v>26.6</v>
       </c>
-      <c r="F7" s="68">
+      <c r="F7" s="67">
         <v>20.2</v>
       </c>
-      <c r="G7" s="69" t="s">
+      <c r="G7" s="68" t="s">
         <v>615</v>
       </c>
-      <c r="H7" s="69">
+      <c r="H7" s="68">
         <f>[1]Лист1!B13+[1]Лист1!B32</f>
         <v>13.700000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="59">
-[...2 lines deleted...]
-      <c r="C8" s="59" t="s">
+      <c r="B8" s="58">
+        <v>100</v>
+      </c>
+      <c r="C8" s="58" t="s">
         <v>38</v>
       </c>
-      <c r="D8" s="59" t="s">
+      <c r="D8" s="58" t="s">
         <v>190</v>
       </c>
-      <c r="E8" s="59" t="s">
+      <c r="E8" s="58" t="s">
         <v>410</v>
       </c>
-      <c r="F8" s="59" t="s">
+      <c r="F8" s="58" t="s">
         <v>460</v>
       </c>
-      <c r="G8" s="59" t="s">
+      <c r="G8" s="58" t="s">
         <v>614</v>
       </c>
-      <c r="H8" s="59">
+      <c r="H8" s="58">
         <v>14.3</v>
       </c>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="59">
-[...2 lines deleted...]
-      <c r="C9" s="70" t="s">
+      <c r="B9" s="58">
+        <v>100</v>
+      </c>
+      <c r="C9" s="69" t="s">
         <v>39</v>
       </c>
-      <c r="D9" s="70" t="s">
+      <c r="D9" s="69" t="s">
         <v>191</v>
       </c>
-      <c r="E9" s="70" t="s">
+      <c r="E9" s="69" t="s">
         <v>411</v>
       </c>
-      <c r="F9" s="70" t="s">
+      <c r="F9" s="69" t="s">
         <v>448</v>
       </c>
-      <c r="G9" s="70" t="s">
+      <c r="G9" s="69" t="s">
         <v>613</v>
       </c>
-      <c r="H9" s="70">
+      <c r="H9" s="69">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:9">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="59">
-[...2 lines deleted...]
-      <c r="C10" s="70" t="s">
+      <c r="B10" s="58">
+        <v>100</v>
+      </c>
+      <c r="C10" s="69" t="s">
         <v>40</v>
       </c>
-      <c r="D10" s="70" t="s">
+      <c r="D10" s="69" t="s">
         <v>192</v>
       </c>
-      <c r="E10" s="70" t="s">
+      <c r="E10" s="69" t="s">
         <v>412</v>
       </c>
-      <c r="F10" s="59" t="s">
+      <c r="F10" s="58" t="s">
         <v>495</v>
       </c>
-      <c r="G10" s="70" t="s">
+      <c r="G10" s="69" t="s">
         <v>613</v>
       </c>
-      <c r="H10" s="70">
+      <c r="H10" s="69">
         <v>14.3</v>
       </c>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="59">
-[...2 lines deleted...]
-      <c r="C11" s="70" t="s">
+      <c r="B11" s="58">
+        <v>100</v>
+      </c>
+      <c r="C11" s="69" t="s">
         <v>41</v>
       </c>
-      <c r="D11" s="59" t="s">
+      <c r="D11" s="58" t="s">
         <v>193</v>
       </c>
-      <c r="E11" s="70" t="s">
+      <c r="E11" s="69" t="s">
         <v>413</v>
       </c>
-      <c r="F11" s="59" t="s">
+      <c r="F11" s="58" t="s">
         <v>538</v>
       </c>
-      <c r="G11" s="70" t="s">
+      <c r="G11" s="69" t="s">
         <v>615</v>
       </c>
-      <c r="H11" s="59">
+      <c r="H11" s="58">
         <v>12.2</v>
       </c>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="44">
+      <c r="A12" s="43">
         <v>2016</v>
       </c>
-      <c r="B12" s="68">
-[...2 lines deleted...]
-      <c r="C12" s="69" t="s">
+      <c r="B12" s="67">
+        <v>100</v>
+      </c>
+      <c r="C12" s="68" t="s">
         <v>47</v>
       </c>
-      <c r="D12" s="69" t="s">
+      <c r="D12" s="68" t="s">
         <v>200</v>
       </c>
-      <c r="E12" s="69" t="s">
+      <c r="E12" s="68" t="s">
         <v>408</v>
       </c>
-      <c r="F12" s="68" t="s">
+      <c r="F12" s="67" t="s">
         <v>485</v>
       </c>
-      <c r="G12" s="69" t="s">
+      <c r="G12" s="68" t="s">
         <v>615</v>
       </c>
-      <c r="H12" s="68">
+      <c r="H12" s="67">
         <f>[1]Лист1!C13+[1]Лист1!C32</f>
         <v>12.4</v>
       </c>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="59">
-[...2 lines deleted...]
-      <c r="C13" s="59" t="s">
+      <c r="B13" s="58">
+        <v>100</v>
+      </c>
+      <c r="C13" s="58" t="s">
         <v>42</v>
       </c>
-      <c r="D13" s="59" t="s">
+      <c r="D13" s="58" t="s">
         <v>194</v>
       </c>
-      <c r="E13" s="59" t="s">
+      <c r="E13" s="58" t="s">
         <v>414</v>
       </c>
-      <c r="F13" s="59" t="s">
+      <c r="F13" s="58" t="s">
         <v>499</v>
       </c>
-      <c r="G13" s="59" t="s">
+      <c r="G13" s="58" t="s">
         <v>614</v>
       </c>
-      <c r="H13" s="59">
+      <c r="H13" s="58">
         <v>13.5</v>
       </c>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="59">
-[...2 lines deleted...]
-      <c r="C14" s="70" t="s">
+      <c r="B14" s="58">
+        <v>100</v>
+      </c>
+      <c r="C14" s="69" t="s">
         <v>43</v>
       </c>
-      <c r="D14" s="59" t="s">
+      <c r="D14" s="58" t="s">
         <v>195</v>
       </c>
-      <c r="E14" s="70" t="s">
+      <c r="E14" s="69" t="s">
         <v>415</v>
       </c>
-      <c r="F14" s="59" t="s">
+      <c r="F14" s="58" t="s">
         <v>497</v>
       </c>
-      <c r="G14" s="70" t="s">
+      <c r="G14" s="69" t="s">
         <v>614</v>
       </c>
-      <c r="H14" s="70">
+      <c r="H14" s="69">
         <v>12.7</v>
       </c>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="59">
-[...2 lines deleted...]
-      <c r="C15" s="70" t="s">
+      <c r="B15" s="58">
+        <v>100</v>
+      </c>
+      <c r="C15" s="69" t="s">
         <v>44</v>
       </c>
-      <c r="D15" s="70" t="s">
+      <c r="D15" s="69" t="s">
         <v>196</v>
       </c>
-      <c r="E15" s="70" t="s">
+      <c r="E15" s="69" t="s">
         <v>416</v>
       </c>
-      <c r="F15" s="59" t="s">
+      <c r="F15" s="58" t="s">
         <v>539</v>
       </c>
-      <c r="G15" s="70" t="s">
+      <c r="G15" s="69" t="s">
         <v>615</v>
       </c>
-      <c r="H15" s="70">
+      <c r="H15" s="69">
         <v>11.4</v>
       </c>
-      <c r="I15" s="71"/>
+      <c r="I15" s="70"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42" t="s">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="D16" s="42" t="s">
+      <c r="D16" s="41" t="s">
         <v>197</v>
       </c>
-      <c r="E16" s="42" t="s">
+      <c r="E16" s="41" t="s">
         <v>417</v>
       </c>
-      <c r="F16" s="42" t="s">
+      <c r="F16" s="41" t="s">
         <v>536</v>
       </c>
-      <c r="G16" s="42" t="s">
+      <c r="G16" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="41">
         <v>10.6</v>
       </c>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="44">
+      <c r="A17" s="43">
         <v>2017</v>
       </c>
-      <c r="B17" s="68">
-[...2 lines deleted...]
-      <c r="C17" s="69" t="s">
+      <c r="B17" s="67">
+        <v>100</v>
+      </c>
+      <c r="C17" s="68" t="s">
         <v>171</v>
       </c>
-      <c r="D17" s="69" t="s">
+      <c r="D17" s="68" t="s">
         <v>399</v>
       </c>
-      <c r="E17" s="69" t="s">
+      <c r="E17" s="68" t="s">
         <v>408</v>
       </c>
-      <c r="F17" s="68" t="s">
+      <c r="F17" s="67" t="s">
         <v>538</v>
       </c>
-      <c r="G17" s="69" t="s">
+      <c r="G17" s="68" t="s">
         <v>615</v>
       </c>
-      <c r="H17" s="68">
+      <c r="H17" s="67">
         <f>[1]Лист1!D13+[1]Лист1!D32</f>
         <v>11.8</v>
       </c>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="59">
-[...2 lines deleted...]
-      <c r="C18" s="59" t="s">
+      <c r="B18" s="58">
+        <v>100</v>
+      </c>
+      <c r="C18" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="D18" s="59" t="s">
+      <c r="D18" s="58" t="s">
         <v>198</v>
       </c>
-      <c r="E18" s="59" t="s">
+      <c r="E18" s="58" t="s">
         <v>418</v>
       </c>
-      <c r="F18" s="59" t="s">
+      <c r="F18" s="58" t="s">
         <v>526</v>
       </c>
-      <c r="G18" s="59" t="s">
+      <c r="G18" s="58" t="s">
         <v>614</v>
       </c>
-      <c r="H18" s="59">
+      <c r="H18" s="58">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="59">
-[...2 lines deleted...]
-      <c r="C19" s="70" t="s">
+      <c r="B19" s="58">
+        <v>100</v>
+      </c>
+      <c r="C19" s="69" t="s">
         <v>47</v>
       </c>
-      <c r="D19" s="59" t="s">
+      <c r="D19" s="58" t="s">
         <v>199</v>
       </c>
-      <c r="E19" s="59" t="s">
+      <c r="E19" s="58" t="s">
         <v>419</v>
       </c>
-      <c r="F19" s="59" t="s">
+      <c r="F19" s="58" t="s">
         <v>497</v>
       </c>
-      <c r="G19" s="70" t="s">
+      <c r="G19" s="69" t="s">
         <v>614</v>
       </c>
-      <c r="H19" s="70">
+      <c r="H19" s="69">
         <v>12.5</v>
       </c>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="59">
-[...2 lines deleted...]
-      <c r="C20" s="70" t="s">
+      <c r="B20" s="58">
+        <v>100</v>
+      </c>
+      <c r="C20" s="69" t="s">
         <v>48</v>
       </c>
-      <c r="D20" s="70" t="s">
+      <c r="D20" s="69" t="s">
         <v>200</v>
       </c>
-      <c r="E20" s="70" t="s">
+      <c r="E20" s="69" t="s">
         <v>413</v>
       </c>
-      <c r="F20" s="59" t="s">
+      <c r="F20" s="58" t="s">
         <v>534</v>
       </c>
-      <c r="G20" s="70" t="s">
+      <c r="G20" s="69" t="s">
         <v>615</v>
       </c>
-      <c r="H20" s="70">
+      <c r="H20" s="69">
         <v>10.4</v>
       </c>
-      <c r="I20" s="71"/>
+      <c r="I20" s="70"/>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="59">
-[...2 lines deleted...]
-      <c r="C21" s="42" t="s">
+      <c r="B21" s="58">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="D21" s="42" t="s">
+      <c r="D21" s="41" t="s">
         <v>201</v>
       </c>
-      <c r="E21" s="42" t="s">
+      <c r="E21" s="41" t="s">
         <v>420</v>
       </c>
-      <c r="F21" s="42" t="s">
+      <c r="F21" s="41" t="s">
         <v>530</v>
       </c>
-      <c r="G21" s="42" t="s">
+      <c r="G21" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="41">
         <v>10.8</v>
       </c>
     </row>
     <row r="22" spans="1:9">
-      <c r="A22" s="44">
+      <c r="A22" s="43">
         <v>2018</v>
       </c>
-      <c r="B22" s="68">
-[...2 lines deleted...]
-      <c r="C22" s="68" t="s">
+      <c r="B22" s="67">
+        <v>100</v>
+      </c>
+      <c r="C22" s="67" t="s">
         <v>57</v>
       </c>
-      <c r="D22" s="69" t="s">
+      <c r="D22" s="68" t="s">
         <v>324</v>
       </c>
-      <c r="E22" s="69" t="s">
+      <c r="E22" s="68" t="s">
         <v>427</v>
       </c>
-      <c r="F22" s="68" t="s">
+      <c r="F22" s="67" t="s">
         <v>537</v>
       </c>
-      <c r="G22" s="69" t="s">
+      <c r="G22" s="68" t="s">
         <v>615</v>
       </c>
-      <c r="H22" s="68">
+      <c r="H22" s="67">
         <f>[1]Лист1!E13+[1]Лист1!E32</f>
         <v>10.7</v>
       </c>
     </row>
     <row r="23" spans="1:9">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="59">
-[...2 lines deleted...]
-      <c r="C23" s="59" t="s">
+      <c r="B23" s="58">
+        <v>100</v>
+      </c>
+      <c r="C23" s="58" t="s">
         <v>50</v>
       </c>
-      <c r="D23" s="59" t="s">
+      <c r="D23" s="58" t="s">
         <v>202</v>
       </c>
-      <c r="E23" s="59" t="s">
+      <c r="E23" s="58" t="s">
         <v>421</v>
       </c>
-      <c r="F23" s="59" t="s">
+      <c r="F23" s="58" t="s">
         <v>534</v>
       </c>
-      <c r="G23" s="59" t="s">
+      <c r="G23" s="58" t="s">
         <v>615</v>
       </c>
-      <c r="H23" s="59">
+      <c r="H23" s="58">
         <v>11.1</v>
       </c>
     </row>
     <row r="24" spans="1:9">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="59">
-[...2 lines deleted...]
-      <c r="C24" s="70" t="s">
+      <c r="B24" s="58">
+        <v>100</v>
+      </c>
+      <c r="C24" s="69" t="s">
         <v>51</v>
       </c>
-      <c r="D24" s="59" t="s">
+      <c r="D24" s="58" t="s">
         <v>203</v>
       </c>
-      <c r="E24" s="59" t="s">
+      <c r="E24" s="58" t="s">
         <v>422</v>
       </c>
-      <c r="F24" s="59" t="s">
+      <c r="F24" s="58" t="s">
         <v>540</v>
       </c>
-      <c r="G24" s="70" t="s">
+      <c r="G24" s="69" t="s">
         <v>614</v>
       </c>
-      <c r="H24" s="70">
+      <c r="H24" s="69">
         <v>11.6</v>
       </c>
     </row>
     <row r="25" spans="1:9">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="59">
-[...2 lines deleted...]
-      <c r="C25" s="70" t="s">
+      <c r="B25" s="58">
+        <v>100</v>
+      </c>
+      <c r="C25" s="69" t="s">
         <v>52</v>
       </c>
-      <c r="D25" s="59" t="s">
+      <c r="D25" s="58" t="s">
         <v>204</v>
       </c>
-      <c r="E25" s="70" t="s">
+      <c r="E25" s="69" t="s">
         <v>423</v>
       </c>
-      <c r="F25" s="59" t="s">
+      <c r="F25" s="58" t="s">
         <v>541</v>
       </c>
-      <c r="G25" s="70" t="s">
+      <c r="G25" s="69" t="s">
         <v>613</v>
       </c>
-      <c r="H25" s="70">
+      <c r="H25" s="69">
         <v>10.199999999999999</v>
       </c>
-      <c r="I25" s="71"/>
+      <c r="I25" s="70"/>
     </row>
     <row r="26" spans="1:9">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="59">
-[...2 lines deleted...]
-      <c r="C26" s="42" t="s">
+      <c r="B26" s="58">
+        <v>100</v>
+      </c>
+      <c r="C26" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="D26" s="42" t="s">
+      <c r="D26" s="41" t="s">
         <v>205</v>
       </c>
-      <c r="E26" s="42" t="s">
+      <c r="E26" s="41" t="s">
         <v>424</v>
       </c>
-      <c r="F26" s="42" t="s">
+      <c r="F26" s="41" t="s">
         <v>542</v>
       </c>
-      <c r="G26" s="42" t="s">
+      <c r="G26" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="41">
         <v>10.5</v>
       </c>
     </row>
     <row r="27" spans="1:9">
-      <c r="A27" s="44">
+      <c r="A27" s="43">
         <v>2019</v>
       </c>
-      <c r="B27" s="38">
-[...2 lines deleted...]
-      <c r="C27" s="38" t="s">
+      <c r="B27" s="37">
+        <v>100</v>
+      </c>
+      <c r="C27" s="37" t="s">
         <v>148</v>
       </c>
-      <c r="D27" s="38" t="s">
+      <c r="D27" s="37" t="s">
         <v>238</v>
       </c>
-      <c r="E27" s="38" t="s">
+      <c r="E27" s="37" t="s">
         <v>458</v>
       </c>
-      <c r="F27" s="38" t="s">
+      <c r="F27" s="37" t="s">
         <v>578</v>
       </c>
-      <c r="G27" s="38" t="s">
+      <c r="G27" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H27" s="69">
+      <c r="H27" s="68">
         <f>[1]Лист1!F13+[1]Лист1!F32</f>
         <v>12.1</v>
       </c>
     </row>
     <row r="28" spans="1:9">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="59">
-[...2 lines deleted...]
-      <c r="C28" s="59" t="s">
+      <c r="B28" s="58">
+        <v>100</v>
+      </c>
+      <c r="C28" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="D28" s="59" t="s">
+      <c r="D28" s="58" t="s">
         <v>206</v>
       </c>
-      <c r="E28" s="59" t="s">
+      <c r="E28" s="58" t="s">
         <v>425</v>
       </c>
-      <c r="F28" s="59" t="s">
+      <c r="F28" s="58" t="s">
         <v>540</v>
       </c>
-      <c r="G28" s="59" t="s">
+      <c r="G28" s="58" t="s">
         <v>614</v>
       </c>
-      <c r="H28" s="59">
+      <c r="H28" s="58">
         <v>12.5</v>
       </c>
     </row>
     <row r="29" spans="1:9">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="59">
-[...2 lines deleted...]
-      <c r="C29" s="59" t="s">
+      <c r="B29" s="58">
+        <v>100</v>
+      </c>
+      <c r="C29" s="58" t="s">
         <v>54</v>
       </c>
-      <c r="D29" s="59" t="s">
+      <c r="D29" s="58" t="s">
         <v>207</v>
       </c>
-      <c r="E29" s="59" t="s">
+      <c r="E29" s="58" t="s">
         <v>426</v>
       </c>
-      <c r="F29" s="59" t="s">
+      <c r="F29" s="58" t="s">
         <v>543</v>
       </c>
-      <c r="G29" s="70" t="s">
+      <c r="G29" s="69" t="s">
         <v>614</v>
       </c>
-      <c r="H29" s="70">
+      <c r="H29" s="69">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="42">
-[...2 lines deleted...]
-      <c r="C30" s="42" t="s">
+      <c r="B30" s="41">
+        <v>100</v>
+      </c>
+      <c r="C30" s="41" t="s">
         <v>55</v>
       </c>
-      <c r="D30" s="42" t="s">
+      <c r="D30" s="41" t="s">
         <v>208</v>
       </c>
-      <c r="E30" s="42" t="s">
+      <c r="E30" s="41" t="s">
         <v>427</v>
       </c>
-      <c r="F30" s="42" t="s">
+      <c r="F30" s="41" t="s">
         <v>544</v>
       </c>
-      <c r="G30" s="42" t="s">
+      <c r="G30" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H30" s="70">
+      <c r="H30" s="69">
         <v>12</v>
       </c>
-      <c r="I30" s="71"/>
+      <c r="I30" s="70"/>
     </row>
     <row r="31" spans="1:9">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="42">
-[...2 lines deleted...]
-      <c r="C31" s="42" t="s">
+      <c r="B31" s="41">
+        <v>100</v>
+      </c>
+      <c r="C31" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="D31" s="42" t="s">
+      <c r="D31" s="41" t="s">
         <v>203</v>
       </c>
-      <c r="E31" s="42" t="s">
+      <c r="E31" s="41" t="s">
         <v>428</v>
       </c>
-      <c r="F31" s="42" t="s">
+      <c r="F31" s="41" t="s">
         <v>545</v>
       </c>
-      <c r="G31" s="42" t="s">
+      <c r="G31" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="41">
         <v>11.8</v>
       </c>
     </row>
     <row r="32" spans="1:9">
-      <c r="A32" s="44">
+      <c r="A32" s="43">
         <v>2020</v>
       </c>
-      <c r="B32" s="38">
-[...2 lines deleted...]
-      <c r="C32" s="38" t="s">
+      <c r="B32" s="37">
+        <v>100</v>
+      </c>
+      <c r="C32" s="37" t="s">
         <v>61</v>
       </c>
-      <c r="D32" s="38" t="s">
+      <c r="D32" s="37" t="s">
         <v>264</v>
       </c>
-      <c r="E32" s="38" t="s">
+      <c r="E32" s="37" t="s">
         <v>472</v>
       </c>
-      <c r="F32" s="38" t="s">
+      <c r="F32" s="37" t="s">
         <v>611</v>
       </c>
-      <c r="G32" s="38" t="s">
+      <c r="G32" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="37">
         <f>[1]Лист1!G13+[1]Лист1!G32</f>
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:10">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="42">
-[...2 lines deleted...]
-      <c r="C33" s="42" t="s">
+      <c r="B33" s="41">
+        <v>100</v>
+      </c>
+      <c r="C33" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="D33" s="42" t="s">
+      <c r="D33" s="41" t="s">
         <v>209</v>
       </c>
-      <c r="E33" s="42" t="s">
+      <c r="E33" s="41" t="s">
         <v>429</v>
       </c>
-      <c r="F33" s="42" t="s">
+      <c r="F33" s="41" t="s">
         <v>546</v>
       </c>
-      <c r="G33" s="42" t="s">
+      <c r="G33" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H33" s="59">
+      <c r="H33" s="58">
         <v>11.5</v>
       </c>
     </row>
     <row r="34" spans="1:10">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B34" s="42">
-[...2 lines deleted...]
-      <c r="C34" s="42" t="s">
+      <c r="B34" s="41">
+        <v>100</v>
+      </c>
+      <c r="C34" s="41" t="s">
         <v>56</v>
       </c>
-      <c r="D34" s="42" t="s">
+      <c r="D34" s="41" t="s">
         <v>210</v>
       </c>
-      <c r="E34" s="42" t="s">
+      <c r="E34" s="41" t="s">
         <v>430</v>
       </c>
-      <c r="F34" s="42" t="s">
+      <c r="F34" s="41" t="s">
         <v>547</v>
       </c>
-      <c r="G34" s="42" t="s">
+      <c r="G34" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H34" s="70">
+      <c r="H34" s="69">
         <v>11.9</v>
       </c>
     </row>
     <row r="35" spans="1:10">
-      <c r="A35" s="41" t="s">
+      <c r="A35" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="42">
-[...2 lines deleted...]
-      <c r="C35" s="42" t="s">
+      <c r="B35" s="41">
+        <v>100</v>
+      </c>
+      <c r="C35" s="41" t="s">
         <v>57</v>
       </c>
-      <c r="D35" s="42" t="s">
+      <c r="D35" s="41" t="s">
         <v>211</v>
       </c>
-      <c r="E35" s="42" t="s">
+      <c r="E35" s="41" t="s">
         <v>431</v>
       </c>
-      <c r="F35" s="42" t="s">
+      <c r="F35" s="41" t="s">
         <v>548</v>
       </c>
-      <c r="G35" s="42" t="s">
+      <c r="G35" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H35" s="70">
+      <c r="H35" s="69">
         <v>10.7</v>
       </c>
     </row>
     <row r="36" spans="1:10">
-      <c r="A36" s="41" t="s">
+      <c r="A36" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="42">
-[...2 lines deleted...]
-      <c r="C36" s="42" t="s">
+      <c r="B36" s="41">
+        <v>100</v>
+      </c>
+      <c r="C36" s="41" t="s">
         <v>58</v>
       </c>
-      <c r="D36" s="42" t="s">
+      <c r="D36" s="41" t="s">
         <v>212</v>
       </c>
-      <c r="E36" s="42" t="s">
+      <c r="E36" s="41" t="s">
         <v>432</v>
       </c>
-      <c r="F36" s="42" t="s">
+      <c r="F36" s="41" t="s">
         <v>549</v>
       </c>
-      <c r="G36" s="42" t="s">
+      <c r="G36" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="41">
         <v>9.9</v>
       </c>
-      <c r="I36" s="72"/>
-[...2 lines deleted...]
-      <c r="A37" s="45">
+      <c r="I36" s="71"/>
+    </row>
+    <row r="37" spans="1:10" s="73" customFormat="1">
+      <c r="A37" s="44">
         <v>2021</v>
       </c>
-      <c r="B37" s="73">
-[...2 lines deleted...]
-      <c r="C37" s="73" t="s">
+      <c r="B37" s="72">
+        <v>100</v>
+      </c>
+      <c r="C37" s="72" t="s">
         <v>50</v>
       </c>
-      <c r="D37" s="73" t="s">
+      <c r="D37" s="72" t="s">
         <v>227</v>
       </c>
-      <c r="E37" s="73" t="s">
+      <c r="E37" s="72" t="s">
         <v>439</v>
       </c>
-      <c r="F37" s="73" t="s">
+      <c r="F37" s="72" t="s">
         <v>585</v>
       </c>
-      <c r="G37" s="73" t="s">
+      <c r="G37" s="72" t="s">
         <v>615</v>
       </c>
-      <c r="H37" s="73">
+      <c r="H37" s="72">
         <f>[1]Лист1!H13+[1]Лист1!H32</f>
         <v>11.1</v>
       </c>
     </row>
     <row r="38" spans="1:10">
-      <c r="A38" s="41" t="s">
+      <c r="A38" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="42">
-[...2 lines deleted...]
-      <c r="C38" s="42">
+      <c r="B38" s="41">
+        <v>100</v>
+      </c>
+      <c r="C38" s="41">
         <v>87.2</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="41">
         <v>48.8</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="41">
         <v>22.4</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="41">
         <v>16</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="41">
         <v>0.2</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="41">
         <v>12.6</v>
       </c>
     </row>
     <row r="39" spans="1:10">
-      <c r="A39" s="41" t="s">
+      <c r="A39" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B39" s="42">
-[...2 lines deleted...]
-      <c r="C39" s="42" t="s">
+      <c r="B39" s="41">
+        <v>100</v>
+      </c>
+      <c r="C39" s="41" t="s">
         <v>59</v>
       </c>
-      <c r="D39" s="42" t="s">
+      <c r="D39" s="41" t="s">
         <v>213</v>
       </c>
-      <c r="E39" s="42" t="s">
+      <c r="E39" s="41" t="s">
         <v>410</v>
       </c>
-      <c r="F39" s="42" t="s">
+      <c r="F39" s="41" t="s">
         <v>550</v>
       </c>
-      <c r="G39" s="42" t="s">
+      <c r="G39" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H39" s="42">
+      <c r="H39" s="41">
         <v>11.3</v>
       </c>
-      <c r="I39" s="75"/>
+      <c r="I39" s="74"/>
     </row>
     <row r="40" spans="1:10">
-      <c r="A40" s="41" t="s">
+      <c r="A40" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="42">
-[...2 lines deleted...]
-      <c r="C40" s="42" t="s">
+      <c r="B40" s="41">
+        <v>100</v>
+      </c>
+      <c r="C40" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="D40" s="42" t="s">
+      <c r="D40" s="41" t="s">
         <v>214</v>
       </c>
-      <c r="E40" s="42" t="s">
+      <c r="E40" s="41" t="s">
         <v>433</v>
       </c>
-      <c r="F40" s="42" t="s">
+      <c r="F40" s="41" t="s">
         <v>550</v>
       </c>
-      <c r="G40" s="42" t="s">
+      <c r="G40" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H40" s="70">
+      <c r="H40" s="69">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:10">
-      <c r="A41" s="41" t="s">
+      <c r="A41" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="42">
-[...2 lines deleted...]
-      <c r="C41" s="42" t="s">
+      <c r="B41" s="41">
+        <v>100</v>
+      </c>
+      <c r="C41" s="41" t="s">
         <v>61</v>
       </c>
-      <c r="D41" s="42" t="s">
+      <c r="D41" s="41" t="s">
         <v>215</v>
       </c>
-      <c r="E41" s="42" t="s">
+      <c r="E41" s="41" t="s">
         <v>434</v>
       </c>
-      <c r="F41" s="42" t="s">
+      <c r="F41" s="41" t="s">
         <v>551</v>
       </c>
-      <c r="G41" s="42" t="s">
+      <c r="G41" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H41" s="41">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="1:10">
-      <c r="A42" s="45">
+      <c r="A42" s="44">
         <v>2022</v>
       </c>
-      <c r="B42" s="38">
-[...2 lines deleted...]
-      <c r="C42" s="38">
+      <c r="B42" s="37">
+        <v>100</v>
+      </c>
+      <c r="C42" s="37">
         <v>88</v>
       </c>
-      <c r="D42" s="38">
+      <c r="D42" s="37">
         <v>47.5</v>
       </c>
-      <c r="E42" s="38">
+      <c r="E42" s="37">
         <v>26.9</v>
       </c>
-      <c r="F42" s="38">
+      <c r="F42" s="37">
         <v>13.6</v>
       </c>
-      <c r="G42" s="73">
+      <c r="G42" s="72">
         <v>0.2</v>
       </c>
-      <c r="H42" s="73">
+      <c r="H42" s="72">
         <v>11.8</v>
       </c>
     </row>
     <row r="43" spans="1:10">
-      <c r="A43" s="41" t="s">
+      <c r="A43" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="42">
-[...2 lines deleted...]
-      <c r="C43" s="42" t="s">
+      <c r="B43" s="41">
+        <v>100</v>
+      </c>
+      <c r="C43" s="41" t="s">
         <v>62</v>
       </c>
-      <c r="D43" s="42" t="s">
+      <c r="D43" s="41" t="s">
         <v>216</v>
       </c>
-      <c r="E43" s="42" t="s">
+      <c r="E43" s="41" t="s">
         <v>435</v>
       </c>
-      <c r="F43" s="42" t="s">
+      <c r="F43" s="41" t="s">
         <v>552</v>
       </c>
-      <c r="G43" s="42" t="s">
+      <c r="G43" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H43" s="42">
+      <c r="H43" s="41">
         <v>13</v>
       </c>
-      <c r="J43" s="75"/>
-[...2 lines deleted...]
-      <c r="A44" s="41" t="s">
+      <c r="J43" s="74"/>
+    </row>
+    <row r="44" spans="1:10" s="70" customFormat="1">
+      <c r="A44" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="42">
-[...2 lines deleted...]
-      <c r="C44" s="42" t="s">
+      <c r="B44" s="41">
+        <v>100</v>
+      </c>
+      <c r="C44" s="41" t="s">
         <v>63</v>
       </c>
-      <c r="D44" s="42" t="s">
+      <c r="D44" s="41" t="s">
         <v>217</v>
       </c>
-      <c r="E44" s="42" t="s">
+      <c r="E44" s="41" t="s">
         <v>410</v>
       </c>
-      <c r="F44" s="42" t="s">
+      <c r="F44" s="41" t="s">
         <v>553</v>
       </c>
-      <c r="G44" s="42" t="s">
+      <c r="G44" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H44" s="42">
+      <c r="H44" s="41">
         <v>12.3</v>
       </c>
     </row>
-    <row r="45" spans="1:10" s="71" customFormat="1">
-      <c r="A45" s="41" t="s">
+    <row r="45" spans="1:10" s="70" customFormat="1">
+      <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="42">
-[...2 lines deleted...]
-      <c r="C45" s="42" t="s">
+      <c r="B45" s="41">
+        <v>100</v>
+      </c>
+      <c r="C45" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="D45" s="42" t="s">
+      <c r="D45" s="41" t="s">
         <v>218</v>
       </c>
-      <c r="E45" s="42" t="s">
+      <c r="E45" s="41" t="s">
         <v>436</v>
       </c>
-      <c r="F45" s="42" t="s">
+      <c r="F45" s="41" t="s">
         <v>554</v>
       </c>
-      <c r="G45" s="42" t="s">
+      <c r="G45" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="41">
         <v>10.8</v>
       </c>
     </row>
-    <row r="46" spans="1:10" s="71" customFormat="1">
-      <c r="A46" s="41" t="s">
+    <row r="46" spans="1:10" s="70" customFormat="1">
+      <c r="A46" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B46" s="42">
-[...2 lines deleted...]
-      <c r="C46" s="42" t="s">
+      <c r="B46" s="41">
+        <v>100</v>
+      </c>
+      <c r="C46" s="41" t="s">
         <v>64</v>
       </c>
-      <c r="D46" s="42" t="s">
+      <c r="D46" s="41" t="s">
         <v>219</v>
       </c>
-      <c r="E46" s="42" t="s">
+      <c r="E46" s="41" t="s">
         <v>437</v>
       </c>
-      <c r="F46" s="42" t="s">
+      <c r="F46" s="41" t="s">
         <v>554</v>
       </c>
-      <c r="G46" s="42" t="s">
+      <c r="G46" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H46" s="42">
+      <c r="H46" s="41">
         <v>11.4</v>
       </c>
     </row>
-    <row r="47" spans="1:10" s="71" customFormat="1">
-      <c r="A47" s="45">
+    <row r="47" spans="1:10" s="70" customFormat="1">
+      <c r="A47" s="44">
         <v>2023</v>
       </c>
-      <c r="B47" s="46">
-[...2 lines deleted...]
-      <c r="C47" s="46">
+      <c r="B47" s="45">
+        <v>100</v>
+      </c>
+      <c r="C47" s="45">
         <v>87</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="45">
         <v>45.5</v>
       </c>
-      <c r="E47" s="46">
+      <c r="E47" s="45">
         <v>27.2</v>
       </c>
-      <c r="F47" s="46">
+      <c r="F47" s="45">
         <v>14.3</v>
       </c>
-      <c r="G47" s="46">
+      <c r="G47" s="45">
         <v>0.2</v>
       </c>
-      <c r="H47" s="46">
+      <c r="H47" s="45">
         <v>12.8</v>
       </c>
     </row>
-    <row r="48" spans="1:10" s="71" customFormat="1">
-      <c r="A48" s="41" t="s">
+    <row r="48" spans="1:10" s="70" customFormat="1">
+      <c r="A48" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="42">
-[...2 lines deleted...]
-      <c r="C48" s="42">
+      <c r="B48" s="41">
+        <v>100</v>
+      </c>
+      <c r="C48" s="41">
         <v>86.7</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="41">
         <v>47.9</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="41">
         <v>23.7</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="41">
         <v>15.1</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="41">
         <v>0.3</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="41">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:9">
-      <c r="A49" s="41" t="s">
+      <c r="A49" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B49" s="48">
-[...2 lines deleted...]
-      <c r="C49" s="48">
+      <c r="B49" s="47">
+        <v>100</v>
+      </c>
+      <c r="C49" s="47">
         <v>86.5</v>
       </c>
-      <c r="D49" s="48">
+      <c r="D49" s="47">
         <v>46.9</v>
       </c>
-      <c r="E49" s="48">
+      <c r="E49" s="47">
         <v>25.6</v>
       </c>
-      <c r="F49" s="48">
+      <c r="F49" s="47">
         <v>14</v>
       </c>
-      <c r="G49" s="48">
+      <c r="G49" s="47">
         <v>0.2</v>
       </c>
-      <c r="H49" s="48">
+      <c r="H49" s="47">
         <v>13.3</v>
       </c>
     </row>
     <row r="50" spans="1:9">
-      <c r="A50" s="41" t="s">
+      <c r="A50" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="48">
-[...2 lines deleted...]
-      <c r="C50" s="48">
+      <c r="B50" s="47">
+        <v>100</v>
+      </c>
+      <c r="C50" s="47">
         <v>87.7</v>
       </c>
-      <c r="D50" s="48">
+      <c r="D50" s="47">
         <v>44.2</v>
       </c>
-      <c r="E50" s="48">
+      <c r="E50" s="47">
         <v>29.1</v>
       </c>
-      <c r="F50" s="48">
+      <c r="F50" s="47">
         <v>14.4</v>
       </c>
-      <c r="G50" s="48">
+      <c r="G50" s="47">
         <v>0.2</v>
       </c>
-      <c r="H50" s="50">
+      <c r="H50" s="49">
         <v>12.1</v>
       </c>
-      <c r="I50" s="48"/>
+      <c r="I50" s="47"/>
     </row>
     <row r="51" spans="1:9">
-      <c r="A51" s="41" t="s">
+      <c r="A51" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="42">
-[...2 lines deleted...]
-      <c r="C51" s="42">
+      <c r="B51" s="41">
+        <v>100</v>
+      </c>
+      <c r="C51" s="41">
         <v>87.2</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="41">
         <v>43.6</v>
       </c>
-      <c r="E51" s="42">
+      <c r="E51" s="41">
         <v>29.7</v>
       </c>
-      <c r="F51" s="42">
+      <c r="F51" s="41">
         <v>13.9</v>
       </c>
-      <c r="G51" s="42">
+      <c r="G51" s="41">
         <v>0.1</v>
       </c>
-      <c r="H51" s="55">
+      <c r="H51" s="54">
         <v>12.7</v>
       </c>
     </row>
     <row r="52" spans="1:9">
-      <c r="A52" s="44">
+      <c r="A52" s="43">
         <v>2024</v>
       </c>
-      <c r="B52" s="85">
-[...2 lines deleted...]
-      <c r="C52" s="85">
+      <c r="B52" s="84">
+        <v>100</v>
+      </c>
+      <c r="C52" s="84">
         <v>87.1</v>
       </c>
-      <c r="D52" s="85">
+      <c r="D52" s="84">
         <v>44</v>
       </c>
-      <c r="E52" s="85">
+      <c r="E52" s="84">
         <v>28</v>
       </c>
-      <c r="F52" s="85">
+      <c r="F52" s="84">
         <v>15.1</v>
       </c>
-      <c r="G52" s="85">
+      <c r="G52" s="84">
         <v>0.2</v>
       </c>
-      <c r="H52" s="84">
+      <c r="H52" s="83">
         <v>12.700000000000001</v>
       </c>
     </row>
     <row r="53" spans="1:9">
-      <c r="A53" s="41" t="s">
+      <c r="A53" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="59">
-[...2 lines deleted...]
-      <c r="C53" s="59">
+      <c r="B53" s="58">
+        <v>100</v>
+      </c>
+      <c r="C53" s="58">
         <v>85.6</v>
       </c>
-      <c r="D53" s="59">
+      <c r="D53" s="58">
         <v>42.7</v>
       </c>
-      <c r="E53" s="59">
+      <c r="E53" s="58">
         <v>27.3</v>
       </c>
-      <c r="F53" s="59">
+      <c r="F53" s="58">
         <v>15.6</v>
       </c>
-      <c r="G53" s="59">
+      <c r="G53" s="58">
         <v>0.3</v>
       </c>
-      <c r="H53" s="59">
+      <c r="H53" s="58">
         <v>14.1</v>
       </c>
     </row>
     <row r="54" spans="1:9">
-      <c r="A54" s="41" t="s">
+      <c r="A54" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="8">
         <v>100</v>
       </c>
       <c r="C54" s="8">
         <v>87.2</v>
       </c>
       <c r="D54" s="8">
         <v>46.9</v>
       </c>
       <c r="E54" s="8">
         <v>24.5</v>
       </c>
       <c r="F54" s="8">
         <v>15.8</v>
       </c>
       <c r="G54" s="8">
         <v>0.2</v>
       </c>
       <c r="H54" s="8">
         <v>12.600000000000001</v>
       </c>
     </row>
     <row r="55" spans="1:9">
-      <c r="A55" s="41" t="s">
+      <c r="A55" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B55" s="48">
-[...2 lines deleted...]
-      <c r="C55" s="48">
+      <c r="B55" s="47">
+        <v>100</v>
+      </c>
+      <c r="C55" s="47">
         <v>88.1</v>
       </c>
-      <c r="D55" s="48">
+      <c r="D55" s="47">
         <v>43.3</v>
       </c>
-      <c r="E55" s="48">
+      <c r="E55" s="47">
         <v>30.3</v>
       </c>
-      <c r="F55" s="48">
+      <c r="F55" s="47">
         <v>14.5</v>
       </c>
-      <c r="G55" s="48">
+      <c r="G55" s="47">
         <v>0.1</v>
       </c>
-      <c r="H55" s="83">
+      <c r="H55" s="82">
         <v>11.8</v>
       </c>
     </row>
     <row r="56" spans="1:9">
-      <c r="A56" s="41" t="s">
+      <c r="A56" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="42">
-[...2 lines deleted...]
-      <c r="C56" s="42">
+      <c r="B56" s="41">
+        <v>100</v>
+      </c>
+      <c r="C56" s="41">
         <v>87.5</v>
       </c>
-      <c r="D56" s="42">
+      <c r="D56" s="41">
         <v>43.5</v>
       </c>
-      <c r="E56" s="42">
+      <c r="E56" s="41">
         <v>29.2</v>
       </c>
-      <c r="F56" s="42">
+      <c r="F56" s="41">
         <v>14.8</v>
       </c>
-      <c r="G56" s="42">
+      <c r="G56" s="41">
         <v>0.1</v>
       </c>
-      <c r="H56" s="86">
+      <c r="H56" s="85">
         <v>12.4</v>
       </c>
     </row>
     <row r="57" spans="1:9">
-      <c r="A57" s="44">
+      <c r="A57" s="43">
         <v>2025</v>
       </c>
-      <c r="B57" s="46">
-[...2 lines deleted...]
-      <c r="C57" s="46">
+      <c r="B57" s="45">
+        <v>100</v>
+      </c>
+      <c r="C57" s="45">
         <v>86.8</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="45">
         <v>46.2</v>
       </c>
-      <c r="E57" s="46">
+      <c r="E57" s="45">
         <v>25.1</v>
       </c>
-      <c r="F57" s="46">
+      <c r="F57" s="45">
         <v>15.5</v>
       </c>
-      <c r="G57" s="46">
+      <c r="G57" s="45">
         <v>0.1</v>
       </c>
-      <c r="H57" s="165">
+      <c r="H57" s="113">
         <v>13.100000000000001</v>
       </c>
     </row>
     <row r="58" spans="1:9">
-      <c r="A58" s="41" t="s">
+      <c r="A58" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="109">
-[...2 lines deleted...]
-      <c r="C58" s="109">
+      <c r="B58" s="107">
+        <v>100</v>
+      </c>
+      <c r="C58" s="107">
         <v>86.4</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="107">
         <v>46.4</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="107">
         <v>23.7</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="107">
         <v>16.3</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="107">
         <v>0.3</v>
       </c>
       <c r="H58" s="8">
         <v>13.3</v>
       </c>
     </row>
     <row r="59" spans="1:9">
-      <c r="A59" s="41" t="s">
+      <c r="A59" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B59" s="48">
-[...2 lines deleted...]
-      <c r="C59" s="48">
+      <c r="B59" s="47">
+        <v>100</v>
+      </c>
+      <c r="C59" s="47">
         <v>86.5</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="47">
         <v>46.9</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="47">
         <v>23.8</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="47">
         <v>15.8</v>
       </c>
-      <c r="G59" s="48">
+      <c r="G59" s="47">
         <v>0.1</v>
       </c>
-      <c r="H59" s="110">
+      <c r="H59" s="108">
         <v>13.399999999999999</v>
       </c>
     </row>
     <row r="60" spans="1:9">
-      <c r="A60" s="41" t="s">
+      <c r="A60" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="48">
-[...2 lines deleted...]
-      <c r="C60" s="48">
+      <c r="B60" s="47">
+        <v>100</v>
+      </c>
+      <c r="C60" s="47">
         <v>87.4</v>
       </c>
-      <c r="D60" s="48">
+      <c r="D60" s="47">
         <v>45.3</v>
       </c>
-      <c r="E60" s="48">
+      <c r="E60" s="47">
         <v>26.9</v>
       </c>
-      <c r="F60" s="48">
+      <c r="F60" s="47">
         <v>15.2</v>
       </c>
-      <c r="G60" s="48">
+      <c r="G60" s="47">
         <v>0.1</v>
       </c>
       <c r="H60" s="16">
         <v>12.5</v>
       </c>
     </row>
     <row r="61" spans="1:9">
-      <c r="A61" s="82" t="s">
+      <c r="A61" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B61" s="18">
-[...2 lines deleted...]
-      <c r="C61" s="18">
+      <c r="B61" s="8">
+        <v>100</v>
+      </c>
+      <c r="C61" s="8">
         <v>87.2</v>
       </c>
-      <c r="D61" s="18">
+      <c r="D61" s="8">
         <v>46.1</v>
       </c>
-      <c r="E61" s="18">
+      <c r="E61" s="8">
         <v>26</v>
       </c>
-      <c r="F61" s="18">
+      <c r="F61" s="8">
         <v>15.1</v>
       </c>
-      <c r="G61" s="18">
+      <c r="G61" s="8">
         <v>0</v>
       </c>
-      <c r="H61" s="18">
+      <c r="H61" s="8">
         <v>12.799999999999999</v>
       </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="9"/>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="115">
+        <v>100</v>
+      </c>
+      <c r="C63" s="115">
+        <v>85.1</v>
+      </c>
+      <c r="D63" s="115">
+        <v>45.1</v>
+      </c>
+      <c r="E63" s="115">
+        <v>22.1</v>
+      </c>
+      <c r="F63" s="115">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="G63" s="115">
+        <v>0.3</v>
+      </c>
+      <c r="H63" s="115">
+        <v>11.1</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B64" s="47"/>
+      <c r="C64" s="47"/>
+      <c r="D64" s="47"/>
+      <c r="E64" s="47"/>
+      <c r="F64" s="47"/>
+      <c r="G64" s="47"/>
+      <c r="H64" s="108"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="16"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="18"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="18"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="C4:H4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AN61"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AN66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="L58" sqref="L58"/>
+      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="14.140625" style="35" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="35"/>
+    <col min="1" max="1" width="14.140625" style="34" customWidth="1"/>
+    <col min="2" max="3" width="19.140625" style="34" customWidth="1"/>
+    <col min="4" max="4" width="17" style="34" customWidth="1"/>
+    <col min="5" max="5" width="16.42578125" style="34" customWidth="1"/>
+    <col min="6" max="6" width="15" style="34" customWidth="1"/>
+    <col min="7" max="7" width="14" style="34" customWidth="1"/>
+    <col min="8" max="8" width="13.42578125" style="34" customWidth="1"/>
+    <col min="9" max="19" width="9.140625" style="34"/>
+    <col min="20" max="20" width="9.140625" style="35" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:40">
-      <c r="A1" s="134" t="s">
+      <c r="A1" s="135" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="134"/>
-[...5 lines deleted...]
-      <c r="H1" s="134"/>
+      <c r="B1" s="135"/>
+      <c r="C1" s="135"/>
+      <c r="D1" s="135"/>
+      <c r="E1" s="135"/>
+      <c r="F1" s="135"/>
+      <c r="G1" s="135"/>
+      <c r="H1" s="135"/>
     </row>
     <row r="2" spans="1:40">
-      <c r="A2" s="56"/>
-[...6 lines deleted...]
-      <c r="H2" s="56"/>
+      <c r="A2" s="55"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
     </row>
     <row r="3" spans="1:40">
-      <c r="A3" s="135" t="s">
+      <c r="A3" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="135"/>
-[...5 lines deleted...]
-      <c r="H3" s="135"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
     </row>
     <row r="4" spans="1:40">
-      <c r="A4" s="136"/>
-      <c r="B4" s="139" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="143" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="142"/>
-[...3 lines deleted...]
-      <c r="H4" s="142"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
     </row>
     <row r="5" spans="1:40">
-      <c r="A5" s="137"/>
-[...1 lines deleted...]
-      <c r="C5" s="143" t="s">
+      <c r="A5" s="138"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="145" t="s">
+      <c r="D5" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="146"/>
-[...1 lines deleted...]
-      <c r="G5" s="148" t="s">
+      <c r="E5" s="147"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="139" t="s">
+      <c r="H5" s="140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:40" ht="22.5">
-      <c r="A6" s="138"/>
-[...2 lines deleted...]
-      <c r="D6" s="57" t="s">
+      <c r="A6" s="139"/>
+      <c r="B6" s="142"/>
+      <c r="C6" s="145"/>
+      <c r="D6" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="57" t="s">
+      <c r="E6" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="149"/>
-[...3 lines deleted...]
-      <c r="A7" s="37">
+      <c r="G6" s="150"/>
+      <c r="H6" s="142"/>
+    </row>
+    <row r="7" spans="1:40" s="38" customFormat="1">
+      <c r="A7" s="36">
         <v>2015</v>
       </c>
-      <c r="B7" s="38">
-[...2 lines deleted...]
-      <c r="C7" s="38">
+      <c r="B7" s="37">
+        <v>100</v>
+      </c>
+      <c r="C7" s="37">
         <v>88.8</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="37">
         <v>43.2</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="37">
         <v>24.6</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="37">
         <v>21</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="37">
         <f>[1]Лист1!B14+[1]Лист1!B33</f>
         <v>11</v>
       </c>
-      <c r="T7" s="40"/>
+      <c r="T7" s="39"/>
     </row>
     <row r="8" spans="1:40">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="42">
-[...2 lines deleted...]
-      <c r="C8" s="42" t="s">
+      <c r="B8" s="41">
+        <v>100</v>
+      </c>
+      <c r="C8" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="D8" s="42" t="s">
+      <c r="D8" s="41" t="s">
         <v>220</v>
       </c>
-      <c r="E8" s="42" t="s">
+      <c r="E8" s="41" t="s">
         <v>438</v>
       </c>
-      <c r="F8" s="42" t="s">
+      <c r="F8" s="41" t="s">
         <v>421</v>
       </c>
-      <c r="G8" s="42" t="s">
+      <c r="G8" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="41">
         <v>10.5</v>
       </c>
-      <c r="J8" s="43"/>
-[...5 lines deleted...]
-      <c r="P8" s="43"/>
+      <c r="J8" s="42"/>
+      <c r="K8" s="42"/>
+      <c r="L8" s="42"/>
+      <c r="M8" s="42"/>
+      <c r="N8" s="42"/>
+      <c r="O8" s="42"/>
+      <c r="P8" s="42"/>
     </row>
     <row r="9" spans="1:40">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="42">
-[...2 lines deleted...]
-      <c r="C9" s="42" t="s">
+      <c r="B9" s="41">
+        <v>100</v>
+      </c>
+      <c r="C9" s="41" t="s">
         <v>58</v>
       </c>
-      <c r="D9" s="42" t="s">
+      <c r="D9" s="41" t="s">
         <v>221</v>
       </c>
-      <c r="E9" s="42" t="s">
+      <c r="E9" s="41" t="s">
         <v>439</v>
       </c>
-      <c r="F9" s="42" t="s">
+      <c r="F9" s="41" t="s">
         <v>497</v>
       </c>
-      <c r="G9" s="42" t="s">
+      <c r="G9" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="41">
         <v>9.9</v>
       </c>
-      <c r="J9" s="43"/>
-[...5 lines deleted...]
-      <c r="P9" s="43"/>
+      <c r="J9" s="42"/>
+      <c r="K9" s="42"/>
+      <c r="L9" s="42"/>
+      <c r="M9" s="42"/>
+      <c r="N9" s="42"/>
+      <c r="O9" s="42"/>
+      <c r="P9" s="42"/>
     </row>
     <row r="10" spans="1:40">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="42">
-[...2 lines deleted...]
-      <c r="C10" s="42" t="s">
+      <c r="B10" s="41">
+        <v>100</v>
+      </c>
+      <c r="C10" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="D10" s="42" t="s">
+      <c r="D10" s="41" t="s">
         <v>222</v>
       </c>
-      <c r="E10" s="42" t="s">
+      <c r="E10" s="41" t="s">
         <v>440</v>
       </c>
-      <c r="F10" s="42" t="s">
+      <c r="F10" s="41" t="s">
         <v>457</v>
       </c>
-      <c r="G10" s="42" t="s">
+      <c r="G10" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="41">
         <v>10.600000000000001</v>
       </c>
-      <c r="Q10" s="42"/>
+      <c r="Q10" s="41"/>
     </row>
     <row r="11" spans="1:40">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="42">
-[...2 lines deleted...]
-      <c r="C11" s="42" t="s">
+      <c r="B11" s="41">
+        <v>100</v>
+      </c>
+      <c r="C11" s="41" t="s">
         <v>80</v>
       </c>
-      <c r="D11" s="42" t="s">
+      <c r="D11" s="41" t="s">
         <v>223</v>
       </c>
-      <c r="E11" s="42" t="s">
+      <c r="E11" s="41" t="s">
         <v>441</v>
       </c>
-      <c r="F11" s="42" t="s">
+      <c r="F11" s="41" t="s">
         <v>457</v>
       </c>
-      <c r="G11" s="42" t="s">
+      <c r="G11" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="41">
         <v>9.4</v>
       </c>
     </row>
-    <row r="12" spans="1:40" s="39" customFormat="1">
-      <c r="A12" s="44">
+    <row r="12" spans="1:40" s="38" customFormat="1">
+      <c r="A12" s="43">
         <v>2016</v>
       </c>
-      <c r="B12" s="38">
-[...2 lines deleted...]
-      <c r="C12" s="38" t="s">
+      <c r="B12" s="37">
+        <v>100</v>
+      </c>
+      <c r="C12" s="37" t="s">
         <v>105</v>
       </c>
-      <c r="D12" s="38" t="s">
+      <c r="D12" s="37" t="s">
         <v>400</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="37" t="s">
         <v>418</v>
       </c>
-      <c r="F12" s="38" t="s">
+      <c r="F12" s="37" t="s">
         <v>425</v>
       </c>
-      <c r="G12" s="38" t="s">
+      <c r="G12" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="37">
         <f>[1]Лист1!C14+[1]Лист1!C33</f>
         <v>9.9</v>
       </c>
-      <c r="K12" s="35"/>
-[...28 lines deleted...]
-      <c r="AN12" s="38"/>
+      <c r="K12" s="34"/>
+      <c r="L12" s="34"/>
+      <c r="M12" s="34"/>
+      <c r="N12" s="34"/>
+      <c r="O12" s="34"/>
+      <c r="P12" s="34"/>
+      <c r="Q12" s="34"/>
+      <c r="R12" s="37"/>
+      <c r="S12" s="37"/>
+      <c r="T12" s="37"/>
+      <c r="U12" s="37"/>
+      <c r="V12" s="37"/>
+      <c r="W12" s="37"/>
+      <c r="X12" s="37"/>
+      <c r="Y12" s="37"/>
+      <c r="Z12" s="37"/>
+      <c r="AA12" s="37"/>
+      <c r="AB12" s="37"/>
+      <c r="AC12" s="37"/>
+      <c r="AD12" s="37"/>
+      <c r="AE12" s="37"/>
+      <c r="AF12" s="37"/>
+      <c r="AG12" s="37"/>
+      <c r="AH12" s="37"/>
+      <c r="AI12" s="37"/>
+      <c r="AJ12" s="37"/>
+      <c r="AK12" s="37"/>
+      <c r="AL12" s="37"/>
+      <c r="AM12" s="37"/>
+      <c r="AN12" s="37"/>
     </row>
     <row r="13" spans="1:40">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="42">
-[...2 lines deleted...]
-      <c r="C13" s="42" t="s">
+      <c r="B13" s="41">
+        <v>100</v>
+      </c>
+      <c r="C13" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="D13" s="42" t="s">
+      <c r="D13" s="41" t="s">
         <v>224</v>
       </c>
-      <c r="E13" s="42" t="s">
+      <c r="E13" s="41" t="s">
         <v>442</v>
       </c>
-      <c r="F13" s="42" t="s">
+      <c r="F13" s="41" t="s">
         <v>415</v>
       </c>
-      <c r="G13" s="42" t="s">
+      <c r="G13" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="41">
         <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="14" spans="1:40">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="42">
-[...2 lines deleted...]
-      <c r="C14" s="42" t="s">
+      <c r="B14" s="41">
+        <v>100</v>
+      </c>
+      <c r="C14" s="41" t="s">
         <v>82</v>
       </c>
-      <c r="D14" s="42" t="s">
+      <c r="D14" s="41" t="s">
         <v>225</v>
       </c>
-      <c r="E14" s="42" t="s">
+      <c r="E14" s="41" t="s">
         <v>422</v>
       </c>
-      <c r="F14" s="42" t="s">
+      <c r="F14" s="41" t="s">
         <v>480</v>
       </c>
-      <c r="G14" s="42" t="s">
+      <c r="G14" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="41">
         <v>8.9</v>
       </c>
     </row>
     <row r="15" spans="1:40">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="42">
-[...2 lines deleted...]
-      <c r="C15" s="42" t="s">
+      <c r="B15" s="41">
+        <v>100</v>
+      </c>
+      <c r="C15" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="D15" s="42" t="s">
+      <c r="D15" s="41" t="s">
         <v>215</v>
       </c>
-      <c r="E15" s="42" t="s">
+      <c r="E15" s="41" t="s">
         <v>443</v>
       </c>
-      <c r="F15" s="42" t="s">
+      <c r="F15" s="41" t="s">
         <v>487</v>
       </c>
-      <c r="G15" s="42" t="s">
+      <c r="G15" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="41">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="16" spans="1:40">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42" t="s">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="D16" s="42" t="s">
+      <c r="D16" s="41" t="s">
         <v>218</v>
       </c>
-      <c r="E16" s="42" t="s">
+      <c r="E16" s="41" t="s">
         <v>428</v>
       </c>
-      <c r="F16" s="42" t="s">
+      <c r="F16" s="41" t="s">
         <v>445</v>
       </c>
-      <c r="G16" s="42" t="s">
+      <c r="G16" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="41">
         <v>8</v>
       </c>
     </row>
-    <row r="17" spans="1:20" s="39" customFormat="1">
-      <c r="A17" s="44">
+    <row r="17" spans="1:20" s="38" customFormat="1">
+      <c r="A17" s="43">
         <v>2017</v>
       </c>
-      <c r="B17" s="38">
-[...2 lines deleted...]
-      <c r="C17" s="38" t="s">
+      <c r="B17" s="37">
+        <v>100</v>
+      </c>
+      <c r="C17" s="37" t="s">
         <v>90</v>
       </c>
-      <c r="D17" s="38" t="s">
+      <c r="D17" s="37" t="s">
         <v>205</v>
       </c>
-      <c r="E17" s="38" t="s">
+      <c r="E17" s="37" t="s">
         <v>449</v>
       </c>
-      <c r="F17" s="38" t="s">
+      <c r="F17" s="37" t="s">
         <v>457</v>
       </c>
-      <c r="G17" s="38" t="s">
+      <c r="G17" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="37">
         <f>[1]Лист1!D14+[1]Лист1!D33</f>
         <v>10.6</v>
       </c>
-      <c r="T17" s="40"/>
+      <c r="T17" s="39"/>
     </row>
     <row r="18" spans="1:20">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="42">
-[...2 lines deleted...]
-      <c r="C18" s="42" t="s">
+      <c r="B18" s="41">
+        <v>100</v>
+      </c>
+      <c r="C18" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="D18" s="42" t="s">
+      <c r="D18" s="41" t="s">
         <v>205</v>
       </c>
-      <c r="E18" s="42" t="s">
+      <c r="E18" s="41" t="s">
         <v>444</v>
       </c>
-      <c r="F18" s="42" t="s">
+      <c r="F18" s="41" t="s">
         <v>459</v>
       </c>
-      <c r="G18" s="42" t="s">
+      <c r="G18" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="41">
         <v>10.1</v>
       </c>
     </row>
     <row r="19" spans="1:20">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="42">
-[...2 lines deleted...]
-      <c r="C19" s="42" t="s">
+      <c r="B19" s="41">
+        <v>100</v>
+      </c>
+      <c r="C19" s="41" t="s">
         <v>84</v>
       </c>
-      <c r="D19" s="42" t="s">
+      <c r="D19" s="41" t="s">
         <v>216</v>
       </c>
-      <c r="E19" s="42" t="s">
+      <c r="E19" s="41" t="s">
         <v>445</v>
       </c>
-      <c r="F19" s="42" t="s">
+      <c r="F19" s="41" t="s">
         <v>482</v>
       </c>
-      <c r="G19" s="42" t="s">
+      <c r="G19" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="41">
         <v>10.3</v>
       </c>
     </row>
     <row r="20" spans="1:20">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="42">
-[...2 lines deleted...]
-      <c r="C20" s="42" t="s">
+      <c r="B20" s="41">
+        <v>100</v>
+      </c>
+      <c r="C20" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="D20" s="42" t="s">
+      <c r="D20" s="41" t="s">
         <v>222</v>
       </c>
-      <c r="E20" s="42" t="s">
+      <c r="E20" s="41" t="s">
         <v>409</v>
       </c>
-      <c r="F20" s="42" t="s">
+      <c r="F20" s="41" t="s">
         <v>479</v>
       </c>
-      <c r="G20" s="42" t="s">
+      <c r="G20" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="41">
         <v>10.4</v>
       </c>
     </row>
     <row r="21" spans="1:20">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="42">
-[...2 lines deleted...]
-      <c r="C21" s="42" t="s">
+      <c r="B21" s="41">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41" t="s">
         <v>85</v>
       </c>
-      <c r="D21" s="42" t="s">
+      <c r="D21" s="41" t="s">
         <v>215</v>
       </c>
-      <c r="E21" s="42" t="s">
+      <c r="E21" s="41" t="s">
         <v>446</v>
       </c>
-      <c r="F21" s="42" t="s">
+      <c r="F21" s="41" t="s">
         <v>479</v>
       </c>
-      <c r="G21" s="42" t="s">
+      <c r="G21" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="41">
         <v>8.1</v>
       </c>
-      <c r="I21" s="42"/>
-[...2 lines deleted...]
-      <c r="A22" s="44">
+      <c r="I21" s="41"/>
+    </row>
+    <row r="22" spans="1:20" s="38" customFormat="1">
+      <c r="A22" s="43">
         <v>2018</v>
       </c>
-      <c r="B22" s="38">
-[...2 lines deleted...]
-      <c r="C22" s="38" t="s">
+      <c r="B22" s="37">
+        <v>100</v>
+      </c>
+      <c r="C22" s="37" t="s">
         <v>110</v>
       </c>
-      <c r="D22" s="38" t="s">
+      <c r="D22" s="37" t="s">
         <v>217</v>
       </c>
-      <c r="E22" s="38" t="s">
+      <c r="E22" s="37" t="s">
         <v>448</v>
       </c>
-      <c r="F22" s="38" t="s">
+      <c r="F22" s="37" t="s">
         <v>487</v>
       </c>
-      <c r="G22" s="38" t="s">
+      <c r="G22" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="37">
         <f>[1]Лист1!E14+[1]Лист1!E33</f>
         <v>9.1</v>
       </c>
-      <c r="T22" s="40"/>
+      <c r="T22" s="39"/>
     </row>
     <row r="23" spans="1:20">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="42">
-[...2 lines deleted...]
-      <c r="C23" s="42" t="s">
+      <c r="B23" s="41">
+        <v>100</v>
+      </c>
+      <c r="C23" s="41" t="s">
         <v>86</v>
       </c>
-      <c r="D23" s="42" t="s">
+      <c r="D23" s="41" t="s">
         <v>226</v>
       </c>
-      <c r="E23" s="42" t="s">
+      <c r="E23" s="41" t="s">
         <v>447</v>
       </c>
-      <c r="F23" s="42" t="s">
+      <c r="F23" s="41" t="s">
         <v>479</v>
       </c>
-      <c r="G23" s="42" t="s">
+      <c r="G23" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H23" s="42">
+      <c r="H23" s="41">
         <v>8.9</v>
       </c>
     </row>
     <row r="24" spans="1:20">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="42">
-[...2 lines deleted...]
-      <c r="C24" s="42" t="s">
+      <c r="B24" s="41">
+        <v>100</v>
+      </c>
+      <c r="C24" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="D24" s="42" t="s">
+      <c r="D24" s="41" t="s">
         <v>227</v>
       </c>
-      <c r="E24" s="42" t="s">
+      <c r="E24" s="41" t="s">
         <v>448</v>
       </c>
-      <c r="F24" s="42" t="s">
+      <c r="F24" s="41" t="s">
         <v>454</v>
       </c>
-      <c r="G24" s="42" t="s">
+      <c r="G24" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="41">
         <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="25" spans="1:20">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="42">
-[...2 lines deleted...]
-      <c r="C25" s="42" t="s">
+      <c r="B25" s="41">
+        <v>100</v>
+      </c>
+      <c r="C25" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="D25" s="42" t="s">
+      <c r="D25" s="41" t="s">
         <v>203</v>
       </c>
-      <c r="E25" s="42" t="s">
+      <c r="E25" s="41" t="s">
         <v>449</v>
       </c>
-      <c r="F25" s="42" t="s">
+      <c r="F25" s="41" t="s">
         <v>529</v>
       </c>
-      <c r="G25" s="42" t="s">
+      <c r="G25" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="41">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:20">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="42">
-[...2 lines deleted...]
-      <c r="C26" s="42" t="s">
+      <c r="B26" s="41">
+        <v>100</v>
+      </c>
+      <c r="C26" s="41" t="s">
         <v>87</v>
       </c>
-      <c r="D26" s="42" t="s">
+      <c r="D26" s="41" t="s">
         <v>228</v>
       </c>
-      <c r="E26" s="42" t="s">
+      <c r="E26" s="41" t="s">
         <v>450</v>
       </c>
-      <c r="F26" s="42" t="s">
+      <c r="F26" s="41" t="s">
         <v>479</v>
       </c>
-      <c r="G26" s="42" t="s">
+      <c r="G26" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="41">
         <v>8.5</v>
       </c>
     </row>
-    <row r="27" spans="1:20" s="39" customFormat="1">
-      <c r="A27" s="44">
+    <row r="27" spans="1:20" s="38" customFormat="1">
+      <c r="A27" s="43">
         <v>2019</v>
       </c>
-      <c r="B27" s="38">
-[...2 lines deleted...]
-      <c r="C27" s="38" t="s">
+      <c r="B27" s="37">
+        <v>100</v>
+      </c>
+      <c r="C27" s="37" t="s">
         <v>88</v>
       </c>
-      <c r="D27" s="38" t="s">
+      <c r="D27" s="37" t="s">
         <v>396</v>
       </c>
-      <c r="E27" s="38" t="s">
+      <c r="E27" s="37" t="s">
         <v>456</v>
       </c>
-      <c r="F27" s="38" t="s">
+      <c r="F27" s="37" t="s">
         <v>494</v>
       </c>
-      <c r="G27" s="38" t="s">
+      <c r="G27" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="37">
         <f>[1]Лист1!F14+[1]Лист1!F33</f>
         <v>9.6000000000000014</v>
       </c>
-      <c r="T27" s="40"/>
+      <c r="T27" s="39"/>
     </row>
     <row r="28" spans="1:20">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="42">
-[...2 lines deleted...]
-      <c r="C28" s="42" t="s">
+      <c r="B28" s="41">
+        <v>100</v>
+      </c>
+      <c r="C28" s="41" t="s">
         <v>88</v>
       </c>
-      <c r="D28" s="42" t="s">
+      <c r="D28" s="41" t="s">
         <v>229</v>
       </c>
-      <c r="E28" s="42" t="s">
+      <c r="E28" s="41" t="s">
         <v>451</v>
       </c>
-      <c r="F28" s="42" t="s">
+      <c r="F28" s="41" t="s">
         <v>482</v>
       </c>
-      <c r="G28" s="42" t="s">
+      <c r="G28" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H28" s="42">
+      <c r="H28" s="41">
         <v>9.6</v>
       </c>
     </row>
     <row r="29" spans="1:20">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="42">
-[...2 lines deleted...]
-      <c r="C29" s="42" t="s">
+      <c r="B29" s="41">
+        <v>100</v>
+      </c>
+      <c r="C29" s="41" t="s">
         <v>81</v>
       </c>
-      <c r="D29" s="42" t="s">
+      <c r="D29" s="41" t="s">
         <v>230</v>
       </c>
-      <c r="E29" s="42" t="s">
+      <c r="E29" s="41" t="s">
         <v>452</v>
       </c>
-      <c r="F29" s="42" t="s">
+      <c r="F29" s="41" t="s">
         <v>526</v>
       </c>
-      <c r="G29" s="42" t="s">
+      <c r="G29" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="41">
         <v>9.8000000000000007</v>
       </c>
-      <c r="I29" s="42"/>
+      <c r="I29" s="41"/>
     </row>
     <row r="30" spans="1:20">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="42">
-[...2 lines deleted...]
-      <c r="C30" s="42" t="s">
+      <c r="B30" s="41">
+        <v>100</v>
+      </c>
+      <c r="C30" s="41" t="s">
         <v>88</v>
       </c>
-      <c r="D30" s="42" t="s">
+      <c r="D30" s="41" t="s">
         <v>231</v>
       </c>
-      <c r="E30" s="42" t="s">
+      <c r="E30" s="41" t="s">
         <v>453</v>
       </c>
-      <c r="F30" s="42" t="s">
+      <c r="F30" s="41" t="s">
         <v>529</v>
       </c>
-      <c r="G30" s="42" t="s">
+      <c r="G30" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="41">
         <v>9.5</v>
       </c>
     </row>
     <row r="31" spans="1:20">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="42">
-[...2 lines deleted...]
-      <c r="C31" s="42" t="s">
+      <c r="B31" s="41">
+        <v>100</v>
+      </c>
+      <c r="C31" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="D31" s="42" t="s">
+      <c r="D31" s="41" t="s">
         <v>203</v>
       </c>
-      <c r="E31" s="42" t="s">
+      <c r="E31" s="41" t="s">
         <v>418</v>
       </c>
-      <c r="F31" s="42" t="s">
+      <c r="F31" s="41" t="s">
         <v>529</v>
       </c>
-      <c r="G31" s="42" t="s">
+      <c r="G31" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="41">
         <v>9.1999999999999993</v>
       </c>
     </row>
-    <row r="32" spans="1:20" s="39" customFormat="1">
-      <c r="A32" s="44">
+    <row r="32" spans="1:20" s="38" customFormat="1">
+      <c r="A32" s="43">
         <v>2020</v>
       </c>
-      <c r="B32" s="38">
-[...2 lines deleted...]
-      <c r="C32" s="38" t="s">
+      <c r="B32" s="37">
+        <v>100</v>
+      </c>
+      <c r="C32" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="D32" s="38" t="s">
+      <c r="D32" s="37" t="s">
         <v>341</v>
       </c>
-      <c r="E32" s="38" t="s">
+      <c r="E32" s="37" t="s">
         <v>482</v>
       </c>
-      <c r="F32" s="38" t="s">
+      <c r="F32" s="37" t="s">
         <v>585</v>
       </c>
-      <c r="G32" s="38" t="s">
+      <c r="G32" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="37">
         <f>[1]Лист1!G14+[1]Лист1!G33</f>
         <v>10.399999999999999</v>
       </c>
-      <c r="T32" s="40"/>
+      <c r="T32" s="39"/>
     </row>
     <row r="33" spans="1:20">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="42">
-[...2 lines deleted...]
-      <c r="C33" s="42" t="s">
+      <c r="B33" s="41">
+        <v>100</v>
+      </c>
+      <c r="C33" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="D33" s="42" t="s">
+      <c r="D33" s="41" t="s">
         <v>232</v>
       </c>
-      <c r="E33" s="42" t="s">
+      <c r="E33" s="41" t="s">
         <v>454</v>
       </c>
-      <c r="F33" s="42" t="s">
+      <c r="F33" s="41" t="s">
         <v>537</v>
       </c>
-      <c r="G33" s="42" t="s">
+      <c r="G33" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H33" s="42">
+      <c r="H33" s="41">
         <v>10.5</v>
       </c>
     </row>
     <row r="34" spans="1:20">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B34" s="42">
-[...2 lines deleted...]
-      <c r="C34" s="42" t="s">
+      <c r="B34" s="41">
+        <v>100</v>
+      </c>
+      <c r="C34" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="D34" s="42" t="s">
+      <c r="D34" s="41" t="s">
         <v>233</v>
       </c>
-      <c r="E34" s="42" t="s">
+      <c r="E34" s="41" t="s">
         <v>455</v>
       </c>
-      <c r="F34" s="42" t="s">
+      <c r="F34" s="41" t="s">
         <v>555</v>
       </c>
-      <c r="G34" s="42" t="s">
+      <c r="G34" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="41">
         <v>11.7</v>
       </c>
     </row>
     <row r="35" spans="1:20">
-      <c r="A35" s="41" t="s">
+      <c r="A35" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="42">
-[...2 lines deleted...]
-      <c r="C35" s="42" t="s">
+      <c r="B35" s="41">
+        <v>100</v>
+      </c>
+      <c r="C35" s="41" t="s">
         <v>58</v>
       </c>
-      <c r="D35" s="42" t="s">
+      <c r="D35" s="41" t="s">
         <v>234</v>
       </c>
-      <c r="E35" s="42" t="s">
+      <c r="E35" s="41" t="s">
         <v>448</v>
       </c>
-      <c r="F35" s="42" t="s">
+      <c r="F35" s="41" t="s">
         <v>556</v>
       </c>
-      <c r="G35" s="42" t="s">
+      <c r="G35" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H35" s="42">
+      <c r="H35" s="41">
         <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="36" spans="1:20">
-      <c r="A36" s="41" t="s">
+      <c r="A36" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="42">
-[...2 lines deleted...]
-      <c r="C36" s="42" t="s">
+      <c r="B36" s="41">
+        <v>100</v>
+      </c>
+      <c r="C36" s="41" t="s">
         <v>89</v>
       </c>
-      <c r="D36" s="42" t="s">
+      <c r="D36" s="41" t="s">
         <v>235</v>
       </c>
-      <c r="E36" s="42" t="s">
+      <c r="E36" s="41" t="s">
         <v>456</v>
       </c>
-      <c r="F36" s="42" t="s">
+      <c r="F36" s="41" t="s">
         <v>557</v>
       </c>
-      <c r="G36" s="42" t="s">
+      <c r="G36" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="41">
         <v>9.1</v>
       </c>
     </row>
-    <row r="37" spans="1:20" s="39" customFormat="1">
-      <c r="A37" s="45">
+    <row r="37" spans="1:20" s="38" customFormat="1">
+      <c r="A37" s="44">
         <v>2021</v>
       </c>
-      <c r="B37" s="38">
-[...2 lines deleted...]
-      <c r="C37" s="38" t="s">
+      <c r="B37" s="37">
+        <v>100</v>
+      </c>
+      <c r="C37" s="37" t="s">
         <v>57</v>
       </c>
-      <c r="D37" s="38" t="s">
+      <c r="D37" s="37" t="s">
         <v>232</v>
       </c>
-      <c r="E37" s="38" t="s">
+      <c r="E37" s="37" t="s">
         <v>444</v>
       </c>
-      <c r="F37" s="38" t="s">
+      <c r="F37" s="37" t="s">
         <v>594</v>
       </c>
-      <c r="G37" s="38" t="s">
+      <c r="G37" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H37" s="38">
+      <c r="H37" s="37">
         <f>[1]Лист1!H14+[1]Лист1!H33</f>
         <v>10.8</v>
       </c>
-      <c r="T37" s="40"/>
+      <c r="T37" s="39"/>
     </row>
     <row r="38" spans="1:20">
-      <c r="A38" s="41" t="s">
+      <c r="A38" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="42">
-[...2 lines deleted...]
-      <c r="C38" s="42">
+      <c r="B38" s="41">
+        <v>100</v>
+      </c>
+      <c r="C38" s="41">
         <v>88.3</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="41">
         <v>51.8</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="41">
         <v>21.3</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="41">
         <v>15.2</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="41">
         <v>0</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="41">
         <v>11.7</v>
       </c>
     </row>
     <row r="39" spans="1:20">
-      <c r="A39" s="41" t="s">
+      <c r="A39" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B39" s="42">
-[...2 lines deleted...]
-      <c r="C39" s="42" t="s">
+      <c r="B39" s="41">
+        <v>100</v>
+      </c>
+      <c r="C39" s="41" t="s">
         <v>57</v>
       </c>
-      <c r="D39" s="42" t="s">
+      <c r="D39" s="41" t="s">
         <v>236</v>
       </c>
-      <c r="E39" s="42" t="s">
+      <c r="E39" s="41" t="s">
         <v>457</v>
       </c>
-      <c r="F39" s="42" t="s">
+      <c r="F39" s="41" t="s">
         <v>552</v>
       </c>
-      <c r="G39" s="42" t="s">
+      <c r="G39" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H39" s="42">
+      <c r="H39" s="41">
         <v>10.9</v>
       </c>
     </row>
     <row r="40" spans="1:20">
-      <c r="A40" s="41" t="s">
+      <c r="A40" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="42">
-[...2 lines deleted...]
-      <c r="C40" s="42" t="s">
+      <c r="B40" s="41">
+        <v>100</v>
+      </c>
+      <c r="C40" s="41" t="s">
         <v>90</v>
       </c>
-      <c r="D40" s="42" t="s">
+      <c r="D40" s="41" t="s">
         <v>187</v>
       </c>
-      <c r="E40" s="42" t="s">
+      <c r="E40" s="41" t="s">
         <v>458</v>
       </c>
-      <c r="F40" s="42" t="s">
+      <c r="F40" s="41" t="s">
         <v>558</v>
       </c>
-      <c r="G40" s="42" t="s">
+      <c r="G40" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="41">
         <v>10.5</v>
       </c>
-      <c r="I40" s="42"/>
+      <c r="I40" s="41"/>
     </row>
     <row r="41" spans="1:20">
-      <c r="A41" s="41" t="s">
+      <c r="A41" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="42">
-[...2 lines deleted...]
-      <c r="C41" s="42" t="s">
+      <c r="B41" s="41">
+        <v>100</v>
+      </c>
+      <c r="C41" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="D41" s="42" t="s">
+      <c r="D41" s="41" t="s">
         <v>209</v>
       </c>
-      <c r="E41" s="42" t="s">
+      <c r="E41" s="41" t="s">
         <v>451</v>
       </c>
-      <c r="F41" s="42" t="s">
+      <c r="F41" s="41" t="s">
         <v>559</v>
       </c>
-      <c r="G41" s="42" t="s">
+      <c r="G41" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H41" s="41">
         <v>10.4</v>
       </c>
     </row>
-    <row r="42" spans="1:20" s="39" customFormat="1">
-      <c r="A42" s="45">
+    <row r="42" spans="1:20" s="38" customFormat="1">
+      <c r="A42" s="44">
         <v>2022</v>
       </c>
-      <c r="B42" s="38">
-[...2 lines deleted...]
-      <c r="C42" s="46">
+      <c r="B42" s="37">
+        <v>100</v>
+      </c>
+      <c r="C42" s="45">
         <v>87.4</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="45">
         <v>48.8</v>
       </c>
-      <c r="E42" s="46">
+      <c r="E42" s="45">
         <v>22.8</v>
       </c>
-      <c r="F42" s="46">
+      <c r="F42" s="45">
         <v>15.8</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G42" s="45">
         <v>0.1</v>
       </c>
-      <c r="H42" s="47">
+      <c r="H42" s="46">
         <v>12.5</v>
       </c>
-      <c r="T42" s="40"/>
+      <c r="T42" s="39"/>
     </row>
     <row r="43" spans="1:20">
-      <c r="A43" s="41" t="s">
+      <c r="A43" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="42">
-[...2 lines deleted...]
-      <c r="C43" s="42" t="s">
+      <c r="B43" s="41">
+        <v>100</v>
+      </c>
+      <c r="C43" s="41" t="s">
         <v>38</v>
       </c>
-      <c r="D43" s="42" t="s">
+      <c r="D43" s="41" t="s">
         <v>237</v>
       </c>
-      <c r="E43" s="42" t="s">
+      <c r="E43" s="41" t="s">
         <v>429</v>
       </c>
-      <c r="F43" s="42" t="s">
+      <c r="F43" s="41" t="s">
         <v>483</v>
       </c>
-      <c r="G43" s="42" t="s">
+      <c r="G43" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H43" s="42">
+      <c r="H43" s="41">
         <v>14.3</v>
       </c>
     </row>
     <row r="44" spans="1:20">
-      <c r="A44" s="41" t="s">
+      <c r="A44" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="42">
-[...2 lines deleted...]
-      <c r="C44" s="42" t="s">
+      <c r="B44" s="41">
+        <v>100</v>
+      </c>
+      <c r="C44" s="41" t="s">
         <v>91</v>
       </c>
-      <c r="D44" s="42" t="s">
+      <c r="D44" s="41" t="s">
         <v>238</v>
       </c>
-      <c r="E44" s="42" t="s">
+      <c r="E44" s="41" t="s">
         <v>459</v>
       </c>
-      <c r="F44" s="42" t="s">
+      <c r="F44" s="41" t="s">
         <v>560</v>
       </c>
-      <c r="G44" s="42" t="s">
+      <c r="G44" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H44" s="42">
+      <c r="H44" s="41">
         <v>11.7</v>
       </c>
     </row>
     <row r="45" spans="1:20">
-      <c r="A45" s="41" t="s">
+      <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="42">
-[...2 lines deleted...]
-      <c r="C45" s="42" t="s">
+      <c r="B45" s="41">
+        <v>100</v>
+      </c>
+      <c r="C45" s="41" t="s">
         <v>92</v>
       </c>
-      <c r="D45" s="42" t="s">
+      <c r="D45" s="41" t="s">
         <v>231</v>
       </c>
-      <c r="E45" s="42" t="s">
+      <c r="E45" s="41" t="s">
         <v>460</v>
       </c>
-      <c r="F45" s="42" t="s">
+      <c r="F45" s="41" t="s">
         <v>544</v>
       </c>
-      <c r="G45" s="42" t="s">
+      <c r="G45" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="41">
         <v>13.1</v>
       </c>
     </row>
     <row r="46" spans="1:20">
-      <c r="A46" s="41" t="s">
+      <c r="A46" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B46" s="42">
-[...2 lines deleted...]
-      <c r="C46" s="42" t="s">
+      <c r="B46" s="41">
+        <v>100</v>
+      </c>
+      <c r="C46" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="D46" s="42" t="s">
+      <c r="D46" s="41" t="s">
         <v>213</v>
       </c>
-      <c r="E46" s="42" t="s">
+      <c r="E46" s="41" t="s">
         <v>419</v>
       </c>
-      <c r="F46" s="42" t="s">
+      <c r="F46" s="41" t="s">
         <v>561</v>
       </c>
-      <c r="G46" s="42" t="s">
+      <c r="G46" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H46" s="42">
+      <c r="H46" s="41">
         <v>10.9</v>
       </c>
     </row>
     <row r="47" spans="1:20">
-      <c r="A47" s="45">
+      <c r="A47" s="44">
         <v>2023</v>
       </c>
-      <c r="B47" s="46">
-[...2 lines deleted...]
-      <c r="C47" s="46">
+      <c r="B47" s="45">
+        <v>100</v>
+      </c>
+      <c r="C47" s="45">
         <v>87.6</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="45">
         <v>48.2</v>
       </c>
-      <c r="E47" s="46">
+      <c r="E47" s="45">
         <v>22.5</v>
       </c>
-      <c r="F47" s="46">
+      <c r="F47" s="45">
         <v>16.899999999999999</v>
       </c>
-      <c r="G47" s="46">
+      <c r="G47" s="45">
         <v>0.1</v>
       </c>
-      <c r="H47" s="46">
+      <c r="H47" s="45">
         <v>12.3</v>
       </c>
     </row>
     <row r="48" spans="1:20">
-      <c r="A48" s="41" t="s">
+      <c r="A48" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="42">
-[...2 lines deleted...]
-      <c r="C48" s="42">
+      <c r="B48" s="41">
+        <v>100</v>
+      </c>
+      <c r="C48" s="41">
         <v>87.5</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="41">
         <v>49.4</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="41">
         <v>21.3</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="41">
         <v>16.8</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="41">
         <v>0.2</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="41">
         <v>12.3</v>
       </c>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="41" t="s">
+      <c r="A49" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B49" s="48">
-[...2 lines deleted...]
-      <c r="C49" s="48">
+      <c r="B49" s="47">
+        <v>100</v>
+      </c>
+      <c r="C49" s="47">
         <v>87.5</v>
       </c>
-      <c r="D49" s="48">
+      <c r="D49" s="47">
         <v>50.6</v>
       </c>
-      <c r="E49" s="48">
+      <c r="E49" s="47">
         <v>20.3</v>
       </c>
-      <c r="F49" s="48">
+      <c r="F49" s="47">
         <v>16.600000000000001</v>
       </c>
-      <c r="G49" s="48">
+      <c r="G49" s="47">
         <v>0</v>
       </c>
-      <c r="H49" s="48">
+      <c r="H49" s="47">
         <v>12.5</v>
       </c>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="41" t="s">
+      <c r="A50" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="48">
-[...2 lines deleted...]
-      <c r="C50" s="48">
+      <c r="B50" s="47">
+        <v>100</v>
+      </c>
+      <c r="C50" s="47">
         <v>87.2</v>
       </c>
-      <c r="D50" s="48">
+      <c r="D50" s="47">
         <v>47.4</v>
       </c>
-      <c r="E50" s="48">
+      <c r="E50" s="47">
         <v>22.2</v>
       </c>
-      <c r="F50" s="48">
+      <c r="F50" s="47">
         <v>17.600000000000001</v>
       </c>
-      <c r="G50" s="48">
+      <c r="G50" s="47">
         <v>0.3</v>
       </c>
-      <c r="H50" s="50">
+      <c r="H50" s="49">
         <v>12.5</v>
       </c>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="41" t="s">
+      <c r="A51" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="42">
-[...2 lines deleted...]
-      <c r="C51" s="42">
+      <c r="B51" s="41">
+        <v>100</v>
+      </c>
+      <c r="C51" s="41">
         <v>88</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="41">
         <v>45.5</v>
       </c>
-      <c r="E51" s="42">
+      <c r="E51" s="41">
         <v>25.7</v>
       </c>
-      <c r="F51" s="42">
+      <c r="F51" s="41">
         <v>16.8</v>
       </c>
-      <c r="G51" s="42">
+      <c r="G51" s="41">
         <v>0.1</v>
       </c>
-      <c r="H51" s="55">
+      <c r="H51" s="54">
         <v>11.9</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" s="44">
+      <c r="A52" s="43">
         <v>2024</v>
       </c>
-      <c r="B52" s="85">
-[...2 lines deleted...]
-      <c r="C52" s="85">
+      <c r="B52" s="84">
+        <v>100</v>
+      </c>
+      <c r="C52" s="84">
         <v>86.3</v>
       </c>
-      <c r="D52" s="85">
+      <c r="D52" s="84">
         <v>47.4</v>
       </c>
-      <c r="E52" s="85">
+      <c r="E52" s="84">
         <v>21.6</v>
       </c>
-      <c r="F52" s="85">
+      <c r="F52" s="84">
         <v>17.3</v>
       </c>
-      <c r="G52" s="85">
+      <c r="G52" s="84">
         <v>0.2</v>
       </c>
-      <c r="H52" s="84">
+      <c r="H52" s="83">
         <v>13.5</v>
       </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="41" t="s">
+      <c r="A53" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="59">
-[...2 lines deleted...]
-      <c r="C53" s="59">
+      <c r="B53" s="58">
+        <v>100</v>
+      </c>
+      <c r="C53" s="58">
         <v>85.9</v>
       </c>
-      <c r="D53" s="59">
+      <c r="D53" s="58">
         <v>47.6</v>
       </c>
-      <c r="E53" s="59">
+      <c r="E53" s="58">
         <v>20.7</v>
       </c>
-      <c r="F53" s="59">
+      <c r="F53" s="58">
         <v>17.600000000000001</v>
       </c>
-      <c r="G53" s="59">
+      <c r="G53" s="58">
         <v>0.5</v>
       </c>
-      <c r="H53" s="59">
+      <c r="H53" s="58">
         <v>13.6</v>
       </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" s="41" t="s">
+      <c r="A54" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="8">
         <v>100</v>
       </c>
       <c r="C54" s="8">
         <v>86.1</v>
       </c>
       <c r="D54" s="8">
         <v>47.2</v>
       </c>
       <c r="E54" s="8">
         <v>21.8</v>
       </c>
       <c r="F54" s="8">
         <v>17.100000000000001</v>
       </c>
       <c r="G54" s="8">
         <v>0.1</v>
       </c>
       <c r="H54" s="8">
         <v>13.8</v>
       </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="41" t="s">
+      <c r="A55" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B55" s="48">
-[...2 lines deleted...]
-      <c r="C55" s="48">
+      <c r="B55" s="47">
+        <v>100</v>
+      </c>
+      <c r="C55" s="47">
         <v>85.7</v>
       </c>
-      <c r="D55" s="48">
+      <c r="D55" s="47">
         <v>47.1</v>
       </c>
-      <c r="E55" s="48">
+      <c r="E55" s="47">
         <v>22.1</v>
       </c>
-      <c r="F55" s="48">
+      <c r="F55" s="47">
         <v>16.5</v>
       </c>
-      <c r="G55" s="48">
+      <c r="G55" s="47">
         <v>0.3</v>
       </c>
-      <c r="H55" s="83">
+      <c r="H55" s="82">
         <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="41" t="s">
+      <c r="A56" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="42">
-[...2 lines deleted...]
-      <c r="C56" s="42">
+      <c r="B56" s="41">
+        <v>100</v>
+      </c>
+      <c r="C56" s="41">
         <v>87.4</v>
       </c>
-      <c r="D56" s="42">
+      <c r="D56" s="41">
         <v>47.6</v>
       </c>
-      <c r="E56" s="42">
+      <c r="E56" s="41">
         <v>22</v>
       </c>
-      <c r="F56" s="42">
+      <c r="F56" s="41">
         <v>17.8</v>
       </c>
-      <c r="G56" s="42">
+      <c r="G56" s="41">
         <v>0</v>
       </c>
-      <c r="H56" s="86">
+      <c r="H56" s="85">
         <v>12.600000000000001</v>
       </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="44">
+      <c r="A57" s="43">
         <v>2025</v>
       </c>
-      <c r="B57" s="46">
-[...2 lines deleted...]
-      <c r="C57" s="46">
+      <c r="B57" s="45">
+        <v>100</v>
+      </c>
+      <c r="C57" s="45">
         <v>86.5</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="45">
         <v>49.3</v>
       </c>
-      <c r="E57" s="46">
+      <c r="E57" s="45">
         <v>19.899999999999999</v>
       </c>
-      <c r="F57" s="46">
+      <c r="F57" s="45">
         <v>17.3</v>
       </c>
-      <c r="G57" s="46">
+      <c r="G57" s="45">
         <v>0.2</v>
       </c>
-      <c r="H57" s="165">
+      <c r="H57" s="113">
         <v>13.299999999999999</v>
       </c>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" s="41" t="s">
+      <c r="A58" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="109">
-[...2 lines deleted...]
-      <c r="C58" s="109">
+      <c r="B58" s="107">
+        <v>100</v>
+      </c>
+      <c r="C58" s="107">
         <v>85.2</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="107">
         <v>47.8</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="107">
         <v>19.3</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="107">
         <v>18.100000000000001</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="107">
         <v>0.2</v>
       </c>
       <c r="H58" s="8">
         <v>14.600000000000001</v>
       </c>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" s="41" t="s">
+      <c r="A59" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B59" s="48">
-[...2 lines deleted...]
-      <c r="C59" s="48">
+      <c r="B59" s="47">
+        <v>100</v>
+      </c>
+      <c r="C59" s="47">
         <v>86.4</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="47">
         <v>47</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="47">
         <v>21.8</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="47">
         <v>17.600000000000001</v>
       </c>
-      <c r="G59" s="48">
+      <c r="G59" s="47">
         <v>0</v>
       </c>
-      <c r="H59" s="110">
+      <c r="H59" s="108">
         <v>13.600000000000001</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="41" t="s">
+      <c r="A60" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="48">
-[...2 lines deleted...]
-      <c r="C60" s="48">
+      <c r="B60" s="47">
+        <v>100</v>
+      </c>
+      <c r="C60" s="47">
         <v>86.7</v>
       </c>
-      <c r="D60" s="48">
+      <c r="D60" s="47">
         <v>51</v>
       </c>
-      <c r="E60" s="48">
+      <c r="E60" s="47">
         <v>19.100000000000001</v>
       </c>
-      <c r="F60" s="48">
+      <c r="F60" s="47">
         <v>16.600000000000001</v>
       </c>
-      <c r="G60" s="48">
+      <c r="G60" s="47">
         <v>0.3</v>
       </c>
       <c r="H60" s="16">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="82" t="s">
+      <c r="A61" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B61" s="18">
-[...2 lines deleted...]
-      <c r="C61" s="18">
+      <c r="B61" s="8">
+        <v>100</v>
+      </c>
+      <c r="C61" s="8">
         <v>87.8</v>
       </c>
-      <c r="D61" s="18">
+      <c r="D61" s="8">
         <v>51.4</v>
       </c>
-      <c r="E61" s="18">
+      <c r="E61" s="8">
         <v>19.3</v>
       </c>
-      <c r="F61" s="18">
+      <c r="F61" s="8">
         <v>17.100000000000001</v>
       </c>
-      <c r="G61" s="18">
+      <c r="G61" s="8">
         <v>0.1</v>
       </c>
-      <c r="H61" s="18">
+      <c r="H61" s="8">
         <v>12.1</v>
       </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="9"/>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="115">
+        <v>100</v>
+      </c>
+      <c r="C63" s="115">
+        <v>86.8</v>
+      </c>
+      <c r="D63" s="115">
+        <v>50.2</v>
+      </c>
+      <c r="E63" s="115">
+        <v>17.2</v>
+      </c>
+      <c r="F63" s="115">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="G63" s="115">
+        <v>0.1</v>
+      </c>
+      <c r="H63" s="115">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B64" s="47"/>
+      <c r="C64" s="47"/>
+      <c r="D64" s="47"/>
+      <c r="E64" s="47"/>
+      <c r="F64" s="47"/>
+      <c r="G64" s="47"/>
+      <c r="H64" s="108"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="16"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="18"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="18"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AO61"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AO66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B40" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B57" sqref="B57:H57"/>
+      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="14.140625" style="35" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="35"/>
+    <col min="1" max="1" width="14.140625" style="34" customWidth="1"/>
+    <col min="2" max="3" width="19.140625" style="34" customWidth="1"/>
+    <col min="4" max="4" width="17" style="34" customWidth="1"/>
+    <col min="5" max="5" width="16.42578125" style="34" customWidth="1"/>
+    <col min="6" max="6" width="15" style="34" customWidth="1"/>
+    <col min="7" max="7" width="14" style="34" customWidth="1"/>
+    <col min="8" max="8" width="13.42578125" style="34" customWidth="1"/>
+    <col min="9" max="9" width="10.42578125" style="34" customWidth="1"/>
+    <col min="10" max="19" width="9.140625" style="34"/>
+    <col min="20" max="20" width="9.140625" style="35" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41">
-      <c r="A1" s="134" t="s">
+      <c r="A1" s="135" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="134"/>
-[...5 lines deleted...]
-      <c r="H1" s="134"/>
+      <c r="B1" s="135"/>
+      <c r="C1" s="135"/>
+      <c r="D1" s="135"/>
+      <c r="E1" s="135"/>
+      <c r="F1" s="135"/>
+      <c r="G1" s="135"/>
+      <c r="H1" s="135"/>
     </row>
     <row r="2" spans="1:41">
-      <c r="A2" s="116"/>
-[...6 lines deleted...]
-      <c r="H2" s="116"/>
+      <c r="A2" s="117"/>
+      <c r="B2" s="117"/>
+      <c r="C2" s="117"/>
+      <c r="D2" s="117"/>
+      <c r="E2" s="117"/>
+      <c r="F2" s="117"/>
+      <c r="G2" s="117"/>
+      <c r="H2" s="117"/>
     </row>
     <row r="3" spans="1:41">
-      <c r="A3" s="135" t="s">
+      <c r="A3" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="135"/>
-[...5 lines deleted...]
-      <c r="H3" s="135"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
     </row>
     <row r="4" spans="1:41">
-      <c r="A4" s="136"/>
-      <c r="B4" s="139" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="143" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="142"/>
-[...3 lines deleted...]
-      <c r="H4" s="142"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
     </row>
     <row r="5" spans="1:41">
-      <c r="A5" s="137"/>
-[...1 lines deleted...]
-      <c r="C5" s="143" t="s">
+      <c r="A5" s="138"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="145" t="s">
+      <c r="D5" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="146"/>
-[...1 lines deleted...]
-      <c r="G5" s="148" t="s">
+      <c r="E5" s="147"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="139" t="s">
+      <c r="H5" s="140" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:41" ht="22.5">
-      <c r="A6" s="138"/>
-[...2 lines deleted...]
-      <c r="D6" s="57" t="s">
+      <c r="A6" s="139"/>
+      <c r="B6" s="142"/>
+      <c r="C6" s="145"/>
+      <c r="D6" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="57" t="s">
+      <c r="E6" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="149"/>
-[...3 lines deleted...]
-      <c r="A7" s="37">
+      <c r="G6" s="150"/>
+      <c r="H6" s="142"/>
+    </row>
+    <row r="7" spans="1:41" s="38" customFormat="1">
+      <c r="A7" s="36">
         <v>2015</v>
       </c>
-      <c r="B7" s="38">
-[...2 lines deleted...]
-      <c r="C7" s="38">
+      <c r="B7" s="37">
+        <v>100</v>
+      </c>
+      <c r="C7" s="37">
         <v>94</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="37">
         <v>48</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="37">
         <v>27.1</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="37">
         <v>18.899999999999999</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="37" t="s">
         <v>613</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="37">
         <f>[1]Лист1!B15+[1]Лист1!B34</f>
         <v>5.6999999999999993</v>
       </c>
-      <c r="T7" s="40"/>
+      <c r="T7" s="39"/>
     </row>
     <row r="8" spans="1:41">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="42">
-[...2 lines deleted...]
-      <c r="C8" s="42" t="s">
+      <c r="B8" s="41">
+        <v>100</v>
+      </c>
+      <c r="C8" s="41" t="s">
         <v>70</v>
       </c>
-      <c r="D8" s="42" t="s">
+      <c r="D8" s="41" t="s">
         <v>239</v>
       </c>
-      <c r="E8" s="42" t="s">
+      <c r="E8" s="41" t="s">
         <v>439</v>
       </c>
-      <c r="F8" s="42" t="s">
+      <c r="F8" s="41" t="s">
         <v>485</v>
       </c>
-      <c r="G8" s="42" t="s">
+      <c r="G8" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="41">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:41">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="42">
-[...2 lines deleted...]
-      <c r="C9" s="42" t="s">
+      <c r="B9" s="41">
+        <v>100</v>
+      </c>
+      <c r="C9" s="41" t="s">
         <v>93</v>
       </c>
-      <c r="D9" s="42" t="s">
+      <c r="D9" s="41" t="s">
         <v>217</v>
       </c>
-      <c r="E9" s="42" t="s">
+      <c r="E9" s="41" t="s">
         <v>441</v>
       </c>
-      <c r="F9" s="42" t="s">
+      <c r="F9" s="41" t="s">
         <v>498</v>
       </c>
-      <c r="G9" s="42" t="s">
+      <c r="G9" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="41">
         <v>4.8</v>
       </c>
     </row>
     <row r="10" spans="1:41">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="42">
-[...2 lines deleted...]
-      <c r="C10" s="42" t="s">
+      <c r="B10" s="41">
+        <v>100</v>
+      </c>
+      <c r="C10" s="41" t="s">
         <v>78</v>
       </c>
-      <c r="D10" s="42" t="s">
+      <c r="D10" s="41" t="s">
         <v>214</v>
       </c>
-      <c r="E10" s="42" t="s">
+      <c r="E10" s="41" t="s">
         <v>461</v>
       </c>
-      <c r="F10" s="42" t="s">
+      <c r="F10" s="41" t="s">
         <v>526</v>
       </c>
-      <c r="G10" s="42" t="s">
+      <c r="G10" s="41" t="s">
         <v>617</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="41">
         <v>5.4</v>
       </c>
-      <c r="I10" s="42"/>
-[...1 lines deleted...]
-      <c r="AO10" s="42"/>
+      <c r="I10" s="41"/>
+      <c r="AN10" s="41"/>
+      <c r="AO10" s="41"/>
     </row>
     <row r="11" spans="1:41">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="42">
-[...2 lines deleted...]
-      <c r="C11" s="42" t="s">
+      <c r="B11" s="41">
+        <v>100</v>
+      </c>
+      <c r="C11" s="41" t="s">
         <v>94</v>
       </c>
-      <c r="D11" s="42" t="s">
+      <c r="D11" s="41" t="s">
         <v>228</v>
       </c>
-      <c r="E11" s="42" t="s">
+      <c r="E11" s="41" t="s">
         <v>462</v>
       </c>
-      <c r="F11" s="42" t="s">
+      <c r="F11" s="41" t="s">
         <v>484</v>
       </c>
-      <c r="G11" s="42" t="s">
+      <c r="G11" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="41">
         <v>5.1999999999999993</v>
       </c>
-      <c r="I11" s="42"/>
-[...11 lines deleted...]
-      <c r="A12" s="44">
+      <c r="I11" s="41"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="42"/>
+      <c r="M11" s="42"/>
+      <c r="N11" s="42"/>
+      <c r="O11" s="42"/>
+      <c r="P11" s="42"/>
+      <c r="AN11" s="41"/>
+      <c r="AO11" s="41"/>
+    </row>
+    <row r="12" spans="1:41" s="38" customFormat="1">
+      <c r="A12" s="43">
         <v>2016</v>
       </c>
-      <c r="B12" s="38">
-[...2 lines deleted...]
-      <c r="C12" s="38" t="s">
+      <c r="B12" s="37">
+        <v>100</v>
+      </c>
+      <c r="C12" s="37" t="s">
         <v>77</v>
       </c>
-      <c r="D12" s="38" t="s">
+      <c r="D12" s="37" t="s">
         <v>225</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="37" t="s">
         <v>423</v>
       </c>
-      <c r="F12" s="38" t="s">
+      <c r="F12" s="37" t="s">
         <v>481</v>
       </c>
-      <c r="G12" s="38" t="s">
+      <c r="G12" s="37" t="s">
         <v>613</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="37">
         <f>[1]Лист1!C15+[1]Лист1!C34</f>
         <v>5.7</v>
       </c>
-      <c r="T12" s="40"/>
-[...1 lines deleted...]
-      <c r="AO12" s="38"/>
+      <c r="T12" s="39"/>
+      <c r="AN12" s="37"/>
+      <c r="AO12" s="37"/>
     </row>
     <row r="13" spans="1:41">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="42">
-[...2 lines deleted...]
-      <c r="C13" s="42" t="s">
+      <c r="B13" s="41">
+        <v>100</v>
+      </c>
+      <c r="C13" s="41" t="s">
         <v>95</v>
       </c>
-      <c r="D13" s="42" t="s">
+      <c r="D13" s="41" t="s">
         <v>203</v>
       </c>
-      <c r="E13" s="42" t="s">
+      <c r="E13" s="41" t="s">
         <v>463</v>
       </c>
-      <c r="F13" s="42" t="s">
+      <c r="F13" s="41" t="s">
         <v>562</v>
       </c>
-      <c r="G13" s="42" t="s">
+      <c r="G13" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="41">
         <v>5.0999999999999996</v>
       </c>
-      <c r="I13" s="42"/>
-[...1 lines deleted...]
-      <c r="AO13" s="42"/>
+      <c r="I13" s="41"/>
+      <c r="AN13" s="41"/>
+      <c r="AO13" s="41"/>
     </row>
     <row r="14" spans="1:41">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="42">
-[...2 lines deleted...]
-      <c r="C14" s="42" t="s">
+      <c r="B14" s="41">
+        <v>100</v>
+      </c>
+      <c r="C14" s="41" t="s">
         <v>94</v>
       </c>
-      <c r="D14" s="42" t="s">
+      <c r="D14" s="41" t="s">
         <v>240</v>
       </c>
-      <c r="E14" s="42" t="s">
+      <c r="E14" s="41" t="s">
         <v>464</v>
       </c>
-      <c r="F14" s="42" t="s">
+      <c r="F14" s="41" t="s">
         <v>526</v>
       </c>
-      <c r="G14" s="42" t="s">
+      <c r="G14" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="41">
         <v>5.2</v>
       </c>
-      <c r="I14" s="42"/>
-[...30 lines deleted...]
-      <c r="AO14" s="42"/>
+      <c r="I14" s="41"/>
+      <c r="K14" s="38"/>
+      <c r="L14" s="38"/>
+      <c r="M14" s="38"/>
+      <c r="N14" s="38"/>
+      <c r="O14" s="38"/>
+      <c r="P14" s="38"/>
+      <c r="Q14" s="38"/>
+      <c r="R14" s="41"/>
+      <c r="S14" s="41"/>
+      <c r="T14" s="41"/>
+      <c r="U14" s="41"/>
+      <c r="V14" s="41"/>
+      <c r="W14" s="41"/>
+      <c r="X14" s="41"/>
+      <c r="Y14" s="41"/>
+      <c r="Z14" s="41"/>
+      <c r="AA14" s="41"/>
+      <c r="AB14" s="41"/>
+      <c r="AC14" s="41"/>
+      <c r="AD14" s="41"/>
+      <c r="AE14" s="41"/>
+      <c r="AF14" s="41"/>
+      <c r="AG14" s="41"/>
+      <c r="AH14" s="41"/>
+      <c r="AI14" s="41"/>
+      <c r="AJ14" s="41"/>
+      <c r="AK14" s="41"/>
+      <c r="AL14" s="41"/>
+      <c r="AM14" s="41"/>
+      <c r="AN14" s="41"/>
+      <c r="AO14" s="41"/>
     </row>
     <row r="15" spans="1:41">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="42">
-[...2 lines deleted...]
-      <c r="C15" s="42" t="s">
+      <c r="B15" s="41">
+        <v>100</v>
+      </c>
+      <c r="C15" s="41" t="s">
         <v>96</v>
       </c>
-      <c r="D15" s="42" t="s">
+      <c r="D15" s="41" t="s">
         <v>219</v>
       </c>
-      <c r="E15" s="42" t="s">
+      <c r="E15" s="41" t="s">
         <v>465</v>
       </c>
-      <c r="F15" s="42" t="s">
+      <c r="F15" s="41" t="s">
         <v>563</v>
       </c>
-      <c r="G15" s="42" t="s">
+      <c r="G15" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="41">
         <v>5.4</v>
       </c>
     </row>
     <row r="16" spans="1:41">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42" t="s">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41" t="s">
         <v>97</v>
       </c>
-      <c r="D16" s="42" t="s">
+      <c r="D16" s="41" t="s">
         <v>241</v>
       </c>
-      <c r="E16" s="42" t="s">
+      <c r="E16" s="41" t="s">
         <v>466</v>
       </c>
-      <c r="F16" s="42" t="s">
+      <c r="F16" s="41" t="s">
         <v>564</v>
       </c>
-      <c r="G16" s="42" t="s">
+      <c r="G16" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="41">
         <v>4.4000000000000004</v>
       </c>
     </row>
-    <row r="17" spans="1:29" s="39" customFormat="1">
-      <c r="A17" s="44">
+    <row r="17" spans="1:29" s="38" customFormat="1">
+      <c r="A17" s="43">
         <v>2017</v>
       </c>
-      <c r="B17" s="38">
-[...2 lines deleted...]
-      <c r="C17" s="38" t="s">
+      <c r="B17" s="37">
+        <v>100</v>
+      </c>
+      <c r="C17" s="37" t="s">
         <v>79</v>
       </c>
-      <c r="D17" s="38" t="s">
+      <c r="D17" s="37" t="s">
         <v>358</v>
       </c>
-      <c r="E17" s="38" t="s">
+      <c r="E17" s="37" t="s">
         <v>492</v>
       </c>
-      <c r="F17" s="38" t="s">
+      <c r="F17" s="37" t="s">
         <v>534</v>
       </c>
-      <c r="G17" s="38" t="s">
+      <c r="G17" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="37">
         <f>[1]Лист1!D15+[1]Лист1!D34</f>
         <v>5.0999999999999996</v>
       </c>
-      <c r="T17" s="40"/>
+      <c r="T17" s="39"/>
     </row>
     <row r="18" spans="1:29">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="42">
-[...2 lines deleted...]
-      <c r="C18" s="42" t="s">
+      <c r="B18" s="41">
+        <v>100</v>
+      </c>
+      <c r="C18" s="41" t="s">
         <v>93</v>
       </c>
-      <c r="D18" s="42" t="s">
+      <c r="D18" s="41" t="s">
         <v>242</v>
       </c>
-      <c r="E18" s="42" t="s">
+      <c r="E18" s="41" t="s">
         <v>463</v>
       </c>
-      <c r="F18" s="42" t="s">
+      <c r="F18" s="41" t="s">
         <v>526</v>
       </c>
-      <c r="G18" s="42" t="s">
+      <c r="G18" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="41">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="19" spans="1:29">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="42">
-[...2 lines deleted...]
-      <c r="C19" s="42" t="s">
+      <c r="B19" s="41">
+        <v>100</v>
+      </c>
+      <c r="C19" s="41" t="s">
         <v>95</v>
       </c>
-      <c r="D19" s="42" t="s">
+      <c r="D19" s="41" t="s">
         <v>238</v>
       </c>
-      <c r="E19" s="42" t="s">
+      <c r="E19" s="41" t="s">
         <v>439</v>
       </c>
-      <c r="F19" s="42" t="s">
+      <c r="F19" s="41" t="s">
         <v>526</v>
       </c>
-      <c r="G19" s="42" t="s">
+      <c r="G19" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="41">
         <v>5.2</v>
       </c>
-      <c r="I19" s="42"/>
+      <c r="I19" s="41"/>
     </row>
     <row r="20" spans="1:29">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="42">
-[...2 lines deleted...]
-      <c r="C20" s="42" t="s">
+      <c r="B20" s="41">
+        <v>100</v>
+      </c>
+      <c r="C20" s="41" t="s">
         <v>98</v>
       </c>
-      <c r="D20" s="42" t="s">
+      <c r="D20" s="41" t="s">
         <v>208</v>
       </c>
-      <c r="E20" s="42" t="s">
+      <c r="E20" s="41" t="s">
         <v>467</v>
       </c>
-      <c r="F20" s="42" t="s">
+      <c r="F20" s="41" t="s">
         <v>534</v>
       </c>
-      <c r="G20" s="42" t="s">
+      <c r="G20" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="41">
         <v>4.8</v>
       </c>
     </row>
     <row r="21" spans="1:29">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="42">
-[...2 lines deleted...]
-      <c r="C21" s="42" t="s">
+      <c r="B21" s="41">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41" t="s">
         <v>97</v>
       </c>
-      <c r="D21" s="42" t="s">
+      <c r="D21" s="41" t="s">
         <v>239</v>
       </c>
-      <c r="E21" s="42" t="s">
+      <c r="E21" s="41" t="s">
         <v>468</v>
       </c>
-      <c r="F21" s="42" t="s">
+      <c r="F21" s="41" t="s">
         <v>565</v>
       </c>
-      <c r="G21" s="42" t="s">
+      <c r="G21" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="41">
         <v>4.5</v>
       </c>
-      <c r="I21" s="42"/>
-[...14 lines deleted...]
-      <c r="A22" s="44">
+      <c r="I21" s="41"/>
+      <c r="R21" s="41"/>
+      <c r="S21" s="41"/>
+      <c r="T21" s="41"/>
+      <c r="U21" s="41"/>
+      <c r="V21" s="41"/>
+      <c r="W21" s="41"/>
+      <c r="X21" s="41"/>
+      <c r="Y21" s="41"/>
+      <c r="Z21" s="41"/>
+      <c r="AA21" s="41"/>
+      <c r="AB21" s="41"/>
+      <c r="AC21" s="41"/>
+    </row>
+    <row r="22" spans="1:29" s="38" customFormat="1">
+      <c r="A22" s="43">
         <v>2018</v>
       </c>
-      <c r="B22" s="38">
-[...2 lines deleted...]
-      <c r="C22" s="38" t="s">
+      <c r="B22" s="37">
+        <v>100</v>
+      </c>
+      <c r="C22" s="37" t="s">
         <v>95</v>
       </c>
-      <c r="D22" s="38" t="s">
+      <c r="D22" s="37" t="s">
         <v>343</v>
       </c>
-      <c r="E22" s="38" t="s">
+      <c r="E22" s="37" t="s">
         <v>441</v>
       </c>
-      <c r="F22" s="38" t="s">
+      <c r="F22" s="37" t="s">
         <v>534</v>
       </c>
-      <c r="G22" s="38" t="s">
+      <c r="G22" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="37">
         <f>[1]Лист1!E15+[1]Лист1!E34</f>
         <v>5.1999999999999993</v>
       </c>
-      <c r="T22" s="40"/>
+      <c r="T22" s="39"/>
     </row>
     <row r="23" spans="1:29">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="42">
-[...2 lines deleted...]
-      <c r="C23" s="42" t="s">
+      <c r="B23" s="41">
+        <v>100</v>
+      </c>
+      <c r="C23" s="41" t="s">
         <v>99</v>
       </c>
-      <c r="D23" s="42" t="s">
+      <c r="D23" s="41" t="s">
         <v>243</v>
       </c>
-      <c r="E23" s="42" t="s">
+      <c r="E23" s="41" t="s">
         <v>439</v>
       </c>
-      <c r="F23" s="42" t="s">
+      <c r="F23" s="41" t="s">
         <v>529</v>
       </c>
-      <c r="G23" s="42" t="s">
+      <c r="G23" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H23" s="42">
+      <c r="H23" s="41">
         <v>4.2</v>
       </c>
     </row>
     <row r="24" spans="1:29">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="42">
-[...2 lines deleted...]
-      <c r="C24" s="42" t="s">
+      <c r="B24" s="41">
+        <v>100</v>
+      </c>
+      <c r="C24" s="41" t="s">
         <v>94</v>
       </c>
-      <c r="D24" s="42" t="s">
+      <c r="D24" s="41" t="s">
         <v>244</v>
       </c>
-      <c r="E24" s="42" t="s">
+      <c r="E24" s="41" t="s">
         <v>411</v>
       </c>
-      <c r="F24" s="42" t="s">
+      <c r="F24" s="41" t="s">
         <v>426</v>
       </c>
-      <c r="G24" s="42" t="s">
+      <c r="G24" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="41">
         <v>5.3</v>
       </c>
     </row>
     <row r="25" spans="1:29">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="42">
-[...2 lines deleted...]
-      <c r="C25" s="42" t="s">
+      <c r="B25" s="41">
+        <v>100</v>
+      </c>
+      <c r="C25" s="41" t="s">
         <v>78</v>
       </c>
-      <c r="D25" s="42" t="s">
+      <c r="D25" s="41" t="s">
         <v>213</v>
       </c>
-      <c r="E25" s="42" t="s">
+      <c r="E25" s="41" t="s">
         <v>469</v>
       </c>
-      <c r="F25" s="42" t="s">
+      <c r="F25" s="41" t="s">
         <v>565</v>
       </c>
-      <c r="G25" s="42" t="s">
+      <c r="G25" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="41">
         <v>5.8000000000000007</v>
       </c>
     </row>
     <row r="26" spans="1:29">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="42">
-[...2 lines deleted...]
-      <c r="C26" s="42" t="s">
+      <c r="B26" s="41">
+        <v>100</v>
+      </c>
+      <c r="C26" s="41" t="s">
         <v>96</v>
       </c>
-      <c r="D26" s="42" t="s">
+      <c r="D26" s="41" t="s">
         <v>213</v>
       </c>
-      <c r="E26" s="42" t="s">
+      <c r="E26" s="41" t="s">
         <v>435</v>
       </c>
-      <c r="F26" s="42" t="s">
+      <c r="F26" s="41" t="s">
         <v>566</v>
       </c>
-      <c r="G26" s="42" t="s">
+      <c r="G26" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="41">
         <v>5.4</v>
       </c>
     </row>
-    <row r="27" spans="1:29" s="39" customFormat="1">
-      <c r="A27" s="44">
+    <row r="27" spans="1:29" s="38" customFormat="1">
+      <c r="A27" s="43">
         <v>2019</v>
       </c>
-      <c r="B27" s="38">
-[...2 lines deleted...]
-      <c r="C27" s="38" t="s">
+      <c r="B27" s="37">
+        <v>100</v>
+      </c>
+      <c r="C27" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="D27" s="38" t="s">
+      <c r="D27" s="37" t="s">
         <v>246</v>
       </c>
-      <c r="E27" s="38" t="s">
+      <c r="E27" s="37" t="s">
         <v>440</v>
       </c>
-      <c r="F27" s="38" t="s">
+      <c r="F27" s="37" t="s">
         <v>483</v>
       </c>
-      <c r="G27" s="38" t="s">
+      <c r="G27" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="37">
         <f>[1]Лист1!F15+[1]Лист1!F34</f>
         <v>5.6999999999999993</v>
       </c>
-      <c r="T27" s="40"/>
+      <c r="T27" s="39"/>
     </row>
     <row r="28" spans="1:29">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="42">
-[...2 lines deleted...]
-      <c r="C28" s="42" t="s">
+      <c r="B28" s="41">
+        <v>100</v>
+      </c>
+      <c r="C28" s="41" t="s">
         <v>73</v>
       </c>
-      <c r="D28" s="42" t="s">
+      <c r="D28" s="41" t="s">
         <v>245</v>
       </c>
-      <c r="E28" s="42" t="s">
+      <c r="E28" s="41" t="s">
         <v>446</v>
       </c>
-      <c r="F28" s="42" t="s">
+      <c r="F28" s="41" t="s">
         <v>567</v>
       </c>
-      <c r="G28" s="42" t="s">
+      <c r="G28" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H28" s="42">
+      <c r="H28" s="41">
         <v>6.4</v>
       </c>
     </row>
     <row r="29" spans="1:29">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="42">
-[...5 lines deleted...]
-      <c r="D29" s="42" t="s">
+      <c r="B29" s="41">
+        <v>100</v>
+      </c>
+      <c r="C29" s="41" t="s">
+        <v>100</v>
+      </c>
+      <c r="D29" s="41" t="s">
         <v>233</v>
       </c>
-      <c r="E29" s="42" t="s">
+      <c r="E29" s="41" t="s">
         <v>470</v>
       </c>
-      <c r="F29" s="42" t="s">
+      <c r="F29" s="41" t="s">
         <v>566</v>
       </c>
-      <c r="G29" s="42" t="s">
+      <c r="G29" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="41">
         <v>6</v>
       </c>
-      <c r="I29" s="42"/>
+      <c r="I29" s="41"/>
     </row>
     <row r="30" spans="1:29">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="42">
-[...5 lines deleted...]
-      <c r="D30" s="42" t="s">
+      <c r="B30" s="41">
+        <v>100</v>
+      </c>
+      <c r="C30" s="41" t="s">
+        <v>100</v>
+      </c>
+      <c r="D30" s="41" t="s">
         <v>246</v>
       </c>
-      <c r="E30" s="42" t="s">
+      <c r="E30" s="41" t="s">
         <v>471</v>
       </c>
-      <c r="F30" s="42" t="s">
+      <c r="F30" s="41" t="s">
         <v>542</v>
       </c>
-      <c r="G30" s="42" t="s">
+      <c r="G30" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="41">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:29">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="42">
-[...2 lines deleted...]
-      <c r="C31" s="42" t="s">
+      <c r="B31" s="41">
+        <v>100</v>
+      </c>
+      <c r="C31" s="41" t="s">
         <v>98</v>
       </c>
-      <c r="D31" s="42" t="s">
+      <c r="D31" s="41" t="s">
         <v>247</v>
       </c>
-      <c r="E31" s="42" t="s">
+      <c r="E31" s="41" t="s">
         <v>472</v>
       </c>
-      <c r="F31" s="42" t="s">
+      <c r="F31" s="41" t="s">
         <v>568</v>
       </c>
-      <c r="G31" s="42" t="s">
+      <c r="G31" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="41">
         <v>4.8000000000000007</v>
       </c>
     </row>
-    <row r="32" spans="1:29" s="39" customFormat="1">
-      <c r="A32" s="44">
+    <row r="32" spans="1:29" s="38" customFormat="1">
+      <c r="A32" s="43">
         <v>2020</v>
       </c>
-      <c r="B32" s="38">
-[...2 lines deleted...]
-      <c r="C32" s="38" t="s">
+      <c r="B32" s="37">
+        <v>100</v>
+      </c>
+      <c r="C32" s="37" t="s">
         <v>101</v>
       </c>
-      <c r="D32" s="38" t="s">
+      <c r="D32" s="37" t="s">
         <v>401</v>
       </c>
-      <c r="E32" s="38" t="s">
+      <c r="E32" s="37" t="s">
         <v>459</v>
       </c>
-      <c r="F32" s="38" t="s">
+      <c r="F32" s="37" t="s">
         <v>572</v>
       </c>
-      <c r="G32" s="38" t="s">
+      <c r="G32" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="37">
         <f>[1]Лист1!G15+[1]Лист1!G34</f>
         <v>5.4</v>
       </c>
-      <c r="T32" s="40"/>
+      <c r="T32" s="39"/>
     </row>
     <row r="33" spans="1:20">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="42">
-[...2 lines deleted...]
-      <c r="C33" s="42" t="s">
+      <c r="B33" s="41">
+        <v>100</v>
+      </c>
+      <c r="C33" s="41" t="s">
         <v>98</v>
       </c>
-      <c r="D33" s="42" t="s">
+      <c r="D33" s="41" t="s">
         <v>248</v>
       </c>
-      <c r="E33" s="42" t="s">
+      <c r="E33" s="41" t="s">
         <v>418</v>
       </c>
-      <c r="F33" s="42" t="s">
+      <c r="F33" s="41" t="s">
         <v>569</v>
       </c>
-      <c r="G33" s="42" t="s">
+      <c r="G33" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H33" s="42">
+      <c r="H33" s="41">
         <v>4.8</v>
       </c>
     </row>
     <row r="34" spans="1:20">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B34" s="42">
-[...5 lines deleted...]
-      <c r="D34" s="42" t="s">
+      <c r="B34" s="41">
+        <v>100</v>
+      </c>
+      <c r="C34" s="41" t="s">
+        <v>100</v>
+      </c>
+      <c r="D34" s="41" t="s">
         <v>249</v>
       </c>
-      <c r="E34" s="42" t="s">
+      <c r="E34" s="41" t="s">
         <v>426</v>
       </c>
-      <c r="F34" s="42" t="s">
+      <c r="F34" s="41" t="s">
         <v>570</v>
       </c>
-      <c r="G34" s="42" t="s">
+      <c r="G34" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="41">
         <v>6.1000000000000005</v>
       </c>
     </row>
     <row r="35" spans="1:20">
-      <c r="A35" s="41" t="s">
+      <c r="A35" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="42">
-[...2 lines deleted...]
-      <c r="C35" s="42" t="s">
+      <c r="B35" s="41">
+        <v>100</v>
+      </c>
+      <c r="C35" s="41" t="s">
         <v>101</v>
       </c>
-      <c r="D35" s="42" t="s">
+      <c r="D35" s="41" t="s">
         <v>250</v>
       </c>
-      <c r="E35" s="42" t="s">
+      <c r="E35" s="41" t="s">
         <v>440</v>
       </c>
-      <c r="F35" s="42" t="s">
+      <c r="F35" s="41" t="s">
         <v>571</v>
       </c>
-      <c r="G35" s="42" t="s">
+      <c r="G35" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H35" s="42">
+      <c r="H35" s="41">
         <v>5.4</v>
       </c>
     </row>
     <row r="36" spans="1:20">
-      <c r="A36" s="41" t="s">
+      <c r="A36" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="42">
-[...2 lines deleted...]
-      <c r="C36" s="42" t="s">
+      <c r="B36" s="41">
+        <v>100</v>
+      </c>
+      <c r="C36" s="41" t="s">
         <v>101</v>
       </c>
-      <c r="D36" s="42" t="s">
+      <c r="D36" s="41" t="s">
         <v>251</v>
       </c>
-      <c r="E36" s="42" t="s">
+      <c r="E36" s="41" t="s">
         <v>409</v>
       </c>
-      <c r="F36" s="42" t="s">
+      <c r="F36" s="41" t="s">
         <v>572</v>
       </c>
-      <c r="G36" s="42" t="s">
+      <c r="G36" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="41">
         <v>5.4</v>
       </c>
     </row>
-    <row r="37" spans="1:20" s="39" customFormat="1">
-      <c r="A37" s="45">
+    <row r="37" spans="1:20" s="38" customFormat="1">
+      <c r="A37" s="44">
         <v>2021</v>
       </c>
-      <c r="B37" s="38">
-[...2 lines deleted...]
-      <c r="C37" s="38" t="s">
+      <c r="B37" s="37">
+        <v>100</v>
+      </c>
+      <c r="C37" s="37" t="s">
         <v>95</v>
       </c>
-      <c r="D37" s="38" t="s">
+      <c r="D37" s="37" t="s">
         <v>402</v>
       </c>
-      <c r="E37" s="38" t="s">
+      <c r="E37" s="37" t="s">
         <v>448</v>
       </c>
-      <c r="F37" s="38" t="s">
+      <c r="F37" s="37" t="s">
         <v>553</v>
       </c>
-      <c r="G37" s="38" t="s">
+      <c r="G37" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H37" s="38">
+      <c r="H37" s="37">
         <f>[1]Лист1!H15+[1]Лист1!H34</f>
         <v>5.2</v>
       </c>
-      <c r="T37" s="40"/>
+      <c r="T37" s="39"/>
     </row>
     <row r="38" spans="1:20">
-      <c r="A38" s="41" t="s">
+      <c r="A38" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="42">
-[...2 lines deleted...]
-      <c r="C38" s="42">
+      <c r="B38" s="41">
+        <v>100</v>
+      </c>
+      <c r="C38" s="41">
         <v>94</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="41">
         <v>56.7</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="41">
         <v>21.9</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="41">
         <v>15.4</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="41">
         <v>0.3</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="41">
         <v>5.7</v>
       </c>
     </row>
     <row r="39" spans="1:20">
-      <c r="A39" s="41" t="s">
+      <c r="A39" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B39" s="42">
-[...2 lines deleted...]
-      <c r="C39" s="42" t="s">
+      <c r="B39" s="41">
+        <v>100</v>
+      </c>
+      <c r="C39" s="41" t="s">
         <v>94</v>
       </c>
-      <c r="D39" s="42" t="s">
+      <c r="D39" s="41" t="s">
         <v>252</v>
       </c>
-      <c r="E39" s="42" t="s">
+      <c r="E39" s="41" t="s">
         <v>473</v>
       </c>
-      <c r="F39" s="42" t="s">
+      <c r="F39" s="41" t="s">
         <v>573</v>
       </c>
-      <c r="G39" s="42" t="s">
+      <c r="G39" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H39" s="42">
+      <c r="H39" s="41">
         <v>5.4</v>
       </c>
     </row>
     <row r="40" spans="1:20">
-      <c r="A40" s="41" t="s">
+      <c r="A40" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="42">
-[...2 lines deleted...]
-      <c r="C40" s="42" t="s">
+      <c r="B40" s="41">
+        <v>100</v>
+      </c>
+      <c r="C40" s="41" t="s">
         <v>79</v>
       </c>
-      <c r="D40" s="42" t="s">
+      <c r="D40" s="41" t="s">
         <v>253</v>
       </c>
-      <c r="E40" s="42" t="s">
+      <c r="E40" s="41" t="s">
         <v>451</v>
       </c>
-      <c r="F40" s="42" t="s">
+      <c r="F40" s="41" t="s">
         <v>574</v>
       </c>
-      <c r="G40" s="42" t="s">
+      <c r="G40" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="41">
         <v>5.0999999999999996</v>
       </c>
-      <c r="I40" s="42"/>
+      <c r="I40" s="41"/>
     </row>
     <row r="41" spans="1:20">
-      <c r="A41" s="41" t="s">
+      <c r="A41" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="42">
-[...2 lines deleted...]
-      <c r="C41" s="42" t="s">
+      <c r="B41" s="41">
+        <v>100</v>
+      </c>
+      <c r="C41" s="41" t="s">
         <v>102</v>
       </c>
-      <c r="D41" s="42" t="s">
+      <c r="D41" s="41" t="s">
         <v>254</v>
       </c>
-      <c r="E41" s="42" t="s">
+      <c r="E41" s="41" t="s">
         <v>456</v>
       </c>
-      <c r="F41" s="42" t="s">
+      <c r="F41" s="41" t="s">
         <v>572</v>
       </c>
-      <c r="G41" s="42" t="s">
+      <c r="G41" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H41" s="41">
         <v>4.7</v>
       </c>
     </row>
-    <row r="42" spans="1:20" s="39" customFormat="1">
-      <c r="A42" s="45">
+    <row r="42" spans="1:20" s="38" customFormat="1">
+      <c r="A42" s="44">
         <v>2022</v>
       </c>
-      <c r="B42" s="38">
-[...2 lines deleted...]
-      <c r="C42" s="46">
+      <c r="B42" s="37">
+        <v>100</v>
+      </c>
+      <c r="C42" s="45">
         <v>95.2</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="45">
         <v>59.8</v>
       </c>
-      <c r="E42" s="46">
+      <c r="E42" s="45">
         <v>21.2</v>
       </c>
-      <c r="F42" s="46">
+      <c r="F42" s="45">
         <v>14.2</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G42" s="45">
         <v>0.1</v>
       </c>
-      <c r="H42" s="47">
+      <c r="H42" s="46">
         <v>4.7</v>
       </c>
-      <c r="T42" s="40"/>
+      <c r="T42" s="39"/>
     </row>
     <row r="43" spans="1:20">
-      <c r="A43" s="41" t="s">
+      <c r="A43" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="42">
-[...2 lines deleted...]
-      <c r="C43" s="42" t="s">
+      <c r="B43" s="41">
+        <v>100</v>
+      </c>
+      <c r="C43" s="41" t="s">
         <v>101</v>
       </c>
-      <c r="D43" s="42" t="s">
+      <c r="D43" s="41" t="s">
         <v>255</v>
       </c>
-      <c r="E43" s="42" t="s">
+      <c r="E43" s="41" t="s">
         <v>457</v>
       </c>
-      <c r="F43" s="42" t="s">
+      <c r="F43" s="41" t="s">
         <v>552</v>
       </c>
-      <c r="G43" s="42" t="s">
+      <c r="G43" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H43" s="42">
+      <c r="H43" s="41">
         <v>5.5</v>
       </c>
     </row>
     <row r="44" spans="1:20">
-      <c r="A44" s="41" t="s">
+      <c r="A44" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="42">
-[...2 lines deleted...]
-      <c r="C44" s="42" t="s">
+      <c r="B44" s="41">
+        <v>100</v>
+      </c>
+      <c r="C44" s="41" t="s">
         <v>93</v>
       </c>
-      <c r="D44" s="42" t="s">
+      <c r="D44" s="41" t="s">
         <v>256</v>
       </c>
-      <c r="E44" s="42" t="s">
+      <c r="E44" s="41" t="s">
         <v>474</v>
       </c>
-      <c r="F44" s="42" t="s">
+      <c r="F44" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G44" s="42" t="s">
+      <c r="G44" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H44" s="42">
+      <c r="H44" s="41">
         <v>5.0999999999999996</v>
       </c>
     </row>
     <row r="45" spans="1:20">
-      <c r="A45" s="41" t="s">
+      <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="42">
-[...2 lines deleted...]
-      <c r="C45" s="42" t="s">
+      <c r="B45" s="41">
+        <v>100</v>
+      </c>
+      <c r="C45" s="41" t="s">
         <v>103</v>
       </c>
-      <c r="D45" s="42" t="s">
+      <c r="D45" s="41" t="s">
         <v>257</v>
       </c>
-      <c r="E45" s="42" t="s">
+      <c r="E45" s="41" t="s">
         <v>451</v>
       </c>
-      <c r="F45" s="42" t="s">
+      <c r="F45" s="41" t="s">
         <v>572</v>
       </c>
-      <c r="G45" s="42" t="s">
+      <c r="G45" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="41">
         <v>4.9000000000000004</v>
       </c>
     </row>
     <row r="46" spans="1:20">
-      <c r="A46" s="41" t="s">
+      <c r="A46" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B46" s="48">
-[...2 lines deleted...]
-      <c r="C46" s="48">
+      <c r="B46" s="47">
+        <v>100</v>
+      </c>
+      <c r="C46" s="47">
         <v>93.3</v>
       </c>
-      <c r="D46" s="48">
+      <c r="D46" s="47">
         <v>52.1</v>
       </c>
-      <c r="E46" s="48">
+      <c r="E46" s="47">
         <v>24.4</v>
       </c>
-      <c r="F46" s="48">
+      <c r="F46" s="47">
         <v>16.8</v>
       </c>
-      <c r="G46" s="48">
+      <c r="G46" s="47">
         <v>0.1</v>
       </c>
-      <c r="H46" s="49">
+      <c r="H46" s="48">
         <v>6.6</v>
       </c>
     </row>
     <row r="47" spans="1:20">
-      <c r="A47" s="45">
+      <c r="A47" s="44">
         <v>2023</v>
       </c>
-      <c r="B47" s="46">
-[...2 lines deleted...]
-      <c r="C47" s="46">
+      <c r="B47" s="45">
+        <v>100</v>
+      </c>
+      <c r="C47" s="45">
         <v>94.1</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="45">
         <v>58.6</v>
       </c>
-      <c r="E47" s="46">
+      <c r="E47" s="45">
         <v>20.399999999999999</v>
       </c>
-      <c r="F47" s="46">
+      <c r="F47" s="45">
         <v>15.1</v>
       </c>
-      <c r="G47" s="46">
+      <c r="G47" s="45">
         <v>0.2</v>
       </c>
-      <c r="H47" s="46">
+      <c r="H47" s="45">
         <v>5.7</v>
       </c>
     </row>
     <row r="48" spans="1:20">
-      <c r="A48" s="41" t="s">
+      <c r="A48" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="42">
-[...2 lines deleted...]
-      <c r="C48" s="42">
+      <c r="B48" s="41">
+        <v>100</v>
+      </c>
+      <c r="C48" s="41">
         <v>95</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="41">
         <v>58.5</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="41">
         <v>20.7</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="41">
         <v>15.8</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="41">
         <v>0.2</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="41">
         <v>4.8</v>
       </c>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="41" t="s">
+      <c r="A49" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B49" s="48">
-[...2 lines deleted...]
-      <c r="C49" s="48">
+      <c r="B49" s="47">
+        <v>100</v>
+      </c>
+      <c r="C49" s="47">
         <v>93.9</v>
       </c>
-      <c r="D49" s="48">
+      <c r="D49" s="47">
         <v>59.5</v>
       </c>
-      <c r="E49" s="48">
+      <c r="E49" s="47">
         <v>19</v>
       </c>
-      <c r="F49" s="48">
+      <c r="F49" s="47">
         <v>15.4</v>
       </c>
-      <c r="G49" s="48">
+      <c r="G49" s="47">
         <v>0.2</v>
       </c>
-      <c r="H49" s="48">
+      <c r="H49" s="47">
         <v>5.9</v>
       </c>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="41" t="s">
+      <c r="A50" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="48">
-[...2 lines deleted...]
-      <c r="C50" s="48">
+      <c r="B50" s="47">
+        <v>100</v>
+      </c>
+      <c r="C50" s="47">
         <v>93</v>
       </c>
-      <c r="D50" s="48">
+      <c r="D50" s="47">
         <v>59.1</v>
       </c>
-      <c r="E50" s="48">
+      <c r="E50" s="47">
         <v>20.5</v>
       </c>
-      <c r="F50" s="48">
+      <c r="F50" s="47">
         <v>13.4</v>
       </c>
-      <c r="G50" s="48">
+      <c r="G50" s="47">
         <v>0.1</v>
       </c>
-      <c r="H50" s="50">
+      <c r="H50" s="49">
         <v>6.9</v>
       </c>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="41" t="s">
+      <c r="A51" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="42">
-[...2 lines deleted...]
-      <c r="C51" s="42">
+      <c r="B51" s="41">
+        <v>100</v>
+      </c>
+      <c r="C51" s="41">
         <v>94.7</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="41">
         <v>57.3</v>
       </c>
-      <c r="E51" s="42">
+      <c r="E51" s="41">
         <v>21.5</v>
       </c>
-      <c r="F51" s="42">
+      <c r="F51" s="41">
         <v>15.9</v>
       </c>
-      <c r="G51" s="42">
+      <c r="G51" s="41">
         <v>0.2</v>
       </c>
-      <c r="H51" s="55">
+      <c r="H51" s="54">
         <v>5.1000000000000005</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" s="44">
+      <c r="A52" s="43">
         <v>2024</v>
       </c>
-      <c r="B52" s="85">
-[...2 lines deleted...]
-      <c r="C52" s="85">
+      <c r="B52" s="84">
+        <v>100</v>
+      </c>
+      <c r="C52" s="84">
         <v>93.2</v>
       </c>
-      <c r="D52" s="85">
+      <c r="D52" s="84">
         <v>58</v>
       </c>
-      <c r="E52" s="85">
+      <c r="E52" s="84">
         <v>19.5</v>
       </c>
-      <c r="F52" s="85">
+      <c r="F52" s="84">
         <v>15.7</v>
       </c>
-      <c r="G52" s="85">
+      <c r="G52" s="84">
         <v>0.1</v>
       </c>
-      <c r="H52" s="84">
+      <c r="H52" s="83">
         <v>6.7</v>
       </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="41" t="s">
+      <c r="A53" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="59">
-[...2 lines deleted...]
-      <c r="C53" s="59">
+      <c r="B53" s="58">
+        <v>100</v>
+      </c>
+      <c r="C53" s="58">
         <v>91.3</v>
       </c>
-      <c r="D53" s="59">
+      <c r="D53" s="58">
         <v>55.4</v>
       </c>
-      <c r="E53" s="59">
+      <c r="E53" s="58">
         <v>19.600000000000001</v>
       </c>
-      <c r="F53" s="59">
+      <c r="F53" s="58">
         <v>16.3</v>
       </c>
-      <c r="G53" s="59">
+      <c r="G53" s="58">
         <v>0.2</v>
       </c>
-      <c r="H53" s="59">
+      <c r="H53" s="58">
         <v>8.5</v>
       </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" s="41" t="s">
+      <c r="A54" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="8">
         <v>100</v>
       </c>
       <c r="C54" s="8">
         <v>93.3</v>
       </c>
       <c r="D54" s="8">
         <v>59.3</v>
       </c>
       <c r="E54" s="8">
         <v>18.600000000000001</v>
       </c>
       <c r="F54" s="8">
         <v>15.4</v>
       </c>
       <c r="G54" s="8">
         <v>0.1</v>
       </c>
       <c r="H54" s="8">
         <v>6.6000000000000005</v>
       </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="41" t="s">
+      <c r="A55" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B55" s="48">
-[...2 lines deleted...]
-      <c r="C55" s="48">
+      <c r="B55" s="47">
+        <v>100</v>
+      </c>
+      <c r="C55" s="47">
         <v>94.3</v>
       </c>
-      <c r="D55" s="48">
+      <c r="D55" s="47">
         <v>59.6</v>
       </c>
-      <c r="E55" s="48">
+      <c r="E55" s="47">
         <v>19.2</v>
       </c>
-      <c r="F55" s="48">
+      <c r="F55" s="47">
         <v>15.5</v>
       </c>
-      <c r="G55" s="48">
+      <c r="G55" s="47">
         <v>0.1</v>
       </c>
-      <c r="H55" s="83">
+      <c r="H55" s="82">
         <v>5.6000000000000005</v>
       </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="41" t="s">
+      <c r="A56" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="42">
-[...2 lines deleted...]
-      <c r="C56" s="42">
+      <c r="B56" s="41">
+        <v>100</v>
+      </c>
+      <c r="C56" s="41">
         <v>93.6</v>
       </c>
-      <c r="D56" s="42">
+      <c r="D56" s="41">
         <v>57.5</v>
       </c>
-      <c r="E56" s="42">
+      <c r="E56" s="41">
         <v>20.5</v>
       </c>
-      <c r="F56" s="42">
+      <c r="F56" s="41">
         <v>15.6</v>
       </c>
-      <c r="G56" s="42">
+      <c r="G56" s="41">
         <v>0.1</v>
       </c>
-      <c r="H56" s="86">
+      <c r="H56" s="85">
         <v>6.3</v>
       </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="44">
+      <c r="A57" s="43">
         <v>2025</v>
       </c>
-      <c r="B57" s="46">
-[...2 lines deleted...]
-      <c r="C57" s="46">
+      <c r="B57" s="45">
+        <v>100</v>
+      </c>
+      <c r="C57" s="45">
         <v>93.3</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="45">
         <v>57.3</v>
       </c>
-      <c r="E57" s="46">
+      <c r="E57" s="45">
         <v>19.2</v>
       </c>
-      <c r="F57" s="46">
+      <c r="F57" s="45">
         <v>16.8</v>
       </c>
-      <c r="G57" s="46">
+      <c r="G57" s="45">
         <v>0.1</v>
       </c>
-      <c r="H57" s="165">
+      <c r="H57" s="113">
         <v>6.6000000000000005</v>
       </c>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" s="41" t="s">
+      <c r="A58" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="109">
-[...2 lines deleted...]
-      <c r="C58" s="109">
+      <c r="B58" s="107">
+        <v>100</v>
+      </c>
+      <c r="C58" s="107">
         <v>93.3</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="107">
         <v>57.2</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="107">
         <v>18.600000000000001</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="107">
         <v>17.5</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="107">
         <v>0.2</v>
       </c>
       <c r="H58" s="8">
         <v>6.5</v>
       </c>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" s="41" t="s">
+      <c r="A59" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B59" s="48">
-[...2 lines deleted...]
-      <c r="C59" s="48">
+      <c r="B59" s="47">
+        <v>100</v>
+      </c>
+      <c r="C59" s="47">
         <v>93.7</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="47">
         <v>58.3</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="47">
         <v>18.2</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="47">
         <v>17.2</v>
       </c>
-      <c r="G59" s="48">
+      <c r="G59" s="47">
         <v>0.1</v>
       </c>
-      <c r="H59" s="110">
+      <c r="H59" s="108">
         <v>6.1999999999999993</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="41" t="s">
+      <c r="A60" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="48">
-[...2 lines deleted...]
-      <c r="C60" s="48">
+      <c r="B60" s="41">
+        <v>100</v>
+      </c>
+      <c r="C60" s="41">
         <v>92.9</v>
       </c>
-      <c r="D60" s="48">
+      <c r="D60" s="41">
         <v>57.8</v>
       </c>
-      <c r="E60" s="48">
+      <c r="E60" s="41">
         <v>19.2</v>
       </c>
-      <c r="F60" s="48">
+      <c r="F60" s="41">
         <v>15.9</v>
       </c>
-      <c r="G60" s="48">
+      <c r="G60" s="41">
         <v>0.2</v>
       </c>
-      <c r="H60" s="16">
+      <c r="H60" s="8">
         <v>6.8999999999999995</v>
       </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="82" t="s">
+      <c r="A61" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B61" s="18">
-[...2 lines deleted...]
-      <c r="C61" s="18">
+      <c r="B61" s="8">
+        <v>100</v>
+      </c>
+      <c r="C61" s="8">
         <v>93.3</v>
       </c>
-      <c r="D61" s="18">
+      <c r="D61" s="8">
         <v>55.6</v>
       </c>
-      <c r="E61" s="18">
+      <c r="E61" s="8">
         <v>20.8</v>
       </c>
-      <c r="F61" s="18">
+      <c r="F61" s="8">
         <v>16.899999999999999</v>
       </c>
-      <c r="G61" s="18">
+      <c r="G61" s="8">
         <v>0</v>
       </c>
-      <c r="H61" s="18">
+      <c r="H61" s="8">
         <v>6.7</v>
       </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="9"/>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="115">
+        <v>100</v>
+      </c>
+      <c r="C63" s="115">
+        <v>92.6</v>
+      </c>
+      <c r="D63" s="115">
+        <v>52.7</v>
+      </c>
+      <c r="E63" s="115">
+        <v>18.7</v>
+      </c>
+      <c r="F63" s="115">
+        <v>21.2</v>
+      </c>
+      <c r="G63" s="115">
+        <v>0.2</v>
+      </c>
+      <c r="H63" s="115">
+        <v>6.8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B64" s="47"/>
+      <c r="C64" s="47"/>
+      <c r="D64" s="47"/>
+      <c r="E64" s="47"/>
+      <c r="F64" s="47"/>
+      <c r="G64" s="47"/>
+      <c r="H64" s="108"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="16"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="18"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="18"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AL61"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AL66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B46" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="H74" sqref="H74"/>
+      <selection pane="bottomRight" activeCell="G63" sqref="G63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="116" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="115"/>
-[...5 lines deleted...]
-      <c r="H1" s="115"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" s="5"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
     </row>
     <row r="3" spans="1:38">
-      <c r="A3" s="135" t="s">
+      <c r="A3" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="135"/>
-[...5 lines deleted...]
-      <c r="H3" s="135"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
       <c r="I3" s="8"/>
       <c r="J3" s="7"/>
     </row>
     <row r="4" spans="1:38">
-      <c r="A4" s="136"/>
-      <c r="B4" s="139" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="143" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="142"/>
-[...3 lines deleted...]
-      <c r="H4" s="142"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
     </row>
     <row r="5" spans="1:38">
-      <c r="A5" s="137"/>
-[...1 lines deleted...]
-      <c r="C5" s="143" t="s">
+      <c r="A5" s="138"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="145" t="s">
+      <c r="D5" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="146"/>
-[...1 lines deleted...]
-      <c r="G5" s="148" t="s">
+      <c r="E5" s="147"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="139" t="s">
+      <c r="H5" s="140" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
     </row>
     <row r="6" spans="1:38" ht="22.5">
-      <c r="A6" s="138"/>
-[...2 lines deleted...]
-      <c r="D6" s="57" t="s">
+      <c r="A6" s="139"/>
+      <c r="B6" s="142"/>
+      <c r="C6" s="145"/>
+      <c r="D6" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="57" t="s">
+      <c r="E6" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="149"/>
-[...3 lines deleted...]
-      <c r="A7" s="37">
+      <c r="G6" s="150"/>
+      <c r="H6" s="142"/>
+    </row>
+    <row r="7" spans="1:38" s="32" customFormat="1">
+      <c r="A7" s="36">
         <v>2015</v>
       </c>
-      <c r="B7" s="38">
-[...2 lines deleted...]
-      <c r="C7" s="38">
+      <c r="B7" s="37">
+        <v>100</v>
+      </c>
+      <c r="C7" s="37">
         <v>90.2</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="37">
         <v>51.6</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="37">
         <v>22.2</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="37">
         <v>16.399999999999999</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="37">
         <f>[1]Лист1!B16+[1]Лист1!B35</f>
         <v>9.6</v>
       </c>
-      <c r="T7" s="34"/>
+      <c r="T7" s="33"/>
     </row>
     <row r="8" spans="1:38">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="42">
-[...2 lines deleted...]
-      <c r="C8" s="42" t="s">
+      <c r="B8" s="41">
+        <v>100</v>
+      </c>
+      <c r="C8" s="41" t="s">
         <v>80</v>
       </c>
-      <c r="D8" s="42" t="s">
+      <c r="D8" s="41" t="s">
         <v>243</v>
       </c>
-      <c r="E8" s="42" t="s">
+      <c r="E8" s="41" t="s">
         <v>459</v>
       </c>
-      <c r="F8" s="42" t="s">
+      <c r="F8" s="41" t="s">
         <v>576</v>
       </c>
-      <c r="G8" s="42" t="s">
+      <c r="G8" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="41">
         <v>9.5</v>
       </c>
     </row>
     <row r="9" spans="1:38">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="42">
-[...2 lines deleted...]
-      <c r="C9" s="42" t="s">
+      <c r="B9" s="41">
+        <v>100</v>
+      </c>
+      <c r="C9" s="41" t="s">
         <v>58</v>
       </c>
-      <c r="D9" s="42" t="s">
+      <c r="D9" s="41" t="s">
         <v>258</v>
       </c>
-      <c r="E9" s="42" t="s">
+      <c r="E9" s="41" t="s">
         <v>452</v>
       </c>
-      <c r="F9" s="42" t="s">
+      <c r="F9" s="41" t="s">
         <v>577</v>
       </c>
-      <c r="G9" s="42" t="s">
+      <c r="G9" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="41">
         <v>10</v>
       </c>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
     </row>
     <row r="10" spans="1:38">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="42">
-[...2 lines deleted...]
-      <c r="C10" s="42" t="s">
+      <c r="B10" s="41">
+        <v>100</v>
+      </c>
+      <c r="C10" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="D10" s="42" t="s">
+      <c r="D10" s="41" t="s">
         <v>259</v>
       </c>
-      <c r="E10" s="42" t="s">
+      <c r="E10" s="41" t="s">
         <v>475</v>
       </c>
-      <c r="F10" s="42" t="s">
+      <c r="F10" s="41" t="s">
         <v>542</v>
       </c>
-      <c r="G10" s="42" t="s">
+      <c r="G10" s="41" t="s">
         <v>617</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="41">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:38">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="42">
-[...2 lines deleted...]
-      <c r="C11" s="42" t="s">
+      <c r="B11" s="41">
+        <v>100</v>
+      </c>
+      <c r="C11" s="41" t="s">
         <v>104</v>
       </c>
-      <c r="D11" s="42" t="s">
+      <c r="D11" s="41" t="s">
         <v>260</v>
       </c>
-      <c r="E11" s="42" t="s">
+      <c r="E11" s="41" t="s">
         <v>451</v>
       </c>
-      <c r="F11" s="42" t="s">
+      <c r="F11" s="41" t="s">
         <v>578</v>
       </c>
-      <c r="G11" s="42" t="s">
+      <c r="G11" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="41">
         <v>8.6999999999999993</v>
       </c>
       <c r="I11" s="8"/>
       <c r="J11" s="10"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="10"/>
       <c r="O11" s="10"/>
       <c r="P11" s="10"/>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="8"/>
       <c r="U11" s="8"/>
       <c r="V11" s="8"/>
       <c r="W11" s="8"/>
       <c r="X11" s="8"/>
       <c r="Y11" s="8"/>
       <c r="Z11" s="8"/>
       <c r="AA11" s="8"/>
       <c r="AB11" s="8"/>
       <c r="AC11" s="8"/>
       <c r="AD11" s="8"/>
       <c r="AE11" s="8"/>
       <c r="AF11" s="8"/>
       <c r="AG11" s="8"/>
       <c r="AH11" s="8"/>
       <c r="AI11" s="8"/>
       <c r="AJ11" s="8"/>
       <c r="AK11" s="8"/>
       <c r="AL11" s="8"/>
     </row>
-    <row r="12" spans="1:38" s="33" customFormat="1">
-      <c r="A12" s="44">
+    <row r="12" spans="1:38" s="32" customFormat="1">
+      <c r="A12" s="43">
         <v>2016</v>
       </c>
-      <c r="B12" s="38">
-[...2 lines deleted...]
-      <c r="C12" s="38" t="s">
+      <c r="B12" s="37">
+        <v>100</v>
+      </c>
+      <c r="C12" s="37" t="s">
         <v>89</v>
       </c>
-      <c r="D12" s="38" t="s">
+      <c r="D12" s="37" t="s">
         <v>360</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="37" t="s">
         <v>460</v>
       </c>
-      <c r="F12" s="38" t="s">
+      <c r="F12" s="37" t="s">
         <v>541</v>
       </c>
-      <c r="G12" s="38" t="s">
+      <c r="G12" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="37">
         <f>[1]Лист1!C16+[1]Лист1!C35</f>
         <v>9.1999999999999993</v>
       </c>
-      <c r="T12" s="34"/>
+      <c r="T12" s="33"/>
     </row>
     <row r="13" spans="1:38">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="42">
-[...2 lines deleted...]
-      <c r="C13" s="42" t="s">
+      <c r="B13" s="41">
+        <v>100</v>
+      </c>
+      <c r="C13" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="D13" s="42" t="s">
+      <c r="D13" s="41" t="s">
         <v>261</v>
       </c>
-      <c r="E13" s="42" t="s">
+      <c r="E13" s="41" t="s">
         <v>476</v>
       </c>
-      <c r="F13" s="42" t="s">
+      <c r="F13" s="41" t="s">
         <v>530</v>
       </c>
-      <c r="G13" s="42" t="s">
+      <c r="G13" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="41">
         <v>9.4</v>
       </c>
     </row>
     <row r="14" spans="1:38">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="42">
-[...2 lines deleted...]
-      <c r="C14" s="42" t="s">
+      <c r="B14" s="41">
+        <v>100</v>
+      </c>
+      <c r="C14" s="41" t="s">
         <v>105</v>
       </c>
-      <c r="D14" s="42" t="s">
+      <c r="D14" s="41" t="s">
         <v>262</v>
       </c>
-      <c r="E14" s="42" t="s">
+      <c r="E14" s="41" t="s">
         <v>474</v>
       </c>
-      <c r="F14" s="42" t="s">
+      <c r="F14" s="41" t="s">
         <v>579</v>
       </c>
-      <c r="G14" s="42" t="s">
+      <c r="G14" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="41">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:38">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="42">
-[...2 lines deleted...]
-      <c r="C15" s="42" t="s">
+      <c r="B15" s="41">
+        <v>100</v>
+      </c>
+      <c r="C15" s="41" t="s">
         <v>89</v>
       </c>
-      <c r="D15" s="42" t="s">
+      <c r="D15" s="41" t="s">
         <v>263</v>
       </c>
-      <c r="E15" s="42" t="s">
+      <c r="E15" s="41" t="s">
         <v>419</v>
       </c>
-      <c r="F15" s="42" t="s">
+      <c r="F15" s="41" t="s">
         <v>580</v>
       </c>
-      <c r="G15" s="42" t="s">
+      <c r="G15" s="41" t="s">
         <v>616</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="41">
         <v>8.9</v>
       </c>
     </row>
     <row r="16" spans="1:38">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42" t="s">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41" t="s">
         <v>75</v>
       </c>
-      <c r="D16" s="42" t="s">
+      <c r="D16" s="41" t="s">
         <v>264</v>
       </c>
-      <c r="E16" s="42" t="s">
+      <c r="E16" s="41" t="s">
         <v>477</v>
       </c>
-      <c r="F16" s="42" t="s">
+      <c r="F16" s="41" t="s">
         <v>559</v>
       </c>
-      <c r="G16" s="42" t="s">
+      <c r="G16" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="41">
         <v>8.1000000000000014</v>
       </c>
     </row>
-    <row r="17" spans="1:20" s="33" customFormat="1">
-      <c r="A17" s="44">
+    <row r="17" spans="1:20" s="32" customFormat="1">
+      <c r="A17" s="43">
         <v>2017</v>
       </c>
-      <c r="B17" s="38">
-[...2 lines deleted...]
-      <c r="C17" s="38" t="s">
+      <c r="B17" s="37">
+        <v>100</v>
+      </c>
+      <c r="C17" s="37" t="s">
         <v>53</v>
       </c>
-      <c r="D17" s="38" t="s">
+      <c r="D17" s="37" t="s">
         <v>232</v>
       </c>
-      <c r="E17" s="38" t="s">
+      <c r="E17" s="37" t="s">
         <v>444</v>
       </c>
-      <c r="F17" s="38" t="s">
+      <c r="F17" s="37" t="s">
         <v>600</v>
       </c>
-      <c r="G17" s="38" t="s">
+      <c r="G17" s="37" t="s">
         <v>612</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="37">
         <f>[1]Лист1!D16+[1]Лист1!D35</f>
         <v>10.8</v>
       </c>
-      <c r="T17" s="34"/>
+      <c r="T17" s="33"/>
     </row>
     <row r="18" spans="1:20">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="42">
-[...2 lines deleted...]
-      <c r="C18" s="42" t="s">
+      <c r="B18" s="41">
+        <v>100</v>
+      </c>
+      <c r="C18" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="D18" s="42" t="s">
+      <c r="D18" s="41" t="s">
         <v>213</v>
       </c>
-      <c r="E18" s="42" t="s">
+      <c r="E18" s="41" t="s">
         <v>478</v>
       </c>
-      <c r="F18" s="42" t="s">
+      <c r="F18" s="41" t="s">
         <v>581</v>
       </c>
-      <c r="G18" s="42" t="s">
+      <c r="G18" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="41">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:20">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="42">
-[...2 lines deleted...]
-      <c r="C19" s="42" t="s">
+      <c r="B19" s="41">
+        <v>100</v>
+      </c>
+      <c r="C19" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="D19" s="42" t="s">
+      <c r="D19" s="41" t="s">
         <v>265</v>
       </c>
-      <c r="E19" s="42" t="s">
+      <c r="E19" s="41" t="s">
         <v>479</v>
       </c>
-      <c r="F19" s="42" t="s">
+      <c r="F19" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G19" s="42" t="s">
+      <c r="G19" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="41">
         <v>11.100000000000001</v>
       </c>
       <c r="I19" s="8"/>
       <c r="R19" s="8"/>
     </row>
     <row r="20" spans="1:20">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="42">
-[...2 lines deleted...]
-      <c r="C20" s="42" t="s">
+      <c r="B20" s="41">
+        <v>100</v>
+      </c>
+      <c r="C20" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="D20" s="42" t="s">
+      <c r="D20" s="41" t="s">
         <v>266</v>
       </c>
-      <c r="E20" s="42" t="s">
+      <c r="E20" s="41" t="s">
         <v>421</v>
       </c>
-      <c r="F20" s="42" t="s">
+      <c r="F20" s="41" t="s">
         <v>582</v>
       </c>
-      <c r="G20" s="42" t="s">
+      <c r="G20" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="41">
         <v>10.100000000000001</v>
       </c>
     </row>
     <row r="21" spans="1:20">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="42">
-[...2 lines deleted...]
-      <c r="C21" s="42" t="s">
+      <c r="B21" s="41">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41" t="s">
         <v>58</v>
       </c>
-      <c r="D21" s="42" t="s">
+      <c r="D21" s="41" t="s">
         <v>267</v>
       </c>
-      <c r="E21" s="42" t="s">
+      <c r="E21" s="41" t="s">
         <v>459</v>
       </c>
-      <c r="F21" s="42" t="s">
+      <c r="F21" s="41" t="s">
         <v>583</v>
       </c>
-      <c r="G21" s="42" t="s">
+      <c r="G21" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="41">
         <v>10.1</v>
       </c>
     </row>
-    <row r="22" spans="1:20" s="33" customFormat="1">
-      <c r="A22" s="44">
+    <row r="22" spans="1:20" s="32" customFormat="1">
+      <c r="A22" s="43">
         <v>2018</v>
       </c>
-      <c r="B22" s="38">
-[...2 lines deleted...]
-      <c r="C22" s="38" t="s">
+      <c r="B22" s="37">
+        <v>100</v>
+      </c>
+      <c r="C22" s="37" t="s">
         <v>108</v>
       </c>
-      <c r="D22" s="38" t="s">
+      <c r="D22" s="37" t="s">
         <v>341</v>
       </c>
-      <c r="E22" s="38" t="s">
+      <c r="E22" s="37" t="s">
         <v>478</v>
       </c>
-      <c r="F22" s="38" t="s">
+      <c r="F22" s="37" t="s">
         <v>561</v>
       </c>
-      <c r="G22" s="38" t="s">
+      <c r="G22" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="37">
         <f>[1]Лист1!E16+[1]Лист1!E35</f>
         <v>9</v>
       </c>
-      <c r="T22" s="34"/>
+      <c r="T22" s="33"/>
     </row>
     <row r="23" spans="1:20">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="42">
-[...2 lines deleted...]
-      <c r="C23" s="42" t="s">
+      <c r="B23" s="41">
+        <v>100</v>
+      </c>
+      <c r="C23" s="41" t="s">
         <v>106</v>
       </c>
-      <c r="D23" s="42" t="s">
+      <c r="D23" s="41" t="s">
         <v>233</v>
       </c>
-      <c r="E23" s="42" t="s">
+      <c r="E23" s="41" t="s">
         <v>425</v>
       </c>
-      <c r="F23" s="42" t="s">
+      <c r="F23" s="41" t="s">
         <v>542</v>
       </c>
-      <c r="G23" s="42" t="s">
+      <c r="G23" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H23" s="42">
+      <c r="H23" s="41">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:20">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="42">
-[...2 lines deleted...]
-      <c r="C24" s="42" t="s">
+      <c r="B24" s="41">
+        <v>100</v>
+      </c>
+      <c r="C24" s="41" t="s">
         <v>89</v>
       </c>
-      <c r="D24" s="42" t="s">
+      <c r="D24" s="41" t="s">
         <v>268</v>
       </c>
-      <c r="E24" s="42" t="s">
+      <c r="E24" s="41" t="s">
         <v>480</v>
       </c>
-      <c r="F24" s="42" t="s">
+      <c r="F24" s="41" t="s">
         <v>569</v>
       </c>
-      <c r="G24" s="42" t="s">
+      <c r="G24" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="41">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="25" spans="1:20">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="42">
-[...2 lines deleted...]
-      <c r="C25" s="42" t="s">
+      <c r="B25" s="41">
+        <v>100</v>
+      </c>
+      <c r="C25" s="41" t="s">
         <v>107</v>
       </c>
-      <c r="D25" s="42" t="s">
+      <c r="D25" s="41" t="s">
         <v>269</v>
       </c>
-      <c r="E25" s="42" t="s">
+      <c r="E25" s="41" t="s">
         <v>458</v>
       </c>
-      <c r="F25" s="42" t="s">
+      <c r="F25" s="41" t="s">
         <v>552</v>
       </c>
-      <c r="G25" s="42" t="s">
+      <c r="G25" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="41">
         <v>9.6</v>
       </c>
     </row>
     <row r="26" spans="1:20">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="42">
-[...2 lines deleted...]
-      <c r="C26" s="42" t="s">
+      <c r="B26" s="41">
+        <v>100</v>
+      </c>
+      <c r="C26" s="41" t="s">
         <v>104</v>
       </c>
-      <c r="D26" s="42" t="s">
+      <c r="D26" s="41" t="s">
         <v>270</v>
       </c>
-      <c r="E26" s="42" t="s">
+      <c r="E26" s="41" t="s">
         <v>444</v>
       </c>
-      <c r="F26" s="42" t="s">
+      <c r="F26" s="41" t="s">
         <v>568</v>
       </c>
-      <c r="G26" s="42" t="s">
+      <c r="G26" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="41">
         <v>8.6999999999999993</v>
       </c>
     </row>
-    <row r="27" spans="1:20" s="33" customFormat="1">
-      <c r="A27" s="44">
+    <row r="27" spans="1:20" s="32" customFormat="1">
+      <c r="A27" s="43">
         <v>2019</v>
       </c>
-      <c r="B27" s="38">
-[...2 lines deleted...]
-      <c r="C27" s="38" t="s">
+      <c r="B27" s="37">
+        <v>100</v>
+      </c>
+      <c r="C27" s="37" t="s">
         <v>108</v>
       </c>
-      <c r="D27" s="38" t="s">
+      <c r="D27" s="37" t="s">
         <v>248</v>
       </c>
-      <c r="E27" s="38" t="s">
+      <c r="E27" s="37" t="s">
         <v>474</v>
       </c>
-      <c r="F27" s="38" t="s">
+      <c r="F27" s="37" t="s">
         <v>544</v>
       </c>
-      <c r="G27" s="38" t="s">
+      <c r="G27" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="37">
         <f>[1]Лист1!F16+[1]Лист1!F35</f>
         <v>9</v>
       </c>
-      <c r="T27" s="34"/>
+      <c r="T27" s="33"/>
     </row>
     <row r="28" spans="1:20">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="42">
-[...2 lines deleted...]
-      <c r="C28" s="42" t="s">
+      <c r="B28" s="41">
+        <v>100</v>
+      </c>
+      <c r="C28" s="41" t="s">
         <v>104</v>
       </c>
-      <c r="D28" s="42" t="s">
+      <c r="D28" s="41" t="s">
         <v>271</v>
       </c>
-      <c r="E28" s="42" t="s">
+      <c r="E28" s="41" t="s">
         <v>426</v>
       </c>
-      <c r="F28" s="42" t="s">
+      <c r="F28" s="41" t="s">
         <v>584</v>
       </c>
-      <c r="G28" s="42" t="s">
+      <c r="G28" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H28" s="42">
+      <c r="H28" s="41">
         <v>8.8000000000000007</v>
       </c>
     </row>
     <row r="29" spans="1:20">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="42">
-[...2 lines deleted...]
-      <c r="C29" s="42" t="s">
+      <c r="B29" s="41">
+        <v>100</v>
+      </c>
+      <c r="C29" s="41" t="s">
         <v>80</v>
       </c>
-      <c r="D29" s="42" t="s">
+      <c r="D29" s="41" t="s">
         <v>272</v>
       </c>
-      <c r="E29" s="42" t="s">
+      <c r="E29" s="41" t="s">
         <v>481</v>
       </c>
-      <c r="F29" s="42" t="s">
+      <c r="F29" s="41" t="s">
         <v>575</v>
       </c>
-      <c r="G29" s="42" t="s">
+      <c r="G29" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="41">
         <v>9.5</v>
       </c>
     </row>
     <row r="30" spans="1:20">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="42">
-[...2 lines deleted...]
-      <c r="C30" s="42" t="s">
+      <c r="B30" s="41">
+        <v>100</v>
+      </c>
+      <c r="C30" s="41" t="s">
         <v>82</v>
       </c>
-      <c r="D30" s="42" t="s">
+      <c r="D30" s="41" t="s">
         <v>272</v>
       </c>
-      <c r="E30" s="42" t="s">
+      <c r="E30" s="41" t="s">
         <v>474</v>
       </c>
-      <c r="F30" s="42" t="s">
+      <c r="F30" s="41" t="s">
         <v>585</v>
       </c>
-      <c r="G30" s="42" t="s">
+      <c r="G30" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="41">
         <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="31" spans="1:20">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="42">
-[...2 lines deleted...]
-      <c r="C31" s="42" t="s">
+      <c r="B31" s="41">
+        <v>100</v>
+      </c>
+      <c r="C31" s="41" t="s">
         <v>89</v>
       </c>
-      <c r="D31" s="42" t="s">
+      <c r="D31" s="41" t="s">
         <v>273</v>
       </c>
-      <c r="E31" s="42" t="s">
+      <c r="E31" s="41" t="s">
         <v>482</v>
       </c>
-      <c r="F31" s="42" t="s">
+      <c r="F31" s="41" t="s">
         <v>579</v>
       </c>
-      <c r="G31" s="42" t="s">
+      <c r="G31" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="41">
         <v>9.1999999999999993</v>
       </c>
     </row>
-    <row r="32" spans="1:20" s="33" customFormat="1">
-      <c r="A32" s="44">
+    <row r="32" spans="1:20" s="32" customFormat="1">
+      <c r="A32" s="43">
         <v>2020</v>
       </c>
-      <c r="B32" s="38">
-[...2 lines deleted...]
-      <c r="C32" s="38" t="s">
+      <c r="B32" s="37">
+        <v>100</v>
+      </c>
+      <c r="C32" s="37" t="s">
         <v>83</v>
       </c>
-      <c r="D32" s="38" t="s">
+      <c r="D32" s="37" t="s">
         <v>353</v>
       </c>
-      <c r="E32" s="38" t="s">
+      <c r="E32" s="37" t="s">
         <v>534</v>
       </c>
-      <c r="F32" s="38" t="s">
+      <c r="F32" s="37" t="s">
         <v>611</v>
       </c>
-      <c r="G32" s="38" t="s">
+      <c r="G32" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="37">
         <f>[1]Лист1!G16+[1]Лист1!G35</f>
         <v>9.3000000000000007</v>
       </c>
-      <c r="T32" s="34"/>
+      <c r="T32" s="33"/>
     </row>
     <row r="33" spans="1:20">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="42">
-[...2 lines deleted...]
-      <c r="C33" s="42" t="s">
+      <c r="B33" s="41">
+        <v>100</v>
+      </c>
+      <c r="C33" s="41" t="s">
         <v>107</v>
       </c>
-      <c r="D33" s="42" t="s">
+      <c r="D33" s="41" t="s">
         <v>274</v>
       </c>
-      <c r="E33" s="42" t="s">
+      <c r="E33" s="41" t="s">
         <v>473</v>
       </c>
-      <c r="F33" s="42" t="s">
+      <c r="F33" s="41" t="s">
         <v>555</v>
       </c>
-      <c r="G33" s="42" t="s">
+      <c r="G33" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H33" s="42">
+      <c r="H33" s="41">
         <v>9.8000000000000007</v>
       </c>
       <c r="R33" s="8"/>
     </row>
     <row r="34" spans="1:20">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B34" s="42">
-[...2 lines deleted...]
-      <c r="C34" s="42" t="s">
+      <c r="B34" s="41">
+        <v>100</v>
+      </c>
+      <c r="C34" s="41" t="s">
         <v>82</v>
       </c>
-      <c r="D34" s="42" t="s">
+      <c r="D34" s="41" t="s">
         <v>275</v>
       </c>
-      <c r="E34" s="42" t="s">
+      <c r="E34" s="41" t="s">
         <v>483</v>
       </c>
-      <c r="F34" s="42" t="s">
+      <c r="F34" s="41" t="s">
         <v>586</v>
       </c>
-      <c r="G34" s="42" t="s">
+      <c r="G34" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="41">
         <v>9</v>
       </c>
       <c r="I34" s="8"/>
       <c r="R34" s="8"/>
     </row>
     <row r="35" spans="1:20">
-      <c r="A35" s="41" t="s">
+      <c r="A35" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="42">
-[...2 lines deleted...]
-      <c r="C35" s="42" t="s">
+      <c r="B35" s="41">
+        <v>100</v>
+      </c>
+      <c r="C35" s="41" t="s">
         <v>80</v>
       </c>
-      <c r="D35" s="42" t="s">
+      <c r="D35" s="41" t="s">
         <v>276</v>
       </c>
-      <c r="E35" s="42" t="s">
+      <c r="E35" s="41" t="s">
         <v>484</v>
       </c>
-      <c r="F35" s="42" t="s">
+      <c r="F35" s="41" t="s">
         <v>587</v>
       </c>
-      <c r="G35" s="42" t="s">
+      <c r="G35" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H35" s="42">
+      <c r="H35" s="41">
         <v>9.3000000000000007</v>
       </c>
       <c r="R35" s="8"/>
     </row>
     <row r="36" spans="1:20">
-      <c r="A36" s="41" t="s">
+      <c r="A36" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="42">
-[...2 lines deleted...]
-      <c r="C36" s="42" t="s">
+      <c r="B36" s="41">
+        <v>100</v>
+      </c>
+      <c r="C36" s="41" t="s">
         <v>108</v>
       </c>
-      <c r="D36" s="42" t="s">
+      <c r="D36" s="41" t="s">
         <v>257</v>
       </c>
-      <c r="E36" s="42" t="s">
+      <c r="E36" s="41" t="s">
         <v>485</v>
       </c>
-      <c r="F36" s="42" t="s">
+      <c r="F36" s="41" t="s">
         <v>574</v>
       </c>
-      <c r="G36" s="42" t="s">
+      <c r="G36" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="41">
         <v>9</v>
       </c>
     </row>
-    <row r="37" spans="1:20" s="33" customFormat="1">
-      <c r="A37" s="45">
+    <row r="37" spans="1:20" s="32" customFormat="1">
+      <c r="A37" s="44">
         <v>2021</v>
       </c>
-      <c r="B37" s="38">
-[...2 lines deleted...]
-      <c r="C37" s="38" t="s">
+      <c r="B37" s="37">
+        <v>100</v>
+      </c>
+      <c r="C37" s="37" t="s">
         <v>109</v>
       </c>
-      <c r="D37" s="38" t="s">
+      <c r="D37" s="37" t="s">
         <v>277</v>
       </c>
-      <c r="E37" s="38" t="s">
+      <c r="E37" s="37" t="s">
         <v>495</v>
       </c>
-      <c r="F37" s="38" t="s">
+      <c r="F37" s="37" t="s">
         <v>597</v>
       </c>
-      <c r="G37" s="38" t="s">
+      <c r="G37" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H37" s="38">
+      <c r="H37" s="37">
         <f>[1]Лист1!H16+[1]Лист1!H35</f>
         <v>10.199999999999999</v>
       </c>
-      <c r="T37" s="34"/>
+      <c r="T37" s="33"/>
     </row>
     <row r="38" spans="1:20">
-      <c r="A38" s="41" t="s">
+      <c r="A38" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="42">
-[...2 lines deleted...]
-      <c r="C38" s="42">
+      <c r="B38" s="41">
+        <v>100</v>
+      </c>
+      <c r="C38" s="41">
         <v>88.8</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="41">
         <v>55.8</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="41">
         <v>18.600000000000001</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="41">
         <v>14.4</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="41">
         <v>0.1</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="41">
         <v>11.1</v>
       </c>
     </row>
     <row r="39" spans="1:20">
-      <c r="A39" s="41" t="s">
+      <c r="A39" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B39" s="42">
-[...2 lines deleted...]
-      <c r="C39" s="42" t="s">
+      <c r="B39" s="41">
+        <v>100</v>
+      </c>
+      <c r="C39" s="41" t="s">
         <v>57</v>
       </c>
-      <c r="D39" s="42" t="s">
+      <c r="D39" s="41" t="s">
         <v>277</v>
       </c>
-      <c r="E39" s="42" t="s">
+      <c r="E39" s="41" t="s">
         <v>447</v>
       </c>
-      <c r="F39" s="42" t="s">
+      <c r="F39" s="41" t="s">
         <v>547</v>
       </c>
-      <c r="G39" s="42" t="s">
+      <c r="G39" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H39" s="42">
+      <c r="H39" s="41">
         <v>10.9</v>
       </c>
     </row>
     <row r="40" spans="1:20">
-      <c r="A40" s="41" t="s">
+      <c r="A40" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="42">
-[...2 lines deleted...]
-      <c r="C40" s="42" t="s">
+      <c r="B40" s="41">
+        <v>100</v>
+      </c>
+      <c r="C40" s="41" t="s">
         <v>89</v>
       </c>
-      <c r="D40" s="42" t="s">
+      <c r="D40" s="41" t="s">
         <v>278</v>
       </c>
-      <c r="E40" s="42" t="s">
+      <c r="E40" s="41" t="s">
         <v>486</v>
       </c>
-      <c r="F40" s="42" t="s">
+      <c r="F40" s="41" t="s">
         <v>588</v>
       </c>
-      <c r="G40" s="42" t="s">
+      <c r="G40" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="41">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="41" spans="1:20">
-      <c r="A41" s="41" t="s">
+      <c r="A41" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="42">
-[...2 lines deleted...]
-      <c r="C41" s="42" t="s">
+      <c r="B41" s="41">
+        <v>100</v>
+      </c>
+      <c r="C41" s="41" t="s">
         <v>109</v>
       </c>
-      <c r="D41" s="42" t="s">
+      <c r="D41" s="41" t="s">
         <v>279</v>
       </c>
-      <c r="E41" s="42" t="s">
+      <c r="E41" s="41" t="s">
         <v>474</v>
       </c>
-      <c r="F41" s="42" t="s">
+      <c r="F41" s="41" t="s">
         <v>589</v>
       </c>
-      <c r="G41" s="42" t="s">
+      <c r="G41" s="41" t="s">
         <v>612</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H41" s="41">
         <v>10.3</v>
       </c>
     </row>
-    <row r="42" spans="1:20" s="33" customFormat="1">
-      <c r="A42" s="45">
+    <row r="42" spans="1:20" s="32" customFormat="1">
+      <c r="A42" s="44">
         <v>2022</v>
       </c>
-      <c r="B42" s="38">
-[...2 lines deleted...]
-      <c r="C42" s="46">
+      <c r="B42" s="37">
+        <v>100</v>
+      </c>
+      <c r="C42" s="45">
         <v>89.7</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="45">
         <v>54.1</v>
       </c>
-      <c r="E42" s="46">
+      <c r="E42" s="45">
         <v>21.4</v>
       </c>
-      <c r="F42" s="46">
+      <c r="F42" s="45">
         <v>14.2</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G42" s="45">
         <v>0.1</v>
       </c>
-      <c r="H42" s="47">
+      <c r="H42" s="46">
         <v>10.199999999999999</v>
       </c>
-      <c r="T42" s="34"/>
+      <c r="T42" s="33"/>
     </row>
     <row r="43" spans="1:20">
-      <c r="A43" s="41" t="s">
+      <c r="A43" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="42">
-[...2 lines deleted...]
-      <c r="C43" s="42" t="s">
+      <c r="B43" s="41">
+        <v>100</v>
+      </c>
+      <c r="C43" s="41" t="s">
         <v>109</v>
       </c>
-      <c r="D43" s="42" t="s">
+      <c r="D43" s="41" t="s">
         <v>280</v>
       </c>
-      <c r="E43" s="42" t="s">
+      <c r="E43" s="41" t="s">
         <v>487</v>
       </c>
-      <c r="F43" s="42" t="s">
+      <c r="F43" s="41" t="s">
         <v>568</v>
       </c>
-      <c r="G43" s="42" t="s">
+      <c r="G43" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H43" s="42">
+      <c r="H43" s="41">
         <v>10.199999999999999</v>
       </c>
     </row>
     <row r="44" spans="1:20">
-      <c r="A44" s="41" t="s">
+      <c r="A44" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="42">
-[...2 lines deleted...]
-      <c r="C44" s="42" t="s">
+      <c r="B44" s="41">
+        <v>100</v>
+      </c>
+      <c r="C44" s="41" t="s">
         <v>84</v>
       </c>
-      <c r="D44" s="42" t="s">
+      <c r="D44" s="41" t="s">
         <v>281</v>
       </c>
-      <c r="E44" s="42" t="s">
+      <c r="E44" s="41" t="s">
         <v>457</v>
       </c>
-      <c r="F44" s="42" t="s">
+      <c r="F44" s="41" t="s">
         <v>590</v>
       </c>
-      <c r="G44" s="42" t="s">
+      <c r="G44" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H44" s="42">
+      <c r="H44" s="41">
         <v>10.3</v>
       </c>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
     </row>
     <row r="45" spans="1:20">
-      <c r="A45" s="41" t="s">
+      <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="42">
-[...2 lines deleted...]
-      <c r="C45" s="42" t="s">
+      <c r="B45" s="41">
+        <v>100</v>
+      </c>
+      <c r="C45" s="41" t="s">
         <v>90</v>
       </c>
-      <c r="D45" s="42" t="s">
+      <c r="D45" s="41" t="s">
         <v>282</v>
       </c>
-      <c r="E45" s="42" t="s">
+      <c r="E45" s="41" t="s">
         <v>460</v>
       </c>
-      <c r="F45" s="42" t="s">
+      <c r="F45" s="41" t="s">
         <v>553</v>
       </c>
-      <c r="G45" s="42" t="s">
+      <c r="G45" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="41">
         <v>10.6</v>
       </c>
     </row>
     <row r="46" spans="1:20">
-      <c r="A46" s="41" t="s">
+      <c r="A46" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B46" s="42">
-[...2 lines deleted...]
-      <c r="C46" s="42" t="s">
+      <c r="B46" s="41">
+        <v>100</v>
+      </c>
+      <c r="C46" s="41" t="s">
         <v>58</v>
       </c>
-      <c r="D46" s="42" t="s">
+      <c r="D46" s="41" t="s">
         <v>273</v>
       </c>
-      <c r="E46" s="42" t="s">
+      <c r="E46" s="41" t="s">
         <v>488</v>
       </c>
-      <c r="F46" s="42" t="s">
+      <c r="F46" s="41" t="s">
         <v>557</v>
       </c>
-      <c r="G46" s="42" t="s">
+      <c r="G46" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H46" s="42">
+      <c r="H46" s="41">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:20">
-      <c r="A47" s="45">
+      <c r="A47" s="44">
         <v>2023</v>
       </c>
-      <c r="B47" s="46">
-[...2 lines deleted...]
-      <c r="C47" s="46">
+      <c r="B47" s="45">
+        <v>100</v>
+      </c>
+      <c r="C47" s="45">
         <v>89.2</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="45">
         <v>53.8</v>
       </c>
-      <c r="E47" s="46">
+      <c r="E47" s="45">
         <v>21.1</v>
       </c>
-      <c r="F47" s="46">
+      <c r="F47" s="45">
         <v>14.3</v>
       </c>
-      <c r="G47" s="46">
+      <c r="G47" s="45">
         <v>0.1</v>
       </c>
-      <c r="H47" s="46">
+      <c r="H47" s="45">
         <v>10.7</v>
       </c>
     </row>
     <row r="48" spans="1:20">
-      <c r="A48" s="41" t="s">
+      <c r="A48" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="42">
-[...2 lines deleted...]
-      <c r="C48" s="42">
+      <c r="B48" s="41">
+        <v>100</v>
+      </c>
+      <c r="C48" s="41">
         <v>89.8</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="41">
         <v>54.3</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="41">
         <v>20.6</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="41">
         <v>14.9</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="41">
         <v>0.1</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="41">
         <v>10.1</v>
       </c>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="41" t="s">
+      <c r="A49" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B49" s="48">
-[...2 lines deleted...]
-      <c r="C49" s="48">
+      <c r="B49" s="47">
+        <v>100</v>
+      </c>
+      <c r="C49" s="47">
         <v>89</v>
       </c>
-      <c r="D49" s="48">
+      <c r="D49" s="47">
         <v>54.9</v>
       </c>
-      <c r="E49" s="48">
+      <c r="E49" s="47">
         <v>20.3</v>
       </c>
-      <c r="F49" s="48">
+      <c r="F49" s="47">
         <v>13.8</v>
       </c>
-      <c r="G49" s="48">
+      <c r="G49" s="47">
         <v>0</v>
       </c>
-      <c r="H49" s="48">
+      <c r="H49" s="47">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="41" t="s">
+      <c r="A50" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="48">
-[...2 lines deleted...]
-      <c r="C50" s="48">
+      <c r="B50" s="47">
+        <v>100</v>
+      </c>
+      <c r="C50" s="47">
         <v>88.5</v>
       </c>
-      <c r="D50" s="48">
+      <c r="D50" s="47">
         <v>52.2</v>
       </c>
-      <c r="E50" s="48">
+      <c r="E50" s="47">
         <v>21.9</v>
       </c>
-      <c r="F50" s="48">
+      <c r="F50" s="47">
         <v>14.4</v>
       </c>
-      <c r="G50" s="48">
+      <c r="G50" s="47">
         <v>0.1</v>
       </c>
-      <c r="H50" s="50">
+      <c r="H50" s="49">
         <v>11.399999999999999</v>
       </c>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="41" t="s">
+      <c r="A51" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="42">
-[...2 lines deleted...]
-      <c r="C51" s="42">
+      <c r="B51" s="41">
+        <v>100</v>
+      </c>
+      <c r="C51" s="41">
         <v>89.2</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="41">
         <v>53.4</v>
       </c>
-      <c r="E51" s="42">
+      <c r="E51" s="41">
         <v>21.5</v>
       </c>
-      <c r="F51" s="42">
+      <c r="F51" s="41">
         <v>14.3</v>
       </c>
-      <c r="G51" s="42">
+      <c r="G51" s="41">
         <v>0.2</v>
       </c>
-      <c r="H51" s="55">
+      <c r="H51" s="54">
         <v>10.6</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" s="44">
+      <c r="A52" s="43">
         <v>2024</v>
       </c>
-      <c r="B52" s="85">
-[...2 lines deleted...]
-      <c r="C52" s="85">
+      <c r="B52" s="84">
+        <v>100</v>
+      </c>
+      <c r="C52" s="84">
         <v>87.1</v>
       </c>
-      <c r="D52" s="85">
+      <c r="D52" s="84">
         <v>52.6</v>
       </c>
-      <c r="E52" s="85">
+      <c r="E52" s="84">
         <v>19.8</v>
       </c>
-      <c r="F52" s="85">
+      <c r="F52" s="84">
         <v>14.7</v>
       </c>
-      <c r="G52" s="85">
+      <c r="G52" s="84">
         <v>0.1</v>
       </c>
-      <c r="H52" s="84">
+      <c r="H52" s="83">
         <v>12.8</v>
       </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="41" t="s">
+      <c r="A53" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="59">
-[...2 lines deleted...]
-      <c r="C53" s="59">
+      <c r="B53" s="58">
+        <v>100</v>
+      </c>
+      <c r="C53" s="58">
         <v>87.3</v>
       </c>
-      <c r="D53" s="59">
+      <c r="D53" s="58">
         <v>52.1</v>
       </c>
-      <c r="E53" s="59">
+      <c r="E53" s="58">
         <v>20.6</v>
       </c>
-      <c r="F53" s="59">
+      <c r="F53" s="58">
         <v>14.6</v>
       </c>
-      <c r="G53" s="59">
+      <c r="G53" s="58">
         <v>0.1</v>
       </c>
-      <c r="H53" s="59">
+      <c r="H53" s="58">
         <v>12.6</v>
       </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" s="41" t="s">
+      <c r="A54" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="8">
         <v>100</v>
       </c>
       <c r="C54" s="8">
         <v>87.1</v>
       </c>
       <c r="D54" s="8">
         <v>53.5</v>
       </c>
       <c r="E54" s="8">
         <v>19.3</v>
       </c>
       <c r="F54" s="8">
         <v>14.3</v>
       </c>
       <c r="G54" s="8">
         <v>0.1</v>
       </c>
       <c r="H54" s="8">
         <v>12.8</v>
       </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="41" t="s">
+      <c r="A55" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B55" s="48">
-[...2 lines deleted...]
-      <c r="C55" s="48">
+      <c r="B55" s="47">
+        <v>100</v>
+      </c>
+      <c r="C55" s="47">
         <v>87.1</v>
       </c>
-      <c r="D55" s="48">
+      <c r="D55" s="47">
         <v>52.7</v>
       </c>
-      <c r="E55" s="48">
+      <c r="E55" s="47">
         <v>19.899999999999999</v>
       </c>
-      <c r="F55" s="48">
+      <c r="F55" s="47">
         <v>14.5</v>
       </c>
-      <c r="G55" s="48">
+      <c r="G55" s="47">
         <v>0</v>
       </c>
-      <c r="H55" s="83">
+      <c r="H55" s="82">
         <v>12.899999999999999</v>
       </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="41" t="s">
+      <c r="A56" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="42">
-[...2 lines deleted...]
-      <c r="C56" s="42">
+      <c r="B56" s="41">
+        <v>100</v>
+      </c>
+      <c r="C56" s="41">
         <v>87.6</v>
       </c>
-      <c r="D56" s="42">
+      <c r="D56" s="41">
         <v>52.8</v>
       </c>
-      <c r="E56" s="42">
+      <c r="E56" s="41">
         <v>19.399999999999999</v>
       </c>
-      <c r="F56" s="42">
+      <c r="F56" s="41">
         <v>15.4</v>
       </c>
-      <c r="G56" s="42">
+      <c r="G56" s="41">
         <v>0</v>
       </c>
-      <c r="H56" s="86">
+      <c r="H56" s="85">
         <v>12.4</v>
       </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="44">
+      <c r="A57" s="43">
         <v>2025</v>
       </c>
-      <c r="B57" s="46">
-[...2 lines deleted...]
-      <c r="C57" s="46">
+      <c r="B57" s="45">
+        <v>100</v>
+      </c>
+      <c r="C57" s="45">
         <v>87.4</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="45">
         <v>53</v>
       </c>
-      <c r="E57" s="46">
+      <c r="E57" s="45">
         <v>19.5</v>
       </c>
-      <c r="F57" s="46">
+      <c r="F57" s="45">
         <v>14.9</v>
       </c>
-      <c r="G57" s="46">
+      <c r="G57" s="45">
         <v>0.1</v>
       </c>
-      <c r="H57" s="165">
+      <c r="H57" s="113">
         <v>12.5</v>
       </c>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" s="41" t="s">
+      <c r="A58" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="109">
-[...2 lines deleted...]
-      <c r="C58" s="109">
+      <c r="B58" s="107">
+        <v>100</v>
+      </c>
+      <c r="C58" s="107">
         <v>87</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="107">
         <v>52.2</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="107">
         <v>18.7</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="107">
         <v>16.100000000000001</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="107">
         <v>0.1</v>
       </c>
       <c r="H58" s="8">
         <v>12.9</v>
       </c>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" s="41" t="s">
+      <c r="A59" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B59" s="48">
-[...2 lines deleted...]
-      <c r="C59" s="48">
+      <c r="B59" s="47">
+        <v>100</v>
+      </c>
+      <c r="C59" s="47">
         <v>87</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="47">
         <v>53</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="47">
         <v>19.5</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="47">
         <v>14.5</v>
       </c>
-      <c r="G59" s="48">
+      <c r="G59" s="47">
         <v>0</v>
       </c>
-      <c r="H59" s="83">
+      <c r="H59" s="82">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="41" t="s">
+      <c r="A60" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="48">
-[...2 lines deleted...]
-      <c r="C60" s="48">
+      <c r="B60" s="41">
+        <v>100</v>
+      </c>
+      <c r="C60" s="41">
         <v>87.5</v>
       </c>
-      <c r="D60" s="48">
+      <c r="D60" s="41">
         <v>53.4</v>
       </c>
-      <c r="E60" s="48">
+      <c r="E60" s="41">
         <v>19.8</v>
       </c>
-      <c r="F60" s="48">
+      <c r="F60" s="41">
         <v>14.3</v>
       </c>
-      <c r="G60" s="48">
+      <c r="G60" s="41">
         <v>0.1</v>
       </c>
-      <c r="H60" s="16">
+      <c r="H60" s="8">
         <v>12.399999999999999</v>
       </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="82" t="s">
+      <c r="A61" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B61" s="18">
-[...2 lines deleted...]
-      <c r="C61" s="18">
+      <c r="B61" s="8">
+        <v>100</v>
+      </c>
+      <c r="C61" s="8">
         <v>87.9</v>
       </c>
-      <c r="D61" s="18">
+      <c r="D61" s="8">
         <v>53</v>
       </c>
-      <c r="E61" s="18">
+      <c r="E61" s="8">
         <v>19.899999999999999</v>
       </c>
-      <c r="F61" s="18">
+      <c r="F61" s="8">
         <v>15</v>
       </c>
-      <c r="G61" s="18">
+      <c r="G61" s="8">
         <v>0.1</v>
       </c>
-      <c r="H61" s="18">
+      <c r="H61" s="8">
         <v>12</v>
       </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="9"/>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="115">
+        <v>100</v>
+      </c>
+      <c r="C63" s="115">
+        <v>87.7</v>
+      </c>
+      <c r="D63" s="115">
+        <v>51.7</v>
+      </c>
+      <c r="E63" s="115">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="F63" s="115">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="G63" s="115">
+        <v>0.1</v>
+      </c>
+      <c r="H63" s="115">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B64" s="47"/>
+      <c r="C64" s="47"/>
+      <c r="D64" s="47"/>
+      <c r="E64" s="47"/>
+      <c r="F64" s="47"/>
+      <c r="G64" s="47"/>
+      <c r="H64" s="108"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="16"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="18"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="18"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AL61"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AL66"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A37" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J55" sqref="J55"/>
+      <pane ySplit="6" topLeftCell="A52" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G63" sqref="G63:H63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.140625" style="1" customWidth="1"/>
     <col min="2" max="3" width="19.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17" style="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="1" customWidth="1"/>
     <col min="6" max="6" width="15" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.42578125" style="1" customWidth="1"/>
     <col min="9" max="19" width="9.140625" style="1"/>
     <col min="20" max="20" width="9.140625" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="116" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="115"/>
-[...5 lines deleted...]
-      <c r="H1" s="115"/>
+      <c r="B1" s="116"/>
+      <c r="C1" s="116"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="116"/>
+      <c r="F1" s="116"/>
+      <c r="G1" s="116"/>
+      <c r="H1" s="116"/>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" s="5"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="8"/>
       <c r="J2" s="7"/>
     </row>
     <row r="3" spans="1:38">
-      <c r="A3" s="135" t="s">
+      <c r="A3" s="136" t="s">
         <v>35</v>
       </c>
-      <c r="B3" s="135"/>
-[...5 lines deleted...]
-      <c r="H3" s="135"/>
+      <c r="B3" s="136"/>
+      <c r="C3" s="136"/>
+      <c r="D3" s="136"/>
+      <c r="E3" s="136"/>
+      <c r="F3" s="136"/>
+      <c r="G3" s="136"/>
+      <c r="H3" s="136"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
     </row>
     <row r="4" spans="1:38">
-      <c r="A4" s="136"/>
-      <c r="B4" s="139" t="s">
+      <c r="A4" s="137"/>
+      <c r="B4" s="140" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="142" t="s">
+      <c r="C4" s="143" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="142"/>
-[...3 lines deleted...]
-      <c r="H4" s="142"/>
+      <c r="D4" s="143"/>
+      <c r="E4" s="143"/>
+      <c r="F4" s="143"/>
+      <c r="G4" s="143"/>
+      <c r="H4" s="143"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
     </row>
     <row r="5" spans="1:38">
-      <c r="A5" s="137"/>
-[...1 lines deleted...]
-      <c r="C5" s="143" t="s">
+      <c r="A5" s="138"/>
+      <c r="B5" s="141"/>
+      <c r="C5" s="144" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="145" t="s">
+      <c r="D5" s="146" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="146"/>
-[...1 lines deleted...]
-      <c r="G5" s="148" t="s">
+      <c r="E5" s="147"/>
+      <c r="F5" s="148"/>
+      <c r="G5" s="149" t="s">
         <v>9</v>
       </c>
-      <c r="H5" s="139" t="s">
+      <c r="H5" s="140" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
     </row>
     <row r="6" spans="1:38" ht="22.5">
-      <c r="A6" s="138"/>
-[...2 lines deleted...]
-      <c r="D6" s="57" t="s">
+      <c r="A6" s="139"/>
+      <c r="B6" s="142"/>
+      <c r="C6" s="145"/>
+      <c r="D6" s="56" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="57" t="s">
+      <c r="E6" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="57" t="s">
+      <c r="F6" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="G6" s="149"/>
-      <c r="H6" s="141"/>
+      <c r="G6" s="150"/>
+      <c r="H6" s="142"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
     </row>
-    <row r="7" spans="1:38" s="33" customFormat="1">
-      <c r="A7" s="44">
+    <row r="7" spans="1:38" s="32" customFormat="1">
+      <c r="A7" s="43">
         <v>2015</v>
       </c>
-      <c r="B7" s="38">
-[...2 lines deleted...]
-      <c r="C7" s="38">
+      <c r="B7" s="37">
+        <v>100</v>
+      </c>
+      <c r="C7" s="37">
         <v>91</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="37">
         <v>43.2</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="37">
         <v>27</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="37">
         <v>20.8</v>
       </c>
-      <c r="G7" s="38" t="s">
+      <c r="G7" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="37">
         <f>[1]Лист1!B17+[1]Лист1!B36</f>
         <v>8.8000000000000007</v>
       </c>
-      <c r="I7" s="51"/>
-[...1 lines deleted...]
-      <c r="T7" s="34"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="50"/>
+      <c r="T7" s="33"/>
     </row>
     <row r="8" spans="1:38">
-      <c r="A8" s="41" t="s">
+      <c r="A8" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="42">
-[...2 lines deleted...]
-      <c r="C8" s="42" t="s">
+      <c r="B8" s="41">
+        <v>100</v>
+      </c>
+      <c r="C8" s="41" t="s">
         <v>87</v>
       </c>
-      <c r="D8" s="42" t="s">
+      <c r="D8" s="41" t="s">
         <v>283</v>
       </c>
-      <c r="E8" s="42" t="s">
+      <c r="E8" s="41" t="s">
         <v>489</v>
       </c>
-      <c r="F8" s="42" t="s">
+      <c r="F8" s="41" t="s">
         <v>475</v>
       </c>
-      <c r="G8" s="42" t="s">
+      <c r="G8" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H8" s="42">
+      <c r="H8" s="41">
         <v>8.5</v>
       </c>
       <c r="AL8" s="8"/>
     </row>
     <row r="9" spans="1:38">
-      <c r="A9" s="41" t="s">
+      <c r="A9" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="42">
-[...2 lines deleted...]
-      <c r="C9" s="42" t="s">
+      <c r="B9" s="41">
+        <v>100</v>
+      </c>
+      <c r="C9" s="41" t="s">
         <v>110</v>
       </c>
-      <c r="D9" s="42" t="s">
+      <c r="D9" s="41" t="s">
         <v>221</v>
       </c>
-      <c r="E9" s="42" t="s">
+      <c r="E9" s="41" t="s">
         <v>490</v>
       </c>
-      <c r="F9" s="42" t="s">
+      <c r="F9" s="41" t="s">
         <v>482</v>
       </c>
-      <c r="G9" s="42" t="s">
+      <c r="G9" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H9" s="42">
+      <c r="H9" s="41">
         <v>9</v>
       </c>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8"/>
       <c r="P9" s="8"/>
       <c r="Q9" s="8"/>
       <c r="R9" s="8"/>
       <c r="AL9" s="8"/>
     </row>
     <row r="10" spans="1:38">
-      <c r="A10" s="41" t="s">
+      <c r="A10" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B10" s="42">
-[...2 lines deleted...]
-      <c r="C10" s="42" t="s">
+      <c r="B10" s="41">
+        <v>100</v>
+      </c>
+      <c r="C10" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="D10" s="42" t="s">
+      <c r="D10" s="41" t="s">
         <v>284</v>
       </c>
-      <c r="E10" s="42" t="s">
+      <c r="E10" s="41" t="s">
         <v>491</v>
       </c>
-      <c r="F10" s="42" t="s">
+      <c r="F10" s="41" t="s">
         <v>526</v>
       </c>
-      <c r="G10" s="42" t="s">
+      <c r="G10" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H10" s="42">
+      <c r="H10" s="41">
         <v>9.9</v>
       </c>
       <c r="Q10" s="8"/>
       <c r="AL10" s="8"/>
     </row>
     <row r="11" spans="1:38">
-      <c r="A11" s="41" t="s">
+      <c r="A11" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B11" s="42">
-[...2 lines deleted...]
-      <c r="C11" s="42" t="s">
+      <c r="B11" s="41">
+        <v>100</v>
+      </c>
+      <c r="C11" s="41" t="s">
         <v>68</v>
       </c>
-      <c r="D11" s="42" t="s">
+      <c r="D11" s="41" t="s">
         <v>285</v>
       </c>
-      <c r="E11" s="42" t="s">
+      <c r="E11" s="41" t="s">
         <v>492</v>
       </c>
-      <c r="F11" s="42" t="s">
+      <c r="F11" s="41" t="s">
         <v>454</v>
       </c>
-      <c r="G11" s="42" t="s">
+      <c r="G11" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H11" s="42">
+      <c r="H11" s="41">
         <v>7.1</v>
       </c>
       <c r="I11" s="8"/>
-      <c r="Q11" s="33"/>
+      <c r="Q11" s="32"/>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="8"/>
       <c r="U11" s="8"/>
       <c r="V11" s="8"/>
       <c r="W11" s="8"/>
       <c r="X11" s="8"/>
       <c r="Y11" s="8"/>
       <c r="Z11" s="8"/>
       <c r="AA11" s="8"/>
       <c r="AB11" s="8"/>
       <c r="AC11" s="8"/>
       <c r="AD11" s="8"/>
       <c r="AE11" s="8"/>
       <c r="AF11" s="8"/>
       <c r="AG11" s="8"/>
       <c r="AH11" s="8"/>
       <c r="AI11" s="8"/>
       <c r="AJ11" s="8"/>
       <c r="AK11" s="8"/>
       <c r="AL11" s="8"/>
     </row>
-    <row r="12" spans="1:38" s="33" customFormat="1">
-      <c r="A12" s="44">
+    <row r="12" spans="1:38" s="32" customFormat="1">
+      <c r="A12" s="43">
         <v>2016</v>
       </c>
-      <c r="B12" s="38">
-[...2 lines deleted...]
-      <c r="C12" s="38" t="s">
+      <c r="B12" s="37">
+        <v>100</v>
+      </c>
+      <c r="C12" s="37" t="s">
         <v>110</v>
       </c>
-      <c r="D12" s="38" t="s">
+      <c r="D12" s="37" t="s">
         <v>218</v>
       </c>
-      <c r="E12" s="38" t="s">
+      <c r="E12" s="37" t="s">
         <v>508</v>
       </c>
-      <c r="F12" s="38" t="s">
+      <c r="F12" s="37" t="s">
         <v>425</v>
       </c>
-      <c r="G12" s="38" t="s">
+      <c r="G12" s="37" t="s">
         <v>615</v>
       </c>
-      <c r="H12" s="38">
+      <c r="H12" s="37">
         <f>[1]Лист1!C17+[1]Лист1!C36</f>
         <v>9</v>
       </c>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
       <c r="O12" s="10"/>
       <c r="P12" s="10"/>
       <c r="Q12" s="1"/>
-      <c r="T12" s="34"/>
+      <c r="T12" s="33"/>
     </row>
     <row r="13" spans="1:38">
-      <c r="A13" s="41" t="s">
+      <c r="A13" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B13" s="42">
-[...2 lines deleted...]
-      <c r="C13" s="42" t="s">
+      <c r="B13" s="41">
+        <v>100</v>
+      </c>
+      <c r="C13" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="D13" s="42" t="s">
+      <c r="D13" s="41" t="s">
         <v>205</v>
       </c>
-      <c r="E13" s="42" t="s">
+      <c r="E13" s="41" t="s">
         <v>419</v>
       </c>
-      <c r="F13" s="42" t="s">
+      <c r="F13" s="41" t="s">
         <v>475</v>
       </c>
-      <c r="G13" s="42" t="s">
+      <c r="G13" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H13" s="42">
+      <c r="H13" s="41">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="14" spans="1:38">
-      <c r="A14" s="41" t="s">
+      <c r="A14" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B14" s="42">
-[...2 lines deleted...]
-      <c r="C14" s="42" t="s">
+      <c r="B14" s="41">
+        <v>100</v>
+      </c>
+      <c r="C14" s="41" t="s">
         <v>80</v>
       </c>
-      <c r="D14" s="42" t="s">
+      <c r="D14" s="41" t="s">
         <v>286</v>
       </c>
-      <c r="E14" s="42" t="s">
+      <c r="E14" s="41" t="s">
         <v>414</v>
       </c>
-      <c r="F14" s="42" t="s">
+      <c r="F14" s="41" t="s">
         <v>476</v>
       </c>
-      <c r="G14" s="42" t="s">
+      <c r="G14" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H14" s="42">
+      <c r="H14" s="41">
         <v>9.4</v>
       </c>
     </row>
     <row r="15" spans="1:38">
-      <c r="A15" s="41" t="s">
+      <c r="A15" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B15" s="42">
-[...2 lines deleted...]
-      <c r="C15" s="42" t="s">
+      <c r="B15" s="41">
+        <v>100</v>
+      </c>
+      <c r="C15" s="41" t="s">
         <v>111</v>
       </c>
-      <c r="D15" s="42" t="s">
+      <c r="D15" s="41" t="s">
         <v>218</v>
       </c>
-      <c r="E15" s="42" t="s">
+      <c r="E15" s="41" t="s">
         <v>493</v>
       </c>
-      <c r="F15" s="42" t="s">
+      <c r="F15" s="41" t="s">
         <v>474</v>
       </c>
-      <c r="G15" s="42" t="s">
+      <c r="G15" s="41" t="s">
         <v>613</v>
       </c>
-      <c r="H15" s="42">
+      <c r="H15" s="41">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="16" spans="1:38">
-      <c r="A16" s="41" t="s">
+      <c r="A16" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B16" s="42">
-[...2 lines deleted...]
-      <c r="C16" s="42" t="s">
+      <c r="B16" s="41">
+        <v>100</v>
+      </c>
+      <c r="C16" s="41" t="s">
         <v>104</v>
       </c>
-      <c r="D16" s="42" t="s">
+      <c r="D16" s="41" t="s">
         <v>287</v>
       </c>
-      <c r="E16" s="42" t="s">
+      <c r="E16" s="41" t="s">
         <v>440</v>
       </c>
-      <c r="F16" s="42" t="s">
+      <c r="F16" s="41" t="s">
         <v>476</v>
       </c>
-      <c r="G16" s="42" t="s">
+      <c r="G16" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H16" s="42">
+      <c r="H16" s="41">
         <v>8.6999999999999993</v>
       </c>
-      <c r="Q16" s="33"/>
-[...2 lines deleted...]
-      <c r="A17" s="44">
+      <c r="Q16" s="32"/>
+    </row>
+    <row r="17" spans="1:20" s="32" customFormat="1">
+      <c r="A17" s="43">
         <v>2017</v>
       </c>
-      <c r="B17" s="38">
-[...2 lines deleted...]
-      <c r="C17" s="38" t="s">
+      <c r="B17" s="37">
+        <v>100</v>
+      </c>
+      <c r="C17" s="37" t="s">
         <v>52</v>
       </c>
-      <c r="D17" s="38" t="s">
+      <c r="D17" s="37" t="s">
         <v>395</v>
       </c>
-      <c r="E17" s="38" t="s">
+      <c r="E17" s="37" t="s">
         <v>449</v>
       </c>
-      <c r="F17" s="38" t="s">
+      <c r="F17" s="37" t="s">
         <v>473</v>
       </c>
-      <c r="G17" s="38" t="s">
+      <c r="G17" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H17" s="38">
+      <c r="H17" s="37">
         <f>[1]Лист1!D17+[1]Лист1!D36</f>
         <v>10.399999999999999</v>
       </c>
       <c r="Q17" s="1"/>
-      <c r="T17" s="34"/>
+      <c r="T17" s="33"/>
     </row>
     <row r="18" spans="1:20">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="42">
-[...2 lines deleted...]
-      <c r="C18" s="42" t="s">
+      <c r="B18" s="41">
+        <v>100</v>
+      </c>
+      <c r="C18" s="41" t="s">
         <v>105</v>
       </c>
-      <c r="D18" s="42" t="s">
+      <c r="D18" s="41" t="s">
         <v>228</v>
       </c>
-      <c r="E18" s="42" t="s">
+      <c r="E18" s="41" t="s">
         <v>444</v>
       </c>
-      <c r="F18" s="42" t="s">
+      <c r="F18" s="41" t="s">
         <v>478</v>
       </c>
-      <c r="G18" s="42" t="s">
+      <c r="G18" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H18" s="42">
+      <c r="H18" s="41">
         <v>9.9</v>
       </c>
       <c r="Q18" s="8"/>
     </row>
     <row r="19" spans="1:20">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="42">
-[...2 lines deleted...]
-      <c r="C19" s="42" t="s">
+      <c r="B19" s="41">
+        <v>100</v>
+      </c>
+      <c r="C19" s="41" t="s">
         <v>58</v>
       </c>
-      <c r="D19" s="42" t="s">
+      <c r="D19" s="41" t="s">
         <v>229</v>
       </c>
-      <c r="E19" s="42" t="s">
+      <c r="E19" s="41" t="s">
         <v>475</v>
       </c>
-      <c r="F19" s="42" t="s">
+      <c r="F19" s="41" t="s">
         <v>454</v>
       </c>
-      <c r="G19" s="42" t="s">
+      <c r="G19" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H19" s="42">
+      <c r="H19" s="41">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:20">
-      <c r="A20" s="41" t="s">
+      <c r="A20" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B20" s="42">
-[...2 lines deleted...]
-      <c r="C20" s="42" t="s">
+      <c r="B20" s="41">
+        <v>100</v>
+      </c>
+      <c r="C20" s="41" t="s">
         <v>61</v>
       </c>
-      <c r="D20" s="42" t="s">
+      <c r="D20" s="41" t="s">
         <v>288</v>
       </c>
-      <c r="E20" s="42" t="s">
+      <c r="E20" s="41" t="s">
         <v>407</v>
       </c>
-      <c r="F20" s="42" t="s">
+      <c r="F20" s="41" t="s">
         <v>591</v>
       </c>
-      <c r="G20" s="42" t="s">
+      <c r="G20" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H20" s="42">
+      <c r="H20" s="41">
         <v>11.1</v>
       </c>
     </row>
     <row r="21" spans="1:20">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B21" s="42">
-[...2 lines deleted...]
-      <c r="C21" s="42" t="s">
+      <c r="B21" s="41">
+        <v>100</v>
+      </c>
+      <c r="C21" s="41" t="s">
         <v>112</v>
       </c>
-      <c r="D21" s="42" t="s">
+      <c r="D21" s="41" t="s">
         <v>218</v>
       </c>
-      <c r="E21" s="42" t="s">
+      <c r="E21" s="41" t="s">
         <v>471</v>
       </c>
-      <c r="F21" s="42" t="s">
+      <c r="F21" s="41" t="s">
         <v>499</v>
       </c>
-      <c r="G21" s="42" t="s">
+      <c r="G21" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H21" s="42">
+      <c r="H21" s="41">
         <v>9.3999999999999986</v>
       </c>
-      <c r="Q21" s="33"/>
-[...2 lines deleted...]
-      <c r="A22" s="44">
+      <c r="Q21" s="32"/>
+    </row>
+    <row r="22" spans="1:20" s="32" customFormat="1">
+      <c r="A22" s="43">
         <v>2018</v>
       </c>
-      <c r="B22" s="38">
-[...2 lines deleted...]
-      <c r="C22" s="38" t="s">
+      <c r="B22" s="37">
+        <v>100</v>
+      </c>
+      <c r="C22" s="37" t="s">
         <v>84</v>
       </c>
-      <c r="D22" s="38" t="s">
+      <c r="D22" s="37" t="s">
         <v>289</v>
       </c>
-      <c r="E22" s="38" t="s">
+      <c r="E22" s="37" t="s">
         <v>425</v>
       </c>
-      <c r="F22" s="38" t="s">
+      <c r="F22" s="37" t="s">
         <v>473</v>
       </c>
-      <c r="G22" s="38" t="s">
+      <c r="G22" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H22" s="38">
+      <c r="H22" s="37">
         <f>[1]Лист1!E17+[1]Лист1!E36</f>
         <v>10.3</v>
       </c>
       <c r="Q22" s="1"/>
-      <c r="T22" s="34"/>
+      <c r="T22" s="33"/>
     </row>
     <row r="23" spans="1:20">
-      <c r="A23" s="41" t="s">
+      <c r="A23" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="42">
-[...2 lines deleted...]
-      <c r="C23" s="42" t="s">
+      <c r="B23" s="41">
+        <v>100</v>
+      </c>
+      <c r="C23" s="41" t="s">
         <v>80</v>
       </c>
-      <c r="D23" s="42" t="s">
+      <c r="D23" s="41" t="s">
         <v>289</v>
       </c>
-      <c r="E23" s="42" t="s">
+      <c r="E23" s="41" t="s">
         <v>494</v>
       </c>
-      <c r="F23" s="42" t="s">
+      <c r="F23" s="41" t="s">
         <v>451</v>
       </c>
-      <c r="G23" s="42" t="s">
+      <c r="G23" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H23" s="42">
+      <c r="H23" s="41">
         <v>9.3999999999999986</v>
       </c>
     </row>
     <row r="24" spans="1:20">
-      <c r="A24" s="41" t="s">
+      <c r="A24" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="42">
-[...2 lines deleted...]
-      <c r="C24" s="42" t="s">
+      <c r="B24" s="41">
+        <v>100</v>
+      </c>
+      <c r="C24" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="D24" s="42" t="s">
+      <c r="D24" s="41" t="s">
         <v>290</v>
       </c>
-      <c r="E24" s="42" t="s">
+      <c r="E24" s="41" t="s">
         <v>447</v>
       </c>
-      <c r="F24" s="42" t="s">
+      <c r="F24" s="41" t="s">
         <v>454</v>
       </c>
-      <c r="G24" s="42" t="s">
+      <c r="G24" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H24" s="42">
+      <c r="H24" s="41">
         <v>10.5</v>
       </c>
       <c r="I24" s="8"/>
     </row>
     <row r="25" spans="1:20">
-      <c r="A25" s="41" t="s">
+      <c r="A25" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B25" s="42">
-[...2 lines deleted...]
-      <c r="C25" s="42" t="s">
+      <c r="B25" s="41">
+        <v>100</v>
+      </c>
+      <c r="C25" s="41" t="s">
         <v>63</v>
       </c>
-      <c r="D25" s="42" t="s">
+      <c r="D25" s="41" t="s">
         <v>227</v>
       </c>
-      <c r="E25" s="42" t="s">
+      <c r="E25" s="41" t="s">
         <v>430</v>
       </c>
-      <c r="F25" s="42" t="s">
+      <c r="F25" s="41" t="s">
         <v>563</v>
       </c>
-      <c r="G25" s="42" t="s">
+      <c r="G25" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H25" s="42">
+      <c r="H25" s="41">
         <v>12.299999999999999</v>
       </c>
     </row>
     <row r="26" spans="1:20">
-      <c r="A26" s="41" t="s">
+      <c r="A26" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B26" s="42">
-[...2 lines deleted...]
-      <c r="C26" s="42" t="s">
+      <c r="B26" s="41">
+        <v>100</v>
+      </c>
+      <c r="C26" s="41" t="s">
         <v>89</v>
       </c>
-      <c r="D26" s="42" t="s">
+      <c r="D26" s="41" t="s">
         <v>202</v>
       </c>
-      <c r="E26" s="42" t="s">
+      <c r="E26" s="41" t="s">
         <v>459</v>
       </c>
-      <c r="F26" s="42" t="s">
+      <c r="F26" s="41" t="s">
         <v>494</v>
       </c>
-      <c r="G26" s="42" t="s">
+      <c r="G26" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H26" s="42">
+      <c r="H26" s="41">
         <v>9.1</v>
       </c>
-      <c r="Q26" s="33"/>
-[...2 lines deleted...]
-      <c r="A27" s="44">
+      <c r="Q26" s="32"/>
+    </row>
+    <row r="27" spans="1:20" s="32" customFormat="1">
+      <c r="A27" s="43">
         <v>2019</v>
       </c>
-      <c r="B27" s="38">
-[...2 lines deleted...]
-      <c r="C27" s="38" t="s">
+      <c r="B27" s="37">
+        <v>100</v>
+      </c>
+      <c r="C27" s="37" t="s">
         <v>150</v>
       </c>
-      <c r="D27" s="38" t="s">
+      <c r="D27" s="37" t="s">
         <v>346</v>
       </c>
-      <c r="E27" s="38" t="s">
+      <c r="E27" s="37" t="s">
         <v>487</v>
       </c>
-      <c r="F27" s="38" t="s">
+      <c r="F27" s="37" t="s">
         <v>562</v>
       </c>
-      <c r="G27" s="38" t="s">
+      <c r="G27" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H27" s="38">
+      <c r="H27" s="37">
         <f>[1]Лист1!F17+[1]Лист1!F36</f>
         <v>8.1999999999999993</v>
       </c>
       <c r="Q27" s="1"/>
-      <c r="T27" s="34"/>
+      <c r="T27" s="33"/>
     </row>
     <row r="28" spans="1:20">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="42">
-[...2 lines deleted...]
-      <c r="C28" s="42" t="s">
+      <c r="B28" s="41">
+        <v>100</v>
+      </c>
+      <c r="C28" s="41" t="s">
         <v>89</v>
       </c>
-      <c r="D28" s="42" t="s">
+      <c r="D28" s="41" t="s">
         <v>291</v>
       </c>
-      <c r="E28" s="42" t="s">
+      <c r="E28" s="41" t="s">
         <v>495</v>
       </c>
-      <c r="F28" s="42" t="s">
+      <c r="F28" s="41" t="s">
         <v>444</v>
       </c>
-      <c r="G28" s="42" t="s">
+      <c r="G28" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H28" s="42">
+      <c r="H28" s="41">
         <v>9.1999999999999993</v>
       </c>
     </row>
     <row r="29" spans="1:20">
-      <c r="A29" s="41" t="s">
+      <c r="A29" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B29" s="42">
-[...2 lines deleted...]
-      <c r="C29" s="42" t="s">
+      <c r="B29" s="41">
+        <v>100</v>
+      </c>
+      <c r="C29" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="D29" s="42" t="s">
+      <c r="D29" s="41" t="s">
         <v>264</v>
       </c>
-      <c r="E29" s="42" t="s">
+      <c r="E29" s="41" t="s">
         <v>495</v>
       </c>
-      <c r="F29" s="42" t="s">
+      <c r="F29" s="41" t="s">
         <v>447</v>
       </c>
-      <c r="G29" s="42" t="s">
+      <c r="G29" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H29" s="42">
+      <c r="H29" s="41">
         <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="30" spans="1:20">
-      <c r="A30" s="41" t="s">
+      <c r="A30" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B30" s="42">
-[...2 lines deleted...]
-      <c r="C30" s="42" t="s">
+      <c r="B30" s="41">
+        <v>100</v>
+      </c>
+      <c r="C30" s="41" t="s">
         <v>71</v>
       </c>
-      <c r="D30" s="42" t="s">
+      <c r="D30" s="41" t="s">
         <v>265</v>
       </c>
-      <c r="E30" s="42" t="s">
+      <c r="E30" s="41" t="s">
         <v>430</v>
       </c>
-      <c r="F30" s="42" t="s">
+      <c r="F30" s="41" t="s">
         <v>538</v>
       </c>
-      <c r="G30" s="42" t="s">
+      <c r="G30" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="41">
         <v>7.3</v>
       </c>
     </row>
     <row r="31" spans="1:20">
-      <c r="A31" s="41" t="s">
+      <c r="A31" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B31" s="42">
-[...2 lines deleted...]
-      <c r="C31" s="42" t="s">
+      <c r="B31" s="41">
+        <v>100</v>
+      </c>
+      <c r="C31" s="41" t="s">
         <v>72</v>
       </c>
-      <c r="D31" s="42" t="s">
+      <c r="D31" s="41" t="s">
         <v>292</v>
       </c>
-      <c r="E31" s="42" t="s">
+      <c r="E31" s="41" t="s">
         <v>482</v>
       </c>
-      <c r="F31" s="42" t="s">
+      <c r="F31" s="41" t="s">
         <v>563</v>
       </c>
-      <c r="G31" s="42" t="s">
+      <c r="G31" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="41">
         <v>6.5</v>
       </c>
-      <c r="Q31" s="33"/>
-[...2 lines deleted...]
-      <c r="A32" s="44">
+      <c r="Q31" s="32"/>
+    </row>
+    <row r="32" spans="1:20" s="32" customFormat="1">
+      <c r="A32" s="43">
         <v>2020</v>
       </c>
-      <c r="B32" s="38">
-[...2 lines deleted...]
-      <c r="C32" s="38" t="s">
+      <c r="B32" s="37">
+        <v>100</v>
+      </c>
+      <c r="C32" s="37" t="s">
         <v>75</v>
       </c>
-      <c r="D32" s="38" t="s">
+      <c r="D32" s="37" t="s">
         <v>251</v>
       </c>
-      <c r="E32" s="38" t="s">
+      <c r="E32" s="37" t="s">
         <v>497</v>
       </c>
-      <c r="F32" s="38" t="s">
+      <c r="F32" s="37" t="s">
         <v>544</v>
       </c>
-      <c r="G32" s="38" t="s">
+      <c r="G32" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H32" s="38">
+      <c r="H32" s="37">
         <f>[1]Лист1!G17+[1]Лист1!G36</f>
         <v>8</v>
       </c>
       <c r="Q32" s="1"/>
-      <c r="T32" s="34"/>
+      <c r="T32" s="33"/>
     </row>
     <row r="33" spans="1:20">
-      <c r="A33" s="41" t="s">
+      <c r="A33" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B33" s="42">
-[...2 lines deleted...]
-      <c r="C33" s="42" t="s">
+      <c r="B33" s="41">
+        <v>100</v>
+      </c>
+      <c r="C33" s="41" t="s">
         <v>110</v>
       </c>
-      <c r="D33" s="42" t="s">
+      <c r="D33" s="41" t="s">
         <v>266</v>
       </c>
-      <c r="E33" s="42" t="s">
+      <c r="E33" s="41" t="s">
         <v>474</v>
       </c>
-      <c r="F33" s="42" t="s">
+      <c r="F33" s="41" t="s">
         <v>592</v>
       </c>
-      <c r="G33" s="42" t="s">
+      <c r="G33" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H33" s="42">
+      <c r="H33" s="41">
         <v>9.1</v>
       </c>
     </row>
     <row r="34" spans="1:20">
-      <c r="A34" s="41" t="s">
+      <c r="A34" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B34" s="42">
-[...2 lines deleted...]
-      <c r="C34" s="42" t="s">
+      <c r="B34" s="41">
+        <v>100</v>
+      </c>
+      <c r="C34" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="D34" s="42" t="s">
+      <c r="D34" s="41" t="s">
         <v>256</v>
       </c>
-      <c r="E34" s="42" t="s">
+      <c r="E34" s="41" t="s">
         <v>496</v>
       </c>
-      <c r="F34" s="42" t="s">
+      <c r="F34" s="41" t="s">
         <v>593</v>
       </c>
-      <c r="G34" s="42" t="s">
+      <c r="G34" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="41">
         <v>7.6</v>
       </c>
       <c r="I34" s="8"/>
     </row>
     <row r="35" spans="1:20">
-      <c r="A35" s="41" t="s">
+      <c r="A35" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="42">
-[...2 lines deleted...]
-      <c r="C35" s="42" t="s">
+      <c r="B35" s="41">
+        <v>100</v>
+      </c>
+      <c r="C35" s="41" t="s">
         <v>113</v>
       </c>
-      <c r="D35" s="42" t="s">
+      <c r="D35" s="41" t="s">
         <v>279</v>
       </c>
-      <c r="E35" s="42" t="s">
+      <c r="E35" s="41" t="s">
         <v>497</v>
       </c>
-      <c r="F35" s="42" t="s">
+      <c r="F35" s="41" t="s">
         <v>557</v>
       </c>
-      <c r="G35" s="42" t="s">
+      <c r="G35" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H35" s="42">
+      <c r="H35" s="41">
         <v>8.3000000000000007</v>
       </c>
     </row>
     <row r="36" spans="1:20">
-      <c r="A36" s="41" t="s">
+      <c r="A36" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B36" s="42">
-[...2 lines deleted...]
-      <c r="C36" s="42" t="s">
+      <c r="B36" s="41">
+        <v>100</v>
+      </c>
+      <c r="C36" s="41" t="s">
         <v>114</v>
       </c>
-      <c r="D36" s="42" t="s">
+      <c r="D36" s="41" t="s">
         <v>293</v>
       </c>
-      <c r="E36" s="42" t="s">
+      <c r="E36" s="41" t="s">
         <v>479</v>
       </c>
-      <c r="F36" s="42" t="s">
+      <c r="F36" s="41" t="s">
         <v>545</v>
       </c>
-      <c r="G36" s="42" t="s">
+      <c r="G36" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="41">
         <v>6.8000000000000007</v>
       </c>
-      <c r="Q36" s="33"/>
-[...2 lines deleted...]
-      <c r="A37" s="45">
+      <c r="Q36" s="32"/>
+    </row>
+    <row r="37" spans="1:20" s="32" customFormat="1">
+      <c r="A37" s="44">
         <v>2021</v>
       </c>
-      <c r="B37" s="38">
-[...2 lines deleted...]
-      <c r="C37" s="38" t="s">
+      <c r="B37" s="37">
+        <v>100</v>
+      </c>
+      <c r="C37" s="37" t="s">
         <v>76</v>
       </c>
-      <c r="D37" s="38" t="s">
+      <c r="D37" s="37" t="s">
         <v>403</v>
       </c>
-      <c r="E37" s="38" t="s">
+      <c r="E37" s="37" t="s">
         <v>474</v>
       </c>
-      <c r="F37" s="38" t="s">
+      <c r="F37" s="37" t="s">
         <v>583</v>
       </c>
-      <c r="G37" s="38" t="s">
+      <c r="G37" s="37" t="s">
         <v>614</v>
       </c>
-      <c r="H37" s="38">
+      <c r="H37" s="37">
         <f>[1]Лист1!H17+[1]Лист1!H36</f>
         <v>7.8</v>
       </c>
       <c r="Q37" s="1"/>
-      <c r="T37" s="34"/>
+      <c r="T37" s="33"/>
     </row>
     <row r="38" spans="1:20">
-      <c r="A38" s="41" t="s">
+      <c r="A38" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B38" s="42">
-[...2 lines deleted...]
-      <c r="C38" s="42">
+      <c r="B38" s="41">
+        <v>100</v>
+      </c>
+      <c r="C38" s="41">
         <v>91.4</v>
       </c>
-      <c r="D38" s="42">
+      <c r="D38" s="41">
         <v>55.4</v>
       </c>
-      <c r="E38" s="42">
+      <c r="E38" s="41">
         <v>19.100000000000001</v>
       </c>
-      <c r="F38" s="42">
+      <c r="F38" s="41">
         <v>16.899999999999999</v>
       </c>
-      <c r="G38" s="42">
+      <c r="G38" s="41">
         <v>0.1</v>
       </c>
-      <c r="H38" s="42">
+      <c r="H38" s="41">
         <v>8.5</v>
       </c>
     </row>
     <row r="39" spans="1:20">
-      <c r="A39" s="41" t="s">
+      <c r="A39" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B39" s="42">
-[...2 lines deleted...]
-      <c r="C39" s="42" t="s">
+      <c r="B39" s="41">
+        <v>100</v>
+      </c>
+      <c r="C39" s="41" t="s">
         <v>85</v>
       </c>
-      <c r="D39" s="42" t="s">
+      <c r="D39" s="41" t="s">
         <v>294</v>
       </c>
-      <c r="E39" s="42" t="s">
+      <c r="E39" s="41" t="s">
         <v>498</v>
       </c>
-      <c r="F39" s="42" t="s">
+      <c r="F39" s="41" t="s">
         <v>552</v>
       </c>
-      <c r="G39" s="42" t="s">
+      <c r="G39" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H39" s="42">
+      <c r="H39" s="41">
         <v>8.1</v>
       </c>
     </row>
     <row r="40" spans="1:20">
-      <c r="A40" s="41" t="s">
+      <c r="A40" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B40" s="42">
-[...2 lines deleted...]
-      <c r="C40" s="42" t="s">
+      <c r="B40" s="41">
+        <v>100</v>
+      </c>
+      <c r="C40" s="41" t="s">
         <v>74</v>
       </c>
-      <c r="D40" s="42" t="s">
+      <c r="D40" s="41" t="s">
         <v>254</v>
       </c>
-      <c r="E40" s="42" t="s">
+      <c r="E40" s="41" t="s">
         <v>474</v>
       </c>
-      <c r="F40" s="42" t="s">
+      <c r="F40" s="41" t="s">
         <v>554</v>
       </c>
-      <c r="G40" s="42" t="s">
+      <c r="G40" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H40" s="41">
         <v>7.1999999999999993</v>
       </c>
     </row>
     <row r="41" spans="1:20">
-      <c r="A41" s="41" t="s">
+      <c r="A41" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="42">
-[...2 lines deleted...]
-      <c r="C41" s="42" t="s">
+      <c r="B41" s="41">
+        <v>100</v>
+      </c>
+      <c r="C41" s="41" t="s">
         <v>69</v>
       </c>
-      <c r="D41" s="42" t="s">
+      <c r="D41" s="41" t="s">
         <v>295</v>
       </c>
-      <c r="E41" s="42" t="s">
+      <c r="E41" s="41" t="s">
         <v>447</v>
       </c>
-      <c r="F41" s="42" t="s">
+      <c r="F41" s="41" t="s">
         <v>582</v>
       </c>
-      <c r="G41" s="42" t="s">
+      <c r="G41" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H41" s="41">
         <v>7</v>
       </c>
-      <c r="Q41" s="33"/>
-[...2 lines deleted...]
-      <c r="A42" s="45">
+      <c r="Q41" s="32"/>
+    </row>
+    <row r="42" spans="1:20" s="32" customFormat="1">
+      <c r="A42" s="44">
         <v>2022</v>
       </c>
-      <c r="B42" s="38">
-[...2 lines deleted...]
-      <c r="C42" s="46">
+      <c r="B42" s="37">
+        <v>100</v>
+      </c>
+      <c r="C42" s="45">
         <v>90.8</v>
       </c>
-      <c r="D42" s="46">
+      <c r="D42" s="45">
         <v>56.2</v>
       </c>
-      <c r="E42" s="46">
+      <c r="E42" s="45">
         <v>19.5</v>
       </c>
-      <c r="F42" s="46">
+      <c r="F42" s="45">
         <v>15.1</v>
       </c>
-      <c r="G42" s="46">
+      <c r="G42" s="45">
         <v>0.1</v>
       </c>
-      <c r="H42" s="47">
+      <c r="H42" s="46">
         <v>9.1000000000000014</v>
       </c>
       <c r="Q42" s="1"/>
-      <c r="T42" s="34"/>
+      <c r="T42" s="33"/>
     </row>
     <row r="43" spans="1:20">
-      <c r="A43" s="41" t="s">
+      <c r="A43" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B43" s="42">
-[...2 lines deleted...]
-      <c r="C43" s="42" t="s">
+      <c r="B43" s="41">
+        <v>100</v>
+      </c>
+      <c r="C43" s="41" t="s">
         <v>105</v>
       </c>
-      <c r="D43" s="42" t="s">
+      <c r="D43" s="41" t="s">
         <v>235</v>
       </c>
-      <c r="E43" s="42" t="s">
+      <c r="E43" s="41" t="s">
         <v>486</v>
       </c>
-      <c r="F43" s="42" t="s">
+      <c r="F43" s="41" t="s">
         <v>543</v>
       </c>
-      <c r="G43" s="42" t="s">
+      <c r="G43" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H43" s="42">
+      <c r="H43" s="41">
         <v>9.9</v>
       </c>
     </row>
     <row r="44" spans="1:20">
-      <c r="A44" s="41" t="s">
+      <c r="A44" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B44" s="42">
-[...2 lines deleted...]
-      <c r="C44" s="42" t="s">
+      <c r="B44" s="41">
+        <v>100</v>
+      </c>
+      <c r="C44" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="D44" s="42" t="s">
+      <c r="D44" s="41" t="s">
         <v>271</v>
       </c>
-      <c r="E44" s="42" t="s">
+      <c r="E44" s="41" t="s">
         <v>486</v>
       </c>
-      <c r="F44" s="42" t="s">
+      <c r="F44" s="41" t="s">
         <v>551</v>
       </c>
-      <c r="G44" s="42" t="s">
+      <c r="G44" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H44" s="42">
+      <c r="H44" s="41">
         <v>10.9</v>
       </c>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
     </row>
     <row r="45" spans="1:20">
-      <c r="A45" s="41" t="s">
+      <c r="A45" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B45" s="42">
-[...2 lines deleted...]
-      <c r="C45" s="42" t="s">
+      <c r="B45" s="41">
+        <v>100</v>
+      </c>
+      <c r="C45" s="41" t="s">
         <v>104</v>
       </c>
-      <c r="D45" s="42" t="s">
+      <c r="D45" s="41" t="s">
         <v>251</v>
       </c>
-      <c r="E45" s="42" t="s">
+      <c r="E45" s="41" t="s">
         <v>499</v>
       </c>
-      <c r="F45" s="42" t="s">
+      <c r="F45" s="41" t="s">
         <v>557</v>
       </c>
-      <c r="G45" s="42" t="s">
+      <c r="G45" s="41" t="s">
         <v>615</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H45" s="41">
         <v>8.6</v>
       </c>
     </row>
     <row r="46" spans="1:20">
-      <c r="A46" s="41" t="s">
+      <c r="A46" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B46" s="42">
-[...2 lines deleted...]
-      <c r="C46" s="42" t="s">
+      <c r="B46" s="41">
+        <v>100</v>
+      </c>
+      <c r="C46" s="41" t="s">
         <v>115</v>
       </c>
-      <c r="D46" s="42" t="s">
+      <c r="D46" s="41" t="s">
         <v>272</v>
       </c>
-      <c r="E46" s="42" t="s">
+      <c r="E46" s="41" t="s">
         <v>473</v>
       </c>
-      <c r="F46" s="42" t="s">
+      <c r="F46" s="41" t="s">
         <v>594</v>
       </c>
-      <c r="G46" s="42" t="s">
+      <c r="G46" s="41" t="s">
         <v>614</v>
       </c>
-      <c r="H46" s="42">
+      <c r="H46" s="41">
         <v>7.7</v>
       </c>
     </row>
     <row r="47" spans="1:20">
-      <c r="A47" s="45">
+      <c r="A47" s="44">
         <v>2023</v>
       </c>
-      <c r="B47" s="46">
-[...2 lines deleted...]
-      <c r="C47" s="46">
+      <c r="B47" s="45">
+        <v>100</v>
+      </c>
+      <c r="C47" s="45">
         <v>91.6</v>
       </c>
-      <c r="D47" s="46">
+      <c r="D47" s="45">
         <v>54</v>
       </c>
-      <c r="E47" s="46">
+      <c r="E47" s="45">
         <v>21.8</v>
       </c>
-      <c r="F47" s="46">
+      <c r="F47" s="45">
         <v>15.8</v>
       </c>
-      <c r="G47" s="46">
+      <c r="G47" s="45">
         <v>0.2</v>
       </c>
-      <c r="H47" s="46">
+      <c r="H47" s="45">
         <v>8.1999999999999993</v>
       </c>
     </row>
     <row r="48" spans="1:20">
-      <c r="A48" s="41" t="s">
+      <c r="A48" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B48" s="42">
-[...2 lines deleted...]
-      <c r="C48" s="42">
+      <c r="B48" s="41">
+        <v>100</v>
+      </c>
+      <c r="C48" s="41">
         <v>91.3</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D48" s="41">
         <v>53.3</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E48" s="41">
         <v>21</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F48" s="41">
         <v>17</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G48" s="41">
         <v>0.2</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H48" s="41">
         <v>8.5</v>
       </c>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="41" t="s">
+      <c r="A49" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B49" s="48">
-[...2 lines deleted...]
-      <c r="C49" s="48">
+      <c r="B49" s="47">
+        <v>100</v>
+      </c>
+      <c r="C49" s="47">
         <v>89.8</v>
       </c>
-      <c r="D49" s="48">
+      <c r="D49" s="47">
         <v>54.9</v>
       </c>
-      <c r="E49" s="48">
+      <c r="E49" s="47">
         <v>18.8</v>
       </c>
-      <c r="F49" s="48">
+      <c r="F49" s="47">
         <v>16.100000000000001</v>
       </c>
-      <c r="G49" s="48">
+      <c r="G49" s="47">
         <v>0.4</v>
       </c>
-      <c r="H49" s="48">
+      <c r="H49" s="47">
         <v>9.8000000000000007</v>
       </c>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="41" t="s">
+      <c r="A50" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B50" s="48">
-[...2 lines deleted...]
-      <c r="C50" s="48">
+      <c r="B50" s="47">
+        <v>100</v>
+      </c>
+      <c r="C50" s="47">
         <v>91.6</v>
       </c>
-      <c r="D50" s="48">
+      <c r="D50" s="47">
         <v>52.5</v>
       </c>
-      <c r="E50" s="48">
+      <c r="E50" s="47">
         <v>23.7</v>
       </c>
-      <c r="F50" s="48">
+      <c r="F50" s="47">
         <v>15.4</v>
       </c>
-      <c r="G50" s="48">
+      <c r="G50" s="47">
         <v>0.2</v>
       </c>
-      <c r="H50" s="50">
+      <c r="H50" s="49">
         <v>8.2000000000000011</v>
       </c>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="41" t="s">
+      <c r="A51" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="42">
-[...2 lines deleted...]
-      <c r="C51" s="42">
+      <c r="B51" s="41">
+        <v>100</v>
+      </c>
+      <c r="C51" s="41">
         <v>93.3</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D51" s="41">
         <v>54.2</v>
       </c>
-      <c r="E51" s="42">
+      <c r="E51" s="41">
         <v>23.4</v>
       </c>
-      <c r="F51" s="42">
+      <c r="F51" s="41">
         <v>15.7</v>
       </c>
-      <c r="G51" s="42">
+      <c r="G51" s="41">
         <v>0.1</v>
       </c>
-      <c r="H51" s="55">
+      <c r="H51" s="54">
         <v>6.6000000000000005</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" s="44">
+      <c r="A52" s="43">
         <v>2024</v>
       </c>
-      <c r="B52" s="85">
-[...2 lines deleted...]
-      <c r="C52" s="85">
+      <c r="B52" s="84">
+        <v>100</v>
+      </c>
+      <c r="C52" s="84">
         <v>89.8</v>
       </c>
-      <c r="D52" s="85">
+      <c r="D52" s="84">
         <v>51.9</v>
       </c>
-      <c r="E52" s="85">
+      <c r="E52" s="84">
         <v>21.9</v>
       </c>
-      <c r="F52" s="85">
+      <c r="F52" s="84">
         <v>16</v>
       </c>
-      <c r="G52" s="85">
+      <c r="G52" s="84">
         <v>0.1</v>
       </c>
-      <c r="H52" s="84">
+      <c r="H52" s="83">
         <v>10.1</v>
       </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="41" t="s">
+      <c r="A53" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B53" s="59">
-[...2 lines deleted...]
-      <c r="C53" s="59">
+      <c r="B53" s="58">
+        <v>100</v>
+      </c>
+      <c r="C53" s="58">
         <v>87.6</v>
       </c>
-      <c r="D53" s="59">
+      <c r="D53" s="58">
         <v>50.9</v>
       </c>
-      <c r="E53" s="59">
+      <c r="E53" s="58">
         <v>20.3</v>
       </c>
-      <c r="F53" s="59">
+      <c r="F53" s="58">
         <v>16.399999999999999</v>
       </c>
-      <c r="G53" s="59">
+      <c r="G53" s="58">
         <v>0.1</v>
       </c>
-      <c r="H53" s="59">
+      <c r="H53" s="58">
         <v>12.3</v>
       </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" s="41" t="s">
+      <c r="A54" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B54" s="8">
         <v>100</v>
       </c>
       <c r="C54" s="8">
         <v>89.6</v>
       </c>
       <c r="D54" s="8">
         <v>52.2</v>
       </c>
       <c r="E54" s="8">
         <v>20.6</v>
       </c>
       <c r="F54" s="8">
         <v>16.8</v>
       </c>
       <c r="G54" s="8">
         <v>0.1</v>
       </c>
       <c r="H54" s="8">
         <v>10.3</v>
       </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="41" t="s">
+      <c r="A55" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B55" s="48">
-[...2 lines deleted...]
-      <c r="C55" s="48">
+      <c r="B55" s="47">
+        <v>100</v>
+      </c>
+      <c r="C55" s="47">
         <v>90.6</v>
       </c>
-      <c r="D55" s="48">
+      <c r="D55" s="47">
         <v>51.3</v>
       </c>
-      <c r="E55" s="48">
+      <c r="E55" s="47">
         <v>24.2</v>
       </c>
-      <c r="F55" s="48">
+      <c r="F55" s="47">
         <v>15.1</v>
       </c>
-      <c r="G55" s="48">
+      <c r="G55" s="47">
         <v>0.1</v>
       </c>
-      <c r="H55" s="83">
+      <c r="H55" s="82">
         <v>9.3000000000000007</v>
       </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="41" t="s">
+      <c r="A56" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B56" s="42">
-[...2 lines deleted...]
-      <c r="C56" s="42">
+      <c r="B56" s="41">
+        <v>100</v>
+      </c>
+      <c r="C56" s="41">
         <v>91.3</v>
       </c>
-      <c r="D56" s="42">
+      <c r="D56" s="41">
         <v>52.9</v>
       </c>
-      <c r="E56" s="42">
+      <c r="E56" s="41">
         <v>22.3</v>
       </c>
-      <c r="F56" s="42">
+      <c r="F56" s="41">
         <v>16.100000000000001</v>
       </c>
-      <c r="G56" s="42">
+      <c r="G56" s="41">
         <v>0</v>
       </c>
-      <c r="H56" s="86">
+      <c r="H56" s="85">
         <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="44">
+      <c r="A57" s="43">
         <v>2025</v>
       </c>
-      <c r="B57" s="46">
-[...2 lines deleted...]
-      <c r="C57" s="46">
+      <c r="B57" s="45">
+        <v>100</v>
+      </c>
+      <c r="C57" s="45">
         <v>92.4</v>
       </c>
-      <c r="D57" s="46">
+      <c r="D57" s="45">
         <v>53.1</v>
       </c>
-      <c r="E57" s="46">
+      <c r="E57" s="45">
         <v>21.5</v>
       </c>
-      <c r="F57" s="46">
+      <c r="F57" s="45">
         <v>17.8</v>
       </c>
-      <c r="G57" s="46">
+      <c r="G57" s="45">
         <v>0.1</v>
       </c>
-      <c r="H57" s="165">
+      <c r="H57" s="113">
         <v>7.5</v>
       </c>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" s="41" t="s">
+      <c r="A58" s="40" t="s">
         <v>4</v>
       </c>
-      <c r="B58" s="109">
-[...2 lines deleted...]
-      <c r="C58" s="109">
+      <c r="B58" s="107">
+        <v>100</v>
+      </c>
+      <c r="C58" s="107">
         <v>91.4</v>
       </c>
-      <c r="D58" s="109">
+      <c r="D58" s="107">
         <v>51.2</v>
       </c>
-      <c r="E58" s="109">
+      <c r="E58" s="107">
         <v>21.4</v>
       </c>
-      <c r="F58" s="109">
+      <c r="F58" s="107">
         <v>18.8</v>
       </c>
-      <c r="G58" s="109">
+      <c r="G58" s="107">
         <v>0.2</v>
       </c>
       <c r="H58" s="8">
         <v>8.4</v>
       </c>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" s="41" t="s">
+      <c r="A59" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="B59" s="48">
-[...2 lines deleted...]
-      <c r="C59" s="48">
+      <c r="B59" s="47">
+        <v>100</v>
+      </c>
+      <c r="C59" s="47">
         <v>92.2</v>
       </c>
-      <c r="D59" s="48">
+      <c r="D59" s="47">
         <v>53.8</v>
       </c>
-      <c r="E59" s="48">
+      <c r="E59" s="47">
         <v>20.8</v>
       </c>
-      <c r="F59" s="48">
+      <c r="F59" s="47">
         <v>17.600000000000001</v>
       </c>
-      <c r="G59" s="48">
+      <c r="G59" s="47">
         <v>0.1</v>
       </c>
-      <c r="H59" s="110">
+      <c r="H59" s="108">
         <v>7.6999999999999993</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="41" t="s">
+      <c r="A60" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="B60" s="48">
-[...2 lines deleted...]
-      <c r="C60" s="48">
+      <c r="B60" s="47">
+        <v>100</v>
+      </c>
+      <c r="C60" s="47">
         <v>92</v>
       </c>
-      <c r="D60" s="48">
+      <c r="D60" s="47">
         <v>51.8</v>
       </c>
-      <c r="E60" s="48">
+      <c r="E60" s="47">
         <v>23.6</v>
       </c>
-      <c r="F60" s="48">
+      <c r="F60" s="47">
         <v>16.600000000000001</v>
       </c>
-      <c r="G60" s="48">
+      <c r="G60" s="47">
         <v>0.1</v>
       </c>
       <c r="H60" s="16">
         <v>7.9</v>
       </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="82" t="s">
+      <c r="A61" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="B61" s="18">
-[...2 lines deleted...]
-      <c r="C61" s="18">
+      <c r="B61" s="8">
+        <v>100</v>
+      </c>
+      <c r="C61" s="8">
         <v>93.3</v>
       </c>
-      <c r="D61" s="18">
+      <c r="D61" s="8">
         <v>55.5</v>
       </c>
-      <c r="E61" s="18">
+      <c r="E61" s="8">
         <v>19.8</v>
       </c>
-      <c r="F61" s="18">
+      <c r="F61" s="8">
         <v>18</v>
       </c>
-      <c r="G61" s="18">
+      <c r="G61" s="8">
         <v>0.1</v>
       </c>
-      <c r="H61" s="18">
+      <c r="H61" s="8">
         <v>6.6000000000000005</v>
       </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" s="43">
+        <v>2026</v>
+      </c>
+      <c r="B62" s="37"/>
+      <c r="C62" s="37"/>
+      <c r="D62" s="37"/>
+      <c r="E62" s="37"/>
+      <c r="F62" s="37"/>
+      <c r="G62" s="37"/>
+      <c r="H62" s="9"/>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" s="40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="115">
+        <v>100</v>
+      </c>
+      <c r="C63" s="115">
+        <v>91.4</v>
+      </c>
+      <c r="D63" s="115">
+        <v>47.2</v>
+      </c>
+      <c r="E63" s="115">
+        <v>22</v>
+      </c>
+      <c r="F63" s="115">
+        <v>22.2</v>
+      </c>
+      <c r="G63" s="115">
+        <v>0.2</v>
+      </c>
+      <c r="H63" s="115">
+        <v>7.6</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="B64" s="47"/>
+      <c r="C64" s="47"/>
+      <c r="D64" s="47"/>
+      <c r="E64" s="47"/>
+      <c r="F64" s="47"/>
+      <c r="G64" s="47"/>
+      <c r="H64" s="108"/>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="16"/>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" s="81" t="s">
+        <v>2</v>
+      </c>
+      <c r="B66" s="18"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="18"/>
+      <c r="F66" s="18"/>
+      <c r="G66" s="18"/>
+      <c r="H66" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>