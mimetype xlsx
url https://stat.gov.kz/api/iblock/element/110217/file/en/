--- v5 (2026-08-27)
+++ v6 (2026-10-06)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="19590" windowHeight="9795" tabRatio="838"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="4200" yWindow="-210" windowWidth="22875" windowHeight="9795" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по месяцам " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1182" uniqueCount="52">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>a established prices, million tenge</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
@@ -863,51 +863,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EP107"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="CH2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="CZ4" sqref="CZ4"/>
+      <selection pane="bottomRight" activeCell="A3" sqref="A3:A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="3" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="3"/>
     <col min="10" max="10" width="10.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="3" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="3"/>
     <col min="22" max="22" width="10.140625" style="3" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" style="3" customWidth="1"/>
     <col min="24" max="24" width="10" style="3" customWidth="1"/>
     <col min="25" max="25" width="9.140625" style="3" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="3"/>
     <col min="34" max="34" width="10" style="3" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="3"/>
     <col min="37" max="37" width="11" style="3" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="3"/>
     <col min="46" max="46" width="10.85546875" style="3" customWidth="1"/>
     <col min="47" max="56" width="9.140625" style="3"/>
@@ -1866,51 +1866,53 @@
       </c>
       <c r="CS5" s="16">
         <v>492959.4269226013</v>
       </c>
       <c r="CT5" s="33">
         <v>259537.41645133332</v>
       </c>
       <c r="CU5" s="33">
         <v>275737.58330575458</v>
       </c>
       <c r="CV5" s="33">
         <v>363420.05882626172</v>
       </c>
       <c r="CW5" s="33">
         <v>352550.16665031412</v>
       </c>
       <c r="CX5" s="10">
         <v>380432.21877557336</v>
       </c>
       <c r="CY5" s="11">
         <v>575550.26854658604</v>
       </c>
       <c r="CZ5" s="11">
         <v>752174.70286921714</v>
       </c>
-      <c r="DA5" s="11"/>
+      <c r="DA5" s="11">
+        <v>1417094.3</v>
+      </c>
       <c r="DB5" s="33"/>
       <c r="DC5" s="33"/>
       <c r="DD5" s="33"/>
       <c r="DE5" s="16"/>
     </row>
     <row r="6" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="16" t="s">
@@ -2185,51 +2187,53 @@
       </c>
       <c r="CS6" s="23">
         <v>51860.565978334249</v>
       </c>
       <c r="CT6" s="34">
         <v>12104.167185066426</v>
       </c>
       <c r="CU6" s="34">
         <v>16229.491585785001</v>
       </c>
       <c r="CV6" s="23">
         <v>22630.106496096552</v>
       </c>
       <c r="CW6" s="23">
         <v>26386.867097400514</v>
       </c>
       <c r="CX6" s="23">
         <v>29780.162867089679</v>
       </c>
       <c r="CY6" s="17">
         <v>51555.431890248576</v>
       </c>
       <c r="CZ6" s="17">
         <v>56065.212169421917</v>
       </c>
-      <c r="DA6" s="17"/>
+      <c r="DA6" s="17">
+        <v>66546.600000000006</v>
+      </c>
       <c r="DB6" s="27"/>
       <c r="DC6" s="27"/>
       <c r="DD6" s="27"/>
       <c r="DE6" s="23"/>
     </row>
     <row r="7" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7">
         <v>8700.9655365574399</v>
       </c>
       <c r="C7" s="7">
         <v>8523.2103716670208</v>
       </c>
       <c r="D7" s="7">
         <v>10491.497441713673</v>
       </c>
       <c r="E7" s="7">
         <v>11775.529951202734</v>
       </c>
       <c r="F7" s="7">
         <v>13606.508592019251</v>
       </c>
       <c r="G7" s="7">
@@ -2504,51 +2508,53 @@
       </c>
       <c r="CS7" s="18">
         <v>34099.155408396859</v>
       </c>
       <c r="CT7" s="34">
         <v>29469.714405250052</v>
       </c>
       <c r="CU7" s="34">
         <v>30896.084339753557</v>
       </c>
       <c r="CV7" s="34">
         <v>37807.146174474234</v>
       </c>
       <c r="CW7" s="34">
         <v>38790.834717595237</v>
       </c>
       <c r="CX7" s="8">
         <v>39456.207720353821</v>
       </c>
       <c r="CY7" s="9">
         <v>44375.365004254068</v>
       </c>
       <c r="CZ7" s="9">
         <v>44187.587346102613</v>
       </c>
-      <c r="DA7" s="9"/>
+      <c r="DA7" s="9">
+        <v>160702.1</v>
+      </c>
       <c r="DB7" s="34"/>
       <c r="DC7" s="34"/>
       <c r="DD7" s="34"/>
       <c r="DE7" s="18"/>
     </row>
     <row r="8" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>7840.5553219245776</v>
       </c>
       <c r="C8" s="7">
         <v>8433.5732801290069</v>
       </c>
       <c r="D8" s="7">
         <v>14301.05804765454</v>
       </c>
       <c r="E8" s="7">
         <v>11443.83162663988</v>
       </c>
       <c r="F8" s="7">
         <v>12683.998535599916</v>
       </c>
       <c r="G8" s="7">
@@ -2823,51 +2829,53 @@
       </c>
       <c r="CS8" s="18">
         <v>28140.263878318583</v>
       </c>
       <c r="CT8" s="34">
         <v>12673.324962121482</v>
       </c>
       <c r="CU8" s="34">
         <v>13926.973434527736</v>
       </c>
       <c r="CV8" s="34">
         <v>25690.416748725642</v>
       </c>
       <c r="CW8" s="34">
         <v>20559.867695495435</v>
       </c>
       <c r="CX8" s="8">
         <v>20485.920668774728</v>
       </c>
       <c r="CY8" s="9">
         <v>32681.015669615517</v>
       </c>
       <c r="CZ8" s="9">
         <v>53263.07858377933</v>
       </c>
-      <c r="DA8" s="9"/>
+      <c r="DA8" s="9">
+        <v>65022.8</v>
+      </c>
       <c r="DB8" s="34"/>
       <c r="DC8" s="34"/>
       <c r="DD8" s="34"/>
       <c r="DE8" s="18"/>
     </row>
     <row r="9" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7">
         <v>20787.914912910335</v>
       </c>
       <c r="C9" s="7">
         <v>17541.000490463932</v>
       </c>
       <c r="D9" s="7">
         <v>35623.218416795564</v>
       </c>
       <c r="E9" s="7">
         <v>22505.89913743037</v>
       </c>
       <c r="F9" s="7">
         <v>27002.175900591887</v>
       </c>
       <c r="G9" s="7">
@@ -3142,51 +3150,53 @@
       </c>
       <c r="CS9" s="18">
         <v>61519.229674256603</v>
       </c>
       <c r="CT9" s="34">
         <v>31930.345811066021</v>
       </c>
       <c r="CU9" s="34">
         <v>33351.503397053959</v>
       </c>
       <c r="CV9" s="34">
         <v>58329.204101825213</v>
       </c>
       <c r="CW9" s="34">
         <v>36160.446311100837</v>
       </c>
       <c r="CX9" s="8">
         <v>40538.510033934632</v>
       </c>
       <c r="CY9" s="9">
         <v>68880.000804738607</v>
       </c>
       <c r="CZ9" s="9">
         <v>74643.908359730296</v>
       </c>
-      <c r="DA9" s="9"/>
+      <c r="DA9" s="9">
+        <v>106056.3</v>
+      </c>
       <c r="DB9" s="34"/>
       <c r="DC9" s="34"/>
       <c r="DD9" s="34"/>
       <c r="DE9" s="18"/>
     </row>
     <row r="10" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7">
         <v>2371.2900010054163</v>
       </c>
       <c r="C10" s="7">
         <v>2357.2336311681083</v>
       </c>
       <c r="D10" s="7">
         <v>3035.7162020600131</v>
       </c>
       <c r="E10" s="7">
         <v>3078.6981574348274</v>
       </c>
       <c r="F10" s="7">
         <v>4801.6166341695198</v>
       </c>
       <c r="G10" s="7">
@@ -3461,51 +3471,53 @@
       </c>
       <c r="CS10" s="18">
         <v>11774.247060848742</v>
       </c>
       <c r="CT10" s="34">
         <v>4877.2346468965252</v>
       </c>
       <c r="CU10" s="34">
         <v>6598.9884168248791</v>
       </c>
       <c r="CV10" s="34">
         <v>7159.2397966242988</v>
       </c>
       <c r="CW10" s="34">
         <v>7422.0336583510089</v>
       </c>
       <c r="CX10" s="8">
         <v>9316.2359885235328</v>
       </c>
       <c r="CY10" s="9">
         <v>12347.682740300621</v>
       </c>
       <c r="CZ10" s="9">
         <v>15518.690616896216</v>
       </c>
-      <c r="DA10" s="9"/>
+      <c r="DA10" s="9">
+        <v>22861.8</v>
+      </c>
       <c r="DB10" s="34"/>
       <c r="DC10" s="34"/>
       <c r="DD10" s="34"/>
       <c r="DE10" s="18"/>
     </row>
     <row r="11" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="2">
         <v>3170.0580404259745</v>
       </c>
       <c r="C11" s="2">
         <v>4075.7584577612465</v>
       </c>
       <c r="D11" s="7">
         <v>5486.9465611897858</v>
       </c>
       <c r="E11" s="7">
         <v>7166.3820622178046</v>
       </c>
       <c r="F11" s="8">
         <v>10457.058596746172</v>
       </c>
       <c r="G11" s="7">
@@ -3780,51 +3792,53 @@
       </c>
       <c r="CS11" s="18">
         <v>21282.652375385798</v>
       </c>
       <c r="CT11" s="27">
         <v>9302.7334474173622</v>
       </c>
       <c r="CU11" s="27">
         <v>12745.167218957753</v>
       </c>
       <c r="CV11" s="34">
         <v>14374.142856920058</v>
       </c>
       <c r="CW11" s="34">
         <v>19036.179739985502</v>
       </c>
       <c r="CX11" s="8">
         <v>26818.771574376966</v>
       </c>
       <c r="CY11" s="9">
         <v>36196.26592523633</v>
       </c>
       <c r="CZ11" s="9">
         <v>48583.549868102986</v>
       </c>
-      <c r="DA11" s="9"/>
+      <c r="DA11" s="9">
+        <v>47415</v>
+      </c>
       <c r="DB11" s="34"/>
       <c r="DC11" s="34"/>
       <c r="DD11" s="34"/>
       <c r="DE11" s="18"/>
     </row>
     <row r="12" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2">
         <v>6856.9298374157033</v>
       </c>
       <c r="C12" s="2">
         <v>6553.8105418174973</v>
       </c>
       <c r="D12" s="7">
         <v>7453.1531509965262</v>
       </c>
       <c r="E12" s="7">
         <v>8396.0545174335966</v>
       </c>
       <c r="F12" s="8">
         <v>9235.1322049118171</v>
       </c>
       <c r="G12" s="7">
@@ -4099,51 +4113,53 @@
       </c>
       <c r="CS12" s="18">
         <v>32901.269753508321</v>
       </c>
       <c r="CT12" s="27">
         <v>13671.955163542962</v>
       </c>
       <c r="CU12" s="27">
         <v>15363.105903933127</v>
       </c>
       <c r="CV12" s="34">
         <v>17250.223951842094</v>
       </c>
       <c r="CW12" s="34">
         <v>19634.12015564632</v>
       </c>
       <c r="CX12" s="8">
         <v>20785.732513304469</v>
       </c>
       <c r="CY12" s="9">
         <v>36536.699145320825</v>
       </c>
       <c r="CZ12" s="9">
         <v>58408.615886687767</v>
       </c>
-      <c r="DA12" s="9"/>
+      <c r="DA12" s="9">
+        <v>100806.2</v>
+      </c>
       <c r="DB12" s="34"/>
       <c r="DC12" s="34"/>
       <c r="DD12" s="34"/>
       <c r="DE12" s="18"/>
     </row>
     <row r="13" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="16" t="s">
@@ -4418,51 +4434,53 @@
       </c>
       <c r="CS13" s="18">
         <v>28668.39228006293</v>
       </c>
       <c r="CT13" s="34">
         <v>9673.5212797626009</v>
       </c>
       <c r="CU13" s="34">
         <v>9314.9567522601956</v>
       </c>
       <c r="CV13" s="23">
         <v>25267.840199662434</v>
       </c>
       <c r="CW13" s="23">
         <v>12336.051067417437</v>
       </c>
       <c r="CX13" s="23">
         <v>15207.933698350726</v>
       </c>
       <c r="CY13" s="9">
         <v>37967.038465134741</v>
       </c>
       <c r="CZ13" s="9">
         <v>38576.159263565918</v>
       </c>
-      <c r="DA13" s="9"/>
+      <c r="DA13" s="9">
+        <v>73429.8</v>
+      </c>
       <c r="DB13" s="34"/>
       <c r="DC13" s="34"/>
       <c r="DD13" s="34"/>
       <c r="DE13" s="18"/>
     </row>
     <row r="14" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="2">
         <v>7745.3524355185837</v>
       </c>
       <c r="C14" s="2">
         <v>6747.392190569074</v>
       </c>
       <c r="D14" s="7">
         <v>11368.591020028414</v>
       </c>
       <c r="E14" s="7">
         <v>9306.4291059763164</v>
       </c>
       <c r="F14" s="8">
         <v>13953.750348083469</v>
       </c>
       <c r="G14" s="7">
@@ -4737,51 +4755,53 @@
       </c>
       <c r="CS14" s="18">
         <v>34932.683676199224</v>
       </c>
       <c r="CT14" s="34">
         <v>11991.295060006834</v>
       </c>
       <c r="CU14" s="34">
         <v>10766.125785709319</v>
       </c>
       <c r="CV14" s="34">
         <v>17759.04816277494</v>
       </c>
       <c r="CW14" s="34">
         <v>14843.968825771375</v>
       </c>
       <c r="CX14" s="8">
         <v>22157.400485787912</v>
       </c>
       <c r="CY14" s="9">
         <v>40925.301753664004</v>
       </c>
       <c r="CZ14" s="9">
         <v>46648.409720683427</v>
       </c>
-      <c r="DA14" s="9"/>
+      <c r="DA14" s="9">
+        <v>71483.899999999994</v>
+      </c>
       <c r="DB14" s="34"/>
       <c r="DC14" s="34"/>
       <c r="DD14" s="34"/>
       <c r="DE14" s="18"/>
     </row>
     <row r="15" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="2">
         <v>8168.6867563894302</v>
       </c>
       <c r="C15" s="2">
         <v>8806.9499730342104</v>
       </c>
       <c r="D15" s="7">
         <v>8028.6910175689327</v>
       </c>
       <c r="E15" s="7">
         <v>12093.408849898549</v>
       </c>
       <c r="F15" s="8">
         <v>12502.039543925021</v>
       </c>
       <c r="G15" s="7">
@@ -5056,51 +5076,53 @@
       </c>
       <c r="CS15" s="18">
         <v>11845.449859081817</v>
       </c>
       <c r="CT15" s="34">
         <v>14123.35940800475</v>
       </c>
       <c r="CU15" s="34">
         <v>16125.102907361623</v>
       </c>
       <c r="CV15" s="34">
         <v>14768.918591936792</v>
       </c>
       <c r="CW15" s="34">
         <v>20590.238582156435</v>
       </c>
       <c r="CX15" s="8">
         <v>20469.959731171468</v>
       </c>
       <c r="CY15" s="9">
         <v>36422.448198356273</v>
       </c>
       <c r="CZ15" s="9">
         <v>25547.786280782173</v>
       </c>
-      <c r="DA15" s="9"/>
+      <c r="DA15" s="9">
+        <v>144914.6</v>
+      </c>
       <c r="DB15" s="34"/>
       <c r="DC15" s="34"/>
       <c r="DD15" s="34"/>
       <c r="DE15" s="18"/>
     </row>
     <row r="16" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="2">
         <v>2986.4752279854379</v>
       </c>
       <c r="C16" s="2">
         <v>2780.5137684741776</v>
       </c>
       <c r="D16" s="7">
         <v>2880.6440814114726</v>
       </c>
       <c r="E16" s="7">
         <v>2952.6600835951735</v>
       </c>
       <c r="F16" s="8">
         <v>3100.0743616673531</v>
       </c>
       <c r="G16" s="7">
@@ -5375,51 +5397,53 @@
       </c>
       <c r="CS16" s="18">
         <v>13709.777352103527</v>
       </c>
       <c r="CT16" s="34">
         <v>5979.9572228732395</v>
       </c>
       <c r="CU16" s="34">
         <v>5410.6997247090858</v>
       </c>
       <c r="CV16" s="34">
         <v>5254.0125843132773</v>
       </c>
       <c r="CW16" s="34">
         <v>5445.5670393244591</v>
       </c>
       <c r="CX16" s="8">
         <v>5632.8111096747489</v>
       </c>
       <c r="CY16" s="9">
         <v>7213.9806219941402</v>
       </c>
       <c r="CZ16" s="9">
         <v>16577.420078847441</v>
       </c>
-      <c r="DA16" s="9"/>
+      <c r="DA16" s="9">
+        <v>38436.9</v>
+      </c>
       <c r="DB16" s="34"/>
       <c r="DC16" s="34"/>
       <c r="DD16" s="34"/>
       <c r="DE16" s="18"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="2">
         <v>782.00533499933647</v>
       </c>
       <c r="C17" s="2">
         <v>960.71156588532438</v>
       </c>
       <c r="D17" s="7">
         <v>446.62458353830556</v>
       </c>
       <c r="E17" s="7">
         <v>705.88608577153889</v>
       </c>
       <c r="F17" s="8">
         <v>798.49256743985018</v>
       </c>
       <c r="G17" s="7">
@@ -5694,51 +5718,53 @@
       </c>
       <c r="CS17" s="18">
         <v>6022.3044817704113</v>
       </c>
       <c r="CT17" s="34">
         <v>2190.3802970899883</v>
       </c>
       <c r="CU17" s="34">
         <v>3265.6378591029206</v>
       </c>
       <c r="CV17" s="34">
         <v>1825.6258937895698</v>
       </c>
       <c r="CW17" s="34">
         <v>3486.955533458809</v>
       </c>
       <c r="CX17" s="8">
         <v>2427.3236170747514</v>
       </c>
       <c r="CY17" s="9">
         <v>4666.6509435695416</v>
       </c>
       <c r="CZ17" s="9">
         <v>3591.6256891901635</v>
       </c>
-      <c r="DA17" s="9"/>
+      <c r="DA17" s="9">
+        <v>5905.3</v>
+      </c>
       <c r="DB17" s="34"/>
       <c r="DC17" s="34"/>
       <c r="DD17" s="34"/>
       <c r="DE17" s="18"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="7">
         <v>6855.275050643475</v>
       </c>
       <c r="C18" s="7">
         <v>7052.9647513064883</v>
       </c>
       <c r="D18" s="7">
         <v>8276.3152756289946</v>
       </c>
       <c r="E18" s="7">
         <v>8496.6858639713191</v>
       </c>
       <c r="F18" s="7">
         <v>10344.742375124353</v>
       </c>
       <c r="G18" s="9">
@@ -6013,51 +6039,53 @@
       </c>
       <c r="CS18" s="18">
         <v>23757.871799915563</v>
       </c>
       <c r="CT18" s="34">
         <v>13252.641775145334</v>
       </c>
       <c r="CU18" s="34">
         <v>14993.704396562791</v>
       </c>
       <c r="CV18" s="34">
         <v>16853.818462081661</v>
       </c>
       <c r="CW18" s="34">
         <v>18470.31566961818</v>
       </c>
       <c r="CX18" s="34">
         <v>18225.055478911578</v>
       </c>
       <c r="CY18" s="34">
         <v>28518.169943214085</v>
       </c>
       <c r="CZ18" s="9">
         <v>34779.988322365542</v>
       </c>
-      <c r="DA18" s="9"/>
+      <c r="DA18" s="9">
+        <v>50580</v>
+      </c>
       <c r="DB18" s="34"/>
       <c r="DC18" s="34"/>
       <c r="DD18" s="34"/>
       <c r="DE18" s="18"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="7">
         <v>8957.8491000425875</v>
       </c>
       <c r="C19" s="7">
         <v>6987.6590336735553</v>
       </c>
       <c r="D19" s="7">
         <v>6862.0648586952402</v>
       </c>
       <c r="E19" s="7">
         <v>11753.454938171828</v>
       </c>
       <c r="F19" s="7">
         <v>13004.940804837313</v>
       </c>
       <c r="G19" s="9">
@@ -6332,51 +6360,53 @@
       </c>
       <c r="CS19" s="18">
         <v>17041.397102571678</v>
       </c>
       <c r="CT19" s="34">
         <v>15766.478763215213</v>
       </c>
       <c r="CU19" s="34">
         <v>12298.012796173907</v>
       </c>
       <c r="CV19" s="34">
         <v>14035.979757830846</v>
       </c>
       <c r="CW19" s="34">
         <v>18621.101975819882</v>
       </c>
       <c r="CX19" s="34">
         <v>19698.670114803022</v>
       </c>
       <c r="CY19" s="34">
         <v>24891.179413830385</v>
       </c>
       <c r="CZ19" s="9">
         <v>44397.766421471206</v>
       </c>
-      <c r="DA19" s="9"/>
+      <c r="DA19" s="9">
+        <v>133077.29999999999</v>
+      </c>
       <c r="DB19" s="34"/>
       <c r="DC19" s="34"/>
       <c r="DD19" s="34"/>
       <c r="DE19" s="18"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="7">
         <v>19722.22482619459</v>
       </c>
       <c r="C20" s="2">
         <v>19993.850121519314</v>
       </c>
       <c r="D20" s="7">
         <v>22738.595630081913</v>
       </c>
       <c r="E20" s="7">
         <v>22851.990031535839</v>
       </c>
       <c r="F20" s="7">
         <v>25684.478630338963</v>
       </c>
       <c r="G20" s="7">
@@ -6651,51 +6681,53 @@
       </c>
       <c r="CS20" s="18">
         <v>62662.59513541167</v>
       </c>
       <c r="CT20" s="34">
         <v>46417.235610056559</v>
       </c>
       <c r="CU20" s="34">
         <v>48719.240227526134</v>
       </c>
       <c r="CV20" s="34">
         <v>52195.999033012813</v>
       </c>
       <c r="CW20" s="34">
         <v>58610.557094831769</v>
       </c>
       <c r="CX20" s="34">
         <v>53573.589033305332</v>
       </c>
       <c r="CY20" s="34">
         <v>65802.041202332097</v>
       </c>
       <c r="CZ20" s="9">
         <v>132500.76140243889</v>
       </c>
-      <c r="DA20" s="9"/>
+      <c r="DA20" s="9">
+        <v>256581.2</v>
+      </c>
       <c r="DB20" s="34"/>
       <c r="DC20" s="34"/>
       <c r="DD20" s="34"/>
       <c r="DE20" s="18"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="16" t="s">
@@ -6970,51 +7002,53 @@
       </c>
       <c r="CS21" s="18">
         <v>10245.383457738159</v>
       </c>
       <c r="CT21" s="34">
         <v>5695.4482617373587</v>
       </c>
       <c r="CU21" s="34">
         <v>2515.7663282884296</v>
       </c>
       <c r="CV21" s="23">
         <v>4062.1889142319637</v>
       </c>
       <c r="CW21" s="23">
         <v>2788.2051930514244</v>
       </c>
       <c r="CX21" s="23">
         <v>4313.9297674903091</v>
       </c>
       <c r="CY21" s="34">
         <v>6525.2740299112456</v>
       </c>
       <c r="CZ21" s="9">
         <v>6894.571545473651</v>
       </c>
-      <c r="DA21" s="9"/>
+      <c r="DA21" s="9">
+        <v>9388.5</v>
+      </c>
       <c r="DB21" s="34"/>
       <c r="DC21" s="34"/>
       <c r="DD21" s="34"/>
       <c r="DE21" s="18"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="7">
         <v>11782.415834204789</v>
       </c>
       <c r="C22" s="7">
         <v>14886.659724736433</v>
       </c>
       <c r="D22" s="7">
         <v>19100.455749685898</v>
       </c>
       <c r="E22" s="7">
         <v>20707.704181580357</v>
       </c>
       <c r="F22" s="7">
         <v>24110.75740359808</v>
       </c>
       <c r="G22" s="9">
@@ -7289,51 +7323,53 @@
       </c>
       <c r="CS22" s="18">
         <v>37321.156162844891</v>
       </c>
       <c r="CT22" s="34">
         <v>15127.591236372122</v>
       </c>
       <c r="CU22" s="34">
         <v>17909.197682614918</v>
       </c>
       <c r="CV22" s="34">
         <v>23029.187722593375</v>
       </c>
       <c r="CW22" s="34">
         <v>23486.95963619127</v>
       </c>
       <c r="CX22" s="34">
         <v>25577.372435464858</v>
       </c>
       <c r="CY22" s="34">
         <v>34544.992770986173</v>
       </c>
       <c r="CZ22" s="9">
         <v>45668.352753670413</v>
       </c>
-      <c r="DA22" s="9"/>
+      <c r="DA22" s="9">
+        <v>56098.400000000001</v>
+      </c>
       <c r="DB22" s="34"/>
       <c r="DC22" s="34"/>
       <c r="DD22" s="34"/>
       <c r="DE22" s="18"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="7">
         <v>171.86396028101746</v>
       </c>
       <c r="C23" s="7">
         <v>171.07644895078965</v>
       </c>
       <c r="D23" s="7">
         <v>171.15808987956183</v>
       </c>
       <c r="E23" s="7">
         <v>173.80362600190307</v>
       </c>
       <c r="F23" s="7">
         <v>175.37377852565123</v>
       </c>
       <c r="G23" s="9">
@@ -7608,51 +7644,53 @@
       </c>
       <c r="CS23" s="18">
         <v>277.85454781250479</v>
       </c>
       <c r="CT23" s="34">
         <v>321.59396621078645</v>
       </c>
       <c r="CU23" s="34">
         <v>329.75529285678113</v>
       </c>
       <c r="CV23" s="34">
         <v>152.58012127733784</v>
       </c>
       <c r="CW23" s="34">
         <v>246.03088874227066</v>
       </c>
       <c r="CX23" s="34">
         <v>237.0096522738948</v>
       </c>
       <c r="CY23" s="34">
         <v>247.45983150310022</v>
       </c>
       <c r="CZ23" s="9">
         <v>272.12411389413762</v>
       </c>
-      <c r="DA23" s="9"/>
+      <c r="DA23" s="9">
+        <v>303.60000000000002</v>
+      </c>
       <c r="DB23" s="34"/>
       <c r="DC23" s="34"/>
       <c r="DD23" s="34"/>
       <c r="DE23" s="18"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="7">
         <v>336.90265532778255</v>
       </c>
       <c r="C24" s="7">
         <v>282.55437456275035</v>
       </c>
       <c r="D24" s="7">
         <v>329.32713090379161</v>
       </c>
       <c r="E24" s="7">
         <v>282.18282601293754</v>
       </c>
       <c r="F24" s="7">
         <v>360.76202004874574</v>
       </c>
       <c r="G24" s="9">
@@ -7927,51 +7965,53 @@
       </c>
       <c r="CS24" s="18">
         <v>360.67172824669171</v>
       </c>
       <c r="CT24" s="34">
         <v>439.96803735529755</v>
       </c>
       <c r="CU24" s="34">
         <v>435.31310033732615</v>
       </c>
       <c r="CV24" s="34">
         <v>553.06313120901973</v>
       </c>
       <c r="CW24" s="34">
         <v>391.69558547590088</v>
       </c>
       <c r="CX24" s="34">
         <v>297.94796950481157</v>
       </c>
       <c r="CY24" s="34">
         <v>329.65461033682743</v>
       </c>
       <c r="CZ24" s="9">
         <v>796.97819863352629</v>
       </c>
-      <c r="DA24" s="9"/>
+      <c r="DA24" s="9">
+        <v>1164.8</v>
+      </c>
       <c r="DB24" s="34"/>
       <c r="DC24" s="34"/>
       <c r="DD24" s="18"/>
       <c r="DE24" s="18"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="7">
         <v>1206.8361756815532</v>
       </c>
       <c r="C25" s="7">
         <v>1190.1376093306678</v>
       </c>
       <c r="D25" s="7">
         <v>1458.0906823088383</v>
       </c>
       <c r="E25" s="7">
         <v>2704.3582382580771</v>
       </c>
       <c r="F25" s="6">
         <v>2128.4742745447056</v>
       </c>
       <c r="G25" s="7">
@@ -8246,51 +8286,53 @@
       </c>
       <c r="CS25" s="18">
         <v>4536.5052097930393</v>
       </c>
       <c r="CT25" s="34">
         <v>4528.4699121424192</v>
       </c>
       <c r="CU25" s="34">
         <v>4542.7561554150934</v>
       </c>
       <c r="CV25" s="34">
         <v>4421.3161250396161</v>
       </c>
       <c r="CW25" s="34">
         <v>5242.1701828801279</v>
       </c>
       <c r="CX25" s="34">
         <v>5431.6743154021342</v>
       </c>
       <c r="CY25" s="34">
         <v>4923.6155820387412</v>
       </c>
       <c r="CZ25" s="9">
         <v>5252.1162474794564</v>
       </c>
-      <c r="DA25" s="9"/>
+      <c r="DA25" s="9">
+        <v>6319.2</v>
+      </c>
       <c r="DB25" s="34"/>
       <c r="DC25" s="34"/>
       <c r="DD25" s="34"/>
       <c r="DE25" s="18"/>
     </row>
     <row r="27" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="44" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="44"/>
       <c r="C27" s="44"/>
       <c r="D27" s="44"/>
       <c r="E27" s="44"/>
       <c r="F27" s="44"/>
       <c r="G27" s="44"/>
       <c r="H27" s="44"/>
       <c r="I27" s="44"/>
       <c r="J27" s="44"/>
       <c r="K27" s="44"/>
       <c r="L27" s="44"/>
       <c r="M27" s="44"/>
       <c r="N27" s="44"/>
       <c r="O27" s="44"/>
       <c r="P27" s="44"/>
       <c r="Q27" s="44"/>
@@ -9203,51 +9245,53 @@
       </c>
       <c r="CS31" s="33">
         <v>487414.40759760118</v>
       </c>
       <c r="CT31" s="33">
         <v>255152.36250966671</v>
       </c>
       <c r="CU31" s="33">
         <v>271352.52936408779</v>
       </c>
       <c r="CV31" s="33">
         <v>357887.13183459506</v>
       </c>
       <c r="CW31" s="33">
         <v>344673.12422531412</v>
       </c>
       <c r="CX31" s="10">
         <v>374887.19945057336</v>
       </c>
       <c r="CY31" s="11">
         <v>570005.24922158604</v>
       </c>
       <c r="CZ31" s="11">
         <v>746629.68354421703</v>
       </c>
-      <c r="DA31" s="11"/>
+      <c r="DA31" s="11">
+        <v>1411549.3</v>
+      </c>
       <c r="DB31" s="33"/>
       <c r="DC31" s="33"/>
       <c r="DD31" s="33"/>
       <c r="DE31" s="16"/>
     </row>
     <row r="32" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="16" t="s">
@@ -9522,51 +9566,53 @@
       </c>
       <c r="CS32" s="34">
         <v>51660.655695000911</v>
       </c>
       <c r="CT32" s="34">
         <v>12034.124710066426</v>
       </c>
       <c r="CU32" s="34">
         <v>16159.449110785001</v>
       </c>
       <c r="CV32" s="34">
         <v>22383.019196096553</v>
       </c>
       <c r="CW32" s="23">
         <v>25974.39821406718</v>
       </c>
       <c r="CX32" s="23">
         <v>29580.252583756344</v>
       </c>
       <c r="CY32" s="17">
         <v>51355.521606915237</v>
       </c>
       <c r="CZ32" s="34">
         <v>55865.301886088579</v>
       </c>
-      <c r="DA32" s="17"/>
+      <c r="DA32" s="17">
+        <v>66346.7</v>
+      </c>
       <c r="DB32" s="27"/>
       <c r="DC32" s="34"/>
       <c r="DD32" s="27"/>
       <c r="DE32" s="23"/>
     </row>
     <row r="33" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="7">
         <v>8417.0939262764296</v>
       </c>
       <c r="C33" s="7">
         <v>8239.3387613860104</v>
       </c>
       <c r="D33" s="7">
         <v>10207.625831432664</v>
       </c>
       <c r="E33" s="7">
         <v>11491.658340921724</v>
       </c>
       <c r="F33" s="7">
         <v>13322.63698173824</v>
       </c>
       <c r="G33" s="9">
@@ -9841,51 +9887,53 @@
       </c>
       <c r="CS33" s="34">
         <v>33677.013400063523</v>
       </c>
       <c r="CT33" s="34">
         <v>29123.899888583386</v>
       </c>
       <c r="CU33" s="34">
         <v>30550.269823086892</v>
       </c>
       <c r="CV33" s="34">
         <v>37249.600182807568</v>
       </c>
       <c r="CW33" s="34">
         <v>38351.441709261897</v>
       </c>
       <c r="CX33" s="8">
         <v>39034.065712020485</v>
       </c>
       <c r="CY33" s="9">
         <v>43953.222995920733</v>
       </c>
       <c r="CZ33" s="34">
         <v>43765.445337769277</v>
       </c>
-      <c r="DA33" s="9"/>
+      <c r="DA33" s="9">
+        <v>160279.9</v>
+      </c>
       <c r="DB33" s="34"/>
       <c r="DC33" s="34"/>
       <c r="DD33" s="34"/>
       <c r="DE33" s="18"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="7">
         <v>7786.1760359507525</v>
       </c>
       <c r="C34" s="7">
         <v>8379.1939941551791</v>
       </c>
       <c r="D34" s="7">
         <v>14246.678761680712</v>
       </c>
       <c r="E34" s="7">
         <v>11389.452340666052</v>
       </c>
       <c r="F34" s="7">
         <v>12629.619249626088</v>
       </c>
       <c r="G34" s="9">
@@ -10160,51 +10208,53 @@
       </c>
       <c r="CS34" s="34">
         <v>27804.439253318582</v>
       </c>
       <c r="CT34" s="34">
         <v>12392.057595454815</v>
       </c>
       <c r="CU34" s="34">
         <v>13645.706067861069</v>
       </c>
       <c r="CV34" s="34">
         <v>25252.324857058979</v>
       </c>
       <c r="CW34" s="34">
         <v>20217.195820495435</v>
       </c>
       <c r="CX34" s="8">
         <v>20150.096043774727</v>
       </c>
       <c r="CY34" s="9">
         <v>32345.191044615516</v>
       </c>
       <c r="CZ34" s="34">
         <v>52927.253958779329</v>
       </c>
-      <c r="DA34" s="9"/>
+      <c r="DA34" s="9">
+        <v>64687</v>
+      </c>
       <c r="DB34" s="34"/>
       <c r="DC34" s="34"/>
       <c r="DD34" s="34"/>
       <c r="DE34" s="18"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="7">
         <v>20528.800315757951</v>
       </c>
       <c r="C35" s="7">
         <v>17281.885893311548</v>
       </c>
       <c r="D35" s="7">
         <v>35364.103819643176</v>
       </c>
       <c r="E35" s="7">
         <v>22246.784540277986</v>
       </c>
       <c r="F35" s="7">
         <v>26743.061303439503</v>
       </c>
       <c r="G35" s="9">
@@ -10479,51 +10529,53 @@
       </c>
       <c r="CS35" s="34">
         <v>60946.207449256603</v>
       </c>
       <c r="CT35" s="34">
         <v>31319.863477732692</v>
       </c>
       <c r="CU35" s="34">
         <v>32741.021063720629</v>
       </c>
       <c r="CV35" s="34">
         <v>57871.573968491881</v>
       </c>
       <c r="CW35" s="34">
         <v>35546.952211100834</v>
       </c>
       <c r="CX35" s="8">
         <v>39965.487808934631</v>
       </c>
       <c r="CY35" s="9">
         <v>68306.978579738614</v>
       </c>
       <c r="CZ35" s="34">
         <v>74070.886134730303</v>
       </c>
-      <c r="DA35" s="9"/>
+      <c r="DA35" s="9">
+        <v>105483.3</v>
+      </c>
       <c r="DB35" s="34"/>
       <c r="DC35" s="34"/>
       <c r="DD35" s="34"/>
       <c r="DE35" s="18"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="7">
         <v>2230.9143916929033</v>
       </c>
       <c r="C36" s="7">
         <v>2216.8580218555953</v>
       </c>
       <c r="D36" s="7">
         <v>2895.3405927475001</v>
       </c>
       <c r="E36" s="7">
         <v>2938.3225481223144</v>
       </c>
       <c r="F36" s="7">
         <v>4661.2410248570068</v>
       </c>
       <c r="G36" s="9">
@@ -10798,51 +10850,53 @@
       </c>
       <c r="CS36" s="34">
         <v>11520.333285848741</v>
       </c>
       <c r="CT36" s="34">
         <v>4709.2920385631915</v>
       </c>
       <c r="CU36" s="34">
         <v>6431.0458084915454</v>
       </c>
       <c r="CV36" s="34">
         <v>6980.1836132909657</v>
       </c>
       <c r="CW36" s="34">
         <v>6921.3199583510086</v>
       </c>
       <c r="CX36" s="8">
         <v>9062.3222135235319</v>
       </c>
       <c r="CY36" s="9">
         <v>12093.76896530062</v>
       </c>
       <c r="CZ36" s="34">
         <v>15264.776841896215</v>
       </c>
-      <c r="DA36" s="9"/>
+      <c r="DA36" s="9">
+        <v>22607.9</v>
+      </c>
       <c r="DB36" s="34"/>
       <c r="DC36" s="34"/>
       <c r="DD36" s="34"/>
       <c r="DE36" s="18"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="2">
         <v>3161.1499686012839</v>
       </c>
       <c r="C37" s="2">
         <v>4066.850385936556</v>
       </c>
       <c r="D37" s="7">
         <v>5478.0384893650944</v>
       </c>
       <c r="E37" s="7">
         <v>7157.4739903931131</v>
       </c>
       <c r="F37" s="8">
         <v>10448.150524921481</v>
       </c>
       <c r="G37" s="9">
@@ -11117,51 +11171,53 @@
       </c>
       <c r="CS37" s="34">
         <v>21266.640258719133</v>
       </c>
       <c r="CT37" s="27">
         <v>9286.270722417361</v>
       </c>
       <c r="CU37" s="27">
         <v>12728.704493957752</v>
       </c>
       <c r="CV37" s="34">
         <v>14358.546156920058</v>
       </c>
       <c r="CW37" s="34">
         <v>19020.653423318836</v>
       </c>
       <c r="CX37" s="8">
         <v>26802.759457710301</v>
       </c>
       <c r="CY37" s="9">
         <v>36180.253808569665</v>
       </c>
       <c r="CZ37" s="34">
         <v>48567.537751436321</v>
       </c>
-      <c r="DA37" s="9"/>
+      <c r="DA37" s="9">
+        <v>47399</v>
+      </c>
       <c r="DB37" s="34"/>
       <c r="DC37" s="34"/>
       <c r="DD37" s="34"/>
       <c r="DE37" s="18"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="2">
         <v>6772.2658140711628</v>
       </c>
       <c r="C38" s="2">
         <v>6469.1465184729568</v>
       </c>
       <c r="D38" s="7">
         <v>7368.4891276519857</v>
       </c>
       <c r="E38" s="7">
         <v>8311.3904940890534</v>
       </c>
       <c r="F38" s="8">
         <v>9150.4681815672739</v>
       </c>
       <c r="G38" s="9">
@@ -11436,51 +11492,53 @@
       </c>
       <c r="CS38" s="34">
         <v>32692.993836841655</v>
       </c>
       <c r="CT38" s="27">
         <v>13434.638321876295</v>
       </c>
       <c r="CU38" s="27">
         <v>15125.78906226646</v>
       </c>
       <c r="CV38" s="34">
         <v>17022.040685175427</v>
       </c>
       <c r="CW38" s="34">
         <v>19503.833438979651</v>
       </c>
       <c r="CX38" s="8">
         <v>20577.4565966378</v>
       </c>
       <c r="CY38" s="9">
         <v>36328.423228654152</v>
       </c>
       <c r="CZ38" s="34">
         <v>58200.339970021094</v>
       </c>
-      <c r="DA38" s="9"/>
+      <c r="DA38" s="9">
+        <v>100598</v>
+      </c>
       <c r="DB38" s="34"/>
       <c r="DC38" s="34"/>
       <c r="DD38" s="34"/>
       <c r="DE38" s="18"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="16" t="s">
@@ -11755,51 +11813,53 @@
       </c>
       <c r="CS39" s="34">
         <v>28526.677880062933</v>
       </c>
       <c r="CT39" s="34">
         <v>9600.3851214292681</v>
       </c>
       <c r="CU39" s="34">
         <v>9241.8205939268628</v>
       </c>
       <c r="CV39" s="34">
         <v>25021.719766329104</v>
       </c>
       <c r="CW39" s="23">
         <v>12161.586217417436</v>
       </c>
       <c r="CX39" s="23">
         <v>15066.219298350725</v>
       </c>
       <c r="CY39" s="9">
         <v>37825.324065134744</v>
       </c>
       <c r="CZ39" s="34">
         <v>38434.444863565921</v>
       </c>
-      <c r="DA39" s="9"/>
+      <c r="DA39" s="9">
+        <v>73288.100000000006</v>
+      </c>
       <c r="DB39" s="34"/>
       <c r="DC39" s="34"/>
       <c r="DD39" s="34"/>
       <c r="DE39" s="18"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="2">
         <v>7710.2171226470018</v>
       </c>
       <c r="C40" s="2">
         <v>6712.2568776974922</v>
       </c>
       <c r="D40" s="7">
         <v>11333.455707156832</v>
       </c>
       <c r="E40" s="7">
         <v>9271.2937931047345</v>
       </c>
       <c r="F40" s="8">
         <v>13918.615035211888</v>
       </c>
       <c r="G40" s="9">
@@ -12074,51 +12134,53 @@
       </c>
       <c r="CS40" s="34">
         <v>34876.413767865888</v>
       </c>
       <c r="CT40" s="34">
         <v>11926.206568340167</v>
       </c>
       <c r="CU40" s="34">
         <v>10701.037294042651</v>
       </c>
       <c r="CV40" s="34">
         <v>17688.956271108273</v>
       </c>
       <c r="CW40" s="34">
         <v>14819.158067438042</v>
       </c>
       <c r="CX40" s="8">
         <v>22101.13057745458</v>
       </c>
       <c r="CY40" s="9">
         <v>40869.031845330668</v>
       </c>
       <c r="CZ40" s="34">
         <v>46592.139812350091</v>
       </c>
-      <c r="DA40" s="9"/>
+      <c r="DA40" s="9">
+        <v>71427.600000000006</v>
+      </c>
       <c r="DB40" s="34"/>
       <c r="DC40" s="34"/>
       <c r="DD40" s="34"/>
       <c r="DE40" s="18"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="2">
         <v>8100.7506435233408</v>
       </c>
       <c r="C41" s="2">
         <v>8739.013860168121</v>
       </c>
       <c r="D41" s="7">
         <v>7960.7549047028433</v>
       </c>
       <c r="E41" s="7">
         <v>12025.47273703246</v>
       </c>
       <c r="F41" s="8">
         <v>12434.103431058931</v>
       </c>
       <c r="G41" s="9">
@@ -12393,51 +12455,53 @@
       </c>
       <c r="CS41" s="34">
         <v>11577.463334081818</v>
       </c>
       <c r="CT41" s="34">
         <v>13885.425524671416</v>
       </c>
       <c r="CU41" s="34">
         <v>15887.16902402829</v>
       </c>
       <c r="CV41" s="34">
         <v>14426.628708603457</v>
       </c>
       <c r="CW41" s="34">
         <v>20336.450132156435</v>
       </c>
       <c r="CX41" s="8">
         <v>20201.973206171468</v>
       </c>
       <c r="CY41" s="9">
         <v>36154.461673356273</v>
       </c>
       <c r="CZ41" s="34">
         <v>25279.799755782173</v>
       </c>
-      <c r="DA41" s="9"/>
+      <c r="DA41" s="9">
+        <v>144646.6</v>
+      </c>
       <c r="DB41" s="34"/>
       <c r="DC41" s="34"/>
       <c r="DD41" s="34"/>
       <c r="DE41" s="18"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="2">
         <v>2882.7011478745499</v>
       </c>
       <c r="C42" s="2">
         <v>2676.7396883632896</v>
       </c>
       <c r="D42" s="7">
         <v>2776.8700013005846</v>
       </c>
       <c r="E42" s="7">
         <v>2848.8860034842855</v>
       </c>
       <c r="F42" s="8">
         <v>2996.3002815564651</v>
       </c>
       <c r="G42" s="9">
@@ -12712,51 +12776,53 @@
       </c>
       <c r="CS42" s="34">
         <v>13390.201493770195</v>
       </c>
       <c r="CT42" s="34">
         <v>5643.1675478732386</v>
       </c>
       <c r="CU42" s="34">
         <v>5073.9100497090858</v>
       </c>
       <c r="CV42" s="34">
         <v>4899.2759593132778</v>
       </c>
       <c r="CW42" s="34">
         <v>5195.5795809911251</v>
       </c>
       <c r="CX42" s="8">
         <v>5313.2352513414153</v>
       </c>
       <c r="CY42" s="9">
         <v>6894.4047636608066</v>
       </c>
       <c r="CZ42" s="34">
         <v>16257.844220514107</v>
       </c>
-      <c r="DA42" s="9"/>
+      <c r="DA42" s="9">
+        <v>38117.4</v>
+      </c>
       <c r="DB42" s="34"/>
       <c r="DC42" s="34"/>
       <c r="DD42" s="34"/>
       <c r="DE42" s="18"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="7">
         <v>701.06539501358657</v>
       </c>
       <c r="C43" s="7">
         <v>879.77162589957447</v>
       </c>
       <c r="D43" s="7">
         <v>365.68464355255554</v>
       </c>
       <c r="E43" s="7">
         <v>624.94614578578899</v>
       </c>
       <c r="F43" s="7">
         <v>717.55262745410027</v>
       </c>
       <c r="G43" s="9">
@@ -13031,51 +13097,53 @@
       </c>
       <c r="CS43" s="34">
         <v>5757.9289651037452</v>
       </c>
       <c r="CT43" s="34">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU43" s="34">
         <v>3125.2950257695875</v>
       </c>
       <c r="CV43" s="34">
         <v>1552.8023604562366</v>
       </c>
       <c r="CW43" s="34">
         <v>2982.962666792142</v>
       </c>
       <c r="CX43" s="8">
         <v>2162.9481004080844</v>
       </c>
       <c r="CY43" s="9">
         <v>4402.2754269028756</v>
       </c>
       <c r="CZ43" s="34">
         <v>3327.2501725234965</v>
       </c>
-      <c r="DA43" s="9"/>
+      <c r="DA43" s="9">
+        <v>5640.9</v>
+      </c>
       <c r="DB43" s="34"/>
       <c r="DC43" s="34"/>
       <c r="DD43" s="34"/>
       <c r="DE43" s="18"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B44" s="7">
         <v>6792.9105324384927</v>
       </c>
       <c r="C44" s="7">
         <v>6990.6002331015061</v>
       </c>
       <c r="D44" s="7">
         <v>8213.9507574240124</v>
       </c>
       <c r="E44" s="7">
         <v>8434.3213457663369</v>
       </c>
       <c r="F44" s="7">
         <v>10282.377856919371</v>
       </c>
       <c r="G44" s="9">
@@ -13350,51 +13418,53 @@
       </c>
       <c r="CS44" s="34">
         <v>23513.999041582232</v>
       </c>
       <c r="CT44" s="34">
         <v>13023.686500145333</v>
       </c>
       <c r="CU44" s="34">
         <v>14764.749121562791</v>
       </c>
       <c r="CV44" s="34">
         <v>16495.405437081659</v>
       </c>
       <c r="CW44" s="34">
         <v>18311.148211284846</v>
       </c>
       <c r="CX44" s="34">
         <v>17981.182720578247</v>
       </c>
       <c r="CY44" s="34">
         <v>28274.297184880754</v>
       </c>
       <c r="CZ44" s="34">
         <v>34536.11556403221</v>
       </c>
-      <c r="DA44" s="9"/>
+      <c r="DA44" s="9">
+        <v>50336.1</v>
+      </c>
       <c r="DB44" s="34"/>
       <c r="DC44" s="34"/>
       <c r="DD44" s="34"/>
       <c r="DE44" s="18"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="7">
         <v>8803.978241694289</v>
       </c>
       <c r="C45" s="7">
         <v>6833.7881753252568</v>
       </c>
       <c r="D45" s="7">
         <v>6708.1940003469417</v>
       </c>
       <c r="E45" s="7">
         <v>11599.584079823529</v>
       </c>
       <c r="F45" s="7">
         <v>12851.069946489015</v>
       </c>
       <c r="G45" s="9">
@@ -13669,51 +13739,53 @@
       </c>
       <c r="CS45" s="34">
         <v>16642.682419238343</v>
       </c>
       <c r="CT45" s="34">
         <v>15450.562638215211</v>
       </c>
       <c r="CU45" s="34">
         <v>11982.096671173906</v>
       </c>
       <c r="CV45" s="34">
         <v>13669.803107830845</v>
       </c>
       <c r="CW45" s="34">
         <v>18024.252142486548</v>
       </c>
       <c r="CX45" s="34">
         <v>19299.955431469687</v>
       </c>
       <c r="CY45" s="34">
         <v>24492.464730497049</v>
       </c>
       <c r="CZ45" s="34">
         <v>43999.051738137874</v>
       </c>
-      <c r="DA45" s="9"/>
+      <c r="DA45" s="9">
+        <v>132678.6</v>
+      </c>
       <c r="DB45" s="34"/>
       <c r="DC45" s="34"/>
       <c r="DD45" s="34"/>
       <c r="DE45" s="18"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B46" s="7">
         <v>19530.712727047001</v>
       </c>
       <c r="C46" s="7">
         <v>19802.338022371725</v>
       </c>
       <c r="D46" s="7">
         <v>22547.083530934324</v>
       </c>
       <c r="E46" s="7">
         <v>22660.47793238825</v>
       </c>
       <c r="F46" s="7">
         <v>25492.966531191374</v>
       </c>
       <c r="G46" s="9">
@@ -13988,51 +14060,53 @@
       </c>
       <c r="CS46" s="34">
         <v>61805.992518745006</v>
       </c>
       <c r="CT46" s="34">
         <v>45967.466101723228</v>
       </c>
       <c r="CU46" s="34">
         <v>48269.470719192803</v>
       </c>
       <c r="CV46" s="34">
         <v>51621.274899679476</v>
       </c>
       <c r="CW46" s="34">
         <v>56658.409778165107</v>
       </c>
       <c r="CX46" s="34">
         <v>52716.986416638669</v>
       </c>
       <c r="CY46" s="34">
         <v>64945.438585665433</v>
       </c>
       <c r="CZ46" s="34">
         <v>131644.15878577222</v>
       </c>
-      <c r="DA46" s="9"/>
+      <c r="DA46" s="9">
+        <v>255724.6</v>
+      </c>
       <c r="DB46" s="34"/>
       <c r="DC46" s="34"/>
       <c r="DD46" s="34"/>
       <c r="DE46" s="18"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="16" t="s">
@@ -14307,51 +14381,53 @@
       </c>
       <c r="CS47" s="34">
         <v>10243.881024404825</v>
       </c>
       <c r="CT47" s="34">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU47" s="34">
         <v>2514.6298949550965</v>
       </c>
       <c r="CV47" s="34">
         <v>4060.8473308986304</v>
       </c>
       <c r="CW47" s="23">
         <v>2785.8099097180911</v>
       </c>
       <c r="CX47" s="23">
         <v>4312.4273341569751</v>
       </c>
       <c r="CY47" s="34">
         <v>6523.7715965779116</v>
       </c>
       <c r="CZ47" s="34">
         <v>6893.069112140317</v>
       </c>
-      <c r="DA47" s="9"/>
+      <c r="DA47" s="9">
+        <v>9387</v>
+      </c>
       <c r="DB47" s="34"/>
       <c r="DC47" s="34"/>
       <c r="DD47" s="34"/>
       <c r="DE47" s="18"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B48" s="7">
         <v>11540.710599091133</v>
       </c>
       <c r="C48" s="7">
         <v>14644.954489622778</v>
       </c>
       <c r="D48" s="7">
         <v>18858.750514572239</v>
       </c>
       <c r="E48" s="7">
         <v>20465.998946466698</v>
       </c>
       <c r="F48" s="7">
         <v>23869.052168484421</v>
       </c>
       <c r="G48" s="9">
@@ -14626,51 +14702,53 @@
       </c>
       <c r="CS48" s="34">
         <v>36660.403071178225</v>
       </c>
       <c r="CT48" s="34">
         <v>14658.432128038789</v>
       </c>
       <c r="CU48" s="34">
         <v>17440.038574281585</v>
       </c>
       <c r="CV48" s="34">
         <v>22457.411789260041</v>
       </c>
       <c r="CW48" s="34">
         <v>22354.041419524605</v>
       </c>
       <c r="CX48" s="34">
         <v>24916.619343798193</v>
       </c>
       <c r="CY48" s="34">
         <v>33884.239679319508</v>
       </c>
       <c r="CZ48" s="34">
         <v>45007.599662003748</v>
       </c>
-      <c r="DA48" s="9"/>
+      <c r="DA48" s="9">
+        <v>55437.599999999999</v>
+      </c>
       <c r="DB48" s="34"/>
       <c r="DC48" s="34"/>
       <c r="DD48" s="34"/>
       <c r="DE48" s="18"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="7">
         <v>27.324376947684101</v>
       </c>
       <c r="C49" s="7">
         <v>26.5368656174563</v>
       </c>
       <c r="D49" s="7">
         <v>26.61850654622846</v>
       </c>
       <c r="E49" s="7">
         <v>29.264042668569719</v>
       </c>
       <c r="F49" s="7">
         <v>30.834195192317864</v>
       </c>
       <c r="G49" s="9">
@@ -14945,51 +15023,53 @@
       </c>
       <c r="CS49" s="34">
         <v>69.152547812504778</v>
       </c>
       <c r="CT49" s="34">
         <v>60.331216210786451</v>
       </c>
       <c r="CU49" s="34">
         <v>68.492542856781128</v>
       </c>
       <c r="CV49" s="34">
         <v>48.999621277337816</v>
       </c>
       <c r="CW49" s="34">
         <v>37.328888742270657</v>
       </c>
       <c r="CX49" s="34">
         <v>28.30765227389481</v>
       </c>
       <c r="CY49" s="34">
         <v>38.757831503100221</v>
       </c>
       <c r="CZ49" s="34">
         <v>63.422113894137624</v>
       </c>
-      <c r="DA49" s="9"/>
+      <c r="DA49" s="9">
+        <v>94.9</v>
+      </c>
       <c r="DB49" s="34"/>
       <c r="DC49" s="34"/>
       <c r="DD49" s="34"/>
       <c r="DE49" s="18"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B50" s="7">
         <v>293.21707199444921</v>
       </c>
       <c r="C50" s="7">
         <v>238.86879122941701</v>
       </c>
       <c r="D50" s="7">
         <v>285.64154757045833</v>
       </c>
       <c r="E50" s="7">
         <v>238.49724267960426</v>
       </c>
       <c r="F50" s="7">
         <v>317.07643671541246</v>
       </c>
       <c r="G50" s="9">
@@ -15264,51 +15344,53 @@
       </c>
       <c r="CS50" s="18">
         <v>279.17314491335839</v>
       </c>
       <c r="CT50" s="34">
         <v>382.25328735529757</v>
       </c>
       <c r="CU50" s="34">
         <v>377.59835033732617</v>
       </c>
       <c r="CV50" s="34">
         <v>423.92188120901949</v>
       </c>
       <c r="CW50" s="34">
         <v>310.27200214256754</v>
       </c>
       <c r="CX50" s="34">
         <v>216.44938617147821</v>
       </c>
       <c r="CY50" s="34">
         <v>248.1560270034941</v>
       </c>
       <c r="CZ50" s="34">
         <v>715.4796153001929</v>
       </c>
-      <c r="DA50" s="9"/>
+      <c r="DA50" s="9">
+        <v>1083.3</v>
+      </c>
       <c r="DB50" s="34"/>
       <c r="DC50" s="34"/>
       <c r="DD50" s="18"/>
       <c r="DE50" s="18"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B51" s="12">
         <v>1205.5091756815532</v>
       </c>
       <c r="C51" s="12">
         <v>1188.8106093306678</v>
       </c>
       <c r="D51" s="12">
         <v>1456.7636823088383</v>
       </c>
       <c r="E51" s="12">
         <v>2703.0312382580769</v>
       </c>
       <c r="F51" s="6">
         <v>2127.1472745447054</v>
       </c>
       <c r="G51" s="9">
@@ -15583,51 +15665,53 @@
       </c>
       <c r="CS51" s="34">
         <v>4502.1552097930389</v>
       </c>
       <c r="CT51" s="34">
         <v>4509.9498288090854</v>
       </c>
       <c r="CU51" s="34">
         <v>4524.2360720817596</v>
       </c>
       <c r="CV51" s="34">
         <v>4402.7960417062823</v>
       </c>
       <c r="CW51" s="34">
         <v>5160.3304328801278</v>
       </c>
       <c r="CX51" s="34">
         <v>5397.3243154021338</v>
       </c>
       <c r="CY51" s="34">
         <v>4889.2655820387408</v>
       </c>
       <c r="CZ51" s="9">
         <v>5217.7662474794561</v>
       </c>
-      <c r="DA51" s="9"/>
+      <c r="DA51" s="9">
+        <v>6284.9</v>
+      </c>
       <c r="DB51" s="34"/>
       <c r="DC51" s="34"/>
       <c r="DD51" s="34"/>
       <c r="DE51" s="18"/>
     </row>
     <row r="53" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="44" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="44"/>
       <c r="C53" s="44"/>
       <c r="D53" s="44"/>
       <c r="E53" s="44"/>
       <c r="F53" s="44"/>
       <c r="G53" s="44"/>
       <c r="H53" s="44"/>
       <c r="I53" s="44"/>
       <c r="J53" s="44"/>
       <c r="K53" s="44"/>
       <c r="L53" s="44"/>
       <c r="M53" s="44"/>
       <c r="N53" s="44"/>
       <c r="O53" s="44"/>
       <c r="P53" s="44"/>
       <c r="Q53" s="44"/>
@@ -16540,51 +16624,53 @@
       </c>
       <c r="CS57" s="33">
         <v>11914.295601447624</v>
       </c>
       <c r="CT57" s="33">
         <v>17721.096678214919</v>
       </c>
       <c r="CU57" s="33">
         <v>18015.784806885596</v>
       </c>
       <c r="CV57" s="33">
         <v>16788.540101084116</v>
       </c>
       <c r="CW57" s="33">
         <v>18038.17137976734</v>
       </c>
       <c r="CX57" s="10">
         <v>14677.193279805655</v>
       </c>
       <c r="CY57" s="11">
         <v>28984.77890873477</v>
       </c>
       <c r="CZ57" s="11">
         <v>381994.15715678508</v>
       </c>
-      <c r="DA57" s="11"/>
+      <c r="DA57" s="11">
+        <v>1053309.8999999999</v>
+      </c>
       <c r="DB57" s="33"/>
       <c r="DC57" s="33"/>
       <c r="DD57" s="33"/>
       <c r="DE57" s="16"/>
     </row>
     <row r="58" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G58" s="16" t="s">
@@ -16859,51 +16945,53 @@
       </c>
       <c r="CS58" s="18">
         <v>0</v>
       </c>
       <c r="CT58" s="18">
         <v>0</v>
       </c>
       <c r="CU58" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CV58" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CW58" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CX58" s="23">
         <v>0</v>
       </c>
       <c r="CY58" s="17" t="s">
         <v>24</v>
       </c>
       <c r="CZ58" s="34">
         <v>19556.215915286652</v>
       </c>
-      <c r="DA58" s="17"/>
+      <c r="DA58" s="17">
+        <v>27419.4</v>
+      </c>
       <c r="DB58" s="27"/>
       <c r="DC58" s="34"/>
       <c r="DD58" s="27"/>
       <c r="DE58" s="23"/>
     </row>
     <row r="59" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="C59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="D59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="E59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="F59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="G59" s="9">
@@ -17178,51 +17266,53 @@
       </c>
       <c r="CS59" s="18">
         <v>212.28126402766665</v>
       </c>
       <c r="CT59" s="18">
         <v>271.76481409550001</v>
       </c>
       <c r="CU59" s="34">
         <v>309.16907686076661</v>
       </c>
       <c r="CV59" s="34">
         <v>242.85097307498336</v>
       </c>
       <c r="CW59" s="18">
         <v>203.63952810168334</v>
       </c>
       <c r="CX59" s="8">
         <v>144.90917385189994</v>
       </c>
       <c r="CY59" s="9">
         <v>197.78417499603336</v>
       </c>
       <c r="CZ59" s="34">
         <v>9231.5479220324432</v>
       </c>
-      <c r="DA59" s="9"/>
+      <c r="DA59" s="9">
+        <v>129666.6</v>
+      </c>
       <c r="DB59" s="34"/>
       <c r="DC59" s="34"/>
       <c r="DD59" s="34"/>
       <c r="DE59" s="18"/>
     </row>
     <row r="60" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A60" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="C60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="D60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="E60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="F60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="G60" s="9">
@@ -17497,51 +17587,53 @@
       </c>
       <c r="CS60" s="18">
         <v>866.7838238252084</v>
       </c>
       <c r="CT60" s="18">
         <v>966.52688603624983</v>
       </c>
       <c r="CU60" s="34">
         <v>1255.1187294845831</v>
       </c>
       <c r="CV60" s="34">
         <v>1598.1284404616665</v>
       </c>
       <c r="CW60" s="18">
         <v>1190.8863554408335</v>
       </c>
       <c r="CX60" s="8">
         <v>807.81488288874993</v>
       </c>
       <c r="CY60" s="9">
         <v>784.20401094893316</v>
       </c>
       <c r="CZ60" s="34">
         <v>32542.693443217828</v>
       </c>
-      <c r="DA60" s="9"/>
+      <c r="DA60" s="9">
+        <v>46838</v>
+      </c>
       <c r="DB60" s="34"/>
       <c r="DC60" s="34"/>
       <c r="DD60" s="34"/>
       <c r="DE60" s="18"/>
     </row>
     <row r="61" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B61" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="C61" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="D61" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="E61" s="2">
         <v>1214.6187440979693</v>
       </c>
       <c r="F61" s="2">
         <v>2387.1909575682635</v>
       </c>
       <c r="G61" s="9">
@@ -17816,51 +17908,53 @@
       </c>
       <c r="CS61" s="18">
         <v>2279.0738000308334</v>
       </c>
       <c r="CT61" s="18">
         <v>3357.1470901615835</v>
       </c>
       <c r="CU61" s="34">
         <v>3622.0921001970833</v>
       </c>
       <c r="CV61" s="34">
         <v>3014.5245054434163</v>
       </c>
       <c r="CW61" s="18">
         <v>4943.3079738920842</v>
       </c>
       <c r="CX61" s="8">
         <v>3816.2838028726101</v>
       </c>
       <c r="CY61" s="9">
         <v>4150.9030165737513</v>
       </c>
       <c r="CZ61" s="34">
         <v>39086.051376926087</v>
       </c>
-      <c r="DA61" s="9"/>
+      <c r="DA61" s="9">
+        <v>60726.400000000001</v>
+      </c>
       <c r="DB61" s="34"/>
       <c r="DC61" s="34"/>
       <c r="DD61" s="34"/>
       <c r="DE61" s="18"/>
     </row>
     <row r="62" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="C62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="D62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="E62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="F62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="G62" s="9">
@@ -18135,51 +18229,53 @@
       </c>
       <c r="CS62" s="18">
         <v>68.143357856250006</v>
       </c>
       <c r="CT62" s="18">
         <v>76.249031169583333</v>
       </c>
       <c r="CU62" s="34">
         <v>98.04120833333333</v>
       </c>
       <c r="CV62" s="34">
         <v>94.826780525833314</v>
       </c>
       <c r="CW62" s="18">
         <v>88.728721565833325</v>
       </c>
       <c r="CX62" s="8">
         <v>80.597976285833326</v>
       </c>
       <c r="CY62" s="9">
         <v>98.04120833333333</v>
       </c>
       <c r="CZ62" s="34">
         <v>8840.0600357890435</v>
       </c>
-      <c r="DA62" s="9"/>
+      <c r="DA62" s="9">
+        <v>14162</v>
+      </c>
       <c r="DB62" s="34"/>
       <c r="DC62" s="34"/>
       <c r="DD62" s="34"/>
       <c r="DE62" s="18"/>
     </row>
     <row r="63" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A63" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="C63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="D63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="E63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="F63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="G63" s="9">
@@ -18454,51 +18550,53 @@
       </c>
       <c r="CS63" s="18">
         <v>411.00853043249998</v>
       </c>
       <c r="CT63" s="23">
         <v>742.26039097749992</v>
       </c>
       <c r="CU63" s="34">
         <v>746.84856721749986</v>
       </c>
       <c r="CV63" s="34">
         <v>541.37354452999989</v>
       </c>
       <c r="CW63" s="18">
         <v>537.89996057249994</v>
       </c>
       <c r="CX63" s="8">
         <v>324.44770772249996</v>
       </c>
       <c r="CY63" s="9">
         <v>353.36489035999995</v>
       </c>
       <c r="CZ63" s="34">
         <v>27514.748233268216</v>
       </c>
-      <c r="DA63" s="9"/>
+      <c r="DA63" s="9">
+        <v>29930.1</v>
+      </c>
       <c r="DB63" s="34"/>
       <c r="DC63" s="34"/>
       <c r="DD63" s="34"/>
       <c r="DE63" s="18"/>
     </row>
     <row r="64" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A64" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="C64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="D64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="E64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="F64" s="2">
         <v>233.79786297357018</v>
       </c>
       <c r="G64" s="9">
@@ -18773,51 +18871,53 @@
       </c>
       <c r="CS64" s="18">
         <v>27.765758320875001</v>
       </c>
       <c r="CT64" s="23">
         <v>62.338332161666671</v>
       </c>
       <c r="CU64" s="34">
         <v>68.168854235833336</v>
       </c>
       <c r="CV64" s="34">
         <v>51.840170260833339</v>
       </c>
       <c r="CW64" s="18">
         <v>44.241671120000007</v>
       </c>
       <c r="CX64" s="8">
         <v>468.10067818917764</v>
       </c>
       <c r="CY64" s="9">
         <v>7095.2911119670389</v>
       </c>
       <c r="CZ64" s="34">
         <v>39955.657078659664</v>
       </c>
-      <c r="DA64" s="9"/>
+      <c r="DA64" s="9">
+        <v>78760.3</v>
+      </c>
       <c r="DB64" s="34"/>
       <c r="DC64" s="34"/>
       <c r="DD64" s="34"/>
       <c r="DE64" s="18"/>
     </row>
     <row r="65" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G65" s="16" t="s">
@@ -19092,51 +19192,53 @@
       </c>
       <c r="CS65" s="18">
         <v>21.170831400000004</v>
       </c>
       <c r="CT65" s="18">
         <v>34.760418666666666</v>
       </c>
       <c r="CU65" s="34">
         <v>39.544127316666675</v>
       </c>
       <c r="CV65" s="34">
         <v>27.754392774999999</v>
       </c>
       <c r="CW65" s="18">
         <v>21.392729366666664</v>
       </c>
       <c r="CX65" s="23">
         <v>2244.6420940168105</v>
       </c>
       <c r="CY65" s="9">
         <v>2511.7817753304998</v>
       </c>
       <c r="CZ65" s="34">
         <v>26388.305128034128</v>
       </c>
-      <c r="DA65" s="9"/>
+      <c r="DA65" s="9">
+        <v>56369.599999999999</v>
+      </c>
       <c r="DB65" s="34"/>
       <c r="DC65" s="34"/>
       <c r="DD65" s="34"/>
       <c r="DE65" s="18"/>
     </row>
     <row r="66" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="C66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="D66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="E66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="F66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="G66" s="9">
@@ -19411,51 +19513,53 @@
       </c>
       <c r="CS66" s="18">
         <v>119.94586677533333</v>
       </c>
       <c r="CT66" s="18">
         <v>211.98635630333331</v>
       </c>
       <c r="CU66" s="34">
         <v>262.680676995</v>
       </c>
       <c r="CV66" s="34">
         <v>164.04574345333333</v>
       </c>
       <c r="CW66" s="18">
         <v>129.46289062666665</v>
       </c>
       <c r="CX66" s="8">
         <v>79.055159171666674</v>
       </c>
       <c r="CY66" s="9">
         <v>77.996891371666663</v>
       </c>
       <c r="CZ66" s="34">
         <v>26878.967468383016</v>
       </c>
-      <c r="DA66" s="9"/>
+      <c r="DA66" s="9">
+        <v>50842.9</v>
+      </c>
       <c r="DB66" s="34"/>
       <c r="DC66" s="34"/>
       <c r="DD66" s="34"/>
       <c r="DE66" s="18"/>
     </row>
     <row r="67" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="C67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="D67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="E67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="F67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="G67" s="9">
@@ -19730,51 +19834,53 @@
       </c>
       <c r="CS67" s="18">
         <v>5.2270450196666669</v>
       </c>
       <c r="CT67" s="18">
         <v>12.206886124999999</v>
       </c>
       <c r="CU67" s="34">
         <v>22.567499999999999</v>
       </c>
       <c r="CV67" s="34">
         <v>16.716666666666665</v>
       </c>
       <c r="CW67" s="18">
         <v>13.373333333333333</v>
       </c>
       <c r="CX67" s="8">
         <v>13.373333333333333</v>
       </c>
       <c r="CY67" s="9">
         <v>495.53810099999998</v>
       </c>
       <c r="CZ67" s="34">
         <v>10844.721380152085</v>
       </c>
-      <c r="DA67" s="9"/>
+      <c r="DA67" s="9">
+        <v>132505.20000000001</v>
+      </c>
       <c r="DB67" s="34"/>
       <c r="DC67" s="34"/>
       <c r="DD67" s="34"/>
       <c r="DE67" s="18"/>
     </row>
     <row r="68" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="C68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="D68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="E68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="F68" s="2">
         <v>74.50978346656126</v>
       </c>
       <c r="G68" s="9">
@@ -20049,51 +20155,53 @@
       </c>
       <c r="CS68" s="18">
         <v>13.951492770833331</v>
       </c>
       <c r="CT68" s="18">
         <v>27.656786991666664</v>
       </c>
       <c r="CU68" s="34">
         <v>32.163614854166667</v>
       </c>
       <c r="CV68" s="34">
         <v>17.714671312499998</v>
       </c>
       <c r="CW68" s="18">
         <v>13.134506199999999</v>
       </c>
       <c r="CX68" s="8">
         <v>97.820015264839526</v>
       </c>
       <c r="CY68" s="9">
         <v>231.20793673949237</v>
       </c>
       <c r="CZ68" s="34">
         <v>10597.102440099192</v>
       </c>
-      <c r="DA68" s="9"/>
+      <c r="DA68" s="9">
+        <v>32131.7</v>
+      </c>
       <c r="DB68" s="34"/>
       <c r="DC68" s="34"/>
       <c r="DD68" s="34"/>
       <c r="DE68" s="18"/>
     </row>
     <row r="69" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="C69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="D69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="E69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="F69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="G69" s="9">
@@ -20368,51 +20476,53 @@
       </c>
       <c r="CS69" s="18">
         <v>47.69761318583334</v>
       </c>
       <c r="CT69" s="18">
         <v>49.58331410000001</v>
       </c>
       <c r="CU69" s="23">
         <v>181.65728123541669</v>
       </c>
       <c r="CV69" s="34">
         <v>102.05692908958333</v>
       </c>
       <c r="CW69" s="18">
         <v>76.52390783333334</v>
       </c>
       <c r="CX69" s="8">
         <v>48.773394077083346</v>
       </c>
       <c r="CY69" s="9">
         <v>36.52987512166667</v>
       </c>
       <c r="CZ69" s="34">
         <v>415.81958496674997</v>
       </c>
-      <c r="DA69" s="9"/>
+      <c r="DA69" s="9">
+        <v>3567.4</v>
+      </c>
       <c r="DB69" s="34"/>
       <c r="DC69" s="34"/>
       <c r="DD69" s="34"/>
       <c r="DE69" s="18"/>
     </row>
     <row r="70" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="C70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="D70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="E70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="F70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="G70" s="9">
@@ -20687,51 +20797,53 @@
       </c>
       <c r="CS70" s="18">
         <v>811.53441770283337</v>
       </c>
       <c r="CT70" s="18">
         <v>1047.9416445266668</v>
       </c>
       <c r="CU70" s="34">
         <v>1411.9583137629168</v>
       </c>
       <c r="CV70" s="34">
         <v>1092.1621220470834</v>
       </c>
       <c r="CW70" s="18">
         <v>1026.7702888891667</v>
       </c>
       <c r="CX70" s="34">
         <v>492.02115636916665</v>
       </c>
       <c r="CY70" s="34">
         <v>724.47694458916669</v>
       </c>
       <c r="CZ70" s="34">
         <v>14674.618693946291</v>
       </c>
-      <c r="DA70" s="9"/>
+      <c r="DA70" s="9">
+        <v>30882.9</v>
+      </c>
       <c r="DB70" s="34"/>
       <c r="DC70" s="34"/>
       <c r="DD70" s="34"/>
       <c r="DE70" s="18"/>
     </row>
     <row r="71" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="C71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="D71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="E71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="F71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="G71" s="9">
@@ -21006,51 +21118,53 @@
       </c>
       <c r="CS71" s="18">
         <v>98.260804382499998</v>
       </c>
       <c r="CT71" s="18">
         <v>219.06855363999998</v>
       </c>
       <c r="CU71" s="34">
         <v>196.39056473166664</v>
       </c>
       <c r="CV71" s="34">
         <v>181.86534879833332</v>
       </c>
       <c r="CW71" s="18">
         <v>103.52546875</v>
       </c>
       <c r="CX71" s="34">
         <v>45.800661776666665</v>
       </c>
       <c r="CY71" s="34">
         <v>83.301392418333336</v>
       </c>
       <c r="CZ71" s="34">
         <v>16510.654968180341</v>
       </c>
-      <c r="DA71" s="9"/>
+      <c r="DA71" s="9">
+        <v>104145.5</v>
+      </c>
       <c r="DB71" s="34"/>
       <c r="DC71" s="34"/>
       <c r="DD71" s="34"/>
       <c r="DE71" s="18"/>
     </row>
     <row r="72" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B72" s="7">
         <v>2003.3876383526035</v>
       </c>
       <c r="C72" s="7">
         <v>2003.3876383526035</v>
       </c>
       <c r="D72" s="7">
         <v>2003.3876383526035</v>
       </c>
       <c r="E72" s="7">
         <v>2049.3983530448036</v>
       </c>
       <c r="F72" s="7">
         <v>2630.0968896897907</v>
       </c>
       <c r="G72" s="9">
@@ -21325,51 +21439,53 @@
       </c>
       <c r="CS72" s="18">
         <v>5981.9260386655842</v>
       </c>
       <c r="CT72" s="18">
         <v>9255.6813649261676</v>
       </c>
       <c r="CU72" s="34">
         <v>8183.7189529956659</v>
       </c>
       <c r="CV72" s="34">
         <v>8367.0714810173831</v>
       </c>
       <c r="CW72" s="18">
         <v>8604.6150236585672</v>
       </c>
       <c r="CX72" s="34">
         <v>5262.9940384328156</v>
       </c>
       <c r="CY72" s="34">
         <v>11364.851907159155</v>
       </c>
       <c r="CZ72" s="34">
         <v>79009.362066243571</v>
       </c>
-      <c r="DA72" s="9"/>
+      <c r="DA72" s="9">
+        <v>216901.5</v>
+      </c>
       <c r="DB72" s="34"/>
       <c r="DC72" s="34"/>
       <c r="DD72" s="34"/>
       <c r="DE72" s="18"/>
     </row>
     <row r="73" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G73" s="16" t="s">
@@ -21644,51 +21760,53 @@
       </c>
       <c r="CS73" s="18">
         <v>0</v>
       </c>
       <c r="CT73" s="18">
         <v>0</v>
       </c>
       <c r="CU73" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CV73" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CW73" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CX73" s="23">
         <v>0</v>
       </c>
       <c r="CY73" s="34">
         <v>0</v>
       </c>
       <c r="CZ73" s="34">
         <v>1321.9108442081722</v>
       </c>
-      <c r="DA73" s="9"/>
+      <c r="DA73" s="9">
+        <v>4060.1</v>
+      </c>
       <c r="DB73" s="34"/>
       <c r="DC73" s="34"/>
       <c r="DD73" s="34"/>
       <c r="DE73" s="18"/>
     </row>
     <row r="74" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="C74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="D74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="E74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="F74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="G74" s="9">
@@ -21963,51 +22081,53 @@
       </c>
       <c r="CS74" s="18">
         <v>0.97281934999999997</v>
       </c>
       <c r="CT74" s="18">
         <v>1.6209222333333335</v>
       </c>
       <c r="CU74" s="34">
         <v>1.7755092666666668</v>
       </c>
       <c r="CV74" s="34">
         <v>1.3398233916666666</v>
       </c>
       <c r="CW74" s="34">
         <v>1.0673629666666669</v>
       </c>
       <c r="CX74" s="34">
         <v>0.6722063416666666</v>
       </c>
       <c r="CY74" s="34">
         <v>0.76791764166666665</v>
       </c>
       <c r="CZ74" s="34">
         <v>16467.140656701569</v>
       </c>
-      <c r="DA74" s="9"/>
+      <c r="DA74" s="9">
+        <v>30552</v>
+      </c>
       <c r="DB74" s="34"/>
       <c r="DC74" s="34"/>
       <c r="DD74" s="34"/>
       <c r="DE74" s="18"/>
     </row>
     <row r="75" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="C75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="D75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="E75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="F75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="G75" s="9">
@@ -22282,51 +22402,53 @@
       </c>
       <c r="CS75" s="18">
         <v>25.242465872916672</v>
       </c>
       <c r="CT75" s="34">
         <v>50.017755288333333</v>
       </c>
       <c r="CU75" s="34">
         <v>58.227542045833339</v>
       </c>
       <c r="CV75" s="34">
         <v>31.970439837500006</v>
       </c>
       <c r="CW75" s="34">
         <v>23.748972000000002</v>
       </c>
       <c r="CX75" s="34">
         <v>16.21119771916667</v>
       </c>
       <c r="CY75" s="34">
         <v>21.802109924166668</v>
       </c>
       <c r="CZ75" s="34">
         <v>47.204004705713103</v>
       </c>
-      <c r="DA75" s="9"/>
+      <c r="DA75" s="9">
+        <v>74.5</v>
+      </c>
       <c r="DB75" s="34"/>
       <c r="DC75" s="34"/>
       <c r="DD75" s="34"/>
       <c r="DE75" s="18"/>
     </row>
     <row r="76" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="C76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="D76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="E76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="F76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="G76" s="9">
@@ -22601,51 +22723,53 @@
       </c>
       <c r="CS76" s="18">
         <v>264.65918878774994</v>
       </c>
       <c r="CT76" s="34">
         <v>359.73478689166666</v>
       </c>
       <c r="CU76" s="34">
         <v>358.93079848416664</v>
       </c>
       <c r="CV76" s="34">
         <v>393.03334074249995</v>
       </c>
       <c r="CW76" s="34">
         <v>289.16456351999989</v>
       </c>
       <c r="CX76" s="34">
         <v>195.44192910083333</v>
       </c>
       <c r="CY76" s="34">
         <v>189.75955559583332</v>
       </c>
       <c r="CZ76" s="34">
         <v>703.26731124971116</v>
       </c>
-      <c r="DA76" s="9"/>
+      <c r="DA76" s="9">
+        <v>1068.8</v>
+      </c>
       <c r="DB76" s="34"/>
       <c r="DC76" s="34"/>
       <c r="DD76" s="18"/>
       <c r="DE76" s="18"/>
     </row>
     <row r="77" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B77" s="7">
         <v>95.069314462949137</v>
       </c>
       <c r="C77" s="7">
         <v>95.069314462949137</v>
       </c>
       <c r="D77" s="12">
         <v>95.069314462949137</v>
       </c>
       <c r="E77" s="12">
         <v>126.86971850744914</v>
       </c>
       <c r="F77" s="12">
         <v>134.52717352024712</v>
       </c>
       <c r="G77" s="9">
@@ -22920,51 +23044,53 @@
       </c>
       <c r="CS77" s="34">
         <v>658.65048304104164</v>
       </c>
       <c r="CT77" s="34">
         <v>974.55134392000014</v>
       </c>
       <c r="CU77" s="34">
         <v>1166.7313888683334</v>
       </c>
       <c r="CV77" s="34">
         <v>849.26472765583344</v>
       </c>
       <c r="CW77" s="34">
         <v>726.68812192999997</v>
       </c>
       <c r="CX77" s="34">
         <v>538.23387239083331</v>
       </c>
       <c r="CY77" s="34">
         <v>567.17608866403339</v>
       </c>
       <c r="CZ77" s="34">
         <v>1408.1086047346039</v>
       </c>
-      <c r="DA77" s="9"/>
+      <c r="DA77" s="9">
+        <v>2704.9</v>
+      </c>
       <c r="DB77" s="34"/>
       <c r="DC77" s="34"/>
       <c r="DD77" s="34"/>
       <c r="DE77" s="18"/>
     </row>
     <row r="79" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="44" t="s">
         <v>39</v>
       </c>
       <c r="B79" s="44"/>
       <c r="C79" s="44"/>
       <c r="D79" s="44"/>
       <c r="E79" s="44"/>
       <c r="F79" s="44"/>
       <c r="G79" s="44"/>
       <c r="H79" s="44"/>
       <c r="I79" s="44"/>
       <c r="J79" s="44"/>
       <c r="K79" s="44"/>
       <c r="L79" s="44"/>
       <c r="M79" s="44"/>
       <c r="N79" s="44"/>
       <c r="O79" s="44"/>
       <c r="P79" s="44"/>
       <c r="Q79" s="44"/>
@@ -23877,51 +24003,53 @@
       </c>
       <c r="CS83" s="33">
         <v>475470.28227154328</v>
       </c>
       <c r="CT83" s="33">
         <v>237420.48102405143</v>
       </c>
       <c r="CU83" s="33">
         <v>253325.34759963132</v>
       </c>
       <c r="CV83" s="33">
         <v>341085.23321366712</v>
       </c>
       <c r="CW83" s="33">
         <v>326620.66439073114</v>
       </c>
       <c r="CX83" s="10">
         <v>360184.9178819895</v>
       </c>
       <c r="CY83" s="11">
         <v>539979.24978701677</v>
       </c>
       <c r="CZ83" s="11">
         <v>363260.38044238841</v>
       </c>
-      <c r="DA83" s="11"/>
+      <c r="DA83" s="11">
+        <v>355858</v>
+      </c>
       <c r="DB83" s="33"/>
       <c r="DC83" s="33"/>
       <c r="DD83" s="33"/>
       <c r="DE83" s="16"/>
     </row>
     <row r="84" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G84" s="16" t="s">
@@ -24196,51 +24324,53 @@
       </c>
       <c r="CS84" s="34">
         <v>51658.310521411389</v>
       </c>
       <c r="CT84" s="34">
         <v>12033.523003830924</v>
       </c>
       <c r="CU84" s="34">
         <v>16158.641138329462</v>
       </c>
       <c r="CV84" s="34">
         <v>22381.90004513675</v>
       </c>
       <c r="CW84" s="23">
         <v>25973.099494156479</v>
       </c>
       <c r="CX84" s="23">
         <v>29578.773571127153</v>
       </c>
       <c r="CY84" s="17">
         <v>51332.413675950826</v>
       </c>
       <c r="CZ84" s="34">
         <v>36283.94881906252</v>
       </c>
-      <c r="DA84" s="17"/>
+      <c r="DA84" s="17">
+        <v>38897.5</v>
+      </c>
       <c r="DB84" s="27"/>
       <c r="DC84" s="34"/>
       <c r="DD84" s="27"/>
       <c r="DE84" s="23"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B85" s="2">
         <v>8300.0343815887663</v>
       </c>
       <c r="C85" s="2">
         <v>8122.2858785922617</v>
       </c>
       <c r="D85" s="2">
         <v>10090.49918133284</v>
       </c>
       <c r="E85" s="2">
         <v>11374.483567953759</v>
       </c>
       <c r="F85" s="2">
         <v>13205.393587498576</v>
       </c>
       <c r="G85" s="9">
@@ -24515,51 +24645,53 @@
       </c>
       <c r="CS85" s="34">
         <v>33458.839326979301</v>
       </c>
       <c r="CT85" s="34">
         <v>28848.34896750237</v>
       </c>
       <c r="CU85" s="34">
         <v>30237.129211149128</v>
       </c>
       <c r="CV85" s="34">
         <v>37001.906761708822</v>
       </c>
       <c r="CW85" s="34">
         <v>38142.816493738013</v>
       </c>
       <c r="CX85" s="8">
         <v>38882.911087654662</v>
       </c>
       <c r="CY85" s="9">
         <v>43743.133606053343</v>
       </c>
       <c r="CZ85" s="34">
         <v>34521.644771400111</v>
       </c>
-      <c r="DA85" s="9"/>
+      <c r="DA85" s="9">
+        <v>30568.400000000001</v>
+      </c>
       <c r="DB85" s="34"/>
       <c r="DC85" s="34"/>
       <c r="DD85" s="34"/>
       <c r="DE85" s="18"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A86" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B86" s="2">
         <v>7591.5780072174193</v>
       </c>
       <c r="C86" s="2">
         <v>8184.5959654218459</v>
       </c>
       <c r="D86" s="2">
         <v>14052.080732947379</v>
       </c>
       <c r="E86" s="2">
         <v>11194.854311932719</v>
       </c>
       <c r="F86" s="2">
         <v>12435.021220892755</v>
       </c>
       <c r="G86" s="9">
@@ -24834,51 +24966,53 @@
       </c>
       <c r="CS86" s="34">
         <v>26937.655429493374</v>
       </c>
       <c r="CT86" s="34">
         <v>11425.519432646153</v>
       </c>
       <c r="CU86" s="34">
         <v>12390.574920783965</v>
       </c>
       <c r="CV86" s="34">
         <v>23654.173436981691</v>
       </c>
       <c r="CW86" s="34">
         <v>19026.291067406404</v>
       </c>
       <c r="CX86" s="8">
         <v>19342.281160885977</v>
       </c>
       <c r="CY86" s="9">
         <v>31510.528535636982</v>
       </c>
       <c r="CZ86" s="34">
         <v>20301.993999385806</v>
       </c>
-      <c r="DA86" s="9"/>
+      <c r="DA86" s="9">
+        <v>17748</v>
+      </c>
       <c r="DB86" s="34"/>
       <c r="DC86" s="34"/>
       <c r="DD86" s="34"/>
       <c r="DE86" s="18"/>
     </row>
     <row r="87" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A87" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B87" s="2">
         <v>19494.882430404112</v>
       </c>
       <c r="C87" s="2">
         <v>16248.465335129104</v>
       </c>
       <c r="D87" s="2">
         <v>34327.913623236906</v>
       </c>
       <c r="E87" s="2">
         <v>21028.758274764732</v>
       </c>
       <c r="F87" s="2">
         <v>24351.774133497864</v>
       </c>
       <c r="G87" s="9">
@@ -25153,51 +25287,53 @@
       </c>
       <c r="CS87" s="34">
         <v>58667.133649225769</v>
       </c>
       <c r="CT87" s="34">
         <v>27962.716387571108</v>
       </c>
       <c r="CU87" s="34">
         <v>29118.928963523547</v>
       </c>
       <c r="CV87" s="34">
         <v>54857.049463048468</v>
       </c>
       <c r="CW87" s="34">
         <v>30603.644237208748</v>
       </c>
       <c r="CX87" s="8">
         <v>36149.20400606202</v>
       </c>
       <c r="CY87" s="9">
         <v>63985.991186501313</v>
       </c>
       <c r="CZ87" s="34">
         <v>34800.398251328748</v>
       </c>
-      <c r="DA87" s="9"/>
+      <c r="DA87" s="9">
+        <v>44494.3</v>
+      </c>
       <c r="DB87" s="34"/>
       <c r="DC87" s="34"/>
       <c r="DD87" s="34"/>
       <c r="DE87" s="18"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A88" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="2">
         <v>2174.1042045075346</v>
       </c>
       <c r="C88" s="2">
         <v>2160.0478346702266</v>
       </c>
       <c r="D88" s="2">
         <v>2838.5304055621309</v>
       </c>
       <c r="E88" s="2">
         <v>2881.5123609369452</v>
       </c>
       <c r="F88" s="2">
         <v>4604.4308376716372</v>
       </c>
       <c r="G88" s="9">
@@ -25472,51 +25608,53 @@
       </c>
       <c r="CS88" s="34">
         <v>11452.189927992491</v>
       </c>
       <c r="CT88" s="34">
         <v>4633.0430073936077</v>
       </c>
       <c r="CU88" s="34">
         <v>6333.0046001582123</v>
       </c>
       <c r="CV88" s="34">
         <v>6885.3568327651319</v>
       </c>
       <c r="CW88" s="34">
         <v>6832.5912367851752</v>
       </c>
       <c r="CX88" s="8">
         <v>8981.7242372376986</v>
       </c>
       <c r="CY88" s="9">
         <v>11890.511966969172</v>
       </c>
       <c r="CZ88" s="34">
         <v>6291.9132475826755</v>
       </c>
-      <c r="DA88" s="9"/>
+      <c r="DA88" s="9">
+        <v>8249.1</v>
+      </c>
       <c r="DB88" s="34"/>
       <c r="DC88" s="34"/>
       <c r="DD88" s="34"/>
       <c r="DE88" s="18"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B89" s="2">
         <v>3154.5417526141409</v>
       </c>
       <c r="C89" s="2">
         <v>4059.9739320055205</v>
       </c>
       <c r="D89" s="2">
         <v>5470.7440890711514</v>
       </c>
       <c r="E89" s="2">
         <v>7149.6821978963244</v>
       </c>
       <c r="F89" s="2">
         <v>10439.384144922309</v>
       </c>
       <c r="G89" s="9">
@@ -25791,51 +25929,53 @@
       </c>
       <c r="CS89" s="34">
         <v>20855.344136679938</v>
       </c>
       <c r="CT89" s="27">
         <v>8543.9453275448031</v>
       </c>
       <c r="CU89" s="34">
         <v>11981.766825808794</v>
       </c>
       <c r="CV89" s="34">
         <v>13817.072102566959</v>
       </c>
       <c r="CW89" s="34">
         <v>18482.620318172376</v>
       </c>
       <c r="CX89" s="8">
         <v>26477.990116874309</v>
       </c>
       <c r="CY89" s="9">
         <v>35703.80663337138</v>
       </c>
       <c r="CZ89" s="34">
         <v>20887.566699471325</v>
       </c>
-      <c r="DA89" s="9"/>
+      <c r="DA89" s="9">
+        <v>17307.7</v>
+      </c>
       <c r="DB89" s="34"/>
       <c r="DC89" s="34"/>
       <c r="DD89" s="34"/>
       <c r="DE89" s="18"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="2">
         <v>6720.4018046211822</v>
       </c>
       <c r="C90" s="2">
         <v>6417.4054171180369</v>
       </c>
       <c r="D90" s="2">
         <v>7316.3833629829614</v>
       </c>
       <c r="E90" s="2">
         <v>8258.9024040040531</v>
       </c>
       <c r="F90" s="2">
         <v>8912.9600083975165</v>
       </c>
       <c r="G90" s="9">
@@ -26110,51 +26250,53 @@
       </c>
       <c r="CS90" s="34">
         <v>32664.160479329337</v>
       </c>
       <c r="CT90" s="27">
         <v>13372.299989714629</v>
       </c>
       <c r="CU90" s="34">
         <v>15057.620208030627</v>
       </c>
       <c r="CV90" s="34">
         <v>16970.200514914592</v>
       </c>
       <c r="CW90" s="34">
         <v>19459.591767859652</v>
       </c>
       <c r="CX90" s="8">
         <v>20108.738594750721</v>
       </c>
       <c r="CY90" s="9">
         <v>29064.214995500872</v>
       </c>
       <c r="CZ90" s="34">
         <v>17974.067406127768</v>
       </c>
-      <c r="DA90" s="9"/>
+      <c r="DA90" s="9">
+        <v>21369.9</v>
+      </c>
       <c r="DB90" s="34"/>
       <c r="DC90" s="34"/>
       <c r="DD90" s="34"/>
       <c r="DE90" s="18"/>
     </row>
     <row r="91" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G91" s="16" t="s">
@@ -26429,51 +26571,53 @@
       </c>
       <c r="CS91" s="34">
         <v>28505.507048662934</v>
       </c>
       <c r="CT91" s="34">
         <v>9565.6247027626014</v>
       </c>
       <c r="CU91" s="34">
         <v>9202.2764666101975</v>
       </c>
       <c r="CV91" s="34">
         <v>24993.965373554103</v>
       </c>
       <c r="CW91" s="23">
         <v>12140.193488050771</v>
       </c>
       <c r="CX91" s="23">
         <v>12821.577204333915</v>
       </c>
       <c r="CY91" s="9">
         <v>35269.286660648031</v>
       </c>
       <c r="CZ91" s="34">
         <v>12001.171435041422</v>
       </c>
-      <c r="DA91" s="9"/>
+      <c r="DA91" s="9">
+        <v>16832.7</v>
+      </c>
       <c r="DB91" s="34"/>
       <c r="DC91" s="34"/>
       <c r="DD91" s="34"/>
       <c r="DE91" s="18"/>
     </row>
     <row r="92" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A92" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B92" s="2">
         <v>7535.1722442155542</v>
       </c>
       <c r="C92" s="2">
         <v>6537.47749517999</v>
       </c>
       <c r="D92" s="2">
         <v>11157.446907522808</v>
       </c>
       <c r="E92" s="2">
         <v>9095.8336080721892</v>
       </c>
       <c r="F92" s="2">
         <v>13741.918483493582</v>
       </c>
       <c r="G92" s="9">
@@ -26748,51 +26892,53 @@
       </c>
       <c r="CS92" s="34">
         <v>34754.213612292217</v>
       </c>
       <c r="CT92" s="34">
         <v>11713.623901708419</v>
       </c>
       <c r="CU92" s="34">
         <v>10437.821565182949</v>
       </c>
       <c r="CV92" s="34">
         <v>17524.026079841387</v>
       </c>
       <c r="CW92" s="34">
         <v>14688.954218908006</v>
       </c>
       <c r="CX92" s="8">
         <v>22020.749350448266</v>
       </c>
       <c r="CY92" s="9">
         <v>40747.718681887796</v>
       </c>
       <c r="CZ92" s="34">
         <v>19663.790263859835</v>
       </c>
-      <c r="DA92" s="9"/>
+      <c r="DA92" s="9">
+        <v>20509.099999999999</v>
+      </c>
       <c r="DB92" s="34"/>
       <c r="DC92" s="34"/>
       <c r="DD92" s="34"/>
       <c r="DE92" s="18"/>
     </row>
     <row r="93" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A93" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B93" s="2">
         <v>8099.780268606527</v>
       </c>
       <c r="C93" s="2">
         <v>8738.0431517026027</v>
       </c>
       <c r="D93" s="2">
         <v>7959.7846029461234</v>
       </c>
       <c r="E93" s="2">
         <v>12024.500311102942</v>
       </c>
       <c r="F93" s="2">
         <v>12433.130791583913</v>
       </c>
       <c r="G93" s="9">
@@ -27067,51 +27213,53 @@
       </c>
       <c r="CS93" s="34">
         <v>11572.236289062152</v>
       </c>
       <c r="CT93" s="34">
         <v>13873.218638546416</v>
       </c>
       <c r="CU93" s="34">
         <v>15864.60152402829</v>
       </c>
       <c r="CV93" s="34">
         <v>14409.91204193679</v>
       </c>
       <c r="CW93" s="34">
         <v>20323.076798823102</v>
       </c>
       <c r="CX93" s="8">
         <v>20188.599872838135</v>
       </c>
       <c r="CY93" s="9">
         <v>35587.699282859758</v>
       </c>
       <c r="CZ93" s="34">
         <v>14385.277170111198</v>
       </c>
-      <c r="DA93" s="9"/>
+      <c r="DA93" s="9">
+        <v>11856.5</v>
+      </c>
       <c r="DB93" s="34"/>
       <c r="DC93" s="34"/>
       <c r="DD93" s="34"/>
       <c r="DE93" s="18"/>
     </row>
     <row r="94" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B94" s="2">
         <v>2875.4604329807221</v>
       </c>
       <c r="C94" s="2">
         <v>2669.5054963891762</v>
       </c>
       <c r="D94" s="2">
         <v>2769.6326381409795</v>
       </c>
       <c r="E94" s="2">
         <v>2841.6463595358305</v>
       </c>
       <c r="F94" s="2">
         <v>2921.6956035100025</v>
       </c>
       <c r="G94" s="9">
@@ -27386,51 +27534,53 @@
       </c>
       <c r="CS94" s="34">
         <v>13376.195726129143</v>
       </c>
       <c r="CT94" s="34">
         <v>5615.5107608815715</v>
       </c>
       <c r="CU94" s="34">
         <v>5041.7464348549192</v>
       </c>
       <c r="CV94" s="34">
         <v>4881.5612880007775</v>
       </c>
       <c r="CW94" s="34">
         <v>5182.4450747911251</v>
       </c>
       <c r="CX94" s="8">
         <v>5215.393983135571</v>
       </c>
       <c r="CY94" s="9">
         <v>6648.2085105218848</v>
       </c>
       <c r="CZ94" s="34">
         <v>5625.3975090089043</v>
       </c>
-      <c r="DA94" s="9"/>
+      <c r="DA94" s="9">
+        <v>5902.8</v>
+      </c>
       <c r="DB94" s="34"/>
       <c r="DC94" s="34"/>
       <c r="DD94" s="34"/>
       <c r="DE94" s="18"/>
     </row>
     <row r="95" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B95" s="2">
         <v>657.04319596983908</v>
       </c>
       <c r="C95" s="2">
         <v>834.86494290334247</v>
       </c>
       <c r="D95" s="2">
         <v>323.3223692420911</v>
       </c>
       <c r="E95" s="2">
         <v>581.30068936642203</v>
       </c>
       <c r="F95" s="2">
         <v>673.44882693265254</v>
       </c>
       <c r="G95" s="9">
@@ -27705,51 +27855,53 @@
       </c>
       <c r="CS95" s="34">
         <v>5708.5502609725718</v>
       </c>
       <c r="CT95" s="34">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU95" s="34">
         <v>2943.6377445341705</v>
       </c>
       <c r="CV95" s="34">
         <v>1450.7454313666531</v>
       </c>
       <c r="CW95" s="34">
         <v>2906.4387589588086</v>
       </c>
       <c r="CX95" s="8">
         <v>2113.6123398248951</v>
       </c>
       <c r="CY95" s="9">
         <v>4364.6009601702144</v>
       </c>
       <c r="CZ95" s="34">
         <v>2910.5655025118904</v>
       </c>
-      <c r="DA95" s="9"/>
+      <c r="DA95" s="9">
+        <v>2072</v>
+      </c>
       <c r="DB95" s="34"/>
       <c r="DC95" s="34"/>
       <c r="DD95" s="34"/>
       <c r="DE95" s="18"/>
     </row>
     <row r="96" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B96" s="7">
         <v>6563.7632344051599</v>
       </c>
       <c r="C96" s="7">
         <v>6761.4529350681732</v>
       </c>
       <c r="D96" s="7">
         <v>7984.8034593906805</v>
       </c>
       <c r="E96" s="7">
         <v>8205.1740477330022</v>
       </c>
       <c r="F96" s="7">
         <v>10053.230558886036</v>
       </c>
       <c r="G96" s="9">
@@ -28024,51 +28176,53 @@
       </c>
       <c r="CS96" s="34">
         <v>22702.464623879401</v>
       </c>
       <c r="CT96" s="34">
         <v>11975.744855618668</v>
       </c>
       <c r="CU96" s="34">
         <v>13352.790807799875</v>
       </c>
       <c r="CV96" s="34">
         <v>15403.243315034573</v>
       </c>
       <c r="CW96" s="34">
         <v>17284.377922395681</v>
       </c>
       <c r="CX96" s="34">
         <v>17489.161564209084</v>
       </c>
       <c r="CY96" s="34">
         <v>27541.055208164275</v>
       </c>
       <c r="CZ96" s="34">
         <v>19850.790674261072</v>
       </c>
-      <c r="DA96" s="9"/>
+      <c r="DA96" s="9">
+        <v>19437.5</v>
+      </c>
       <c r="DB96" s="34"/>
       <c r="DC96" s="34"/>
       <c r="DD96" s="34"/>
       <c r="DE96" s="18"/>
     </row>
     <row r="97" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B97" s="7">
         <v>8800.1008137882563</v>
       </c>
       <c r="C97" s="7">
         <v>6829.9334895171478</v>
       </c>
       <c r="D97" s="7">
         <v>6704.3407642847615</v>
       </c>
       <c r="E97" s="7">
         <v>11595.674381964045</v>
       </c>
       <c r="F97" s="7">
         <v>12847.145802604949</v>
       </c>
       <c r="G97" s="9">
@@ -28343,51 +28497,53 @@
       </c>
       <c r="CS97" s="34">
         <v>16544.087025149311</v>
       </c>
       <c r="CT97" s="34">
         <v>15231.339578948831</v>
       </c>
       <c r="CU97" s="34">
         <v>11785.586285475527</v>
       </c>
       <c r="CV97" s="34">
         <v>13487.801061001432</v>
       </c>
       <c r="CW97" s="34">
         <v>17920.546431215123</v>
       </c>
       <c r="CX97" s="34">
         <v>19253.768770584385</v>
       </c>
       <c r="CY97" s="34">
         <v>24381.243024922951</v>
       </c>
       <c r="CZ97" s="34">
         <v>27438.239821010062</v>
       </c>
-      <c r="DA97" s="9"/>
+      <c r="DA97" s="9">
+        <v>28381.8</v>
+      </c>
       <c r="DB97" s="34"/>
       <c r="DC97" s="34"/>
       <c r="DD97" s="34"/>
       <c r="DE97" s="18"/>
     </row>
     <row r="98" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A98" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B98" s="7">
         <v>17527.229638959649</v>
       </c>
       <c r="C98" s="7">
         <v>17798.853606807861</v>
       </c>
       <c r="D98" s="7">
         <v>20543.585701357646</v>
       </c>
       <c r="E98" s="7">
         <v>20610.968833942694</v>
       </c>
       <c r="F98" s="7">
         <v>22862.745053273418</v>
       </c>
       <c r="G98" s="9">
@@ -28662,51 +28818,53 @@
       </c>
       <c r="CS98" s="34">
         <v>55824.066480079426</v>
       </c>
       <c r="CT98" s="34">
         <v>36711.784736797061</v>
       </c>
       <c r="CU98" s="34">
         <v>40085.751766197136</v>
       </c>
       <c r="CV98" s="34">
         <v>43254.203418662088</v>
       </c>
       <c r="CW98" s="34">
         <v>48053.79475450654</v>
       </c>
       <c r="CX98" s="34">
         <v>47453.992378205854</v>
       </c>
       <c r="CY98" s="34">
         <v>53511.095059219617</v>
       </c>
       <c r="CZ98" s="34">
         <v>52493.937469627861</v>
       </c>
-      <c r="DA98" s="9"/>
+      <c r="DA98" s="9">
+        <v>38549.5</v>
+      </c>
       <c r="DB98" s="34"/>
       <c r="DC98" s="34"/>
       <c r="DD98" s="34"/>
       <c r="DE98" s="18"/>
     </row>
     <row r="99" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G99" s="16" t="s">
@@ -28981,51 +29139,53 @@
       </c>
       <c r="CS99" s="34">
         <v>10243.881024404825</v>
       </c>
       <c r="CT99" s="34">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU99" s="34">
         <v>2514.6298949550965</v>
       </c>
       <c r="CV99" s="34">
         <v>4060.8473308986304</v>
       </c>
       <c r="CW99" s="23">
         <v>2785.8099097180911</v>
       </c>
       <c r="CX99" s="23">
         <v>4312.4273341569751</v>
       </c>
       <c r="CY99" s="34">
         <v>6523.3801702821165</v>
       </c>
       <c r="CZ99" s="34">
         <v>5570.7446837854168</v>
       </c>
-      <c r="DA99" s="9"/>
+      <c r="DA99" s="9">
+        <v>5326.3</v>
+      </c>
       <c r="DB99" s="34"/>
       <c r="DC99" s="34"/>
       <c r="DD99" s="34"/>
       <c r="DE99" s="18"/>
     </row>
     <row r="100" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A100" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B100" s="7">
         <v>11494.066988745606</v>
       </c>
       <c r="C100" s="7">
         <v>14598.015800460957</v>
       </c>
       <c r="D100" s="7">
         <v>18811.411276359831</v>
       </c>
       <c r="E100" s="7">
         <v>20418.506928710704</v>
       </c>
       <c r="F100" s="7">
         <v>23821.236668118188</v>
       </c>
       <c r="G100" s="9">
@@ -29300,51 +29460,53 @@
       </c>
       <c r="CS100" s="34">
         <v>36654.852666681618</v>
       </c>
       <c r="CT100" s="34">
         <v>14655.345362592652</v>
       </c>
       <c r="CU100" s="34">
         <v>17436.519061157491</v>
       </c>
       <c r="CV100" s="34">
         <v>22453.826224689445</v>
       </c>
       <c r="CW100" s="34">
         <v>22350.738652415981</v>
       </c>
       <c r="CX100" s="34">
         <v>24913.206309328707</v>
       </c>
       <c r="CY100" s="34">
         <v>33865.855012608503</v>
       </c>
       <c r="CZ100" s="34">
         <v>28517.059112108087</v>
       </c>
-      <c r="DA100" s="9"/>
+      <c r="DA100" s="9">
+        <v>24856.799999999999</v>
+      </c>
       <c r="DB100" s="34"/>
       <c r="DC100" s="34"/>
       <c r="DD100" s="34"/>
       <c r="DE100" s="18"/>
     </row>
     <row r="101" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A101" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B101" s="7">
         <v>13.898729655017437</v>
       </c>
       <c r="C101" s="7">
         <v>13.111218324789636</v>
       </c>
       <c r="D101" s="7">
         <v>13.192859253561792</v>
       </c>
       <c r="E101" s="7">
         <v>15.838395375903055</v>
       </c>
       <c r="F101" s="7">
         <v>17.4085478996512</v>
       </c>
       <c r="G101" s="9">
@@ -29619,51 +29781,53 @@
       </c>
       <c r="CS101" s="34">
         <v>43.910081939588103</v>
       </c>
       <c r="CT101" s="34">
         <v>10.313460922453118</v>
       </c>
       <c r="CU101" s="34">
         <v>10.265000810947793</v>
       </c>
       <c r="CV101" s="34">
         <v>17.02918143983781</v>
       </c>
       <c r="CW101" s="34">
         <v>13.579916742270655</v>
       </c>
       <c r="CX101" s="34">
         <v>12.096454554728139</v>
       </c>
       <c r="CY101" s="34">
         <v>16.034447924104864</v>
       </c>
       <c r="CZ101" s="34">
         <v>14.71056554116087</v>
       </c>
-      <c r="DA101" s="9"/>
+      <c r="DA101" s="9">
+        <v>18.100000000000001</v>
+      </c>
       <c r="DB101" s="34"/>
       <c r="DC101" s="34"/>
       <c r="DD101" s="34"/>
       <c r="DE101" s="18"/>
     </row>
     <row r="102" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A102" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B102" s="7">
         <v>122.73153608565883</v>
       </c>
       <c r="C102" s="7">
         <v>68.383255320626617</v>
       </c>
       <c r="D102" s="7">
         <v>115.15601166166795</v>
       </c>
       <c r="E102" s="7">
         <v>68.011706770813888</v>
       </c>
       <c r="F102" s="7">
         <v>146.59090080662207</v>
       </c>
       <c r="G102" s="9">
@@ -29938,51 +30102,53 @@
       </c>
       <c r="CS102" s="34">
         <v>14.513956125608431</v>
       </c>
       <c r="CT102" s="34">
         <v>22.518500463630893</v>
       </c>
       <c r="CU102" s="34">
         <v>18.667551853159477</v>
       </c>
       <c r="CV102" s="34">
         <v>30.888540466519558</v>
       </c>
       <c r="CW102" s="34">
         <v>21.107438622567702</v>
       </c>
       <c r="CX102" s="34">
         <v>21.007457070644868</v>
       </c>
       <c r="CY102" s="34">
         <v>57.967161480944725</v>
       </c>
       <c r="CZ102" s="34">
         <v>10.974524316012431</v>
       </c>
-      <c r="DA102" s="9"/>
+      <c r="DA102" s="9">
+        <v>12.6</v>
+      </c>
       <c r="DB102" s="34"/>
       <c r="DC102" s="34"/>
       <c r="DD102" s="18"/>
       <c r="DE102" s="18"/>
     </row>
     <row r="103" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A103" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B103" s="12">
         <v>1087.9220374591055</v>
       </c>
       <c r="C103" s="12">
         <v>1071.5353852617668</v>
       </c>
       <c r="D103" s="12">
         <v>1334.4833365910479</v>
       </c>
       <c r="E103" s="12">
         <v>2525.6713349661754</v>
       </c>
       <c r="F103" s="12">
         <v>1952.8869091044426</v>
       </c>
       <c r="G103" s="9">
@@ -30257,51 +30423,53 @@
       </c>
       <c r="CS103" s="34">
         <v>3832.1700050528807</v>
       </c>
       <c r="CT103" s="34">
         <v>3531.2944305448691</v>
       </c>
       <c r="CU103" s="34">
         <v>3353.3876283878317</v>
       </c>
       <c r="CV103" s="34">
         <v>3549.5247696524957</v>
       </c>
       <c r="CW103" s="34">
         <v>4428.9464102562069</v>
       </c>
       <c r="CX103" s="34">
         <v>4847.7020887058025</v>
       </c>
       <c r="CY103" s="34">
         <v>4234.5050063427943</v>
       </c>
       <c r="CZ103" s="34">
         <v>3716.1885168465278</v>
       </c>
-      <c r="DA103" s="9"/>
+      <c r="DA103" s="9">
+        <v>3467.3</v>
+      </c>
       <c r="DB103" s="34"/>
       <c r="DC103" s="34"/>
       <c r="DD103" s="34"/>
       <c r="DE103" s="18"/>
     </row>
     <row r="105" spans="1:109" x14ac:dyDescent="0.2">
       <c r="B105" s="47"/>
       <c r="C105" s="47"/>
       <c r="D105" s="47"/>
       <c r="E105" s="47"/>
       <c r="F105" s="47"/>
       <c r="N105" s="13"/>
       <c r="O105" s="13"/>
       <c r="P105" s="13"/>
       <c r="Q105" s="13"/>
       <c r="R105" s="13"/>
       <c r="Z105" s="13"/>
       <c r="BJ105" s="43" t="s">
         <v>45</v>
       </c>
       <c r="BK105" s="43"/>
       <c r="BL105" s="43"/>
       <c r="BM105" s="43"/>
       <c r="BN105" s="43"/>
       <c r="BO105" s="43"/>