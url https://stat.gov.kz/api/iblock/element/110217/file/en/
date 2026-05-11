--- v0 (2026-04-14)
+++ v1 (2026-05-11)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13740" yWindow="-30" windowWidth="15060" windowHeight="12840" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по месяцам " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1188" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1190" uniqueCount="51">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>a established prices, million tenge</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
@@ -511,79 +511,79 @@
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -860,51 +860,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EP107"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="CH2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="CV5" sqref="CV5"/>
+      <selection pane="bottomRight" activeCell="CW5" sqref="CW5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="3" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="3"/>
     <col min="10" max="10" width="10.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="3" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="3"/>
     <col min="22" max="22" width="10.140625" style="3" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" style="3" customWidth="1"/>
     <col min="24" max="24" width="10" style="3" customWidth="1"/>
     <col min="25" max="25" width="9.140625" style="3" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="3"/>
     <col min="34" max="34" width="10" style="3" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="3"/>
     <col min="37" max="37" width="11" style="3" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="3"/>
     <col min="46" max="46" width="10.85546875" style="3" customWidth="1"/>
     <col min="47" max="56" width="9.140625" style="3"/>
@@ -913,362 +913,362 @@
     <col min="59" max="59" width="10" style="3" customWidth="1"/>
     <col min="60" max="68" width="9.140625" style="3"/>
     <col min="69" max="69" width="10" style="3" customWidth="1"/>
     <col min="70" max="70" width="10.85546875" style="3" customWidth="1"/>
     <col min="71" max="71" width="10.140625" style="3" customWidth="1"/>
     <col min="72" max="80" width="9.140625" style="3"/>
     <col min="81" max="81" width="10.42578125" style="3" customWidth="1"/>
     <col min="82" max="82" width="11.28515625" style="3" customWidth="1"/>
     <col min="83" max="83" width="11.140625" style="3" customWidth="1"/>
     <col min="84" max="92" width="9.140625" style="3"/>
     <col min="93" max="93" width="10.5703125" style="3" customWidth="1"/>
     <col min="94" max="94" width="10.140625" style="3" customWidth="1"/>
     <col min="95" max="95" width="10.28515625" style="3" customWidth="1"/>
     <col min="96" max="96" width="10.5703125" style="3" customWidth="1"/>
     <col min="97" max="97" width="9.140625" style="37"/>
     <col min="98" max="104" width="9.140625" style="3"/>
     <col min="105" max="105" width="10.5703125" style="3" customWidth="1"/>
     <col min="106" max="106" width="10.140625" style="3" customWidth="1"/>
     <col min="107" max="107" width="10.28515625" style="3" customWidth="1"/>
     <col min="108" max="108" width="10.5703125" style="3" customWidth="1"/>
     <col min="109" max="109" width="9.140625" style="37"/>
     <col min="110" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:146" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="44"/>
-[...59 lines deleted...]
-      <c r="CH1" s="42" t="s">
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
+      <c r="AX1" s="45"/>
+      <c r="AY1" s="45"/>
+      <c r="AZ1" s="45"/>
+      <c r="BA1" s="45"/>
+      <c r="BB1" s="45"/>
+      <c r="BC1" s="45"/>
+      <c r="BD1" s="45"/>
+      <c r="BE1" s="45"/>
+      <c r="BF1" s="45"/>
+      <c r="BG1" s="45"/>
+      <c r="BH1" s="45"/>
+      <c r="BI1" s="45"/>
+      <c r="CH1" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="CI1" s="42"/>
-[...21 lines deleted...]
-      <c r="DE1" s="42"/>
+      <c r="CI1" s="47"/>
+      <c r="CJ1" s="47"/>
+      <c r="CK1" s="47"/>
+      <c r="CL1" s="47"/>
+      <c r="CM1" s="47"/>
+      <c r="CN1" s="47"/>
+      <c r="CO1" s="47"/>
+      <c r="CP1" s="47"/>
+      <c r="CQ1" s="47"/>
+      <c r="CR1" s="47"/>
+      <c r="CS1" s="47"/>
+      <c r="CT1" s="47"/>
+      <c r="CU1" s="47"/>
+      <c r="CV1" s="47"/>
+      <c r="CW1" s="47"/>
+      <c r="CX1" s="47"/>
+      <c r="CY1" s="47"/>
+      <c r="CZ1" s="47"/>
+      <c r="DA1" s="47"/>
+      <c r="DB1" s="47"/>
+      <c r="DC1" s="47"/>
+      <c r="DD1" s="47"/>
+      <c r="DE1" s="47"/>
       <c r="DF1" s="35"/>
       <c r="DG1" s="35"/>
       <c r="DH1" s="35"/>
       <c r="DI1" s="35"/>
       <c r="DJ1" s="35"/>
       <c r="DK1" s="35"/>
       <c r="DL1" s="35"/>
       <c r="DM1" s="35"/>
       <c r="DN1" s="35"/>
       <c r="DO1" s="35"/>
       <c r="DP1" s="35"/>
       <c r="DQ1" s="35"/>
       <c r="DR1" s="35"/>
       <c r="DS1" s="35"/>
       <c r="DT1" s="35"/>
       <c r="DU1" s="35"/>
       <c r="DV1" s="35"/>
       <c r="DW1" s="35"/>
       <c r="DX1" s="35"/>
       <c r="DY1" s="35"/>
       <c r="DZ1" s="35"/>
       <c r="EA1" s="35"/>
       <c r="EB1" s="35"/>
       <c r="EC1" s="35"/>
       <c r="ED1" s="35"/>
       <c r="EE1" s="35"/>
       <c r="EF1" s="35"/>
       <c r="EG1" s="35"/>
       <c r="EH1" s="35"/>
       <c r="EI1" s="35"/>
       <c r="EJ1" s="35"/>
       <c r="EK1" s="35"/>
       <c r="EL1" s="35"/>
       <c r="EM1" s="35"/>
       <c r="EN1" s="35"/>
       <c r="EO1" s="35"/>
       <c r="EP1" s="35"/>
     </row>
     <row r="2" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K2" s="41" t="s">
+      <c r="K2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="L2" s="41"/>
-[...1 lines deleted...]
-      <c r="W2" s="41" t="s">
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="W2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="X2" s="41"/>
-[...1 lines deleted...]
-      <c r="AH2" s="41" t="s">
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
+      <c r="AH2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AI2" s="41"/>
-[...2 lines deleted...]
-      <c r="AT2" s="41" t="s">
+      <c r="AI2" s="38"/>
+      <c r="AJ2" s="38"/>
+      <c r="AK2" s="38"/>
+      <c r="AT2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AU2" s="41"/>
-[...2 lines deleted...]
-      <c r="BF2" s="41" t="s">
+      <c r="AU2" s="38"/>
+      <c r="AV2" s="38"/>
+      <c r="AW2" s="38"/>
+      <c r="BF2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="BG2" s="41"/>
-[...2 lines deleted...]
-      <c r="BR2" s="41" t="s">
+      <c r="BG2" s="38"/>
+      <c r="BH2" s="38"/>
+      <c r="BI2" s="38"/>
+      <c r="BR2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="BS2" s="41"/>
-[...2 lines deleted...]
-      <c r="CD2" s="41" t="s">
+      <c r="BS2" s="38"/>
+      <c r="BT2" s="38"/>
+      <c r="BU2" s="38"/>
+      <c r="CD2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="CE2" s="41"/>
-[...2 lines deleted...]
-      <c r="CP2" s="41" t="s">
+      <c r="CE2" s="38"/>
+      <c r="CF2" s="38"/>
+      <c r="CG2" s="38"/>
+      <c r="CP2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="CQ2" s="41"/>
-[...2 lines deleted...]
-      <c r="DB2" s="41" t="s">
+      <c r="CQ2" s="38"/>
+      <c r="CR2" s="38"/>
+      <c r="CS2" s="38"/>
+      <c r="DB2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="DC2" s="41"/>
-[...1 lines deleted...]
-      <c r="DE2" s="41"/>
+      <c r="DC2" s="38"/>
+      <c r="DD2" s="38"/>
+      <c r="DE2" s="38"/>
     </row>
     <row r="3" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="45"/>
-      <c r="B3" s="38" t="s">
+      <c r="A3" s="42"/>
+      <c r="B3" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="39"/>
-[...10 lines deleted...]
-      <c r="N3" s="38" t="s">
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="O3" s="39"/>
-[...10 lines deleted...]
-      <c r="Z3" s="38" t="s">
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="40"/>
+      <c r="T3" s="40"/>
+      <c r="U3" s="40"/>
+      <c r="V3" s="40"/>
+      <c r="W3" s="40"/>
+      <c r="X3" s="40"/>
+      <c r="Y3" s="41"/>
+      <c r="Z3" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="AA3" s="39"/>
-[...10 lines deleted...]
-      <c r="AL3" s="38" t="s">
+      <c r="AA3" s="40"/>
+      <c r="AB3" s="40"/>
+      <c r="AC3" s="40"/>
+      <c r="AD3" s="40"/>
+      <c r="AE3" s="40"/>
+      <c r="AF3" s="40"/>
+      <c r="AG3" s="40"/>
+      <c r="AH3" s="40"/>
+      <c r="AI3" s="40"/>
+      <c r="AJ3" s="40"/>
+      <c r="AK3" s="41"/>
+      <c r="AL3" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="AM3" s="39"/>
-[...10 lines deleted...]
-      <c r="AX3" s="38" t="s">
+      <c r="AM3" s="40"/>
+      <c r="AN3" s="40"/>
+      <c r="AO3" s="40"/>
+      <c r="AP3" s="40"/>
+      <c r="AQ3" s="40"/>
+      <c r="AR3" s="40"/>
+      <c r="AS3" s="40"/>
+      <c r="AT3" s="40"/>
+      <c r="AU3" s="40"/>
+      <c r="AV3" s="40"/>
+      <c r="AW3" s="41"/>
+      <c r="AX3" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="38" t="s">
+      <c r="AY3" s="40"/>
+      <c r="AZ3" s="40"/>
+      <c r="BA3" s="40"/>
+      <c r="BB3" s="40"/>
+      <c r="BC3" s="40"/>
+      <c r="BD3" s="40"/>
+      <c r="BE3" s="40"/>
+      <c r="BF3" s="40"/>
+      <c r="BG3" s="40"/>
+      <c r="BH3" s="40"/>
+      <c r="BI3" s="41"/>
+      <c r="BJ3" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="BK3" s="39"/>
-[...10 lines deleted...]
-      <c r="BV3" s="38" t="s">
+      <c r="BK3" s="40"/>
+      <c r="BL3" s="40"/>
+      <c r="BM3" s="40"/>
+      <c r="BN3" s="40"/>
+      <c r="BO3" s="40"/>
+      <c r="BP3" s="40"/>
+      <c r="BQ3" s="40"/>
+      <c r="BR3" s="40"/>
+      <c r="BS3" s="40"/>
+      <c r="BT3" s="40"/>
+      <c r="BU3" s="41"/>
+      <c r="BV3" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="BW3" s="39"/>
-[...10 lines deleted...]
-      <c r="CH3" s="38" t="s">
+      <c r="BW3" s="40"/>
+      <c r="BX3" s="40"/>
+      <c r="BY3" s="40"/>
+      <c r="BZ3" s="40"/>
+      <c r="CA3" s="40"/>
+      <c r="CB3" s="40"/>
+      <c r="CC3" s="40"/>
+      <c r="CD3" s="40"/>
+      <c r="CE3" s="40"/>
+      <c r="CF3" s="40"/>
+      <c r="CG3" s="41"/>
+      <c r="CH3" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="CI3" s="39"/>
-[...10 lines deleted...]
-      <c r="CT3" s="38" t="s">
+      <c r="CI3" s="40"/>
+      <c r="CJ3" s="40"/>
+      <c r="CK3" s="40"/>
+      <c r="CL3" s="40"/>
+      <c r="CM3" s="40"/>
+      <c r="CN3" s="40"/>
+      <c r="CO3" s="40"/>
+      <c r="CP3" s="40"/>
+      <c r="CQ3" s="40"/>
+      <c r="CR3" s="40"/>
+      <c r="CS3" s="41"/>
+      <c r="CT3" s="39" t="s">
         <v>50</v>
       </c>
-      <c r="CU3" s="39"/>
-[...9 lines deleted...]
-      <c r="DE3" s="40"/>
+      <c r="CU3" s="40"/>
+      <c r="CV3" s="40"/>
+      <c r="CW3" s="40"/>
+      <c r="CX3" s="40"/>
+      <c r="CY3" s="40"/>
+      <c r="CZ3" s="40"/>
+      <c r="DA3" s="40"/>
+      <c r="DB3" s="40"/>
+      <c r="DC3" s="40"/>
+      <c r="DD3" s="40"/>
+      <c r="DE3" s="41"/>
     </row>
     <row r="4" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="46"/>
+      <c r="A4" s="43"/>
       <c r="B4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="21" t="s">
         <v>35</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H4" s="20" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="20" t="s">
@@ -1848,51 +1848,53 @@
       </c>
       <c r="CN5" s="11">
         <v>650629.51189385972</v>
       </c>
       <c r="CO5" s="11">
         <v>1112571.3108646034</v>
       </c>
       <c r="CP5" s="33">
         <v>2847495.7919316422</v>
       </c>
       <c r="CQ5" s="33">
         <v>1707775.7883271577</v>
       </c>
       <c r="CR5" s="33">
         <v>1087560.7850242332</v>
       </c>
       <c r="CS5" s="16">
         <v>619515.68581047433</v>
       </c>
       <c r="CT5" s="33">
         <v>259537.41645133332</v>
       </c>
       <c r="CU5" s="33">
         <v>275737.58330575458</v>
       </c>
-      <c r="CV5" s="33"/>
+      <c r="CV5" s="33">
+        <v>363420.05882626172</v>
+      </c>
       <c r="CW5" s="33"/>
       <c r="CX5" s="10"/>
       <c r="CY5" s="11"/>
       <c r="CZ5" s="11"/>
       <c r="DA5" s="11"/>
       <c r="DB5" s="33"/>
       <c r="DC5" s="33"/>
       <c r="DD5" s="33"/>
       <c r="DE5" s="16"/>
     </row>
     <row r="6" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>24</v>
@@ -2157,51 +2159,53 @@
       </c>
       <c r="CN6" s="17">
         <v>46487.1726857381</v>
       </c>
       <c r="CO6" s="17">
         <v>56139.981787582059</v>
       </c>
       <c r="CP6" s="27">
         <v>118750.90732254888</v>
       </c>
       <c r="CQ6" s="27">
         <v>64896.731666697829</v>
       </c>
       <c r="CR6" s="27">
         <v>110267.29397353616</v>
       </c>
       <c r="CS6" s="23">
         <v>68806.516216266173</v>
       </c>
       <c r="CT6" s="34">
         <v>12104.167185066426</v>
       </c>
       <c r="CU6" s="34">
         <v>16229.491585785001</v>
       </c>
-      <c r="CV6" s="23"/>
+      <c r="CV6" s="23">
+        <v>22630.106496096552</v>
+      </c>
       <c r="CW6" s="23"/>
       <c r="CX6" s="23"/>
       <c r="CY6" s="17"/>
       <c r="CZ6" s="17"/>
       <c r="DA6" s="17"/>
       <c r="DB6" s="27"/>
       <c r="DC6" s="27"/>
       <c r="DD6" s="27"/>
       <c r="DE6" s="23"/>
     </row>
     <row r="7" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7">
         <v>8700.9655365574399</v>
       </c>
       <c r="C7" s="7">
         <v>8523.2103716670208</v>
       </c>
       <c r="D7" s="7">
         <v>10491.497441713673</v>
       </c>
       <c r="E7" s="7">
         <v>11775.529951202734</v>
@@ -2466,51 +2470,53 @@
       </c>
       <c r="CN7" s="9">
         <v>38273.859950780366</v>
       </c>
       <c r="CO7" s="9">
         <v>117939.56423710358</v>
       </c>
       <c r="CP7" s="34">
         <v>453618.78705460735</v>
       </c>
       <c r="CQ7" s="34">
         <v>242171.89466710947</v>
       </c>
       <c r="CR7" s="34">
         <v>127703.86335390052</v>
       </c>
       <c r="CS7" s="18">
         <v>53935.708756344749</v>
       </c>
       <c r="CT7" s="34">
         <v>29469.714405250052</v>
       </c>
       <c r="CU7" s="34">
         <v>30896.084339753557</v>
       </c>
-      <c r="CV7" s="34"/>
+      <c r="CV7" s="34">
+        <v>37807.146174474234</v>
+      </c>
       <c r="CW7" s="34"/>
       <c r="CX7" s="8"/>
       <c r="CY7" s="9"/>
       <c r="CZ7" s="9"/>
       <c r="DA7" s="9"/>
       <c r="DB7" s="34"/>
       <c r="DC7" s="34"/>
       <c r="DD7" s="34"/>
       <c r="DE7" s="18"/>
     </row>
     <row r="8" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>7840.5553219245776</v>
       </c>
       <c r="C8" s="7">
         <v>8433.5732801290069</v>
       </c>
       <c r="D8" s="7">
         <v>14301.05804765454</v>
       </c>
       <c r="E8" s="7">
         <v>11443.83162663988</v>
@@ -2775,51 +2781,53 @@
       </c>
       <c r="CN8" s="9">
         <v>46086.128452421282</v>
       </c>
       <c r="CO8" s="9">
         <v>57291.776635249655</v>
       </c>
       <c r="CP8" s="34">
         <v>86065.230076373075</v>
       </c>
       <c r="CQ8" s="34">
         <v>55753.388637975098</v>
       </c>
       <c r="CR8" s="34">
         <v>30565.473961553726</v>
       </c>
       <c r="CS8" s="18">
         <v>28936.425412022076</v>
       </c>
       <c r="CT8" s="34">
         <v>12673.324962121482</v>
       </c>
       <c r="CU8" s="34">
         <v>13926.973434527736</v>
       </c>
-      <c r="CV8" s="34"/>
+      <c r="CV8" s="34">
+        <v>25690.416748725642</v>
+      </c>
       <c r="CW8" s="34"/>
       <c r="CX8" s="8"/>
       <c r="CY8" s="9"/>
       <c r="CZ8" s="9"/>
       <c r="DA8" s="9"/>
       <c r="DB8" s="34"/>
       <c r="DC8" s="34"/>
       <c r="DD8" s="34"/>
       <c r="DE8" s="18"/>
     </row>
     <row r="9" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7">
         <v>20787.914912910335</v>
       </c>
       <c r="C9" s="7">
         <v>17541.000490463932</v>
       </c>
       <c r="D9" s="7">
         <v>35623.218416795564</v>
       </c>
       <c r="E9" s="7">
         <v>22505.89913743037</v>
@@ -3084,51 +3092,53 @@
       </c>
       <c r="CN9" s="9">
         <v>63836.542068422095</v>
       </c>
       <c r="CO9" s="9">
         <v>97314.166032690759</v>
       </c>
       <c r="CP9" s="34">
         <v>154940.60779415324</v>
       </c>
       <c r="CQ9" s="34">
         <v>108747.3737167206</v>
       </c>
       <c r="CR9" s="34">
         <v>77258.608647041299</v>
       </c>
       <c r="CS9" s="18">
         <v>72036.295917970667</v>
       </c>
       <c r="CT9" s="34">
         <v>31930.345811066021</v>
       </c>
       <c r="CU9" s="34">
         <v>33351.503397053959</v>
       </c>
-      <c r="CV9" s="34"/>
+      <c r="CV9" s="34">
+        <v>58329.204101825213</v>
+      </c>
       <c r="CW9" s="34"/>
       <c r="CX9" s="8"/>
       <c r="CY9" s="9"/>
       <c r="CZ9" s="9"/>
       <c r="DA9" s="9"/>
       <c r="DB9" s="34"/>
       <c r="DC9" s="34"/>
       <c r="DD9" s="34"/>
       <c r="DE9" s="18"/>
     </row>
     <row r="10" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7">
         <v>2371.2900010054163</v>
       </c>
       <c r="C10" s="7">
         <v>2357.2336311681083</v>
       </c>
       <c r="D10" s="7">
         <v>3035.7162020600131</v>
       </c>
       <c r="E10" s="7">
         <v>3078.6981574348274</v>
@@ -3393,51 +3403,53 @@
       </c>
       <c r="CN10" s="9">
         <v>12139.515179701844</v>
       </c>
       <c r="CO10" s="9">
         <v>14292.449526119712</v>
       </c>
       <c r="CP10" s="34">
         <v>31816.037721006476</v>
       </c>
       <c r="CQ10" s="34">
         <v>19525.720802000975</v>
       </c>
       <c r="CR10" s="34">
         <v>8491.4733409523797</v>
       </c>
       <c r="CS10" s="18">
         <v>12815.217101861326</v>
       </c>
       <c r="CT10" s="34">
         <v>4877.2346468965252</v>
       </c>
       <c r="CU10" s="34">
         <v>6598.9884168248791</v>
       </c>
-      <c r="CV10" s="34"/>
+      <c r="CV10" s="34">
+        <v>7159.2397966242988</v>
+      </c>
       <c r="CW10" s="34"/>
       <c r="CX10" s="8"/>
       <c r="CY10" s="9"/>
       <c r="CZ10" s="9"/>
       <c r="DA10" s="9"/>
       <c r="DB10" s="34"/>
       <c r="DC10" s="34"/>
       <c r="DD10" s="34"/>
       <c r="DE10" s="18"/>
     </row>
     <row r="11" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="2">
         <v>3170.0580404259745</v>
       </c>
       <c r="C11" s="2">
         <v>4075.7584577612465</v>
       </c>
       <c r="D11" s="7">
         <v>5486.9465611897858</v>
       </c>
       <c r="E11" s="7">
         <v>7166.3820622178046</v>
@@ -3702,51 +3714,53 @@
       </c>
       <c r="CN11" s="9">
         <v>41041.795109162471</v>
       </c>
       <c r="CO11" s="9">
         <v>40608.642333690383</v>
       </c>
       <c r="CP11" s="34">
         <v>61259.899631238455</v>
       </c>
       <c r="CQ11" s="34">
         <v>40129.328585074523</v>
       </c>
       <c r="CR11" s="34">
         <v>17948.502749954056</v>
       </c>
       <c r="CS11" s="18">
         <v>21323.182812752919</v>
       </c>
       <c r="CT11" s="27">
         <v>9302.7334474173622</v>
       </c>
       <c r="CU11" s="27">
         <v>12745.167218957753</v>
       </c>
-      <c r="CV11" s="34"/>
+      <c r="CV11" s="34">
+        <v>14374.142856920058</v>
+      </c>
       <c r="CW11" s="34"/>
       <c r="CX11" s="8"/>
       <c r="CY11" s="9"/>
       <c r="CZ11" s="9"/>
       <c r="DA11" s="9"/>
       <c r="DB11" s="34"/>
       <c r="DC11" s="34"/>
       <c r="DD11" s="34"/>
       <c r="DE11" s="18"/>
     </row>
     <row r="12" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2">
         <v>6856.9298374157033</v>
       </c>
       <c r="C12" s="2">
         <v>6553.8105418174973</v>
       </c>
       <c r="D12" s="7">
         <v>7453.1531509965262</v>
       </c>
       <c r="E12" s="7">
         <v>8396.0545174335966</v>
@@ -4011,51 +4025,53 @@
       </c>
       <c r="CN12" s="9">
         <v>50897.274908569147</v>
       </c>
       <c r="CO12" s="9">
         <v>64887.345479389805</v>
       </c>
       <c r="CP12" s="34">
         <v>149035.41396149961</v>
       </c>
       <c r="CQ12" s="34">
         <v>95788.730172409036</v>
       </c>
       <c r="CR12" s="34">
         <v>27112.387851857598</v>
       </c>
       <c r="CS12" s="18">
         <v>29597.402637894105</v>
       </c>
       <c r="CT12" s="27">
         <v>13671.955163542962</v>
       </c>
       <c r="CU12" s="27">
         <v>15363.105903933127</v>
       </c>
-      <c r="CV12" s="34"/>
+      <c r="CV12" s="34">
+        <v>17250.223951842094</v>
+      </c>
       <c r="CW12" s="34"/>
       <c r="CX12" s="8"/>
       <c r="CY12" s="9"/>
       <c r="CZ12" s="9"/>
       <c r="DA12" s="9"/>
       <c r="DB12" s="34"/>
       <c r="DC12" s="34"/>
       <c r="DD12" s="34"/>
       <c r="DE12" s="18"/>
     </row>
     <row r="13" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="16" t="s">
         <v>24</v>
@@ -4320,51 +4336,53 @@
       </c>
       <c r="CN13" s="9">
         <v>35595.550511017194</v>
       </c>
       <c r="CO13" s="9">
         <v>61218.547232696328</v>
       </c>
       <c r="CP13" s="34">
         <v>137133.9418380413</v>
       </c>
       <c r="CQ13" s="34">
         <v>79624.344518226208</v>
       </c>
       <c r="CR13" s="34">
         <v>48094.980073547355</v>
       </c>
       <c r="CS13" s="18">
         <v>31620.015080810026</v>
       </c>
       <c r="CT13" s="34">
         <v>9673.5212797626009</v>
       </c>
       <c r="CU13" s="34">
         <v>9314.9567522601956</v>
       </c>
-      <c r="CV13" s="23"/>
+      <c r="CV13" s="23">
+        <v>25267.840199662434</v>
+      </c>
       <c r="CW13" s="23"/>
       <c r="CX13" s="23"/>
       <c r="CY13" s="9"/>
       <c r="CZ13" s="9"/>
       <c r="DA13" s="9"/>
       <c r="DB13" s="34"/>
       <c r="DC13" s="34"/>
       <c r="DD13" s="34"/>
       <c r="DE13" s="18"/>
     </row>
     <row r="14" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="2">
         <v>7745.3524355185837</v>
       </c>
       <c r="C14" s="2">
         <v>6747.392190569074</v>
       </c>
       <c r="D14" s="7">
         <v>11368.591020028414</v>
       </c>
       <c r="E14" s="7">
         <v>9306.4291059763164</v>
@@ -4629,51 +4647,53 @@
       </c>
       <c r="CN14" s="9">
         <v>46493.263050029811</v>
       </c>
       <c r="CO14" s="9">
         <v>70551.326009768658</v>
       </c>
       <c r="CP14" s="34">
         <v>155217.97581540534</v>
       </c>
       <c r="CQ14" s="34">
         <v>79735.122076478132</v>
       </c>
       <c r="CR14" s="34">
         <v>39152.665509266699</v>
       </c>
       <c r="CS14" s="18">
         <v>38631.489360950989</v>
       </c>
       <c r="CT14" s="34">
         <v>11991.295060006834</v>
       </c>
       <c r="CU14" s="34">
         <v>10766.125785709319</v>
       </c>
-      <c r="CV14" s="34"/>
+      <c r="CV14" s="34">
+        <v>17759.04816277494</v>
+      </c>
       <c r="CW14" s="34"/>
       <c r="CX14" s="8"/>
       <c r="CY14" s="9"/>
       <c r="CZ14" s="9"/>
       <c r="DA14" s="9"/>
       <c r="DB14" s="34"/>
       <c r="DC14" s="34"/>
       <c r="DD14" s="34"/>
       <c r="DE14" s="18"/>
     </row>
     <row r="15" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="2">
         <v>8168.6867563894302</v>
       </c>
       <c r="C15" s="2">
         <v>8806.9499730342104</v>
       </c>
       <c r="D15" s="7">
         <v>8028.6910175689327</v>
       </c>
       <c r="E15" s="7">
         <v>12093.408849898549</v>
@@ -4938,51 +4958,53 @@
       </c>
       <c r="CN15" s="9">
         <v>25729.258588344779</v>
       </c>
       <c r="CO15" s="9">
         <v>130920.95289851475</v>
       </c>
       <c r="CP15" s="34">
         <v>282937.73177971592</v>
       </c>
       <c r="CQ15" s="34">
         <v>258956.70709283859</v>
       </c>
       <c r="CR15" s="34">
         <v>127549.9130615959</v>
       </c>
       <c r="CS15" s="18">
         <v>26778.023214676847</v>
       </c>
       <c r="CT15" s="34">
         <v>14123.35940800475</v>
       </c>
       <c r="CU15" s="34">
         <v>16125.102907361623</v>
       </c>
-      <c r="CV15" s="34"/>
+      <c r="CV15" s="34">
+        <v>14768.918591936792</v>
+      </c>
       <c r="CW15" s="34"/>
       <c r="CX15" s="8"/>
       <c r="CY15" s="9"/>
       <c r="CZ15" s="9"/>
       <c r="DA15" s="9"/>
       <c r="DB15" s="34"/>
       <c r="DC15" s="34"/>
       <c r="DD15" s="34"/>
       <c r="DE15" s="18"/>
     </row>
     <row r="16" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="2">
         <v>2986.4752279854379</v>
       </c>
       <c r="C16" s="2">
         <v>2780.5137684741776</v>
       </c>
       <c r="D16" s="7">
         <v>2880.6440814114726</v>
       </c>
       <c r="E16" s="7">
         <v>2952.6600835951735</v>
@@ -5247,51 +5269,53 @@
       </c>
       <c r="CN16" s="9">
         <v>15060.802796037666</v>
       </c>
       <c r="CO16" s="9">
         <v>20374.504986201304</v>
       </c>
       <c r="CP16" s="34">
         <v>99544.925906467193</v>
       </c>
       <c r="CQ16" s="34">
         <v>45077.978405142967</v>
       </c>
       <c r="CR16" s="34">
         <v>7869.8339714649665</v>
       </c>
       <c r="CS16" s="18">
         <v>14051.428969030556</v>
       </c>
       <c r="CT16" s="34">
         <v>5979.9572228732395</v>
       </c>
       <c r="CU16" s="34">
         <v>5410.6997247090858</v>
       </c>
-      <c r="CV16" s="34"/>
+      <c r="CV16" s="34">
+        <v>5254.0125843132773</v>
+      </c>
       <c r="CW16" s="34"/>
       <c r="CX16" s="8"/>
       <c r="CY16" s="9"/>
       <c r="CZ16" s="9"/>
       <c r="DA16" s="9"/>
       <c r="DB16" s="34"/>
       <c r="DC16" s="34"/>
       <c r="DD16" s="34"/>
       <c r="DE16" s="18"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="2">
         <v>782.00533499933647</v>
       </c>
       <c r="C17" s="2">
         <v>960.71156588532438</v>
       </c>
       <c r="D17" s="7">
         <v>446.62458353830556</v>
       </c>
       <c r="E17" s="7">
         <v>705.88608577153889</v>
@@ -5556,51 +5580,53 @@
       </c>
       <c r="CN17" s="9">
         <v>3060.9377745398428</v>
       </c>
       <c r="CO17" s="9">
         <v>2686.0929927490433</v>
       </c>
       <c r="CP17" s="34">
         <v>8024.8315145107636</v>
       </c>
       <c r="CQ17" s="34">
         <v>3805.2049080973538</v>
       </c>
       <c r="CR17" s="34">
         <v>4738.9815080227263</v>
       </c>
       <c r="CS17" s="18">
         <v>6353.2584739912481</v>
       </c>
       <c r="CT17" s="34">
         <v>2190.3802970899883</v>
       </c>
       <c r="CU17" s="34">
         <v>3265.6378591029206</v>
       </c>
-      <c r="CV17" s="34"/>
+      <c r="CV17" s="34">
+        <v>1825.6258937895698</v>
+      </c>
       <c r="CW17" s="34"/>
       <c r="CX17" s="8"/>
       <c r="CY17" s="9"/>
       <c r="CZ17" s="9"/>
       <c r="DA17" s="9"/>
       <c r="DB17" s="34"/>
       <c r="DC17" s="34"/>
       <c r="DD17" s="34"/>
       <c r="DE17" s="18"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="7">
         <v>6855.275050643475</v>
       </c>
       <c r="C18" s="7">
         <v>7052.9647513064883</v>
       </c>
       <c r="D18" s="7">
         <v>8276.3152756289946</v>
       </c>
       <c r="E18" s="7">
         <v>8496.6858639713191</v>
@@ -5865,51 +5891,53 @@
       </c>
       <c r="CN18" s="9">
         <v>34674.285443002176</v>
       </c>
       <c r="CO18" s="9">
         <v>47163.198794420154</v>
       </c>
       <c r="CP18" s="34">
         <v>155956.59316548426</v>
       </c>
       <c r="CQ18" s="34">
         <v>97616.048151867057</v>
       </c>
       <c r="CR18" s="34">
         <v>96153.320839041146</v>
       </c>
       <c r="CS18" s="18">
         <v>48176.704126455203</v>
       </c>
       <c r="CT18" s="34">
         <v>13252.641775145334</v>
       </c>
       <c r="CU18" s="34">
         <v>14993.704396562791</v>
       </c>
-      <c r="CV18" s="34"/>
+      <c r="CV18" s="34">
+        <v>16853.818462081661</v>
+      </c>
       <c r="CW18" s="34"/>
       <c r="CX18" s="34"/>
       <c r="CY18" s="34"/>
       <c r="CZ18" s="9"/>
       <c r="DA18" s="9"/>
       <c r="DB18" s="34"/>
       <c r="DC18" s="34"/>
       <c r="DD18" s="34"/>
       <c r="DE18" s="18"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="7">
         <v>8957.8491000425875</v>
       </c>
       <c r="C19" s="7">
         <v>6987.6590336735553</v>
       </c>
       <c r="D19" s="7">
         <v>6862.0648586952402</v>
       </c>
       <c r="E19" s="7">
         <v>11753.454938171828</v>
@@ -6174,51 +6202,53 @@
       </c>
       <c r="CN19" s="9">
         <v>44621.532733282547</v>
       </c>
       <c r="CO19" s="9">
         <v>120325.03531980595</v>
       </c>
       <c r="CP19" s="34">
         <v>421421.23777655431</v>
       </c>
       <c r="CQ19" s="34">
         <v>201168.39155568709</v>
       </c>
       <c r="CR19" s="34">
         <v>187793.13670634766</v>
       </c>
       <c r="CS19" s="18">
         <v>40430.3589125168</v>
       </c>
       <c r="CT19" s="34">
         <v>15766.478763215213</v>
       </c>
       <c r="CU19" s="34">
         <v>12298.012796173907</v>
       </c>
-      <c r="CV19" s="34"/>
+      <c r="CV19" s="34">
+        <v>14035.979757830846</v>
+      </c>
       <c r="CW19" s="34"/>
       <c r="CX19" s="34"/>
       <c r="CY19" s="34"/>
       <c r="CZ19" s="9"/>
       <c r="DA19" s="9"/>
       <c r="DB19" s="34"/>
       <c r="DC19" s="34"/>
       <c r="DD19" s="34"/>
       <c r="DE19" s="18"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="7">
         <v>19722.22482619459</v>
       </c>
       <c r="C20" s="2">
         <v>19993.850121519314</v>
       </c>
       <c r="D20" s="7">
         <v>22738.595630081913</v>
       </c>
       <c r="E20" s="7">
         <v>22851.990031535839</v>
@@ -6483,51 +6513,53 @@
       </c>
       <c r="CN20" s="9">
         <v>92215.612827599631</v>
       </c>
       <c r="CO20" s="9">
         <v>141657.34435288829</v>
       </c>
       <c r="CP20" s="34">
         <v>367697.82405570906</v>
       </c>
       <c r="CQ20" s="34">
         <v>231502.94447513591</v>
       </c>
       <c r="CR20" s="34">
         <v>67336.276382928874</v>
       </c>
       <c r="CS20" s="18">
         <v>71724.971843862048</v>
       </c>
       <c r="CT20" s="34">
         <v>46417.235610056559</v>
       </c>
       <c r="CU20" s="34">
         <v>48719.240227526134</v>
       </c>
-      <c r="CV20" s="34"/>
+      <c r="CV20" s="34">
+        <v>52195.999033012813</v>
+      </c>
       <c r="CW20" s="34"/>
       <c r="CX20" s="34"/>
       <c r="CY20" s="34"/>
       <c r="CZ20" s="9"/>
       <c r="DA20" s="9"/>
       <c r="DB20" s="34"/>
       <c r="DC20" s="34"/>
       <c r="DD20" s="34"/>
       <c r="DE20" s="18"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="16" t="s">
         <v>24</v>
@@ -6792,51 +6824,53 @@
       </c>
       <c r="CN21" s="9">
         <v>6953.3639698681936</v>
       </c>
       <c r="CO21" s="9">
         <v>9139.618213972135</v>
       </c>
       <c r="CP21" s="34">
         <v>12146.607872716719</v>
       </c>
       <c r="CQ21" s="34">
         <v>6844.8246364040497</v>
       </c>
       <c r="CR21" s="34">
         <v>3480.8288298964026</v>
       </c>
       <c r="CS21" s="18">
         <v>11372.744876023291</v>
       </c>
       <c r="CT21" s="34">
         <v>5695.4482617373587</v>
       </c>
       <c r="CU21" s="34">
         <v>2515.7663282884296</v>
       </c>
-      <c r="CV21" s="23"/>
+      <c r="CV21" s="23">
+        <v>4062.1889142319637</v>
+      </c>
       <c r="CW21" s="23"/>
       <c r="CX21" s="23"/>
       <c r="CY21" s="34"/>
       <c r="CZ21" s="9"/>
       <c r="DA21" s="9"/>
       <c r="DB21" s="34"/>
       <c r="DC21" s="34"/>
       <c r="DD21" s="34"/>
       <c r="DE21" s="18"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="7">
         <v>11782.415834204789</v>
       </c>
       <c r="C22" s="7">
         <v>14886.659724736433</v>
       </c>
       <c r="D22" s="7">
         <v>19100.455749685898</v>
       </c>
       <c r="E22" s="7">
         <v>20707.704181580357</v>
@@ -7101,51 +7135,53 @@
       </c>
       <c r="CN22" s="9">
         <v>41580.919665542002</v>
       </c>
       <c r="CO22" s="9">
         <v>52034.910097565218</v>
       </c>
       <c r="CP22" s="34">
         <v>141987.42146308118</v>
       </c>
       <c r="CQ22" s="34">
         <v>68895.895100169102</v>
       </c>
       <c r="CR22" s="34">
         <v>101026.07689016106</v>
       </c>
       <c r="CS22" s="18">
         <v>36127.543999989568</v>
       </c>
       <c r="CT22" s="34">
         <v>15127.591236372122</v>
       </c>
       <c r="CU22" s="34">
         <v>17909.197682614918</v>
       </c>
-      <c r="CV22" s="34"/>
+      <c r="CV22" s="34">
+        <v>23029.187722593375</v>
+      </c>
       <c r="CW22" s="34"/>
       <c r="CX22" s="34"/>
       <c r="CY22" s="34"/>
       <c r="CZ22" s="9"/>
       <c r="DA22" s="9"/>
       <c r="DB22" s="34"/>
       <c r="DC22" s="34"/>
       <c r="DD22" s="34"/>
       <c r="DE22" s="18"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="7">
         <v>171.86396028101746</v>
       </c>
       <c r="C23" s="7">
         <v>171.07644895078965</v>
       </c>
       <c r="D23" s="7">
         <v>171.15808987956183</v>
       </c>
       <c r="E23" s="7">
         <v>173.80362600190307</v>
@@ -7410,51 +7446,53 @@
       </c>
       <c r="CN23" s="9">
         <v>304.89660307221368</v>
       </c>
       <c r="CO23" s="9">
         <v>357.01547212547871</v>
       </c>
       <c r="CP23" s="34">
         <v>1201.1418116874534</v>
       </c>
       <c r="CQ23" s="34">
         <v>414.37802662396706</v>
       </c>
       <c r="CR23" s="34">
         <v>294.30120528475851</v>
       </c>
       <c r="CS23" s="18">
         <v>492.58840646880594</v>
       </c>
       <c r="CT23" s="34">
         <v>321.59396621078645</v>
       </c>
       <c r="CU23" s="34">
         <v>329.75529285678113</v>
       </c>
-      <c r="CV23" s="34"/>
+      <c r="CV23" s="34">
+        <v>152.58012127733784</v>
+      </c>
       <c r="CW23" s="34"/>
       <c r="CX23" s="34"/>
       <c r="CY23" s="34"/>
       <c r="CZ23" s="9"/>
       <c r="DA23" s="9"/>
       <c r="DB23" s="34"/>
       <c r="DC23" s="34"/>
       <c r="DD23" s="34"/>
       <c r="DE23" s="18"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="7">
         <v>336.90265532778255</v>
       </c>
       <c r="C24" s="7">
         <v>282.55437456275035</v>
       </c>
       <c r="D24" s="7">
         <v>329.32713090379161</v>
       </c>
       <c r="E24" s="7">
         <v>282.18282601293754</v>
@@ -7719,51 +7757,53 @@
       </c>
       <c r="CN24" s="9">
         <v>922.73377151368516</v>
       </c>
       <c r="CO24" s="9">
         <v>1152.6379524524455</v>
       </c>
       <c r="CP24" s="34">
         <v>3193.6093456259214</v>
       </c>
       <c r="CQ24" s="34">
         <v>882.39731922663429</v>
       </c>
       <c r="CR24" s="18">
         <v>353.4483286883974</v>
       </c>
       <c r="CS24" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT24" s="34">
         <v>439.96803735529755</v>
       </c>
       <c r="CU24" s="34">
         <v>435.31310033732615</v>
       </c>
-      <c r="CV24" s="34"/>
+      <c r="CV24" s="34">
+        <v>553.06313120901973</v>
+      </c>
       <c r="CW24" s="34"/>
       <c r="CX24" s="34"/>
       <c r="CY24" s="34"/>
       <c r="CZ24" s="9"/>
       <c r="DA24" s="9"/>
       <c r="DB24" s="34"/>
       <c r="DC24" s="34"/>
       <c r="DD24" s="18"/>
       <c r="DE24" s="18"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="7">
         <v>1206.8361756815532</v>
       </c>
       <c r="C25" s="7">
         <v>1190.1376093306678</v>
       </c>
       <c r="D25" s="7">
         <v>1458.0906823088383</v>
       </c>
       <c r="E25" s="7">
         <v>2704.3582382580771</v>
@@ -8028,374 +8068,376 @@
       </c>
       <c r="CN25" s="9">
         <v>4654.0658052147446</v>
       </c>
       <c r="CO25" s="9">
         <v>6516.2005096175117</v>
       </c>
       <c r="CP25" s="34">
         <v>5545.0660252154366</v>
       </c>
       <c r="CQ25" s="34">
         <v>6238.3838132730798</v>
       </c>
       <c r="CR25" s="34">
         <v>4369.417839191341</v>
       </c>
       <c r="CS25" s="18">
         <v>6403.5454433640643</v>
       </c>
       <c r="CT25" s="34">
         <v>4528.4699121424192</v>
       </c>
       <c r="CU25" s="34">
         <v>4542.7561554150934</v>
       </c>
-      <c r="CV25" s="34"/>
+      <c r="CV25" s="34">
+        <v>4421.3161250396161</v>
+      </c>
       <c r="CW25" s="34"/>
       <c r="CX25" s="34"/>
       <c r="CY25" s="34"/>
       <c r="CZ25" s="9"/>
       <c r="DA25" s="9"/>
       <c r="DB25" s="34"/>
       <c r="DC25" s="34"/>
       <c r="DD25" s="34"/>
       <c r="DE25" s="18"/>
     </row>
     <row r="27" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="44" t="s">
+      <c r="A27" s="45" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="44"/>
-[...59 lines deleted...]
-      <c r="CH27" s="42" t="s">
+      <c r="B27" s="45"/>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="45"/>
+      <c r="F27" s="45"/>
+      <c r="G27" s="45"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="45"/>
+      <c r="J27" s="45"/>
+      <c r="K27" s="45"/>
+      <c r="L27" s="45"/>
+      <c r="M27" s="45"/>
+      <c r="N27" s="45"/>
+      <c r="O27" s="45"/>
+      <c r="P27" s="45"/>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="45"/>
+      <c r="S27" s="45"/>
+      <c r="T27" s="45"/>
+      <c r="U27" s="45"/>
+      <c r="V27" s="45"/>
+      <c r="W27" s="45"/>
+      <c r="X27" s="45"/>
+      <c r="Y27" s="45"/>
+      <c r="Z27" s="45"/>
+      <c r="AA27" s="45"/>
+      <c r="AB27" s="45"/>
+      <c r="AC27" s="45"/>
+      <c r="AD27" s="45"/>
+      <c r="AE27" s="45"/>
+      <c r="AF27" s="45"/>
+      <c r="AG27" s="45"/>
+      <c r="AH27" s="45"/>
+      <c r="AI27" s="45"/>
+      <c r="AJ27" s="45"/>
+      <c r="AK27" s="45"/>
+      <c r="AL27" s="45"/>
+      <c r="AM27" s="45"/>
+      <c r="AN27" s="45"/>
+      <c r="AO27" s="45"/>
+      <c r="AP27" s="45"/>
+      <c r="AQ27" s="45"/>
+      <c r="AR27" s="45"/>
+      <c r="AS27" s="45"/>
+      <c r="AT27" s="45"/>
+      <c r="AU27" s="45"/>
+      <c r="AV27" s="45"/>
+      <c r="AW27" s="45"/>
+      <c r="AX27" s="45"/>
+      <c r="AY27" s="45"/>
+      <c r="AZ27" s="45"/>
+      <c r="BA27" s="45"/>
+      <c r="BB27" s="45"/>
+      <c r="BC27" s="45"/>
+      <c r="BD27" s="45"/>
+      <c r="BE27" s="45"/>
+      <c r="BF27" s="45"/>
+      <c r="BG27" s="45"/>
+      <c r="BH27" s="45"/>
+      <c r="BI27" s="45"/>
+      <c r="CH27" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="CI27" s="42"/>
-[...21 lines deleted...]
-      <c r="DE27" s="42"/>
+      <c r="CI27" s="47"/>
+      <c r="CJ27" s="47"/>
+      <c r="CK27" s="47"/>
+      <c r="CL27" s="47"/>
+      <c r="CM27" s="47"/>
+      <c r="CN27" s="47"/>
+      <c r="CO27" s="47"/>
+      <c r="CP27" s="47"/>
+      <c r="CQ27" s="47"/>
+      <c r="CR27" s="47"/>
+      <c r="CS27" s="47"/>
+      <c r="CT27" s="47"/>
+      <c r="CU27" s="47"/>
+      <c r="CV27" s="47"/>
+      <c r="CW27" s="47"/>
+      <c r="CX27" s="47"/>
+      <c r="CY27" s="47"/>
+      <c r="CZ27" s="47"/>
+      <c r="DA27" s="47"/>
+      <c r="DB27" s="47"/>
+      <c r="DC27" s="47"/>
+      <c r="DD27" s="47"/>
+      <c r="DE27" s="47"/>
       <c r="DF27" s="35"/>
       <c r="DG27" s="35"/>
       <c r="DH27" s="35"/>
       <c r="DI27" s="35"/>
       <c r="DJ27" s="35"/>
       <c r="DK27" s="35"/>
       <c r="DL27" s="35"/>
       <c r="DM27" s="35"/>
       <c r="DN27" s="35"/>
       <c r="DO27" s="35"/>
       <c r="DP27" s="35"/>
       <c r="DQ27" s="35"/>
       <c r="DR27" s="35"/>
       <c r="DS27" s="35"/>
       <c r="DT27" s="35"/>
       <c r="DU27" s="35"/>
       <c r="DV27" s="35"/>
       <c r="DW27" s="35"/>
       <c r="DX27" s="35"/>
       <c r="DY27" s="35"/>
       <c r="DZ27" s="35"/>
       <c r="EA27" s="35"/>
       <c r="EB27" s="35"/>
       <c r="EC27" s="35"/>
       <c r="ED27" s="35"/>
       <c r="EE27" s="35"/>
       <c r="EF27" s="35"/>
       <c r="EG27" s="35"/>
       <c r="EH27" s="35"/>
       <c r="EI27" s="35"/>
       <c r="EJ27" s="35"/>
       <c r="EK27" s="35"/>
       <c r="EL27" s="35"/>
       <c r="EM27" s="35"/>
       <c r="EN27" s="35"/>
       <c r="EO27" s="35"/>
       <c r="EP27" s="35"/>
     </row>
     <row r="28" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K28" s="41" t="s">
+      <c r="K28" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="L28" s="41"/>
-[...1 lines deleted...]
-      <c r="W28" s="41" t="s">
+      <c r="L28" s="38"/>
+      <c r="M28" s="38"/>
+      <c r="W28" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="X28" s="41"/>
-[...1 lines deleted...]
-      <c r="AH28" s="41" t="s">
+      <c r="X28" s="38"/>
+      <c r="Y28" s="38"/>
+      <c r="AH28" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AI28" s="41"/>
-[...2 lines deleted...]
-      <c r="AT28" s="41" t="s">
+      <c r="AI28" s="38"/>
+      <c r="AJ28" s="38"/>
+      <c r="AK28" s="38"/>
+      <c r="AT28" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AU28" s="41"/>
-[...2 lines deleted...]
-      <c r="BF28" s="41" t="s">
+      <c r="AU28" s="38"/>
+      <c r="AV28" s="38"/>
+      <c r="AW28" s="38"/>
+      <c r="BF28" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="BG28" s="41"/>
-[...2 lines deleted...]
-      <c r="BR28" s="41" t="s">
+      <c r="BG28" s="38"/>
+      <c r="BH28" s="38"/>
+      <c r="BI28" s="38"/>
+      <c r="BR28" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="BS28" s="41"/>
-[...2 lines deleted...]
-      <c r="CD28" s="41" t="s">
+      <c r="BS28" s="38"/>
+      <c r="BT28" s="38"/>
+      <c r="BU28" s="38"/>
+      <c r="CD28" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="CE28" s="41"/>
-[...2 lines deleted...]
-      <c r="CP28" s="41" t="s">
+      <c r="CE28" s="38"/>
+      <c r="CF28" s="38"/>
+      <c r="CG28" s="38"/>
+      <c r="CP28" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="CQ28" s="41"/>
-[...2 lines deleted...]
-      <c r="DB28" s="41" t="s">
+      <c r="CQ28" s="38"/>
+      <c r="CR28" s="38"/>
+      <c r="CS28" s="38"/>
+      <c r="DB28" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="DC28" s="41"/>
-[...1 lines deleted...]
-      <c r="DE28" s="41"/>
+      <c r="DC28" s="38"/>
+      <c r="DD28" s="38"/>
+      <c r="DE28" s="38"/>
     </row>
     <row r="29" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="45"/>
-      <c r="B29" s="38" t="s">
+      <c r="A29" s="42"/>
+      <c r="B29" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="C29" s="39"/>
-[...10 lines deleted...]
-      <c r="N29" s="38" t="s">
+      <c r="C29" s="40"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="40"/>
+      <c r="I29" s="40"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="O29" s="39"/>
-[...10 lines deleted...]
-      <c r="Z29" s="38" t="s">
+      <c r="O29" s="40"/>
+      <c r="P29" s="40"/>
+      <c r="Q29" s="40"/>
+      <c r="R29" s="40"/>
+      <c r="S29" s="40"/>
+      <c r="T29" s="40"/>
+      <c r="U29" s="40"/>
+      <c r="V29" s="40"/>
+      <c r="W29" s="40"/>
+      <c r="X29" s="40"/>
+      <c r="Y29" s="41"/>
+      <c r="Z29" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="AA29" s="39"/>
-[...10 lines deleted...]
-      <c r="AL29" s="38" t="s">
+      <c r="AA29" s="40"/>
+      <c r="AB29" s="40"/>
+      <c r="AC29" s="40"/>
+      <c r="AD29" s="40"/>
+      <c r="AE29" s="40"/>
+      <c r="AF29" s="40"/>
+      <c r="AG29" s="40"/>
+      <c r="AH29" s="40"/>
+      <c r="AI29" s="40"/>
+      <c r="AJ29" s="40"/>
+      <c r="AK29" s="41"/>
+      <c r="AL29" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="AM29" s="39"/>
-[...10 lines deleted...]
-      <c r="AX29" s="38" t="s">
+      <c r="AM29" s="40"/>
+      <c r="AN29" s="40"/>
+      <c r="AO29" s="40"/>
+      <c r="AP29" s="40"/>
+      <c r="AQ29" s="40"/>
+      <c r="AR29" s="40"/>
+      <c r="AS29" s="40"/>
+      <c r="AT29" s="40"/>
+      <c r="AU29" s="40"/>
+      <c r="AV29" s="40"/>
+      <c r="AW29" s="41"/>
+      <c r="AX29" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="AY29" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ29" s="38" t="s">
+      <c r="AY29" s="40"/>
+      <c r="AZ29" s="40"/>
+      <c r="BA29" s="40"/>
+      <c r="BB29" s="40"/>
+      <c r="BC29" s="40"/>
+      <c r="BD29" s="40"/>
+      <c r="BE29" s="40"/>
+      <c r="BF29" s="40"/>
+      <c r="BG29" s="40"/>
+      <c r="BH29" s="40"/>
+      <c r="BI29" s="41"/>
+      <c r="BJ29" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="BK29" s="39"/>
-[...10 lines deleted...]
-      <c r="BV29" s="38" t="s">
+      <c r="BK29" s="40"/>
+      <c r="BL29" s="40"/>
+      <c r="BM29" s="40"/>
+      <c r="BN29" s="40"/>
+      <c r="BO29" s="40"/>
+      <c r="BP29" s="40"/>
+      <c r="BQ29" s="40"/>
+      <c r="BR29" s="40"/>
+      <c r="BS29" s="40"/>
+      <c r="BT29" s="40"/>
+      <c r="BU29" s="41"/>
+      <c r="BV29" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="BW29" s="39"/>
-[...10 lines deleted...]
-      <c r="CH29" s="38" t="s">
+      <c r="BW29" s="40"/>
+      <c r="BX29" s="40"/>
+      <c r="BY29" s="40"/>
+      <c r="BZ29" s="40"/>
+      <c r="CA29" s="40"/>
+      <c r="CB29" s="40"/>
+      <c r="CC29" s="40"/>
+      <c r="CD29" s="40"/>
+      <c r="CE29" s="40"/>
+      <c r="CF29" s="40"/>
+      <c r="CG29" s="41"/>
+      <c r="CH29" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="CI29" s="39"/>
-[...10 lines deleted...]
-      <c r="CT29" s="38" t="s">
+      <c r="CI29" s="40"/>
+      <c r="CJ29" s="40"/>
+      <c r="CK29" s="40"/>
+      <c r="CL29" s="40"/>
+      <c r="CM29" s="40"/>
+      <c r="CN29" s="40"/>
+      <c r="CO29" s="40"/>
+      <c r="CP29" s="40"/>
+      <c r="CQ29" s="40"/>
+      <c r="CR29" s="40"/>
+      <c r="CS29" s="41"/>
+      <c r="CT29" s="39" t="s">
         <v>50</v>
       </c>
-      <c r="CU29" s="39"/>
-[...9 lines deleted...]
-      <c r="DE29" s="40"/>
+      <c r="CU29" s="40"/>
+      <c r="CV29" s="40"/>
+      <c r="CW29" s="40"/>
+      <c r="CX29" s="40"/>
+      <c r="CY29" s="40"/>
+      <c r="CZ29" s="40"/>
+      <c r="DA29" s="40"/>
+      <c r="DB29" s="40"/>
+      <c r="DC29" s="40"/>
+      <c r="DD29" s="40"/>
+      <c r="DE29" s="41"/>
     </row>
     <row r="30" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="46"/>
+      <c r="A30" s="43"/>
       <c r="B30" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E30" s="21" t="s">
         <v>35</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H30" s="20" t="s">
         <v>32</v>
       </c>
       <c r="I30" s="20" t="s">
         <v>31</v>
       </c>
       <c r="J30" s="20" t="s">
@@ -8975,51 +9017,53 @@
       </c>
       <c r="CN31" s="11">
         <v>646244.45795219322</v>
       </c>
       <c r="CO31" s="11">
         <v>1108186.256922937</v>
       </c>
       <c r="CP31" s="33">
         <v>2843110.7379899751</v>
       </c>
       <c r="CQ31" s="33">
         <v>1703390.7343854916</v>
       </c>
       <c r="CR31" s="33">
         <v>1083175.7310825661</v>
       </c>
       <c r="CS31" s="16">
         <v>615130.63186880772</v>
       </c>
       <c r="CT31" s="33">
         <v>255152.36250966671</v>
       </c>
       <c r="CU31" s="33">
         <v>271352.52936408779</v>
       </c>
-      <c r="CV31" s="33"/>
+      <c r="CV31" s="33">
+        <v>357887.13183459506</v>
+      </c>
       <c r="CW31" s="33"/>
       <c r="CX31" s="10"/>
       <c r="CY31" s="11"/>
       <c r="CZ31" s="11"/>
       <c r="DA31" s="11"/>
       <c r="DB31" s="33"/>
       <c r="DC31" s="33"/>
       <c r="DD31" s="33"/>
       <c r="DE31" s="16"/>
     </row>
     <row r="32" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E32" s="16" t="s">
         <v>24</v>
@@ -9284,51 +9328,53 @@
       </c>
       <c r="CN32" s="17">
         <v>46417.130210738105</v>
       </c>
       <c r="CO32" s="17">
         <v>56069.939312582064</v>
       </c>
       <c r="CP32" s="27">
         <v>118680.86484754889</v>
       </c>
       <c r="CQ32" s="34">
         <v>64826.689191697835</v>
       </c>
       <c r="CR32" s="27">
         <v>110197.25149853616</v>
       </c>
       <c r="CS32" s="23">
         <v>68736.473741266178</v>
       </c>
       <c r="CT32" s="34">
         <v>12034.124710066426</v>
       </c>
       <c r="CU32" s="34">
         <v>16159.449110785001</v>
       </c>
-      <c r="CV32" s="23"/>
+      <c r="CV32" s="34">
+        <v>22383.019196096553</v>
+      </c>
       <c r="CW32" s="23"/>
       <c r="CX32" s="23"/>
       <c r="CY32" s="17"/>
       <c r="CZ32" s="17"/>
       <c r="DA32" s="17"/>
       <c r="DB32" s="27"/>
       <c r="DC32" s="34"/>
       <c r="DD32" s="27"/>
       <c r="DE32" s="23"/>
     </row>
     <row r="33" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="7">
         <v>8417.0939262764296</v>
       </c>
       <c r="C33" s="7">
         <v>8239.3387613860104</v>
       </c>
       <c r="D33" s="7">
         <v>10207.625831432664</v>
       </c>
       <c r="E33" s="7">
         <v>11491.658340921724</v>
@@ -9593,51 +9639,53 @@
       </c>
       <c r="CN33" s="9">
         <v>37928.045434113694</v>
       </c>
       <c r="CO33" s="9">
         <v>117593.74972043691</v>
       </c>
       <c r="CP33" s="34">
         <v>453272.97253794072</v>
       </c>
       <c r="CQ33" s="34">
         <v>241826.08015044281</v>
       </c>
       <c r="CR33" s="34">
         <v>127358.04883723386</v>
       </c>
       <c r="CS33" s="18">
         <v>53589.894239678077</v>
       </c>
       <c r="CT33" s="34">
         <v>29123.899888583386</v>
       </c>
       <c r="CU33" s="34">
         <v>30550.269823086892</v>
       </c>
-      <c r="CV33" s="34"/>
+      <c r="CV33" s="34">
+        <v>37249.600182807568</v>
+      </c>
       <c r="CW33" s="34"/>
       <c r="CX33" s="8"/>
       <c r="CY33" s="9"/>
       <c r="CZ33" s="9"/>
       <c r="DA33" s="9"/>
       <c r="DB33" s="34"/>
       <c r="DC33" s="34"/>
       <c r="DD33" s="34"/>
       <c r="DE33" s="18"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="7">
         <v>7786.1760359507525</v>
       </c>
       <c r="C34" s="7">
         <v>8379.1939941551791</v>
       </c>
       <c r="D34" s="7">
         <v>14246.678761680712</v>
       </c>
       <c r="E34" s="7">
         <v>11389.452340666052</v>
@@ -9902,51 +9950,53 @@
       </c>
       <c r="CN34" s="9">
         <v>45804.861085754615</v>
       </c>
       <c r="CO34" s="9">
         <v>57010.509268582988</v>
       </c>
       <c r="CP34" s="34">
         <v>85783.962709706408</v>
       </c>
       <c r="CQ34" s="34">
         <v>55472.121271308431</v>
       </c>
       <c r="CR34" s="34">
         <v>30284.206594887059</v>
       </c>
       <c r="CS34" s="18">
         <v>28655.158045355409</v>
       </c>
       <c r="CT34" s="34">
         <v>12392.057595454815</v>
       </c>
       <c r="CU34" s="34">
         <v>13645.706067861069</v>
       </c>
-      <c r="CV34" s="34"/>
+      <c r="CV34" s="34">
+        <v>25252.324857058979</v>
+      </c>
       <c r="CW34" s="34"/>
       <c r="CX34" s="8"/>
       <c r="CY34" s="9"/>
       <c r="CZ34" s="9"/>
       <c r="DA34" s="9"/>
       <c r="DB34" s="34"/>
       <c r="DC34" s="34"/>
       <c r="DD34" s="34"/>
       <c r="DE34" s="18"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="7">
         <v>20528.800315757951</v>
       </c>
       <c r="C35" s="7">
         <v>17281.885893311548</v>
       </c>
       <c r="D35" s="7">
         <v>35364.103819643176</v>
       </c>
       <c r="E35" s="7">
         <v>22246.784540277986</v>
@@ -10211,51 +10261,53 @@
       </c>
       <c r="CN35" s="9">
         <v>63226.059735088762</v>
       </c>
       <c r="CO35" s="9">
         <v>96703.683699357425</v>
       </c>
       <c r="CP35" s="34">
         <v>154330.12546081992</v>
       </c>
       <c r="CQ35" s="34">
         <v>108136.89138338726</v>
       </c>
       <c r="CR35" s="34">
         <v>76648.126313707966</v>
       </c>
       <c r="CS35" s="18">
         <v>71425.813584637333</v>
       </c>
       <c r="CT35" s="34">
         <v>31319.863477732692</v>
       </c>
       <c r="CU35" s="34">
         <v>32741.021063720629</v>
       </c>
-      <c r="CV35" s="34"/>
+      <c r="CV35" s="34">
+        <v>57871.573968491881</v>
+      </c>
       <c r="CW35" s="34"/>
       <c r="CX35" s="8"/>
       <c r="CY35" s="9"/>
       <c r="CZ35" s="9"/>
       <c r="DA35" s="9"/>
       <c r="DB35" s="34"/>
       <c r="DC35" s="34"/>
       <c r="DD35" s="34"/>
       <c r="DE35" s="18"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="7">
         <v>2230.9143916929033</v>
       </c>
       <c r="C36" s="7">
         <v>2216.8580218555953</v>
       </c>
       <c r="D36" s="7">
         <v>2895.3405927475001</v>
       </c>
       <c r="E36" s="7">
         <v>2938.3225481223144</v>
@@ -10520,51 +10572,53 @@
       </c>
       <c r="CN36" s="9">
         <v>11971.57257136851</v>
       </c>
       <c r="CO36" s="9">
         <v>14124.506917786377</v>
       </c>
       <c r="CP36" s="34">
         <v>31648.095112673145</v>
       </c>
       <c r="CQ36" s="34">
         <v>19357.778193667644</v>
       </c>
       <c r="CR36" s="34">
         <v>8323.530732619045</v>
       </c>
       <c r="CS36" s="18">
         <v>12647.274493527992</v>
       </c>
       <c r="CT36" s="34">
         <v>4709.2920385631915</v>
       </c>
       <c r="CU36" s="34">
         <v>6431.0458084915454</v>
       </c>
-      <c r="CV36" s="34"/>
+      <c r="CV36" s="34">
+        <v>6980.1836132909657</v>
+      </c>
       <c r="CW36" s="34"/>
       <c r="CX36" s="8"/>
       <c r="CY36" s="9"/>
       <c r="CZ36" s="9"/>
       <c r="DA36" s="9"/>
       <c r="DB36" s="34"/>
       <c r="DC36" s="34"/>
       <c r="DD36" s="34"/>
       <c r="DE36" s="18"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="2">
         <v>3161.1499686012839</v>
       </c>
       <c r="C37" s="2">
         <v>4066.850385936556</v>
       </c>
       <c r="D37" s="7">
         <v>5478.0384893650944</v>
       </c>
       <c r="E37" s="7">
         <v>7157.4739903931131</v>
@@ -10829,51 +10883,53 @@
       </c>
       <c r="CN37" s="9">
         <v>41025.332384162473</v>
       </c>
       <c r="CO37" s="9">
         <v>40592.179608690385</v>
       </c>
       <c r="CP37" s="34">
         <v>61243.436906238458</v>
       </c>
       <c r="CQ37" s="34">
         <v>40112.865860074526</v>
       </c>
       <c r="CR37" s="34">
         <v>17932.040024954054</v>
       </c>
       <c r="CS37" s="18">
         <v>21306.720087752918</v>
       </c>
       <c r="CT37" s="27">
         <v>9286.270722417361</v>
       </c>
       <c r="CU37" s="27">
         <v>12728.704493957752</v>
       </c>
-      <c r="CV37" s="34"/>
+      <c r="CV37" s="34">
+        <v>14358.546156920058</v>
+      </c>
       <c r="CW37" s="34"/>
       <c r="CX37" s="8"/>
       <c r="CY37" s="9"/>
       <c r="CZ37" s="9"/>
       <c r="DA37" s="9"/>
       <c r="DB37" s="34"/>
       <c r="DC37" s="34"/>
       <c r="DD37" s="34"/>
       <c r="DE37" s="18"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="2">
         <v>6772.2658140711628</v>
       </c>
       <c r="C38" s="2">
         <v>6469.1465184729568</v>
       </c>
       <c r="D38" s="7">
         <v>7368.4891276519857</v>
       </c>
       <c r="E38" s="7">
         <v>8311.3904940890534</v>
@@ -11138,51 +11194,53 @@
       </c>
       <c r="CN38" s="9">
         <v>50659.95806690248</v>
       </c>
       <c r="CO38" s="9">
         <v>64650.028637723139</v>
       </c>
       <c r="CP38" s="34">
         <v>148798.09711983294</v>
       </c>
       <c r="CQ38" s="34">
         <v>95551.413330742376</v>
       </c>
       <c r="CR38" s="34">
         <v>26875.071010190928</v>
       </c>
       <c r="CS38" s="18">
         <v>29360.085796227435</v>
       </c>
       <c r="CT38" s="27">
         <v>13434.638321876295</v>
       </c>
       <c r="CU38" s="27">
         <v>15125.78906226646</v>
       </c>
-      <c r="CV38" s="34"/>
+      <c r="CV38" s="34">
+        <v>17022.040685175427</v>
+      </c>
       <c r="CW38" s="34"/>
       <c r="CX38" s="8"/>
       <c r="CY38" s="9"/>
       <c r="CZ38" s="9"/>
       <c r="DA38" s="9"/>
       <c r="DB38" s="34"/>
       <c r="DC38" s="34"/>
       <c r="DD38" s="34"/>
       <c r="DE38" s="18"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E39" s="16" t="s">
         <v>24</v>
@@ -11447,51 +11505,53 @@
       </c>
       <c r="CN39" s="9">
         <v>35522.414352683852</v>
       </c>
       <c r="CO39" s="9">
         <v>61145.411074362986</v>
       </c>
       <c r="CP39" s="34">
         <v>137060.80567970796</v>
       </c>
       <c r="CQ39" s="34">
         <v>79551.208359892888</v>
       </c>
       <c r="CR39" s="34">
         <v>48021.843915214013</v>
       </c>
       <c r="CS39" s="18">
         <v>31546.878922476695</v>
       </c>
       <c r="CT39" s="34">
         <v>9600.3851214292681</v>
       </c>
       <c r="CU39" s="34">
         <v>9241.8205939268628</v>
       </c>
-      <c r="CV39" s="23"/>
+      <c r="CV39" s="34">
+        <v>25021.719766329104</v>
+      </c>
       <c r="CW39" s="23"/>
       <c r="CX39" s="23"/>
       <c r="CY39" s="9"/>
       <c r="CZ39" s="9"/>
       <c r="DA39" s="9"/>
       <c r="DB39" s="34"/>
       <c r="DC39" s="34"/>
       <c r="DD39" s="34"/>
       <c r="DE39" s="18"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="2">
         <v>7710.2171226470018</v>
       </c>
       <c r="C40" s="2">
         <v>6712.2568776974922</v>
       </c>
       <c r="D40" s="7">
         <v>11333.455707156832</v>
       </c>
       <c r="E40" s="7">
         <v>9271.2937931047345</v>
@@ -11756,51 +11816,53 @@
       </c>
       <c r="CN40" s="9">
         <v>46428.174558363142</v>
       </c>
       <c r="CO40" s="9">
         <v>70486.237518101989</v>
       </c>
       <c r="CP40" s="34">
         <v>155152.88732373869</v>
       </c>
       <c r="CQ40" s="34">
         <v>79670.033584811463</v>
       </c>
       <c r="CR40" s="34">
         <v>39087.57701760003</v>
       </c>
       <c r="CS40" s="18">
         <v>38566.40086928432</v>
       </c>
       <c r="CT40" s="34">
         <v>11926.206568340167</v>
       </c>
       <c r="CU40" s="34">
         <v>10701.037294042651</v>
       </c>
-      <c r="CV40" s="34"/>
+      <c r="CV40" s="34">
+        <v>17688.956271108273</v>
+      </c>
       <c r="CW40" s="34"/>
       <c r="CX40" s="8"/>
       <c r="CY40" s="9"/>
       <c r="CZ40" s="9"/>
       <c r="DA40" s="9"/>
       <c r="DB40" s="34"/>
       <c r="DC40" s="34"/>
       <c r="DD40" s="34"/>
       <c r="DE40" s="18"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="2">
         <v>8100.7506435233408</v>
       </c>
       <c r="C41" s="2">
         <v>8739.013860168121</v>
       </c>
       <c r="D41" s="7">
         <v>7960.7549047028433</v>
       </c>
       <c r="E41" s="7">
         <v>12025.47273703246</v>
@@ -12065,51 +12127,53 @@
       </c>
       <c r="CN41" s="9">
         <v>25491.324705011444</v>
       </c>
       <c r="CO41" s="9">
         <v>130683.01901518142</v>
       </c>
       <c r="CP41" s="34">
         <v>282699.79789638252</v>
       </c>
       <c r="CQ41" s="34">
         <v>258718.77320950528</v>
       </c>
       <c r="CR41" s="34">
         <v>127311.97917826257</v>
       </c>
       <c r="CS41" s="18">
         <v>26540.089331343512</v>
       </c>
       <c r="CT41" s="34">
         <v>13885.425524671416</v>
       </c>
       <c r="CU41" s="34">
         <v>15887.16902402829</v>
       </c>
-      <c r="CV41" s="34"/>
+      <c r="CV41" s="34">
+        <v>14426.628708603457</v>
+      </c>
       <c r="CW41" s="34"/>
       <c r="CX41" s="8"/>
       <c r="CY41" s="9"/>
       <c r="CZ41" s="9"/>
       <c r="DA41" s="9"/>
       <c r="DB41" s="34"/>
       <c r="DC41" s="34"/>
       <c r="DD41" s="34"/>
       <c r="DE41" s="18"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="2">
         <v>2882.7011478745499</v>
       </c>
       <c r="C42" s="2">
         <v>2676.7396883632896</v>
       </c>
       <c r="D42" s="7">
         <v>2776.8700013005846</v>
       </c>
       <c r="E42" s="7">
         <v>2848.8860034842855</v>
@@ -12374,51 +12438,53 @@
       </c>
       <c r="CN42" s="9">
         <v>14724.013121037666</v>
       </c>
       <c r="CO42" s="9">
         <v>20037.715311201304</v>
       </c>
       <c r="CP42" s="34">
         <v>99208.136231467201</v>
       </c>
       <c r="CQ42" s="34">
         <v>44741.188730142967</v>
       </c>
       <c r="CR42" s="34">
         <v>7533.0442964649656</v>
       </c>
       <c r="CS42" s="18">
         <v>13714.639294030556</v>
       </c>
       <c r="CT42" s="34">
         <v>5643.1675478732386</v>
       </c>
       <c r="CU42" s="34">
         <v>5073.9100497090858</v>
       </c>
-      <c r="CV42" s="34"/>
+      <c r="CV42" s="34">
+        <v>4899.2759593132778</v>
+      </c>
       <c r="CW42" s="34"/>
       <c r="CX42" s="8"/>
       <c r="CY42" s="9"/>
       <c r="CZ42" s="9"/>
       <c r="DA42" s="9"/>
       <c r="DB42" s="34"/>
       <c r="DC42" s="34"/>
       <c r="DD42" s="34"/>
       <c r="DE42" s="18"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="7">
         <v>701.06539501358657</v>
       </c>
       <c r="C43" s="7">
         <v>879.77162589957447</v>
       </c>
       <c r="D43" s="7">
         <v>365.68464355255554</v>
       </c>
       <c r="E43" s="7">
         <v>624.94614578578899</v>
@@ -12683,51 +12749,53 @@
       </c>
       <c r="CN43" s="9">
         <v>2920.5949412065097</v>
       </c>
       <c r="CO43" s="9">
         <v>2545.7501594157102</v>
       </c>
       <c r="CP43" s="34">
         <v>7884.4886811774304</v>
       </c>
       <c r="CQ43" s="34">
         <v>3664.8620747640207</v>
       </c>
       <c r="CR43" s="34">
         <v>4598.6386746893932</v>
       </c>
       <c r="CS43" s="18">
         <v>6212.915640657915</v>
       </c>
       <c r="CT43" s="34">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU43" s="34">
         <v>3125.2950257695875</v>
       </c>
-      <c r="CV43" s="34"/>
+      <c r="CV43" s="34">
+        <v>1552.8023604562366</v>
+      </c>
       <c r="CW43" s="34"/>
       <c r="CX43" s="8"/>
       <c r="CY43" s="9"/>
       <c r="CZ43" s="9"/>
       <c r="DA43" s="9"/>
       <c r="DB43" s="34"/>
       <c r="DC43" s="34"/>
       <c r="DD43" s="34"/>
       <c r="DE43" s="18"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B44" s="7">
         <v>6792.9105324384927</v>
       </c>
       <c r="C44" s="7">
         <v>6990.6002331015061</v>
       </c>
       <c r="D44" s="7">
         <v>8213.9507574240124</v>
       </c>
       <c r="E44" s="7">
         <v>8434.3213457663369</v>
@@ -12992,51 +13060,53 @@
       </c>
       <c r="CN44" s="9">
         <v>34445.330168002183</v>
       </c>
       <c r="CO44" s="9">
         <v>46934.243519420161</v>
       </c>
       <c r="CP44" s="34">
         <v>155727.63789048427</v>
       </c>
       <c r="CQ44" s="34">
         <v>97387.092876867042</v>
       </c>
       <c r="CR44" s="34">
         <v>95924.365564041131</v>
       </c>
       <c r="CS44" s="18">
         <v>47947.74885145521</v>
       </c>
       <c r="CT44" s="34">
         <v>13023.686500145333</v>
       </c>
       <c r="CU44" s="34">
         <v>14764.749121562791</v>
       </c>
-      <c r="CV44" s="34"/>
+      <c r="CV44" s="34">
+        <v>16495.405437081659</v>
+      </c>
       <c r="CW44" s="34"/>
       <c r="CX44" s="34"/>
       <c r="CY44" s="34"/>
       <c r="CZ44" s="9"/>
       <c r="DA44" s="9"/>
       <c r="DB44" s="34"/>
       <c r="DC44" s="34"/>
       <c r="DD44" s="34"/>
       <c r="DE44" s="18"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="7">
         <v>8803.978241694289</v>
       </c>
       <c r="C45" s="7">
         <v>6833.7881753252568</v>
       </c>
       <c r="D45" s="7">
         <v>6708.1940003469417</v>
       </c>
       <c r="E45" s="7">
         <v>11599.584079823529</v>
@@ -13301,51 +13371,53 @@
       </c>
       <c r="CN45" s="9">
         <v>44305.616608282551</v>
       </c>
       <c r="CO45" s="9">
         <v>120009.11919480594</v>
       </c>
       <c r="CP45" s="34">
         <v>421105.32165155432</v>
       </c>
       <c r="CQ45" s="34">
         <v>200852.4754306871</v>
       </c>
       <c r="CR45" s="34">
         <v>187477.22058134768</v>
       </c>
       <c r="CS45" s="18">
         <v>40114.442787516804</v>
       </c>
       <c r="CT45" s="34">
         <v>15450.562638215211</v>
       </c>
       <c r="CU45" s="34">
         <v>11982.096671173906</v>
       </c>
-      <c r="CV45" s="34"/>
+      <c r="CV45" s="34">
+        <v>13669.803107830845</v>
+      </c>
       <c r="CW45" s="34"/>
       <c r="CX45" s="34"/>
       <c r="CY45" s="34"/>
       <c r="CZ45" s="9"/>
       <c r="DA45" s="9"/>
       <c r="DB45" s="34"/>
       <c r="DC45" s="34"/>
       <c r="DD45" s="34"/>
       <c r="DE45" s="18"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B46" s="7">
         <v>19530.712727047001</v>
       </c>
       <c r="C46" s="7">
         <v>19802.338022371725</v>
       </c>
       <c r="D46" s="7">
         <v>22547.083530934324</v>
       </c>
       <c r="E46" s="7">
         <v>22660.47793238825</v>
@@ -13610,51 +13682,53 @@
       </c>
       <c r="CN46" s="9">
         <v>91765.843319266307</v>
       </c>
       <c r="CO46" s="9">
         <v>141207.57484455497</v>
       </c>
       <c r="CP46" s="34">
         <v>367248.05454737577</v>
       </c>
       <c r="CQ46" s="34">
         <v>231053.17496680259</v>
       </c>
       <c r="CR46" s="34">
         <v>66886.50687459555</v>
       </c>
       <c r="CS46" s="18">
         <v>71275.202335528724</v>
       </c>
       <c r="CT46" s="34">
         <v>45967.466101723228</v>
       </c>
       <c r="CU46" s="34">
         <v>48269.470719192803</v>
       </c>
-      <c r="CV46" s="34"/>
+      <c r="CV46" s="34">
+        <v>51621.274899679476</v>
+      </c>
       <c r="CW46" s="34"/>
       <c r="CX46" s="34"/>
       <c r="CY46" s="34"/>
       <c r="CZ46" s="9"/>
       <c r="DA46" s="9"/>
       <c r="DB46" s="34"/>
       <c r="DC46" s="34"/>
       <c r="DD46" s="34"/>
       <c r="DE46" s="18"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E47" s="16" t="s">
         <v>24</v>
@@ -13919,51 +13993,53 @@
       </c>
       <c r="CN47" s="9">
         <v>6952.2275365348596</v>
       </c>
       <c r="CO47" s="9">
         <v>9138.4817806388019</v>
       </c>
       <c r="CP47" s="34">
         <v>12145.471439383386</v>
       </c>
       <c r="CQ47" s="34">
         <v>6843.6882030707156</v>
       </c>
       <c r="CR47" s="34">
         <v>3479.6923965630695</v>
       </c>
       <c r="CS47" s="18">
         <v>11371.608442689958</v>
       </c>
       <c r="CT47" s="34">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU47" s="34">
         <v>2514.6298949550965</v>
       </c>
-      <c r="CV47" s="23"/>
+      <c r="CV47" s="34">
+        <v>4060.8473308986304</v>
+      </c>
       <c r="CW47" s="23"/>
       <c r="CX47" s="23"/>
       <c r="CY47" s="34"/>
       <c r="CZ47" s="9"/>
       <c r="DA47" s="9"/>
       <c r="DB47" s="34"/>
       <c r="DC47" s="34"/>
       <c r="DD47" s="34"/>
       <c r="DE47" s="18"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B48" s="7">
         <v>11540.710599091133</v>
       </c>
       <c r="C48" s="7">
         <v>14644.954489622778</v>
       </c>
       <c r="D48" s="7">
         <v>18858.750514572239</v>
       </c>
       <c r="E48" s="7">
         <v>20465.998946466698</v>
@@ -14228,51 +14304,53 @@
       </c>
       <c r="CN48" s="9">
         <v>41111.760557208676</v>
       </c>
       <c r="CO48" s="9">
         <v>51565.750989231892</v>
       </c>
       <c r="CP48" s="34">
         <v>141518.26235474786</v>
       </c>
       <c r="CQ48" s="34">
         <v>68426.735991835754</v>
       </c>
       <c r="CR48" s="34">
         <v>100556.91778182771</v>
       </c>
       <c r="CS48" s="18">
         <v>35658.384891656242</v>
       </c>
       <c r="CT48" s="34">
         <v>14658.432128038789</v>
       </c>
       <c r="CU48" s="34">
         <v>17440.038574281585</v>
       </c>
-      <c r="CV48" s="34"/>
+      <c r="CV48" s="34">
+        <v>22457.411789260041</v>
+      </c>
       <c r="CW48" s="34"/>
       <c r="CX48" s="34"/>
       <c r="CY48" s="34"/>
       <c r="CZ48" s="9"/>
       <c r="DA48" s="9"/>
       <c r="DB48" s="34"/>
       <c r="DC48" s="34"/>
       <c r="DD48" s="34"/>
       <c r="DE48" s="18"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="7">
         <v>27.324376947684101</v>
       </c>
       <c r="C49" s="7">
         <v>26.5368656174563</v>
       </c>
       <c r="D49" s="7">
         <v>26.61850654622846</v>
       </c>
       <c r="E49" s="7">
         <v>29.264042668569719</v>
@@ -14537,51 +14615,53 @@
       </c>
       <c r="CN49" s="9">
         <v>43.633853072213697</v>
       </c>
       <c r="CO49" s="9">
         <v>95.752722125478726</v>
       </c>
       <c r="CP49" s="34">
         <v>939.87906168745349</v>
       </c>
       <c r="CQ49" s="34">
         <v>153.11527662396708</v>
       </c>
       <c r="CR49" s="34">
         <v>33.038455284758513</v>
       </c>
       <c r="CS49" s="18">
         <v>231.32565646880596</v>
       </c>
       <c r="CT49" s="34">
         <v>60.331216210786451</v>
       </c>
       <c r="CU49" s="34">
         <v>68.492542856781128</v>
       </c>
-      <c r="CV49" s="34"/>
+      <c r="CV49" s="34">
+        <v>48.999621277337816</v>
+      </c>
       <c r="CW49" s="34"/>
       <c r="CX49" s="34"/>
       <c r="CY49" s="34"/>
       <c r="CZ49" s="9"/>
       <c r="DA49" s="9"/>
       <c r="DB49" s="34"/>
       <c r="DC49" s="34"/>
       <c r="DD49" s="34"/>
       <c r="DE49" s="18"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B50" s="7">
         <v>293.21707199444921</v>
       </c>
       <c r="C50" s="7">
         <v>238.86879122941701</v>
       </c>
       <c r="D50" s="7">
         <v>285.64154757045833</v>
       </c>
       <c r="E50" s="7">
         <v>238.49724267960426</v>
@@ -14846,51 +14926,53 @@
       </c>
       <c r="CN50" s="9">
         <v>865.01902151368517</v>
       </c>
       <c r="CO50" s="9">
         <v>1094.9232024524454</v>
       </c>
       <c r="CP50" s="34">
         <v>3135.8945956259213</v>
       </c>
       <c r="CQ50" s="34">
         <v>824.68256922663431</v>
       </c>
       <c r="CR50" s="18">
         <v>295.73357868839742</v>
       </c>
       <c r="CS50" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT50" s="34">
         <v>382.25328735529757</v>
       </c>
       <c r="CU50" s="34">
         <v>377.59835033732617</v>
       </c>
-      <c r="CV50" s="34"/>
+      <c r="CV50" s="34">
+        <v>423.92188120901949</v>
+      </c>
       <c r="CW50" s="34"/>
       <c r="CX50" s="34"/>
       <c r="CY50" s="34"/>
       <c r="CZ50" s="9"/>
       <c r="DA50" s="9"/>
       <c r="DB50" s="34"/>
       <c r="DC50" s="34"/>
       <c r="DD50" s="18"/>
       <c r="DE50" s="18"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B51" s="12">
         <v>1205.5091756815532</v>
       </c>
       <c r="C51" s="12">
         <v>1188.8106093306678</v>
       </c>
       <c r="D51" s="12">
         <v>1456.7636823088383</v>
       </c>
       <c r="E51" s="12">
         <v>2703.0312382580769</v>
@@ -15155,374 +15237,376 @@
       </c>
       <c r="CN51" s="9">
         <v>4635.5457218814108</v>
       </c>
       <c r="CO51" s="9">
         <v>6497.6804262841779</v>
       </c>
       <c r="CP51" s="34">
         <v>5526.5459418821029</v>
       </c>
       <c r="CQ51" s="34">
         <v>6219.863729939746</v>
       </c>
       <c r="CR51" s="34">
         <v>4350.8977558580073</v>
       </c>
       <c r="CS51" s="18">
         <v>6385.0253600307306</v>
       </c>
       <c r="CT51" s="34">
         <v>4509.9498288090854</v>
       </c>
       <c r="CU51" s="34">
         <v>4524.2360720817596</v>
       </c>
-      <c r="CV51" s="34"/>
+      <c r="CV51" s="34">
+        <v>4402.7960417062823</v>
+      </c>
       <c r="CW51" s="34"/>
       <c r="CX51" s="34"/>
       <c r="CY51" s="34"/>
       <c r="CZ51" s="9"/>
       <c r="DA51" s="9"/>
       <c r="DB51" s="34"/>
       <c r="DC51" s="34"/>
       <c r="DD51" s="34"/>
       <c r="DE51" s="18"/>
     </row>
     <row r="53" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="44" t="s">
+      <c r="A53" s="45" t="s">
         <v>40</v>
       </c>
-      <c r="B53" s="44"/>
-[...59 lines deleted...]
-      <c r="CH53" s="42" t="s">
+      <c r="B53" s="45"/>
+      <c r="C53" s="45"/>
+      <c r="D53" s="45"/>
+      <c r="E53" s="45"/>
+      <c r="F53" s="45"/>
+      <c r="G53" s="45"/>
+      <c r="H53" s="45"/>
+      <c r="I53" s="45"/>
+      <c r="J53" s="45"/>
+      <c r="K53" s="45"/>
+      <c r="L53" s="45"/>
+      <c r="M53" s="45"/>
+      <c r="N53" s="45"/>
+      <c r="O53" s="45"/>
+      <c r="P53" s="45"/>
+      <c r="Q53" s="45"/>
+      <c r="R53" s="45"/>
+      <c r="S53" s="45"/>
+      <c r="T53" s="45"/>
+      <c r="U53" s="45"/>
+      <c r="V53" s="45"/>
+      <c r="W53" s="45"/>
+      <c r="X53" s="45"/>
+      <c r="Y53" s="45"/>
+      <c r="Z53" s="45"/>
+      <c r="AA53" s="45"/>
+      <c r="AB53" s="45"/>
+      <c r="AC53" s="45"/>
+      <c r="AD53" s="45"/>
+      <c r="AE53" s="45"/>
+      <c r="AF53" s="45"/>
+      <c r="AG53" s="45"/>
+      <c r="AH53" s="45"/>
+      <c r="AI53" s="45"/>
+      <c r="AJ53" s="45"/>
+      <c r="AK53" s="45"/>
+      <c r="AL53" s="45"/>
+      <c r="AM53" s="45"/>
+      <c r="AN53" s="45"/>
+      <c r="AO53" s="45"/>
+      <c r="AP53" s="45"/>
+      <c r="AQ53" s="45"/>
+      <c r="AR53" s="45"/>
+      <c r="AS53" s="45"/>
+      <c r="AT53" s="45"/>
+      <c r="AU53" s="45"/>
+      <c r="AV53" s="45"/>
+      <c r="AW53" s="45"/>
+      <c r="AX53" s="45"/>
+      <c r="AY53" s="45"/>
+      <c r="AZ53" s="45"/>
+      <c r="BA53" s="45"/>
+      <c r="BB53" s="45"/>
+      <c r="BC53" s="45"/>
+      <c r="BD53" s="45"/>
+      <c r="BE53" s="45"/>
+      <c r="BF53" s="45"/>
+      <c r="BG53" s="45"/>
+      <c r="BH53" s="45"/>
+      <c r="BI53" s="45"/>
+      <c r="CH53" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="CI53" s="42"/>
-[...21 lines deleted...]
-      <c r="DE53" s="42"/>
+      <c r="CI53" s="47"/>
+      <c r="CJ53" s="47"/>
+      <c r="CK53" s="47"/>
+      <c r="CL53" s="47"/>
+      <c r="CM53" s="47"/>
+      <c r="CN53" s="47"/>
+      <c r="CO53" s="47"/>
+      <c r="CP53" s="47"/>
+      <c r="CQ53" s="47"/>
+      <c r="CR53" s="47"/>
+      <c r="CS53" s="47"/>
+      <c r="CT53" s="47"/>
+      <c r="CU53" s="47"/>
+      <c r="CV53" s="47"/>
+      <c r="CW53" s="47"/>
+      <c r="CX53" s="47"/>
+      <c r="CY53" s="47"/>
+      <c r="CZ53" s="47"/>
+      <c r="DA53" s="47"/>
+      <c r="DB53" s="47"/>
+      <c r="DC53" s="47"/>
+      <c r="DD53" s="47"/>
+      <c r="DE53" s="47"/>
       <c r="DF53" s="35"/>
       <c r="DG53" s="35"/>
       <c r="DH53" s="35"/>
       <c r="DI53" s="35"/>
       <c r="DJ53" s="35"/>
       <c r="DK53" s="35"/>
       <c r="DL53" s="35"/>
       <c r="DM53" s="35"/>
       <c r="DN53" s="35"/>
       <c r="DO53" s="35"/>
       <c r="DP53" s="35"/>
       <c r="DQ53" s="35"/>
       <c r="DR53" s="35"/>
       <c r="DS53" s="35"/>
       <c r="DT53" s="35"/>
       <c r="DU53" s="35"/>
       <c r="DV53" s="35"/>
       <c r="DW53" s="35"/>
       <c r="DX53" s="35"/>
       <c r="DY53" s="35"/>
       <c r="DZ53" s="35"/>
       <c r="EA53" s="35"/>
       <c r="EB53" s="35"/>
       <c r="EC53" s="35"/>
       <c r="ED53" s="35"/>
       <c r="EE53" s="35"/>
       <c r="EF53" s="35"/>
       <c r="EG53" s="35"/>
       <c r="EH53" s="35"/>
       <c r="EI53" s="35"/>
       <c r="EJ53" s="35"/>
       <c r="EK53" s="35"/>
       <c r="EL53" s="35"/>
       <c r="EM53" s="35"/>
       <c r="EN53" s="35"/>
       <c r="EO53" s="35"/>
       <c r="EP53" s="35"/>
     </row>
     <row r="54" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K54" s="41" t="s">
+      <c r="K54" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="L54" s="41"/>
-[...1 lines deleted...]
-      <c r="W54" s="41" t="s">
+      <c r="L54" s="38"/>
+      <c r="M54" s="38"/>
+      <c r="W54" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="X54" s="41"/>
-[...1 lines deleted...]
-      <c r="AH54" s="41" t="s">
+      <c r="X54" s="38"/>
+      <c r="Y54" s="38"/>
+      <c r="AH54" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AI54" s="41"/>
-[...2 lines deleted...]
-      <c r="AT54" s="41" t="s">
+      <c r="AI54" s="38"/>
+      <c r="AJ54" s="38"/>
+      <c r="AK54" s="38"/>
+      <c r="AT54" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AU54" s="41"/>
-[...2 lines deleted...]
-      <c r="BF54" s="41" t="s">
+      <c r="AU54" s="38"/>
+      <c r="AV54" s="38"/>
+      <c r="AW54" s="38"/>
+      <c r="BF54" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="BG54" s="41"/>
-[...2 lines deleted...]
-      <c r="BR54" s="41" t="s">
+      <c r="BG54" s="38"/>
+      <c r="BH54" s="38"/>
+      <c r="BI54" s="38"/>
+      <c r="BR54" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="BS54" s="41"/>
-[...2 lines deleted...]
-      <c r="CD54" s="41" t="s">
+      <c r="BS54" s="38"/>
+      <c r="BT54" s="38"/>
+      <c r="BU54" s="38"/>
+      <c r="CD54" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="CE54" s="41"/>
-[...2 lines deleted...]
-      <c r="CP54" s="41" t="s">
+      <c r="CE54" s="38"/>
+      <c r="CF54" s="38"/>
+      <c r="CG54" s="38"/>
+      <c r="CP54" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="CQ54" s="41"/>
-[...2 lines deleted...]
-      <c r="DB54" s="41" t="s">
+      <c r="CQ54" s="38"/>
+      <c r="CR54" s="38"/>
+      <c r="CS54" s="38"/>
+      <c r="DB54" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="DC54" s="41"/>
-[...1 lines deleted...]
-      <c r="DE54" s="41"/>
+      <c r="DC54" s="38"/>
+      <c r="DD54" s="38"/>
+      <c r="DE54" s="38"/>
     </row>
     <row r="55" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="45"/>
-      <c r="B55" s="38" t="s">
+      <c r="A55" s="42"/>
+      <c r="B55" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="C55" s="39"/>
-[...10 lines deleted...]
-      <c r="N55" s="38" t="s">
+      <c r="C55" s="40"/>
+      <c r="D55" s="40"/>
+      <c r="E55" s="40"/>
+      <c r="F55" s="40"/>
+      <c r="G55" s="40"/>
+      <c r="H55" s="40"/>
+      <c r="I55" s="40"/>
+      <c r="J55" s="40"/>
+      <c r="K55" s="40"/>
+      <c r="L55" s="40"/>
+      <c r="M55" s="41"/>
+      <c r="N55" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="O55" s="39"/>
-[...10 lines deleted...]
-      <c r="Z55" s="38" t="s">
+      <c r="O55" s="40"/>
+      <c r="P55" s="40"/>
+      <c r="Q55" s="40"/>
+      <c r="R55" s="40"/>
+      <c r="S55" s="40"/>
+      <c r="T55" s="40"/>
+      <c r="U55" s="40"/>
+      <c r="V55" s="40"/>
+      <c r="W55" s="40"/>
+      <c r="X55" s="40"/>
+      <c r="Y55" s="41"/>
+      <c r="Z55" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="AA55" s="39"/>
-[...10 lines deleted...]
-      <c r="AL55" s="38" t="s">
+      <c r="AA55" s="40"/>
+      <c r="AB55" s="40"/>
+      <c r="AC55" s="40"/>
+      <c r="AD55" s="40"/>
+      <c r="AE55" s="40"/>
+      <c r="AF55" s="40"/>
+      <c r="AG55" s="40"/>
+      <c r="AH55" s="40"/>
+      <c r="AI55" s="40"/>
+      <c r="AJ55" s="40"/>
+      <c r="AK55" s="41"/>
+      <c r="AL55" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="AM55" s="39"/>
-[...10 lines deleted...]
-      <c r="AX55" s="38" t="s">
+      <c r="AM55" s="40"/>
+      <c r="AN55" s="40"/>
+      <c r="AO55" s="40"/>
+      <c r="AP55" s="40"/>
+      <c r="AQ55" s="40"/>
+      <c r="AR55" s="40"/>
+      <c r="AS55" s="40"/>
+      <c r="AT55" s="40"/>
+      <c r="AU55" s="40"/>
+      <c r="AV55" s="40"/>
+      <c r="AW55" s="41"/>
+      <c r="AX55" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="AY55" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ55" s="38" t="s">
+      <c r="AY55" s="40"/>
+      <c r="AZ55" s="40"/>
+      <c r="BA55" s="40"/>
+      <c r="BB55" s="40"/>
+      <c r="BC55" s="40"/>
+      <c r="BD55" s="40"/>
+      <c r="BE55" s="40"/>
+      <c r="BF55" s="40"/>
+      <c r="BG55" s="40"/>
+      <c r="BH55" s="40"/>
+      <c r="BI55" s="41"/>
+      <c r="BJ55" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="BK55" s="39"/>
-[...10 lines deleted...]
-      <c r="BV55" s="38" t="s">
+      <c r="BK55" s="40"/>
+      <c r="BL55" s="40"/>
+      <c r="BM55" s="40"/>
+      <c r="BN55" s="40"/>
+      <c r="BO55" s="40"/>
+      <c r="BP55" s="40"/>
+      <c r="BQ55" s="40"/>
+      <c r="BR55" s="40"/>
+      <c r="BS55" s="40"/>
+      <c r="BT55" s="40"/>
+      <c r="BU55" s="41"/>
+      <c r="BV55" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="BW55" s="39"/>
-[...10 lines deleted...]
-      <c r="CH55" s="38" t="s">
+      <c r="BW55" s="40"/>
+      <c r="BX55" s="40"/>
+      <c r="BY55" s="40"/>
+      <c r="BZ55" s="40"/>
+      <c r="CA55" s="40"/>
+      <c r="CB55" s="40"/>
+      <c r="CC55" s="40"/>
+      <c r="CD55" s="40"/>
+      <c r="CE55" s="40"/>
+      <c r="CF55" s="40"/>
+      <c r="CG55" s="41"/>
+      <c r="CH55" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="CI55" s="39"/>
-[...10 lines deleted...]
-      <c r="CT55" s="38" t="s">
+      <c r="CI55" s="40"/>
+      <c r="CJ55" s="40"/>
+      <c r="CK55" s="40"/>
+      <c r="CL55" s="40"/>
+      <c r="CM55" s="40"/>
+      <c r="CN55" s="40"/>
+      <c r="CO55" s="40"/>
+      <c r="CP55" s="40"/>
+      <c r="CQ55" s="40"/>
+      <c r="CR55" s="40"/>
+      <c r="CS55" s="41"/>
+      <c r="CT55" s="39" t="s">
         <v>50</v>
       </c>
-      <c r="CU55" s="39"/>
-[...9 lines deleted...]
-      <c r="DE55" s="40"/>
+      <c r="CU55" s="40"/>
+      <c r="CV55" s="40"/>
+      <c r="CW55" s="40"/>
+      <c r="CX55" s="40"/>
+      <c r="CY55" s="40"/>
+      <c r="CZ55" s="40"/>
+      <c r="DA55" s="40"/>
+      <c r="DB55" s="40"/>
+      <c r="DC55" s="40"/>
+      <c r="DD55" s="40"/>
+      <c r="DE55" s="41"/>
     </row>
     <row r="56" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="46"/>
+      <c r="A56" s="43"/>
       <c r="B56" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D56" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E56" s="21" t="s">
         <v>35</v>
       </c>
       <c r="F56" s="20" t="s">
         <v>34</v>
       </c>
       <c r="G56" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H56" s="20" t="s">
         <v>32</v>
       </c>
       <c r="I56" s="20" t="s">
         <v>31</v>
       </c>
       <c r="J56" s="20" t="s">
@@ -16102,51 +16186,53 @@
       </c>
       <c r="CN57" s="11">
         <v>349033.53060326487</v>
       </c>
       <c r="CO57" s="11">
         <v>799949.57507342729</v>
       </c>
       <c r="CP57" s="33">
         <v>2442088.8337088735</v>
       </c>
       <c r="CQ57" s="33">
         <v>1384231.9079076678</v>
       </c>
       <c r="CR57" s="33">
         <v>742584.87054514047</v>
       </c>
       <c r="CS57" s="16">
         <v>98044.225724106553</v>
       </c>
       <c r="CT57" s="33">
         <v>17721.096678214919</v>
       </c>
       <c r="CU57" s="33">
         <v>18015.784806885596</v>
       </c>
-      <c r="CV57" s="33"/>
+      <c r="CV57" s="33">
+        <v>16788.540101084116</v>
+      </c>
       <c r="CW57" s="33"/>
       <c r="CX57" s="10"/>
       <c r="CY57" s="11"/>
       <c r="CZ57" s="11"/>
       <c r="DA57" s="11"/>
       <c r="DB57" s="33"/>
       <c r="DC57" s="33"/>
       <c r="DD57" s="33"/>
       <c r="DE57" s="16"/>
     </row>
     <row r="58" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E58" s="16" t="s">
         <v>24</v>
@@ -16411,51 +16497,53 @@
       </c>
       <c r="CN58" s="17">
         <v>18701.864604881099</v>
       </c>
       <c r="CO58" s="17">
         <v>26755.3080536626</v>
       </c>
       <c r="CP58" s="27">
         <v>84208.536835177889</v>
       </c>
       <c r="CQ58" s="34">
         <v>38451.540862697584</v>
       </c>
       <c r="CR58" s="27">
         <v>81153.427245702653</v>
       </c>
       <c r="CS58" s="23">
         <v>9009.0017414226095</v>
       </c>
       <c r="CT58" s="18">
         <v>0</v>
       </c>
       <c r="CU58" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="CV58" s="23"/>
+      <c r="CV58" s="18" t="s">
+        <v>24</v>
+      </c>
       <c r="CW58" s="23"/>
       <c r="CX58" s="23"/>
       <c r="CY58" s="17"/>
       <c r="CZ58" s="17"/>
       <c r="DA58" s="17"/>
       <c r="DB58" s="27"/>
       <c r="DC58" s="34"/>
       <c r="DD58" s="27"/>
       <c r="DE58" s="23"/>
     </row>
     <row r="59" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="C59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="D59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="E59" s="2">
         <v>116.74408951175337</v>
@@ -16720,51 +16808,53 @@
       </c>
       <c r="CN59" s="9">
         <v>11027.268083327303</v>
       </c>
       <c r="CO59" s="9">
         <v>91378.57253639093</v>
       </c>
       <c r="CP59" s="34">
         <v>420062.93207311927</v>
       </c>
       <c r="CQ59" s="34">
         <v>214345.93050317452</v>
       </c>
       <c r="CR59" s="34">
         <v>95859.406419207255</v>
       </c>
       <c r="CS59" s="18">
         <v>16128.214847346306</v>
       </c>
       <c r="CT59" s="18">
         <v>271.76481409550001</v>
       </c>
       <c r="CU59" s="34">
         <v>309.16907686076661</v>
       </c>
-      <c r="CV59" s="34"/>
+      <c r="CV59" s="34">
+        <v>242.85097307498336</v>
+      </c>
       <c r="CW59" s="34"/>
       <c r="CX59" s="8"/>
       <c r="CY59" s="9"/>
       <c r="CZ59" s="9"/>
       <c r="DA59" s="9"/>
       <c r="DB59" s="34"/>
       <c r="DC59" s="34"/>
       <c r="DD59" s="34"/>
       <c r="DE59" s="18"/>
     </row>
     <row r="60" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A60" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="C60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="D60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="E60" s="2">
         <v>194.59802873333334</v>
@@ -17029,51 +17119,53 @@
       </c>
       <c r="CN60" s="9">
         <v>27777.281862409196</v>
       </c>
       <c r="CO60" s="9">
         <v>40424.426061659797</v>
       </c>
       <c r="CP60" s="34">
         <v>64630.453314623388</v>
       </c>
       <c r="CQ60" s="34">
         <v>38855.00616518101</v>
       </c>
       <c r="CR60" s="34">
         <v>9305.498422901821</v>
       </c>
       <c r="CS60" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT60" s="18">
         <v>966.52688603624983</v>
       </c>
       <c r="CU60" s="34">
         <v>1255.1187294845831</v>
       </c>
-      <c r="CV60" s="34"/>
+      <c r="CV60" s="34">
+        <v>1598.1284404616665</v>
+      </c>
       <c r="CW60" s="34"/>
       <c r="CX60" s="8"/>
       <c r="CY60" s="9"/>
       <c r="CZ60" s="9"/>
       <c r="DA60" s="9"/>
       <c r="DB60" s="34"/>
       <c r="DC60" s="34"/>
       <c r="DD60" s="34"/>
       <c r="DE60" s="18"/>
     </row>
     <row r="61" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B61" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="C61" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="D61" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="E61" s="2">
         <v>1214.6187440979693</v>
@@ -17338,51 +17430,53 @@
       </c>
       <c r="CN61" s="9">
         <v>32078.150172777256</v>
       </c>
       <c r="CO61" s="9">
         <v>56510.133380147585</v>
       </c>
       <c r="CP61" s="34">
         <v>96783.912694996281</v>
       </c>
       <c r="CQ61" s="34">
         <v>58852.765520854489</v>
       </c>
       <c r="CR61" s="34">
         <v>25021.063922339956</v>
       </c>
       <c r="CS61" s="18">
         <v>7460.5776969260551</v>
       </c>
       <c r="CT61" s="18">
         <v>3357.1470901615835</v>
       </c>
       <c r="CU61" s="34">
         <v>3622.0921001970833</v>
       </c>
-      <c r="CV61" s="34"/>
+      <c r="CV61" s="34">
+        <v>3014.5245054434163</v>
+      </c>
       <c r="CW61" s="34"/>
       <c r="CX61" s="8"/>
       <c r="CY61" s="9"/>
       <c r="CZ61" s="9"/>
       <c r="DA61" s="9"/>
       <c r="DB61" s="34"/>
       <c r="DC61" s="34"/>
       <c r="DD61" s="34"/>
       <c r="DE61" s="18"/>
     </row>
     <row r="62" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="C62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="D62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="E62" s="2">
         <v>56.810187185369053</v>
@@ -17647,51 +17741,53 @@
       </c>
       <c r="CN62" s="9">
         <v>7564.3362750609931</v>
       </c>
       <c r="CO62" s="9">
         <v>7923.8469392551797</v>
       </c>
       <c r="CP62" s="34">
         <v>24237.771062965709</v>
       </c>
       <c r="CQ62" s="34">
         <v>12220.361359566599</v>
       </c>
       <c r="CR62" s="34">
         <v>100.7610446182</v>
       </c>
       <c r="CS62" s="18">
         <v>1014.3445584986443</v>
       </c>
       <c r="CT62" s="18">
         <v>76.249031169583333</v>
       </c>
       <c r="CU62" s="34">
         <v>98.04120833333333</v>
       </c>
-      <c r="CV62" s="34"/>
+      <c r="CV62" s="34">
+        <v>94.826780525833314</v>
+      </c>
       <c r="CW62" s="34"/>
       <c r="CX62" s="8"/>
       <c r="CY62" s="9"/>
       <c r="CZ62" s="9"/>
       <c r="DA62" s="9"/>
       <c r="DB62" s="34"/>
       <c r="DC62" s="34"/>
       <c r="DD62" s="34"/>
       <c r="DE62" s="18"/>
     </row>
     <row r="63" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A63" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="C63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="D63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="E63" s="2">
         <v>5.6719898888828864</v>
@@ -17956,51 +18052,53 @@
       </c>
       <c r="CN63" s="9">
         <v>22805.485976565022</v>
       </c>
       <c r="CO63" s="9">
         <v>24183.237199905823</v>
       </c>
       <c r="CP63" s="34">
         <v>42796.832842205236</v>
       </c>
       <c r="CQ63" s="34">
         <v>27172.397588908083</v>
       </c>
       <c r="CR63" s="34">
         <v>4214.1452225137064</v>
       </c>
       <c r="CS63" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT63" s="23">
         <v>742.26039097749992</v>
       </c>
       <c r="CU63" s="34">
         <v>746.84856721749986</v>
       </c>
-      <c r="CV63" s="34"/>
+      <c r="CV63" s="34">
+        <v>541.37354452999989</v>
+      </c>
       <c r="CW63" s="34"/>
       <c r="CX63" s="8"/>
       <c r="CY63" s="9"/>
       <c r="CZ63" s="9"/>
       <c r="DA63" s="9"/>
       <c r="DB63" s="34"/>
       <c r="DC63" s="34"/>
       <c r="DD63" s="34"/>
       <c r="DE63" s="18"/>
     </row>
     <row r="64" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A64" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="C64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="D64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="E64" s="2">
         <v>49.118007124999998</v>
@@ -18265,51 +18363,53 @@
       </c>
       <c r="CN64" s="9">
         <v>35534.643831397458</v>
       </c>
       <c r="CO64" s="9">
         <v>45769.015231998826</v>
       </c>
       <c r="CP64" s="34">
         <v>128143.36307534634</v>
       </c>
       <c r="CQ64" s="34">
         <v>78047.567863543707</v>
       </c>
       <c r="CR64" s="34">
         <v>4987.5133869684951</v>
       </c>
       <c r="CS64" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT64" s="23">
         <v>62.338332161666671</v>
       </c>
       <c r="CU64" s="34">
         <v>68.168854235833336</v>
       </c>
-      <c r="CV64" s="34"/>
+      <c r="CV64" s="34">
+        <v>51.840170260833339</v>
+      </c>
       <c r="CW64" s="34"/>
       <c r="CX64" s="8"/>
       <c r="CY64" s="9"/>
       <c r="CZ64" s="9"/>
       <c r="DA64" s="9"/>
       <c r="DB64" s="34"/>
       <c r="DC64" s="34"/>
       <c r="DD64" s="34"/>
       <c r="DE64" s="18"/>
     </row>
     <row r="65" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E65" s="16" t="s">
         <v>24</v>
@@ -18574,51 +18674,53 @@
       </c>
       <c r="CN65" s="9">
         <v>25018.905381933069</v>
       </c>
       <c r="CO65" s="9">
         <v>46353.747831297907</v>
       </c>
       <c r="CP65" s="34">
         <v>114926.46419137169</v>
       </c>
       <c r="CQ65" s="34">
         <v>60426.47764988408</v>
       </c>
       <c r="CR65" s="34">
         <v>28878.738554265117</v>
       </c>
       <c r="CS65" s="18">
         <v>4847.9623058361476</v>
       </c>
       <c r="CT65" s="18">
         <v>34.760418666666666</v>
       </c>
       <c r="CU65" s="34">
         <v>39.544127316666675</v>
       </c>
-      <c r="CV65" s="23"/>
+      <c r="CV65" s="34">
+        <v>27.754392774999999</v>
+      </c>
       <c r="CW65" s="23"/>
       <c r="CX65" s="23"/>
       <c r="CY65" s="9"/>
       <c r="CZ65" s="9"/>
       <c r="DA65" s="9"/>
       <c r="DB65" s="34"/>
       <c r="DC65" s="34"/>
       <c r="DD65" s="34"/>
       <c r="DE65" s="18"/>
     </row>
     <row r="66" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="C66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="D66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="E66" s="2">
         <v>172.99366331336088</v>
@@ -18883,51 +18985,53 @@
       </c>
       <c r="CN66" s="9">
         <v>30338.831244240482</v>
       </c>
       <c r="CO66" s="9">
         <v>53886.464379469282</v>
       </c>
       <c r="CP66" s="34">
         <v>125103.96489517175</v>
       </c>
       <c r="CQ66" s="34">
         <v>62632.955031081692</v>
       </c>
       <c r="CR66" s="34">
         <v>18401.905768039018</v>
       </c>
       <c r="CS66" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT66" s="18">
         <v>211.98635630333331</v>
       </c>
       <c r="CU66" s="34">
         <v>262.680676995</v>
       </c>
-      <c r="CV66" s="34"/>
+      <c r="CV66" s="34">
+        <v>164.04574345333333</v>
+      </c>
       <c r="CW66" s="34"/>
       <c r="CX66" s="8"/>
       <c r="CY66" s="9"/>
       <c r="CZ66" s="9"/>
       <c r="DA66" s="9"/>
       <c r="DB66" s="34"/>
       <c r="DC66" s="34"/>
       <c r="DD66" s="34"/>
       <c r="DE66" s="18"/>
     </row>
     <row r="67" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="C67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="D67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="E67" s="2">
         <v>0.96614156166666665</v>
@@ -19192,51 +19296,53 @@
       </c>
       <c r="CN67" s="9">
         <v>12409.161832838452</v>
       </c>
       <c r="CO67" s="9">
         <v>119671.34746563353</v>
       </c>
       <c r="CP67" s="34">
         <v>269536.17090497876</v>
       </c>
       <c r="CQ67" s="34">
         <v>248056.09746335272</v>
       </c>
       <c r="CR67" s="34">
         <v>117608.01667027385</v>
       </c>
       <c r="CS67" s="18">
         <v>13763.717895536847</v>
       </c>
       <c r="CT67" s="18">
         <v>12.206886124999999</v>
       </c>
       <c r="CU67" s="34">
         <v>22.567499999999999</v>
       </c>
-      <c r="CV67" s="34"/>
+      <c r="CV67" s="34">
+        <v>16.716666666666665</v>
+      </c>
       <c r="CW67" s="34"/>
       <c r="CX67" s="8"/>
       <c r="CY67" s="9"/>
       <c r="CZ67" s="9"/>
       <c r="DA67" s="9"/>
       <c r="DB67" s="34"/>
       <c r="DC67" s="34"/>
       <c r="DD67" s="34"/>
       <c r="DE67" s="18"/>
     </row>
     <row r="68" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="C68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="D68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="E68" s="2">
         <v>7.1494180648376648</v>
@@ -19501,51 +19607,53 @@
       </c>
       <c r="CN68" s="9">
         <v>9437.4490655287354</v>
       </c>
       <c r="CO68" s="9">
         <v>14482.7165909675</v>
       </c>
       <c r="CP68" s="34">
         <v>92975.998822995694</v>
       </c>
       <c r="CQ68" s="34">
         <v>38358.344982923154</v>
       </c>
       <c r="CR68" s="34">
         <v>876.45941683829221</v>
       </c>
       <c r="CS68" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT68" s="18">
         <v>27.656786991666664</v>
       </c>
       <c r="CU68" s="34">
         <v>32.163614854166667</v>
       </c>
-      <c r="CV68" s="34"/>
+      <c r="CV68" s="34">
+        <v>17.714671312499998</v>
+      </c>
       <c r="CW68" s="34"/>
       <c r="CX68" s="8"/>
       <c r="CY68" s="9"/>
       <c r="CZ68" s="9"/>
       <c r="DA68" s="9"/>
       <c r="DB68" s="34"/>
       <c r="DC68" s="34"/>
       <c r="DD68" s="34"/>
       <c r="DE68" s="18"/>
     </row>
     <row r="69" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="C69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="D69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="E69" s="2">
         <v>40.552364285007215</v>
@@ -19810,51 +19918,53 @@
       </c>
       <c r="CN69" s="9">
         <v>319.23079474708328</v>
       </c>
       <c r="CO69" s="9">
         <v>206.48903597485804</v>
       </c>
       <c r="CP69" s="34">
         <v>3600.2775749137336</v>
       </c>
       <c r="CQ69" s="34">
         <v>715.83098428092774</v>
       </c>
       <c r="CR69" s="34">
         <v>114.86512274648088</v>
       </c>
       <c r="CS69" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT69" s="18">
         <v>49.58331410000001</v>
       </c>
       <c r="CU69" s="23">
         <v>181.65728123541669</v>
       </c>
-      <c r="CV69" s="34"/>
+      <c r="CV69" s="34">
+        <v>102.05692908958333</v>
+      </c>
       <c r="CW69" s="34"/>
       <c r="CX69" s="8"/>
       <c r="CY69" s="9"/>
       <c r="CZ69" s="9"/>
       <c r="DA69" s="9"/>
       <c r="DB69" s="34"/>
       <c r="DC69" s="34"/>
       <c r="DD69" s="34"/>
       <c r="DE69" s="18"/>
     </row>
     <row r="70" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="C70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="D70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="E70" s="7">
         <v>229.14729803333333</v>
@@ -20119,51 +20229,53 @@
       </c>
       <c r="CN70" s="9">
         <v>14864.144091783497</v>
       </c>
       <c r="CO70" s="9">
         <v>29588.660092698956</v>
       </c>
       <c r="CP70" s="34">
         <v>138394.90064955695</v>
       </c>
       <c r="CQ70" s="34">
         <v>77922.026192764548</v>
       </c>
       <c r="CR70" s="34">
         <v>77907.807016910258</v>
       </c>
       <c r="CS70" s="18">
         <v>24697.423036608023</v>
       </c>
       <c r="CT70" s="18">
         <v>1047.9416445266668</v>
       </c>
       <c r="CU70" s="34">
         <v>1411.9583137629168</v>
       </c>
-      <c r="CV70" s="34"/>
+      <c r="CV70" s="34">
+        <v>1092.1621220470834</v>
+      </c>
       <c r="CW70" s="34"/>
       <c r="CX70" s="34"/>
       <c r="CY70" s="34"/>
       <c r="CZ70" s="9"/>
       <c r="DA70" s="9"/>
       <c r="DB70" s="34"/>
       <c r="DC70" s="34"/>
       <c r="DD70" s="34"/>
       <c r="DE70" s="18"/>
     </row>
     <row r="71" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="C71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="D71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="E71" s="7">
         <v>3.7758027183333334</v>
@@ -20428,51 +20540,53 @@
       </c>
       <c r="CN71" s="9">
         <v>19821.457394562814</v>
       </c>
       <c r="CO71" s="9">
         <v>95296.722153890165</v>
       </c>
       <c r="CP71" s="34">
         <v>395822.36705331557</v>
       </c>
       <c r="CQ71" s="34">
         <v>184955.52597273761</v>
       </c>
       <c r="CR71" s="34">
         <v>173883.94985586574</v>
       </c>
       <c r="CS71" s="18">
         <v>23088.397023560701</v>
       </c>
       <c r="CT71" s="18">
         <v>219.06855363999998</v>
       </c>
       <c r="CU71" s="34">
         <v>196.39056473166664</v>
       </c>
-      <c r="CV71" s="34"/>
+      <c r="CV71" s="34">
+        <v>181.86534879833332</v>
+      </c>
       <c r="CW71" s="34"/>
       <c r="CX71" s="34"/>
       <c r="CY71" s="34"/>
       <c r="CZ71" s="9"/>
       <c r="DA71" s="9"/>
       <c r="DB71" s="34"/>
       <c r="DC71" s="34"/>
       <c r="DD71" s="34"/>
       <c r="DE71" s="18"/>
     </row>
     <row r="72" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B72" s="7">
         <v>2003.3876383526035</v>
       </c>
       <c r="C72" s="7">
         <v>2003.3876383526035</v>
       </c>
       <c r="D72" s="7">
         <v>2003.3876383526035</v>
       </c>
       <c r="E72" s="7">
         <v>2049.3983530448036</v>
@@ -20737,51 +20851,53 @@
       </c>
       <c r="CN72" s="9">
         <v>60930.603114959071</v>
       </c>
       <c r="CO72" s="9">
         <v>109880.66986584479</v>
       </c>
       <c r="CP72" s="34">
         <v>311731.20957222127</v>
       </c>
       <c r="CQ72" s="34">
         <v>190488.99619786517</v>
       </c>
       <c r="CR72" s="34">
         <v>28277.869232050471</v>
       </c>
       <c r="CS72" s="18">
         <v>8955.8164230638304</v>
       </c>
       <c r="CT72" s="18">
         <v>9255.6813649261676</v>
       </c>
       <c r="CU72" s="34">
         <v>8183.7189529956659</v>
       </c>
-      <c r="CV72" s="34"/>
+      <c r="CV72" s="34">
+        <v>8367.0714810173831</v>
+      </c>
       <c r="CW72" s="34"/>
       <c r="CX72" s="34"/>
       <c r="CY72" s="34"/>
       <c r="CZ72" s="9"/>
       <c r="DA72" s="9"/>
       <c r="DB72" s="34"/>
       <c r="DC72" s="34"/>
       <c r="DD72" s="34"/>
       <c r="DE72" s="18"/>
     </row>
     <row r="73" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E73" s="16" t="s">
         <v>24</v>
@@ -21046,51 +21162,53 @@
       </c>
       <c r="CN73" s="9">
         <v>1968.3614909009675</v>
       </c>
       <c r="CO73" s="9">
         <v>3848.9362558735588</v>
       </c>
       <c r="CP73" s="34">
         <v>5769.1155440963612</v>
       </c>
       <c r="CQ73" s="34">
         <v>1839.3348476319177</v>
       </c>
       <c r="CR73" s="34">
         <v>9.8774509483518393</v>
       </c>
       <c r="CS73" s="18">
         <v>27.51951464007211</v>
       </c>
       <c r="CT73" s="18">
         <v>0</v>
       </c>
       <c r="CU73" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="CV73" s="23"/>
+      <c r="CV73" s="18" t="s">
+        <v>24</v>
+      </c>
       <c r="CW73" s="23"/>
       <c r="CX73" s="23"/>
       <c r="CY73" s="34"/>
       <c r="CZ73" s="9"/>
       <c r="DA73" s="9"/>
       <c r="DB73" s="34"/>
       <c r="DC73" s="34"/>
       <c r="DD73" s="34"/>
       <c r="DE73" s="18"/>
     </row>
     <row r="74" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="C74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="D74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="E74" s="7">
         <v>45.546589833333336</v>
@@ -21355,51 +21473,53 @@
       </c>
       <c r="CN74" s="9">
         <v>16549.771787935817</v>
       </c>
       <c r="CO74" s="9">
         <v>29529.845933198856</v>
       </c>
       <c r="CP74" s="34">
         <v>116988.42043375508</v>
       </c>
       <c r="CQ74" s="34">
         <v>47302.316296089135</v>
       </c>
       <c r="CR74" s="34">
         <v>74800.533067461351</v>
       </c>
       <c r="CS74" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT74" s="18">
         <v>1.6209222333333335</v>
       </c>
       <c r="CU74" s="34">
         <v>1.7755092666666668</v>
       </c>
-      <c r="CV74" s="34"/>
+      <c r="CV74" s="34">
+        <v>1.3398233916666666</v>
+      </c>
       <c r="CW74" s="34"/>
       <c r="CX74" s="34"/>
       <c r="CY74" s="34"/>
       <c r="CZ74" s="9"/>
       <c r="DA74" s="9"/>
       <c r="DB74" s="34"/>
       <c r="DC74" s="34"/>
       <c r="DD74" s="34"/>
       <c r="DE74" s="18"/>
     </row>
     <row r="75" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="C75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="D75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="E75" s="7">
         <v>13.425647292666666</v>
@@ -21664,51 +21784,53 @@
       </c>
       <c r="CN75" s="9">
         <v>30.030410222033321</v>
       </c>
       <c r="CO75" s="9">
         <v>77.214791549799997</v>
       </c>
       <c r="CP75" s="34">
         <v>911.60053850886675</v>
       </c>
       <c r="CQ75" s="34">
         <v>137.36378047203334</v>
       </c>
       <c r="CR75" s="34">
         <v>19.456349963333334</v>
       </c>
       <c r="CS75" s="18">
         <v>211.55309533166658</v>
       </c>
       <c r="CT75" s="34">
         <v>50.017755288333333</v>
       </c>
       <c r="CU75" s="34">
         <v>58.227542045833339</v>
       </c>
-      <c r="CV75" s="34"/>
+      <c r="CV75" s="34">
+        <v>31.970439837500006</v>
+      </c>
       <c r="CW75" s="34"/>
       <c r="CX75" s="34"/>
       <c r="CY75" s="34"/>
       <c r="CZ75" s="9"/>
       <c r="DA75" s="9"/>
       <c r="DB75" s="34"/>
       <c r="DC75" s="34"/>
       <c r="DD75" s="34"/>
       <c r="DE75" s="18"/>
     </row>
     <row r="76" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="C76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="D76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="E76" s="7">
         <v>170.48553590879038</v>
@@ -21973,51 +22095,53 @@
       </c>
       <c r="CN76" s="9">
         <v>782.11607294893338</v>
       </c>
       <c r="CO76" s="9">
         <v>1058.3818859072333</v>
       </c>
       <c r="CP76" s="34">
         <v>3104.7091658069626</v>
       </c>
       <c r="CQ76" s="34">
         <v>805.95094265359478</v>
       </c>
       <c r="CR76" s="18">
         <v>274.35755564213605</v>
       </c>
       <c r="CS76" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT76" s="34">
         <v>359.73478689166666</v>
       </c>
       <c r="CU76" s="34">
         <v>358.93079848416664</v>
       </c>
-      <c r="CV76" s="34"/>
+      <c r="CV76" s="34">
+        <v>393.03334074249995</v>
+      </c>
       <c r="CW76" s="34"/>
       <c r="CX76" s="34"/>
       <c r="CY76" s="34"/>
       <c r="CZ76" s="9"/>
       <c r="DA76" s="9"/>
       <c r="DB76" s="34"/>
       <c r="DC76" s="34"/>
       <c r="DD76" s="18"/>
       <c r="DE76" s="18"/>
     </row>
     <row r="77" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B77" s="7">
         <v>95.069314462949137</v>
       </c>
       <c r="C77" s="7">
         <v>95.069314462949137</v>
       </c>
       <c r="D77" s="12">
         <v>95.069314462949137</v>
       </c>
       <c r="E77" s="12">
         <v>126.86971850744914</v>
@@ -22282,374 +22406,376 @@
       </c>
       <c r="CN77" s="9">
         <v>1074.4371142455898</v>
       </c>
       <c r="CO77" s="9">
         <v>3123.8393881000493</v>
       </c>
       <c r="CP77" s="34">
         <v>2359.8324637466649</v>
       </c>
       <c r="CQ77" s="34">
         <v>2645.1177020051427</v>
       </c>
       <c r="CR77" s="34">
         <v>889.21881988387497</v>
       </c>
       <c r="CS77" s="18">
         <v>2211.5807406741264</v>
       </c>
       <c r="CT77" s="34">
         <v>974.55134392000014</v>
       </c>
       <c r="CU77" s="34">
         <v>1166.7313888683334</v>
       </c>
-      <c r="CV77" s="34"/>
+      <c r="CV77" s="34">
+        <v>849.26472765583344</v>
+      </c>
       <c r="CW77" s="34"/>
       <c r="CX77" s="34"/>
       <c r="CY77" s="34"/>
       <c r="CZ77" s="9"/>
       <c r="DA77" s="9"/>
       <c r="DB77" s="34"/>
       <c r="DC77" s="34"/>
       <c r="DD77" s="34"/>
       <c r="DE77" s="18"/>
     </row>
     <row r="79" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="44" t="s">
+      <c r="A79" s="45" t="s">
         <v>39</v>
       </c>
-      <c r="B79" s="44"/>
-[...59 lines deleted...]
-      <c r="CH79" s="42" t="s">
+      <c r="B79" s="45"/>
+      <c r="C79" s="45"/>
+      <c r="D79" s="45"/>
+      <c r="E79" s="45"/>
+      <c r="F79" s="45"/>
+      <c r="G79" s="45"/>
+      <c r="H79" s="45"/>
+      <c r="I79" s="45"/>
+      <c r="J79" s="45"/>
+      <c r="K79" s="45"/>
+      <c r="L79" s="45"/>
+      <c r="M79" s="45"/>
+      <c r="N79" s="45"/>
+      <c r="O79" s="45"/>
+      <c r="P79" s="45"/>
+      <c r="Q79" s="45"/>
+      <c r="R79" s="45"/>
+      <c r="S79" s="45"/>
+      <c r="T79" s="45"/>
+      <c r="U79" s="45"/>
+      <c r="V79" s="45"/>
+      <c r="W79" s="45"/>
+      <c r="X79" s="45"/>
+      <c r="Y79" s="45"/>
+      <c r="Z79" s="45"/>
+      <c r="AA79" s="45"/>
+      <c r="AB79" s="45"/>
+      <c r="AC79" s="45"/>
+      <c r="AD79" s="45"/>
+      <c r="AE79" s="45"/>
+      <c r="AF79" s="45"/>
+      <c r="AG79" s="45"/>
+      <c r="AH79" s="45"/>
+      <c r="AI79" s="45"/>
+      <c r="AJ79" s="45"/>
+      <c r="AK79" s="45"/>
+      <c r="AL79" s="45"/>
+      <c r="AM79" s="45"/>
+      <c r="AN79" s="45"/>
+      <c r="AO79" s="45"/>
+      <c r="AP79" s="45"/>
+      <c r="AQ79" s="45"/>
+      <c r="AR79" s="45"/>
+      <c r="AS79" s="45"/>
+      <c r="AT79" s="45"/>
+      <c r="AU79" s="45"/>
+      <c r="AV79" s="45"/>
+      <c r="AW79" s="45"/>
+      <c r="AX79" s="45"/>
+      <c r="AY79" s="45"/>
+      <c r="AZ79" s="45"/>
+      <c r="BA79" s="45"/>
+      <c r="BB79" s="45"/>
+      <c r="BC79" s="45"/>
+      <c r="BD79" s="45"/>
+      <c r="BE79" s="45"/>
+      <c r="BF79" s="45"/>
+      <c r="BG79" s="45"/>
+      <c r="BH79" s="45"/>
+      <c r="BI79" s="45"/>
+      <c r="CH79" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="CI79" s="42"/>
-[...21 lines deleted...]
-      <c r="DE79" s="42"/>
+      <c r="CI79" s="47"/>
+      <c r="CJ79" s="47"/>
+      <c r="CK79" s="47"/>
+      <c r="CL79" s="47"/>
+      <c r="CM79" s="47"/>
+      <c r="CN79" s="47"/>
+      <c r="CO79" s="47"/>
+      <c r="CP79" s="47"/>
+      <c r="CQ79" s="47"/>
+      <c r="CR79" s="47"/>
+      <c r="CS79" s="47"/>
+      <c r="CT79" s="47"/>
+      <c r="CU79" s="47"/>
+      <c r="CV79" s="47"/>
+      <c r="CW79" s="47"/>
+      <c r="CX79" s="47"/>
+      <c r="CY79" s="47"/>
+      <c r="CZ79" s="47"/>
+      <c r="DA79" s="47"/>
+      <c r="DB79" s="47"/>
+      <c r="DC79" s="47"/>
+      <c r="DD79" s="47"/>
+      <c r="DE79" s="47"/>
       <c r="DF79" s="35"/>
       <c r="DG79" s="35"/>
       <c r="DH79" s="35"/>
       <c r="DI79" s="35"/>
       <c r="DJ79" s="35"/>
       <c r="DK79" s="35"/>
       <c r="DL79" s="35"/>
       <c r="DM79" s="35"/>
       <c r="DN79" s="35"/>
       <c r="DO79" s="35"/>
       <c r="DP79" s="35"/>
       <c r="DQ79" s="35"/>
       <c r="DR79" s="35"/>
       <c r="DS79" s="35"/>
       <c r="DT79" s="35"/>
       <c r="DU79" s="35"/>
       <c r="DV79" s="35"/>
       <c r="DW79" s="35"/>
       <c r="DX79" s="35"/>
       <c r="DY79" s="35"/>
       <c r="DZ79" s="35"/>
       <c r="EA79" s="35"/>
       <c r="EB79" s="35"/>
       <c r="EC79" s="35"/>
       <c r="ED79" s="35"/>
       <c r="EE79" s="35"/>
       <c r="EF79" s="35"/>
       <c r="EG79" s="35"/>
       <c r="EH79" s="35"/>
       <c r="EI79" s="35"/>
       <c r="EJ79" s="35"/>
       <c r="EK79" s="35"/>
       <c r="EL79" s="35"/>
       <c r="EM79" s="35"/>
       <c r="EN79" s="35"/>
       <c r="EO79" s="35"/>
       <c r="EP79" s="35"/>
     </row>
     <row r="80" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K80" s="41" t="s">
+      <c r="K80" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="L80" s="41"/>
-[...1 lines deleted...]
-      <c r="W80" s="41" t="s">
+      <c r="L80" s="38"/>
+      <c r="M80" s="38"/>
+      <c r="W80" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="X80" s="41"/>
-[...1 lines deleted...]
-      <c r="AH80" s="41" t="s">
+      <c r="X80" s="38"/>
+      <c r="Y80" s="38"/>
+      <c r="AH80" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AI80" s="41"/>
-[...2 lines deleted...]
-      <c r="AT80" s="41" t="s">
+      <c r="AI80" s="38"/>
+      <c r="AJ80" s="38"/>
+      <c r="AK80" s="38"/>
+      <c r="AT80" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AU80" s="41"/>
-[...2 lines deleted...]
-      <c r="BF80" s="41" t="s">
+      <c r="AU80" s="38"/>
+      <c r="AV80" s="38"/>
+      <c r="AW80" s="38"/>
+      <c r="BF80" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="BG80" s="41"/>
-[...2 lines deleted...]
-      <c r="BR80" s="41" t="s">
+      <c r="BG80" s="38"/>
+      <c r="BH80" s="38"/>
+      <c r="BI80" s="38"/>
+      <c r="BR80" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="BS80" s="41"/>
-[...2 lines deleted...]
-      <c r="CD80" s="41" t="s">
+      <c r="BS80" s="38"/>
+      <c r="BT80" s="38"/>
+      <c r="BU80" s="38"/>
+      <c r="CD80" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="CE80" s="41"/>
-[...2 lines deleted...]
-      <c r="CP80" s="41" t="s">
+      <c r="CE80" s="38"/>
+      <c r="CF80" s="38"/>
+      <c r="CG80" s="38"/>
+      <c r="CP80" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="CQ80" s="41"/>
-[...2 lines deleted...]
-      <c r="DB80" s="41" t="s">
+      <c r="CQ80" s="38"/>
+      <c r="CR80" s="38"/>
+      <c r="CS80" s="38"/>
+      <c r="DB80" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="DC80" s="41"/>
-[...1 lines deleted...]
-      <c r="DE80" s="41"/>
+      <c r="DC80" s="38"/>
+      <c r="DD80" s="38"/>
+      <c r="DE80" s="38"/>
     </row>
     <row r="81" spans="1:109" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="45"/>
-      <c r="B81" s="38" t="s">
+      <c r="A81" s="42"/>
+      <c r="B81" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="C81" s="39"/>
-[...10 lines deleted...]
-      <c r="N81" s="38" t="s">
+      <c r="C81" s="40"/>
+      <c r="D81" s="40"/>
+      <c r="E81" s="40"/>
+      <c r="F81" s="40"/>
+      <c r="G81" s="40"/>
+      <c r="H81" s="40"/>
+      <c r="I81" s="40"/>
+      <c r="J81" s="40"/>
+      <c r="K81" s="40"/>
+      <c r="L81" s="40"/>
+      <c r="M81" s="41"/>
+      <c r="N81" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="O81" s="39"/>
-[...10 lines deleted...]
-      <c r="Z81" s="38" t="s">
+      <c r="O81" s="40"/>
+      <c r="P81" s="40"/>
+      <c r="Q81" s="40"/>
+      <c r="R81" s="40"/>
+      <c r="S81" s="40"/>
+      <c r="T81" s="40"/>
+      <c r="U81" s="40"/>
+      <c r="V81" s="40"/>
+      <c r="W81" s="40"/>
+      <c r="X81" s="40"/>
+      <c r="Y81" s="41"/>
+      <c r="Z81" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="AA81" s="39"/>
-[...10 lines deleted...]
-      <c r="AL81" s="38" t="s">
+      <c r="AA81" s="40"/>
+      <c r="AB81" s="40"/>
+      <c r="AC81" s="40"/>
+      <c r="AD81" s="40"/>
+      <c r="AE81" s="40"/>
+      <c r="AF81" s="40"/>
+      <c r="AG81" s="40"/>
+      <c r="AH81" s="40"/>
+      <c r="AI81" s="40"/>
+      <c r="AJ81" s="40"/>
+      <c r="AK81" s="41"/>
+      <c r="AL81" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="AM81" s="39"/>
-[...10 lines deleted...]
-      <c r="AX81" s="38" t="s">
+      <c r="AM81" s="40"/>
+      <c r="AN81" s="40"/>
+      <c r="AO81" s="40"/>
+      <c r="AP81" s="40"/>
+      <c r="AQ81" s="40"/>
+      <c r="AR81" s="40"/>
+      <c r="AS81" s="40"/>
+      <c r="AT81" s="40"/>
+      <c r="AU81" s="40"/>
+      <c r="AV81" s="40"/>
+      <c r="AW81" s="41"/>
+      <c r="AX81" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="AY81" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ81" s="38" t="s">
+      <c r="AY81" s="40"/>
+      <c r="AZ81" s="40"/>
+      <c r="BA81" s="40"/>
+      <c r="BB81" s="40"/>
+      <c r="BC81" s="40"/>
+      <c r="BD81" s="40"/>
+      <c r="BE81" s="40"/>
+      <c r="BF81" s="40"/>
+      <c r="BG81" s="40"/>
+      <c r="BH81" s="40"/>
+      <c r="BI81" s="41"/>
+      <c r="BJ81" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="BK81" s="39"/>
-[...10 lines deleted...]
-      <c r="BV81" s="38" t="s">
+      <c r="BK81" s="40"/>
+      <c r="BL81" s="40"/>
+      <c r="BM81" s="40"/>
+      <c r="BN81" s="40"/>
+      <c r="BO81" s="40"/>
+      <c r="BP81" s="40"/>
+      <c r="BQ81" s="40"/>
+      <c r="BR81" s="40"/>
+      <c r="BS81" s="40"/>
+      <c r="BT81" s="40"/>
+      <c r="BU81" s="41"/>
+      <c r="BV81" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="BW81" s="39"/>
-[...10 lines deleted...]
-      <c r="CH81" s="38" t="s">
+      <c r="BW81" s="40"/>
+      <c r="BX81" s="40"/>
+      <c r="BY81" s="40"/>
+      <c r="BZ81" s="40"/>
+      <c r="CA81" s="40"/>
+      <c r="CB81" s="40"/>
+      <c r="CC81" s="40"/>
+      <c r="CD81" s="40"/>
+      <c r="CE81" s="40"/>
+      <c r="CF81" s="40"/>
+      <c r="CG81" s="41"/>
+      <c r="CH81" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="CI81" s="39"/>
-[...10 lines deleted...]
-      <c r="CT81" s="38" t="s">
+      <c r="CI81" s="40"/>
+      <c r="CJ81" s="40"/>
+      <c r="CK81" s="40"/>
+      <c r="CL81" s="40"/>
+      <c r="CM81" s="40"/>
+      <c r="CN81" s="40"/>
+      <c r="CO81" s="40"/>
+      <c r="CP81" s="40"/>
+      <c r="CQ81" s="40"/>
+      <c r="CR81" s="40"/>
+      <c r="CS81" s="41"/>
+      <c r="CT81" s="39" t="s">
         <v>50</v>
       </c>
-      <c r="CU81" s="39"/>
-[...9 lines deleted...]
-      <c r="DE81" s="40"/>
+      <c r="CU81" s="40"/>
+      <c r="CV81" s="40"/>
+      <c r="CW81" s="40"/>
+      <c r="CX81" s="40"/>
+      <c r="CY81" s="40"/>
+      <c r="CZ81" s="40"/>
+      <c r="DA81" s="40"/>
+      <c r="DB81" s="40"/>
+      <c r="DC81" s="40"/>
+      <c r="DD81" s="40"/>
+      <c r="DE81" s="41"/>
     </row>
     <row r="82" spans="1:109" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="46"/>
+      <c r="A82" s="43"/>
       <c r="B82" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C82" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D82" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E82" s="21" t="s">
         <v>35</v>
       </c>
       <c r="F82" s="20" t="s">
         <v>34</v>
       </c>
       <c r="G82" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H82" s="20" t="s">
         <v>32</v>
       </c>
       <c r="I82" s="20" t="s">
         <v>31</v>
       </c>
       <c r="J82" s="20" t="s">
@@ -23229,51 +23355,53 @@
       </c>
       <c r="CN83" s="11">
         <v>296087.13697810727</v>
       </c>
       <c r="CO83" s="11">
         <v>306471.1478009203</v>
       </c>
       <c r="CP83" s="33">
         <v>396948.54868580733</v>
       </c>
       <c r="CQ83" s="33">
         <v>316592.03406772099</v>
       </c>
       <c r="CR83" s="33">
         <v>339231.65986595786</v>
       </c>
       <c r="CS83" s="16">
         <v>517037.47141680302</v>
       </c>
       <c r="CT83" s="33">
         <v>237420.48102405143</v>
       </c>
       <c r="CU83" s="33">
         <v>253325.34759963132</v>
       </c>
-      <c r="CV83" s="33"/>
+      <c r="CV83" s="33">
+        <v>341085.23321366712</v>
+      </c>
       <c r="CW83" s="33"/>
       <c r="CX83" s="10"/>
       <c r="CY83" s="11"/>
       <c r="CZ83" s="11"/>
       <c r="DA83" s="11"/>
       <c r="DB83" s="33"/>
       <c r="DC83" s="33"/>
       <c r="DD83" s="33"/>
       <c r="DE83" s="16"/>
     </row>
     <row r="84" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E84" s="16" t="s">
         <v>24</v>
@@ -23538,51 +23666,53 @@
       </c>
       <c r="CN84" s="17">
         <v>27692.523253907144</v>
       </c>
       <c r="CO84" s="17">
         <v>29287.159455129251</v>
       </c>
       <c r="CP84" s="27">
         <v>34414.179609274492</v>
       </c>
       <c r="CQ84" s="34">
         <v>26343.386102971876</v>
       </c>
       <c r="CR84" s="27">
         <v>28989.83244709047</v>
       </c>
       <c r="CS84" s="23">
         <v>59724.035176156511</v>
       </c>
       <c r="CT84" s="34">
         <v>12033.523003830924</v>
       </c>
       <c r="CU84" s="34">
         <v>16158.641138329462</v>
       </c>
-      <c r="CV84" s="23"/>
+      <c r="CV84" s="34">
+        <v>22381.90004513675</v>
+      </c>
       <c r="CW84" s="23"/>
       <c r="CX84" s="23"/>
       <c r="CY84" s="17"/>
       <c r="CZ84" s="17"/>
       <c r="DA84" s="17"/>
       <c r="DB84" s="27"/>
       <c r="DC84" s="34"/>
       <c r="DD84" s="27"/>
       <c r="DE84" s="23"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B85" s="2">
         <v>8300.0343815887663</v>
       </c>
       <c r="C85" s="2">
         <v>8122.2858785922617</v>
       </c>
       <c r="D85" s="2">
         <v>10090.49918133284</v>
       </c>
       <c r="E85" s="2">
         <v>11374.483567953759</v>
@@ -23847,51 +23977,53 @@
       </c>
       <c r="CN85" s="9">
         <v>26882.196476236684</v>
       </c>
       <c r="CO85" s="9">
         <v>26157.56823830738</v>
       </c>
       <c r="CP85" s="34">
         <v>32987.982930796104</v>
       </c>
       <c r="CQ85" s="34">
         <v>27361.679528212779</v>
       </c>
       <c r="CR85" s="34">
         <v>31436.249961435351</v>
       </c>
       <c r="CS85" s="18">
         <v>37453.640908195819</v>
       </c>
       <c r="CT85" s="34">
         <v>28848.34896750237</v>
       </c>
       <c r="CU85" s="34">
         <v>30237.129211149128</v>
       </c>
-      <c r="CV85" s="34"/>
+      <c r="CV85" s="34">
+        <v>37001.906761708822</v>
+      </c>
       <c r="CW85" s="34"/>
       <c r="CX85" s="8"/>
       <c r="CY85" s="9"/>
       <c r="CZ85" s="9"/>
       <c r="DA85" s="9"/>
       <c r="DB85" s="34"/>
       <c r="DC85" s="34"/>
       <c r="DD85" s="34"/>
       <c r="DE85" s="18"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A86" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B86" s="2">
         <v>7591.5780072174193</v>
       </c>
       <c r="C86" s="2">
         <v>8184.5959654218459</v>
       </c>
       <c r="D86" s="2">
         <v>14052.080732947379</v>
       </c>
       <c r="E86" s="2">
         <v>11194.854311932719</v>
@@ -24156,51 +24288,53 @@
       </c>
       <c r="CN86" s="9">
         <v>17975.817902262497</v>
       </c>
       <c r="CO86" s="9">
         <v>16521.659056180164</v>
       </c>
       <c r="CP86" s="34">
         <v>21056.570093613031</v>
       </c>
       <c r="CQ86" s="34">
         <v>16554.429395217841</v>
       </c>
       <c r="CR86" s="34">
         <v>20944.4858099009</v>
       </c>
       <c r="CS86" s="18">
         <v>29420.014194106407</v>
       </c>
       <c r="CT86" s="34">
         <v>11425.519432646153</v>
       </c>
       <c r="CU86" s="34">
         <v>12390.574920783965</v>
       </c>
-      <c r="CV86" s="34"/>
+      <c r="CV86" s="34">
+        <v>23654.173436981691</v>
+      </c>
       <c r="CW86" s="34"/>
       <c r="CX86" s="8"/>
       <c r="CY86" s="9"/>
       <c r="CZ86" s="9"/>
       <c r="DA86" s="9"/>
       <c r="DB86" s="34"/>
       <c r="DC86" s="34"/>
       <c r="DD86" s="34"/>
       <c r="DE86" s="18"/>
     </row>
     <row r="87" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A87" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B87" s="2">
         <v>19494.882430404112</v>
       </c>
       <c r="C87" s="2">
         <v>16248.465335129104</v>
       </c>
       <c r="D87" s="2">
         <v>34327.913623236906</v>
       </c>
       <c r="E87" s="2">
         <v>21028.758274764732</v>
@@ -24465,51 +24599,53 @@
       </c>
       <c r="CN87" s="9">
         <v>31005.018667310207</v>
       </c>
       <c r="CO87" s="9">
         <v>39974.999994049293</v>
       </c>
       <c r="CP87" s="34">
         <v>57197.426682282181</v>
       </c>
       <c r="CQ87" s="34">
         <v>49039.736488006311</v>
       </c>
       <c r="CR87" s="34">
         <v>51453.837625899032</v>
       </c>
       <c r="CS87" s="18">
         <v>63965.235887711286</v>
       </c>
       <c r="CT87" s="34">
         <v>27962.716387571108</v>
       </c>
       <c r="CU87" s="34">
         <v>29118.928963523547</v>
       </c>
-      <c r="CV87" s="34"/>
+      <c r="CV87" s="34">
+        <v>54857.049463048468</v>
+      </c>
       <c r="CW87" s="34"/>
       <c r="CX87" s="8"/>
       <c r="CY87" s="9"/>
       <c r="CZ87" s="9"/>
       <c r="DA87" s="9"/>
       <c r="DB87" s="34"/>
       <c r="DC87" s="34"/>
       <c r="DD87" s="34"/>
       <c r="DE87" s="18"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A88" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="2">
         <v>2174.1042045075346</v>
       </c>
       <c r="C88" s="2">
         <v>2160.0478346702266</v>
       </c>
       <c r="D88" s="2">
         <v>2838.5304055621309</v>
       </c>
       <c r="E88" s="2">
         <v>2881.5123609369452</v>
@@ -24774,51 +24910,53 @@
       </c>
       <c r="CN88" s="9">
         <v>4316.1326290394009</v>
       </c>
       <c r="CO88" s="9">
         <v>6093.1724808868439</v>
       </c>
       <c r="CP88" s="34">
         <v>7169.4820458999948</v>
       </c>
       <c r="CQ88" s="34">
         <v>6990.1041420472338</v>
       </c>
       <c r="CR88" s="34">
         <v>8159.427619125614</v>
       </c>
       <c r="CS88" s="18">
         <v>11632.929935029348</v>
       </c>
       <c r="CT88" s="34">
         <v>4633.0430073936077</v>
       </c>
       <c r="CU88" s="34">
         <v>6333.0046001582123</v>
       </c>
-      <c r="CV88" s="34"/>
+      <c r="CV88" s="34">
+        <v>6885.3568327651319</v>
+      </c>
       <c r="CW88" s="34"/>
       <c r="CX88" s="8"/>
       <c r="CY88" s="9"/>
       <c r="CZ88" s="9"/>
       <c r="DA88" s="9"/>
       <c r="DB88" s="34"/>
       <c r="DC88" s="34"/>
       <c r="DD88" s="34"/>
       <c r="DE88" s="18"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B89" s="2">
         <v>3154.5417526141409</v>
       </c>
       <c r="C89" s="2">
         <v>4059.9739320055205</v>
       </c>
       <c r="D89" s="2">
         <v>5470.7440890711514</v>
       </c>
       <c r="E89" s="2">
         <v>7149.6821978963244</v>
@@ -25083,51 +25221,53 @@
       </c>
       <c r="CN89" s="9">
         <v>18063.953248349477</v>
       </c>
       <c r="CO89" s="9">
         <v>16254.695197312785</v>
       </c>
       <c r="CP89" s="34">
         <v>18213.883637221934</v>
       </c>
       <c r="CQ89" s="34">
         <v>12788.042415676453</v>
       </c>
       <c r="CR89" s="34">
         <v>13649.754407011635</v>
       </c>
       <c r="CS89" s="18">
         <v>21696.746141088341</v>
       </c>
       <c r="CT89" s="27">
         <v>8543.9453275448031</v>
       </c>
       <c r="CU89" s="34">
         <v>11981.766825808794</v>
       </c>
-      <c r="CV89" s="34"/>
+      <c r="CV89" s="34">
+        <v>13817.072102566959</v>
+      </c>
       <c r="CW89" s="34"/>
       <c r="CX89" s="8"/>
       <c r="CY89" s="9"/>
       <c r="CZ89" s="9"/>
       <c r="DA89" s="9"/>
       <c r="DB89" s="34"/>
       <c r="DC89" s="34"/>
       <c r="DD89" s="34"/>
       <c r="DE89" s="18"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="2">
         <v>6720.4018046211822</v>
       </c>
       <c r="C90" s="2">
         <v>6417.4054171180369</v>
       </c>
       <c r="D90" s="2">
         <v>7316.3833629829614</v>
       </c>
       <c r="E90" s="2">
         <v>8258.9024040040531</v>
@@ -25392,51 +25532,53 @@
       </c>
       <c r="CN90" s="9">
         <v>14953.590531516009</v>
       </c>
       <c r="CO90" s="9">
         <v>18661.867105484504</v>
       </c>
       <c r="CP90" s="34">
         <v>20150.348305552714</v>
       </c>
       <c r="CQ90" s="34">
         <v>17179.951740384458</v>
       </c>
       <c r="CR90" s="34">
         <v>21796.458322809609</v>
       </c>
       <c r="CS90" s="18">
         <v>33768.749067879922</v>
       </c>
       <c r="CT90" s="27">
         <v>13372.299989714629</v>
       </c>
       <c r="CU90" s="34">
         <v>15057.620208030627</v>
       </c>
-      <c r="CV90" s="34"/>
+      <c r="CV90" s="34">
+        <v>16970.200514914592</v>
+      </c>
       <c r="CW90" s="34"/>
       <c r="CX90" s="8"/>
       <c r="CY90" s="9"/>
       <c r="CZ90" s="9"/>
       <c r="DA90" s="9"/>
       <c r="DB90" s="34"/>
       <c r="DC90" s="34"/>
       <c r="DD90" s="34"/>
       <c r="DE90" s="18"/>
     </row>
     <row r="91" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E91" s="16" t="s">
         <v>24</v>
@@ -25701,51 +25843,53 @@
       </c>
       <c r="CN91" s="9">
         <v>10442.41041806417</v>
       </c>
       <c r="CO91" s="9">
         <v>14686.49313601717</v>
       </c>
       <c r="CP91" s="34">
         <v>21898.596902567187</v>
       </c>
       <c r="CQ91" s="34">
         <v>18987.9026316298</v>
       </c>
       <c r="CR91" s="34">
         <v>19060.507789414718</v>
       </c>
       <c r="CS91" s="18">
         <v>26698.916616640552</v>
       </c>
       <c r="CT91" s="34">
         <v>9565.6247027626014</v>
       </c>
       <c r="CU91" s="34">
         <v>9202.2764666101975</v>
       </c>
-      <c r="CV91" s="23"/>
+      <c r="CV91" s="34">
+        <v>24993.965373554103</v>
+      </c>
       <c r="CW91" s="23"/>
       <c r="CX91" s="23"/>
       <c r="CY91" s="9"/>
       <c r="CZ91" s="9"/>
       <c r="DA91" s="9"/>
       <c r="DB91" s="34"/>
       <c r="DC91" s="34"/>
       <c r="DD91" s="34"/>
       <c r="DE91" s="18"/>
     </row>
     <row r="92" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A92" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B92" s="2">
         <v>7535.1722442155542</v>
       </c>
       <c r="C92" s="2">
         <v>6537.47749517999</v>
       </c>
       <c r="D92" s="2">
         <v>11157.446907522808</v>
       </c>
       <c r="E92" s="2">
         <v>9095.8336080721892</v>
@@ -26010,51 +26154,53 @@
       </c>
       <c r="CN92" s="9">
         <v>16042.455312672839</v>
       </c>
       <c r="CO92" s="9">
         <v>16528.588802001374</v>
       </c>
       <c r="CP92" s="34">
         <v>29892.232899526025</v>
       </c>
       <c r="CQ92" s="34">
         <v>16956.619464270298</v>
       </c>
       <c r="CR92" s="34">
         <v>20646.19654728585</v>
       </c>
       <c r="CS92" s="18">
         <v>43242.370395702303</v>
       </c>
       <c r="CT92" s="34">
         <v>11713.623901708419</v>
       </c>
       <c r="CU92" s="34">
         <v>10437.821565182949</v>
       </c>
-      <c r="CV92" s="34"/>
+      <c r="CV92" s="34">
+        <v>17524.026079841387</v>
+      </c>
       <c r="CW92" s="34"/>
       <c r="CX92" s="8"/>
       <c r="CY92" s="9"/>
       <c r="CZ92" s="9"/>
       <c r="DA92" s="9"/>
       <c r="DB92" s="34"/>
       <c r="DC92" s="34"/>
       <c r="DD92" s="34"/>
       <c r="DE92" s="18"/>
     </row>
     <row r="93" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A93" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B93" s="2">
         <v>8099.780268606527</v>
       </c>
       <c r="C93" s="2">
         <v>8738.0431517026027</v>
       </c>
       <c r="D93" s="2">
         <v>7959.7846029461234</v>
       </c>
       <c r="E93" s="2">
         <v>12024.500311102942</v>
@@ -26319,51 +26465,53 @@
       </c>
       <c r="CN93" s="9">
         <v>13037.04322744512</v>
       </c>
       <c r="CO93" s="9">
         <v>10780.362605891025</v>
       </c>
       <c r="CP93" s="34">
         <v>12663.248349127185</v>
       </c>
       <c r="CQ93" s="34">
         <v>10204.743517571709</v>
       </c>
       <c r="CR93" s="34">
         <v>9478.6203048431835</v>
       </c>
       <c r="CS93" s="18">
         <v>12776.371435806665</v>
       </c>
       <c r="CT93" s="34">
         <v>13873.218638546416</v>
       </c>
       <c r="CU93" s="34">
         <v>15864.60152402829</v>
       </c>
-      <c r="CV93" s="34"/>
+      <c r="CV93" s="34">
+        <v>14409.91204193679</v>
+      </c>
       <c r="CW93" s="34"/>
       <c r="CX93" s="8"/>
       <c r="CY93" s="9"/>
       <c r="CZ93" s="9"/>
       <c r="DA93" s="9"/>
       <c r="DB93" s="34"/>
       <c r="DC93" s="34"/>
       <c r="DD93" s="34"/>
       <c r="DE93" s="18"/>
     </row>
     <row r="94" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B94" s="2">
         <v>2875.4604329807221</v>
       </c>
       <c r="C94" s="2">
         <v>2669.5054963891762</v>
       </c>
       <c r="D94" s="2">
         <v>2769.6326381409795</v>
       </c>
       <c r="E94" s="2">
         <v>2841.6463595358305</v>
@@ -26628,51 +26776,53 @@
       </c>
       <c r="CN94" s="9">
         <v>5232.6288565506147</v>
       </c>
       <c r="CO94" s="9">
         <v>5481.5990191403844</v>
       </c>
       <c r="CP94" s="34">
         <v>5868.7303317498217</v>
       </c>
       <c r="CQ94" s="34">
         <v>6218.9533121899794</v>
       </c>
       <c r="CR94" s="34">
         <v>6628.9907556910503</v>
       </c>
       <c r="CS94" s="18">
         <v>14275.042138336004</v>
       </c>
       <c r="CT94" s="34">
         <v>5615.5107608815715</v>
       </c>
       <c r="CU94" s="34">
         <v>5041.7464348549192</v>
       </c>
-      <c r="CV94" s="34"/>
+      <c r="CV94" s="34">
+        <v>4881.5612880007775</v>
+      </c>
       <c r="CW94" s="34"/>
       <c r="CX94" s="8"/>
       <c r="CY94" s="9"/>
       <c r="CZ94" s="9"/>
       <c r="DA94" s="9"/>
       <c r="DB94" s="34"/>
       <c r="DC94" s="34"/>
       <c r="DD94" s="34"/>
       <c r="DE94" s="18"/>
     </row>
     <row r="95" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B95" s="2">
         <v>657.04319596983908</v>
       </c>
       <c r="C95" s="2">
         <v>834.86494290334247</v>
       </c>
       <c r="D95" s="2">
         <v>323.3223692420911</v>
       </c>
       <c r="E95" s="2">
         <v>581.30068936642203</v>
@@ -26937,51 +27087,53 @@
       </c>
       <c r="CN95" s="9">
         <v>2589.1721057977429</v>
       </c>
       <c r="CO95" s="9">
         <v>2328.6338745128442</v>
       </c>
       <c r="CP95" s="34">
         <v>4251.2972621556928</v>
       </c>
       <c r="CQ95" s="34">
         <v>2933.7321023199056</v>
       </c>
       <c r="CR95" s="34">
         <v>4464.5765079026169</v>
       </c>
       <c r="CS95" s="18">
         <v>6277.9031363636968</v>
       </c>
       <c r="CT95" s="34">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU95" s="34">
         <v>2943.6377445341705</v>
       </c>
-      <c r="CV95" s="34"/>
+      <c r="CV95" s="34">
+        <v>1450.7454313666531</v>
+      </c>
       <c r="CW95" s="34"/>
       <c r="CX95" s="8"/>
       <c r="CY95" s="9"/>
       <c r="CZ95" s="9"/>
       <c r="DA95" s="9"/>
       <c r="DB95" s="34"/>
       <c r="DC95" s="34"/>
       <c r="DD95" s="34"/>
       <c r="DE95" s="18"/>
     </row>
     <row r="96" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B96" s="7">
         <v>6563.7632344051599</v>
       </c>
       <c r="C96" s="7">
         <v>6761.4529350681732</v>
       </c>
       <c r="D96" s="7">
         <v>7984.8034593906805</v>
       </c>
       <c r="E96" s="7">
         <v>8205.1740477330022</v>
@@ -27246,51 +27398,53 @@
       </c>
       <c r="CN96" s="9">
         <v>19571.541383771641</v>
       </c>
       <c r="CO96" s="9">
         <v>17332.441838535764</v>
       </c>
       <c r="CP96" s="34">
         <v>17289.13350231796</v>
       </c>
       <c r="CQ96" s="34">
         <v>19437.798298096968</v>
       </c>
       <c r="CR96" s="34">
         <v>17989.699724772945</v>
       </c>
       <c r="CS96" s="18">
         <v>23250.325814847187</v>
       </c>
       <c r="CT96" s="34">
         <v>11975.744855618668</v>
       </c>
       <c r="CU96" s="34">
         <v>13352.790807799875</v>
       </c>
-      <c r="CV96" s="34"/>
+      <c r="CV96" s="34">
+        <v>15403.243315034573</v>
+      </c>
       <c r="CW96" s="34"/>
       <c r="CX96" s="34"/>
       <c r="CY96" s="34"/>
       <c r="CZ96" s="9"/>
       <c r="DA96" s="9"/>
       <c r="DB96" s="34"/>
       <c r="DC96" s="34"/>
       <c r="DD96" s="34"/>
       <c r="DE96" s="18"/>
     </row>
     <row r="97" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B97" s="7">
         <v>8800.1008137882563</v>
       </c>
       <c r="C97" s="7">
         <v>6829.9334895171478</v>
       </c>
       <c r="D97" s="7">
         <v>6704.3407642847615</v>
       </c>
       <c r="E97" s="7">
         <v>11595.674381964045</v>
@@ -27555,51 +27709,53 @@
       </c>
       <c r="CN97" s="9">
         <v>24435.4249484006</v>
       </c>
       <c r="CO97" s="9">
         <v>24580.392191344119</v>
       </c>
       <c r="CP97" s="34">
         <v>24819.75692616689</v>
       </c>
       <c r="CQ97" s="34">
         <v>15676.020407030603</v>
       </c>
       <c r="CR97" s="34">
         <v>13387.053877404118</v>
       </c>
       <c r="CS97" s="18">
         <v>17025.243475100364</v>
       </c>
       <c r="CT97" s="34">
         <v>15231.339578948831</v>
       </c>
       <c r="CU97" s="34">
         <v>11785.586285475527</v>
       </c>
-      <c r="CV97" s="34"/>
+      <c r="CV97" s="34">
+        <v>13487.801061001432</v>
+      </c>
       <c r="CW97" s="34"/>
       <c r="CX97" s="34"/>
       <c r="CY97" s="34"/>
       <c r="CZ97" s="9"/>
       <c r="DA97" s="9"/>
       <c r="DB97" s="34"/>
       <c r="DC97" s="34"/>
       <c r="DD97" s="34"/>
       <c r="DE97" s="18"/>
     </row>
     <row r="98" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A98" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B98" s="7">
         <v>17527.229638959649</v>
       </c>
       <c r="C98" s="7">
         <v>17798.853606807861</v>
       </c>
       <c r="D98" s="7">
         <v>20543.585701357646</v>
       </c>
       <c r="E98" s="7">
         <v>20610.968833942694</v>
@@ -27864,51 +28020,53 @@
       </c>
       <c r="CN98" s="9">
         <v>30733.380118222849</v>
       </c>
       <c r="CO98" s="9">
         <v>31170.164570632729</v>
       </c>
       <c r="CP98" s="34">
         <v>55109.199634606877</v>
       </c>
       <c r="CQ98" s="34">
         <v>40307.70974472427</v>
       </c>
       <c r="CR98" s="34">
         <v>38534.393619914277</v>
       </c>
       <c r="CS98" s="18">
         <v>62319.385912464895</v>
       </c>
       <c r="CT98" s="34">
         <v>36711.784736797061</v>
       </c>
       <c r="CU98" s="34">
         <v>40085.751766197136</v>
       </c>
-      <c r="CV98" s="34"/>
+      <c r="CV98" s="34">
+        <v>43254.203418662088</v>
+      </c>
       <c r="CW98" s="34"/>
       <c r="CX98" s="34"/>
       <c r="CY98" s="34"/>
       <c r="CZ98" s="9"/>
       <c r="DA98" s="9"/>
       <c r="DB98" s="34"/>
       <c r="DC98" s="34"/>
       <c r="DD98" s="34"/>
       <c r="DE98" s="18"/>
     </row>
     <row r="99" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E99" s="16" t="s">
         <v>24</v>
@@ -28173,51 +28331,53 @@
       </c>
       <c r="CN99" s="9">
         <v>4983.4489119816999</v>
       </c>
       <c r="CO99" s="9">
         <v>5288.997215858406</v>
       </c>
       <c r="CP99" s="34">
         <v>6375.6271670006618</v>
       </c>
       <c r="CQ99" s="34">
         <v>5003.9427341466135</v>
       </c>
       <c r="CR99" s="34">
         <v>3469.6061640709236</v>
       </c>
       <c r="CS99" s="18">
         <v>11344.088928049885</v>
       </c>
       <c r="CT99" s="34">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU99" s="34">
         <v>2514.6298949550965</v>
       </c>
-      <c r="CV99" s="23"/>
+      <c r="CV99" s="34">
+        <v>4060.8473308986304</v>
+      </c>
       <c r="CW99" s="23"/>
       <c r="CX99" s="23"/>
       <c r="CY99" s="34"/>
       <c r="CZ99" s="9"/>
       <c r="DA99" s="9"/>
       <c r="DB99" s="34"/>
       <c r="DC99" s="34"/>
       <c r="DD99" s="34"/>
       <c r="DE99" s="18"/>
     </row>
     <row r="100" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A100" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B100" s="7">
         <v>11494.066988745606</v>
       </c>
       <c r="C100" s="7">
         <v>14598.015800460957</v>
       </c>
       <c r="D100" s="7">
         <v>18811.411276359831</v>
       </c>
       <c r="E100" s="7">
         <v>20418.506928710704</v>
@@ -28482,51 +28642,53 @@
       </c>
       <c r="CN100" s="9">
         <v>24543.080713364754</v>
       </c>
       <c r="CO100" s="9">
         <v>22012.189017375658</v>
       </c>
       <c r="CP100" s="34">
         <v>24464.755065544232</v>
       </c>
       <c r="CQ100" s="34">
         <v>21092.948979528024</v>
       </c>
       <c r="CR100" s="34">
         <v>25710.136735744301</v>
       </c>
       <c r="CS100" s="18">
         <v>37968.895126547359</v>
       </c>
       <c r="CT100" s="34">
         <v>14655.345362592652</v>
       </c>
       <c r="CU100" s="34">
         <v>17436.519061157491</v>
       </c>
-      <c r="CV100" s="34"/>
+      <c r="CV100" s="34">
+        <v>22453.826224689445</v>
+      </c>
       <c r="CW100" s="34"/>
       <c r="CX100" s="34"/>
       <c r="CY100" s="34"/>
       <c r="CZ100" s="9"/>
       <c r="DA100" s="9"/>
       <c r="DB100" s="34"/>
       <c r="DC100" s="34"/>
       <c r="DD100" s="34"/>
       <c r="DE100" s="18"/>
     </row>
     <row r="101" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A101" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B101" s="7">
         <v>13.898729655017437</v>
       </c>
       <c r="C101" s="7">
         <v>13.111218324789636</v>
       </c>
       <c r="D101" s="7">
         <v>13.192859253561792</v>
       </c>
       <c r="E101" s="7">
         <v>15.838395375903055</v>
@@ -28791,51 +28953,53 @@
       </c>
       <c r="CN101" s="9">
         <v>13.017876541951273</v>
       </c>
       <c r="CO101" s="9">
         <v>17.252929044754818</v>
       </c>
       <c r="CP101" s="34">
         <v>15.665346170741156</v>
       </c>
       <c r="CQ101" s="34">
         <v>13.696689139640116</v>
       </c>
       <c r="CR101" s="34">
         <v>13.138729251503719</v>
       </c>
       <c r="CS101" s="18">
         <v>19.77256113713938</v>
       </c>
       <c r="CT101" s="34">
         <v>10.313460922453118</v>
       </c>
       <c r="CU101" s="34">
         <v>10.265000810947793</v>
       </c>
-      <c r="CV101" s="34"/>
+      <c r="CV101" s="34">
+        <v>17.02918143983781</v>
+      </c>
       <c r="CW101" s="34"/>
       <c r="CX101" s="34"/>
       <c r="CY101" s="34"/>
       <c r="CZ101" s="9"/>
       <c r="DA101" s="9"/>
       <c r="DB101" s="34"/>
       <c r="DC101" s="34"/>
       <c r="DD101" s="34"/>
       <c r="DE101" s="18"/>
     </row>
     <row r="102" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A102" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B102" s="7">
         <v>122.73153608565883</v>
       </c>
       <c r="C102" s="7">
         <v>68.383255320626617</v>
       </c>
       <c r="D102" s="7">
         <v>115.15601166166795</v>
       </c>
       <c r="E102" s="7">
         <v>68.011706770813888</v>
@@ -29100,51 +29264,53 @@
       </c>
       <c r="CN102" s="9">
         <v>81.112359190218498</v>
       </c>
       <c r="CO102" s="9">
         <v>34.274825516135486</v>
       </c>
       <c r="CP102" s="34">
         <v>24.694128006013248</v>
       </c>
       <c r="CQ102" s="34">
         <v>17.024533654740424</v>
       </c>
       <c r="CR102" s="18">
         <v>20.7638545383764</v>
       </c>
       <c r="CS102" s="18">
         <v>13.554382801062355</v>
       </c>
       <c r="CT102" s="34">
         <v>22.518500463630893</v>
       </c>
       <c r="CU102" s="34">
         <v>18.667551853159477</v>
       </c>
-      <c r="CV102" s="34"/>
+      <c r="CV102" s="34">
+        <v>30.888540466519558</v>
+      </c>
       <c r="CW102" s="34"/>
       <c r="CX102" s="34"/>
       <c r="CY102" s="34"/>
       <c r="CZ102" s="9"/>
       <c r="DA102" s="9"/>
       <c r="DB102" s="34"/>
       <c r="DC102" s="34"/>
       <c r="DD102" s="18"/>
       <c r="DE102" s="18"/>
     </row>
     <row r="103" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A103" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B103" s="12">
         <v>1087.9220374591055</v>
       </c>
       <c r="C103" s="12">
         <v>1071.5353852617668</v>
       </c>
       <c r="D103" s="12">
         <v>1334.4833365910479</v>
       </c>
       <c r="E103" s="12">
         <v>2525.6713349661754</v>
@@ -29409,341 +29575,343 @@
       </c>
       <c r="CN103" s="9">
         <v>3493.1880374816519</v>
       </c>
       <c r="CO103" s="9">
         <v>3278.6362476996778</v>
       </c>
       <c r="CP103" s="34">
         <v>3085.7378662276569</v>
       </c>
       <c r="CQ103" s="34">
         <v>3483.6118409014343</v>
       </c>
       <c r="CR103" s="34">
         <v>3397.9290618513442</v>
       </c>
       <c r="CS103" s="18">
         <v>4164.2501828381601</v>
       </c>
       <c r="CT103" s="34">
         <v>3531.2944305448691</v>
       </c>
       <c r="CU103" s="34">
         <v>3353.3876283878317</v>
       </c>
-      <c r="CV103" s="34"/>
+      <c r="CV103" s="34">
+        <v>3549.5247696524957</v>
+      </c>
       <c r="CW103" s="34"/>
       <c r="CX103" s="34"/>
       <c r="CY103" s="34"/>
       <c r="CZ103" s="9"/>
       <c r="DA103" s="9"/>
       <c r="DB103" s="34"/>
       <c r="DC103" s="34"/>
       <c r="DD103" s="34"/>
       <c r="DE103" s="18"/>
     </row>
     <row r="105" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="B105" s="47"/>
-[...3 lines deleted...]
-      <c r="F105" s="47"/>
+      <c r="B105" s="44"/>
+      <c r="C105" s="44"/>
+      <c r="D105" s="44"/>
+      <c r="E105" s="44"/>
+      <c r="F105" s="44"/>
       <c r="N105" s="13"/>
       <c r="O105" s="13"/>
       <c r="P105" s="13"/>
       <c r="Q105" s="13"/>
       <c r="R105" s="13"/>
       <c r="Z105" s="13"/>
-      <c r="BJ105" s="43" t="s">
+      <c r="BJ105" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="BK105" s="43"/>
-[...21 lines deleted...]
-      <c r="CG105" s="43"/>
+      <c r="BK105" s="46"/>
+      <c r="BL105" s="46"/>
+      <c r="BM105" s="46"/>
+      <c r="BN105" s="46"/>
+      <c r="BO105" s="46"/>
+      <c r="BP105" s="46"/>
+      <c r="BQ105" s="46"/>
+      <c r="BR105" s="46"/>
+      <c r="BS105" s="46"/>
+      <c r="BT105" s="46"/>
+      <c r="BU105" s="46"/>
+      <c r="BV105" s="46"/>
+      <c r="BW105" s="46"/>
+      <c r="BX105" s="46"/>
+      <c r="BY105" s="46"/>
+      <c r="BZ105" s="46"/>
+      <c r="CA105" s="46"/>
+      <c r="CB105" s="46"/>
+      <c r="CC105" s="46"/>
+      <c r="CD105" s="46"/>
+      <c r="CE105" s="46"/>
+      <c r="CF105" s="46"/>
+      <c r="CG105" s="46"/>
     </row>
     <row r="106" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BJ106" s="43"/>
-[...22 lines deleted...]
-      <c r="CG106" s="43"/>
+      <c r="BJ106" s="46"/>
+      <c r="BK106" s="46"/>
+      <c r="BL106" s="46"/>
+      <c r="BM106" s="46"/>
+      <c r="BN106" s="46"/>
+      <c r="BO106" s="46"/>
+      <c r="BP106" s="46"/>
+      <c r="BQ106" s="46"/>
+      <c r="BR106" s="46"/>
+      <c r="BS106" s="46"/>
+      <c r="BT106" s="46"/>
+      <c r="BU106" s="46"/>
+      <c r="BV106" s="46"/>
+      <c r="BW106" s="46"/>
+      <c r="BX106" s="46"/>
+      <c r="BY106" s="46"/>
+      <c r="BZ106" s="46"/>
+      <c r="CA106" s="46"/>
+      <c r="CB106" s="46"/>
+      <c r="CC106" s="46"/>
+      <c r="CD106" s="46"/>
+      <c r="CE106" s="46"/>
+      <c r="CF106" s="46"/>
+      <c r="CG106" s="46"/>
     </row>
     <row r="107" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BJ107" s="43" t="s">
+      <c r="BJ107" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="BK107" s="43"/>
-[...9 lines deleted...]
-      <c r="BU107" s="43"/>
+      <c r="BK107" s="46"/>
+      <c r="BL107" s="46"/>
+      <c r="BM107" s="46"/>
+      <c r="BN107" s="46"/>
+      <c r="BO107" s="46"/>
+      <c r="BP107" s="46"/>
+      <c r="BQ107" s="46"/>
+      <c r="BR107" s="46"/>
+      <c r="BS107" s="46"/>
+      <c r="BT107" s="46"/>
+      <c r="BU107" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="87">
-    <mergeCell ref="BF80:BI80"/>
-[...69 lines deleted...]
-    <mergeCell ref="BJ105:CG106"/>
     <mergeCell ref="CT55:DE55"/>
     <mergeCell ref="DB80:DE80"/>
     <mergeCell ref="CT81:DE81"/>
     <mergeCell ref="CH1:DE1"/>
     <mergeCell ref="CH27:DE27"/>
     <mergeCell ref="CH53:DE53"/>
     <mergeCell ref="CH79:DE79"/>
     <mergeCell ref="DB2:DE2"/>
     <mergeCell ref="CT3:DE3"/>
     <mergeCell ref="DB28:DE28"/>
     <mergeCell ref="CT29:DE29"/>
     <mergeCell ref="DB54:DE54"/>
     <mergeCell ref="CH55:CS55"/>
     <mergeCell ref="CP80:CS80"/>
     <mergeCell ref="CH81:CS81"/>
     <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CP28:CS28"/>
+    <mergeCell ref="CH29:CS29"/>
+    <mergeCell ref="CP54:CS54"/>
+    <mergeCell ref="BJ105:CG106"/>
+    <mergeCell ref="BJ107:BU107"/>
+    <mergeCell ref="BV55:CG55"/>
+    <mergeCell ref="CD80:CG80"/>
+    <mergeCell ref="BV81:CG81"/>
+    <mergeCell ref="BJ55:BU55"/>
+    <mergeCell ref="BR80:BU80"/>
+    <mergeCell ref="BJ81:BU81"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CD28:CG28"/>
+    <mergeCell ref="BV29:CG29"/>
+    <mergeCell ref="CD54:CG54"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BR28:BU28"/>
+    <mergeCell ref="BJ29:BU29"/>
+    <mergeCell ref="BR54:BU54"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="A27:BI27"/>
+    <mergeCell ref="A53:BI53"/>
+    <mergeCell ref="A79:BI79"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="W28:Y28"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B55:M55"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="B105:F105"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="Z81:AK81"/>
+    <mergeCell ref="AH80:AK80"/>
+    <mergeCell ref="AH54:AK54"/>
+    <mergeCell ref="N29:Y29"/>
+    <mergeCell ref="AH28:AK28"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="W54:Y54"/>
+    <mergeCell ref="N55:Y55"/>
+    <mergeCell ref="W80:Y80"/>
+    <mergeCell ref="N81:Y81"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="Z29:AK29"/>
+    <mergeCell ref="Z55:AK55"/>
+    <mergeCell ref="A81:A82"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B81:M81"/>
+    <mergeCell ref="K54:M54"/>
+    <mergeCell ref="K80:M80"/>
+    <mergeCell ref="AT80:AW80"/>
+    <mergeCell ref="AL81:AW81"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT28:AW28"/>
+    <mergeCell ref="AL29:AW29"/>
+    <mergeCell ref="AT54:AW54"/>
+    <mergeCell ref="AL55:AW55"/>
+    <mergeCell ref="BF80:BI80"/>
+    <mergeCell ref="AX81:BI81"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF28:BI28"/>
+    <mergeCell ref="AX29:BI29"/>
+    <mergeCell ref="BF54:BI54"/>
+    <mergeCell ref="AX55:BI55"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по месяцам </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>