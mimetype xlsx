--- v1 (2026-05-11)
+++ v2 (2026-06-02)
@@ -1,64 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k720-11\Аграрка РукУпр\АҚМОНШАҚ ҚҰРАЛБЕК\НА САЙТ 2026\ДИНАМИКА месяц\валовка\англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="13740" yWindow="-30" windowWidth="15060" windowHeight="12840" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по месяцам " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1190" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1192" uniqueCount="51">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>a established prices, million tenge</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
@@ -208,51 +213,51 @@
   <si>
     <t>2024 year*</t>
   </si>
   <si>
     <t>In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2023 and 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
   </si>
   <si>
     <t>*Data for 2023 are recalculated by updated annual data</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2023 year*</t>
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -511,79 +516,79 @@
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -606,86 +611,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -857,54 +862,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EP107"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="CH2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="CJ2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="CW5" sqref="CW5"/>
+      <selection pane="bottomRight" activeCell="CW83" sqref="CW83:CW103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="3" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="3"/>
     <col min="10" max="10" width="10.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="3" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="3"/>
     <col min="22" max="22" width="10.140625" style="3" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" style="3" customWidth="1"/>
     <col min="24" max="24" width="10" style="3" customWidth="1"/>
     <col min="25" max="25" width="9.140625" style="3" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="3"/>
     <col min="34" max="34" width="10" style="3" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="3"/>
     <col min="37" max="37" width="11" style="3" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="3"/>
     <col min="46" max="46" width="10.85546875" style="3" customWidth="1"/>
     <col min="47" max="56" width="9.140625" style="3"/>
@@ -913,362 +918,362 @@
     <col min="59" max="59" width="10" style="3" customWidth="1"/>
     <col min="60" max="68" width="9.140625" style="3"/>
     <col min="69" max="69" width="10" style="3" customWidth="1"/>
     <col min="70" max="70" width="10.85546875" style="3" customWidth="1"/>
     <col min="71" max="71" width="10.140625" style="3" customWidth="1"/>
     <col min="72" max="80" width="9.140625" style="3"/>
     <col min="81" max="81" width="10.42578125" style="3" customWidth="1"/>
     <col min="82" max="82" width="11.28515625" style="3" customWidth="1"/>
     <col min="83" max="83" width="11.140625" style="3" customWidth="1"/>
     <col min="84" max="92" width="9.140625" style="3"/>
     <col min="93" max="93" width="10.5703125" style="3" customWidth="1"/>
     <col min="94" max="94" width="10.140625" style="3" customWidth="1"/>
     <col min="95" max="95" width="10.28515625" style="3" customWidth="1"/>
     <col min="96" max="96" width="10.5703125" style="3" customWidth="1"/>
     <col min="97" max="97" width="9.140625" style="37"/>
     <col min="98" max="104" width="9.140625" style="3"/>
     <col min="105" max="105" width="10.5703125" style="3" customWidth="1"/>
     <col min="106" max="106" width="10.140625" style="3" customWidth="1"/>
     <col min="107" max="107" width="10.28515625" style="3" customWidth="1"/>
     <col min="108" max="108" width="10.5703125" style="3" customWidth="1"/>
     <col min="109" max="109" width="9.140625" style="37"/>
     <col min="110" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:146" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="45"/>
-[...59 lines deleted...]
-      <c r="CH1" s="47" t="s">
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
+      <c r="Z1" s="44"/>
+      <c r="AA1" s="44"/>
+      <c r="AB1" s="44"/>
+      <c r="AC1" s="44"/>
+      <c r="AD1" s="44"/>
+      <c r="AE1" s="44"/>
+      <c r="AF1" s="44"/>
+      <c r="AG1" s="44"/>
+      <c r="AH1" s="44"/>
+      <c r="AI1" s="44"/>
+      <c r="AJ1" s="44"/>
+      <c r="AK1" s="44"/>
+      <c r="AL1" s="44"/>
+      <c r="AM1" s="44"/>
+      <c r="AN1" s="44"/>
+      <c r="AO1" s="44"/>
+      <c r="AP1" s="44"/>
+      <c r="AQ1" s="44"/>
+      <c r="AR1" s="44"/>
+      <c r="AS1" s="44"/>
+      <c r="AT1" s="44"/>
+      <c r="AU1" s="44"/>
+      <c r="AV1" s="44"/>
+      <c r="AW1" s="44"/>
+      <c r="AX1" s="44"/>
+      <c r="AY1" s="44"/>
+      <c r="AZ1" s="44"/>
+      <c r="BA1" s="44"/>
+      <c r="BB1" s="44"/>
+      <c r="BC1" s="44"/>
+      <c r="BD1" s="44"/>
+      <c r="BE1" s="44"/>
+      <c r="BF1" s="44"/>
+      <c r="BG1" s="44"/>
+      <c r="BH1" s="44"/>
+      <c r="BI1" s="44"/>
+      <c r="CH1" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="CI1" s="47"/>
-[...21 lines deleted...]
-      <c r="DE1" s="47"/>
+      <c r="CI1" s="42"/>
+      <c r="CJ1" s="42"/>
+      <c r="CK1" s="42"/>
+      <c r="CL1" s="42"/>
+      <c r="CM1" s="42"/>
+      <c r="CN1" s="42"/>
+      <c r="CO1" s="42"/>
+      <c r="CP1" s="42"/>
+      <c r="CQ1" s="42"/>
+      <c r="CR1" s="42"/>
+      <c r="CS1" s="42"/>
+      <c r="CT1" s="42"/>
+      <c r="CU1" s="42"/>
+      <c r="CV1" s="42"/>
+      <c r="CW1" s="42"/>
+      <c r="CX1" s="42"/>
+      <c r="CY1" s="42"/>
+      <c r="CZ1" s="42"/>
+      <c r="DA1" s="42"/>
+      <c r="DB1" s="42"/>
+      <c r="DC1" s="42"/>
+      <c r="DD1" s="42"/>
+      <c r="DE1" s="42"/>
       <c r="DF1" s="35"/>
       <c r="DG1" s="35"/>
       <c r="DH1" s="35"/>
       <c r="DI1" s="35"/>
       <c r="DJ1" s="35"/>
       <c r="DK1" s="35"/>
       <c r="DL1" s="35"/>
       <c r="DM1" s="35"/>
       <c r="DN1" s="35"/>
       <c r="DO1" s="35"/>
       <c r="DP1" s="35"/>
       <c r="DQ1" s="35"/>
       <c r="DR1" s="35"/>
       <c r="DS1" s="35"/>
       <c r="DT1" s="35"/>
       <c r="DU1" s="35"/>
       <c r="DV1" s="35"/>
       <c r="DW1" s="35"/>
       <c r="DX1" s="35"/>
       <c r="DY1" s="35"/>
       <c r="DZ1" s="35"/>
       <c r="EA1" s="35"/>
       <c r="EB1" s="35"/>
       <c r="EC1" s="35"/>
       <c r="ED1" s="35"/>
       <c r="EE1" s="35"/>
       <c r="EF1" s="35"/>
       <c r="EG1" s="35"/>
       <c r="EH1" s="35"/>
       <c r="EI1" s="35"/>
       <c r="EJ1" s="35"/>
       <c r="EK1" s="35"/>
       <c r="EL1" s="35"/>
       <c r="EM1" s="35"/>
       <c r="EN1" s="35"/>
       <c r="EO1" s="35"/>
       <c r="EP1" s="35"/>
     </row>
     <row r="2" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K2" s="38" t="s">
+      <c r="K2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="L2" s="38"/>
-[...1 lines deleted...]
-      <c r="W2" s="38" t="s">
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="W2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="X2" s="38"/>
-[...1 lines deleted...]
-      <c r="AH2" s="38" t="s">
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+      <c r="AH2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AI2" s="38"/>
-[...2 lines deleted...]
-      <c r="AT2" s="38" t="s">
+      <c r="AI2" s="41"/>
+      <c r="AJ2" s="41"/>
+      <c r="AK2" s="41"/>
+      <c r="AT2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AU2" s="38"/>
-[...2 lines deleted...]
-      <c r="BF2" s="38" t="s">
+      <c r="AU2" s="41"/>
+      <c r="AV2" s="41"/>
+      <c r="AW2" s="41"/>
+      <c r="BF2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="BG2" s="38"/>
-[...2 lines deleted...]
-      <c r="BR2" s="38" t="s">
+      <c r="BG2" s="41"/>
+      <c r="BH2" s="41"/>
+      <c r="BI2" s="41"/>
+      <c r="BR2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="BS2" s="38"/>
-[...2 lines deleted...]
-      <c r="CD2" s="38" t="s">
+      <c r="BS2" s="41"/>
+      <c r="BT2" s="41"/>
+      <c r="BU2" s="41"/>
+      <c r="CD2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="CE2" s="38"/>
-[...2 lines deleted...]
-      <c r="CP2" s="38" t="s">
+      <c r="CE2" s="41"/>
+      <c r="CF2" s="41"/>
+      <c r="CG2" s="41"/>
+      <c r="CP2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="CQ2" s="38"/>
-[...2 lines deleted...]
-      <c r="DB2" s="38" t="s">
+      <c r="CQ2" s="41"/>
+      <c r="CR2" s="41"/>
+      <c r="CS2" s="41"/>
+      <c r="DB2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="DC2" s="38"/>
-[...1 lines deleted...]
-      <c r="DE2" s="38"/>
+      <c r="DC2" s="41"/>
+      <c r="DD2" s="41"/>
+      <c r="DE2" s="41"/>
     </row>
     <row r="3" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="42"/>
-      <c r="B3" s="39" t="s">
+      <c r="A3" s="45"/>
+      <c r="B3" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="40"/>
-[...10 lines deleted...]
-      <c r="N3" s="39" t="s">
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="O3" s="40"/>
-[...10 lines deleted...]
-      <c r="Z3" s="39" t="s">
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="39"/>
+      <c r="S3" s="39"/>
+      <c r="T3" s="39"/>
+      <c r="U3" s="39"/>
+      <c r="V3" s="39"/>
+      <c r="W3" s="39"/>
+      <c r="X3" s="39"/>
+      <c r="Y3" s="40"/>
+      <c r="Z3" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="AA3" s="40"/>
-[...10 lines deleted...]
-      <c r="AL3" s="39" t="s">
+      <c r="AA3" s="39"/>
+      <c r="AB3" s="39"/>
+      <c r="AC3" s="39"/>
+      <c r="AD3" s="39"/>
+      <c r="AE3" s="39"/>
+      <c r="AF3" s="39"/>
+      <c r="AG3" s="39"/>
+      <c r="AH3" s="39"/>
+      <c r="AI3" s="39"/>
+      <c r="AJ3" s="39"/>
+      <c r="AK3" s="40"/>
+      <c r="AL3" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="AM3" s="40"/>
-[...10 lines deleted...]
-      <c r="AX3" s="39" t="s">
+      <c r="AM3" s="39"/>
+      <c r="AN3" s="39"/>
+      <c r="AO3" s="39"/>
+      <c r="AP3" s="39"/>
+      <c r="AQ3" s="39"/>
+      <c r="AR3" s="39"/>
+      <c r="AS3" s="39"/>
+      <c r="AT3" s="39"/>
+      <c r="AU3" s="39"/>
+      <c r="AV3" s="39"/>
+      <c r="AW3" s="40"/>
+      <c r="AX3" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="39" t="s">
+      <c r="AY3" s="39"/>
+      <c r="AZ3" s="39"/>
+      <c r="BA3" s="39"/>
+      <c r="BB3" s="39"/>
+      <c r="BC3" s="39"/>
+      <c r="BD3" s="39"/>
+      <c r="BE3" s="39"/>
+      <c r="BF3" s="39"/>
+      <c r="BG3" s="39"/>
+      <c r="BH3" s="39"/>
+      <c r="BI3" s="40"/>
+      <c r="BJ3" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="BK3" s="40"/>
-[...10 lines deleted...]
-      <c r="BV3" s="39" t="s">
+      <c r="BK3" s="39"/>
+      <c r="BL3" s="39"/>
+      <c r="BM3" s="39"/>
+      <c r="BN3" s="39"/>
+      <c r="BO3" s="39"/>
+      <c r="BP3" s="39"/>
+      <c r="BQ3" s="39"/>
+      <c r="BR3" s="39"/>
+      <c r="BS3" s="39"/>
+      <c r="BT3" s="39"/>
+      <c r="BU3" s="40"/>
+      <c r="BV3" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="BW3" s="40"/>
-[...10 lines deleted...]
-      <c r="CH3" s="39" t="s">
+      <c r="BW3" s="39"/>
+      <c r="BX3" s="39"/>
+      <c r="BY3" s="39"/>
+      <c r="BZ3" s="39"/>
+      <c r="CA3" s="39"/>
+      <c r="CB3" s="39"/>
+      <c r="CC3" s="39"/>
+      <c r="CD3" s="39"/>
+      <c r="CE3" s="39"/>
+      <c r="CF3" s="39"/>
+      <c r="CG3" s="40"/>
+      <c r="CH3" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="CI3" s="40"/>
-[...10 lines deleted...]
-      <c r="CT3" s="39" t="s">
+      <c r="CI3" s="39"/>
+      <c r="CJ3" s="39"/>
+      <c r="CK3" s="39"/>
+      <c r="CL3" s="39"/>
+      <c r="CM3" s="39"/>
+      <c r="CN3" s="39"/>
+      <c r="CO3" s="39"/>
+      <c r="CP3" s="39"/>
+      <c r="CQ3" s="39"/>
+      <c r="CR3" s="39"/>
+      <c r="CS3" s="40"/>
+      <c r="CT3" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="CU3" s="40"/>
-[...9 lines deleted...]
-      <c r="DE3" s="41"/>
+      <c r="CU3" s="39"/>
+      <c r="CV3" s="39"/>
+      <c r="CW3" s="39"/>
+      <c r="CX3" s="39"/>
+      <c r="CY3" s="39"/>
+      <c r="CZ3" s="39"/>
+      <c r="DA3" s="39"/>
+      <c r="DB3" s="39"/>
+      <c r="DC3" s="39"/>
+      <c r="DD3" s="39"/>
+      <c r="DE3" s="40"/>
     </row>
     <row r="4" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="43"/>
+      <c r="A4" s="46"/>
       <c r="B4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="21" t="s">
         <v>35</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H4" s="20" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="20" t="s">
@@ -1851,51 +1856,53 @@
       </c>
       <c r="CO5" s="11">
         <v>1112571.3108646034</v>
       </c>
       <c r="CP5" s="33">
         <v>2847495.7919316422</v>
       </c>
       <c r="CQ5" s="33">
         <v>1707775.7883271577</v>
       </c>
       <c r="CR5" s="33">
         <v>1087560.7850242332</v>
       </c>
       <c r="CS5" s="16">
         <v>619515.68581047433</v>
       </c>
       <c r="CT5" s="33">
         <v>259537.41645133332</v>
       </c>
       <c r="CU5" s="33">
         <v>275737.58330575458</v>
       </c>
       <c r="CV5" s="33">
         <v>363420.05882626172</v>
       </c>
-      <c r="CW5" s="33"/>
+      <c r="CW5" s="33">
+        <v>352550.16665031412</v>
+      </c>
       <c r="CX5" s="10"/>
       <c r="CY5" s="11"/>
       <c r="CZ5" s="11"/>
       <c r="DA5" s="11"/>
       <c r="DB5" s="33"/>
       <c r="DC5" s="33"/>
       <c r="DD5" s="33"/>
       <c r="DE5" s="16"/>
     </row>
     <row r="6" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>24</v>
       </c>
@@ -2162,51 +2169,53 @@
       </c>
       <c r="CO6" s="17">
         <v>56139.981787582059</v>
       </c>
       <c r="CP6" s="27">
         <v>118750.90732254888</v>
       </c>
       <c r="CQ6" s="27">
         <v>64896.731666697829</v>
       </c>
       <c r="CR6" s="27">
         <v>110267.29397353616</v>
       </c>
       <c r="CS6" s="23">
         <v>68806.516216266173</v>
       </c>
       <c r="CT6" s="34">
         <v>12104.167185066426</v>
       </c>
       <c r="CU6" s="34">
         <v>16229.491585785001</v>
       </c>
       <c r="CV6" s="23">
         <v>22630.106496096552</v>
       </c>
-      <c r="CW6" s="23"/>
+      <c r="CW6" s="23">
+        <v>26386.867097400514</v>
+      </c>
       <c r="CX6" s="23"/>
       <c r="CY6" s="17"/>
       <c r="CZ6" s="17"/>
       <c r="DA6" s="17"/>
       <c r="DB6" s="27"/>
       <c r="DC6" s="27"/>
       <c r="DD6" s="27"/>
       <c r="DE6" s="23"/>
     </row>
     <row r="7" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7">
         <v>8700.9655365574399</v>
       </c>
       <c r="C7" s="7">
         <v>8523.2103716670208</v>
       </c>
       <c r="D7" s="7">
         <v>10491.497441713673</v>
       </c>
       <c r="E7" s="7">
         <v>11775.529951202734</v>
       </c>
@@ -2473,51 +2482,53 @@
       </c>
       <c r="CO7" s="9">
         <v>117939.56423710358</v>
       </c>
       <c r="CP7" s="34">
         <v>453618.78705460735</v>
       </c>
       <c r="CQ7" s="34">
         <v>242171.89466710947</v>
       </c>
       <c r="CR7" s="34">
         <v>127703.86335390052</v>
       </c>
       <c r="CS7" s="18">
         <v>53935.708756344749</v>
       </c>
       <c r="CT7" s="34">
         <v>29469.714405250052</v>
       </c>
       <c r="CU7" s="34">
         <v>30896.084339753557</v>
       </c>
       <c r="CV7" s="34">
         <v>37807.146174474234</v>
       </c>
-      <c r="CW7" s="34"/>
+      <c r="CW7" s="34">
+        <v>38790.834717595237</v>
+      </c>
       <c r="CX7" s="8"/>
       <c r="CY7" s="9"/>
       <c r="CZ7" s="9"/>
       <c r="DA7" s="9"/>
       <c r="DB7" s="34"/>
       <c r="DC7" s="34"/>
       <c r="DD7" s="34"/>
       <c r="DE7" s="18"/>
     </row>
     <row r="8" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>7840.5553219245776</v>
       </c>
       <c r="C8" s="7">
         <v>8433.5732801290069</v>
       </c>
       <c r="D8" s="7">
         <v>14301.05804765454</v>
       </c>
       <c r="E8" s="7">
         <v>11443.83162663988</v>
       </c>
@@ -2784,51 +2795,53 @@
       </c>
       <c r="CO8" s="9">
         <v>57291.776635249655</v>
       </c>
       <c r="CP8" s="34">
         <v>86065.230076373075</v>
       </c>
       <c r="CQ8" s="34">
         <v>55753.388637975098</v>
       </c>
       <c r="CR8" s="34">
         <v>30565.473961553726</v>
       </c>
       <c r="CS8" s="18">
         <v>28936.425412022076</v>
       </c>
       <c r="CT8" s="34">
         <v>12673.324962121482</v>
       </c>
       <c r="CU8" s="34">
         <v>13926.973434527736</v>
       </c>
       <c r="CV8" s="34">
         <v>25690.416748725642</v>
       </c>
-      <c r="CW8" s="34"/>
+      <c r="CW8" s="34">
+        <v>20559.867695495435</v>
+      </c>
       <c r="CX8" s="8"/>
       <c r="CY8" s="9"/>
       <c r="CZ8" s="9"/>
       <c r="DA8" s="9"/>
       <c r="DB8" s="34"/>
       <c r="DC8" s="34"/>
       <c r="DD8" s="34"/>
       <c r="DE8" s="18"/>
     </row>
     <row r="9" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7">
         <v>20787.914912910335</v>
       </c>
       <c r="C9" s="7">
         <v>17541.000490463932</v>
       </c>
       <c r="D9" s="7">
         <v>35623.218416795564</v>
       </c>
       <c r="E9" s="7">
         <v>22505.89913743037</v>
       </c>
@@ -3095,51 +3108,53 @@
       </c>
       <c r="CO9" s="9">
         <v>97314.166032690759</v>
       </c>
       <c r="CP9" s="34">
         <v>154940.60779415324</v>
       </c>
       <c r="CQ9" s="34">
         <v>108747.3737167206</v>
       </c>
       <c r="CR9" s="34">
         <v>77258.608647041299</v>
       </c>
       <c r="CS9" s="18">
         <v>72036.295917970667</v>
       </c>
       <c r="CT9" s="34">
         <v>31930.345811066021</v>
       </c>
       <c r="CU9" s="34">
         <v>33351.503397053959</v>
       </c>
       <c r="CV9" s="34">
         <v>58329.204101825213</v>
       </c>
-      <c r="CW9" s="34"/>
+      <c r="CW9" s="34">
+        <v>36160.446311100837</v>
+      </c>
       <c r="CX9" s="8"/>
       <c r="CY9" s="9"/>
       <c r="CZ9" s="9"/>
       <c r="DA9" s="9"/>
       <c r="DB9" s="34"/>
       <c r="DC9" s="34"/>
       <c r="DD9" s="34"/>
       <c r="DE9" s="18"/>
     </row>
     <row r="10" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7">
         <v>2371.2900010054163</v>
       </c>
       <c r="C10" s="7">
         <v>2357.2336311681083</v>
       </c>
       <c r="D10" s="7">
         <v>3035.7162020600131</v>
       </c>
       <c r="E10" s="7">
         <v>3078.6981574348274</v>
       </c>
@@ -3406,51 +3421,53 @@
       </c>
       <c r="CO10" s="9">
         <v>14292.449526119712</v>
       </c>
       <c r="CP10" s="34">
         <v>31816.037721006476</v>
       </c>
       <c r="CQ10" s="34">
         <v>19525.720802000975</v>
       </c>
       <c r="CR10" s="34">
         <v>8491.4733409523797</v>
       </c>
       <c r="CS10" s="18">
         <v>12815.217101861326</v>
       </c>
       <c r="CT10" s="34">
         <v>4877.2346468965252</v>
       </c>
       <c r="CU10" s="34">
         <v>6598.9884168248791</v>
       </c>
       <c r="CV10" s="34">
         <v>7159.2397966242988</v>
       </c>
-      <c r="CW10" s="34"/>
+      <c r="CW10" s="34">
+        <v>7422.0336583510089</v>
+      </c>
       <c r="CX10" s="8"/>
       <c r="CY10" s="9"/>
       <c r="CZ10" s="9"/>
       <c r="DA10" s="9"/>
       <c r="DB10" s="34"/>
       <c r="DC10" s="34"/>
       <c r="DD10" s="34"/>
       <c r="DE10" s="18"/>
     </row>
     <row r="11" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="2">
         <v>3170.0580404259745</v>
       </c>
       <c r="C11" s="2">
         <v>4075.7584577612465</v>
       </c>
       <c r="D11" s="7">
         <v>5486.9465611897858</v>
       </c>
       <c r="E11" s="7">
         <v>7166.3820622178046</v>
       </c>
@@ -3717,51 +3734,53 @@
       </c>
       <c r="CO11" s="9">
         <v>40608.642333690383</v>
       </c>
       <c r="CP11" s="34">
         <v>61259.899631238455</v>
       </c>
       <c r="CQ11" s="34">
         <v>40129.328585074523</v>
       </c>
       <c r="CR11" s="34">
         <v>17948.502749954056</v>
       </c>
       <c r="CS11" s="18">
         <v>21323.182812752919</v>
       </c>
       <c r="CT11" s="27">
         <v>9302.7334474173622</v>
       </c>
       <c r="CU11" s="27">
         <v>12745.167218957753</v>
       </c>
       <c r="CV11" s="34">
         <v>14374.142856920058</v>
       </c>
-      <c r="CW11" s="34"/>
+      <c r="CW11" s="34">
+        <v>19036.179739985502</v>
+      </c>
       <c r="CX11" s="8"/>
       <c r="CY11" s="9"/>
       <c r="CZ11" s="9"/>
       <c r="DA11" s="9"/>
       <c r="DB11" s="34"/>
       <c r="DC11" s="34"/>
       <c r="DD11" s="34"/>
       <c r="DE11" s="18"/>
     </row>
     <row r="12" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2">
         <v>6856.9298374157033</v>
       </c>
       <c r="C12" s="2">
         <v>6553.8105418174973</v>
       </c>
       <c r="D12" s="7">
         <v>7453.1531509965262</v>
       </c>
       <c r="E12" s="7">
         <v>8396.0545174335966</v>
       </c>
@@ -4028,51 +4047,53 @@
       </c>
       <c r="CO12" s="9">
         <v>64887.345479389805</v>
       </c>
       <c r="CP12" s="34">
         <v>149035.41396149961</v>
       </c>
       <c r="CQ12" s="34">
         <v>95788.730172409036</v>
       </c>
       <c r="CR12" s="34">
         <v>27112.387851857598</v>
       </c>
       <c r="CS12" s="18">
         <v>29597.402637894105</v>
       </c>
       <c r="CT12" s="27">
         <v>13671.955163542962</v>
       </c>
       <c r="CU12" s="27">
         <v>15363.105903933127</v>
       </c>
       <c r="CV12" s="34">
         <v>17250.223951842094</v>
       </c>
-      <c r="CW12" s="34"/>
+      <c r="CW12" s="34">
+        <v>19634.12015564632</v>
+      </c>
       <c r="CX12" s="8"/>
       <c r="CY12" s="9"/>
       <c r="CZ12" s="9"/>
       <c r="DA12" s="9"/>
       <c r="DB12" s="34"/>
       <c r="DC12" s="34"/>
       <c r="DD12" s="34"/>
       <c r="DE12" s="18"/>
     </row>
     <row r="13" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="16" t="s">
         <v>24</v>
       </c>
@@ -4339,51 +4360,53 @@
       </c>
       <c r="CO13" s="9">
         <v>61218.547232696328</v>
       </c>
       <c r="CP13" s="34">
         <v>137133.9418380413</v>
       </c>
       <c r="CQ13" s="34">
         <v>79624.344518226208</v>
       </c>
       <c r="CR13" s="34">
         <v>48094.980073547355</v>
       </c>
       <c r="CS13" s="18">
         <v>31620.015080810026</v>
       </c>
       <c r="CT13" s="34">
         <v>9673.5212797626009</v>
       </c>
       <c r="CU13" s="34">
         <v>9314.9567522601956</v>
       </c>
       <c r="CV13" s="23">
         <v>25267.840199662434</v>
       </c>
-      <c r="CW13" s="23"/>
+      <c r="CW13" s="23">
+        <v>12336.051067417437</v>
+      </c>
       <c r="CX13" s="23"/>
       <c r="CY13" s="9"/>
       <c r="CZ13" s="9"/>
       <c r="DA13" s="9"/>
       <c r="DB13" s="34"/>
       <c r="DC13" s="34"/>
       <c r="DD13" s="34"/>
       <c r="DE13" s="18"/>
     </row>
     <row r="14" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="2">
         <v>7745.3524355185837</v>
       </c>
       <c r="C14" s="2">
         <v>6747.392190569074</v>
       </c>
       <c r="D14" s="7">
         <v>11368.591020028414</v>
       </c>
       <c r="E14" s="7">
         <v>9306.4291059763164</v>
       </c>
@@ -4650,51 +4673,53 @@
       </c>
       <c r="CO14" s="9">
         <v>70551.326009768658</v>
       </c>
       <c r="CP14" s="34">
         <v>155217.97581540534</v>
       </c>
       <c r="CQ14" s="34">
         <v>79735.122076478132</v>
       </c>
       <c r="CR14" s="34">
         <v>39152.665509266699</v>
       </c>
       <c r="CS14" s="18">
         <v>38631.489360950989</v>
       </c>
       <c r="CT14" s="34">
         <v>11991.295060006834</v>
       </c>
       <c r="CU14" s="34">
         <v>10766.125785709319</v>
       </c>
       <c r="CV14" s="34">
         <v>17759.04816277494</v>
       </c>
-      <c r="CW14" s="34"/>
+      <c r="CW14" s="34">
+        <v>14843.968825771375</v>
+      </c>
       <c r="CX14" s="8"/>
       <c r="CY14" s="9"/>
       <c r="CZ14" s="9"/>
       <c r="DA14" s="9"/>
       <c r="DB14" s="34"/>
       <c r="DC14" s="34"/>
       <c r="DD14" s="34"/>
       <c r="DE14" s="18"/>
     </row>
     <row r="15" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="2">
         <v>8168.6867563894302</v>
       </c>
       <c r="C15" s="2">
         <v>8806.9499730342104</v>
       </c>
       <c r="D15" s="7">
         <v>8028.6910175689327</v>
       </c>
       <c r="E15" s="7">
         <v>12093.408849898549</v>
       </c>
@@ -4961,51 +4986,53 @@
       </c>
       <c r="CO15" s="9">
         <v>130920.95289851475</v>
       </c>
       <c r="CP15" s="34">
         <v>282937.73177971592</v>
       </c>
       <c r="CQ15" s="34">
         <v>258956.70709283859</v>
       </c>
       <c r="CR15" s="34">
         <v>127549.9130615959</v>
       </c>
       <c r="CS15" s="18">
         <v>26778.023214676847</v>
       </c>
       <c r="CT15" s="34">
         <v>14123.35940800475</v>
       </c>
       <c r="CU15" s="34">
         <v>16125.102907361623</v>
       </c>
       <c r="CV15" s="34">
         <v>14768.918591936792</v>
       </c>
-      <c r="CW15" s="34"/>
+      <c r="CW15" s="34">
+        <v>20590.238582156435</v>
+      </c>
       <c r="CX15" s="8"/>
       <c r="CY15" s="9"/>
       <c r="CZ15" s="9"/>
       <c r="DA15" s="9"/>
       <c r="DB15" s="34"/>
       <c r="DC15" s="34"/>
       <c r="DD15" s="34"/>
       <c r="DE15" s="18"/>
     </row>
     <row r="16" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="2">
         <v>2986.4752279854379</v>
       </c>
       <c r="C16" s="2">
         <v>2780.5137684741776</v>
       </c>
       <c r="D16" s="7">
         <v>2880.6440814114726</v>
       </c>
       <c r="E16" s="7">
         <v>2952.6600835951735</v>
       </c>
@@ -5272,51 +5299,53 @@
       </c>
       <c r="CO16" s="9">
         <v>20374.504986201304</v>
       </c>
       <c r="CP16" s="34">
         <v>99544.925906467193</v>
       </c>
       <c r="CQ16" s="34">
         <v>45077.978405142967</v>
       </c>
       <c r="CR16" s="34">
         <v>7869.8339714649665</v>
       </c>
       <c r="CS16" s="18">
         <v>14051.428969030556</v>
       </c>
       <c r="CT16" s="34">
         <v>5979.9572228732395</v>
       </c>
       <c r="CU16" s="34">
         <v>5410.6997247090858</v>
       </c>
       <c r="CV16" s="34">
         <v>5254.0125843132773</v>
       </c>
-      <c r="CW16" s="34"/>
+      <c r="CW16" s="34">
+        <v>5445.5670393244591</v>
+      </c>
       <c r="CX16" s="8"/>
       <c r="CY16" s="9"/>
       <c r="CZ16" s="9"/>
       <c r="DA16" s="9"/>
       <c r="DB16" s="34"/>
       <c r="DC16" s="34"/>
       <c r="DD16" s="34"/>
       <c r="DE16" s="18"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="2">
         <v>782.00533499933647</v>
       </c>
       <c r="C17" s="2">
         <v>960.71156588532438</v>
       </c>
       <c r="D17" s="7">
         <v>446.62458353830556</v>
       </c>
       <c r="E17" s="7">
         <v>705.88608577153889</v>
       </c>
@@ -5583,51 +5612,53 @@
       </c>
       <c r="CO17" s="9">
         <v>2686.0929927490433</v>
       </c>
       <c r="CP17" s="34">
         <v>8024.8315145107636</v>
       </c>
       <c r="CQ17" s="34">
         <v>3805.2049080973538</v>
       </c>
       <c r="CR17" s="34">
         <v>4738.9815080227263</v>
       </c>
       <c r="CS17" s="18">
         <v>6353.2584739912481</v>
       </c>
       <c r="CT17" s="34">
         <v>2190.3802970899883</v>
       </c>
       <c r="CU17" s="34">
         <v>3265.6378591029206</v>
       </c>
       <c r="CV17" s="34">
         <v>1825.6258937895698</v>
       </c>
-      <c r="CW17" s="34"/>
+      <c r="CW17" s="34">
+        <v>3486.955533458809</v>
+      </c>
       <c r="CX17" s="8"/>
       <c r="CY17" s="9"/>
       <c r="CZ17" s="9"/>
       <c r="DA17" s="9"/>
       <c r="DB17" s="34"/>
       <c r="DC17" s="34"/>
       <c r="DD17" s="34"/>
       <c r="DE17" s="18"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="7">
         <v>6855.275050643475</v>
       </c>
       <c r="C18" s="7">
         <v>7052.9647513064883</v>
       </c>
       <c r="D18" s="7">
         <v>8276.3152756289946</v>
       </c>
       <c r="E18" s="7">
         <v>8496.6858639713191</v>
       </c>
@@ -5894,51 +5925,53 @@
       </c>
       <c r="CO18" s="9">
         <v>47163.198794420154</v>
       </c>
       <c r="CP18" s="34">
         <v>155956.59316548426</v>
       </c>
       <c r="CQ18" s="34">
         <v>97616.048151867057</v>
       </c>
       <c r="CR18" s="34">
         <v>96153.320839041146</v>
       </c>
       <c r="CS18" s="18">
         <v>48176.704126455203</v>
       </c>
       <c r="CT18" s="34">
         <v>13252.641775145334</v>
       </c>
       <c r="CU18" s="34">
         <v>14993.704396562791</v>
       </c>
       <c r="CV18" s="34">
         <v>16853.818462081661</v>
       </c>
-      <c r="CW18" s="34"/>
+      <c r="CW18" s="34">
+        <v>18470.31566961818</v>
+      </c>
       <c r="CX18" s="34"/>
       <c r="CY18" s="34"/>
       <c r="CZ18" s="9"/>
       <c r="DA18" s="9"/>
       <c r="DB18" s="34"/>
       <c r="DC18" s="34"/>
       <c r="DD18" s="34"/>
       <c r="DE18" s="18"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="7">
         <v>8957.8491000425875</v>
       </c>
       <c r="C19" s="7">
         <v>6987.6590336735553</v>
       </c>
       <c r="D19" s="7">
         <v>6862.0648586952402</v>
       </c>
       <c r="E19" s="7">
         <v>11753.454938171828</v>
       </c>
@@ -6205,51 +6238,53 @@
       </c>
       <c r="CO19" s="9">
         <v>120325.03531980595</v>
       </c>
       <c r="CP19" s="34">
         <v>421421.23777655431</v>
       </c>
       <c r="CQ19" s="34">
         <v>201168.39155568709</v>
       </c>
       <c r="CR19" s="34">
         <v>187793.13670634766</v>
       </c>
       <c r="CS19" s="18">
         <v>40430.3589125168</v>
       </c>
       <c r="CT19" s="34">
         <v>15766.478763215213</v>
       </c>
       <c r="CU19" s="34">
         <v>12298.012796173907</v>
       </c>
       <c r="CV19" s="34">
         <v>14035.979757830846</v>
       </c>
-      <c r="CW19" s="34"/>
+      <c r="CW19" s="34">
+        <v>18621.101975819882</v>
+      </c>
       <c r="CX19" s="34"/>
       <c r="CY19" s="34"/>
       <c r="CZ19" s="9"/>
       <c r="DA19" s="9"/>
       <c r="DB19" s="34"/>
       <c r="DC19" s="34"/>
       <c r="DD19" s="34"/>
       <c r="DE19" s="18"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="7">
         <v>19722.22482619459</v>
       </c>
       <c r="C20" s="2">
         <v>19993.850121519314</v>
       </c>
       <c r="D20" s="7">
         <v>22738.595630081913</v>
       </c>
       <c r="E20" s="7">
         <v>22851.990031535839</v>
       </c>
@@ -6516,51 +6551,53 @@
       </c>
       <c r="CO20" s="9">
         <v>141657.34435288829</v>
       </c>
       <c r="CP20" s="34">
         <v>367697.82405570906</v>
       </c>
       <c r="CQ20" s="34">
         <v>231502.94447513591</v>
       </c>
       <c r="CR20" s="34">
         <v>67336.276382928874</v>
       </c>
       <c r="CS20" s="18">
         <v>71724.971843862048</v>
       </c>
       <c r="CT20" s="34">
         <v>46417.235610056559</v>
       </c>
       <c r="CU20" s="34">
         <v>48719.240227526134</v>
       </c>
       <c r="CV20" s="34">
         <v>52195.999033012813</v>
       </c>
-      <c r="CW20" s="34"/>
+      <c r="CW20" s="34">
+        <v>58610.557094831769</v>
+      </c>
       <c r="CX20" s="34"/>
       <c r="CY20" s="34"/>
       <c r="CZ20" s="9"/>
       <c r="DA20" s="9"/>
       <c r="DB20" s="34"/>
       <c r="DC20" s="34"/>
       <c r="DD20" s="34"/>
       <c r="DE20" s="18"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="16" t="s">
         <v>24</v>
       </c>
@@ -6827,51 +6864,53 @@
       </c>
       <c r="CO21" s="9">
         <v>9139.618213972135</v>
       </c>
       <c r="CP21" s="34">
         <v>12146.607872716719</v>
       </c>
       <c r="CQ21" s="34">
         <v>6844.8246364040497</v>
       </c>
       <c r="CR21" s="34">
         <v>3480.8288298964026</v>
       </c>
       <c r="CS21" s="18">
         <v>11372.744876023291</v>
       </c>
       <c r="CT21" s="34">
         <v>5695.4482617373587</v>
       </c>
       <c r="CU21" s="34">
         <v>2515.7663282884296</v>
       </c>
       <c r="CV21" s="23">
         <v>4062.1889142319637</v>
       </c>
-      <c r="CW21" s="23"/>
+      <c r="CW21" s="23">
+        <v>2788.2051930514244</v>
+      </c>
       <c r="CX21" s="23"/>
       <c r="CY21" s="34"/>
       <c r="CZ21" s="9"/>
       <c r="DA21" s="9"/>
       <c r="DB21" s="34"/>
       <c r="DC21" s="34"/>
       <c r="DD21" s="34"/>
       <c r="DE21" s="18"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="7">
         <v>11782.415834204789</v>
       </c>
       <c r="C22" s="7">
         <v>14886.659724736433</v>
       </c>
       <c r="D22" s="7">
         <v>19100.455749685898</v>
       </c>
       <c r="E22" s="7">
         <v>20707.704181580357</v>
       </c>
@@ -7138,51 +7177,53 @@
       </c>
       <c r="CO22" s="9">
         <v>52034.910097565218</v>
       </c>
       <c r="CP22" s="34">
         <v>141987.42146308118</v>
       </c>
       <c r="CQ22" s="34">
         <v>68895.895100169102</v>
       </c>
       <c r="CR22" s="34">
         <v>101026.07689016106</v>
       </c>
       <c r="CS22" s="18">
         <v>36127.543999989568</v>
       </c>
       <c r="CT22" s="34">
         <v>15127.591236372122</v>
       </c>
       <c r="CU22" s="34">
         <v>17909.197682614918</v>
       </c>
       <c r="CV22" s="34">
         <v>23029.187722593375</v>
       </c>
-      <c r="CW22" s="34"/>
+      <c r="CW22" s="34">
+        <v>23486.95963619127</v>
+      </c>
       <c r="CX22" s="34"/>
       <c r="CY22" s="34"/>
       <c r="CZ22" s="9"/>
       <c r="DA22" s="9"/>
       <c r="DB22" s="34"/>
       <c r="DC22" s="34"/>
       <c r="DD22" s="34"/>
       <c r="DE22" s="18"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="7">
         <v>171.86396028101746</v>
       </c>
       <c r="C23" s="7">
         <v>171.07644895078965</v>
       </c>
       <c r="D23" s="7">
         <v>171.15808987956183</v>
       </c>
       <c r="E23" s="7">
         <v>173.80362600190307</v>
       </c>
@@ -7449,51 +7490,53 @@
       </c>
       <c r="CO23" s="9">
         <v>357.01547212547871</v>
       </c>
       <c r="CP23" s="34">
         <v>1201.1418116874534</v>
       </c>
       <c r="CQ23" s="34">
         <v>414.37802662396706</v>
       </c>
       <c r="CR23" s="34">
         <v>294.30120528475851</v>
       </c>
       <c r="CS23" s="18">
         <v>492.58840646880594</v>
       </c>
       <c r="CT23" s="34">
         <v>321.59396621078645</v>
       </c>
       <c r="CU23" s="34">
         <v>329.75529285678113</v>
       </c>
       <c r="CV23" s="34">
         <v>152.58012127733784</v>
       </c>
-      <c r="CW23" s="34"/>
+      <c r="CW23" s="34">
+        <v>246.03088874227066</v>
+      </c>
       <c r="CX23" s="34"/>
       <c r="CY23" s="34"/>
       <c r="CZ23" s="9"/>
       <c r="DA23" s="9"/>
       <c r="DB23" s="34"/>
       <c r="DC23" s="34"/>
       <c r="DD23" s="34"/>
       <c r="DE23" s="18"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="7">
         <v>336.90265532778255</v>
       </c>
       <c r="C24" s="7">
         <v>282.55437456275035</v>
       </c>
       <c r="D24" s="7">
         <v>329.32713090379161</v>
       </c>
       <c r="E24" s="7">
         <v>282.18282601293754</v>
       </c>
@@ -7760,51 +7803,53 @@
       </c>
       <c r="CO24" s="9">
         <v>1152.6379524524455</v>
       </c>
       <c r="CP24" s="34">
         <v>3193.6093456259214</v>
       </c>
       <c r="CQ24" s="34">
         <v>882.39731922663429</v>
       </c>
       <c r="CR24" s="18">
         <v>353.4483286883974</v>
       </c>
       <c r="CS24" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT24" s="34">
         <v>439.96803735529755</v>
       </c>
       <c r="CU24" s="34">
         <v>435.31310033732615</v>
       </c>
       <c r="CV24" s="34">
         <v>553.06313120901973</v>
       </c>
-      <c r="CW24" s="34"/>
+      <c r="CW24" s="34">
+        <v>391.69558547590088</v>
+      </c>
       <c r="CX24" s="34"/>
       <c r="CY24" s="34"/>
       <c r="CZ24" s="9"/>
       <c r="DA24" s="9"/>
       <c r="DB24" s="34"/>
       <c r="DC24" s="34"/>
       <c r="DD24" s="18"/>
       <c r="DE24" s="18"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="7">
         <v>1206.8361756815532</v>
       </c>
       <c r="C25" s="7">
         <v>1190.1376093306678</v>
       </c>
       <c r="D25" s="7">
         <v>1458.0906823088383</v>
       </c>
       <c r="E25" s="7">
         <v>2704.3582382580771</v>
       </c>
@@ -8071,373 +8116,375 @@
       </c>
       <c r="CO25" s="9">
         <v>6516.2005096175117</v>
       </c>
       <c r="CP25" s="34">
         <v>5545.0660252154366</v>
       </c>
       <c r="CQ25" s="34">
         <v>6238.3838132730798</v>
       </c>
       <c r="CR25" s="34">
         <v>4369.417839191341</v>
       </c>
       <c r="CS25" s="18">
         <v>6403.5454433640643</v>
       </c>
       <c r="CT25" s="34">
         <v>4528.4699121424192</v>
       </c>
       <c r="CU25" s="34">
         <v>4542.7561554150934</v>
       </c>
       <c r="CV25" s="34">
         <v>4421.3161250396161</v>
       </c>
-      <c r="CW25" s="34"/>
+      <c r="CW25" s="34">
+        <v>5242.1701828801279</v>
+      </c>
       <c r="CX25" s="34"/>
       <c r="CY25" s="34"/>
       <c r="CZ25" s="9"/>
       <c r="DA25" s="9"/>
       <c r="DB25" s="34"/>
       <c r="DC25" s="34"/>
       <c r="DD25" s="34"/>
       <c r="DE25" s="18"/>
     </row>
     <row r="27" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="45" t="s">
+      <c r="A27" s="44" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="45"/>
-[...59 lines deleted...]
-      <c r="CH27" s="47" t="s">
+      <c r="B27" s="44"/>
+      <c r="C27" s="44"/>
+      <c r="D27" s="44"/>
+      <c r="E27" s="44"/>
+      <c r="F27" s="44"/>
+      <c r="G27" s="44"/>
+      <c r="H27" s="44"/>
+      <c r="I27" s="44"/>
+      <c r="J27" s="44"/>
+      <c r="K27" s="44"/>
+      <c r="L27" s="44"/>
+      <c r="M27" s="44"/>
+      <c r="N27" s="44"/>
+      <c r="O27" s="44"/>
+      <c r="P27" s="44"/>
+      <c r="Q27" s="44"/>
+      <c r="R27" s="44"/>
+      <c r="S27" s="44"/>
+      <c r="T27" s="44"/>
+      <c r="U27" s="44"/>
+      <c r="V27" s="44"/>
+      <c r="W27" s="44"/>
+      <c r="X27" s="44"/>
+      <c r="Y27" s="44"/>
+      <c r="Z27" s="44"/>
+      <c r="AA27" s="44"/>
+      <c r="AB27" s="44"/>
+      <c r="AC27" s="44"/>
+      <c r="AD27" s="44"/>
+      <c r="AE27" s="44"/>
+      <c r="AF27" s="44"/>
+      <c r="AG27" s="44"/>
+      <c r="AH27" s="44"/>
+      <c r="AI27" s="44"/>
+      <c r="AJ27" s="44"/>
+      <c r="AK27" s="44"/>
+      <c r="AL27" s="44"/>
+      <c r="AM27" s="44"/>
+      <c r="AN27" s="44"/>
+      <c r="AO27" s="44"/>
+      <c r="AP27" s="44"/>
+      <c r="AQ27" s="44"/>
+      <c r="AR27" s="44"/>
+      <c r="AS27" s="44"/>
+      <c r="AT27" s="44"/>
+      <c r="AU27" s="44"/>
+      <c r="AV27" s="44"/>
+      <c r="AW27" s="44"/>
+      <c r="AX27" s="44"/>
+      <c r="AY27" s="44"/>
+      <c r="AZ27" s="44"/>
+      <c r="BA27" s="44"/>
+      <c r="BB27" s="44"/>
+      <c r="BC27" s="44"/>
+      <c r="BD27" s="44"/>
+      <c r="BE27" s="44"/>
+      <c r="BF27" s="44"/>
+      <c r="BG27" s="44"/>
+      <c r="BH27" s="44"/>
+      <c r="BI27" s="44"/>
+      <c r="CH27" s="42" t="s">
         <v>41</v>
       </c>
-      <c r="CI27" s="47"/>
-[...21 lines deleted...]
-      <c r="DE27" s="47"/>
+      <c r="CI27" s="42"/>
+      <c r="CJ27" s="42"/>
+      <c r="CK27" s="42"/>
+      <c r="CL27" s="42"/>
+      <c r="CM27" s="42"/>
+      <c r="CN27" s="42"/>
+      <c r="CO27" s="42"/>
+      <c r="CP27" s="42"/>
+      <c r="CQ27" s="42"/>
+      <c r="CR27" s="42"/>
+      <c r="CS27" s="42"/>
+      <c r="CT27" s="42"/>
+      <c r="CU27" s="42"/>
+      <c r="CV27" s="42"/>
+      <c r="CW27" s="42"/>
+      <c r="CX27" s="42"/>
+      <c r="CY27" s="42"/>
+      <c r="CZ27" s="42"/>
+      <c r="DA27" s="42"/>
+      <c r="DB27" s="42"/>
+      <c r="DC27" s="42"/>
+      <c r="DD27" s="42"/>
+      <c r="DE27" s="42"/>
       <c r="DF27" s="35"/>
       <c r="DG27" s="35"/>
       <c r="DH27" s="35"/>
       <c r="DI27" s="35"/>
       <c r="DJ27" s="35"/>
       <c r="DK27" s="35"/>
       <c r="DL27" s="35"/>
       <c r="DM27" s="35"/>
       <c r="DN27" s="35"/>
       <c r="DO27" s="35"/>
       <c r="DP27" s="35"/>
       <c r="DQ27" s="35"/>
       <c r="DR27" s="35"/>
       <c r="DS27" s="35"/>
       <c r="DT27" s="35"/>
       <c r="DU27" s="35"/>
       <c r="DV27" s="35"/>
       <c r="DW27" s="35"/>
       <c r="DX27" s="35"/>
       <c r="DY27" s="35"/>
       <c r="DZ27" s="35"/>
       <c r="EA27" s="35"/>
       <c r="EB27" s="35"/>
       <c r="EC27" s="35"/>
       <c r="ED27" s="35"/>
       <c r="EE27" s="35"/>
       <c r="EF27" s="35"/>
       <c r="EG27" s="35"/>
       <c r="EH27" s="35"/>
       <c r="EI27" s="35"/>
       <c r="EJ27" s="35"/>
       <c r="EK27" s="35"/>
       <c r="EL27" s="35"/>
       <c r="EM27" s="35"/>
       <c r="EN27" s="35"/>
       <c r="EO27" s="35"/>
       <c r="EP27" s="35"/>
     </row>
     <row r="28" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K28" s="38" t="s">
+      <c r="K28" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="L28" s="38"/>
-[...1 lines deleted...]
-      <c r="W28" s="38" t="s">
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="W28" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="X28" s="38"/>
-[...1 lines deleted...]
-      <c r="AH28" s="38" t="s">
+      <c r="X28" s="41"/>
+      <c r="Y28" s="41"/>
+      <c r="AH28" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AI28" s="38"/>
-[...2 lines deleted...]
-      <c r="AT28" s="38" t="s">
+      <c r="AI28" s="41"/>
+      <c r="AJ28" s="41"/>
+      <c r="AK28" s="41"/>
+      <c r="AT28" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AU28" s="38"/>
-[...2 lines deleted...]
-      <c r="BF28" s="38" t="s">
+      <c r="AU28" s="41"/>
+      <c r="AV28" s="41"/>
+      <c r="AW28" s="41"/>
+      <c r="BF28" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="BG28" s="38"/>
-[...2 lines deleted...]
-      <c r="BR28" s="38" t="s">
+      <c r="BG28" s="41"/>
+      <c r="BH28" s="41"/>
+      <c r="BI28" s="41"/>
+      <c r="BR28" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="BS28" s="38"/>
-[...2 lines deleted...]
-      <c r="CD28" s="38" t="s">
+      <c r="BS28" s="41"/>
+      <c r="BT28" s="41"/>
+      <c r="BU28" s="41"/>
+      <c r="CD28" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="CE28" s="38"/>
-[...2 lines deleted...]
-      <c r="CP28" s="38" t="s">
+      <c r="CE28" s="41"/>
+      <c r="CF28" s="41"/>
+      <c r="CG28" s="41"/>
+      <c r="CP28" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="CQ28" s="38"/>
-[...2 lines deleted...]
-      <c r="DB28" s="38" t="s">
+      <c r="CQ28" s="41"/>
+      <c r="CR28" s="41"/>
+      <c r="CS28" s="41"/>
+      <c r="DB28" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="DC28" s="38"/>
-[...1 lines deleted...]
-      <c r="DE28" s="38"/>
+      <c r="DC28" s="41"/>
+      <c r="DD28" s="41"/>
+      <c r="DE28" s="41"/>
     </row>
     <row r="29" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="42"/>
-      <c r="B29" s="39" t="s">
+      <c r="A29" s="45"/>
+      <c r="B29" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="C29" s="40"/>
-[...10 lines deleted...]
-      <c r="N29" s="39" t="s">
+      <c r="C29" s="39"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="39"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="39"/>
+      <c r="K29" s="39"/>
+      <c r="L29" s="39"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="O29" s="40"/>
-[...10 lines deleted...]
-      <c r="Z29" s="39" t="s">
+      <c r="O29" s="39"/>
+      <c r="P29" s="39"/>
+      <c r="Q29" s="39"/>
+      <c r="R29" s="39"/>
+      <c r="S29" s="39"/>
+      <c r="T29" s="39"/>
+      <c r="U29" s="39"/>
+      <c r="V29" s="39"/>
+      <c r="W29" s="39"/>
+      <c r="X29" s="39"/>
+      <c r="Y29" s="40"/>
+      <c r="Z29" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="AA29" s="40"/>
-[...10 lines deleted...]
-      <c r="AL29" s="39" t="s">
+      <c r="AA29" s="39"/>
+      <c r="AB29" s="39"/>
+      <c r="AC29" s="39"/>
+      <c r="AD29" s="39"/>
+      <c r="AE29" s="39"/>
+      <c r="AF29" s="39"/>
+      <c r="AG29" s="39"/>
+      <c r="AH29" s="39"/>
+      <c r="AI29" s="39"/>
+      <c r="AJ29" s="39"/>
+      <c r="AK29" s="40"/>
+      <c r="AL29" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="AM29" s="40"/>
-[...10 lines deleted...]
-      <c r="AX29" s="39" t="s">
+      <c r="AM29" s="39"/>
+      <c r="AN29" s="39"/>
+      <c r="AO29" s="39"/>
+      <c r="AP29" s="39"/>
+      <c r="AQ29" s="39"/>
+      <c r="AR29" s="39"/>
+      <c r="AS29" s="39"/>
+      <c r="AT29" s="39"/>
+      <c r="AU29" s="39"/>
+      <c r="AV29" s="39"/>
+      <c r="AW29" s="40"/>
+      <c r="AX29" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="AY29" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ29" s="39" t="s">
+      <c r="AY29" s="39"/>
+      <c r="AZ29" s="39"/>
+      <c r="BA29" s="39"/>
+      <c r="BB29" s="39"/>
+      <c r="BC29" s="39"/>
+      <c r="BD29" s="39"/>
+      <c r="BE29" s="39"/>
+      <c r="BF29" s="39"/>
+      <c r="BG29" s="39"/>
+      <c r="BH29" s="39"/>
+      <c r="BI29" s="40"/>
+      <c r="BJ29" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="BK29" s="40"/>
-[...10 lines deleted...]
-      <c r="BV29" s="39" t="s">
+      <c r="BK29" s="39"/>
+      <c r="BL29" s="39"/>
+      <c r="BM29" s="39"/>
+      <c r="BN29" s="39"/>
+      <c r="BO29" s="39"/>
+      <c r="BP29" s="39"/>
+      <c r="BQ29" s="39"/>
+      <c r="BR29" s="39"/>
+      <c r="BS29" s="39"/>
+      <c r="BT29" s="39"/>
+      <c r="BU29" s="40"/>
+      <c r="BV29" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="BW29" s="40"/>
-[...10 lines deleted...]
-      <c r="CH29" s="39" t="s">
+      <c r="BW29" s="39"/>
+      <c r="BX29" s="39"/>
+      <c r="BY29" s="39"/>
+      <c r="BZ29" s="39"/>
+      <c r="CA29" s="39"/>
+      <c r="CB29" s="39"/>
+      <c r="CC29" s="39"/>
+      <c r="CD29" s="39"/>
+      <c r="CE29" s="39"/>
+      <c r="CF29" s="39"/>
+      <c r="CG29" s="40"/>
+      <c r="CH29" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="CI29" s="40"/>
-[...10 lines deleted...]
-      <c r="CT29" s="39" t="s">
+      <c r="CI29" s="39"/>
+      <c r="CJ29" s="39"/>
+      <c r="CK29" s="39"/>
+      <c r="CL29" s="39"/>
+      <c r="CM29" s="39"/>
+      <c r="CN29" s="39"/>
+      <c r="CO29" s="39"/>
+      <c r="CP29" s="39"/>
+      <c r="CQ29" s="39"/>
+      <c r="CR29" s="39"/>
+      <c r="CS29" s="40"/>
+      <c r="CT29" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="CU29" s="40"/>
-[...9 lines deleted...]
-      <c r="DE29" s="41"/>
+      <c r="CU29" s="39"/>
+      <c r="CV29" s="39"/>
+      <c r="CW29" s="39"/>
+      <c r="CX29" s="39"/>
+      <c r="CY29" s="39"/>
+      <c r="CZ29" s="39"/>
+      <c r="DA29" s="39"/>
+      <c r="DB29" s="39"/>
+      <c r="DC29" s="39"/>
+      <c r="DD29" s="39"/>
+      <c r="DE29" s="40"/>
     </row>
     <row r="30" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="43"/>
+      <c r="A30" s="46"/>
       <c r="B30" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E30" s="21" t="s">
         <v>35</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H30" s="20" t="s">
         <v>32</v>
       </c>
       <c r="I30" s="20" t="s">
         <v>31</v>
       </c>
       <c r="J30" s="20" t="s">
@@ -9020,51 +9067,53 @@
       </c>
       <c r="CO31" s="11">
         <v>1108186.256922937</v>
       </c>
       <c r="CP31" s="33">
         <v>2843110.7379899751</v>
       </c>
       <c r="CQ31" s="33">
         <v>1703390.7343854916</v>
       </c>
       <c r="CR31" s="33">
         <v>1083175.7310825661</v>
       </c>
       <c r="CS31" s="16">
         <v>615130.63186880772</v>
       </c>
       <c r="CT31" s="33">
         <v>255152.36250966671</v>
       </c>
       <c r="CU31" s="33">
         <v>271352.52936408779</v>
       </c>
       <c r="CV31" s="33">
         <v>357887.13183459506</v>
       </c>
-      <c r="CW31" s="33"/>
+      <c r="CW31" s="33">
+        <v>344673.12422531412</v>
+      </c>
       <c r="CX31" s="10"/>
       <c r="CY31" s="11"/>
       <c r="CZ31" s="11"/>
       <c r="DA31" s="11"/>
       <c r="DB31" s="33"/>
       <c r="DC31" s="33"/>
       <c r="DD31" s="33"/>
       <c r="DE31" s="16"/>
     </row>
     <row r="32" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E32" s="16" t="s">
         <v>24</v>
       </c>
@@ -9331,51 +9380,53 @@
       </c>
       <c r="CO32" s="17">
         <v>56069.939312582064</v>
       </c>
       <c r="CP32" s="27">
         <v>118680.86484754889</v>
       </c>
       <c r="CQ32" s="34">
         <v>64826.689191697835</v>
       </c>
       <c r="CR32" s="27">
         <v>110197.25149853616</v>
       </c>
       <c r="CS32" s="23">
         <v>68736.473741266178</v>
       </c>
       <c r="CT32" s="34">
         <v>12034.124710066426</v>
       </c>
       <c r="CU32" s="34">
         <v>16159.449110785001</v>
       </c>
       <c r="CV32" s="34">
         <v>22383.019196096553</v>
       </c>
-      <c r="CW32" s="23"/>
+      <c r="CW32" s="23">
+        <v>25974.39821406718</v>
+      </c>
       <c r="CX32" s="23"/>
       <c r="CY32" s="17"/>
       <c r="CZ32" s="17"/>
       <c r="DA32" s="17"/>
       <c r="DB32" s="27"/>
       <c r="DC32" s="34"/>
       <c r="DD32" s="27"/>
       <c r="DE32" s="23"/>
     </row>
     <row r="33" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="7">
         <v>8417.0939262764296</v>
       </c>
       <c r="C33" s="7">
         <v>8239.3387613860104</v>
       </c>
       <c r="D33" s="7">
         <v>10207.625831432664</v>
       </c>
       <c r="E33" s="7">
         <v>11491.658340921724</v>
       </c>
@@ -9642,51 +9693,53 @@
       </c>
       <c r="CO33" s="9">
         <v>117593.74972043691</v>
       </c>
       <c r="CP33" s="34">
         <v>453272.97253794072</v>
       </c>
       <c r="CQ33" s="34">
         <v>241826.08015044281</v>
       </c>
       <c r="CR33" s="34">
         <v>127358.04883723386</v>
       </c>
       <c r="CS33" s="18">
         <v>53589.894239678077</v>
       </c>
       <c r="CT33" s="34">
         <v>29123.899888583386</v>
       </c>
       <c r="CU33" s="34">
         <v>30550.269823086892</v>
       </c>
       <c r="CV33" s="34">
         <v>37249.600182807568</v>
       </c>
-      <c r="CW33" s="34"/>
+      <c r="CW33" s="34">
+        <v>38351.441709261897</v>
+      </c>
       <c r="CX33" s="8"/>
       <c r="CY33" s="9"/>
       <c r="CZ33" s="9"/>
       <c r="DA33" s="9"/>
       <c r="DB33" s="34"/>
       <c r="DC33" s="34"/>
       <c r="DD33" s="34"/>
       <c r="DE33" s="18"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="7">
         <v>7786.1760359507525</v>
       </c>
       <c r="C34" s="7">
         <v>8379.1939941551791</v>
       </c>
       <c r="D34" s="7">
         <v>14246.678761680712</v>
       </c>
       <c r="E34" s="7">
         <v>11389.452340666052</v>
       </c>
@@ -9953,51 +10006,53 @@
       </c>
       <c r="CO34" s="9">
         <v>57010.509268582988</v>
       </c>
       <c r="CP34" s="34">
         <v>85783.962709706408</v>
       </c>
       <c r="CQ34" s="34">
         <v>55472.121271308431</v>
       </c>
       <c r="CR34" s="34">
         <v>30284.206594887059</v>
       </c>
       <c r="CS34" s="18">
         <v>28655.158045355409</v>
       </c>
       <c r="CT34" s="34">
         <v>12392.057595454815</v>
       </c>
       <c r="CU34" s="34">
         <v>13645.706067861069</v>
       </c>
       <c r="CV34" s="34">
         <v>25252.324857058979</v>
       </c>
-      <c r="CW34" s="34"/>
+      <c r="CW34" s="34">
+        <v>20217.195820495435</v>
+      </c>
       <c r="CX34" s="8"/>
       <c r="CY34" s="9"/>
       <c r="CZ34" s="9"/>
       <c r="DA34" s="9"/>
       <c r="DB34" s="34"/>
       <c r="DC34" s="34"/>
       <c r="DD34" s="34"/>
       <c r="DE34" s="18"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="7">
         <v>20528.800315757951</v>
       </c>
       <c r="C35" s="7">
         <v>17281.885893311548</v>
       </c>
       <c r="D35" s="7">
         <v>35364.103819643176</v>
       </c>
       <c r="E35" s="7">
         <v>22246.784540277986</v>
       </c>
@@ -10264,51 +10319,53 @@
       </c>
       <c r="CO35" s="9">
         <v>96703.683699357425</v>
       </c>
       <c r="CP35" s="34">
         <v>154330.12546081992</v>
       </c>
       <c r="CQ35" s="34">
         <v>108136.89138338726</v>
       </c>
       <c r="CR35" s="34">
         <v>76648.126313707966</v>
       </c>
       <c r="CS35" s="18">
         <v>71425.813584637333</v>
       </c>
       <c r="CT35" s="34">
         <v>31319.863477732692</v>
       </c>
       <c r="CU35" s="34">
         <v>32741.021063720629</v>
       </c>
       <c r="CV35" s="34">
         <v>57871.573968491881</v>
       </c>
-      <c r="CW35" s="34"/>
+      <c r="CW35" s="34">
+        <v>35546.952211100834</v>
+      </c>
       <c r="CX35" s="8"/>
       <c r="CY35" s="9"/>
       <c r="CZ35" s="9"/>
       <c r="DA35" s="9"/>
       <c r="DB35" s="34"/>
       <c r="DC35" s="34"/>
       <c r="DD35" s="34"/>
       <c r="DE35" s="18"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="7">
         <v>2230.9143916929033</v>
       </c>
       <c r="C36" s="7">
         <v>2216.8580218555953</v>
       </c>
       <c r="D36" s="7">
         <v>2895.3405927475001</v>
       </c>
       <c r="E36" s="7">
         <v>2938.3225481223144</v>
       </c>
@@ -10575,51 +10632,53 @@
       </c>
       <c r="CO36" s="9">
         <v>14124.506917786377</v>
       </c>
       <c r="CP36" s="34">
         <v>31648.095112673145</v>
       </c>
       <c r="CQ36" s="34">
         <v>19357.778193667644</v>
       </c>
       <c r="CR36" s="34">
         <v>8323.530732619045</v>
       </c>
       <c r="CS36" s="18">
         <v>12647.274493527992</v>
       </c>
       <c r="CT36" s="34">
         <v>4709.2920385631915</v>
       </c>
       <c r="CU36" s="34">
         <v>6431.0458084915454</v>
       </c>
       <c r="CV36" s="34">
         <v>6980.1836132909657</v>
       </c>
-      <c r="CW36" s="34"/>
+      <c r="CW36" s="34">
+        <v>6921.3199583510086</v>
+      </c>
       <c r="CX36" s="8"/>
       <c r="CY36" s="9"/>
       <c r="CZ36" s="9"/>
       <c r="DA36" s="9"/>
       <c r="DB36" s="34"/>
       <c r="DC36" s="34"/>
       <c r="DD36" s="34"/>
       <c r="DE36" s="18"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="2">
         <v>3161.1499686012839</v>
       </c>
       <c r="C37" s="2">
         <v>4066.850385936556</v>
       </c>
       <c r="D37" s="7">
         <v>5478.0384893650944</v>
       </c>
       <c r="E37" s="7">
         <v>7157.4739903931131</v>
       </c>
@@ -10886,51 +10945,53 @@
       </c>
       <c r="CO37" s="9">
         <v>40592.179608690385</v>
       </c>
       <c r="CP37" s="34">
         <v>61243.436906238458</v>
       </c>
       <c r="CQ37" s="34">
         <v>40112.865860074526</v>
       </c>
       <c r="CR37" s="34">
         <v>17932.040024954054</v>
       </c>
       <c r="CS37" s="18">
         <v>21306.720087752918</v>
       </c>
       <c r="CT37" s="27">
         <v>9286.270722417361</v>
       </c>
       <c r="CU37" s="27">
         <v>12728.704493957752</v>
       </c>
       <c r="CV37" s="34">
         <v>14358.546156920058</v>
       </c>
-      <c r="CW37" s="34"/>
+      <c r="CW37" s="34">
+        <v>19020.653423318836</v>
+      </c>
       <c r="CX37" s="8"/>
       <c r="CY37" s="9"/>
       <c r="CZ37" s="9"/>
       <c r="DA37" s="9"/>
       <c r="DB37" s="34"/>
       <c r="DC37" s="34"/>
       <c r="DD37" s="34"/>
       <c r="DE37" s="18"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="2">
         <v>6772.2658140711628</v>
       </c>
       <c r="C38" s="2">
         <v>6469.1465184729568</v>
       </c>
       <c r="D38" s="7">
         <v>7368.4891276519857</v>
       </c>
       <c r="E38" s="7">
         <v>8311.3904940890534</v>
       </c>
@@ -11197,51 +11258,53 @@
       </c>
       <c r="CO38" s="9">
         <v>64650.028637723139</v>
       </c>
       <c r="CP38" s="34">
         <v>148798.09711983294</v>
       </c>
       <c r="CQ38" s="34">
         <v>95551.413330742376</v>
       </c>
       <c r="CR38" s="34">
         <v>26875.071010190928</v>
       </c>
       <c r="CS38" s="18">
         <v>29360.085796227435</v>
       </c>
       <c r="CT38" s="27">
         <v>13434.638321876295</v>
       </c>
       <c r="CU38" s="27">
         <v>15125.78906226646</v>
       </c>
       <c r="CV38" s="34">
         <v>17022.040685175427</v>
       </c>
-      <c r="CW38" s="34"/>
+      <c r="CW38" s="34">
+        <v>19503.833438979651</v>
+      </c>
       <c r="CX38" s="8"/>
       <c r="CY38" s="9"/>
       <c r="CZ38" s="9"/>
       <c r="DA38" s="9"/>
       <c r="DB38" s="34"/>
       <c r="DC38" s="34"/>
       <c r="DD38" s="34"/>
       <c r="DE38" s="18"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E39" s="16" t="s">
         <v>24</v>
       </c>
@@ -11508,51 +11571,53 @@
       </c>
       <c r="CO39" s="9">
         <v>61145.411074362986</v>
       </c>
       <c r="CP39" s="34">
         <v>137060.80567970796</v>
       </c>
       <c r="CQ39" s="34">
         <v>79551.208359892888</v>
       </c>
       <c r="CR39" s="34">
         <v>48021.843915214013</v>
       </c>
       <c r="CS39" s="18">
         <v>31546.878922476695</v>
       </c>
       <c r="CT39" s="34">
         <v>9600.3851214292681</v>
       </c>
       <c r="CU39" s="34">
         <v>9241.8205939268628</v>
       </c>
       <c r="CV39" s="34">
         <v>25021.719766329104</v>
       </c>
-      <c r="CW39" s="23"/>
+      <c r="CW39" s="23">
+        <v>12161.586217417436</v>
+      </c>
       <c r="CX39" s="23"/>
       <c r="CY39" s="9"/>
       <c r="CZ39" s="9"/>
       <c r="DA39" s="9"/>
       <c r="DB39" s="34"/>
       <c r="DC39" s="34"/>
       <c r="DD39" s="34"/>
       <c r="DE39" s="18"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="2">
         <v>7710.2171226470018</v>
       </c>
       <c r="C40" s="2">
         <v>6712.2568776974922</v>
       </c>
       <c r="D40" s="7">
         <v>11333.455707156832</v>
       </c>
       <c r="E40" s="7">
         <v>9271.2937931047345</v>
       </c>
@@ -11819,51 +11884,53 @@
       </c>
       <c r="CO40" s="9">
         <v>70486.237518101989</v>
       </c>
       <c r="CP40" s="34">
         <v>155152.88732373869</v>
       </c>
       <c r="CQ40" s="34">
         <v>79670.033584811463</v>
       </c>
       <c r="CR40" s="34">
         <v>39087.57701760003</v>
       </c>
       <c r="CS40" s="18">
         <v>38566.40086928432</v>
       </c>
       <c r="CT40" s="34">
         <v>11926.206568340167</v>
       </c>
       <c r="CU40" s="34">
         <v>10701.037294042651</v>
       </c>
       <c r="CV40" s="34">
         <v>17688.956271108273</v>
       </c>
-      <c r="CW40" s="34"/>
+      <c r="CW40" s="34">
+        <v>14819.158067438042</v>
+      </c>
       <c r="CX40" s="8"/>
       <c r="CY40" s="9"/>
       <c r="CZ40" s="9"/>
       <c r="DA40" s="9"/>
       <c r="DB40" s="34"/>
       <c r="DC40" s="34"/>
       <c r="DD40" s="34"/>
       <c r="DE40" s="18"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="2">
         <v>8100.7506435233408</v>
       </c>
       <c r="C41" s="2">
         <v>8739.013860168121</v>
       </c>
       <c r="D41" s="7">
         <v>7960.7549047028433</v>
       </c>
       <c r="E41" s="7">
         <v>12025.47273703246</v>
       </c>
@@ -12130,51 +12197,53 @@
       </c>
       <c r="CO41" s="9">
         <v>130683.01901518142</v>
       </c>
       <c r="CP41" s="34">
         <v>282699.79789638252</v>
       </c>
       <c r="CQ41" s="34">
         <v>258718.77320950528</v>
       </c>
       <c r="CR41" s="34">
         <v>127311.97917826257</v>
       </c>
       <c r="CS41" s="18">
         <v>26540.089331343512</v>
       </c>
       <c r="CT41" s="34">
         <v>13885.425524671416</v>
       </c>
       <c r="CU41" s="34">
         <v>15887.16902402829</v>
       </c>
       <c r="CV41" s="34">
         <v>14426.628708603457</v>
       </c>
-      <c r="CW41" s="34"/>
+      <c r="CW41" s="34">
+        <v>20336.450132156435</v>
+      </c>
       <c r="CX41" s="8"/>
       <c r="CY41" s="9"/>
       <c r="CZ41" s="9"/>
       <c r="DA41" s="9"/>
       <c r="DB41" s="34"/>
       <c r="DC41" s="34"/>
       <c r="DD41" s="34"/>
       <c r="DE41" s="18"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="2">
         <v>2882.7011478745499</v>
       </c>
       <c r="C42" s="2">
         <v>2676.7396883632896</v>
       </c>
       <c r="D42" s="7">
         <v>2776.8700013005846</v>
       </c>
       <c r="E42" s="7">
         <v>2848.8860034842855</v>
       </c>
@@ -12441,51 +12510,53 @@
       </c>
       <c r="CO42" s="9">
         <v>20037.715311201304</v>
       </c>
       <c r="CP42" s="34">
         <v>99208.136231467201</v>
       </c>
       <c r="CQ42" s="34">
         <v>44741.188730142967</v>
       </c>
       <c r="CR42" s="34">
         <v>7533.0442964649656</v>
       </c>
       <c r="CS42" s="18">
         <v>13714.639294030556</v>
       </c>
       <c r="CT42" s="34">
         <v>5643.1675478732386</v>
       </c>
       <c r="CU42" s="34">
         <v>5073.9100497090858</v>
       </c>
       <c r="CV42" s="34">
         <v>4899.2759593132778</v>
       </c>
-      <c r="CW42" s="34"/>
+      <c r="CW42" s="34">
+        <v>5195.5795809911251</v>
+      </c>
       <c r="CX42" s="8"/>
       <c r="CY42" s="9"/>
       <c r="CZ42" s="9"/>
       <c r="DA42" s="9"/>
       <c r="DB42" s="34"/>
       <c r="DC42" s="34"/>
       <c r="DD42" s="34"/>
       <c r="DE42" s="18"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="7">
         <v>701.06539501358657</v>
       </c>
       <c r="C43" s="7">
         <v>879.77162589957447</v>
       </c>
       <c r="D43" s="7">
         <v>365.68464355255554</v>
       </c>
       <c r="E43" s="7">
         <v>624.94614578578899</v>
       </c>
@@ -12752,51 +12823,53 @@
       </c>
       <c r="CO43" s="9">
         <v>2545.7501594157102</v>
       </c>
       <c r="CP43" s="34">
         <v>7884.4886811774304</v>
       </c>
       <c r="CQ43" s="34">
         <v>3664.8620747640207</v>
       </c>
       <c r="CR43" s="34">
         <v>4598.6386746893932</v>
       </c>
       <c r="CS43" s="18">
         <v>6212.915640657915</v>
       </c>
       <c r="CT43" s="34">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU43" s="34">
         <v>3125.2950257695875</v>
       </c>
       <c r="CV43" s="34">
         <v>1552.8023604562366</v>
       </c>
-      <c r="CW43" s="34"/>
+      <c r="CW43" s="34">
+        <v>2982.962666792142</v>
+      </c>
       <c r="CX43" s="8"/>
       <c r="CY43" s="9"/>
       <c r="CZ43" s="9"/>
       <c r="DA43" s="9"/>
       <c r="DB43" s="34"/>
       <c r="DC43" s="34"/>
       <c r="DD43" s="34"/>
       <c r="DE43" s="18"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B44" s="7">
         <v>6792.9105324384927</v>
       </c>
       <c r="C44" s="7">
         <v>6990.6002331015061</v>
       </c>
       <c r="D44" s="7">
         <v>8213.9507574240124</v>
       </c>
       <c r="E44" s="7">
         <v>8434.3213457663369</v>
       </c>
@@ -13063,51 +13136,53 @@
       </c>
       <c r="CO44" s="9">
         <v>46934.243519420161</v>
       </c>
       <c r="CP44" s="34">
         <v>155727.63789048427</v>
       </c>
       <c r="CQ44" s="34">
         <v>97387.092876867042</v>
       </c>
       <c r="CR44" s="34">
         <v>95924.365564041131</v>
       </c>
       <c r="CS44" s="18">
         <v>47947.74885145521</v>
       </c>
       <c r="CT44" s="34">
         <v>13023.686500145333</v>
       </c>
       <c r="CU44" s="34">
         <v>14764.749121562791</v>
       </c>
       <c r="CV44" s="34">
         <v>16495.405437081659</v>
       </c>
-      <c r="CW44" s="34"/>
+      <c r="CW44" s="34">
+        <v>18311.148211284846</v>
+      </c>
       <c r="CX44" s="34"/>
       <c r="CY44" s="34"/>
       <c r="CZ44" s="9"/>
       <c r="DA44" s="9"/>
       <c r="DB44" s="34"/>
       <c r="DC44" s="34"/>
       <c r="DD44" s="34"/>
       <c r="DE44" s="18"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="7">
         <v>8803.978241694289</v>
       </c>
       <c r="C45" s="7">
         <v>6833.7881753252568</v>
       </c>
       <c r="D45" s="7">
         <v>6708.1940003469417</v>
       </c>
       <c r="E45" s="7">
         <v>11599.584079823529</v>
       </c>
@@ -13374,51 +13449,53 @@
       </c>
       <c r="CO45" s="9">
         <v>120009.11919480594</v>
       </c>
       <c r="CP45" s="34">
         <v>421105.32165155432</v>
       </c>
       <c r="CQ45" s="34">
         <v>200852.4754306871</v>
       </c>
       <c r="CR45" s="34">
         <v>187477.22058134768</v>
       </c>
       <c r="CS45" s="18">
         <v>40114.442787516804</v>
       </c>
       <c r="CT45" s="34">
         <v>15450.562638215211</v>
       </c>
       <c r="CU45" s="34">
         <v>11982.096671173906</v>
       </c>
       <c r="CV45" s="34">
         <v>13669.803107830845</v>
       </c>
-      <c r="CW45" s="34"/>
+      <c r="CW45" s="34">
+        <v>18024.252142486548</v>
+      </c>
       <c r="CX45" s="34"/>
       <c r="CY45" s="34"/>
       <c r="CZ45" s="9"/>
       <c r="DA45" s="9"/>
       <c r="DB45" s="34"/>
       <c r="DC45" s="34"/>
       <c r="DD45" s="34"/>
       <c r="DE45" s="18"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B46" s="7">
         <v>19530.712727047001</v>
       </c>
       <c r="C46" s="7">
         <v>19802.338022371725</v>
       </c>
       <c r="D46" s="7">
         <v>22547.083530934324</v>
       </c>
       <c r="E46" s="7">
         <v>22660.47793238825</v>
       </c>
@@ -13685,51 +13762,53 @@
       </c>
       <c r="CO46" s="9">
         <v>141207.57484455497</v>
       </c>
       <c r="CP46" s="34">
         <v>367248.05454737577</v>
       </c>
       <c r="CQ46" s="34">
         <v>231053.17496680259</v>
       </c>
       <c r="CR46" s="34">
         <v>66886.50687459555</v>
       </c>
       <c r="CS46" s="18">
         <v>71275.202335528724</v>
       </c>
       <c r="CT46" s="34">
         <v>45967.466101723228</v>
       </c>
       <c r="CU46" s="34">
         <v>48269.470719192803</v>
       </c>
       <c r="CV46" s="34">
         <v>51621.274899679476</v>
       </c>
-      <c r="CW46" s="34"/>
+      <c r="CW46" s="34">
+        <v>56658.409778165107</v>
+      </c>
       <c r="CX46" s="34"/>
       <c r="CY46" s="34"/>
       <c r="CZ46" s="9"/>
       <c r="DA46" s="9"/>
       <c r="DB46" s="34"/>
       <c r="DC46" s="34"/>
       <c r="DD46" s="34"/>
       <c r="DE46" s="18"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E47" s="16" t="s">
         <v>24</v>
       </c>
@@ -13996,51 +14075,53 @@
       </c>
       <c r="CO47" s="9">
         <v>9138.4817806388019</v>
       </c>
       <c r="CP47" s="34">
         <v>12145.471439383386</v>
       </c>
       <c r="CQ47" s="34">
         <v>6843.6882030707156</v>
       </c>
       <c r="CR47" s="34">
         <v>3479.6923965630695</v>
       </c>
       <c r="CS47" s="18">
         <v>11371.608442689958</v>
       </c>
       <c r="CT47" s="34">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU47" s="34">
         <v>2514.6298949550965</v>
       </c>
       <c r="CV47" s="34">
         <v>4060.8473308986304</v>
       </c>
-      <c r="CW47" s="23"/>
+      <c r="CW47" s="23">
+        <v>2785.8099097180911</v>
+      </c>
       <c r="CX47" s="23"/>
       <c r="CY47" s="34"/>
       <c r="CZ47" s="9"/>
       <c r="DA47" s="9"/>
       <c r="DB47" s="34"/>
       <c r="DC47" s="34"/>
       <c r="DD47" s="34"/>
       <c r="DE47" s="18"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B48" s="7">
         <v>11540.710599091133</v>
       </c>
       <c r="C48" s="7">
         <v>14644.954489622778</v>
       </c>
       <c r="D48" s="7">
         <v>18858.750514572239</v>
       </c>
       <c r="E48" s="7">
         <v>20465.998946466698</v>
       </c>
@@ -14307,51 +14388,53 @@
       </c>
       <c r="CO48" s="9">
         <v>51565.750989231892</v>
       </c>
       <c r="CP48" s="34">
         <v>141518.26235474786</v>
       </c>
       <c r="CQ48" s="34">
         <v>68426.735991835754</v>
       </c>
       <c r="CR48" s="34">
         <v>100556.91778182771</v>
       </c>
       <c r="CS48" s="18">
         <v>35658.384891656242</v>
       </c>
       <c r="CT48" s="34">
         <v>14658.432128038789</v>
       </c>
       <c r="CU48" s="34">
         <v>17440.038574281585</v>
       </c>
       <c r="CV48" s="34">
         <v>22457.411789260041</v>
       </c>
-      <c r="CW48" s="34"/>
+      <c r="CW48" s="34">
+        <v>22354.041419524605</v>
+      </c>
       <c r="CX48" s="34"/>
       <c r="CY48" s="34"/>
       <c r="CZ48" s="9"/>
       <c r="DA48" s="9"/>
       <c r="DB48" s="34"/>
       <c r="DC48" s="34"/>
       <c r="DD48" s="34"/>
       <c r="DE48" s="18"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="7">
         <v>27.324376947684101</v>
       </c>
       <c r="C49" s="7">
         <v>26.5368656174563</v>
       </c>
       <c r="D49" s="7">
         <v>26.61850654622846</v>
       </c>
       <c r="E49" s="7">
         <v>29.264042668569719</v>
       </c>
@@ -14618,51 +14701,53 @@
       </c>
       <c r="CO49" s="9">
         <v>95.752722125478726</v>
       </c>
       <c r="CP49" s="34">
         <v>939.87906168745349</v>
       </c>
       <c r="CQ49" s="34">
         <v>153.11527662396708</v>
       </c>
       <c r="CR49" s="34">
         <v>33.038455284758513</v>
       </c>
       <c r="CS49" s="18">
         <v>231.32565646880596</v>
       </c>
       <c r="CT49" s="34">
         <v>60.331216210786451</v>
       </c>
       <c r="CU49" s="34">
         <v>68.492542856781128</v>
       </c>
       <c r="CV49" s="34">
         <v>48.999621277337816</v>
       </c>
-      <c r="CW49" s="34"/>
+      <c r="CW49" s="34">
+        <v>37.328888742270657</v>
+      </c>
       <c r="CX49" s="34"/>
       <c r="CY49" s="34"/>
       <c r="CZ49" s="9"/>
       <c r="DA49" s="9"/>
       <c r="DB49" s="34"/>
       <c r="DC49" s="34"/>
       <c r="DD49" s="34"/>
       <c r="DE49" s="18"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B50" s="7">
         <v>293.21707199444921</v>
       </c>
       <c r="C50" s="7">
         <v>238.86879122941701</v>
       </c>
       <c r="D50" s="7">
         <v>285.64154757045833</v>
       </c>
       <c r="E50" s="7">
         <v>238.49724267960426</v>
       </c>
@@ -14929,51 +15014,53 @@
       </c>
       <c r="CO50" s="9">
         <v>1094.9232024524454</v>
       </c>
       <c r="CP50" s="34">
         <v>3135.8945956259213</v>
       </c>
       <c r="CQ50" s="34">
         <v>824.68256922663431</v>
       </c>
       <c r="CR50" s="18">
         <v>295.73357868839742</v>
       </c>
       <c r="CS50" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT50" s="34">
         <v>382.25328735529757</v>
       </c>
       <c r="CU50" s="34">
         <v>377.59835033732617</v>
       </c>
       <c r="CV50" s="34">
         <v>423.92188120901949</v>
       </c>
-      <c r="CW50" s="34"/>
+      <c r="CW50" s="34">
+        <v>310.27200214256754</v>
+      </c>
       <c r="CX50" s="34"/>
       <c r="CY50" s="34"/>
       <c r="CZ50" s="9"/>
       <c r="DA50" s="9"/>
       <c r="DB50" s="34"/>
       <c r="DC50" s="34"/>
       <c r="DD50" s="18"/>
       <c r="DE50" s="18"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B51" s="12">
         <v>1205.5091756815532</v>
       </c>
       <c r="C51" s="12">
         <v>1188.8106093306678</v>
       </c>
       <c r="D51" s="12">
         <v>1456.7636823088383</v>
       </c>
       <c r="E51" s="12">
         <v>2703.0312382580769</v>
       </c>
@@ -15240,373 +15327,375 @@
       </c>
       <c r="CO51" s="9">
         <v>6497.6804262841779</v>
       </c>
       <c r="CP51" s="34">
         <v>5526.5459418821029</v>
       </c>
       <c r="CQ51" s="34">
         <v>6219.863729939746</v>
       </c>
       <c r="CR51" s="34">
         <v>4350.8977558580073</v>
       </c>
       <c r="CS51" s="18">
         <v>6385.0253600307306</v>
       </c>
       <c r="CT51" s="34">
         <v>4509.9498288090854</v>
       </c>
       <c r="CU51" s="34">
         <v>4524.2360720817596</v>
       </c>
       <c r="CV51" s="34">
         <v>4402.7960417062823</v>
       </c>
-      <c r="CW51" s="34"/>
+      <c r="CW51" s="34">
+        <v>5160.3304328801278</v>
+      </c>
       <c r="CX51" s="34"/>
       <c r="CY51" s="34"/>
       <c r="CZ51" s="9"/>
       <c r="DA51" s="9"/>
       <c r="DB51" s="34"/>
       <c r="DC51" s="34"/>
       <c r="DD51" s="34"/>
       <c r="DE51" s="18"/>
     </row>
     <row r="53" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="45" t="s">
+      <c r="A53" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="B53" s="45"/>
-[...59 lines deleted...]
-      <c r="CH53" s="47" t="s">
+      <c r="B53" s="44"/>
+      <c r="C53" s="44"/>
+      <c r="D53" s="44"/>
+      <c r="E53" s="44"/>
+      <c r="F53" s="44"/>
+      <c r="G53" s="44"/>
+      <c r="H53" s="44"/>
+      <c r="I53" s="44"/>
+      <c r="J53" s="44"/>
+      <c r="K53" s="44"/>
+      <c r="L53" s="44"/>
+      <c r="M53" s="44"/>
+      <c r="N53" s="44"/>
+      <c r="O53" s="44"/>
+      <c r="P53" s="44"/>
+      <c r="Q53" s="44"/>
+      <c r="R53" s="44"/>
+      <c r="S53" s="44"/>
+      <c r="T53" s="44"/>
+      <c r="U53" s="44"/>
+      <c r="V53" s="44"/>
+      <c r="W53" s="44"/>
+      <c r="X53" s="44"/>
+      <c r="Y53" s="44"/>
+      <c r="Z53" s="44"/>
+      <c r="AA53" s="44"/>
+      <c r="AB53" s="44"/>
+      <c r="AC53" s="44"/>
+      <c r="AD53" s="44"/>
+      <c r="AE53" s="44"/>
+      <c r="AF53" s="44"/>
+      <c r="AG53" s="44"/>
+      <c r="AH53" s="44"/>
+      <c r="AI53" s="44"/>
+      <c r="AJ53" s="44"/>
+      <c r="AK53" s="44"/>
+      <c r="AL53" s="44"/>
+      <c r="AM53" s="44"/>
+      <c r="AN53" s="44"/>
+      <c r="AO53" s="44"/>
+      <c r="AP53" s="44"/>
+      <c r="AQ53" s="44"/>
+      <c r="AR53" s="44"/>
+      <c r="AS53" s="44"/>
+      <c r="AT53" s="44"/>
+      <c r="AU53" s="44"/>
+      <c r="AV53" s="44"/>
+      <c r="AW53" s="44"/>
+      <c r="AX53" s="44"/>
+      <c r="AY53" s="44"/>
+      <c r="AZ53" s="44"/>
+      <c r="BA53" s="44"/>
+      <c r="BB53" s="44"/>
+      <c r="BC53" s="44"/>
+      <c r="BD53" s="44"/>
+      <c r="BE53" s="44"/>
+      <c r="BF53" s="44"/>
+      <c r="BG53" s="44"/>
+      <c r="BH53" s="44"/>
+      <c r="BI53" s="44"/>
+      <c r="CH53" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="CI53" s="47"/>
-[...21 lines deleted...]
-      <c r="DE53" s="47"/>
+      <c r="CI53" s="42"/>
+      <c r="CJ53" s="42"/>
+      <c r="CK53" s="42"/>
+      <c r="CL53" s="42"/>
+      <c r="CM53" s="42"/>
+      <c r="CN53" s="42"/>
+      <c r="CO53" s="42"/>
+      <c r="CP53" s="42"/>
+      <c r="CQ53" s="42"/>
+      <c r="CR53" s="42"/>
+      <c r="CS53" s="42"/>
+      <c r="CT53" s="42"/>
+      <c r="CU53" s="42"/>
+      <c r="CV53" s="42"/>
+      <c r="CW53" s="42"/>
+      <c r="CX53" s="42"/>
+      <c r="CY53" s="42"/>
+      <c r="CZ53" s="42"/>
+      <c r="DA53" s="42"/>
+      <c r="DB53" s="42"/>
+      <c r="DC53" s="42"/>
+      <c r="DD53" s="42"/>
+      <c r="DE53" s="42"/>
       <c r="DF53" s="35"/>
       <c r="DG53" s="35"/>
       <c r="DH53" s="35"/>
       <c r="DI53" s="35"/>
       <c r="DJ53" s="35"/>
       <c r="DK53" s="35"/>
       <c r="DL53" s="35"/>
       <c r="DM53" s="35"/>
       <c r="DN53" s="35"/>
       <c r="DO53" s="35"/>
       <c r="DP53" s="35"/>
       <c r="DQ53" s="35"/>
       <c r="DR53" s="35"/>
       <c r="DS53" s="35"/>
       <c r="DT53" s="35"/>
       <c r="DU53" s="35"/>
       <c r="DV53" s="35"/>
       <c r="DW53" s="35"/>
       <c r="DX53" s="35"/>
       <c r="DY53" s="35"/>
       <c r="DZ53" s="35"/>
       <c r="EA53" s="35"/>
       <c r="EB53" s="35"/>
       <c r="EC53" s="35"/>
       <c r="ED53" s="35"/>
       <c r="EE53" s="35"/>
       <c r="EF53" s="35"/>
       <c r="EG53" s="35"/>
       <c r="EH53" s="35"/>
       <c r="EI53" s="35"/>
       <c r="EJ53" s="35"/>
       <c r="EK53" s="35"/>
       <c r="EL53" s="35"/>
       <c r="EM53" s="35"/>
       <c r="EN53" s="35"/>
       <c r="EO53" s="35"/>
       <c r="EP53" s="35"/>
     </row>
     <row r="54" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K54" s="38" t="s">
+      <c r="K54" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="L54" s="38"/>
-[...1 lines deleted...]
-      <c r="W54" s="38" t="s">
+      <c r="L54" s="41"/>
+      <c r="M54" s="41"/>
+      <c r="W54" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="X54" s="38"/>
-[...1 lines deleted...]
-      <c r="AH54" s="38" t="s">
+      <c r="X54" s="41"/>
+      <c r="Y54" s="41"/>
+      <c r="AH54" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AI54" s="38"/>
-[...2 lines deleted...]
-      <c r="AT54" s="38" t="s">
+      <c r="AI54" s="41"/>
+      <c r="AJ54" s="41"/>
+      <c r="AK54" s="41"/>
+      <c r="AT54" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AU54" s="38"/>
-[...2 lines deleted...]
-      <c r="BF54" s="38" t="s">
+      <c r="AU54" s="41"/>
+      <c r="AV54" s="41"/>
+      <c r="AW54" s="41"/>
+      <c r="BF54" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="BG54" s="38"/>
-[...2 lines deleted...]
-      <c r="BR54" s="38" t="s">
+      <c r="BG54" s="41"/>
+      <c r="BH54" s="41"/>
+      <c r="BI54" s="41"/>
+      <c r="BR54" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="BS54" s="38"/>
-[...2 lines deleted...]
-      <c r="CD54" s="38" t="s">
+      <c r="BS54" s="41"/>
+      <c r="BT54" s="41"/>
+      <c r="BU54" s="41"/>
+      <c r="CD54" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="CE54" s="38"/>
-[...2 lines deleted...]
-      <c r="CP54" s="38" t="s">
+      <c r="CE54" s="41"/>
+      <c r="CF54" s="41"/>
+      <c r="CG54" s="41"/>
+      <c r="CP54" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="CQ54" s="38"/>
-[...2 lines deleted...]
-      <c r="DB54" s="38" t="s">
+      <c r="CQ54" s="41"/>
+      <c r="CR54" s="41"/>
+      <c r="CS54" s="41"/>
+      <c r="DB54" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="DC54" s="38"/>
-[...1 lines deleted...]
-      <c r="DE54" s="38"/>
+      <c r="DC54" s="41"/>
+      <c r="DD54" s="41"/>
+      <c r="DE54" s="41"/>
     </row>
     <row r="55" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="42"/>
-      <c r="B55" s="39" t="s">
+      <c r="A55" s="45"/>
+      <c r="B55" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="C55" s="40"/>
-[...10 lines deleted...]
-      <c r="N55" s="39" t="s">
+      <c r="C55" s="39"/>
+      <c r="D55" s="39"/>
+      <c r="E55" s="39"/>
+      <c r="F55" s="39"/>
+      <c r="G55" s="39"/>
+      <c r="H55" s="39"/>
+      <c r="I55" s="39"/>
+      <c r="J55" s="39"/>
+      <c r="K55" s="39"/>
+      <c r="L55" s="39"/>
+      <c r="M55" s="40"/>
+      <c r="N55" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="O55" s="40"/>
-[...10 lines deleted...]
-      <c r="Z55" s="39" t="s">
+      <c r="O55" s="39"/>
+      <c r="P55" s="39"/>
+      <c r="Q55" s="39"/>
+      <c r="R55" s="39"/>
+      <c r="S55" s="39"/>
+      <c r="T55" s="39"/>
+      <c r="U55" s="39"/>
+      <c r="V55" s="39"/>
+      <c r="W55" s="39"/>
+      <c r="X55" s="39"/>
+      <c r="Y55" s="40"/>
+      <c r="Z55" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="AA55" s="40"/>
-[...10 lines deleted...]
-      <c r="AL55" s="39" t="s">
+      <c r="AA55" s="39"/>
+      <c r="AB55" s="39"/>
+      <c r="AC55" s="39"/>
+      <c r="AD55" s="39"/>
+      <c r="AE55" s="39"/>
+      <c r="AF55" s="39"/>
+      <c r="AG55" s="39"/>
+      <c r="AH55" s="39"/>
+      <c r="AI55" s="39"/>
+      <c r="AJ55" s="39"/>
+      <c r="AK55" s="40"/>
+      <c r="AL55" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="AM55" s="40"/>
-[...10 lines deleted...]
-      <c r="AX55" s="39" t="s">
+      <c r="AM55" s="39"/>
+      <c r="AN55" s="39"/>
+      <c r="AO55" s="39"/>
+      <c r="AP55" s="39"/>
+      <c r="AQ55" s="39"/>
+      <c r="AR55" s="39"/>
+      <c r="AS55" s="39"/>
+      <c r="AT55" s="39"/>
+      <c r="AU55" s="39"/>
+      <c r="AV55" s="39"/>
+      <c r="AW55" s="40"/>
+      <c r="AX55" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="AY55" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ55" s="39" t="s">
+      <c r="AY55" s="39"/>
+      <c r="AZ55" s="39"/>
+      <c r="BA55" s="39"/>
+      <c r="BB55" s="39"/>
+      <c r="BC55" s="39"/>
+      <c r="BD55" s="39"/>
+      <c r="BE55" s="39"/>
+      <c r="BF55" s="39"/>
+      <c r="BG55" s="39"/>
+      <c r="BH55" s="39"/>
+      <c r="BI55" s="40"/>
+      <c r="BJ55" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="BK55" s="40"/>
-[...10 lines deleted...]
-      <c r="BV55" s="39" t="s">
+      <c r="BK55" s="39"/>
+      <c r="BL55" s="39"/>
+      <c r="BM55" s="39"/>
+      <c r="BN55" s="39"/>
+      <c r="BO55" s="39"/>
+      <c r="BP55" s="39"/>
+      <c r="BQ55" s="39"/>
+      <c r="BR55" s="39"/>
+      <c r="BS55" s="39"/>
+      <c r="BT55" s="39"/>
+      <c r="BU55" s="40"/>
+      <c r="BV55" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="BW55" s="40"/>
-[...10 lines deleted...]
-      <c r="CH55" s="39" t="s">
+      <c r="BW55" s="39"/>
+      <c r="BX55" s="39"/>
+      <c r="BY55" s="39"/>
+      <c r="BZ55" s="39"/>
+      <c r="CA55" s="39"/>
+      <c r="CB55" s="39"/>
+      <c r="CC55" s="39"/>
+      <c r="CD55" s="39"/>
+      <c r="CE55" s="39"/>
+      <c r="CF55" s="39"/>
+      <c r="CG55" s="40"/>
+      <c r="CH55" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="CI55" s="40"/>
-[...10 lines deleted...]
-      <c r="CT55" s="39" t="s">
+      <c r="CI55" s="39"/>
+      <c r="CJ55" s="39"/>
+      <c r="CK55" s="39"/>
+      <c r="CL55" s="39"/>
+      <c r="CM55" s="39"/>
+      <c r="CN55" s="39"/>
+      <c r="CO55" s="39"/>
+      <c r="CP55" s="39"/>
+      <c r="CQ55" s="39"/>
+      <c r="CR55" s="39"/>
+      <c r="CS55" s="40"/>
+      <c r="CT55" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="CU55" s="40"/>
-[...9 lines deleted...]
-      <c r="DE55" s="41"/>
+      <c r="CU55" s="39"/>
+      <c r="CV55" s="39"/>
+      <c r="CW55" s="39"/>
+      <c r="CX55" s="39"/>
+      <c r="CY55" s="39"/>
+      <c r="CZ55" s="39"/>
+      <c r="DA55" s="39"/>
+      <c r="DB55" s="39"/>
+      <c r="DC55" s="39"/>
+      <c r="DD55" s="39"/>
+      <c r="DE55" s="40"/>
     </row>
     <row r="56" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="43"/>
+      <c r="A56" s="46"/>
       <c r="B56" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D56" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E56" s="21" t="s">
         <v>35</v>
       </c>
       <c r="F56" s="20" t="s">
         <v>34</v>
       </c>
       <c r="G56" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H56" s="20" t="s">
         <v>32</v>
       </c>
       <c r="I56" s="20" t="s">
         <v>31</v>
       </c>
       <c r="J56" s="20" t="s">
@@ -16189,51 +16278,53 @@
       </c>
       <c r="CO57" s="11">
         <v>799949.57507342729</v>
       </c>
       <c r="CP57" s="33">
         <v>2442088.8337088735</v>
       </c>
       <c r="CQ57" s="33">
         <v>1384231.9079076678</v>
       </c>
       <c r="CR57" s="33">
         <v>742584.87054514047</v>
       </c>
       <c r="CS57" s="16">
         <v>98044.225724106553</v>
       </c>
       <c r="CT57" s="33">
         <v>17721.096678214919</v>
       </c>
       <c r="CU57" s="33">
         <v>18015.784806885596</v>
       </c>
       <c r="CV57" s="33">
         <v>16788.540101084116</v>
       </c>
-      <c r="CW57" s="33"/>
+      <c r="CW57" s="33">
+        <v>18038.17137976734</v>
+      </c>
       <c r="CX57" s="10"/>
       <c r="CY57" s="11"/>
       <c r="CZ57" s="11"/>
       <c r="DA57" s="11"/>
       <c r="DB57" s="33"/>
       <c r="DC57" s="33"/>
       <c r="DD57" s="33"/>
       <c r="DE57" s="16"/>
     </row>
     <row r="58" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E58" s="16" t="s">
         <v>24</v>
       </c>
@@ -16500,51 +16591,53 @@
       </c>
       <c r="CO58" s="17">
         <v>26755.3080536626</v>
       </c>
       <c r="CP58" s="27">
         <v>84208.536835177889</v>
       </c>
       <c r="CQ58" s="34">
         <v>38451.540862697584</v>
       </c>
       <c r="CR58" s="27">
         <v>81153.427245702653</v>
       </c>
       <c r="CS58" s="23">
         <v>9009.0017414226095</v>
       </c>
       <c r="CT58" s="18">
         <v>0</v>
       </c>
       <c r="CU58" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CV58" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="CW58" s="23"/>
+      <c r="CW58" s="18" t="s">
+        <v>24</v>
+      </c>
       <c r="CX58" s="23"/>
       <c r="CY58" s="17"/>
       <c r="CZ58" s="17"/>
       <c r="DA58" s="17"/>
       <c r="DB58" s="27"/>
       <c r="DC58" s="34"/>
       <c r="DD58" s="27"/>
       <c r="DE58" s="23"/>
     </row>
     <row r="59" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="C59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="D59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="E59" s="2">
         <v>116.74408951175337</v>
       </c>
@@ -16811,51 +16904,53 @@
       </c>
       <c r="CO59" s="9">
         <v>91378.57253639093</v>
       </c>
       <c r="CP59" s="34">
         <v>420062.93207311927</v>
       </c>
       <c r="CQ59" s="34">
         <v>214345.93050317452</v>
       </c>
       <c r="CR59" s="34">
         <v>95859.406419207255</v>
       </c>
       <c r="CS59" s="18">
         <v>16128.214847346306</v>
       </c>
       <c r="CT59" s="18">
         <v>271.76481409550001</v>
       </c>
       <c r="CU59" s="34">
         <v>309.16907686076661</v>
       </c>
       <c r="CV59" s="34">
         <v>242.85097307498336</v>
       </c>
-      <c r="CW59" s="34"/>
+      <c r="CW59" s="18">
+        <v>203.63952810168334</v>
+      </c>
       <c r="CX59" s="8"/>
       <c r="CY59" s="9"/>
       <c r="CZ59" s="9"/>
       <c r="DA59" s="9"/>
       <c r="DB59" s="34"/>
       <c r="DC59" s="34"/>
       <c r="DD59" s="34"/>
       <c r="DE59" s="18"/>
     </row>
     <row r="60" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A60" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="C60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="D60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="E60" s="2">
         <v>194.59802873333334</v>
       </c>
@@ -17122,51 +17217,53 @@
       </c>
       <c r="CO60" s="9">
         <v>40424.426061659797</v>
       </c>
       <c r="CP60" s="34">
         <v>64630.453314623388</v>
       </c>
       <c r="CQ60" s="34">
         <v>38855.00616518101</v>
       </c>
       <c r="CR60" s="34">
         <v>9305.498422901821</v>
       </c>
       <c r="CS60" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT60" s="18">
         <v>966.52688603624983</v>
       </c>
       <c r="CU60" s="34">
         <v>1255.1187294845831</v>
       </c>
       <c r="CV60" s="34">
         <v>1598.1284404616665</v>
       </c>
-      <c r="CW60" s="34"/>
+      <c r="CW60" s="18">
+        <v>1190.8863554408335</v>
+      </c>
       <c r="CX60" s="8"/>
       <c r="CY60" s="9"/>
       <c r="CZ60" s="9"/>
       <c r="DA60" s="9"/>
       <c r="DB60" s="34"/>
       <c r="DC60" s="34"/>
       <c r="DD60" s="34"/>
       <c r="DE60" s="18"/>
     </row>
     <row r="61" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B61" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="C61" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="D61" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="E61" s="2">
         <v>1214.6187440979693</v>
       </c>
@@ -17433,51 +17530,53 @@
       </c>
       <c r="CO61" s="9">
         <v>56510.133380147585</v>
       </c>
       <c r="CP61" s="34">
         <v>96783.912694996281</v>
       </c>
       <c r="CQ61" s="34">
         <v>58852.765520854489</v>
       </c>
       <c r="CR61" s="34">
         <v>25021.063922339956</v>
       </c>
       <c r="CS61" s="18">
         <v>7460.5776969260551</v>
       </c>
       <c r="CT61" s="18">
         <v>3357.1470901615835</v>
       </c>
       <c r="CU61" s="34">
         <v>3622.0921001970833</v>
       </c>
       <c r="CV61" s="34">
         <v>3014.5245054434163</v>
       </c>
-      <c r="CW61" s="34"/>
+      <c r="CW61" s="18">
+        <v>4943.3079738920842</v>
+      </c>
       <c r="CX61" s="8"/>
       <c r="CY61" s="9"/>
       <c r="CZ61" s="9"/>
       <c r="DA61" s="9"/>
       <c r="DB61" s="34"/>
       <c r="DC61" s="34"/>
       <c r="DD61" s="34"/>
       <c r="DE61" s="18"/>
     </row>
     <row r="62" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="C62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="D62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="E62" s="2">
         <v>56.810187185369053</v>
       </c>
@@ -17744,51 +17843,53 @@
       </c>
       <c r="CO62" s="9">
         <v>7923.8469392551797</v>
       </c>
       <c r="CP62" s="34">
         <v>24237.771062965709</v>
       </c>
       <c r="CQ62" s="34">
         <v>12220.361359566599</v>
       </c>
       <c r="CR62" s="34">
         <v>100.7610446182</v>
       </c>
       <c r="CS62" s="18">
         <v>1014.3445584986443</v>
       </c>
       <c r="CT62" s="18">
         <v>76.249031169583333</v>
       </c>
       <c r="CU62" s="34">
         <v>98.04120833333333</v>
       </c>
       <c r="CV62" s="34">
         <v>94.826780525833314</v>
       </c>
-      <c r="CW62" s="34"/>
+      <c r="CW62" s="18">
+        <v>88.728721565833325</v>
+      </c>
       <c r="CX62" s="8"/>
       <c r="CY62" s="9"/>
       <c r="CZ62" s="9"/>
       <c r="DA62" s="9"/>
       <c r="DB62" s="34"/>
       <c r="DC62" s="34"/>
       <c r="DD62" s="34"/>
       <c r="DE62" s="18"/>
     </row>
     <row r="63" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A63" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="C63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="D63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="E63" s="2">
         <v>5.6719898888828864</v>
       </c>
@@ -18055,51 +18156,53 @@
       </c>
       <c r="CO63" s="9">
         <v>24183.237199905823</v>
       </c>
       <c r="CP63" s="34">
         <v>42796.832842205236</v>
       </c>
       <c r="CQ63" s="34">
         <v>27172.397588908083</v>
       </c>
       <c r="CR63" s="34">
         <v>4214.1452225137064</v>
       </c>
       <c r="CS63" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT63" s="23">
         <v>742.26039097749992</v>
       </c>
       <c r="CU63" s="34">
         <v>746.84856721749986</v>
       </c>
       <c r="CV63" s="34">
         <v>541.37354452999989</v>
       </c>
-      <c r="CW63" s="34"/>
+      <c r="CW63" s="18">
+        <v>537.89996057249994</v>
+      </c>
       <c r="CX63" s="8"/>
       <c r="CY63" s="9"/>
       <c r="CZ63" s="9"/>
       <c r="DA63" s="9"/>
       <c r="DB63" s="34"/>
       <c r="DC63" s="34"/>
       <c r="DD63" s="34"/>
       <c r="DE63" s="18"/>
     </row>
     <row r="64" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A64" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="C64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="D64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="E64" s="2">
         <v>49.118007124999998</v>
       </c>
@@ -18366,51 +18469,53 @@
       </c>
       <c r="CO64" s="9">
         <v>45769.015231998826</v>
       </c>
       <c r="CP64" s="34">
         <v>128143.36307534634</v>
       </c>
       <c r="CQ64" s="34">
         <v>78047.567863543707</v>
       </c>
       <c r="CR64" s="34">
         <v>4987.5133869684951</v>
       </c>
       <c r="CS64" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT64" s="23">
         <v>62.338332161666671</v>
       </c>
       <c r="CU64" s="34">
         <v>68.168854235833336</v>
       </c>
       <c r="CV64" s="34">
         <v>51.840170260833339</v>
       </c>
-      <c r="CW64" s="34"/>
+      <c r="CW64" s="18">
+        <v>44.241671120000007</v>
+      </c>
       <c r="CX64" s="8"/>
       <c r="CY64" s="9"/>
       <c r="CZ64" s="9"/>
       <c r="DA64" s="9"/>
       <c r="DB64" s="34"/>
       <c r="DC64" s="34"/>
       <c r="DD64" s="34"/>
       <c r="DE64" s="18"/>
     </row>
     <row r="65" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E65" s="16" t="s">
         <v>24</v>
       </c>
@@ -18677,51 +18782,53 @@
       </c>
       <c r="CO65" s="9">
         <v>46353.747831297907</v>
       </c>
       <c r="CP65" s="34">
         <v>114926.46419137169</v>
       </c>
       <c r="CQ65" s="34">
         <v>60426.47764988408</v>
       </c>
       <c r="CR65" s="34">
         <v>28878.738554265117</v>
       </c>
       <c r="CS65" s="18">
         <v>4847.9623058361476</v>
       </c>
       <c r="CT65" s="18">
         <v>34.760418666666666</v>
       </c>
       <c r="CU65" s="34">
         <v>39.544127316666675</v>
       </c>
       <c r="CV65" s="34">
         <v>27.754392774999999</v>
       </c>
-      <c r="CW65" s="23"/>
+      <c r="CW65" s="18">
+        <v>21.392729366666664</v>
+      </c>
       <c r="CX65" s="23"/>
       <c r="CY65" s="9"/>
       <c r="CZ65" s="9"/>
       <c r="DA65" s="9"/>
       <c r="DB65" s="34"/>
       <c r="DC65" s="34"/>
       <c r="DD65" s="34"/>
       <c r="DE65" s="18"/>
     </row>
     <row r="66" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="C66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="D66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="E66" s="2">
         <v>172.99366331336088</v>
       </c>
@@ -18988,51 +19095,53 @@
       </c>
       <c r="CO66" s="9">
         <v>53886.464379469282</v>
       </c>
       <c r="CP66" s="34">
         <v>125103.96489517175</v>
       </c>
       <c r="CQ66" s="34">
         <v>62632.955031081692</v>
       </c>
       <c r="CR66" s="34">
         <v>18401.905768039018</v>
       </c>
       <c r="CS66" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT66" s="18">
         <v>211.98635630333331</v>
       </c>
       <c r="CU66" s="34">
         <v>262.680676995</v>
       </c>
       <c r="CV66" s="34">
         <v>164.04574345333333</v>
       </c>
-      <c r="CW66" s="34"/>
+      <c r="CW66" s="18">
+        <v>129.46289062666665</v>
+      </c>
       <c r="CX66" s="8"/>
       <c r="CY66" s="9"/>
       <c r="CZ66" s="9"/>
       <c r="DA66" s="9"/>
       <c r="DB66" s="34"/>
       <c r="DC66" s="34"/>
       <c r="DD66" s="34"/>
       <c r="DE66" s="18"/>
     </row>
     <row r="67" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="C67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="D67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="E67" s="2">
         <v>0.96614156166666665</v>
       </c>
@@ -19299,51 +19408,53 @@
       </c>
       <c r="CO67" s="9">
         <v>119671.34746563353</v>
       </c>
       <c r="CP67" s="34">
         <v>269536.17090497876</v>
       </c>
       <c r="CQ67" s="34">
         <v>248056.09746335272</v>
       </c>
       <c r="CR67" s="34">
         <v>117608.01667027385</v>
       </c>
       <c r="CS67" s="18">
         <v>13763.717895536847</v>
       </c>
       <c r="CT67" s="18">
         <v>12.206886124999999</v>
       </c>
       <c r="CU67" s="34">
         <v>22.567499999999999</v>
       </c>
       <c r="CV67" s="34">
         <v>16.716666666666665</v>
       </c>
-      <c r="CW67" s="34"/>
+      <c r="CW67" s="18">
+        <v>13.373333333333333</v>
+      </c>
       <c r="CX67" s="8"/>
       <c r="CY67" s="9"/>
       <c r="CZ67" s="9"/>
       <c r="DA67" s="9"/>
       <c r="DB67" s="34"/>
       <c r="DC67" s="34"/>
       <c r="DD67" s="34"/>
       <c r="DE67" s="18"/>
     </row>
     <row r="68" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="C68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="D68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="E68" s="2">
         <v>7.1494180648376648</v>
       </c>
@@ -19610,51 +19721,53 @@
       </c>
       <c r="CO68" s="9">
         <v>14482.7165909675</v>
       </c>
       <c r="CP68" s="34">
         <v>92975.998822995694</v>
       </c>
       <c r="CQ68" s="34">
         <v>38358.344982923154</v>
       </c>
       <c r="CR68" s="34">
         <v>876.45941683829221</v>
       </c>
       <c r="CS68" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT68" s="18">
         <v>27.656786991666664</v>
       </c>
       <c r="CU68" s="34">
         <v>32.163614854166667</v>
       </c>
       <c r="CV68" s="34">
         <v>17.714671312499998</v>
       </c>
-      <c r="CW68" s="34"/>
+      <c r="CW68" s="18">
+        <v>13.134506199999999</v>
+      </c>
       <c r="CX68" s="8"/>
       <c r="CY68" s="9"/>
       <c r="CZ68" s="9"/>
       <c r="DA68" s="9"/>
       <c r="DB68" s="34"/>
       <c r="DC68" s="34"/>
       <c r="DD68" s="34"/>
       <c r="DE68" s="18"/>
     </row>
     <row r="69" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="C69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="D69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="E69" s="2">
         <v>40.552364285007215</v>
       </c>
@@ -19921,51 +20034,53 @@
       </c>
       <c r="CO69" s="9">
         <v>206.48903597485804</v>
       </c>
       <c r="CP69" s="34">
         <v>3600.2775749137336</v>
       </c>
       <c r="CQ69" s="34">
         <v>715.83098428092774</v>
       </c>
       <c r="CR69" s="34">
         <v>114.86512274648088</v>
       </c>
       <c r="CS69" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT69" s="18">
         <v>49.58331410000001</v>
       </c>
       <c r="CU69" s="23">
         <v>181.65728123541669</v>
       </c>
       <c r="CV69" s="34">
         <v>102.05692908958333</v>
       </c>
-      <c r="CW69" s="34"/>
+      <c r="CW69" s="18">
+        <v>76.52390783333334</v>
+      </c>
       <c r="CX69" s="8"/>
       <c r="CY69" s="9"/>
       <c r="CZ69" s="9"/>
       <c r="DA69" s="9"/>
       <c r="DB69" s="34"/>
       <c r="DC69" s="34"/>
       <c r="DD69" s="34"/>
       <c r="DE69" s="18"/>
     </row>
     <row r="70" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="C70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="D70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="E70" s="7">
         <v>229.14729803333333</v>
       </c>
@@ -20232,51 +20347,53 @@
       </c>
       <c r="CO70" s="9">
         <v>29588.660092698956</v>
       </c>
       <c r="CP70" s="34">
         <v>138394.90064955695</v>
       </c>
       <c r="CQ70" s="34">
         <v>77922.026192764548</v>
       </c>
       <c r="CR70" s="34">
         <v>77907.807016910258</v>
       </c>
       <c r="CS70" s="18">
         <v>24697.423036608023</v>
       </c>
       <c r="CT70" s="18">
         <v>1047.9416445266668</v>
       </c>
       <c r="CU70" s="34">
         <v>1411.9583137629168</v>
       </c>
       <c r="CV70" s="34">
         <v>1092.1621220470834</v>
       </c>
-      <c r="CW70" s="34"/>
+      <c r="CW70" s="18">
+        <v>1026.7702888891667</v>
+      </c>
       <c r="CX70" s="34"/>
       <c r="CY70" s="34"/>
       <c r="CZ70" s="9"/>
       <c r="DA70" s="9"/>
       <c r="DB70" s="34"/>
       <c r="DC70" s="34"/>
       <c r="DD70" s="34"/>
       <c r="DE70" s="18"/>
     </row>
     <row r="71" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="C71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="D71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="E71" s="7">
         <v>3.7758027183333334</v>
       </c>
@@ -20543,51 +20660,53 @@
       </c>
       <c r="CO71" s="9">
         <v>95296.722153890165</v>
       </c>
       <c r="CP71" s="34">
         <v>395822.36705331557</v>
       </c>
       <c r="CQ71" s="34">
         <v>184955.52597273761</v>
       </c>
       <c r="CR71" s="34">
         <v>173883.94985586574</v>
       </c>
       <c r="CS71" s="18">
         <v>23088.397023560701</v>
       </c>
       <c r="CT71" s="18">
         <v>219.06855363999998</v>
       </c>
       <c r="CU71" s="34">
         <v>196.39056473166664</v>
       </c>
       <c r="CV71" s="34">
         <v>181.86534879833332</v>
       </c>
-      <c r="CW71" s="34"/>
+      <c r="CW71" s="18">
+        <v>103.52546875</v>
+      </c>
       <c r="CX71" s="34"/>
       <c r="CY71" s="34"/>
       <c r="CZ71" s="9"/>
       <c r="DA71" s="9"/>
       <c r="DB71" s="34"/>
       <c r="DC71" s="34"/>
       <c r="DD71" s="34"/>
       <c r="DE71" s="18"/>
     </row>
     <row r="72" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B72" s="7">
         <v>2003.3876383526035</v>
       </c>
       <c r="C72" s="7">
         <v>2003.3876383526035</v>
       </c>
       <c r="D72" s="7">
         <v>2003.3876383526035</v>
       </c>
       <c r="E72" s="7">
         <v>2049.3983530448036</v>
       </c>
@@ -20854,51 +20973,53 @@
       </c>
       <c r="CO72" s="9">
         <v>109880.66986584479</v>
       </c>
       <c r="CP72" s="34">
         <v>311731.20957222127</v>
       </c>
       <c r="CQ72" s="34">
         <v>190488.99619786517</v>
       </c>
       <c r="CR72" s="34">
         <v>28277.869232050471</v>
       </c>
       <c r="CS72" s="18">
         <v>8955.8164230638304</v>
       </c>
       <c r="CT72" s="18">
         <v>9255.6813649261676</v>
       </c>
       <c r="CU72" s="34">
         <v>8183.7189529956659</v>
       </c>
       <c r="CV72" s="34">
         <v>8367.0714810173831</v>
       </c>
-      <c r="CW72" s="34"/>
+      <c r="CW72" s="18">
+        <v>8604.6150236585672</v>
+      </c>
       <c r="CX72" s="34"/>
       <c r="CY72" s="34"/>
       <c r="CZ72" s="9"/>
       <c r="DA72" s="9"/>
       <c r="DB72" s="34"/>
       <c r="DC72" s="34"/>
       <c r="DD72" s="34"/>
       <c r="DE72" s="18"/>
     </row>
     <row r="73" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E73" s="16" t="s">
         <v>24</v>
       </c>
@@ -21165,51 +21286,53 @@
       </c>
       <c r="CO73" s="9">
         <v>3848.9362558735588</v>
       </c>
       <c r="CP73" s="34">
         <v>5769.1155440963612</v>
       </c>
       <c r="CQ73" s="34">
         <v>1839.3348476319177</v>
       </c>
       <c r="CR73" s="34">
         <v>9.8774509483518393</v>
       </c>
       <c r="CS73" s="18">
         <v>27.51951464007211</v>
       </c>
       <c r="CT73" s="18">
         <v>0</v>
       </c>
       <c r="CU73" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CV73" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="CW73" s="23"/>
+      <c r="CW73" s="18" t="s">
+        <v>24</v>
+      </c>
       <c r="CX73" s="23"/>
       <c r="CY73" s="34"/>
       <c r="CZ73" s="9"/>
       <c r="DA73" s="9"/>
       <c r="DB73" s="34"/>
       <c r="DC73" s="34"/>
       <c r="DD73" s="34"/>
       <c r="DE73" s="18"/>
     </row>
     <row r="74" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="C74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="D74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="E74" s="7">
         <v>45.546589833333336</v>
       </c>
@@ -21476,51 +21599,53 @@
       </c>
       <c r="CO74" s="9">
         <v>29529.845933198856</v>
       </c>
       <c r="CP74" s="34">
         <v>116988.42043375508</v>
       </c>
       <c r="CQ74" s="34">
         <v>47302.316296089135</v>
       </c>
       <c r="CR74" s="34">
         <v>74800.533067461351</v>
       </c>
       <c r="CS74" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT74" s="18">
         <v>1.6209222333333335</v>
       </c>
       <c r="CU74" s="34">
         <v>1.7755092666666668</v>
       </c>
       <c r="CV74" s="34">
         <v>1.3398233916666666</v>
       </c>
-      <c r="CW74" s="34"/>
+      <c r="CW74" s="34">
+        <v>1.0673629666666669</v>
+      </c>
       <c r="CX74" s="34"/>
       <c r="CY74" s="34"/>
       <c r="CZ74" s="9"/>
       <c r="DA74" s="9"/>
       <c r="DB74" s="34"/>
       <c r="DC74" s="34"/>
       <c r="DD74" s="34"/>
       <c r="DE74" s="18"/>
     </row>
     <row r="75" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="C75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="D75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="E75" s="7">
         <v>13.425647292666666</v>
       </c>
@@ -21787,51 +21912,53 @@
       </c>
       <c r="CO75" s="9">
         <v>77.214791549799997</v>
       </c>
       <c r="CP75" s="34">
         <v>911.60053850886675</v>
       </c>
       <c r="CQ75" s="34">
         <v>137.36378047203334</v>
       </c>
       <c r="CR75" s="34">
         <v>19.456349963333334</v>
       </c>
       <c r="CS75" s="18">
         <v>211.55309533166658</v>
       </c>
       <c r="CT75" s="34">
         <v>50.017755288333333</v>
       </c>
       <c r="CU75" s="34">
         <v>58.227542045833339</v>
       </c>
       <c r="CV75" s="34">
         <v>31.970439837500006</v>
       </c>
-      <c r="CW75" s="34"/>
+      <c r="CW75" s="34">
+        <v>23.748972000000002</v>
+      </c>
       <c r="CX75" s="34"/>
       <c r="CY75" s="34"/>
       <c r="CZ75" s="9"/>
       <c r="DA75" s="9"/>
       <c r="DB75" s="34"/>
       <c r="DC75" s="34"/>
       <c r="DD75" s="34"/>
       <c r="DE75" s="18"/>
     </row>
     <row r="76" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="C76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="D76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="E76" s="7">
         <v>170.48553590879038</v>
       </c>
@@ -22098,51 +22225,53 @@
       </c>
       <c r="CO76" s="9">
         <v>1058.3818859072333</v>
       </c>
       <c r="CP76" s="34">
         <v>3104.7091658069626</v>
       </c>
       <c r="CQ76" s="34">
         <v>805.95094265359478</v>
       </c>
       <c r="CR76" s="18">
         <v>274.35755564213605</v>
       </c>
       <c r="CS76" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CT76" s="34">
         <v>359.73478689166666</v>
       </c>
       <c r="CU76" s="34">
         <v>358.93079848416664</v>
       </c>
       <c r="CV76" s="34">
         <v>393.03334074249995</v>
       </c>
-      <c r="CW76" s="34"/>
+      <c r="CW76" s="34">
+        <v>289.16456351999989</v>
+      </c>
       <c r="CX76" s="34"/>
       <c r="CY76" s="34"/>
       <c r="CZ76" s="9"/>
       <c r="DA76" s="9"/>
       <c r="DB76" s="34"/>
       <c r="DC76" s="34"/>
       <c r="DD76" s="18"/>
       <c r="DE76" s="18"/>
     </row>
     <row r="77" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B77" s="7">
         <v>95.069314462949137</v>
       </c>
       <c r="C77" s="7">
         <v>95.069314462949137</v>
       </c>
       <c r="D77" s="12">
         <v>95.069314462949137</v>
       </c>
       <c r="E77" s="12">
         <v>126.86971850744914</v>
       </c>
@@ -22409,373 +22538,375 @@
       </c>
       <c r="CO77" s="9">
         <v>3123.8393881000493</v>
       </c>
       <c r="CP77" s="34">
         <v>2359.8324637466649</v>
       </c>
       <c r="CQ77" s="34">
         <v>2645.1177020051427</v>
       </c>
       <c r="CR77" s="34">
         <v>889.21881988387497</v>
       </c>
       <c r="CS77" s="18">
         <v>2211.5807406741264</v>
       </c>
       <c r="CT77" s="34">
         <v>974.55134392000014</v>
       </c>
       <c r="CU77" s="34">
         <v>1166.7313888683334</v>
       </c>
       <c r="CV77" s="34">
         <v>849.26472765583344</v>
       </c>
-      <c r="CW77" s="34"/>
+      <c r="CW77" s="34">
+        <v>726.68812192999997</v>
+      </c>
       <c r="CX77" s="34"/>
       <c r="CY77" s="34"/>
       <c r="CZ77" s="9"/>
       <c r="DA77" s="9"/>
       <c r="DB77" s="34"/>
       <c r="DC77" s="34"/>
       <c r="DD77" s="34"/>
       <c r="DE77" s="18"/>
     </row>
     <row r="79" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="45" t="s">
+      <c r="A79" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="B79" s="45"/>
-[...59 lines deleted...]
-      <c r="CH79" s="47" t="s">
+      <c r="B79" s="44"/>
+      <c r="C79" s="44"/>
+      <c r="D79" s="44"/>
+      <c r="E79" s="44"/>
+      <c r="F79" s="44"/>
+      <c r="G79" s="44"/>
+      <c r="H79" s="44"/>
+      <c r="I79" s="44"/>
+      <c r="J79" s="44"/>
+      <c r="K79" s="44"/>
+      <c r="L79" s="44"/>
+      <c r="M79" s="44"/>
+      <c r="N79" s="44"/>
+      <c r="O79" s="44"/>
+      <c r="P79" s="44"/>
+      <c r="Q79" s="44"/>
+      <c r="R79" s="44"/>
+      <c r="S79" s="44"/>
+      <c r="T79" s="44"/>
+      <c r="U79" s="44"/>
+      <c r="V79" s="44"/>
+      <c r="W79" s="44"/>
+      <c r="X79" s="44"/>
+      <c r="Y79" s="44"/>
+      <c r="Z79" s="44"/>
+      <c r="AA79" s="44"/>
+      <c r="AB79" s="44"/>
+      <c r="AC79" s="44"/>
+      <c r="AD79" s="44"/>
+      <c r="AE79" s="44"/>
+      <c r="AF79" s="44"/>
+      <c r="AG79" s="44"/>
+      <c r="AH79" s="44"/>
+      <c r="AI79" s="44"/>
+      <c r="AJ79" s="44"/>
+      <c r="AK79" s="44"/>
+      <c r="AL79" s="44"/>
+      <c r="AM79" s="44"/>
+      <c r="AN79" s="44"/>
+      <c r="AO79" s="44"/>
+      <c r="AP79" s="44"/>
+      <c r="AQ79" s="44"/>
+      <c r="AR79" s="44"/>
+      <c r="AS79" s="44"/>
+      <c r="AT79" s="44"/>
+      <c r="AU79" s="44"/>
+      <c r="AV79" s="44"/>
+      <c r="AW79" s="44"/>
+      <c r="AX79" s="44"/>
+      <c r="AY79" s="44"/>
+      <c r="AZ79" s="44"/>
+      <c r="BA79" s="44"/>
+      <c r="BB79" s="44"/>
+      <c r="BC79" s="44"/>
+      <c r="BD79" s="44"/>
+      <c r="BE79" s="44"/>
+      <c r="BF79" s="44"/>
+      <c r="BG79" s="44"/>
+      <c r="BH79" s="44"/>
+      <c r="BI79" s="44"/>
+      <c r="CH79" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="CI79" s="47"/>
-[...21 lines deleted...]
-      <c r="DE79" s="47"/>
+      <c r="CI79" s="42"/>
+      <c r="CJ79" s="42"/>
+      <c r="CK79" s="42"/>
+      <c r="CL79" s="42"/>
+      <c r="CM79" s="42"/>
+      <c r="CN79" s="42"/>
+      <c r="CO79" s="42"/>
+      <c r="CP79" s="42"/>
+      <c r="CQ79" s="42"/>
+      <c r="CR79" s="42"/>
+      <c r="CS79" s="42"/>
+      <c r="CT79" s="42"/>
+      <c r="CU79" s="42"/>
+      <c r="CV79" s="42"/>
+      <c r="CW79" s="42"/>
+      <c r="CX79" s="42"/>
+      <c r="CY79" s="42"/>
+      <c r="CZ79" s="42"/>
+      <c r="DA79" s="42"/>
+      <c r="DB79" s="42"/>
+      <c r="DC79" s="42"/>
+      <c r="DD79" s="42"/>
+      <c r="DE79" s="42"/>
       <c r="DF79" s="35"/>
       <c r="DG79" s="35"/>
       <c r="DH79" s="35"/>
       <c r="DI79" s="35"/>
       <c r="DJ79" s="35"/>
       <c r="DK79" s="35"/>
       <c r="DL79" s="35"/>
       <c r="DM79" s="35"/>
       <c r="DN79" s="35"/>
       <c r="DO79" s="35"/>
       <c r="DP79" s="35"/>
       <c r="DQ79" s="35"/>
       <c r="DR79" s="35"/>
       <c r="DS79" s="35"/>
       <c r="DT79" s="35"/>
       <c r="DU79" s="35"/>
       <c r="DV79" s="35"/>
       <c r="DW79" s="35"/>
       <c r="DX79" s="35"/>
       <c r="DY79" s="35"/>
       <c r="DZ79" s="35"/>
       <c r="EA79" s="35"/>
       <c r="EB79" s="35"/>
       <c r="EC79" s="35"/>
       <c r="ED79" s="35"/>
       <c r="EE79" s="35"/>
       <c r="EF79" s="35"/>
       <c r="EG79" s="35"/>
       <c r="EH79" s="35"/>
       <c r="EI79" s="35"/>
       <c r="EJ79" s="35"/>
       <c r="EK79" s="35"/>
       <c r="EL79" s="35"/>
       <c r="EM79" s="35"/>
       <c r="EN79" s="35"/>
       <c r="EO79" s="35"/>
       <c r="EP79" s="35"/>
     </row>
     <row r="80" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K80" s="38" t="s">
+      <c r="K80" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="L80" s="38"/>
-[...1 lines deleted...]
-      <c r="W80" s="38" t="s">
+      <c r="L80" s="41"/>
+      <c r="M80" s="41"/>
+      <c r="W80" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="X80" s="38"/>
-[...1 lines deleted...]
-      <c r="AH80" s="38" t="s">
+      <c r="X80" s="41"/>
+      <c r="Y80" s="41"/>
+      <c r="AH80" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AI80" s="38"/>
-[...2 lines deleted...]
-      <c r="AT80" s="38" t="s">
+      <c r="AI80" s="41"/>
+      <c r="AJ80" s="41"/>
+      <c r="AK80" s="41"/>
+      <c r="AT80" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AU80" s="38"/>
-[...2 lines deleted...]
-      <c r="BF80" s="38" t="s">
+      <c r="AU80" s="41"/>
+      <c r="AV80" s="41"/>
+      <c r="AW80" s="41"/>
+      <c r="BF80" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="BG80" s="38"/>
-[...2 lines deleted...]
-      <c r="BR80" s="38" t="s">
+      <c r="BG80" s="41"/>
+      <c r="BH80" s="41"/>
+      <c r="BI80" s="41"/>
+      <c r="BR80" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="BS80" s="38"/>
-[...2 lines deleted...]
-      <c r="CD80" s="38" t="s">
+      <c r="BS80" s="41"/>
+      <c r="BT80" s="41"/>
+      <c r="BU80" s="41"/>
+      <c r="CD80" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="CE80" s="38"/>
-[...2 lines deleted...]
-      <c r="CP80" s="38" t="s">
+      <c r="CE80" s="41"/>
+      <c r="CF80" s="41"/>
+      <c r="CG80" s="41"/>
+      <c r="CP80" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="CQ80" s="38"/>
-[...2 lines deleted...]
-      <c r="DB80" s="38" t="s">
+      <c r="CQ80" s="41"/>
+      <c r="CR80" s="41"/>
+      <c r="CS80" s="41"/>
+      <c r="DB80" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="DC80" s="38"/>
-[...1 lines deleted...]
-      <c r="DE80" s="38"/>
+      <c r="DC80" s="41"/>
+      <c r="DD80" s="41"/>
+      <c r="DE80" s="41"/>
     </row>
     <row r="81" spans="1:109" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="42"/>
-      <c r="B81" s="39" t="s">
+      <c r="A81" s="45"/>
+      <c r="B81" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="C81" s="40"/>
-[...10 lines deleted...]
-      <c r="N81" s="39" t="s">
+      <c r="C81" s="39"/>
+      <c r="D81" s="39"/>
+      <c r="E81" s="39"/>
+      <c r="F81" s="39"/>
+      <c r="G81" s="39"/>
+      <c r="H81" s="39"/>
+      <c r="I81" s="39"/>
+      <c r="J81" s="39"/>
+      <c r="K81" s="39"/>
+      <c r="L81" s="39"/>
+      <c r="M81" s="40"/>
+      <c r="N81" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="O81" s="40"/>
-[...10 lines deleted...]
-      <c r="Z81" s="39" t="s">
+      <c r="O81" s="39"/>
+      <c r="P81" s="39"/>
+      <c r="Q81" s="39"/>
+      <c r="R81" s="39"/>
+      <c r="S81" s="39"/>
+      <c r="T81" s="39"/>
+      <c r="U81" s="39"/>
+      <c r="V81" s="39"/>
+      <c r="W81" s="39"/>
+      <c r="X81" s="39"/>
+      <c r="Y81" s="40"/>
+      <c r="Z81" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="AA81" s="40"/>
-[...10 lines deleted...]
-      <c r="AL81" s="39" t="s">
+      <c r="AA81" s="39"/>
+      <c r="AB81" s="39"/>
+      <c r="AC81" s="39"/>
+      <c r="AD81" s="39"/>
+      <c r="AE81" s="39"/>
+      <c r="AF81" s="39"/>
+      <c r="AG81" s="39"/>
+      <c r="AH81" s="39"/>
+      <c r="AI81" s="39"/>
+      <c r="AJ81" s="39"/>
+      <c r="AK81" s="40"/>
+      <c r="AL81" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="AM81" s="40"/>
-[...10 lines deleted...]
-      <c r="AX81" s="39" t="s">
+      <c r="AM81" s="39"/>
+      <c r="AN81" s="39"/>
+      <c r="AO81" s="39"/>
+      <c r="AP81" s="39"/>
+      <c r="AQ81" s="39"/>
+      <c r="AR81" s="39"/>
+      <c r="AS81" s="39"/>
+      <c r="AT81" s="39"/>
+      <c r="AU81" s="39"/>
+      <c r="AV81" s="39"/>
+      <c r="AW81" s="40"/>
+      <c r="AX81" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="AY81" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ81" s="39" t="s">
+      <c r="AY81" s="39"/>
+      <c r="AZ81" s="39"/>
+      <c r="BA81" s="39"/>
+      <c r="BB81" s="39"/>
+      <c r="BC81" s="39"/>
+      <c r="BD81" s="39"/>
+      <c r="BE81" s="39"/>
+      <c r="BF81" s="39"/>
+      <c r="BG81" s="39"/>
+      <c r="BH81" s="39"/>
+      <c r="BI81" s="40"/>
+      <c r="BJ81" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="BK81" s="40"/>
-[...10 lines deleted...]
-      <c r="BV81" s="39" t="s">
+      <c r="BK81" s="39"/>
+      <c r="BL81" s="39"/>
+      <c r="BM81" s="39"/>
+      <c r="BN81" s="39"/>
+      <c r="BO81" s="39"/>
+      <c r="BP81" s="39"/>
+      <c r="BQ81" s="39"/>
+      <c r="BR81" s="39"/>
+      <c r="BS81" s="39"/>
+      <c r="BT81" s="39"/>
+      <c r="BU81" s="40"/>
+      <c r="BV81" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="BW81" s="40"/>
-[...10 lines deleted...]
-      <c r="CH81" s="39" t="s">
+      <c r="BW81" s="39"/>
+      <c r="BX81" s="39"/>
+      <c r="BY81" s="39"/>
+      <c r="BZ81" s="39"/>
+      <c r="CA81" s="39"/>
+      <c r="CB81" s="39"/>
+      <c r="CC81" s="39"/>
+      <c r="CD81" s="39"/>
+      <c r="CE81" s="39"/>
+      <c r="CF81" s="39"/>
+      <c r="CG81" s="40"/>
+      <c r="CH81" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="CI81" s="40"/>
-[...10 lines deleted...]
-      <c r="CT81" s="39" t="s">
+      <c r="CI81" s="39"/>
+      <c r="CJ81" s="39"/>
+      <c r="CK81" s="39"/>
+      <c r="CL81" s="39"/>
+      <c r="CM81" s="39"/>
+      <c r="CN81" s="39"/>
+      <c r="CO81" s="39"/>
+      <c r="CP81" s="39"/>
+      <c r="CQ81" s="39"/>
+      <c r="CR81" s="39"/>
+      <c r="CS81" s="40"/>
+      <c r="CT81" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="CU81" s="40"/>
-[...9 lines deleted...]
-      <c r="DE81" s="41"/>
+      <c r="CU81" s="39"/>
+      <c r="CV81" s="39"/>
+      <c r="CW81" s="39"/>
+      <c r="CX81" s="39"/>
+      <c r="CY81" s="39"/>
+      <c r="CZ81" s="39"/>
+      <c r="DA81" s="39"/>
+      <c r="DB81" s="39"/>
+      <c r="DC81" s="39"/>
+      <c r="DD81" s="39"/>
+      <c r="DE81" s="40"/>
     </row>
     <row r="82" spans="1:109" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="43"/>
+      <c r="A82" s="46"/>
       <c r="B82" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C82" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D82" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E82" s="21" t="s">
         <v>35</v>
       </c>
       <c r="F82" s="20" t="s">
         <v>34</v>
       </c>
       <c r="G82" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H82" s="20" t="s">
         <v>32</v>
       </c>
       <c r="I82" s="20" t="s">
         <v>31</v>
       </c>
       <c r="J82" s="20" t="s">
@@ -23358,51 +23489,53 @@
       </c>
       <c r="CO83" s="11">
         <v>306471.1478009203</v>
       </c>
       <c r="CP83" s="33">
         <v>396948.54868580733</v>
       </c>
       <c r="CQ83" s="33">
         <v>316592.03406772099</v>
       </c>
       <c r="CR83" s="33">
         <v>339231.65986595786</v>
       </c>
       <c r="CS83" s="16">
         <v>517037.47141680302</v>
       </c>
       <c r="CT83" s="33">
         <v>237420.48102405143</v>
       </c>
       <c r="CU83" s="33">
         <v>253325.34759963132</v>
       </c>
       <c r="CV83" s="33">
         <v>341085.23321366712</v>
       </c>
-      <c r="CW83" s="33"/>
+      <c r="CW83" s="33">
+        <v>326620.66439073114</v>
+      </c>
       <c r="CX83" s="10"/>
       <c r="CY83" s="11"/>
       <c r="CZ83" s="11"/>
       <c r="DA83" s="11"/>
       <c r="DB83" s="33"/>
       <c r="DC83" s="33"/>
       <c r="DD83" s="33"/>
       <c r="DE83" s="16"/>
     </row>
     <row r="84" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E84" s="16" t="s">
         <v>24</v>
       </c>
@@ -23669,51 +23802,53 @@
       </c>
       <c r="CO84" s="17">
         <v>29287.159455129251</v>
       </c>
       <c r="CP84" s="27">
         <v>34414.179609274492</v>
       </c>
       <c r="CQ84" s="34">
         <v>26343.386102971876</v>
       </c>
       <c r="CR84" s="27">
         <v>28989.83244709047</v>
       </c>
       <c r="CS84" s="23">
         <v>59724.035176156511</v>
       </c>
       <c r="CT84" s="34">
         <v>12033.523003830924</v>
       </c>
       <c r="CU84" s="34">
         <v>16158.641138329462</v>
       </c>
       <c r="CV84" s="34">
         <v>22381.90004513675</v>
       </c>
-      <c r="CW84" s="23"/>
+      <c r="CW84" s="23">
+        <v>25973.099494156479</v>
+      </c>
       <c r="CX84" s="23"/>
       <c r="CY84" s="17"/>
       <c r="CZ84" s="17"/>
       <c r="DA84" s="17"/>
       <c r="DB84" s="27"/>
       <c r="DC84" s="34"/>
       <c r="DD84" s="27"/>
       <c r="DE84" s="23"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B85" s="2">
         <v>8300.0343815887663</v>
       </c>
       <c r="C85" s="2">
         <v>8122.2858785922617</v>
       </c>
       <c r="D85" s="2">
         <v>10090.49918133284</v>
       </c>
       <c r="E85" s="2">
         <v>11374.483567953759</v>
       </c>
@@ -23980,51 +24115,53 @@
       </c>
       <c r="CO85" s="9">
         <v>26157.56823830738</v>
       </c>
       <c r="CP85" s="34">
         <v>32987.982930796104</v>
       </c>
       <c r="CQ85" s="34">
         <v>27361.679528212779</v>
       </c>
       <c r="CR85" s="34">
         <v>31436.249961435351</v>
       </c>
       <c r="CS85" s="18">
         <v>37453.640908195819</v>
       </c>
       <c r="CT85" s="34">
         <v>28848.34896750237</v>
       </c>
       <c r="CU85" s="34">
         <v>30237.129211149128</v>
       </c>
       <c r="CV85" s="34">
         <v>37001.906761708822</v>
       </c>
-      <c r="CW85" s="34"/>
+      <c r="CW85" s="34">
+        <v>38142.816493738013</v>
+      </c>
       <c r="CX85" s="8"/>
       <c r="CY85" s="9"/>
       <c r="CZ85" s="9"/>
       <c r="DA85" s="9"/>
       <c r="DB85" s="34"/>
       <c r="DC85" s="34"/>
       <c r="DD85" s="34"/>
       <c r="DE85" s="18"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A86" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B86" s="2">
         <v>7591.5780072174193</v>
       </c>
       <c r="C86" s="2">
         <v>8184.5959654218459</v>
       </c>
       <c r="D86" s="2">
         <v>14052.080732947379</v>
       </c>
       <c r="E86" s="2">
         <v>11194.854311932719</v>
       </c>
@@ -24291,51 +24428,53 @@
       </c>
       <c r="CO86" s="9">
         <v>16521.659056180164</v>
       </c>
       <c r="CP86" s="34">
         <v>21056.570093613031</v>
       </c>
       <c r="CQ86" s="34">
         <v>16554.429395217841</v>
       </c>
       <c r="CR86" s="34">
         <v>20944.4858099009</v>
       </c>
       <c r="CS86" s="18">
         <v>29420.014194106407</v>
       </c>
       <c r="CT86" s="34">
         <v>11425.519432646153</v>
       </c>
       <c r="CU86" s="34">
         <v>12390.574920783965</v>
       </c>
       <c r="CV86" s="34">
         <v>23654.173436981691</v>
       </c>
-      <c r="CW86" s="34"/>
+      <c r="CW86" s="34">
+        <v>19026.291067406404</v>
+      </c>
       <c r="CX86" s="8"/>
       <c r="CY86" s="9"/>
       <c r="CZ86" s="9"/>
       <c r="DA86" s="9"/>
       <c r="DB86" s="34"/>
       <c r="DC86" s="34"/>
       <c r="DD86" s="34"/>
       <c r="DE86" s="18"/>
     </row>
     <row r="87" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A87" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B87" s="2">
         <v>19494.882430404112</v>
       </c>
       <c r="C87" s="2">
         <v>16248.465335129104</v>
       </c>
       <c r="D87" s="2">
         <v>34327.913623236906</v>
       </c>
       <c r="E87" s="2">
         <v>21028.758274764732</v>
       </c>
@@ -24602,51 +24741,53 @@
       </c>
       <c r="CO87" s="9">
         <v>39974.999994049293</v>
       </c>
       <c r="CP87" s="34">
         <v>57197.426682282181</v>
       </c>
       <c r="CQ87" s="34">
         <v>49039.736488006311</v>
       </c>
       <c r="CR87" s="34">
         <v>51453.837625899032</v>
       </c>
       <c r="CS87" s="18">
         <v>63965.235887711286</v>
       </c>
       <c r="CT87" s="34">
         <v>27962.716387571108</v>
       </c>
       <c r="CU87" s="34">
         <v>29118.928963523547</v>
       </c>
       <c r="CV87" s="34">
         <v>54857.049463048468</v>
       </c>
-      <c r="CW87" s="34"/>
+      <c r="CW87" s="34">
+        <v>30603.644237208748</v>
+      </c>
       <c r="CX87" s="8"/>
       <c r="CY87" s="9"/>
       <c r="CZ87" s="9"/>
       <c r="DA87" s="9"/>
       <c r="DB87" s="34"/>
       <c r="DC87" s="34"/>
       <c r="DD87" s="34"/>
       <c r="DE87" s="18"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A88" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="2">
         <v>2174.1042045075346</v>
       </c>
       <c r="C88" s="2">
         <v>2160.0478346702266</v>
       </c>
       <c r="D88" s="2">
         <v>2838.5304055621309</v>
       </c>
       <c r="E88" s="2">
         <v>2881.5123609369452</v>
       </c>
@@ -24913,51 +25054,53 @@
       </c>
       <c r="CO88" s="9">
         <v>6093.1724808868439</v>
       </c>
       <c r="CP88" s="34">
         <v>7169.4820458999948</v>
       </c>
       <c r="CQ88" s="34">
         <v>6990.1041420472338</v>
       </c>
       <c r="CR88" s="34">
         <v>8159.427619125614</v>
       </c>
       <c r="CS88" s="18">
         <v>11632.929935029348</v>
       </c>
       <c r="CT88" s="34">
         <v>4633.0430073936077</v>
       </c>
       <c r="CU88" s="34">
         <v>6333.0046001582123</v>
       </c>
       <c r="CV88" s="34">
         <v>6885.3568327651319</v>
       </c>
-      <c r="CW88" s="34"/>
+      <c r="CW88" s="34">
+        <v>6832.5912367851752</v>
+      </c>
       <c r="CX88" s="8"/>
       <c r="CY88" s="9"/>
       <c r="CZ88" s="9"/>
       <c r="DA88" s="9"/>
       <c r="DB88" s="34"/>
       <c r="DC88" s="34"/>
       <c r="DD88" s="34"/>
       <c r="DE88" s="18"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B89" s="2">
         <v>3154.5417526141409</v>
       </c>
       <c r="C89" s="2">
         <v>4059.9739320055205</v>
       </c>
       <c r="D89" s="2">
         <v>5470.7440890711514</v>
       </c>
       <c r="E89" s="2">
         <v>7149.6821978963244</v>
       </c>
@@ -25224,51 +25367,53 @@
       </c>
       <c r="CO89" s="9">
         <v>16254.695197312785</v>
       </c>
       <c r="CP89" s="34">
         <v>18213.883637221934</v>
       </c>
       <c r="CQ89" s="34">
         <v>12788.042415676453</v>
       </c>
       <c r="CR89" s="34">
         <v>13649.754407011635</v>
       </c>
       <c r="CS89" s="18">
         <v>21696.746141088341</v>
       </c>
       <c r="CT89" s="27">
         <v>8543.9453275448031</v>
       </c>
       <c r="CU89" s="34">
         <v>11981.766825808794</v>
       </c>
       <c r="CV89" s="34">
         <v>13817.072102566959</v>
       </c>
-      <c r="CW89" s="34"/>
+      <c r="CW89" s="34">
+        <v>18482.620318172376</v>
+      </c>
       <c r="CX89" s="8"/>
       <c r="CY89" s="9"/>
       <c r="CZ89" s="9"/>
       <c r="DA89" s="9"/>
       <c r="DB89" s="34"/>
       <c r="DC89" s="34"/>
       <c r="DD89" s="34"/>
       <c r="DE89" s="18"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="2">
         <v>6720.4018046211822</v>
       </c>
       <c r="C90" s="2">
         <v>6417.4054171180369</v>
       </c>
       <c r="D90" s="2">
         <v>7316.3833629829614</v>
       </c>
       <c r="E90" s="2">
         <v>8258.9024040040531</v>
       </c>
@@ -25535,51 +25680,53 @@
       </c>
       <c r="CO90" s="9">
         <v>18661.867105484504</v>
       </c>
       <c r="CP90" s="34">
         <v>20150.348305552714</v>
       </c>
       <c r="CQ90" s="34">
         <v>17179.951740384458</v>
       </c>
       <c r="CR90" s="34">
         <v>21796.458322809609</v>
       </c>
       <c r="CS90" s="18">
         <v>33768.749067879922</v>
       </c>
       <c r="CT90" s="27">
         <v>13372.299989714629</v>
       </c>
       <c r="CU90" s="34">
         <v>15057.620208030627</v>
       </c>
       <c r="CV90" s="34">
         <v>16970.200514914592</v>
       </c>
-      <c r="CW90" s="34"/>
+      <c r="CW90" s="34">
+        <v>19459.591767859652</v>
+      </c>
       <c r="CX90" s="8"/>
       <c r="CY90" s="9"/>
       <c r="CZ90" s="9"/>
       <c r="DA90" s="9"/>
       <c r="DB90" s="34"/>
       <c r="DC90" s="34"/>
       <c r="DD90" s="34"/>
       <c r="DE90" s="18"/>
     </row>
     <row r="91" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E91" s="16" t="s">
         <v>24</v>
       </c>
@@ -25846,51 +25993,53 @@
       </c>
       <c r="CO91" s="9">
         <v>14686.49313601717</v>
       </c>
       <c r="CP91" s="34">
         <v>21898.596902567187</v>
       </c>
       <c r="CQ91" s="34">
         <v>18987.9026316298</v>
       </c>
       <c r="CR91" s="34">
         <v>19060.507789414718</v>
       </c>
       <c r="CS91" s="18">
         <v>26698.916616640552</v>
       </c>
       <c r="CT91" s="34">
         <v>9565.6247027626014</v>
       </c>
       <c r="CU91" s="34">
         <v>9202.2764666101975</v>
       </c>
       <c r="CV91" s="34">
         <v>24993.965373554103</v>
       </c>
-      <c r="CW91" s="23"/>
+      <c r="CW91" s="23">
+        <v>12140.193488050771</v>
+      </c>
       <c r="CX91" s="23"/>
       <c r="CY91" s="9"/>
       <c r="CZ91" s="9"/>
       <c r="DA91" s="9"/>
       <c r="DB91" s="34"/>
       <c r="DC91" s="34"/>
       <c r="DD91" s="34"/>
       <c r="DE91" s="18"/>
     </row>
     <row r="92" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A92" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B92" s="2">
         <v>7535.1722442155542</v>
       </c>
       <c r="C92" s="2">
         <v>6537.47749517999</v>
       </c>
       <c r="D92" s="2">
         <v>11157.446907522808</v>
       </c>
       <c r="E92" s="2">
         <v>9095.8336080721892</v>
       </c>
@@ -26157,51 +26306,53 @@
       </c>
       <c r="CO92" s="9">
         <v>16528.588802001374</v>
       </c>
       <c r="CP92" s="34">
         <v>29892.232899526025</v>
       </c>
       <c r="CQ92" s="34">
         <v>16956.619464270298</v>
       </c>
       <c r="CR92" s="34">
         <v>20646.19654728585</v>
       </c>
       <c r="CS92" s="18">
         <v>43242.370395702303</v>
       </c>
       <c r="CT92" s="34">
         <v>11713.623901708419</v>
       </c>
       <c r="CU92" s="34">
         <v>10437.821565182949</v>
       </c>
       <c r="CV92" s="34">
         <v>17524.026079841387</v>
       </c>
-      <c r="CW92" s="34"/>
+      <c r="CW92" s="34">
+        <v>14688.954218908006</v>
+      </c>
       <c r="CX92" s="8"/>
       <c r="CY92" s="9"/>
       <c r="CZ92" s="9"/>
       <c r="DA92" s="9"/>
       <c r="DB92" s="34"/>
       <c r="DC92" s="34"/>
       <c r="DD92" s="34"/>
       <c r="DE92" s="18"/>
     </row>
     <row r="93" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A93" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B93" s="2">
         <v>8099.780268606527</v>
       </c>
       <c r="C93" s="2">
         <v>8738.0431517026027</v>
       </c>
       <c r="D93" s="2">
         <v>7959.7846029461234</v>
       </c>
       <c r="E93" s="2">
         <v>12024.500311102942</v>
       </c>
@@ -26468,51 +26619,53 @@
       </c>
       <c r="CO93" s="9">
         <v>10780.362605891025</v>
       </c>
       <c r="CP93" s="34">
         <v>12663.248349127185</v>
       </c>
       <c r="CQ93" s="34">
         <v>10204.743517571709</v>
       </c>
       <c r="CR93" s="34">
         <v>9478.6203048431835</v>
       </c>
       <c r="CS93" s="18">
         <v>12776.371435806665</v>
       </c>
       <c r="CT93" s="34">
         <v>13873.218638546416</v>
       </c>
       <c r="CU93" s="34">
         <v>15864.60152402829</v>
       </c>
       <c r="CV93" s="34">
         <v>14409.91204193679</v>
       </c>
-      <c r="CW93" s="34"/>
+      <c r="CW93" s="34">
+        <v>20323.076798823102</v>
+      </c>
       <c r="CX93" s="8"/>
       <c r="CY93" s="9"/>
       <c r="CZ93" s="9"/>
       <c r="DA93" s="9"/>
       <c r="DB93" s="34"/>
       <c r="DC93" s="34"/>
       <c r="DD93" s="34"/>
       <c r="DE93" s="18"/>
     </row>
     <row r="94" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B94" s="2">
         <v>2875.4604329807221</v>
       </c>
       <c r="C94" s="2">
         <v>2669.5054963891762</v>
       </c>
       <c r="D94" s="2">
         <v>2769.6326381409795</v>
       </c>
       <c r="E94" s="2">
         <v>2841.6463595358305</v>
       </c>
@@ -26779,51 +26932,53 @@
       </c>
       <c r="CO94" s="9">
         <v>5481.5990191403844</v>
       </c>
       <c r="CP94" s="34">
         <v>5868.7303317498217</v>
       </c>
       <c r="CQ94" s="34">
         <v>6218.9533121899794</v>
       </c>
       <c r="CR94" s="34">
         <v>6628.9907556910503</v>
       </c>
       <c r="CS94" s="18">
         <v>14275.042138336004</v>
       </c>
       <c r="CT94" s="34">
         <v>5615.5107608815715</v>
       </c>
       <c r="CU94" s="34">
         <v>5041.7464348549192</v>
       </c>
       <c r="CV94" s="34">
         <v>4881.5612880007775</v>
       </c>
-      <c r="CW94" s="34"/>
+      <c r="CW94" s="34">
+        <v>5182.4450747911251</v>
+      </c>
       <c r="CX94" s="8"/>
       <c r="CY94" s="9"/>
       <c r="CZ94" s="9"/>
       <c r="DA94" s="9"/>
       <c r="DB94" s="34"/>
       <c r="DC94" s="34"/>
       <c r="DD94" s="34"/>
       <c r="DE94" s="18"/>
     </row>
     <row r="95" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B95" s="2">
         <v>657.04319596983908</v>
       </c>
       <c r="C95" s="2">
         <v>834.86494290334247</v>
       </c>
       <c r="D95" s="2">
         <v>323.3223692420911</v>
       </c>
       <c r="E95" s="2">
         <v>581.30068936642203</v>
       </c>
@@ -27090,51 +27245,53 @@
       </c>
       <c r="CO95" s="9">
         <v>2328.6338745128442</v>
       </c>
       <c r="CP95" s="34">
         <v>4251.2972621556928</v>
       </c>
       <c r="CQ95" s="34">
         <v>2933.7321023199056</v>
       </c>
       <c r="CR95" s="34">
         <v>4464.5765079026169</v>
       </c>
       <c r="CS95" s="18">
         <v>6277.9031363636968</v>
       </c>
       <c r="CT95" s="34">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU95" s="34">
         <v>2943.6377445341705</v>
       </c>
       <c r="CV95" s="34">
         <v>1450.7454313666531</v>
       </c>
-      <c r="CW95" s="34"/>
+      <c r="CW95" s="34">
+        <v>2906.4387589588086</v>
+      </c>
       <c r="CX95" s="8"/>
       <c r="CY95" s="9"/>
       <c r="CZ95" s="9"/>
       <c r="DA95" s="9"/>
       <c r="DB95" s="34"/>
       <c r="DC95" s="34"/>
       <c r="DD95" s="34"/>
       <c r="DE95" s="18"/>
     </row>
     <row r="96" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B96" s="7">
         <v>6563.7632344051599</v>
       </c>
       <c r="C96" s="7">
         <v>6761.4529350681732</v>
       </c>
       <c r="D96" s="7">
         <v>7984.8034593906805</v>
       </c>
       <c r="E96" s="7">
         <v>8205.1740477330022</v>
       </c>
@@ -27401,51 +27558,53 @@
       </c>
       <c r="CO96" s="9">
         <v>17332.441838535764</v>
       </c>
       <c r="CP96" s="34">
         <v>17289.13350231796</v>
       </c>
       <c r="CQ96" s="34">
         <v>19437.798298096968</v>
       </c>
       <c r="CR96" s="34">
         <v>17989.699724772945</v>
       </c>
       <c r="CS96" s="18">
         <v>23250.325814847187</v>
       </c>
       <c r="CT96" s="34">
         <v>11975.744855618668</v>
       </c>
       <c r="CU96" s="34">
         <v>13352.790807799875</v>
       </c>
       <c r="CV96" s="34">
         <v>15403.243315034573</v>
       </c>
-      <c r="CW96" s="34"/>
+      <c r="CW96" s="34">
+        <v>17284.377922395681</v>
+      </c>
       <c r="CX96" s="34"/>
       <c r="CY96" s="34"/>
       <c r="CZ96" s="9"/>
       <c r="DA96" s="9"/>
       <c r="DB96" s="34"/>
       <c r="DC96" s="34"/>
       <c r="DD96" s="34"/>
       <c r="DE96" s="18"/>
     </row>
     <row r="97" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B97" s="7">
         <v>8800.1008137882563</v>
       </c>
       <c r="C97" s="7">
         <v>6829.9334895171478</v>
       </c>
       <c r="D97" s="7">
         <v>6704.3407642847615</v>
       </c>
       <c r="E97" s="7">
         <v>11595.674381964045</v>
       </c>
@@ -27712,51 +27871,53 @@
       </c>
       <c r="CO97" s="9">
         <v>24580.392191344119</v>
       </c>
       <c r="CP97" s="34">
         <v>24819.75692616689</v>
       </c>
       <c r="CQ97" s="34">
         <v>15676.020407030603</v>
       </c>
       <c r="CR97" s="34">
         <v>13387.053877404118</v>
       </c>
       <c r="CS97" s="18">
         <v>17025.243475100364</v>
       </c>
       <c r="CT97" s="34">
         <v>15231.339578948831</v>
       </c>
       <c r="CU97" s="34">
         <v>11785.586285475527</v>
       </c>
       <c r="CV97" s="34">
         <v>13487.801061001432</v>
       </c>
-      <c r="CW97" s="34"/>
+      <c r="CW97" s="34">
+        <v>17920.546431215123</v>
+      </c>
       <c r="CX97" s="34"/>
       <c r="CY97" s="34"/>
       <c r="CZ97" s="9"/>
       <c r="DA97" s="9"/>
       <c r="DB97" s="34"/>
       <c r="DC97" s="34"/>
       <c r="DD97" s="34"/>
       <c r="DE97" s="18"/>
     </row>
     <row r="98" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A98" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B98" s="7">
         <v>17527.229638959649</v>
       </c>
       <c r="C98" s="7">
         <v>17798.853606807861</v>
       </c>
       <c r="D98" s="7">
         <v>20543.585701357646</v>
       </c>
       <c r="E98" s="7">
         <v>20610.968833942694</v>
       </c>
@@ -28023,51 +28184,53 @@
       </c>
       <c r="CO98" s="9">
         <v>31170.164570632729</v>
       </c>
       <c r="CP98" s="34">
         <v>55109.199634606877</v>
       </c>
       <c r="CQ98" s="34">
         <v>40307.70974472427</v>
       </c>
       <c r="CR98" s="34">
         <v>38534.393619914277</v>
       </c>
       <c r="CS98" s="18">
         <v>62319.385912464895</v>
       </c>
       <c r="CT98" s="34">
         <v>36711.784736797061</v>
       </c>
       <c r="CU98" s="34">
         <v>40085.751766197136</v>
       </c>
       <c r="CV98" s="34">
         <v>43254.203418662088</v>
       </c>
-      <c r="CW98" s="34"/>
+      <c r="CW98" s="34">
+        <v>48053.79475450654</v>
+      </c>
       <c r="CX98" s="34"/>
       <c r="CY98" s="34"/>
       <c r="CZ98" s="9"/>
       <c r="DA98" s="9"/>
       <c r="DB98" s="34"/>
       <c r="DC98" s="34"/>
       <c r="DD98" s="34"/>
       <c r="DE98" s="18"/>
     </row>
     <row r="99" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E99" s="16" t="s">
         <v>24</v>
       </c>
@@ -28334,51 +28497,53 @@
       </c>
       <c r="CO99" s="9">
         <v>5288.997215858406</v>
       </c>
       <c r="CP99" s="34">
         <v>6375.6271670006618</v>
       </c>
       <c r="CQ99" s="34">
         <v>5003.9427341466135</v>
       </c>
       <c r="CR99" s="34">
         <v>3469.6061640709236</v>
       </c>
       <c r="CS99" s="18">
         <v>11344.088928049885</v>
       </c>
       <c r="CT99" s="34">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU99" s="34">
         <v>2514.6298949550965</v>
       </c>
       <c r="CV99" s="34">
         <v>4060.8473308986304</v>
       </c>
-      <c r="CW99" s="23"/>
+      <c r="CW99" s="23">
+        <v>2785.8099097180911</v>
+      </c>
       <c r="CX99" s="23"/>
       <c r="CY99" s="34"/>
       <c r="CZ99" s="9"/>
       <c r="DA99" s="9"/>
       <c r="DB99" s="34"/>
       <c r="DC99" s="34"/>
       <c r="DD99" s="34"/>
       <c r="DE99" s="18"/>
     </row>
     <row r="100" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A100" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B100" s="7">
         <v>11494.066988745606</v>
       </c>
       <c r="C100" s="7">
         <v>14598.015800460957</v>
       </c>
       <c r="D100" s="7">
         <v>18811.411276359831</v>
       </c>
       <c r="E100" s="7">
         <v>20418.506928710704</v>
       </c>
@@ -28645,51 +28810,53 @@
       </c>
       <c r="CO100" s="9">
         <v>22012.189017375658</v>
       </c>
       <c r="CP100" s="34">
         <v>24464.755065544232</v>
       </c>
       <c r="CQ100" s="34">
         <v>21092.948979528024</v>
       </c>
       <c r="CR100" s="34">
         <v>25710.136735744301</v>
       </c>
       <c r="CS100" s="18">
         <v>37968.895126547359</v>
       </c>
       <c r="CT100" s="34">
         <v>14655.345362592652</v>
       </c>
       <c r="CU100" s="34">
         <v>17436.519061157491</v>
       </c>
       <c r="CV100" s="34">
         <v>22453.826224689445</v>
       </c>
-      <c r="CW100" s="34"/>
+      <c r="CW100" s="34">
+        <v>22350.738652415981</v>
+      </c>
       <c r="CX100" s="34"/>
       <c r="CY100" s="34"/>
       <c r="CZ100" s="9"/>
       <c r="DA100" s="9"/>
       <c r="DB100" s="34"/>
       <c r="DC100" s="34"/>
       <c r="DD100" s="34"/>
       <c r="DE100" s="18"/>
     </row>
     <row r="101" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A101" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B101" s="7">
         <v>13.898729655017437</v>
       </c>
       <c r="C101" s="7">
         <v>13.111218324789636</v>
       </c>
       <c r="D101" s="7">
         <v>13.192859253561792</v>
       </c>
       <c r="E101" s="7">
         <v>15.838395375903055</v>
       </c>
@@ -28956,51 +29123,53 @@
       </c>
       <c r="CO101" s="9">
         <v>17.252929044754818</v>
       </c>
       <c r="CP101" s="34">
         <v>15.665346170741156</v>
       </c>
       <c r="CQ101" s="34">
         <v>13.696689139640116</v>
       </c>
       <c r="CR101" s="34">
         <v>13.138729251503719</v>
       </c>
       <c r="CS101" s="18">
         <v>19.77256113713938</v>
       </c>
       <c r="CT101" s="34">
         <v>10.313460922453118</v>
       </c>
       <c r="CU101" s="34">
         <v>10.265000810947793</v>
       </c>
       <c r="CV101" s="34">
         <v>17.02918143983781</v>
       </c>
-      <c r="CW101" s="34"/>
+      <c r="CW101" s="34">
+        <v>13.579916742270655</v>
+      </c>
       <c r="CX101" s="34"/>
       <c r="CY101" s="34"/>
       <c r="CZ101" s="9"/>
       <c r="DA101" s="9"/>
       <c r="DB101" s="34"/>
       <c r="DC101" s="34"/>
       <c r="DD101" s="34"/>
       <c r="DE101" s="18"/>
     </row>
     <row r="102" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A102" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B102" s="7">
         <v>122.73153608565883</v>
       </c>
       <c r="C102" s="7">
         <v>68.383255320626617</v>
       </c>
       <c r="D102" s="7">
         <v>115.15601166166795</v>
       </c>
       <c r="E102" s="7">
         <v>68.011706770813888</v>
       </c>
@@ -29267,51 +29436,53 @@
       </c>
       <c r="CO102" s="9">
         <v>34.274825516135486</v>
       </c>
       <c r="CP102" s="34">
         <v>24.694128006013248</v>
       </c>
       <c r="CQ102" s="34">
         <v>17.024533654740424</v>
       </c>
       <c r="CR102" s="18">
         <v>20.7638545383764</v>
       </c>
       <c r="CS102" s="18">
         <v>13.554382801062355</v>
       </c>
       <c r="CT102" s="34">
         <v>22.518500463630893</v>
       </c>
       <c r="CU102" s="34">
         <v>18.667551853159477</v>
       </c>
       <c r="CV102" s="34">
         <v>30.888540466519558</v>
       </c>
-      <c r="CW102" s="34"/>
+      <c r="CW102" s="34">
+        <v>21.107438622567702</v>
+      </c>
       <c r="CX102" s="34"/>
       <c r="CY102" s="34"/>
       <c r="CZ102" s="9"/>
       <c r="DA102" s="9"/>
       <c r="DB102" s="34"/>
       <c r="DC102" s="34"/>
       <c r="DD102" s="18"/>
       <c r="DE102" s="18"/>
     </row>
     <row r="103" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A103" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B103" s="12">
         <v>1087.9220374591055</v>
       </c>
       <c r="C103" s="12">
         <v>1071.5353852617668</v>
       </c>
       <c r="D103" s="12">
         <v>1334.4833365910479</v>
       </c>
       <c r="E103" s="12">
         <v>2525.6713349661754</v>
       </c>
@@ -29578,340 +29749,342 @@
       </c>
       <c r="CO103" s="9">
         <v>3278.6362476996778</v>
       </c>
       <c r="CP103" s="34">
         <v>3085.7378662276569</v>
       </c>
       <c r="CQ103" s="34">
         <v>3483.6118409014343</v>
       </c>
       <c r="CR103" s="34">
         <v>3397.9290618513442</v>
       </c>
       <c r="CS103" s="18">
         <v>4164.2501828381601</v>
       </c>
       <c r="CT103" s="34">
         <v>3531.2944305448691</v>
       </c>
       <c r="CU103" s="34">
         <v>3353.3876283878317</v>
       </c>
       <c r="CV103" s="34">
         <v>3549.5247696524957</v>
       </c>
-      <c r="CW103" s="34"/>
+      <c r="CW103" s="34">
+        <v>4428.9464102562069</v>
+      </c>
       <c r="CX103" s="34"/>
       <c r="CY103" s="34"/>
       <c r="CZ103" s="9"/>
       <c r="DA103" s="9"/>
       <c r="DB103" s="34"/>
       <c r="DC103" s="34"/>
       <c r="DD103" s="34"/>
       <c r="DE103" s="18"/>
     </row>
     <row r="105" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="B105" s="44"/>
-[...3 lines deleted...]
-      <c r="F105" s="44"/>
+      <c r="B105" s="47"/>
+      <c r="C105" s="47"/>
+      <c r="D105" s="47"/>
+      <c r="E105" s="47"/>
+      <c r="F105" s="47"/>
       <c r="N105" s="13"/>
       <c r="O105" s="13"/>
       <c r="P105" s="13"/>
       <c r="Q105" s="13"/>
       <c r="R105" s="13"/>
       <c r="Z105" s="13"/>
-      <c r="BJ105" s="46" t="s">
+      <c r="BJ105" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="BK105" s="46"/>
-[...21 lines deleted...]
-      <c r="CG105" s="46"/>
+      <c r="BK105" s="43"/>
+      <c r="BL105" s="43"/>
+      <c r="BM105" s="43"/>
+      <c r="BN105" s="43"/>
+      <c r="BO105" s="43"/>
+      <c r="BP105" s="43"/>
+      <c r="BQ105" s="43"/>
+      <c r="BR105" s="43"/>
+      <c r="BS105" s="43"/>
+      <c r="BT105" s="43"/>
+      <c r="BU105" s="43"/>
+      <c r="BV105" s="43"/>
+      <c r="BW105" s="43"/>
+      <c r="BX105" s="43"/>
+      <c r="BY105" s="43"/>
+      <c r="BZ105" s="43"/>
+      <c r="CA105" s="43"/>
+      <c r="CB105" s="43"/>
+      <c r="CC105" s="43"/>
+      <c r="CD105" s="43"/>
+      <c r="CE105" s="43"/>
+      <c r="CF105" s="43"/>
+      <c r="CG105" s="43"/>
     </row>
     <row r="106" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BJ106" s="46"/>
-[...22 lines deleted...]
-      <c r="CG106" s="46"/>
+      <c r="BJ106" s="43"/>
+      <c r="BK106" s="43"/>
+      <c r="BL106" s="43"/>
+      <c r="BM106" s="43"/>
+      <c r="BN106" s="43"/>
+      <c r="BO106" s="43"/>
+      <c r="BP106" s="43"/>
+      <c r="BQ106" s="43"/>
+      <c r="BR106" s="43"/>
+      <c r="BS106" s="43"/>
+      <c r="BT106" s="43"/>
+      <c r="BU106" s="43"/>
+      <c r="BV106" s="43"/>
+      <c r="BW106" s="43"/>
+      <c r="BX106" s="43"/>
+      <c r="BY106" s="43"/>
+      <c r="BZ106" s="43"/>
+      <c r="CA106" s="43"/>
+      <c r="CB106" s="43"/>
+      <c r="CC106" s="43"/>
+      <c r="CD106" s="43"/>
+      <c r="CE106" s="43"/>
+      <c r="CF106" s="43"/>
+      <c r="CG106" s="43"/>
     </row>
     <row r="107" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BJ107" s="46" t="s">
+      <c r="BJ107" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="BK107" s="46"/>
-[...9 lines deleted...]
-      <c r="BU107" s="46"/>
+      <c r="BK107" s="43"/>
+      <c r="BL107" s="43"/>
+      <c r="BM107" s="43"/>
+      <c r="BN107" s="43"/>
+      <c r="BO107" s="43"/>
+      <c r="BP107" s="43"/>
+      <c r="BQ107" s="43"/>
+      <c r="BR107" s="43"/>
+      <c r="BS107" s="43"/>
+      <c r="BT107" s="43"/>
+      <c r="BU107" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="87">
+    <mergeCell ref="BF80:BI80"/>
+    <mergeCell ref="AX81:BI81"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF28:BI28"/>
+    <mergeCell ref="AX29:BI29"/>
+    <mergeCell ref="BF54:BI54"/>
+    <mergeCell ref="AX55:BI55"/>
+    <mergeCell ref="AT80:AW80"/>
+    <mergeCell ref="AL81:AW81"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT28:AW28"/>
+    <mergeCell ref="AL29:AW29"/>
+    <mergeCell ref="AT54:AW54"/>
+    <mergeCell ref="AL55:AW55"/>
+    <mergeCell ref="A81:A82"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B81:M81"/>
+    <mergeCell ref="K54:M54"/>
+    <mergeCell ref="K80:M80"/>
+    <mergeCell ref="B105:F105"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="Z81:AK81"/>
+    <mergeCell ref="AH80:AK80"/>
+    <mergeCell ref="AH54:AK54"/>
+    <mergeCell ref="N29:Y29"/>
+    <mergeCell ref="AH28:AK28"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="W54:Y54"/>
+    <mergeCell ref="N55:Y55"/>
+    <mergeCell ref="W80:Y80"/>
+    <mergeCell ref="N81:Y81"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="Z29:AK29"/>
+    <mergeCell ref="Z55:AK55"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="A27:BI27"/>
+    <mergeCell ref="A53:BI53"/>
+    <mergeCell ref="A79:BI79"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="W28:Y28"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B55:M55"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BR28:BU28"/>
+    <mergeCell ref="BJ29:BU29"/>
+    <mergeCell ref="BR54:BU54"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CD28:CG28"/>
+    <mergeCell ref="BV29:CG29"/>
+    <mergeCell ref="CD54:CG54"/>
+    <mergeCell ref="BJ107:BU107"/>
+    <mergeCell ref="BV55:CG55"/>
+    <mergeCell ref="CD80:CG80"/>
+    <mergeCell ref="BV81:CG81"/>
+    <mergeCell ref="BJ55:BU55"/>
+    <mergeCell ref="BR80:BU80"/>
+    <mergeCell ref="BJ81:BU81"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CP28:CS28"/>
+    <mergeCell ref="CH29:CS29"/>
+    <mergeCell ref="CP54:CS54"/>
+    <mergeCell ref="BJ105:CG106"/>
     <mergeCell ref="CT55:DE55"/>
     <mergeCell ref="DB80:DE80"/>
     <mergeCell ref="CT81:DE81"/>
     <mergeCell ref="CH1:DE1"/>
     <mergeCell ref="CH27:DE27"/>
     <mergeCell ref="CH53:DE53"/>
     <mergeCell ref="CH79:DE79"/>
     <mergeCell ref="DB2:DE2"/>
     <mergeCell ref="CT3:DE3"/>
     <mergeCell ref="DB28:DE28"/>
     <mergeCell ref="CT29:DE29"/>
     <mergeCell ref="DB54:DE54"/>
     <mergeCell ref="CH55:CS55"/>
     <mergeCell ref="CP80:CS80"/>
     <mergeCell ref="CH81:CS81"/>
     <mergeCell ref="CP2:CS2"/>
-    <mergeCell ref="CH3:CS3"/>
-[...69 lines deleted...]
-    <mergeCell ref="AX55:BI55"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по месяцам </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>