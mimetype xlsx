--- v2 (2026-06-02)
+++ v3 (2026-06-24)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k720-11\Аграрка РукУпр\АҚМОНШАҚ ҚҰРАЛБЕК\НА САЙТ 2026\ДИНАМИКА месяц\валовка\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.uskenbayeva\Desktop\Валовка мес\Валовка мес\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="13740" yWindow="-30" windowWidth="15060" windowHeight="12840" tabRatio="838"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="11865" windowHeight="7725" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по месяцам " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1192" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1181" uniqueCount="52">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>a established prices, million tenge</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
@@ -204,54 +204,57 @@
       <t xml:space="preserve"> by months of the year</t>
     </r>
   </si>
   <si>
     <t>Agriculture, forestry and fisheries products (services)  gross output (service) production by months of the year</t>
   </si>
   <si>
     <t>2024 year</t>
   </si>
   <si>
     <t>2024 year*</t>
   </si>
   <si>
     <t>In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2023 and 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
   </si>
   <si>
     <t>*Data for 2023 are recalculated by updated annual data</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2023 year*</t>
   </si>
   <si>
-    <t>2025 year</t>
+    <t>2026 year</t>
   </si>
   <si>
-    <t>2026 year</t>
+    <t>2025 year*</t>
+  </si>
+  <si>
+    <t>*Data for 2025 are recalculated by updated annual data</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -861,55 +864,55 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EP107"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="CJ2" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="1" topLeftCell="CO2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="CW83" sqref="CW83:CW103"/>
+      <selection pane="bottomRight" activeCell="DH5" sqref="DH5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="3" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="3"/>
     <col min="10" max="10" width="10.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="3" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="3"/>
     <col min="22" max="22" width="10.140625" style="3" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" style="3" customWidth="1"/>
     <col min="24" max="24" width="10" style="3" customWidth="1"/>
     <col min="25" max="25" width="9.140625" style="3" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="3"/>
     <col min="34" max="34" width="10" style="3" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="3"/>
     <col min="37" max="37" width="11" style="3" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="3"/>
     <col min="46" max="46" width="10.85546875" style="3" customWidth="1"/>
     <col min="47" max="56" width="9.140625" style="3"/>
@@ -1200,65 +1203,65 @@
       <c r="BL3" s="39"/>
       <c r="BM3" s="39"/>
       <c r="BN3" s="39"/>
       <c r="BO3" s="39"/>
       <c r="BP3" s="39"/>
       <c r="BQ3" s="39"/>
       <c r="BR3" s="39"/>
       <c r="BS3" s="39"/>
       <c r="BT3" s="39"/>
       <c r="BU3" s="40"/>
       <c r="BV3" s="38" t="s">
         <v>44</v>
       </c>
       <c r="BW3" s="39"/>
       <c r="BX3" s="39"/>
       <c r="BY3" s="39"/>
       <c r="BZ3" s="39"/>
       <c r="CA3" s="39"/>
       <c r="CB3" s="39"/>
       <c r="CC3" s="39"/>
       <c r="CD3" s="39"/>
       <c r="CE3" s="39"/>
       <c r="CF3" s="39"/>
       <c r="CG3" s="40"/>
       <c r="CH3" s="38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="CI3" s="39"/>
       <c r="CJ3" s="39"/>
       <c r="CK3" s="39"/>
       <c r="CL3" s="39"/>
       <c r="CM3" s="39"/>
       <c r="CN3" s="39"/>
       <c r="CO3" s="39"/>
       <c r="CP3" s="39"/>
       <c r="CQ3" s="39"/>
       <c r="CR3" s="39"/>
       <c r="CS3" s="40"/>
       <c r="CT3" s="38" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="CU3" s="39"/>
       <c r="CV3" s="39"/>
       <c r="CW3" s="39"/>
       <c r="CX3" s="39"/>
       <c r="CY3" s="39"/>
       <c r="CZ3" s="39"/>
       <c r="DA3" s="39"/>
       <c r="DB3" s="39"/>
       <c r="DC3" s="39"/>
       <c r="DD3" s="39"/>
       <c r="DE3" s="40"/>
     </row>
     <row r="4" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="46"/>
       <c r="B4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="21" t="s">
@@ -1812,98 +1815,100 @@
       <c r="BZ5" s="10">
         <v>278121.32578594546</v>
       </c>
       <c r="CA5" s="11">
         <v>424482.41954312543</v>
       </c>
       <c r="CB5" s="11">
         <v>599888.08847444714</v>
       </c>
       <c r="CC5" s="11">
         <v>1010016.6898922158</v>
       </c>
       <c r="CD5" s="1">
         <v>2464564.2310172492</v>
       </c>
       <c r="CE5" s="1">
         <v>1484003.6097568767</v>
       </c>
       <c r="CF5" s="1">
         <v>785274.01718684228</v>
       </c>
       <c r="CG5" s="26">
         <v>424076.07501464861</v>
       </c>
       <c r="CH5" s="33">
-        <v>215682.4150509485</v>
+        <v>226724.56055156799</v>
       </c>
       <c r="CI5" s="33">
-        <v>218437.30690814988</v>
+        <v>228237.21492768882</v>
       </c>
       <c r="CJ5" s="33">
-        <v>289479.49850522802</v>
+        <v>301203.77982001222</v>
       </c>
       <c r="CK5" s="33">
-        <v>280399.23416226014</v>
+        <v>290574.78699424688</v>
       </c>
       <c r="CL5" s="10">
-        <v>308490.68329483736</v>
+        <v>326218.16157264099</v>
       </c>
       <c r="CM5" s="11">
-        <v>479613.559936737</v>
+        <v>479547.23397032701</v>
       </c>
       <c r="CN5" s="11">
-        <v>650629.51189385972</v>
+        <v>640446.61249394622</v>
       </c>
       <c r="CO5" s="11">
-        <v>1112571.3108646034</v>
+        <v>1140681.5660682472</v>
       </c>
       <c r="CP5" s="33">
-        <v>2847495.7919316422</v>
+        <v>2866798.228592569</v>
       </c>
       <c r="CQ5" s="33">
-        <v>1707775.7883271577</v>
+        <v>1621148.8294892437</v>
       </c>
       <c r="CR5" s="33">
-        <v>1087560.7850242332</v>
+        <v>1156981.8395978056</v>
       </c>
       <c r="CS5" s="16">
-        <v>619515.68581047433</v>
+        <v>492959.4269226013</v>
       </c>
       <c r="CT5" s="33">
         <v>259537.41645133332</v>
       </c>
       <c r="CU5" s="33">
         <v>275737.58330575458</v>
       </c>
       <c r="CV5" s="33">
         <v>363420.05882626172</v>
       </c>
       <c r="CW5" s="33">
         <v>352550.16665031412</v>
       </c>
-      <c r="CX5" s="10"/>
+      <c r="CX5" s="10">
+        <v>380432.21877557336</v>
+      </c>
       <c r="CY5" s="11"/>
       <c r="CZ5" s="11"/>
       <c r="DA5" s="11"/>
       <c r="DB5" s="33"/>
       <c r="DC5" s="33"/>
       <c r="DD5" s="33"/>
       <c r="DE5" s="16"/>
     </row>
     <row r="6" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="16" t="s">
@@ -2125,98 +2130,100 @@
       <c r="BZ6" s="23">
         <v>19062.150838397607</v>
       </c>
       <c r="CA6" s="17">
         <v>31582.642235536121</v>
       </c>
       <c r="CB6" s="17">
         <v>40031.447192601132</v>
       </c>
       <c r="CC6" s="17">
         <v>49834.763834078389</v>
       </c>
       <c r="CD6" s="2">
         <v>94783.214464230346</v>
       </c>
       <c r="CE6" s="2">
         <v>59784.866512804139</v>
       </c>
       <c r="CF6" s="2">
         <v>80298.645792076277</v>
       </c>
       <c r="CG6" s="27">
         <v>37245.55657662687</v>
       </c>
       <c r="CH6" s="34">
-        <v>8778.1697516937165</v>
+        <v>10695.046440086677</v>
       </c>
       <c r="CI6" s="34">
-        <v>11577.073269077429</v>
+        <v>13879.790552584445</v>
       </c>
       <c r="CJ6" s="23">
-        <v>16993.694571475742</v>
+        <v>19357.197358319285</v>
       </c>
       <c r="CK6" s="23">
-        <v>19747.518836431165</v>
+        <v>21785.997948393513</v>
       </c>
       <c r="CL6" s="23">
-        <v>22671.87547442178</v>
+        <v>24603.653365564052</v>
       </c>
       <c r="CM6" s="17">
-        <v>38959.828202137011</v>
+        <v>41782.738696136781</v>
       </c>
       <c r="CN6" s="17">
-        <v>46487.1726857381</v>
+        <v>46343.754828437763</v>
       </c>
       <c r="CO6" s="17">
-        <v>56139.981787582059</v>
+        <v>52253.73483411716</v>
       </c>
       <c r="CP6" s="27">
-        <v>118750.90732254888</v>
+        <v>113074.12461935918</v>
       </c>
       <c r="CQ6" s="27">
-        <v>64896.731666697829</v>
+        <v>66151.040824805619</v>
       </c>
       <c r="CR6" s="27">
-        <v>110267.29397353616</v>
+        <v>110420.1355149443</v>
       </c>
       <c r="CS6" s="23">
-        <v>68806.516216266173</v>
+        <v>51860.565978334249</v>
       </c>
       <c r="CT6" s="34">
         <v>12104.167185066426</v>
       </c>
       <c r="CU6" s="34">
         <v>16229.491585785001</v>
       </c>
       <c r="CV6" s="23">
         <v>22630.106496096552</v>
       </c>
       <c r="CW6" s="23">
         <v>26386.867097400514</v>
       </c>
-      <c r="CX6" s="23"/>
+      <c r="CX6" s="23">
+        <v>29780.162867089679</v>
+      </c>
       <c r="CY6" s="17"/>
       <c r="CZ6" s="17"/>
       <c r="DA6" s="17"/>
       <c r="DB6" s="27"/>
       <c r="DC6" s="27"/>
       <c r="DD6" s="27"/>
       <c r="DE6" s="23"/>
     </row>
     <row r="7" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7">
         <v>8700.9655365574399</v>
       </c>
       <c r="C7" s="7">
         <v>8523.2103716670208</v>
       </c>
       <c r="D7" s="7">
         <v>10491.497441713673</v>
       </c>
       <c r="E7" s="7">
         <v>11775.529951202734</v>
       </c>
       <c r="F7" s="7">
@@ -2438,98 +2445,100 @@
       <c r="BZ7" s="8">
         <v>26393.112035901016</v>
       </c>
       <c r="CA7" s="9">
         <v>32363.189027562959</v>
       </c>
       <c r="CB7" s="9">
         <v>37017.852478711291</v>
       </c>
       <c r="CC7" s="9">
         <v>105404.78444559959</v>
       </c>
       <c r="CD7" s="7">
         <v>399108.03514687903</v>
       </c>
       <c r="CE7" s="7">
         <v>192855.65622046954</v>
       </c>
       <c r="CF7" s="7">
         <v>66456.890351744354</v>
       </c>
       <c r="CG7" s="28">
         <v>25857.055067579568</v>
       </c>
       <c r="CH7" s="34">
-        <v>21070.675484983454</v>
+        <v>23437.275754987761</v>
       </c>
       <c r="CI7" s="34">
-        <v>24010.905488121934</v>
+        <v>26020.984999652726</v>
       </c>
       <c r="CJ7" s="34">
-        <v>27935.582540664018</v>
+        <v>30328.610507519483</v>
       </c>
       <c r="CK7" s="34">
-        <v>28132.580449933917</v>
+        <v>30814.389727163765</v>
       </c>
       <c r="CL7" s="8">
-        <v>28094.979990487704</v>
+        <v>30656.184705441079</v>
       </c>
       <c r="CM7" s="9">
-        <v>31333.68687526857</v>
+        <v>34498.494598248893</v>
       </c>
       <c r="CN7" s="9">
-        <v>38273.859950780366</v>
+        <v>36430.647347862039</v>
       </c>
       <c r="CO7" s="9">
-        <v>117939.56423710358</v>
+        <v>152929.72811999774</v>
       </c>
       <c r="CP7" s="34">
-        <v>453618.78705460735</v>
+        <v>435909.24835283641</v>
       </c>
       <c r="CQ7" s="34">
-        <v>242171.89466710947</v>
+        <v>212266.6544663822</v>
       </c>
       <c r="CR7" s="34">
-        <v>127703.86335390052</v>
+        <v>127520.31714064645</v>
       </c>
       <c r="CS7" s="18">
-        <v>53935.708756344749</v>
+        <v>34099.155408396859</v>
       </c>
       <c r="CT7" s="34">
         <v>29469.714405250052</v>
       </c>
       <c r="CU7" s="34">
         <v>30896.084339753557</v>
       </c>
       <c r="CV7" s="34">
         <v>37807.146174474234</v>
       </c>
       <c r="CW7" s="34">
         <v>38790.834717595237</v>
       </c>
-      <c r="CX7" s="8"/>
+      <c r="CX7" s="8">
+        <v>39456.207720353821</v>
+      </c>
       <c r="CY7" s="9"/>
       <c r="CZ7" s="9"/>
       <c r="DA7" s="9"/>
       <c r="DB7" s="34"/>
       <c r="DC7" s="34"/>
       <c r="DD7" s="34"/>
       <c r="DE7" s="18"/>
     </row>
     <row r="8" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>7840.5553219245776</v>
       </c>
       <c r="C8" s="7">
         <v>8433.5732801290069</v>
       </c>
       <c r="D8" s="7">
         <v>14301.05804765454</v>
       </c>
       <c r="E8" s="7">
         <v>11443.83162663988</v>
       </c>
       <c r="F8" s="7">
@@ -2751,98 +2760,100 @@
       <c r="BZ8" s="8">
         <v>16857.871891257004</v>
       </c>
       <c r="CA8" s="9">
         <v>26442.139033912914</v>
       </c>
       <c r="CB8" s="9">
         <v>43483.527245342688</v>
       </c>
       <c r="CC8" s="9">
         <v>51036.956142748633</v>
       </c>
       <c r="CD8" s="7">
         <v>74946.711003612363</v>
       </c>
       <c r="CE8" s="7">
         <v>52043.479011124684</v>
       </c>
       <c r="CF8" s="7">
         <v>24205.570642738097</v>
       </c>
       <c r="CG8" s="28">
         <v>25756.990648300925</v>
       </c>
       <c r="CH8" s="34">
-        <v>10838.224144759064</v>
+        <v>11682.120989869371</v>
       </c>
       <c r="CI8" s="34">
-        <v>11409.704481285979</v>
+        <v>12164.100773967588</v>
       </c>
       <c r="CJ8" s="34">
-        <v>21261.114827958223</v>
+        <v>21617.876935981913</v>
       </c>
       <c r="CK8" s="34">
-        <v>17898.402605466352</v>
+        <v>18300.234078311754</v>
       </c>
       <c r="CL8" s="8">
-        <v>17514.476544255842</v>
+        <v>18715.621434224289</v>
       </c>
       <c r="CM8" s="9">
-        <v>28420.968885660026</v>
+        <v>28603.488983031977</v>
       </c>
       <c r="CN8" s="9">
-        <v>46086.128452421282</v>
+        <v>48204.315025025426</v>
       </c>
       <c r="CO8" s="9">
-        <v>57291.776635249655</v>
+        <v>59474.646852518475</v>
       </c>
       <c r="CP8" s="34">
-        <v>86065.230076373075</v>
+        <v>86685.719125620511</v>
       </c>
       <c r="CQ8" s="34">
-        <v>55753.388637975098</v>
+        <v>54147.150270630947</v>
       </c>
       <c r="CR8" s="34">
-        <v>30565.473961553726</v>
+        <v>27660.610773211414</v>
       </c>
       <c r="CS8" s="18">
-        <v>28936.425412022076</v>
+        <v>28140.263878318583</v>
       </c>
       <c r="CT8" s="34">
         <v>12673.324962121482</v>
       </c>
       <c r="CU8" s="34">
         <v>13926.973434527736</v>
       </c>
       <c r="CV8" s="34">
         <v>25690.416748725642</v>
       </c>
       <c r="CW8" s="34">
         <v>20559.867695495435</v>
       </c>
-      <c r="CX8" s="8"/>
+      <c r="CX8" s="8">
+        <v>20485.920668774728</v>
+      </c>
       <c r="CY8" s="9"/>
       <c r="CZ8" s="9"/>
       <c r="DA8" s="9"/>
       <c r="DB8" s="34"/>
       <c r="DC8" s="34"/>
       <c r="DD8" s="34"/>
       <c r="DE8" s="18"/>
     </row>
     <row r="9" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7">
         <v>20787.914912910335</v>
       </c>
       <c r="C9" s="7">
         <v>17541.000490463932</v>
       </c>
       <c r="D9" s="7">
         <v>35623.218416795564</v>
       </c>
       <c r="E9" s="7">
         <v>22505.89913743037</v>
       </c>
       <c r="F9" s="7">
@@ -3064,98 +3075,100 @@
       <c r="BZ9" s="8">
         <v>30272.703360819953</v>
       </c>
       <c r="CA9" s="9">
         <v>49916.576178571268</v>
       </c>
       <c r="CB9" s="9">
         <v>57607.231642389044</v>
       </c>
       <c r="CC9" s="9">
         <v>84956.462557419305</v>
       </c>
       <c r="CD9" s="7">
         <v>145336.04923676877</v>
       </c>
       <c r="CE9" s="7">
         <v>89935.411287484734</v>
       </c>
       <c r="CF9" s="7">
         <v>56967.780093198497</v>
       </c>
       <c r="CG9" s="28">
         <v>52245.061967562389</v>
       </c>
       <c r="CH9" s="34">
-        <v>27870.880021881861</v>
+        <v>30089.716411030888</v>
       </c>
       <c r="CI9" s="34">
-        <v>24818.516652261365</v>
+        <v>27231.964484500117</v>
       </c>
       <c r="CJ9" s="34">
-        <v>44688.268820021098</v>
+        <v>48389.300391223245</v>
       </c>
       <c r="CK9" s="34">
-        <v>30215.319344034597</v>
+        <v>31960.560338147159</v>
       </c>
       <c r="CL9" s="8">
-        <v>34808.971457029118</v>
+        <v>35816.326311565586</v>
       </c>
       <c r="CM9" s="9">
-        <v>61846.099794558351</v>
+        <v>60193.070631076051</v>
       </c>
       <c r="CN9" s="9">
-        <v>63836.542068422095</v>
+        <v>66135.802999080377</v>
       </c>
       <c r="CO9" s="9">
-        <v>97314.166032690759</v>
+        <v>93276.141266619015</v>
       </c>
       <c r="CP9" s="34">
-        <v>154940.60779415324</v>
+        <v>170531.10105262729</v>
       </c>
       <c r="CQ9" s="34">
-        <v>108747.3737167206</v>
+        <v>112136.24408575051</v>
       </c>
       <c r="CR9" s="34">
-        <v>77258.608647041299</v>
+        <v>71182.075221890977</v>
       </c>
       <c r="CS9" s="18">
-        <v>72036.295917970667</v>
+        <v>61519.229674256603</v>
       </c>
       <c r="CT9" s="34">
         <v>31930.345811066021</v>
       </c>
       <c r="CU9" s="34">
         <v>33351.503397053959</v>
       </c>
       <c r="CV9" s="34">
         <v>58329.204101825213</v>
       </c>
       <c r="CW9" s="34">
         <v>36160.446311100837</v>
       </c>
-      <c r="CX9" s="8"/>
+      <c r="CX9" s="8">
+        <v>40538.510033934632</v>
+      </c>
       <c r="CY9" s="9"/>
       <c r="CZ9" s="9"/>
       <c r="DA9" s="9"/>
       <c r="DB9" s="34"/>
       <c r="DC9" s="34"/>
       <c r="DD9" s="34"/>
       <c r="DE9" s="18"/>
     </row>
     <row r="10" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7">
         <v>2371.2900010054163</v>
       </c>
       <c r="C10" s="7">
         <v>2357.2336311681083</v>
       </c>
       <c r="D10" s="7">
         <v>3035.7162020600131</v>
       </c>
       <c r="E10" s="7">
         <v>3078.6981574348274</v>
       </c>
       <c r="F10" s="7">
@@ -3377,98 +3390,100 @@
       <c r="BZ10" s="8">
         <v>6609.3019296187458</v>
       </c>
       <c r="CA10" s="9">
         <v>7900.8643990419396</v>
       </c>
       <c r="CB10" s="9">
         <v>11894.293051997684</v>
       </c>
       <c r="CC10" s="9">
         <v>13782.858643024141</v>
       </c>
       <c r="CD10" s="7">
         <v>29674.018940840077</v>
       </c>
       <c r="CE10" s="7">
         <v>16825.563832325166</v>
       </c>
       <c r="CF10" s="7">
         <v>8111.1545636732972</v>
       </c>
       <c r="CG10" s="28">
         <v>11452.387861037343</v>
       </c>
       <c r="CH10" s="34">
-        <v>4064.6075557407648</v>
+        <v>4250.9130818349186</v>
       </c>
       <c r="CI10" s="34">
-        <v>5323.8924658396136</v>
+        <v>5186.4169736468866</v>
       </c>
       <c r="CJ10" s="34">
-        <v>6218.6696478532331</v>
+        <v>5676.5535887641236</v>
       </c>
       <c r="CK10" s="34">
-        <v>5701.2111800067205</v>
+        <v>5231.4210493543724</v>
       </c>
       <c r="CL10" s="8">
-        <v>7609.800719740635</v>
+        <v>7297.3584121416943</v>
       </c>
       <c r="CM10" s="9">
-        <v>10115.506557983263</v>
+        <v>8701.0186943966983</v>
       </c>
       <c r="CN10" s="9">
-        <v>12139.515179701844</v>
+        <v>12459.028625413026</v>
       </c>
       <c r="CO10" s="9">
-        <v>14292.449526119712</v>
+        <v>14630.83918631192</v>
       </c>
       <c r="CP10" s="34">
-        <v>31816.037721006476</v>
+        <v>36616.555683665247</v>
       </c>
       <c r="CQ10" s="34">
-        <v>19525.720802000975</v>
+        <v>18517.558192912926</v>
       </c>
       <c r="CR10" s="34">
-        <v>8491.4733409523797</v>
+        <v>7524.8182789921402</v>
       </c>
       <c r="CS10" s="18">
-        <v>12815.217101861326</v>
+        <v>11774.247060848742</v>
       </c>
       <c r="CT10" s="34">
         <v>4877.2346468965252</v>
       </c>
       <c r="CU10" s="34">
         <v>6598.9884168248791</v>
       </c>
       <c r="CV10" s="34">
         <v>7159.2397966242988</v>
       </c>
       <c r="CW10" s="34">
         <v>7422.0336583510089</v>
       </c>
-      <c r="CX10" s="8"/>
+      <c r="CX10" s="8">
+        <v>9316.2359885235328</v>
+      </c>
       <c r="CY10" s="9"/>
       <c r="CZ10" s="9"/>
       <c r="DA10" s="9"/>
       <c r="DB10" s="34"/>
       <c r="DC10" s="34"/>
       <c r="DD10" s="34"/>
       <c r="DE10" s="18"/>
     </row>
     <row r="11" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="2">
         <v>3170.0580404259745</v>
       </c>
       <c r="C11" s="2">
         <v>4075.7584577612465</v>
       </c>
       <c r="D11" s="7">
         <v>5486.9465611897858</v>
       </c>
       <c r="E11" s="7">
         <v>7166.3820622178046</v>
       </c>
       <c r="F11" s="8">
@@ -3690,98 +3705,100 @@
       <c r="BZ11" s="8">
         <v>20966.120144153989</v>
       </c>
       <c r="CA11" s="9">
         <v>27852.321077402328</v>
       </c>
       <c r="CB11" s="9">
         <v>36397.456038952834</v>
       </c>
       <c r="CC11" s="9">
         <v>39314.636736978595</v>
       </c>
       <c r="CD11" s="7">
         <v>51815.907090233159</v>
       </c>
       <c r="CE11" s="7">
         <v>33955.733548695745</v>
       </c>
       <c r="CF11" s="7">
         <v>21351.67178288343</v>
       </c>
       <c r="CG11" s="28">
         <v>20253.167663369884</v>
       </c>
       <c r="CH11" s="27">
-        <v>7106.1413798990761</v>
+        <v>7177.3210459295033</v>
       </c>
       <c r="CI11" s="27">
-        <v>9863.5389011250063</v>
+        <v>9636.7641347287172</v>
       </c>
       <c r="CJ11" s="34">
-        <v>12762.860287278934</v>
+        <v>12766.445469272849</v>
       </c>
       <c r="CK11" s="34">
-        <v>15481.966956150287</v>
+        <v>15562.740922109655</v>
       </c>
       <c r="CL11" s="8">
-        <v>22349.852126459773</v>
+        <v>22578.736960115537</v>
       </c>
       <c r="CM11" s="9">
-        <v>30186.058289217417</v>
+        <v>30009.978475326789</v>
       </c>
       <c r="CN11" s="9">
-        <v>41041.795109162471</v>
+        <v>42461.021429755805</v>
       </c>
       <c r="CO11" s="9">
-        <v>40608.642333690383</v>
+        <v>41988.086752470052</v>
       </c>
       <c r="CP11" s="34">
-        <v>61259.899631238455</v>
+        <v>61911.262419301143</v>
       </c>
       <c r="CQ11" s="34">
-        <v>40129.328585074523</v>
+        <v>37669.296472725757</v>
       </c>
       <c r="CR11" s="34">
-        <v>17948.502749954056</v>
+        <v>21695.220112058116</v>
       </c>
       <c r="CS11" s="18">
-        <v>21323.182812752919</v>
+        <v>21282.652375385798</v>
       </c>
       <c r="CT11" s="27">
         <v>9302.7334474173622</v>
       </c>
       <c r="CU11" s="27">
         <v>12745.167218957753</v>
       </c>
       <c r="CV11" s="34">
         <v>14374.142856920058</v>
       </c>
       <c r="CW11" s="34">
         <v>19036.179739985502</v>
       </c>
-      <c r="CX11" s="8"/>
+      <c r="CX11" s="8">
+        <v>26818.771574376966</v>
+      </c>
       <c r="CY11" s="9"/>
       <c r="CZ11" s="9"/>
       <c r="DA11" s="9"/>
       <c r="DB11" s="34"/>
       <c r="DC11" s="34"/>
       <c r="DD11" s="34"/>
       <c r="DE11" s="18"/>
     </row>
     <row r="12" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2">
         <v>6856.9298374157033</v>
       </c>
       <c r="C12" s="2">
         <v>6553.8105418174973</v>
       </c>
       <c r="D12" s="7">
         <v>7453.1531509965262</v>
       </c>
       <c r="E12" s="7">
         <v>8396.0545174335966</v>
       </c>
       <c r="F12" s="8">
@@ -4003,98 +4020,100 @@
       <c r="BZ12" s="8">
         <v>15891.98866687567</v>
       </c>
       <c r="CA12" s="9">
         <v>25429.035349157413</v>
       </c>
       <c r="CB12" s="9">
         <v>49572.639505198233</v>
       </c>
       <c r="CC12" s="9">
         <v>62067.55816717993</v>
       </c>
       <c r="CD12" s="7">
         <v>137245.24412706489</v>
       </c>
       <c r="CE12" s="7">
         <v>78872.719211233285</v>
       </c>
       <c r="CF12" s="7">
         <v>29501.703159648114</v>
       </c>
       <c r="CG12" s="28">
         <v>28071.007996414221</v>
       </c>
       <c r="CH12" s="27">
-        <v>12345.054945252714</v>
+        <v>12659.025437508137</v>
       </c>
       <c r="CI12" s="27">
-        <v>12575.164953449428</v>
+        <v>12430.560803026186</v>
       </c>
       <c r="CJ12" s="34">
-        <v>13778.898690366097</v>
+        <v>14222.994733800559</v>
       </c>
       <c r="CK12" s="34">
-        <v>14977.88291355939</v>
+        <v>15676.547299659822</v>
       </c>
       <c r="CL12" s="8">
-        <v>16896.983538108441</v>
+        <v>17840.39726725336</v>
       </c>
       <c r="CM12" s="9">
-        <v>29726.309604492482</v>
+        <v>30856.097697034103</v>
       </c>
       <c r="CN12" s="9">
-        <v>50897.274908569147</v>
+        <v>48000.490622069898</v>
       </c>
       <c r="CO12" s="9">
-        <v>64887.345479389805</v>
+        <v>61621.877153154841</v>
       </c>
       <c r="CP12" s="34">
-        <v>149035.41396149961</v>
+        <v>174903.82130045319</v>
       </c>
       <c r="CQ12" s="34">
-        <v>95788.730172409036</v>
+        <v>88209.234901749514</v>
       </c>
       <c r="CR12" s="34">
-        <v>27112.387851857598</v>
+        <v>24926.830283879324</v>
       </c>
       <c r="CS12" s="18">
-        <v>29597.402637894105</v>
+        <v>32901.269753508321</v>
       </c>
       <c r="CT12" s="27">
         <v>13671.955163542962</v>
       </c>
       <c r="CU12" s="27">
         <v>15363.105903933127</v>
       </c>
       <c r="CV12" s="34">
         <v>17250.223951842094</v>
       </c>
       <c r="CW12" s="34">
         <v>19634.12015564632</v>
       </c>
-      <c r="CX12" s="8"/>
+      <c r="CX12" s="8">
+        <v>20785.732513304469</v>
+      </c>
       <c r="CY12" s="9"/>
       <c r="CZ12" s="9"/>
       <c r="DA12" s="9"/>
       <c r="DB12" s="34"/>
       <c r="DC12" s="34"/>
       <c r="DD12" s="34"/>
       <c r="DE12" s="18"/>
     </row>
     <row r="13" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="16" t="s">
@@ -4316,98 +4335,100 @@
       <c r="BZ13" s="23">
         <v>11348.299895956747</v>
       </c>
       <c r="CA13" s="9">
         <v>26540.922475295818</v>
       </c>
       <c r="CB13" s="9">
         <v>33142.236363024851</v>
       </c>
       <c r="CC13" s="9">
         <v>58304.688994352247</v>
       </c>
       <c r="CD13" s="7">
         <v>124582.38700757486</v>
       </c>
       <c r="CE13" s="7">
         <v>69183.404511039203</v>
       </c>
       <c r="CF13" s="7">
         <v>46065.514169188296</v>
       </c>
       <c r="CG13" s="28">
         <v>24719.446696300645</v>
       </c>
       <c r="CH13" s="34">
-        <v>9641.1506389745537</v>
+        <v>9090.5375305842281</v>
       </c>
       <c r="CI13" s="34">
-        <v>8052.6281348200637</v>
+        <v>7637.125561272399</v>
       </c>
       <c r="CJ13" s="23">
-        <v>18479.554345534925</v>
+        <v>18628.912320763804</v>
       </c>
       <c r="CK13" s="23">
-        <v>11813.333950027203</v>
+        <v>11442.136405731293</v>
       </c>
       <c r="CL13" s="23">
-        <v>12537.604536339812</v>
+        <v>13125.728685522779</v>
       </c>
       <c r="CM13" s="9">
-        <v>30245.774590131787</v>
+        <v>29140.141365946507</v>
       </c>
       <c r="CN13" s="9">
-        <v>35595.550511017194</v>
+        <v>35328.228442972308</v>
       </c>
       <c r="CO13" s="9">
-        <v>61218.547232696328</v>
+        <v>67258.661745266465</v>
       </c>
       <c r="CP13" s="34">
-        <v>137133.9418380413</v>
+        <v>138544.64826985035</v>
       </c>
       <c r="CQ13" s="34">
-        <v>79624.344518226208</v>
+        <v>72739.614272327191</v>
       </c>
       <c r="CR13" s="34">
-        <v>48094.980073547355</v>
+        <v>48670.127987115513</v>
       </c>
       <c r="CS13" s="18">
-        <v>31620.015080810026</v>
+        <v>28668.39228006293</v>
       </c>
       <c r="CT13" s="34">
         <v>9673.5212797626009</v>
       </c>
       <c r="CU13" s="34">
         <v>9314.9567522601956</v>
       </c>
       <c r="CV13" s="23">
         <v>25267.840199662434</v>
       </c>
       <c r="CW13" s="23">
         <v>12336.051067417437</v>
       </c>
-      <c r="CX13" s="23"/>
+      <c r="CX13" s="23">
+        <v>15207.933698350726</v>
+      </c>
       <c r="CY13" s="9"/>
       <c r="CZ13" s="9"/>
       <c r="DA13" s="9"/>
       <c r="DB13" s="34"/>
       <c r="DC13" s="34"/>
       <c r="DD13" s="34"/>
       <c r="DE13" s="18"/>
     </row>
     <row r="14" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="2">
         <v>7745.3524355185837</v>
       </c>
       <c r="C14" s="2">
         <v>6747.392190569074</v>
       </c>
       <c r="D14" s="7">
         <v>11368.591020028414</v>
       </c>
       <c r="E14" s="7">
         <v>9306.4291059763164</v>
       </c>
       <c r="F14" s="8">
@@ -4629,98 +4650,100 @@
       <c r="BZ14" s="8">
         <v>16937.312413864856</v>
       </c>
       <c r="CA14" s="9">
         <v>28828.605237754411</v>
       </c>
       <c r="CB14" s="9">
         <v>45578.881295775558</v>
       </c>
       <c r="CC14" s="9">
         <v>62121.628530057176</v>
       </c>
       <c r="CD14" s="7">
         <v>144065.95922194934</v>
       </c>
       <c r="CE14" s="7">
         <v>84690.784531559708</v>
       </c>
       <c r="CF14" s="7">
         <v>22655.759291370447</v>
       </c>
       <c r="CG14" s="28">
         <v>28662.785164563811</v>
       </c>
       <c r="CH14" s="34">
-        <v>10540.59806662741</v>
+        <v>10307.4386645059</v>
       </c>
       <c r="CI14" s="34">
-        <v>9200.7241873997282</v>
+        <v>9372.8778054431368</v>
       </c>
       <c r="CJ14" s="34">
-        <v>14856.797192750777</v>
+        <v>15382.708153466005</v>
       </c>
       <c r="CK14" s="34">
-        <v>12895.227500145686</v>
+        <v>14581.036778771979</v>
       </c>
       <c r="CL14" s="8">
-        <v>17380.047190260273</v>
+        <v>19135.695073675663</v>
       </c>
       <c r="CM14" s="9">
-        <v>37274.523271223654</v>
+        <v>34140.769074514094</v>
       </c>
       <c r="CN14" s="9">
-        <v>46493.263050029811</v>
+        <v>41922.975143896976</v>
       </c>
       <c r="CO14" s="9">
-        <v>70551.326009768658</v>
+        <v>65106.966219519192</v>
       </c>
       <c r="CP14" s="34">
-        <v>155217.97581540534</v>
+        <v>167005.46526255691</v>
       </c>
       <c r="CQ14" s="34">
-        <v>79735.122076478132</v>
+        <v>75413.699808907448</v>
       </c>
       <c r="CR14" s="34">
-        <v>39152.665509266699</v>
+        <v>33209.605135655351</v>
       </c>
       <c r="CS14" s="18">
-        <v>38631.489360950989</v>
+        <v>34932.683676199224</v>
       </c>
       <c r="CT14" s="34">
         <v>11991.295060006834</v>
       </c>
       <c r="CU14" s="34">
         <v>10766.125785709319</v>
       </c>
       <c r="CV14" s="34">
         <v>17759.04816277494</v>
       </c>
       <c r="CW14" s="34">
         <v>14843.968825771375</v>
       </c>
-      <c r="CX14" s="8"/>
+      <c r="CX14" s="8">
+        <v>22157.400485787912</v>
+      </c>
       <c r="CY14" s="9"/>
       <c r="CZ14" s="9"/>
       <c r="DA14" s="9"/>
       <c r="DB14" s="34"/>
       <c r="DC14" s="34"/>
       <c r="DD14" s="34"/>
       <c r="DE14" s="18"/>
     </row>
     <row r="15" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="2">
         <v>8168.6867563894302</v>
       </c>
       <c r="C15" s="2">
         <v>8806.9499730342104</v>
       </c>
       <c r="D15" s="7">
         <v>8028.6910175689327</v>
       </c>
       <c r="E15" s="7">
         <v>12093.408849898549</v>
       </c>
       <c r="F15" s="8">
@@ -4942,98 +4965,100 @@
       <c r="BZ15" s="8">
         <v>15187.215121618547</v>
       </c>
       <c r="CA15" s="9">
         <v>27612.853560235253</v>
       </c>
       <c r="CB15" s="9">
         <v>24386.550923449428</v>
       </c>
       <c r="CC15" s="9">
         <v>105032.31808495191</v>
       </c>
       <c r="CD15" s="7">
         <v>233464.91980277273</v>
       </c>
       <c r="CE15" s="7">
         <v>208260.12135858639</v>
       </c>
       <c r="CF15" s="7">
         <v>82657.442335245491</v>
       </c>
       <c r="CG15" s="28">
         <v>9913.9261880457798</v>
       </c>
       <c r="CH15" s="34">
-        <v>10171.457792360627</v>
+        <v>12593.737256541375</v>
       </c>
       <c r="CI15" s="34">
-        <v>12349.572653263684</v>
+        <v>13909.866938437777</v>
       </c>
       <c r="CJ15" s="34">
-        <v>12073.152355978689</v>
+        <v>13079.865524458824</v>
       </c>
       <c r="CK15" s="34">
-        <v>17335.825807219175</v>
+        <v>17815.324585060003</v>
       </c>
       <c r="CL15" s="8">
-        <v>18418.070346852863</v>
+        <v>19244.453757122152</v>
       </c>
       <c r="CM15" s="9">
-        <v>27578.270812884846</v>
+        <v>28469.66619651713</v>
       </c>
       <c r="CN15" s="9">
-        <v>25729.258588344779</v>
+        <v>22029.780983137127</v>
       </c>
       <c r="CO15" s="9">
-        <v>130920.95289851475</v>
+        <v>127065.9484847053</v>
       </c>
       <c r="CP15" s="34">
-        <v>282937.73177971592</v>
+        <v>280802.14967138402</v>
       </c>
       <c r="CQ15" s="34">
-        <v>258956.70709283859</v>
+        <v>238751.82992839496</v>
       </c>
       <c r="CR15" s="34">
-        <v>127549.9130615959</v>
+        <v>135351.16891240113</v>
       </c>
       <c r="CS15" s="18">
-        <v>26778.023214676847</v>
+        <v>11845.449859081817</v>
       </c>
       <c r="CT15" s="34">
         <v>14123.35940800475</v>
       </c>
       <c r="CU15" s="34">
         <v>16125.102907361623</v>
       </c>
       <c r="CV15" s="34">
         <v>14768.918591936792</v>
       </c>
       <c r="CW15" s="34">
         <v>20590.238582156435</v>
       </c>
-      <c r="CX15" s="8"/>
+      <c r="CX15" s="8">
+        <v>20469.959731171468</v>
+      </c>
       <c r="CY15" s="9"/>
       <c r="CZ15" s="9"/>
       <c r="DA15" s="9"/>
       <c r="DB15" s="34"/>
       <c r="DC15" s="34"/>
       <c r="DD15" s="34"/>
       <c r="DE15" s="18"/>
     </row>
     <row r="16" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="2">
         <v>2986.4752279854379</v>
       </c>
       <c r="C16" s="2">
         <v>2780.5137684741776</v>
       </c>
       <c r="D16" s="7">
         <v>2880.6440814114726</v>
       </c>
       <c r="E16" s="7">
         <v>2952.6600835951735</v>
       </c>
       <c r="F16" s="8">
@@ -5255,98 +5280,100 @@
       <c r="BZ16" s="8">
         <v>4776.3190165202614</v>
       </c>
       <c r="CA16" s="9">
         <v>5960.472857256209</v>
       </c>
       <c r="CB16" s="9">
         <v>14425.95869862074</v>
       </c>
       <c r="CC16" s="9">
         <v>18901.88789634444</v>
       </c>
       <c r="CD16" s="7">
         <v>101187.73825077397</v>
       </c>
       <c r="CE16" s="7">
         <v>45844.72530071572</v>
       </c>
       <c r="CF16" s="7">
         <v>7005.5601891524711</v>
       </c>
       <c r="CG16" s="28">
         <v>11348.549413010503</v>
       </c>
       <c r="CH16" s="34">
-        <v>5131.3744325029238</v>
+        <v>5236.6429758358136</v>
       </c>
       <c r="CI16" s="34">
-        <v>4759.6242417958092</v>
+        <v>4881.5957427183503</v>
       </c>
       <c r="CJ16" s="34">
-        <v>4646.3618488041175</v>
+        <v>4743.7448799727281</v>
       </c>
       <c r="CK16" s="34">
-        <v>4875.722952575079</v>
+        <v>5017.854881653273</v>
       </c>
       <c r="CL16" s="8">
-        <v>5502.8882951224232</v>
+        <v>5218.9124920064087</v>
       </c>
       <c r="CM16" s="9">
-        <v>6546.5601801454068</v>
+        <v>6583.8228031310391</v>
       </c>
       <c r="CN16" s="9">
-        <v>15060.802796037666</v>
+        <v>15071.56732843345</v>
       </c>
       <c r="CO16" s="9">
-        <v>20374.504986201304</v>
+        <v>19823.67025063053</v>
       </c>
       <c r="CP16" s="34">
-        <v>99544.925906467193</v>
+        <v>101500.63905264034</v>
       </c>
       <c r="CQ16" s="34">
-        <v>45077.978405142967</v>
+        <v>40530.102166130877</v>
       </c>
       <c r="CR16" s="34">
-        <v>7869.8339714649665</v>
+        <v>7521.6202986959233</v>
       </c>
       <c r="CS16" s="18">
-        <v>14051.428969030556</v>
+        <v>13709.777352103527</v>
       </c>
       <c r="CT16" s="34">
         <v>5979.9572228732395</v>
       </c>
       <c r="CU16" s="34">
         <v>5410.6997247090858</v>
       </c>
       <c r="CV16" s="34">
         <v>5254.0125843132773</v>
       </c>
       <c r="CW16" s="34">
         <v>5445.5670393244591</v>
       </c>
-      <c r="CX16" s="8"/>
+      <c r="CX16" s="8">
+        <v>5632.8111096747489</v>
+      </c>
       <c r="CY16" s="9"/>
       <c r="CZ16" s="9"/>
       <c r="DA16" s="9"/>
       <c r="DB16" s="34"/>
       <c r="DC16" s="34"/>
       <c r="DD16" s="34"/>
       <c r="DE16" s="18"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="2">
         <v>782.00533499933647</v>
       </c>
       <c r="C17" s="2">
         <v>960.71156588532438</v>
       </c>
       <c r="D17" s="7">
         <v>446.62458353830556</v>
       </c>
       <c r="E17" s="7">
         <v>705.88608577153889</v>
       </c>
       <c r="F17" s="8">
@@ -5568,98 +5595,100 @@
       <c r="BZ17" s="8">
         <v>1746.0472995883119</v>
       </c>
       <c r="CA17" s="9">
         <v>3130.5861409584477</v>
       </c>
       <c r="CB17" s="9">
         <v>2163.5382351086419</v>
       </c>
       <c r="CC17" s="9">
         <v>2678.1362758047408</v>
       </c>
       <c r="CD17" s="7">
         <v>8498.911506932036</v>
       </c>
       <c r="CE17" s="7">
         <v>3252.8942717283189</v>
       </c>
       <c r="CF17" s="7">
         <v>3083.3511369082707</v>
       </c>
       <c r="CG17" s="28">
         <v>5110.3417904310963</v>
       </c>
       <c r="CH17" s="34">
-        <v>1544.6649716530774</v>
+        <v>1910.2221826108284</v>
       </c>
       <c r="CI17" s="34">
-        <v>2794.0566218426625</v>
+        <v>2748.1549116963829</v>
       </c>
       <c r="CJ17" s="34">
-        <v>1966.6174285943086</v>
+        <v>2022.58713034635</v>
       </c>
       <c r="CK17" s="34">
-        <v>3133.0580598323008</v>
+        <v>2746.4157837889197</v>
       </c>
       <c r="CL17" s="8">
-        <v>2603.7890500052049</v>
+        <v>2123.9670432217263</v>
       </c>
       <c r="CM17" s="9">
-        <v>3403.3528888843184</v>
+        <v>3587.1422491899548</v>
       </c>
       <c r="CN17" s="9">
-        <v>3060.9377745398428</v>
+        <v>2890.3165315262681</v>
       </c>
       <c r="CO17" s="9">
-        <v>2686.0929927490433</v>
+        <v>2893.120393955533</v>
       </c>
       <c r="CP17" s="34">
-        <v>8024.8315145107636</v>
+        <v>9213.0680682578841</v>
       </c>
       <c r="CQ17" s="34">
-        <v>3805.2049080973538</v>
+        <v>4376.7099968833909</v>
       </c>
       <c r="CR17" s="34">
-        <v>4738.9815080227263</v>
+        <v>4141.5178660551364</v>
       </c>
       <c r="CS17" s="18">
-        <v>6353.2584739912481</v>
+        <v>6022.3044817704113</v>
       </c>
       <c r="CT17" s="34">
         <v>2190.3802970899883</v>
       </c>
       <c r="CU17" s="34">
         <v>3265.6378591029206</v>
       </c>
       <c r="CV17" s="34">
         <v>1825.6258937895698</v>
       </c>
       <c r="CW17" s="34">
         <v>3486.955533458809</v>
       </c>
-      <c r="CX17" s="8"/>
+      <c r="CX17" s="8">
+        <v>2427.3236170747514</v>
+      </c>
       <c r="CY17" s="9"/>
       <c r="CZ17" s="9"/>
       <c r="DA17" s="9"/>
       <c r="DB17" s="34"/>
       <c r="DC17" s="34"/>
       <c r="DD17" s="34"/>
       <c r="DE17" s="18"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="7">
         <v>6855.275050643475</v>
       </c>
       <c r="C18" s="7">
         <v>7052.9647513064883</v>
       </c>
       <c r="D18" s="7">
         <v>8276.3152756289946</v>
       </c>
       <c r="E18" s="7">
         <v>8496.6858639713191</v>
       </c>
       <c r="F18" s="7">
@@ -5881,98 +5910,100 @@
       <c r="BZ18" s="7">
         <v>14960.83553554396</v>
       </c>
       <c r="CA18" s="7">
         <v>21572.967765278441</v>
       </c>
       <c r="CB18" s="9">
         <v>31077.953250453575</v>
       </c>
       <c r="CC18" s="9">
         <v>43851.467898909083</v>
       </c>
       <c r="CD18" s="7">
         <v>134953.0753932138</v>
       </c>
       <c r="CE18" s="7">
         <v>93319.079454489518</v>
       </c>
       <c r="CF18" s="7">
         <v>66280.801346906897</v>
       </c>
       <c r="CG18" s="28">
         <v>21863.117482510221</v>
       </c>
       <c r="CH18" s="34">
-        <v>11535.892814880644</v>
+        <v>12157.334212460331</v>
       </c>
       <c r="CI18" s="34">
-        <v>11693.272552342252</v>
+        <v>12199.782716844906</v>
       </c>
       <c r="CJ18" s="34">
-        <v>14003.239822229016</v>
+        <v>14418.430177789896</v>
       </c>
       <c r="CK18" s="34">
-        <v>15391.661176406087</v>
+        <v>15526.339145474409</v>
       </c>
       <c r="CL18" s="34">
-        <v>15903.002398479603</v>
+        <v>16084.427525595651</v>
       </c>
       <c r="CM18" s="34">
-        <v>23113.461498790723</v>
+        <v>22723.549778070505</v>
       </c>
       <c r="CN18" s="9">
-        <v>34674.285443002176</v>
+        <v>30964.413547620075</v>
       </c>
       <c r="CO18" s="9">
-        <v>47163.198794420154</v>
+        <v>41484.159878381637</v>
       </c>
       <c r="CP18" s="34">
-        <v>155956.59316548426</v>
+        <v>179135.93557551363</v>
       </c>
       <c r="CQ18" s="34">
-        <v>97616.048151867057</v>
+        <v>96731.866732018942</v>
       </c>
       <c r="CR18" s="34">
-        <v>96153.320839041146</v>
+        <v>118973.59588675336</v>
       </c>
       <c r="CS18" s="18">
-        <v>48176.704126455203</v>
+        <v>23757.871799915563</v>
       </c>
       <c r="CT18" s="34">
         <v>13252.641775145334</v>
       </c>
       <c r="CU18" s="34">
         <v>14993.704396562791</v>
       </c>
       <c r="CV18" s="34">
         <v>16853.818462081661</v>
       </c>
       <c r="CW18" s="34">
         <v>18470.31566961818</v>
       </c>
-      <c r="CX18" s="34"/>
+      <c r="CX18" s="34">
+        <v>18225.055478911578</v>
+      </c>
       <c r="CY18" s="34"/>
       <c r="CZ18" s="9"/>
       <c r="DA18" s="9"/>
       <c r="DB18" s="34"/>
       <c r="DC18" s="34"/>
       <c r="DD18" s="34"/>
       <c r="DE18" s="18"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="7">
         <v>8957.8491000425875</v>
       </c>
       <c r="C19" s="7">
         <v>6987.6590336735553</v>
       </c>
       <c r="D19" s="7">
         <v>6862.0648586952402</v>
       </c>
       <c r="E19" s="7">
         <v>11753.454938171828</v>
       </c>
       <c r="F19" s="7">
@@ -6194,98 +6225,100 @@
       <c r="BZ19" s="7">
         <v>16267.649664676819</v>
       </c>
       <c r="CA19" s="7">
         <v>21212.893870570122</v>
       </c>
       <c r="CB19" s="9">
         <v>40587.44743929262</v>
       </c>
       <c r="CC19" s="9">
         <v>109890.04165846248</v>
       </c>
       <c r="CD19" s="7">
         <v>346976.55846922763</v>
       </c>
       <c r="CE19" s="7">
         <v>202538.62713815668</v>
       </c>
       <c r="CF19" s="7">
         <v>138470.80529537663</v>
       </c>
       <c r="CG19" s="28">
         <v>16692.532782186274</v>
       </c>
       <c r="CH19" s="34">
-        <v>12807.776742388884</v>
+        <v>13935.391978751115</v>
       </c>
       <c r="CI19" s="34">
-        <v>10984.168869916131</v>
+        <v>11187.59400650361</v>
       </c>
       <c r="CJ19" s="34">
-        <v>12590.910038354154</v>
+        <v>12972.080462057904</v>
       </c>
       <c r="CK19" s="34">
-        <v>16288.533620595161</v>
+        <v>16530.790911913908</v>
       </c>
       <c r="CL19" s="34">
-        <v>17454.463366336597</v>
+        <v>17941.713989610365</v>
       </c>
       <c r="CM19" s="34">
-        <v>20664.740756074469</v>
+        <v>21270.656666966435</v>
       </c>
       <c r="CN19" s="9">
-        <v>44621.532733282547</v>
+        <v>39937.366347978867</v>
       </c>
       <c r="CO19" s="9">
-        <v>120325.03531980595</v>
+        <v>122198.28837196722</v>
       </c>
       <c r="CP19" s="34">
-        <v>421421.23777655431</v>
+        <v>401075.32050547859</v>
       </c>
       <c r="CQ19" s="34">
-        <v>201168.39155568709</v>
+        <v>191799.1871986264</v>
       </c>
       <c r="CR19" s="34">
-        <v>187793.13670634766</v>
+        <v>242843.53439346733</v>
       </c>
       <c r="CS19" s="18">
-        <v>40430.3589125168</v>
+        <v>17041.397102571678</v>
       </c>
       <c r="CT19" s="34">
         <v>15766.478763215213</v>
       </c>
       <c r="CU19" s="34">
         <v>12298.012796173907</v>
       </c>
       <c r="CV19" s="34">
         <v>14035.979757830846</v>
       </c>
       <c r="CW19" s="34">
         <v>18621.101975819882</v>
       </c>
-      <c r="CX19" s="34"/>
+      <c r="CX19" s="34">
+        <v>19698.670114803022</v>
+      </c>
       <c r="CY19" s="34"/>
       <c r="CZ19" s="9"/>
       <c r="DA19" s="9"/>
       <c r="DB19" s="34"/>
       <c r="DC19" s="34"/>
       <c r="DD19" s="34"/>
       <c r="DE19" s="18"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="7">
         <v>19722.22482619459</v>
       </c>
       <c r="C20" s="2">
         <v>19993.850121519314</v>
       </c>
       <c r="D20" s="7">
         <v>22738.595630081913</v>
       </c>
       <c r="E20" s="7">
         <v>22851.990031535839</v>
       </c>
       <c r="F20" s="7">
@@ -6507,98 +6540,100 @@
       <c r="BZ20" s="7">
         <v>34529.9772133558</v>
       </c>
       <c r="CA20" s="7">
         <v>52194.464797058579</v>
       </c>
       <c r="CB20" s="9">
         <v>83658.234283958023</v>
       </c>
       <c r="CC20" s="9">
         <v>138314.9690054692</v>
       </c>
       <c r="CD20" s="7">
         <v>292196.83409411029</v>
       </c>
       <c r="CE20" s="7">
         <v>177495.04096620186</v>
       </c>
       <c r="CF20" s="7">
         <v>54584.241472817892</v>
       </c>
       <c r="CG20" s="28">
         <v>60834.974555984554</v>
       </c>
       <c r="CH20" s="34">
-        <v>38638.435320339064</v>
+        <v>36955.980595398607</v>
       </c>
       <c r="CI20" s="34">
-        <v>37085.868116288249</v>
+        <v>36957.694368935168</v>
       </c>
       <c r="CJ20" s="34">
-        <v>40716.667119523408</v>
+        <v>40713.724668602015</v>
       </c>
       <c r="CK20" s="34">
-        <v>39304.276800351174</v>
+        <v>40120.043387433601</v>
       </c>
       <c r="CL20" s="34">
-        <v>38589.166559077057</v>
+        <v>44274.593241231451</v>
       </c>
       <c r="CM20" s="34">
-        <v>59541.280142176336</v>
+        <v>56903.629898631654</v>
       </c>
       <c r="CN20" s="9">
-        <v>92215.612827599631</v>
+        <v>99085.949423905622</v>
       </c>
       <c r="CO20" s="9">
-        <v>141657.34435288829</v>
+        <v>154182.93246215547</v>
       </c>
       <c r="CP20" s="34">
-        <v>367697.82405570906</v>
+        <v>345589.38381940447</v>
       </c>
       <c r="CQ20" s="34">
-        <v>231502.94447513591</v>
+        <v>226545.62957506711</v>
       </c>
       <c r="CR20" s="34">
-        <v>67336.276382928874</v>
+        <v>65197.99170095507</v>
       </c>
       <c r="CS20" s="18">
-        <v>71724.971843862048</v>
+        <v>62662.59513541167</v>
       </c>
       <c r="CT20" s="34">
         <v>46417.235610056559</v>
       </c>
       <c r="CU20" s="34">
         <v>48719.240227526134</v>
       </c>
       <c r="CV20" s="34">
         <v>52195.999033012813</v>
       </c>
       <c r="CW20" s="34">
         <v>58610.557094831769</v>
       </c>
-      <c r="CX20" s="34"/>
+      <c r="CX20" s="34">
+        <v>53573.589033305332</v>
+      </c>
       <c r="CY20" s="34"/>
       <c r="CZ20" s="9"/>
       <c r="DA20" s="9"/>
       <c r="DB20" s="34"/>
       <c r="DC20" s="34"/>
       <c r="DD20" s="34"/>
       <c r="DE20" s="18"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="16" t="s">
@@ -6820,98 +6855,100 @@
       <c r="BZ21" s="23">
         <v>3912.8071705544821</v>
       </c>
       <c r="CA21" s="7">
         <v>5935.5156084620012</v>
       </c>
       <c r="CB21" s="9">
         <v>6263.0999945295871</v>
       </c>
       <c r="CC21" s="9">
         <v>8551.6866899122124</v>
       </c>
       <c r="CD21" s="7">
         <v>12270.44487045216</v>
       </c>
       <c r="CE21" s="7">
         <v>5042.5839352877565</v>
       </c>
       <c r="CF21" s="7">
         <v>3049.4100479890672</v>
       </c>
       <c r="CG21" s="28">
         <v>9576.4790547914035</v>
       </c>
       <c r="CH21" s="34">
-        <v>5251.8389811546076</v>
+        <v>5641.5355518031229</v>
       </c>
       <c r="CI21" s="34">
-        <v>2131.3797319219689</v>
+        <v>2396.2081541474518</v>
       </c>
       <c r="CJ21" s="23">
-        <v>3540.1811370154323</v>
+        <v>3686.9394300717759</v>
       </c>
       <c r="CK21" s="23">
-        <v>2634.4045817063566</v>
+        <v>2643.0563495084707</v>
       </c>
       <c r="CL21" s="23">
-        <v>3760.2511011743591</v>
+        <v>4255.6659117476274</v>
       </c>
       <c r="CM21" s="34">
-        <v>5961.9813805666063</v>
+        <v>6329.8583645235403</v>
       </c>
       <c r="CN21" s="9">
-        <v>6953.3639698681936</v>
+        <v>6069.0608739541321</v>
       </c>
       <c r="CO21" s="9">
-        <v>9139.618213972135</v>
+        <v>8492.864567467188</v>
       </c>
       <c r="CP21" s="34">
-        <v>12146.607872716719</v>
+        <v>12760.967838622912</v>
       </c>
       <c r="CQ21" s="34">
-        <v>6844.8246364040497</v>
+        <v>5854.8890920300719</v>
       </c>
       <c r="CR21" s="34">
-        <v>3480.8288298964026</v>
+        <v>3266.2494409250876</v>
       </c>
       <c r="CS21" s="18">
-        <v>11372.744876023291</v>
+        <v>10245.383457738159</v>
       </c>
       <c r="CT21" s="34">
         <v>5695.4482617373587</v>
       </c>
       <c r="CU21" s="34">
         <v>2515.7663282884296</v>
       </c>
       <c r="CV21" s="23">
         <v>4062.1889142319637</v>
       </c>
       <c r="CW21" s="23">
         <v>2788.2051930514244</v>
       </c>
-      <c r="CX21" s="23"/>
+      <c r="CX21" s="23">
+        <v>4313.9297674903091</v>
+      </c>
       <c r="CY21" s="34"/>
       <c r="CZ21" s="9"/>
       <c r="DA21" s="9"/>
       <c r="DB21" s="34"/>
       <c r="DC21" s="34"/>
       <c r="DD21" s="34"/>
       <c r="DE21" s="18"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="7">
         <v>11782.415834204789</v>
       </c>
       <c r="C22" s="7">
         <v>14886.659724736433</v>
       </c>
       <c r="D22" s="7">
         <v>19100.455749685898</v>
       </c>
       <c r="E22" s="7">
         <v>20707.704181580357</v>
       </c>
       <c r="F22" s="7">
@@ -7133,98 +7170,100 @@
       <c r="BZ22" s="7">
         <v>17774.426328034962</v>
       </c>
       <c r="CA22" s="7">
         <v>24662.630002563237</v>
       </c>
       <c r="CB22" s="9">
         <v>36713.897796162004</v>
       </c>
       <c r="CC22" s="9">
         <v>47706.75206785855</v>
       </c>
       <c r="CD22" s="7">
         <v>122642.91580611964</v>
       </c>
       <c r="CE22" s="7">
         <v>63885.127490273073</v>
       </c>
       <c r="CF22" s="7">
         <v>70082.313357795225</v>
       </c>
       <c r="CG22" s="28">
         <v>29967.639108791951</v>
       </c>
       <c r="CH22" s="34">
-        <v>14151.476823202745</v>
+        <v>14695.476374967464</v>
       </c>
       <c r="CI22" s="34">
-        <v>15407.079453059534</v>
+        <v>16237.567352943939</v>
       </c>
       <c r="CJ22" s="34">
-        <v>18586.486146675012</v>
+        <v>18949.155489501478</v>
       </c>
       <c r="CK22" s="34">
-        <v>19736.350996612426</v>
+        <v>19963.903274629738</v>
       </c>
       <c r="CL22" s="34">
-        <v>21387.458365607177</v>
+        <v>21972.282084617564</v>
       </c>
       <c r="CM22" s="34">
-        <v>29342.02363284411</v>
+        <v>29940.86963471827</v>
       </c>
       <c r="CN22" s="9">
-        <v>41580.919665542002</v>
+        <v>40782.897351195956</v>
       </c>
       <c r="CO22" s="9">
-        <v>52034.910097565218</v>
+        <v>48071.830610578931</v>
       </c>
       <c r="CP22" s="34">
-        <v>141987.42146308118</v>
+        <v>141446.30418581056</v>
       </c>
       <c r="CQ22" s="34">
-        <v>68895.895100169102</v>
+        <v>72766.262145490473</v>
       </c>
       <c r="CR22" s="34">
-        <v>101026.07689016106</v>
+        <v>101973.96531475567</v>
       </c>
       <c r="CS22" s="18">
-        <v>36127.543999989568</v>
+        <v>37321.156162844891</v>
       </c>
       <c r="CT22" s="34">
         <v>15127.591236372122</v>
       </c>
       <c r="CU22" s="34">
         <v>17909.197682614918</v>
       </c>
       <c r="CV22" s="34">
         <v>23029.187722593375</v>
       </c>
       <c r="CW22" s="34">
         <v>23486.95963619127</v>
       </c>
-      <c r="CX22" s="34"/>
+      <c r="CX22" s="34">
+        <v>25577.372435464858</v>
+      </c>
       <c r="CY22" s="34"/>
       <c r="CZ22" s="9"/>
       <c r="DA22" s="9"/>
       <c r="DB22" s="34"/>
       <c r="DC22" s="34"/>
       <c r="DD22" s="34"/>
       <c r="DE22" s="18"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="7">
         <v>171.86396028101746</v>
       </c>
       <c r="C23" s="7">
         <v>171.07644895078965</v>
       </c>
       <c r="D23" s="7">
         <v>171.15808987956183</v>
       </c>
       <c r="E23" s="7">
         <v>173.80362600190307</v>
       </c>
       <c r="F23" s="7">
@@ -7446,98 +7485,100 @@
       <c r="BZ23" s="7">
         <v>291.27314590253752</v>
       </c>
       <c r="CA23" s="7">
         <v>292.29774759998469</v>
       </c>
       <c r="CB23" s="9">
         <v>346.32755188639879</v>
       </c>
       <c r="CC23" s="9">
         <v>356.91340515943938</v>
       </c>
       <c r="CD23" s="7">
         <v>1187.5417502205878</v>
       </c>
       <c r="CE23" s="7">
         <v>430.31945318805776</v>
       </c>
       <c r="CF23" s="7">
         <v>304.7848796866445</v>
       </c>
       <c r="CG23" s="28">
         <v>290.92932392782325</v>
       </c>
       <c r="CH23" s="34">
-        <v>300.36353270392215</v>
+        <v>282.55088070045963</v>
       </c>
       <c r="CI23" s="34">
-        <v>302.47919517767531</v>
+        <v>242.71262916101338</v>
       </c>
       <c r="CJ23" s="34">
-        <v>299.2629172277305</v>
+        <v>246.50365650182439</v>
       </c>
       <c r="CK23" s="34">
-        <v>299.15243190902561</v>
+        <v>245.64396599806079</v>
       </c>
       <c r="CL23" s="34">
-        <v>286.86750215880033</v>
+        <v>244.5281994792073</v>
       </c>
       <c r="CM23" s="34">
-        <v>291.37468553116292</v>
+        <v>251.44417141333676</v>
       </c>
       <c r="CN23" s="9">
-        <v>304.89660307221368</v>
+        <v>305.95675441793855</v>
       </c>
       <c r="CO23" s="9">
-        <v>357.01547212547871</v>
+        <v>326.71196364577656</v>
       </c>
       <c r="CP23" s="34">
-        <v>1201.1418116874534</v>
+        <v>1069.8247303634585</v>
       </c>
       <c r="CQ23" s="34">
-        <v>414.37802662396706</v>
+        <v>400.57532464910969</v>
       </c>
       <c r="CR23" s="34">
-        <v>294.30120528475851</v>
+        <v>269.69281811550371</v>
       </c>
       <c r="CS23" s="18">
-        <v>492.58840646880594</v>
+        <v>277.85454781250479</v>
       </c>
       <c r="CT23" s="34">
         <v>321.59396621078645</v>
       </c>
       <c r="CU23" s="34">
         <v>329.75529285678113</v>
       </c>
       <c r="CV23" s="34">
         <v>152.58012127733784</v>
       </c>
       <c r="CW23" s="34">
         <v>246.03088874227066</v>
       </c>
-      <c r="CX23" s="34"/>
+      <c r="CX23" s="34">
+        <v>237.0096522738948</v>
+      </c>
       <c r="CY23" s="34"/>
       <c r="CZ23" s="9"/>
       <c r="DA23" s="9"/>
       <c r="DB23" s="34"/>
       <c r="DC23" s="34"/>
       <c r="DD23" s="34"/>
       <c r="DE23" s="18"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="7">
         <v>336.90265532778255</v>
       </c>
       <c r="C24" s="7">
         <v>282.55437456275035</v>
       </c>
       <c r="D24" s="7">
         <v>329.32713090379161</v>
       </c>
       <c r="E24" s="7">
         <v>282.18282601293754</v>
       </c>
       <c r="F24" s="7">
@@ -7759,98 +7800,100 @@
       <c r="BZ24" s="7">
         <v>253.04463165367321</v>
       </c>
       <c r="CA24" s="7">
         <v>253.67919430181163</v>
       </c>
       <c r="CB24" s="9">
         <v>585.92667539282741</v>
       </c>
       <c r="CC24" s="9">
         <v>1191.1991851312573</v>
       </c>
       <c r="CD24" s="7">
         <v>3518.767249371399</v>
       </c>
       <c r="CE24" s="7">
         <v>794.37232906527481</v>
       </c>
       <c r="CF24" s="18">
         <v>272.39425683207855</v>
       </c>
       <c r="CG24" s="28">
         <v>320.84731426013786</v>
       </c>
       <c r="CH24" s="34">
-        <v>291.55553578846536</v>
+        <v>363.25912209365549</v>
       </c>
       <c r="CI24" s="34">
-        <v>295.27562843439483</v>
+        <v>363.51109852118486</v>
       </c>
       <c r="CJ24" s="34">
-        <v>343.83220675005856</v>
+        <v>360.74171743909238</v>
       </c>
       <c r="CK24" s="34">
-        <v>339.94962505204779</v>
+        <v>361.19961758578813</v>
       </c>
       <c r="CL24" s="34">
-        <v>269.5195601156795</v>
+        <v>362.29806073853513</v>
       </c>
       <c r="CM24" s="34">
-        <v>329.17580473645131</v>
+        <v>425.1449735390791</v>
       </c>
       <c r="CN24" s="9">
-        <v>922.73377151368516</v>
+        <v>803.69859149692843</v>
       </c>
       <c r="CO24" s="9">
-        <v>1152.6379524524455</v>
+        <v>1348.5287093239526</v>
       </c>
       <c r="CP24" s="34">
-        <v>3193.6093456259214</v>
+        <v>3693.3040760695058</v>
       </c>
       <c r="CQ24" s="34">
-        <v>882.39731922663429</v>
+        <v>956.4083903678445</v>
       </c>
       <c r="CR24" s="18">
-        <v>353.4483286883974</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>386.01676965268877</v>
+      </c>
+      <c r="CS24" s="18">
+        <v>360.67172824669171</v>
       </c>
       <c r="CT24" s="34">
         <v>439.96803735529755</v>
       </c>
       <c r="CU24" s="34">
         <v>435.31310033732615</v>
       </c>
       <c r="CV24" s="34">
         <v>553.06313120901973</v>
       </c>
       <c r="CW24" s="34">
         <v>391.69558547590088</v>
       </c>
-      <c r="CX24" s="34"/>
+      <c r="CX24" s="34">
+        <v>297.94796950481157</v>
+      </c>
       <c r="CY24" s="34"/>
       <c r="CZ24" s="9"/>
       <c r="DA24" s="9"/>
       <c r="DB24" s="34"/>
       <c r="DC24" s="34"/>
       <c r="DD24" s="18"/>
       <c r="DE24" s="18"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="7">
         <v>1206.8361756815532</v>
       </c>
       <c r="C25" s="7">
         <v>1190.1376093306678</v>
       </c>
       <c r="D25" s="7">
         <v>1458.0906823088383</v>
       </c>
       <c r="E25" s="7">
         <v>2704.3582382580771</v>
       </c>
       <c r="F25" s="6">
@@ -8072,98 +8115,100 @@
       <c r="BZ25" s="7">
         <v>4082.869481650459</v>
       </c>
       <c r="CA25" s="7">
         <v>4797.7629846061745</v>
       </c>
       <c r="CB25" s="9">
         <v>4953.5888115998869</v>
       </c>
       <c r="CC25" s="9">
         <v>6716.9796727742441</v>
       </c>
       <c r="CD25" s="7">
         <v>6108.9975849020502</v>
       </c>
       <c r="CE25" s="7">
         <v>4993.0993924477898</v>
       </c>
       <c r="CF25" s="7">
         <v>3868.223021610605</v>
       </c>
       <c r="CG25" s="28">
         <v>3893.2783589532751</v>
       </c>
       <c r="CH25" s="34">
-        <v>3602.0761141609041</v>
+        <v>3563.0340640678392</v>
       </c>
       <c r="CI25" s="34">
-        <v>3802.3813107269775</v>
+        <v>3551.9409189568491</v>
       </c>
       <c r="CJ25" s="34">
-        <v>3737.3465601729681</v>
+        <v>3639.4072241590425</v>
       </c>
       <c r="CK25" s="34">
-        <v>4196.8543742459742</v>
+        <v>4249.1505435574463</v>
       </c>
       <c r="CL25" s="34">
-        <v>4450.6151728041632</v>
+        <v>4725.6170517662258</v>
       </c>
       <c r="CM25" s="34">
-        <v>4732.5820834299566</v>
+        <v>5135.6510179141123</v>
       </c>
       <c r="CN25" s="9">
-        <v>4654.0658052147446</v>
+        <v>5219.3402957662474</v>
       </c>
       <c r="CO25" s="9">
-        <v>6516.2005096175117</v>
+        <v>6252.8282454607088</v>
       </c>
       <c r="CP25" s="34">
-        <v>5545.0660252154366</v>
+        <v>5329.384982752641</v>
       </c>
       <c r="CQ25" s="34">
-        <v>6238.3838132730798</v>
+        <v>5184.8756433922508</v>
       </c>
       <c r="CR25" s="34">
-        <v>4369.417839191341</v>
+        <v>4246.7457476349027</v>
       </c>
       <c r="CS25" s="18">
-        <v>6403.5454433640643</v>
+        <v>4536.5052097930393</v>
       </c>
       <c r="CT25" s="34">
         <v>4528.4699121424192</v>
       </c>
       <c r="CU25" s="34">
         <v>4542.7561554150934</v>
       </c>
       <c r="CV25" s="34">
         <v>4421.3161250396161</v>
       </c>
       <c r="CW25" s="34">
         <v>5242.1701828801279</v>
       </c>
-      <c r="CX25" s="34"/>
+      <c r="CX25" s="34">
+        <v>5431.6743154021342</v>
+      </c>
       <c r="CY25" s="34"/>
       <c r="CZ25" s="9"/>
       <c r="DA25" s="9"/>
       <c r="DB25" s="34"/>
       <c r="DC25" s="34"/>
       <c r="DD25" s="34"/>
       <c r="DE25" s="18"/>
     </row>
     <row r="27" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="44" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="44"/>
       <c r="C27" s="44"/>
       <c r="D27" s="44"/>
       <c r="E27" s="44"/>
       <c r="F27" s="44"/>
       <c r="G27" s="44"/>
       <c r="H27" s="44"/>
       <c r="I27" s="44"/>
       <c r="J27" s="44"/>
       <c r="K27" s="44"/>
       <c r="L27" s="44"/>
       <c r="M27" s="44"/>
       <c r="N27" s="44"/>
@@ -8411,65 +8456,65 @@
       <c r="BL29" s="39"/>
       <c r="BM29" s="39"/>
       <c r="BN29" s="39"/>
       <c r="BO29" s="39"/>
       <c r="BP29" s="39"/>
       <c r="BQ29" s="39"/>
       <c r="BR29" s="39"/>
       <c r="BS29" s="39"/>
       <c r="BT29" s="39"/>
       <c r="BU29" s="40"/>
       <c r="BV29" s="38" t="s">
         <v>44</v>
       </c>
       <c r="BW29" s="39"/>
       <c r="BX29" s="39"/>
       <c r="BY29" s="39"/>
       <c r="BZ29" s="39"/>
       <c r="CA29" s="39"/>
       <c r="CB29" s="39"/>
       <c r="CC29" s="39"/>
       <c r="CD29" s="39"/>
       <c r="CE29" s="39"/>
       <c r="CF29" s="39"/>
       <c r="CG29" s="40"/>
       <c r="CH29" s="38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="CI29" s="39"/>
       <c r="CJ29" s="39"/>
       <c r="CK29" s="39"/>
       <c r="CL29" s="39"/>
       <c r="CM29" s="39"/>
       <c r="CN29" s="39"/>
       <c r="CO29" s="39"/>
       <c r="CP29" s="39"/>
       <c r="CQ29" s="39"/>
       <c r="CR29" s="39"/>
       <c r="CS29" s="40"/>
       <c r="CT29" s="38" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="CU29" s="39"/>
       <c r="CV29" s="39"/>
       <c r="CW29" s="39"/>
       <c r="CX29" s="39"/>
       <c r="CY29" s="39"/>
       <c r="CZ29" s="39"/>
       <c r="DA29" s="39"/>
       <c r="DB29" s="39"/>
       <c r="DC29" s="39"/>
       <c r="DD29" s="39"/>
       <c r="DE29" s="40"/>
     </row>
     <row r="30" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="46"/>
       <c r="B30" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E30" s="21" t="s">
@@ -9023,98 +9068,100 @@
       <c r="BZ31" s="10">
         <v>273736.27184427873</v>
       </c>
       <c r="CA31" s="11">
         <v>420097.3656014587</v>
       </c>
       <c r="CB31" s="11">
         <v>595503.03453278041</v>
       </c>
       <c r="CC31" s="11">
         <v>1005631.6359505489</v>
       </c>
       <c r="CD31" s="1">
         <v>2460179.1770755835</v>
       </c>
       <c r="CE31" s="1">
         <v>1479618.5558152101</v>
       </c>
       <c r="CF31" s="1">
         <v>780888.9632451752</v>
       </c>
       <c r="CG31" s="29">
         <v>419691.02107298194</v>
       </c>
       <c r="CH31" s="33">
-        <v>211630.95734250706</v>
+        <v>221179.54122656796</v>
       </c>
       <c r="CI31" s="33">
-        <v>214385.84919970846</v>
+        <v>222692.19560268879</v>
       </c>
       <c r="CJ31" s="33">
-        <v>285488.01032178657</v>
+        <v>295658.76049501228</v>
       </c>
       <c r="CK31" s="33">
-        <v>276367.76629548537</v>
+        <v>285029.76766924694</v>
       </c>
       <c r="CL31" s="10">
-        <v>302691.28505360294</v>
+        <v>320673.14224764105</v>
       </c>
       <c r="CM31" s="11">
-        <v>475228.50599507021</v>
+        <v>474002.21464532689</v>
       </c>
       <c r="CN31" s="11">
-        <v>646244.45795219322</v>
+        <v>634901.5931689461</v>
       </c>
       <c r="CO31" s="11">
-        <v>1108186.256922937</v>
+        <v>1135136.546743247</v>
       </c>
       <c r="CP31" s="33">
-        <v>2843110.7379899751</v>
+        <v>2861253.2092675688</v>
       </c>
       <c r="CQ31" s="33">
-        <v>1703390.7343854916</v>
+        <v>1615603.8101642437</v>
       </c>
       <c r="CR31" s="33">
-        <v>1083175.7310825661</v>
-[...2 lines deleted...]
-        <v>615130.63186880772</v>
+        <v>1151436.8202728052</v>
+      </c>
+      <c r="CS31" s="33">
+        <v>487414.40759760118</v>
       </c>
       <c r="CT31" s="33">
         <v>255152.36250966671</v>
       </c>
       <c r="CU31" s="33">
         <v>271352.52936408779</v>
       </c>
       <c r="CV31" s="33">
         <v>357887.13183459506</v>
       </c>
       <c r="CW31" s="33">
         <v>344673.12422531412</v>
       </c>
-      <c r="CX31" s="10"/>
+      <c r="CX31" s="10">
+        <v>374887.19945057336</v>
+      </c>
       <c r="CY31" s="11"/>
       <c r="CZ31" s="11"/>
       <c r="DA31" s="11"/>
       <c r="DB31" s="33"/>
       <c r="DC31" s="33"/>
       <c r="DD31" s="33"/>
       <c r="DE31" s="16"/>
     </row>
     <row r="32" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="16" t="s">
@@ -9336,98 +9383,100 @@
       <c r="BZ32" s="7">
         <v>18992.108363397609</v>
       </c>
       <c r="CA32" s="17">
         <v>31512.599760536123</v>
       </c>
       <c r="CB32" s="7">
         <v>39961.404717601137</v>
       </c>
       <c r="CC32" s="7">
         <v>49764.721359078394</v>
       </c>
       <c r="CD32" s="2">
         <v>94713.171989230352</v>
       </c>
       <c r="CE32" s="2">
         <v>59714.824037804145</v>
       </c>
       <c r="CF32" s="2">
         <v>80228.603317076282</v>
       </c>
       <c r="CG32" s="30">
         <v>37175.514101626875</v>
       </c>
       <c r="CH32" s="34">
-        <v>8717.8329652632165</v>
+        <v>10495.136156753342</v>
       </c>
       <c r="CI32" s="34">
-        <v>11516.736482646929</v>
-[...20 lines deleted...]
-        <v>118680.86484754889</v>
+        <v>13679.880269251111</v>
+      </c>
+      <c r="CJ32" s="34">
+        <v>19157.28707498595</v>
+      </c>
+      <c r="CK32" s="34">
+        <v>21586.087665060179</v>
+      </c>
+      <c r="CL32" s="34">
+        <v>24403.743082230718</v>
+      </c>
+      <c r="CM32" s="34">
+        <v>41582.828412803443</v>
+      </c>
+      <c r="CN32" s="34">
+        <v>46143.844545104424</v>
+      </c>
+      <c r="CO32" s="34">
+        <v>52053.824550783822</v>
+      </c>
+      <c r="CP32" s="34">
+        <v>112874.21433602585</v>
       </c>
       <c r="CQ32" s="34">
-        <v>64826.689191697835</v>
-[...5 lines deleted...]
-        <v>68736.473741266178</v>
+        <v>65951.130541472288</v>
+      </c>
+      <c r="CR32" s="34">
+        <v>110220.22523161097</v>
+      </c>
+      <c r="CS32" s="34">
+        <v>51660.655695000911</v>
       </c>
       <c r="CT32" s="34">
         <v>12034.124710066426</v>
       </c>
       <c r="CU32" s="34">
         <v>16159.449110785001</v>
       </c>
       <c r="CV32" s="34">
         <v>22383.019196096553</v>
       </c>
       <c r="CW32" s="23">
         <v>25974.39821406718</v>
       </c>
-      <c r="CX32" s="23"/>
+      <c r="CX32" s="23">
+        <v>29580.252583756344</v>
+      </c>
       <c r="CY32" s="17"/>
       <c r="CZ32" s="17"/>
       <c r="DA32" s="17"/>
       <c r="DB32" s="27"/>
       <c r="DC32" s="34"/>
       <c r="DD32" s="27"/>
       <c r="DE32" s="23"/>
     </row>
     <row r="33" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="7">
         <v>8417.0939262764296</v>
       </c>
       <c r="C33" s="7">
         <v>8239.3387613860104</v>
       </c>
       <c r="D33" s="7">
         <v>10207.625831432664</v>
       </c>
       <c r="E33" s="7">
         <v>11491.658340921724</v>
       </c>
       <c r="F33" s="7">
@@ -9649,98 +9698,100 @@
       <c r="BZ33" s="7">
         <v>26047.297519234351</v>
       </c>
       <c r="CA33" s="9">
         <v>32017.374510896294</v>
       </c>
       <c r="CB33" s="7">
         <v>36672.037962044618</v>
       </c>
       <c r="CC33" s="7">
         <v>105058.96992893293</v>
       </c>
       <c r="CD33" s="7">
         <v>398762.2206302124</v>
       </c>
       <c r="CE33" s="7">
         <v>192509.84170380287</v>
       </c>
       <c r="CF33" s="7">
         <v>66111.075835077689</v>
       </c>
       <c r="CG33" s="30">
         <v>25511.240550912902</v>
       </c>
       <c r="CH33" s="34">
-        <v>20701.462929433874</v>
+        <v>23015.133746654428</v>
       </c>
       <c r="CI33" s="34">
-        <v>23641.692932572354</v>
+        <v>25598.842991319394</v>
       </c>
       <c r="CJ33" s="34">
-        <v>27678.285460114435</v>
+        <v>29906.46849918615</v>
       </c>
       <c r="CK33" s="34">
-        <v>27800.67305271767</v>
-[...11 lines deleted...]
-        <v>117593.74972043691</v>
+        <v>30392.247718830433</v>
+      </c>
+      <c r="CL33" s="34">
+        <v>30234.042697107747</v>
+      </c>
+      <c r="CM33" s="34">
+        <v>34076.352589915557</v>
+      </c>
+      <c r="CN33" s="34">
+        <v>36008.505339528703</v>
+      </c>
+      <c r="CO33" s="34">
+        <v>152507.58611166439</v>
       </c>
       <c r="CP33" s="34">
-        <v>453272.97253794072</v>
+        <v>435487.10634450312</v>
       </c>
       <c r="CQ33" s="34">
-        <v>241826.08015044281</v>
+        <v>211844.51245804885</v>
       </c>
       <c r="CR33" s="34">
-        <v>127358.04883723386</v>
-[...2 lines deleted...]
-        <v>53589.894239678077</v>
+        <v>127098.17513231313</v>
+      </c>
+      <c r="CS33" s="34">
+        <v>33677.013400063523</v>
       </c>
       <c r="CT33" s="34">
         <v>29123.899888583386</v>
       </c>
       <c r="CU33" s="34">
         <v>30550.269823086892</v>
       </c>
       <c r="CV33" s="34">
         <v>37249.600182807568</v>
       </c>
       <c r="CW33" s="34">
         <v>38351.441709261897</v>
       </c>
-      <c r="CX33" s="8"/>
+      <c r="CX33" s="8">
+        <v>39034.065712020485</v>
+      </c>
       <c r="CY33" s="9"/>
       <c r="CZ33" s="9"/>
       <c r="DA33" s="9"/>
       <c r="DB33" s="34"/>
       <c r="DC33" s="34"/>
       <c r="DD33" s="34"/>
       <c r="DE33" s="18"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="7">
         <v>7786.1760359507525</v>
       </c>
       <c r="C34" s="7">
         <v>8379.1939941551791</v>
       </c>
       <c r="D34" s="7">
         <v>14246.678761680712</v>
       </c>
       <c r="E34" s="7">
         <v>11389.452340666052</v>
       </c>
       <c r="F34" s="7">
@@ -9962,98 +10013,100 @@
       <c r="BZ34" s="7">
         <v>16576.604524590337</v>
       </c>
       <c r="CA34" s="9">
         <v>26160.871667246247</v>
       </c>
       <c r="CB34" s="7">
         <v>43202.259878676021</v>
       </c>
       <c r="CC34" s="7">
         <v>50755.688776081966</v>
       </c>
       <c r="CD34" s="7">
         <v>74665.443636945696</v>
       </c>
       <c r="CE34" s="7">
         <v>51762.211644458017</v>
       </c>
       <c r="CF34" s="7">
         <v>23924.30327607143</v>
       </c>
       <c r="CG34" s="30">
         <v>25475.723281634258</v>
       </c>
       <c r="CH34" s="34">
-        <v>10607.398971327231</v>
+        <v>11346.296364869369</v>
       </c>
       <c r="CI34" s="34">
-        <v>11178.879307854146</v>
+        <v>11828.276148967587</v>
       </c>
       <c r="CJ34" s="34">
-        <v>21006.961004526391</v>
+        <v>21282.052310981911</v>
       </c>
       <c r="CK34" s="34">
-        <v>17659.80121536785</v>
-[...11 lines deleted...]
-        <v>57010.509268582988</v>
+        <v>17964.409453311753</v>
+      </c>
+      <c r="CL34" s="34">
+        <v>18379.796809224288</v>
+      </c>
+      <c r="CM34" s="34">
+        <v>28267.664358031976</v>
+      </c>
+      <c r="CN34" s="34">
+        <v>47868.490400025425</v>
+      </c>
+      <c r="CO34" s="34">
+        <v>59138.822227518474</v>
       </c>
       <c r="CP34" s="34">
-        <v>85783.962709706408</v>
+        <v>86349.894500620518</v>
       </c>
       <c r="CQ34" s="34">
-        <v>55472.121271308431</v>
+        <v>53811.325645630946</v>
       </c>
       <c r="CR34" s="34">
-        <v>30284.206594887059</v>
-[...2 lines deleted...]
-        <v>28655.158045355409</v>
+        <v>27324.786148211413</v>
+      </c>
+      <c r="CS34" s="34">
+        <v>27804.439253318582</v>
       </c>
       <c r="CT34" s="34">
         <v>12392.057595454815</v>
       </c>
       <c r="CU34" s="34">
         <v>13645.706067861069</v>
       </c>
       <c r="CV34" s="34">
         <v>25252.324857058979</v>
       </c>
       <c r="CW34" s="34">
         <v>20217.195820495435</v>
       </c>
-      <c r="CX34" s="8"/>
+      <c r="CX34" s="8">
+        <v>20150.096043774727</v>
+      </c>
       <c r="CY34" s="9"/>
       <c r="CZ34" s="9"/>
       <c r="DA34" s="9"/>
       <c r="DB34" s="34"/>
       <c r="DC34" s="34"/>
       <c r="DD34" s="34"/>
       <c r="DE34" s="18"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="7">
         <v>20528.800315757951</v>
       </c>
       <c r="C35" s="7">
         <v>17281.885893311548</v>
       </c>
       <c r="D35" s="7">
         <v>35364.103819643176</v>
       </c>
       <c r="E35" s="7">
         <v>22246.784540277986</v>
       </c>
       <c r="F35" s="7">
@@ -10275,98 +10328,100 @@
       <c r="BZ35" s="7">
         <v>29662.221027486623</v>
       </c>
       <c r="CA35" s="9">
         <v>49306.093845237934</v>
       </c>
       <c r="CB35" s="7">
         <v>56996.749309055711</v>
       </c>
       <c r="CC35" s="7">
         <v>84345.980224085972</v>
       </c>
       <c r="CD35" s="7">
         <v>144725.56690343545</v>
       </c>
       <c r="CE35" s="7">
         <v>89324.928954151401</v>
       </c>
       <c r="CF35" s="7">
         <v>56357.297759865163</v>
       </c>
       <c r="CG35" s="30">
         <v>51634.579634229056</v>
       </c>
       <c r="CH35" s="34">
-        <v>27513.823838583481</v>
+        <v>29516.694186030887</v>
       </c>
       <c r="CI35" s="34">
-        <v>24461.460468962985</v>
+        <v>26658.942259500116</v>
       </c>
       <c r="CJ35" s="34">
-        <v>44095.84718672272</v>
+        <v>47816.278166223245</v>
       </c>
       <c r="CK35" s="34">
-        <v>29779.808010736218</v>
-[...11 lines deleted...]
-        <v>96703.683699357425</v>
+        <v>31387.538113147159</v>
+      </c>
+      <c r="CL35" s="34">
+        <v>35243.304086565586</v>
+      </c>
+      <c r="CM35" s="34">
+        <v>59620.04840607605</v>
+      </c>
+      <c r="CN35" s="34">
+        <v>65562.780774080384</v>
+      </c>
+      <c r="CO35" s="34">
+        <v>92703.119041619022</v>
       </c>
       <c r="CP35" s="34">
-        <v>154330.12546081992</v>
+        <v>169958.07882762729</v>
       </c>
       <c r="CQ35" s="34">
-        <v>108136.89138338726</v>
+        <v>111563.22186075052</v>
       </c>
       <c r="CR35" s="34">
-        <v>76648.126313707966</v>
-[...2 lines deleted...]
-        <v>71425.813584637333</v>
+        <v>70609.052996890983</v>
+      </c>
+      <c r="CS35" s="34">
+        <v>60946.207449256603</v>
       </c>
       <c r="CT35" s="34">
         <v>31319.863477732692</v>
       </c>
       <c r="CU35" s="34">
         <v>32741.021063720629</v>
       </c>
       <c r="CV35" s="34">
         <v>57871.573968491881</v>
       </c>
       <c r="CW35" s="34">
         <v>35546.952211100834</v>
       </c>
-      <c r="CX35" s="8"/>
+      <c r="CX35" s="8">
+        <v>39965.487808934631</v>
+      </c>
       <c r="CY35" s="9"/>
       <c r="CZ35" s="9"/>
       <c r="DA35" s="9"/>
       <c r="DB35" s="34"/>
       <c r="DC35" s="34"/>
       <c r="DD35" s="34"/>
       <c r="DE35" s="18"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="7">
         <v>2230.9143916929033</v>
       </c>
       <c r="C36" s="7">
         <v>2216.8580218555953</v>
       </c>
       <c r="D36" s="7">
         <v>2895.3405927475001</v>
       </c>
       <c r="E36" s="7">
         <v>2938.3225481223144</v>
       </c>
       <c r="F36" s="7">
@@ -10588,98 +10643,100 @@
       <c r="BZ36" s="7">
         <v>6441.3593212854121</v>
       </c>
       <c r="CA36" s="9">
         <v>7732.9217907086058</v>
       </c>
       <c r="CB36" s="7">
         <v>11726.350443664349</v>
       </c>
       <c r="CC36" s="7">
         <v>13614.916034690807</v>
       </c>
       <c r="CD36" s="7">
         <v>29506.076332506746</v>
       </c>
       <c r="CE36" s="7">
         <v>16657.621223991835</v>
       </c>
       <c r="CF36" s="7">
         <v>7943.2119553399634</v>
       </c>
       <c r="CG36" s="30">
         <v>11284.445252704008</v>
       </c>
       <c r="CH36" s="34">
-        <v>3823.2979473970113</v>
+        <v>3996.9993068349181</v>
       </c>
       <c r="CI36" s="34">
-        <v>5082.5828574958596</v>
+        <v>4932.5031986468866</v>
       </c>
       <c r="CJ36" s="34">
-        <v>5977.1869645094803</v>
+        <v>5422.6398137641236</v>
       </c>
       <c r="CK36" s="34">
-        <v>5459.8438799963005</v>
-[...11 lines deleted...]
-        <v>14124.506917786377</v>
+        <v>4977.5072743543724</v>
+      </c>
+      <c r="CL36" s="34">
+        <v>7043.4446371416943</v>
+      </c>
+      <c r="CM36" s="34">
+        <v>8447.1049193966974</v>
+      </c>
+      <c r="CN36" s="34">
+        <v>12205.114850413025</v>
+      </c>
+      <c r="CO36" s="34">
+        <v>14376.925411311919</v>
       </c>
       <c r="CP36" s="34">
-        <v>31648.095112673145</v>
+        <v>36362.641908665246</v>
       </c>
       <c r="CQ36" s="34">
-        <v>19357.778193667644</v>
+        <v>18263.644417912925</v>
       </c>
       <c r="CR36" s="34">
-        <v>8323.530732619045</v>
-[...2 lines deleted...]
-        <v>12647.274493527992</v>
+        <v>7270.9045039921402</v>
+      </c>
+      <c r="CS36" s="34">
+        <v>11520.333285848741</v>
       </c>
       <c r="CT36" s="34">
         <v>4709.2920385631915</v>
       </c>
       <c r="CU36" s="34">
         <v>6431.0458084915454</v>
       </c>
       <c r="CV36" s="34">
         <v>6980.1836132909657</v>
       </c>
       <c r="CW36" s="34">
         <v>6921.3199583510086</v>
       </c>
-      <c r="CX36" s="8"/>
+      <c r="CX36" s="8">
+        <v>9062.3222135235319</v>
+      </c>
       <c r="CY36" s="9"/>
       <c r="CZ36" s="9"/>
       <c r="DA36" s="9"/>
       <c r="DB36" s="34"/>
       <c r="DC36" s="34"/>
       <c r="DD36" s="34"/>
       <c r="DE36" s="18"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="2">
         <v>3161.1499686012839</v>
       </c>
       <c r="C37" s="2">
         <v>4066.850385936556</v>
       </c>
       <c r="D37" s="7">
         <v>5478.0384893650944</v>
       </c>
       <c r="E37" s="7">
         <v>7157.4739903931131</v>
       </c>
       <c r="F37" s="8">
@@ -10900,99 +10957,101 @@
       </c>
       <c r="BZ37" s="7">
         <v>20949.657419153988</v>
       </c>
       <c r="CA37" s="9">
         <v>27835.858352402327</v>
       </c>
       <c r="CB37" s="7">
         <v>36380.993313952837</v>
       </c>
       <c r="CC37" s="7">
         <v>39298.174011978597</v>
       </c>
       <c r="CD37" s="7">
         <v>51799.444365233161</v>
       </c>
       <c r="CE37" s="7">
         <v>33939.270823695748</v>
       </c>
       <c r="CF37" s="7">
         <v>21335.209057883429</v>
       </c>
       <c r="CG37" s="30">
         <v>20236.704938369883</v>
       </c>
-      <c r="CH37" s="27">
-[...3 lines deleted...]
-        <v>9849.8096607543393</v>
+      <c r="CH37" s="34">
+        <v>7161.3089292628365</v>
+      </c>
+      <c r="CI37" s="34">
+        <v>9620.7520180620504</v>
       </c>
       <c r="CJ37" s="34">
-        <v>12745.822171908269</v>
+        <v>12750.433352606182</v>
       </c>
       <c r="CK37" s="34">
-        <v>15467.134757446285</v>
-[...11 lines deleted...]
-        <v>40592.179608690385</v>
+        <v>15546.728805442988</v>
+      </c>
+      <c r="CL37" s="34">
+        <v>22562.724843448872</v>
+      </c>
+      <c r="CM37" s="34">
+        <v>29993.966358660124</v>
+      </c>
+      <c r="CN37" s="34">
+        <v>42445.00931308914</v>
+      </c>
+      <c r="CO37" s="34">
+        <v>41972.074635803387</v>
       </c>
       <c r="CP37" s="34">
-        <v>61243.436906238458</v>
+        <v>61895.250302634478</v>
       </c>
       <c r="CQ37" s="34">
-        <v>40112.865860074526</v>
+        <v>37653.284356059092</v>
       </c>
       <c r="CR37" s="34">
-        <v>17932.040024954054</v>
-[...2 lines deleted...]
-        <v>21306.720087752918</v>
+        <v>21679.207995391451</v>
+      </c>
+      <c r="CS37" s="34">
+        <v>21266.640258719133</v>
       </c>
       <c r="CT37" s="27">
         <v>9286.270722417361</v>
       </c>
       <c r="CU37" s="27">
         <v>12728.704493957752</v>
       </c>
       <c r="CV37" s="34">
         <v>14358.546156920058</v>
       </c>
       <c r="CW37" s="34">
         <v>19020.653423318836</v>
       </c>
-      <c r="CX37" s="8"/>
+      <c r="CX37" s="8">
+        <v>26802.759457710301</v>
+      </c>
       <c r="CY37" s="9"/>
       <c r="CZ37" s="9"/>
       <c r="DA37" s="9"/>
       <c r="DB37" s="34"/>
       <c r="DC37" s="34"/>
       <c r="DD37" s="34"/>
       <c r="DE37" s="18"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="2">
         <v>6772.2658140711628</v>
       </c>
       <c r="C38" s="2">
         <v>6469.1465184729568</v>
       </c>
       <c r="D38" s="7">
         <v>7368.4891276519857</v>
       </c>
       <c r="E38" s="7">
         <v>8311.3904940890534</v>
       </c>
       <c r="F38" s="8">
@@ -11213,99 +11272,101 @@
       </c>
       <c r="BZ38" s="7">
         <v>15654.671825209003</v>
       </c>
       <c r="CA38" s="9">
         <v>25191.718507490743</v>
       </c>
       <c r="CB38" s="7">
         <v>49335.322663531566</v>
       </c>
       <c r="CC38" s="7">
         <v>61830.241325513263</v>
       </c>
       <c r="CD38" s="7">
         <v>137007.92728539821</v>
       </c>
       <c r="CE38" s="7">
         <v>78635.402369566626</v>
       </c>
       <c r="CF38" s="7">
         <v>29264.386317981443</v>
       </c>
       <c r="CG38" s="30">
         <v>27833.69115474755</v>
       </c>
-      <c r="CH38" s="27">
-[...3 lines deleted...]
-        <v>12381.202033857111</v>
+      <c r="CH38" s="34">
+        <v>12450.749520841471</v>
+      </c>
+      <c r="CI38" s="34">
+        <v>12222.284886359521</v>
       </c>
       <c r="CJ38" s="34">
-        <v>13585.023945773781</v>
+        <v>14014.718817133893</v>
       </c>
       <c r="CK38" s="34">
-        <v>14783.949385633739</v>
-[...11 lines deleted...]
-        <v>64650.028637723139</v>
+        <v>15468.271382993156</v>
+      </c>
+      <c r="CL38" s="34">
+        <v>17632.121350586691</v>
+      </c>
+      <c r="CM38" s="34">
+        <v>30647.821780367434</v>
+      </c>
+      <c r="CN38" s="34">
+        <v>47792.214705403225</v>
+      </c>
+      <c r="CO38" s="34">
+        <v>61413.601236488168</v>
       </c>
       <c r="CP38" s="34">
-        <v>148798.09711983294</v>
+        <v>174695.54538378652</v>
       </c>
       <c r="CQ38" s="34">
-        <v>95551.413330742376</v>
+        <v>88000.958985082863</v>
       </c>
       <c r="CR38" s="34">
-        <v>26875.071010190928</v>
-[...2 lines deleted...]
-        <v>29360.085796227435</v>
+        <v>24718.554367212655</v>
+      </c>
+      <c r="CS38" s="34">
+        <v>32692.993836841655</v>
       </c>
       <c r="CT38" s="27">
         <v>13434.638321876295</v>
       </c>
       <c r="CU38" s="27">
         <v>15125.78906226646</v>
       </c>
       <c r="CV38" s="34">
         <v>17022.040685175427</v>
       </c>
       <c r="CW38" s="34">
         <v>19503.833438979651</v>
       </c>
-      <c r="CX38" s="8"/>
+      <c r="CX38" s="8">
+        <v>20577.4565966378</v>
+      </c>
       <c r="CY38" s="9"/>
       <c r="CZ38" s="9"/>
       <c r="DA38" s="9"/>
       <c r="DB38" s="34"/>
       <c r="DC38" s="34"/>
       <c r="DD38" s="34"/>
       <c r="DE38" s="18"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="16" t="s">
@@ -11527,98 +11588,100 @@
       <c r="BZ39" s="7">
         <v>11275.163737623414</v>
       </c>
       <c r="CA39" s="9">
         <v>26467.786316962487</v>
       </c>
       <c r="CB39" s="7">
         <v>33069.100204691509</v>
       </c>
       <c r="CC39" s="7">
         <v>58231.552836018906</v>
       </c>
       <c r="CD39" s="7">
         <v>124509.25084924154</v>
       </c>
       <c r="CE39" s="7">
         <v>69110.268352705883</v>
       </c>
       <c r="CF39" s="7">
         <v>45992.378010854954</v>
       </c>
       <c r="CG39" s="30">
         <v>24646.310537967314</v>
       </c>
       <c r="CH39" s="34">
-        <v>9582.5294654931604</v>
+        <v>8948.8231305842273</v>
       </c>
       <c r="CI39" s="34">
-        <v>7994.0069613386704</v>
-[...17 lines deleted...]
-        <v>61145.411074362986</v>
+        <v>7495.4111612723982</v>
+      </c>
+      <c r="CJ39" s="34">
+        <v>18487.197920763807</v>
+      </c>
+      <c r="CK39" s="34">
+        <v>11300.422005731292</v>
+      </c>
+      <c r="CL39" s="34">
+        <v>12984.014285522779</v>
+      </c>
+      <c r="CM39" s="34">
+        <v>28998.42696594651</v>
+      </c>
+      <c r="CN39" s="34">
+        <v>35186.514042972311</v>
+      </c>
+      <c r="CO39" s="34">
+        <v>67116.947345266468</v>
       </c>
       <c r="CP39" s="34">
-        <v>137060.80567970796</v>
+        <v>138402.93386985033</v>
       </c>
       <c r="CQ39" s="34">
-        <v>79551.208359892888</v>
+        <v>72597.899872327194</v>
       </c>
       <c r="CR39" s="34">
-        <v>48021.843915214013</v>
-[...2 lines deleted...]
-        <v>31546.878922476695</v>
+        <v>48528.413587115516</v>
+      </c>
+      <c r="CS39" s="34">
+        <v>28526.677880062933</v>
       </c>
       <c r="CT39" s="34">
         <v>9600.3851214292681</v>
       </c>
       <c r="CU39" s="34">
         <v>9241.8205939268628</v>
       </c>
       <c r="CV39" s="34">
         <v>25021.719766329104</v>
       </c>
       <c r="CW39" s="23">
         <v>12161.586217417436</v>
       </c>
-      <c r="CX39" s="23"/>
+      <c r="CX39" s="23">
+        <v>15066.219298350725</v>
+      </c>
       <c r="CY39" s="9"/>
       <c r="CZ39" s="9"/>
       <c r="DA39" s="9"/>
       <c r="DB39" s="34"/>
       <c r="DC39" s="34"/>
       <c r="DD39" s="34"/>
       <c r="DE39" s="18"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="2">
         <v>7710.2171226470018</v>
       </c>
       <c r="C40" s="2">
         <v>6712.2568776974922</v>
       </c>
       <c r="D40" s="7">
         <v>11333.455707156832</v>
       </c>
       <c r="E40" s="7">
         <v>9271.2937931047345</v>
       </c>
       <c r="F40" s="8">
@@ -11840,98 +11903,100 @@
       <c r="BZ40" s="7">
         <v>16872.223922198191</v>
       </c>
       <c r="CA40" s="9">
         <v>28763.516746087746</v>
       </c>
       <c r="CB40" s="7">
         <v>45513.792804108889</v>
       </c>
       <c r="CC40" s="7">
         <v>62056.540038390507</v>
       </c>
       <c r="CD40" s="7">
         <v>144000.87073028268</v>
       </c>
       <c r="CE40" s="7">
         <v>84625.696039893039</v>
       </c>
       <c r="CF40" s="7">
         <v>22590.670799703781</v>
       </c>
       <c r="CG40" s="30">
         <v>28597.696672897146</v>
       </c>
       <c r="CH40" s="34">
-        <v>10454.710500795409</v>
+        <v>10251.168756172567</v>
       </c>
       <c r="CI40" s="34">
-        <v>9114.836621567727</v>
+        <v>9316.6078971098032</v>
       </c>
       <c r="CJ40" s="34">
-        <v>14849.917826918776</v>
+        <v>15326.438245132671</v>
       </c>
       <c r="CK40" s="34">
-        <v>12835.676000980351</v>
-[...11 lines deleted...]
-        <v>70486.237518101989</v>
+        <v>14524.766870438645</v>
+      </c>
+      <c r="CL40" s="34">
+        <v>19079.425165342331</v>
+      </c>
+      <c r="CM40" s="34">
+        <v>34084.499166180758</v>
+      </c>
+      <c r="CN40" s="34">
+        <v>41866.705235563641</v>
+      </c>
+      <c r="CO40" s="34">
+        <v>65050.696311185857</v>
       </c>
       <c r="CP40" s="34">
-        <v>155152.88732373869</v>
+        <v>166949.1953542236</v>
       </c>
       <c r="CQ40" s="34">
-        <v>79670.033584811463</v>
+        <v>75357.42990057412</v>
       </c>
       <c r="CR40" s="34">
-        <v>39087.57701760003</v>
-[...2 lines deleted...]
-        <v>38566.40086928432</v>
+        <v>33153.335227322015</v>
+      </c>
+      <c r="CS40" s="34">
+        <v>34876.413767865888</v>
       </c>
       <c r="CT40" s="34">
         <v>11926.206568340167</v>
       </c>
       <c r="CU40" s="34">
         <v>10701.037294042651</v>
       </c>
       <c r="CV40" s="34">
         <v>17688.956271108273</v>
       </c>
       <c r="CW40" s="34">
         <v>14819.158067438042</v>
       </c>
-      <c r="CX40" s="8"/>
+      <c r="CX40" s="8">
+        <v>22101.13057745458</v>
+      </c>
       <c r="CY40" s="9"/>
       <c r="CZ40" s="9"/>
       <c r="DA40" s="9"/>
       <c r="DB40" s="34"/>
       <c r="DC40" s="34"/>
       <c r="DD40" s="34"/>
       <c r="DE40" s="18"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="2">
         <v>8100.7506435233408</v>
       </c>
       <c r="C41" s="2">
         <v>8739.013860168121</v>
       </c>
       <c r="D41" s="7">
         <v>7960.7549047028433</v>
       </c>
       <c r="E41" s="7">
         <v>12025.47273703246</v>
       </c>
       <c r="F41" s="8">
@@ -12153,98 +12218,100 @@
       <c r="BZ41" s="7">
         <v>14949.281238285213</v>
       </c>
       <c r="CA41" s="9">
         <v>27374.919676901918</v>
       </c>
       <c r="CB41" s="7">
         <v>24148.617040116093</v>
       </c>
       <c r="CC41" s="7">
         <v>104794.38420161858</v>
       </c>
       <c r="CD41" s="7">
         <v>233226.98591943941</v>
       </c>
       <c r="CE41" s="7">
         <v>208022.18747525307</v>
       </c>
       <c r="CF41" s="7">
         <v>82419.508451912159</v>
       </c>
       <c r="CG41" s="30">
         <v>9675.9923047124466</v>
       </c>
       <c r="CH41" s="34">
-        <v>9956.5036893422948</v>
+        <v>12325.750731541377</v>
       </c>
       <c r="CI41" s="34">
-        <v>12134.618550245352</v>
+        <v>13641.880413437779</v>
       </c>
       <c r="CJ41" s="34">
-        <v>11836.755402960356</v>
+        <v>12811.878999458826</v>
       </c>
       <c r="CK41" s="34">
-        <v>17113.724087534174</v>
-[...11 lines deleted...]
-        <v>130683.01901518142</v>
+        <v>17547.338060060003</v>
+      </c>
+      <c r="CL41" s="34">
+        <v>18976.467232122151</v>
+      </c>
+      <c r="CM41" s="34">
+        <v>28201.679671517129</v>
+      </c>
+      <c r="CN41" s="34">
+        <v>21761.794458137127</v>
+      </c>
+      <c r="CO41" s="34">
+        <v>126797.9619597053</v>
       </c>
       <c r="CP41" s="34">
-        <v>282699.79789638252</v>
+        <v>280534.163146384</v>
       </c>
       <c r="CQ41" s="34">
-        <v>258718.77320950528</v>
+        <v>238483.84340339495</v>
       </c>
       <c r="CR41" s="34">
-        <v>127311.97917826257</v>
-[...2 lines deleted...]
-        <v>26540.089331343512</v>
+        <v>135083.18238740112</v>
+      </c>
+      <c r="CS41" s="34">
+        <v>11577.463334081818</v>
       </c>
       <c r="CT41" s="34">
         <v>13885.425524671416</v>
       </c>
       <c r="CU41" s="34">
         <v>15887.16902402829</v>
       </c>
       <c r="CV41" s="34">
         <v>14426.628708603457</v>
       </c>
       <c r="CW41" s="34">
         <v>20336.450132156435</v>
       </c>
-      <c r="CX41" s="8"/>
+      <c r="CX41" s="8">
+        <v>20201.973206171468</v>
+      </c>
       <c r="CY41" s="9"/>
       <c r="CZ41" s="9"/>
       <c r="DA41" s="9"/>
       <c r="DB41" s="34"/>
       <c r="DC41" s="34"/>
       <c r="DD41" s="34"/>
       <c r="DE41" s="18"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="2">
         <v>2882.7011478745499</v>
       </c>
       <c r="C42" s="2">
         <v>2676.7396883632896</v>
       </c>
       <c r="D42" s="7">
         <v>2776.8700013005846</v>
       </c>
       <c r="E42" s="7">
         <v>2848.8860034842855</v>
       </c>
       <c r="F42" s="8">
@@ -12466,98 +12533,100 @@
       <c r="BZ42" s="7">
         <v>4439.5293415202614</v>
       </c>
       <c r="CA42" s="9">
         <v>5623.683182256209</v>
       </c>
       <c r="CB42" s="7">
         <v>14089.16902362074</v>
       </c>
       <c r="CC42" s="7">
         <v>18565.09822134444</v>
       </c>
       <c r="CD42" s="7">
         <v>100850.94857577397</v>
       </c>
       <c r="CE42" s="7">
         <v>45507.93562571572</v>
       </c>
       <c r="CF42" s="7">
         <v>6668.7705141524712</v>
       </c>
       <c r="CG42" s="30">
         <v>11011.759738010503</v>
       </c>
       <c r="CH42" s="34">
-        <v>4890.2805751876458</v>
+        <v>4917.06711750248</v>
       </c>
       <c r="CI42" s="34">
-        <v>4518.5303844805312</v>
+        <v>4562.0198843850167</v>
       </c>
       <c r="CJ42" s="34">
-        <v>4397.6259664888403</v>
+        <v>4424.1690216393945</v>
       </c>
       <c r="CK42" s="34">
-        <v>4632.0817535931346</v>
-[...11 lines deleted...]
-        <v>20037.715311201304</v>
+        <v>4698.2790233199394</v>
+      </c>
+      <c r="CL42" s="34">
+        <v>4899.3366336730751</v>
+      </c>
+      <c r="CM42" s="34">
+        <v>6264.2469447977055</v>
+      </c>
+      <c r="CN42" s="34">
+        <v>14751.991470100118</v>
+      </c>
+      <c r="CO42" s="34">
+        <v>19504.094392297196</v>
       </c>
       <c r="CP42" s="34">
-        <v>99208.136231467201</v>
+        <v>101181.063194307</v>
       </c>
       <c r="CQ42" s="34">
-        <v>44741.188730142967</v>
+        <v>40210.52630779754</v>
       </c>
       <c r="CR42" s="34">
-        <v>7533.0442964649656</v>
-[...2 lines deleted...]
-        <v>13714.639294030556</v>
+        <v>7202.0444403625897</v>
+      </c>
+      <c r="CS42" s="34">
+        <v>13390.201493770195</v>
       </c>
       <c r="CT42" s="34">
         <v>5643.1675478732386</v>
       </c>
       <c r="CU42" s="34">
         <v>5073.9100497090858</v>
       </c>
       <c r="CV42" s="34">
         <v>4899.2759593132778</v>
       </c>
       <c r="CW42" s="34">
         <v>5195.5795809911251</v>
       </c>
-      <c r="CX42" s="8"/>
+      <c r="CX42" s="8">
+        <v>5313.2352513414153</v>
+      </c>
       <c r="CY42" s="9"/>
       <c r="CZ42" s="9"/>
       <c r="DA42" s="9"/>
       <c r="DB42" s="34"/>
       <c r="DC42" s="34"/>
       <c r="DD42" s="34"/>
       <c r="DE42" s="18"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="7">
         <v>701.06539501358657</v>
       </c>
       <c r="C43" s="7">
         <v>879.77162589957447</v>
       </c>
       <c r="D43" s="7">
         <v>365.68464355255554</v>
       </c>
       <c r="E43" s="7">
         <v>624.94614578578899</v>
       </c>
       <c r="F43" s="7">
@@ -12779,98 +12848,100 @@
       <c r="BZ43" s="7">
         <v>1605.7044662549786</v>
       </c>
       <c r="CA43" s="9">
         <v>2990.2433076251145</v>
       </c>
       <c r="CB43" s="7">
         <v>2023.1954017753087</v>
       </c>
       <c r="CC43" s="7">
         <v>2537.7934424714076</v>
       </c>
       <c r="CD43" s="7">
         <v>8358.5686735987019</v>
       </c>
       <c r="CE43" s="7">
         <v>3112.5514383949858</v>
       </c>
       <c r="CF43" s="7">
         <v>2943.0083035749376</v>
       </c>
       <c r="CG43" s="30">
         <v>4969.9989570977632</v>
       </c>
       <c r="CH43" s="34">
-        <v>1489.4052082047833</v>
+        <v>1645.8466659441619</v>
       </c>
       <c r="CI43" s="34">
-        <v>2738.7968583943684</v>
+        <v>2483.7793950297159</v>
       </c>
       <c r="CJ43" s="34">
-        <v>1905.5509651460145</v>
+        <v>1758.2116136796835</v>
       </c>
       <c r="CK43" s="34">
-        <v>3075.8627297173402</v>
-[...11 lines deleted...]
-        <v>2545.7501594157102</v>
+        <v>2482.0402671222528</v>
+      </c>
+      <c r="CL43" s="34">
+        <v>1859.5915265550598</v>
+      </c>
+      <c r="CM43" s="34">
+        <v>3322.7667325232878</v>
+      </c>
+      <c r="CN43" s="34">
+        <v>2625.9410148596012</v>
+      </c>
+      <c r="CO43" s="34">
+        <v>2628.7448772888661</v>
       </c>
       <c r="CP43" s="34">
-        <v>7884.4886811774304</v>
+        <v>8948.6925515912171</v>
       </c>
       <c r="CQ43" s="34">
-        <v>3664.8620747640207</v>
+        <v>4112.3344802167248</v>
       </c>
       <c r="CR43" s="34">
-        <v>4598.6386746893932</v>
-[...2 lines deleted...]
-        <v>6212.915640657915</v>
+        <v>3877.1423493884695</v>
+      </c>
+      <c r="CS43" s="34">
+        <v>5757.9289651037452</v>
       </c>
       <c r="CT43" s="34">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU43" s="34">
         <v>3125.2950257695875</v>
       </c>
       <c r="CV43" s="34">
         <v>1552.8023604562366</v>
       </c>
       <c r="CW43" s="34">
         <v>2982.962666792142</v>
       </c>
-      <c r="CX43" s="8"/>
+      <c r="CX43" s="8">
+        <v>2162.9481004080844</v>
+      </c>
       <c r="CY43" s="9"/>
       <c r="CZ43" s="9"/>
       <c r="DA43" s="9"/>
       <c r="DB43" s="34"/>
       <c r="DC43" s="34"/>
       <c r="DD43" s="34"/>
       <c r="DE43" s="18"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B44" s="7">
         <v>6792.9105324384927</v>
       </c>
       <c r="C44" s="7">
         <v>6990.6002331015061</v>
       </c>
       <c r="D44" s="7">
         <v>8213.9507574240124</v>
       </c>
       <c r="E44" s="7">
         <v>8434.3213457663369</v>
       </c>
       <c r="F44" s="7">
@@ -13092,98 +13163,100 @@
       <c r="BZ44" s="7">
         <v>14731.88026054396</v>
       </c>
       <c r="CA44" s="7">
         <v>21344.012490278441</v>
       </c>
       <c r="CB44" s="7">
         <v>30848.997975453574</v>
       </c>
       <c r="CC44" s="7">
         <v>43622.51262390909</v>
       </c>
       <c r="CD44" s="7">
         <v>134724.12011821382</v>
       </c>
       <c r="CE44" s="7">
         <v>93090.124179489503</v>
       </c>
       <c r="CF44" s="7">
         <v>66051.846071906883</v>
       </c>
       <c r="CG44" s="30">
         <v>21634.16220751022</v>
       </c>
       <c r="CH44" s="34">
-        <v>11409.791539067146</v>
+        <v>11913.461454126998</v>
       </c>
       <c r="CI44" s="34">
-        <v>11567.171276528754</v>
+        <v>11955.909958511573</v>
       </c>
       <c r="CJ44" s="34">
-        <v>13897.869371415516</v>
+        <v>14174.557419456563</v>
       </c>
       <c r="CK44" s="34">
-        <v>15272.470175592587</v>
+        <v>15282.466387141076</v>
       </c>
       <c r="CL44" s="34">
-        <v>15234.990026733602</v>
+        <v>15840.554767262318</v>
       </c>
       <c r="CM44" s="34">
-        <v>22884.506223790722</v>
-[...5 lines deleted...]
-        <v>46934.243519420161</v>
+        <v>22479.677019737173</v>
+      </c>
+      <c r="CN44" s="34">
+        <v>30720.540789286744</v>
+      </c>
+      <c r="CO44" s="34">
+        <v>41240.287120048306</v>
       </c>
       <c r="CP44" s="34">
-        <v>155727.63789048427</v>
+        <v>178892.0628171803</v>
       </c>
       <c r="CQ44" s="34">
-        <v>97387.092876867042</v>
+        <v>96487.993973685603</v>
       </c>
       <c r="CR44" s="34">
-        <v>95924.365564041131</v>
-[...2 lines deleted...]
-        <v>47947.74885145521</v>
+        <v>118729.72312842002</v>
+      </c>
+      <c r="CS44" s="34">
+        <v>23513.999041582232</v>
       </c>
       <c r="CT44" s="34">
         <v>13023.686500145333</v>
       </c>
       <c r="CU44" s="34">
         <v>14764.749121562791</v>
       </c>
       <c r="CV44" s="34">
         <v>16495.405437081659</v>
       </c>
       <c r="CW44" s="34">
         <v>18311.148211284846</v>
       </c>
-      <c r="CX44" s="34"/>
+      <c r="CX44" s="34">
+        <v>17981.182720578247</v>
+      </c>
       <c r="CY44" s="34"/>
       <c r="CZ44" s="9"/>
       <c r="DA44" s="9"/>
       <c r="DB44" s="34"/>
       <c r="DC44" s="34"/>
       <c r="DD44" s="34"/>
       <c r="DE44" s="18"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="7">
         <v>8803.978241694289</v>
       </c>
       <c r="C45" s="7">
         <v>6833.7881753252568</v>
       </c>
       <c r="D45" s="7">
         <v>6708.1940003469417</v>
       </c>
       <c r="E45" s="7">
         <v>11599.584079823529</v>
       </c>
       <c r="F45" s="7">
@@ -13405,98 +13478,100 @@
       <c r="BZ45" s="7">
         <v>15951.733539676818</v>
       </c>
       <c r="CA45" s="7">
         <v>20896.977745570122</v>
       </c>
       <c r="CB45" s="7">
         <v>40271.531314292624</v>
       </c>
       <c r="CC45" s="7">
         <v>109574.12553346247</v>
       </c>
       <c r="CD45" s="7">
         <v>346660.64234422764</v>
       </c>
       <c r="CE45" s="7">
         <v>202222.71101315669</v>
       </c>
       <c r="CF45" s="7">
         <v>138154.88917037664</v>
       </c>
       <c r="CG45" s="30">
         <v>16376.616657186274</v>
       </c>
       <c r="CH45" s="34">
-        <v>12544.386589607049</v>
+        <v>13536.677295417783</v>
       </c>
       <c r="CI45" s="34">
-        <v>10720.778717134297</v>
+        <v>10788.879323170278</v>
       </c>
       <c r="CJ45" s="34">
-        <v>12196.79376057232</v>
+        <v>12573.365778724572</v>
       </c>
       <c r="CK45" s="34">
-        <v>15981.568092813326</v>
+        <v>16132.076228580572</v>
       </c>
       <c r="CL45" s="34">
-        <v>17102.744852463929</v>
+        <v>17542.99930627703</v>
       </c>
       <c r="CM45" s="34">
-        <v>20348.824631074469</v>
-[...5 lines deleted...]
-        <v>120009.11919480594</v>
+        <v>20871.9419836331</v>
+      </c>
+      <c r="CN45" s="34">
+        <v>39538.651664645535</v>
+      </c>
+      <c r="CO45" s="34">
+        <v>121799.57368863389</v>
       </c>
       <c r="CP45" s="34">
-        <v>421105.32165155432</v>
+        <v>400676.6058221453</v>
       </c>
       <c r="CQ45" s="34">
-        <v>200852.4754306871</v>
+        <v>191400.47251529308</v>
       </c>
       <c r="CR45" s="34">
-        <v>187477.22058134768</v>
-[...2 lines deleted...]
-        <v>40114.442787516804</v>
+        <v>242444.819710134</v>
+      </c>
+      <c r="CS45" s="34">
+        <v>16642.682419238343</v>
       </c>
       <c r="CT45" s="34">
         <v>15450.562638215211</v>
       </c>
       <c r="CU45" s="34">
         <v>11982.096671173906</v>
       </c>
       <c r="CV45" s="34">
         <v>13669.803107830845</v>
       </c>
       <c r="CW45" s="34">
         <v>18024.252142486548</v>
       </c>
-      <c r="CX45" s="34"/>
+      <c r="CX45" s="34">
+        <v>19299.955431469687</v>
+      </c>
       <c r="CY45" s="34"/>
       <c r="CZ45" s="9"/>
       <c r="DA45" s="9"/>
       <c r="DB45" s="34"/>
       <c r="DC45" s="34"/>
       <c r="DD45" s="34"/>
       <c r="DE45" s="18"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B46" s="7">
         <v>19530.712727047001</v>
       </c>
       <c r="C46" s="7">
         <v>19802.338022371725</v>
       </c>
       <c r="D46" s="7">
         <v>22547.083530934324</v>
       </c>
       <c r="E46" s="7">
         <v>22660.47793238825</v>
       </c>
       <c r="F46" s="7">
@@ -13718,98 +13793,100 @@
       <c r="BZ46" s="7">
         <v>34080.207705022469</v>
       </c>
       <c r="CA46" s="7">
         <v>51744.695288725248</v>
       </c>
       <c r="CB46" s="7">
         <v>83208.4647756247</v>
       </c>
       <c r="CC46" s="7">
         <v>137865.19949713588</v>
       </c>
       <c r="CD46" s="7">
         <v>291747.064585777</v>
       </c>
       <c r="CE46" s="7">
         <v>177045.27145786854</v>
       </c>
       <c r="CF46" s="7">
         <v>54134.471964484561</v>
       </c>
       <c r="CG46" s="30">
         <v>60385.205047651223</v>
       </c>
       <c r="CH46" s="34">
-        <v>37942.69785304898</v>
+        <v>36099.377978731944</v>
       </c>
       <c r="CI46" s="34">
-        <v>36390.130648998165</v>
+        <v>36101.091752268505</v>
       </c>
       <c r="CJ46" s="34">
-        <v>40347.256977233323</v>
+        <v>39857.122051935352</v>
       </c>
       <c r="CK46" s="34">
-        <v>38717.315108061091</v>
+        <v>39263.440770766938</v>
       </c>
       <c r="CL46" s="34">
-        <v>38688.165786570724</v>
+        <v>43417.990624564787</v>
       </c>
       <c r="CM46" s="34">
-        <v>59091.510633843005</v>
-[...5 lines deleted...]
-        <v>141207.57484455497</v>
+        <v>56047.027281964991</v>
+      </c>
+      <c r="CN46" s="34">
+        <v>98229.346807238937</v>
+      </c>
+      <c r="CO46" s="34">
+        <v>153326.3298454888</v>
       </c>
       <c r="CP46" s="34">
-        <v>367248.05454737577</v>
+        <v>344732.78120273782</v>
       </c>
       <c r="CQ46" s="34">
-        <v>231053.17496680259</v>
+        <v>225689.02695840044</v>
       </c>
       <c r="CR46" s="34">
-        <v>66886.50687459555</v>
-[...2 lines deleted...]
-        <v>71275.202335528724</v>
+        <v>64341.389084288407</v>
+      </c>
+      <c r="CS46" s="34">
+        <v>61805.992518745006</v>
       </c>
       <c r="CT46" s="34">
         <v>45967.466101723228</v>
       </c>
       <c r="CU46" s="34">
         <v>48269.470719192803</v>
       </c>
       <c r="CV46" s="34">
         <v>51621.274899679476</v>
       </c>
       <c r="CW46" s="34">
         <v>56658.409778165107</v>
       </c>
-      <c r="CX46" s="34"/>
+      <c r="CX46" s="34">
+        <v>52716.986416638669</v>
+      </c>
       <c r="CY46" s="34"/>
       <c r="CZ46" s="9"/>
       <c r="DA46" s="9"/>
       <c r="DB46" s="34"/>
       <c r="DC46" s="34"/>
       <c r="DD46" s="34"/>
       <c r="DE46" s="18"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="16" t="s">
@@ -14031,98 +14108,100 @@
       <c r="BZ47" s="7">
         <v>3911.670737221149</v>
       </c>
       <c r="CA47" s="7">
         <v>5934.3791751286672</v>
       </c>
       <c r="CB47" s="7">
         <v>6261.9635611962531</v>
       </c>
       <c r="CC47" s="7">
         <v>8550.5502565788793</v>
       </c>
       <c r="CD47" s="7">
         <v>12269.308437118827</v>
       </c>
       <c r="CE47" s="7">
         <v>5041.4475019544225</v>
       </c>
       <c r="CF47" s="7">
         <v>3048.273614655734</v>
       </c>
       <c r="CG47" s="30">
         <v>9575.3426214580704</v>
       </c>
       <c r="CH47" s="34">
-        <v>5250.4753306546072</v>
+        <v>5640.0331184697889</v>
       </c>
       <c r="CI47" s="34">
-        <v>2130.0160814219689</v>
-[...8 lines deleted...]
-        <v>3760.7472698410256</v>
+        <v>2394.7057208141186</v>
+      </c>
+      <c r="CJ47" s="34">
+        <v>3685.4369967384428</v>
+      </c>
+      <c r="CK47" s="34">
+        <v>2641.5539161751376</v>
+      </c>
+      <c r="CL47" s="34">
+        <v>4254.1634784142934</v>
       </c>
       <c r="CM47" s="34">
-        <v>5960.8449472332723</v>
-[...5 lines deleted...]
-        <v>9138.4817806388019</v>
+        <v>6328.3559311902063</v>
+      </c>
+      <c r="CN47" s="34">
+        <v>6067.5584406207981</v>
+      </c>
+      <c r="CO47" s="34">
+        <v>8491.3621341338549</v>
       </c>
       <c r="CP47" s="34">
-        <v>12145.471439383386</v>
+        <v>12759.465405289578</v>
       </c>
       <c r="CQ47" s="34">
-        <v>6843.6882030707156</v>
+        <v>5853.3866586967379</v>
       </c>
       <c r="CR47" s="34">
-        <v>3479.6923965630695</v>
-[...2 lines deleted...]
-        <v>11371.608442689958</v>
+        <v>3264.7470075917545</v>
+      </c>
+      <c r="CS47" s="34">
+        <v>10243.881024404825</v>
       </c>
       <c r="CT47" s="34">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU47" s="34">
         <v>2514.6298949550965</v>
       </c>
       <c r="CV47" s="34">
         <v>4060.8473308986304</v>
       </c>
       <c r="CW47" s="23">
         <v>2785.8099097180911</v>
       </c>
-      <c r="CX47" s="23"/>
+      <c r="CX47" s="23">
+        <v>4312.4273341569751</v>
+      </c>
       <c r="CY47" s="34"/>
       <c r="CZ47" s="9"/>
       <c r="DA47" s="9"/>
       <c r="DB47" s="34"/>
       <c r="DC47" s="34"/>
       <c r="DD47" s="34"/>
       <c r="DE47" s="18"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B48" s="7">
         <v>11540.710599091133</v>
       </c>
       <c r="C48" s="7">
         <v>14644.954489622778</v>
       </c>
       <c r="D48" s="7">
         <v>18858.750514572239</v>
       </c>
       <c r="E48" s="7">
         <v>20465.998946466698</v>
       </c>
       <c r="F48" s="7">
@@ -14344,98 +14423,100 @@
       <c r="BZ48" s="7">
         <v>17305.267219701629</v>
       </c>
       <c r="CA48" s="7">
         <v>24193.470894229904</v>
       </c>
       <c r="CB48" s="7">
         <v>36244.738687828678</v>
       </c>
       <c r="CC48" s="7">
         <v>47237.592959525224</v>
       </c>
       <c r="CD48" s="7">
         <v>122173.75669778629</v>
       </c>
       <c r="CE48" s="7">
         <v>63415.968381939747</v>
       </c>
       <c r="CF48" s="7">
         <v>69613.154249461877</v>
       </c>
       <c r="CG48" s="30">
         <v>29498.480000458618</v>
       </c>
       <c r="CH48" s="34">
-        <v>13635.179924592405</v>
+        <v>14034.723283300798</v>
       </c>
       <c r="CI48" s="34">
-        <v>14890.782554449193</v>
+        <v>15576.814261277274</v>
       </c>
       <c r="CJ48" s="34">
-        <v>18094.080098064671</v>
+        <v>18288.402397834812</v>
       </c>
       <c r="CK48" s="34">
-        <v>19228.017714668753</v>
+        <v>19303.150182963072</v>
       </c>
       <c r="CL48" s="34">
-        <v>21074.995951715209</v>
+        <v>21311.528992950898</v>
       </c>
       <c r="CM48" s="34">
-        <v>28872.864524510776</v>
-[...5 lines deleted...]
-        <v>51565.750989231892</v>
+        <v>29280.116543051605</v>
+      </c>
+      <c r="CN48" s="34">
+        <v>40122.14425952929</v>
+      </c>
+      <c r="CO48" s="34">
+        <v>47411.077518912265</v>
       </c>
       <c r="CP48" s="34">
-        <v>141518.26235474786</v>
+        <v>140785.55109414388</v>
       </c>
       <c r="CQ48" s="34">
-        <v>68426.735991835754</v>
+        <v>72105.5090538238</v>
       </c>
       <c r="CR48" s="34">
-        <v>100556.91778182771</v>
-[...2 lines deleted...]
-        <v>35658.384891656242</v>
+        <v>101313.21222308899</v>
+      </c>
+      <c r="CS48" s="34">
+        <v>36660.403071178225</v>
       </c>
       <c r="CT48" s="34">
         <v>14658.432128038789</v>
       </c>
       <c r="CU48" s="34">
         <v>17440.038574281585</v>
       </c>
       <c r="CV48" s="34">
         <v>22457.411789260041</v>
       </c>
       <c r="CW48" s="34">
         <v>22354.041419524605</v>
       </c>
-      <c r="CX48" s="34"/>
+      <c r="CX48" s="34">
+        <v>24916.619343798193</v>
+      </c>
       <c r="CY48" s="34"/>
       <c r="CZ48" s="9"/>
       <c r="DA48" s="9"/>
       <c r="DB48" s="34"/>
       <c r="DC48" s="34"/>
       <c r="DD48" s="34"/>
       <c r="DE48" s="18"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="7">
         <v>27.324376947684101</v>
       </c>
       <c r="C49" s="7">
         <v>26.5368656174563</v>
       </c>
       <c r="D49" s="7">
         <v>26.61850654622846</v>
       </c>
       <c r="E49" s="7">
         <v>29.264042668569719</v>
       </c>
       <c r="F49" s="7">
@@ -14657,98 +14738,100 @@
       <c r="BZ49" s="7">
         <v>30.01039590253756</v>
       </c>
       <c r="CA49" s="7">
         <v>31.034997599984713</v>
       </c>
       <c r="CB49" s="7">
         <v>85.064801886398797</v>
       </c>
       <c r="CC49" s="7">
         <v>95.650655159439381</v>
       </c>
       <c r="CD49" s="7">
         <v>926.27900022058793</v>
       </c>
       <c r="CE49" s="7">
         <v>169.05670318805775</v>
       </c>
       <c r="CF49" s="7">
         <v>43.522129686644512</v>
       </c>
       <c r="CG49" s="30">
         <v>29.666573927823272</v>
       </c>
       <c r="CH49" s="34">
-        <v>39.282532703922115</v>
+        <v>73.848880700459603</v>
       </c>
       <c r="CI49" s="34">
-        <v>41.398195177675277</v>
+        <v>34.010629161013355</v>
       </c>
       <c r="CJ49" s="34">
-        <v>37.636667227729774</v>
+        <v>37.801656501824361</v>
       </c>
       <c r="CK49" s="34">
-        <v>37.889681909025597</v>
+        <v>36.941965998060759</v>
       </c>
       <c r="CL49" s="34">
-        <v>25.604752158800334</v>
+        <v>35.826199479207268</v>
       </c>
       <c r="CM49" s="34">
-        <v>30.111935531162946</v>
-[...5 lines deleted...]
-        <v>95.752722125478726</v>
+        <v>42.742171413336735</v>
+      </c>
+      <c r="CN49" s="34">
+        <v>97.254754417938557</v>
+      </c>
+      <c r="CO49" s="34">
+        <v>118.00996364577654</v>
       </c>
       <c r="CP49" s="34">
-        <v>939.87906168745349</v>
+        <v>861.12273036345846</v>
       </c>
       <c r="CQ49" s="34">
-        <v>153.11527662396708</v>
+        <v>191.87332464910966</v>
       </c>
       <c r="CR49" s="34">
-        <v>33.038455284758513</v>
-[...2 lines deleted...]
-        <v>231.32565646880596</v>
+        <v>60.990818115503707</v>
+      </c>
+      <c r="CS49" s="34">
+        <v>69.152547812504778</v>
       </c>
       <c r="CT49" s="34">
         <v>60.331216210786451</v>
       </c>
       <c r="CU49" s="34">
         <v>68.492542856781128</v>
       </c>
       <c r="CV49" s="34">
         <v>48.999621277337816</v>
       </c>
       <c r="CW49" s="34">
         <v>37.328888742270657</v>
       </c>
-      <c r="CX49" s="34"/>
+      <c r="CX49" s="34">
+        <v>28.30765227389481</v>
+      </c>
       <c r="CY49" s="34"/>
       <c r="CZ49" s="9"/>
       <c r="DA49" s="9"/>
       <c r="DB49" s="34"/>
       <c r="DC49" s="34"/>
       <c r="DD49" s="34"/>
       <c r="DE49" s="18"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B50" s="7">
         <v>293.21707199444921</v>
       </c>
       <c r="C50" s="7">
         <v>238.86879122941701</v>
       </c>
       <c r="D50" s="7">
         <v>285.64154757045833</v>
       </c>
       <c r="E50" s="7">
         <v>238.49724267960426</v>
       </c>
       <c r="F50" s="7">
@@ -14970,98 +15053,100 @@
       <c r="BZ50" s="7">
         <v>195.3298816536732</v>
       </c>
       <c r="CA50" s="7">
         <v>195.96444430181162</v>
       </c>
       <c r="CB50" s="7">
         <v>528.21192539282742</v>
       </c>
       <c r="CC50" s="7">
         <v>1133.4844351312572</v>
       </c>
       <c r="CD50" s="7">
         <v>3461.0524993713989</v>
       </c>
       <c r="CE50" s="7">
         <v>736.65757906527483</v>
       </c>
       <c r="CF50" s="18">
         <v>214.67950683207857</v>
       </c>
       <c r="CG50" s="30">
         <v>263.13256426013788</v>
       </c>
       <c r="CH50" s="34">
-        <v>234.15053578846539</v>
+        <v>281.76053876032216</v>
       </c>
       <c r="CI50" s="34">
-        <v>237.87062843439486</v>
+        <v>282.01251518785153</v>
       </c>
       <c r="CJ50" s="34">
-        <v>285.49795675005856</v>
+        <v>279.24313410575905</v>
       </c>
       <c r="CK50" s="34">
-        <v>282.23487505204781</v>
+        <v>279.7010342524548</v>
       </c>
       <c r="CL50" s="34">
-        <v>211.80481011567952</v>
+        <v>280.7994774052018</v>
       </c>
       <c r="CM50" s="34">
-        <v>271.46105473645133</v>
-[...5 lines deleted...]
-        <v>1094.9232024524454</v>
+        <v>343.64639020574577</v>
+      </c>
+      <c r="CN50" s="34">
+        <v>722.20000816359504</v>
+      </c>
+      <c r="CO50" s="34">
+        <v>1267.0301259906194</v>
       </c>
       <c r="CP50" s="34">
-        <v>3135.8945956259213</v>
+        <v>3611.8054927361723</v>
       </c>
       <c r="CQ50" s="34">
-        <v>824.68256922663431</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>874.90980703451123</v>
+      </c>
+      <c r="CR50" s="34">
+        <v>304.51818631935544</v>
+      </c>
+      <c r="CS50" s="18">
+        <v>279.17314491335839</v>
       </c>
       <c r="CT50" s="34">
         <v>382.25328735529757</v>
       </c>
       <c r="CU50" s="34">
         <v>377.59835033732617</v>
       </c>
       <c r="CV50" s="34">
         <v>423.92188120901949</v>
       </c>
       <c r="CW50" s="34">
         <v>310.27200214256754</v>
       </c>
-      <c r="CX50" s="34"/>
+      <c r="CX50" s="34">
+        <v>216.44938617147821</v>
+      </c>
       <c r="CY50" s="34"/>
       <c r="CZ50" s="9"/>
       <c r="DA50" s="9"/>
       <c r="DB50" s="34"/>
       <c r="DC50" s="34"/>
       <c r="DD50" s="18"/>
       <c r="DE50" s="18"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B51" s="12">
         <v>1205.5091756815532</v>
       </c>
       <c r="C51" s="12">
         <v>1188.8106093306678</v>
       </c>
       <c r="D51" s="12">
         <v>1456.7636823088383</v>
       </c>
       <c r="E51" s="12">
         <v>2703.0312382580769</v>
       </c>
       <c r="F51" s="6">
@@ -15283,98 +15368,100 @@
       <c r="BZ51" s="7">
         <v>4064.3493983171256</v>
       </c>
       <c r="CA51" s="7">
         <v>4779.2429012728408</v>
       </c>
       <c r="CB51" s="9">
         <v>4935.0687282665531</v>
       </c>
       <c r="CC51" s="9">
         <v>6698.4595894409103</v>
       </c>
       <c r="CD51" s="7">
         <v>6090.4775015687164</v>
       </c>
       <c r="CE51" s="7">
         <v>4974.579309114456</v>
       </c>
       <c r="CF51" s="7">
         <v>3849.7029382772716</v>
       </c>
       <c r="CG51" s="30">
         <v>3874.7582756199417</v>
       </c>
       <c r="CH51" s="34">
-        <v>3594.2427808275706</v>
+        <v>3528.6840640678392</v>
       </c>
       <c r="CI51" s="34">
-        <v>3794.547977393644</v>
+        <v>3517.5909189568492</v>
       </c>
       <c r="CJ51" s="34">
-        <v>3729.5132268396346</v>
+        <v>3605.0572241590426</v>
       </c>
       <c r="CK51" s="34">
-        <v>4189.0210409126412</v>
+        <v>4214.800543557446</v>
       </c>
       <c r="CL51" s="34">
-        <v>4389.34808947083</v>
+        <v>4691.2670517662254</v>
       </c>
       <c r="CM51" s="34">
-        <v>4714.0620000966228</v>
+        <v>5101.301017914112</v>
       </c>
       <c r="CN51" s="9">
-        <v>4635.5457218814108</v>
+        <v>5184.9902957662471</v>
       </c>
       <c r="CO51" s="9">
-        <v>6497.6804262841779</v>
+        <v>6218.4782454607084</v>
       </c>
       <c r="CP51" s="34">
-        <v>5526.5459418821029</v>
+        <v>5295.0349827526406</v>
       </c>
       <c r="CQ51" s="34">
-        <v>6219.863729939746</v>
+        <v>5150.5256433922505</v>
       </c>
       <c r="CR51" s="34">
-        <v>4350.8977558580073</v>
-[...2 lines deleted...]
-        <v>6385.0253600307306</v>
+        <v>4212.3957476349024</v>
+      </c>
+      <c r="CS51" s="34">
+        <v>4502.1552097930389</v>
       </c>
       <c r="CT51" s="34">
         <v>4509.9498288090854</v>
       </c>
       <c r="CU51" s="34">
         <v>4524.2360720817596</v>
       </c>
       <c r="CV51" s="34">
         <v>4402.7960417062823</v>
       </c>
       <c r="CW51" s="34">
         <v>5160.3304328801278</v>
       </c>
-      <c r="CX51" s="34"/>
+      <c r="CX51" s="34">
+        <v>5397.3243154021338</v>
+      </c>
       <c r="CY51" s="34"/>
       <c r="CZ51" s="9"/>
       <c r="DA51" s="9"/>
       <c r="DB51" s="34"/>
       <c r="DC51" s="34"/>
       <c r="DD51" s="34"/>
       <c r="DE51" s="18"/>
     </row>
     <row r="53" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="44" t="s">
         <v>40</v>
       </c>
       <c r="B53" s="44"/>
       <c r="C53" s="44"/>
       <c r="D53" s="44"/>
       <c r="E53" s="44"/>
       <c r="F53" s="44"/>
       <c r="G53" s="44"/>
       <c r="H53" s="44"/>
       <c r="I53" s="44"/>
       <c r="J53" s="44"/>
       <c r="K53" s="44"/>
       <c r="L53" s="44"/>
       <c r="M53" s="44"/>
       <c r="N53" s="44"/>
@@ -15622,65 +15709,65 @@
       <c r="BL55" s="39"/>
       <c r="BM55" s="39"/>
       <c r="BN55" s="39"/>
       <c r="BO55" s="39"/>
       <c r="BP55" s="39"/>
       <c r="BQ55" s="39"/>
       <c r="BR55" s="39"/>
       <c r="BS55" s="39"/>
       <c r="BT55" s="39"/>
       <c r="BU55" s="40"/>
       <c r="BV55" s="38" t="s">
         <v>43</v>
       </c>
       <c r="BW55" s="39"/>
       <c r="BX55" s="39"/>
       <c r="BY55" s="39"/>
       <c r="BZ55" s="39"/>
       <c r="CA55" s="39"/>
       <c r="CB55" s="39"/>
       <c r="CC55" s="39"/>
       <c r="CD55" s="39"/>
       <c r="CE55" s="39"/>
       <c r="CF55" s="39"/>
       <c r="CG55" s="40"/>
       <c r="CH55" s="38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="CI55" s="39"/>
       <c r="CJ55" s="39"/>
       <c r="CK55" s="39"/>
       <c r="CL55" s="39"/>
       <c r="CM55" s="39"/>
       <c r="CN55" s="39"/>
       <c r="CO55" s="39"/>
       <c r="CP55" s="39"/>
       <c r="CQ55" s="39"/>
       <c r="CR55" s="39"/>
       <c r="CS55" s="40"/>
       <c r="CT55" s="38" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="CU55" s="39"/>
       <c r="CV55" s="39"/>
       <c r="CW55" s="39"/>
       <c r="CX55" s="39"/>
       <c r="CY55" s="39"/>
       <c r="CZ55" s="39"/>
       <c r="DA55" s="39"/>
       <c r="DB55" s="39"/>
       <c r="DC55" s="39"/>
       <c r="DD55" s="39"/>
       <c r="DE55" s="40"/>
     </row>
     <row r="56" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A56" s="46"/>
       <c r="B56" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D56" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E56" s="21" t="s">
@@ -16234,98 +16321,100 @@
       <c r="BZ57" s="10">
         <v>11956.649793905406</v>
       </c>
       <c r="CA57" s="11">
         <v>19494.497690617769</v>
       </c>
       <c r="CB57" s="11">
         <v>330850.85890471569</v>
       </c>
       <c r="CC57" s="11">
         <v>729164.15109833505</v>
       </c>
       <c r="CD57" s="1">
         <v>2132445.7303070254</v>
       </c>
       <c r="CE57" s="1">
         <v>1222038.2931876972</v>
       </c>
       <c r="CF57" s="1">
         <v>513653.37844526285</v>
       </c>
       <c r="CG57" s="31">
         <v>9248.9031902617098</v>
       </c>
       <c r="CH57" s="33">
-        <v>12860.757922315233</v>
+        <v>11914.295601447624</v>
       </c>
       <c r="CI57" s="33">
-        <v>14292.206099536845</v>
+        <v>11914.295601447624</v>
       </c>
       <c r="CJ57" s="33">
-        <v>14108.873677019743</v>
+        <v>11914.295601447624</v>
       </c>
       <c r="CK57" s="33">
-        <v>12839.205885507714</v>
+        <v>11914.295601447624</v>
       </c>
       <c r="CL57" s="10">
-        <v>13945.149281160422</v>
+        <v>16751.050991442222</v>
       </c>
       <c r="CM57" s="11">
-        <v>37063.65017638071</v>
+        <v>28332.264237536936</v>
       </c>
       <c r="CN57" s="11">
-        <v>349033.53060326487</v>
+        <v>331656.57331932837</v>
       </c>
       <c r="CO57" s="11">
-        <v>799949.57507342729</v>
+        <v>824245.62843049865</v>
       </c>
       <c r="CP57" s="33">
-        <v>2442088.8337088735</v>
+        <v>2474299.1485894807</v>
       </c>
       <c r="CQ57" s="33">
-        <v>1384231.9079076678</v>
+        <v>1316057.1432400676</v>
       </c>
       <c r="CR57" s="33">
-        <v>742584.87054514047</v>
-[...2 lines deleted...]
-        <v>98044.225724106553</v>
+        <v>837659.79003966833</v>
+      </c>
+      <c r="CS57" s="33">
+        <v>11914.295601447624</v>
       </c>
       <c r="CT57" s="33">
         <v>17721.096678214919</v>
       </c>
       <c r="CU57" s="33">
         <v>18015.784806885596</v>
       </c>
       <c r="CV57" s="33">
         <v>16788.540101084116</v>
       </c>
       <c r="CW57" s="33">
         <v>18038.17137976734</v>
       </c>
-      <c r="CX57" s="10"/>
+      <c r="CX57" s="10">
+        <v>14677.193279805655</v>
+      </c>
       <c r="CY57" s="11"/>
       <c r="CZ57" s="11"/>
       <c r="DA57" s="11"/>
       <c r="DB57" s="33"/>
       <c r="DC57" s="33"/>
       <c r="DD57" s="33"/>
       <c r="DE57" s="16"/>
     </row>
     <row r="58" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="16" t="s">
@@ -16546,99 +16635,101 @@
       </c>
       <c r="BZ58" s="7">
         <v>0</v>
       </c>
       <c r="CA58" s="17">
         <v>0</v>
       </c>
       <c r="CB58" s="17">
         <v>17552.580052223435</v>
       </c>
       <c r="CC58" s="7">
         <v>26695.434388180023</v>
       </c>
       <c r="CD58" s="2">
         <v>68864.459414999845</v>
       </c>
       <c r="CE58" s="7">
         <v>40801.676670345245</v>
       </c>
       <c r="CF58" s="2">
         <v>61018.629048540919</v>
       </c>
       <c r="CG58" s="32">
         <v>0</v>
       </c>
-      <c r="CH58" s="18" t="s">
-        <v>24</v>
+      <c r="CH58" s="18">
+        <v>0</v>
       </c>
       <c r="CI58" s="34">
         <v>0</v>
       </c>
-      <c r="CJ58" s="23">
+      <c r="CJ58" s="34">
         <v>0</v>
       </c>
-      <c r="CK58" s="23">
+      <c r="CK58" s="34">
         <v>0</v>
       </c>
-      <c r="CL58" s="23">
+      <c r="CL58" s="34">
         <v>0</v>
       </c>
-      <c r="CM58" s="17">
+      <c r="CM58" s="34">
         <v>0</v>
       </c>
-      <c r="CN58" s="17">
-[...6 lines deleted...]
-        <v>84208.536835177889</v>
+      <c r="CN58" s="34">
+        <v>17263.457520559954</v>
+      </c>
+      <c r="CO58" s="34">
+        <v>22364.919635767114</v>
+      </c>
+      <c r="CP58" s="34">
+        <v>79010.180676467804</v>
       </c>
       <c r="CQ58" s="34">
-        <v>38451.540862697584</v>
-[...5 lines deleted...]
-        <v>9009.0017414226095</v>
+        <v>40947.47505743691</v>
+      </c>
+      <c r="CR58" s="34">
+        <v>84398.165969791648</v>
+      </c>
+      <c r="CS58" s="18">
+        <v>0</v>
       </c>
       <c r="CT58" s="18">
         <v>0</v>
       </c>
       <c r="CU58" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CV58" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CW58" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="CX58" s="23"/>
+      <c r="CX58" s="23">
+        <v>0</v>
+      </c>
       <c r="CY58" s="17"/>
       <c r="CZ58" s="17"/>
       <c r="DA58" s="17"/>
       <c r="DB58" s="27"/>
       <c r="DC58" s="34"/>
       <c r="DD58" s="27"/>
       <c r="DE58" s="23"/>
     </row>
     <row r="59" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="C59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="D59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="E59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="F59" s="2">
@@ -16859,99 +16950,101 @@
       </c>
       <c r="BZ59" s="7">
         <v>183.8044124905</v>
       </c>
       <c r="CA59" s="9">
         <v>183.8044124905</v>
       </c>
       <c r="CB59" s="9">
         <v>11261.051443309614</v>
       </c>
       <c r="CC59" s="7">
         <v>81390.448093681523</v>
       </c>
       <c r="CD59" s="7">
         <v>373819.42294888396</v>
       </c>
       <c r="CE59" s="7">
         <v>170178.31748104189</v>
       </c>
       <c r="CF59" s="7">
         <v>43466.703451136797</v>
       </c>
       <c r="CG59" s="32">
         <v>183.8044124905</v>
       </c>
-      <c r="CH59" s="18">
-        <v>249.17594536464998</v>
+      <c r="CH59" s="34">
+        <v>212.28126402766665</v>
       </c>
       <c r="CI59" s="34">
-        <v>267.72861454952493</v>
+        <v>212.28126402766665</v>
       </c>
       <c r="CJ59" s="34">
-        <v>221.29035832112496</v>
+        <v>212.28126402766665</v>
       </c>
       <c r="CK59" s="34">
-        <v>212.52307624139999</v>
-[...11 lines deleted...]
-        <v>91378.57253639093</v>
+        <v>212.28126402766665</v>
+      </c>
+      <c r="CL59" s="34">
+        <v>212.28126402766665</v>
+      </c>
+      <c r="CM59" s="34">
+        <v>212.28126402766665</v>
+      </c>
+      <c r="CN59" s="34">
+        <v>8036.4303916864446</v>
+      </c>
+      <c r="CO59" s="34">
+        <v>126936.44342607414</v>
       </c>
       <c r="CP59" s="34">
-        <v>420062.93207311927</v>
+        <v>407127.65980879054</v>
       </c>
       <c r="CQ59" s="34">
-        <v>214345.93050317452</v>
+        <v>186294.14983996749</v>
       </c>
       <c r="CR59" s="34">
-        <v>95859.406419207255</v>
+        <v>99265.465830672911</v>
       </c>
       <c r="CS59" s="18">
-        <v>16128.214847346306</v>
+        <v>212.28126402766665</v>
       </c>
       <c r="CT59" s="18">
         <v>271.76481409550001</v>
       </c>
       <c r="CU59" s="34">
         <v>309.16907686076661</v>
       </c>
       <c r="CV59" s="34">
         <v>242.85097307498336</v>
       </c>
       <c r="CW59" s="18">
         <v>203.63952810168334</v>
       </c>
-      <c r="CX59" s="8"/>
+      <c r="CX59" s="8">
+        <v>144.90917385189994</v>
+      </c>
       <c r="CY59" s="9"/>
       <c r="CZ59" s="9"/>
       <c r="DA59" s="9"/>
       <c r="DB59" s="34"/>
       <c r="DC59" s="34"/>
       <c r="DD59" s="34"/>
       <c r="DE59" s="18"/>
     </row>
     <row r="60" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A60" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="C60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="D60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="E60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="F60" s="2">
@@ -17172,99 +17265,101 @@
       </c>
       <c r="BZ60" s="7">
         <v>657.71132395683333</v>
       </c>
       <c r="CA60" s="9">
         <v>748.69480377393336</v>
       </c>
       <c r="CB60" s="9">
         <v>26145.32071717878</v>
       </c>
       <c r="CC60" s="7">
         <v>34660.463196590863</v>
       </c>
       <c r="CD60" s="7">
         <v>56696.789689003563</v>
       </c>
       <c r="CE60" s="7">
         <v>36902.684227814942</v>
       </c>
       <c r="CF60" s="7">
         <v>7451.4741745912679</v>
       </c>
       <c r="CG60" s="32">
         <v>657.71132395683333</v>
       </c>
-      <c r="CH60" s="18">
-        <v>667.25539790499988</v>
+      <c r="CH60" s="34">
+        <v>866.7838238252084</v>
       </c>
       <c r="CI60" s="34">
-        <v>647.08037424249994</v>
+        <v>866.7838238252084</v>
       </c>
       <c r="CJ60" s="34">
-        <v>916.14349699499985</v>
+        <v>866.7838238252084</v>
       </c>
       <c r="CK60" s="34">
-        <v>1183.2227906324999</v>
-[...11 lines deleted...]
-        <v>40424.426061659797</v>
+        <v>866.7838238252084</v>
+      </c>
+      <c r="CL60" s="34">
+        <v>866.7838238252084</v>
+      </c>
+      <c r="CM60" s="34">
+        <v>974.5536966678751</v>
+      </c>
+      <c r="CN60" s="34">
+        <v>29169.22687776251</v>
+      </c>
+      <c r="CO60" s="34">
+        <v>41420.622505005682</v>
       </c>
       <c r="CP60" s="34">
-        <v>64630.453314623388</v>
+        <v>66366.724590093654</v>
       </c>
       <c r="CQ60" s="34">
-        <v>38855.00616518101</v>
+        <v>37593.981309863608</v>
       </c>
       <c r="CR60" s="34">
-        <v>9305.498422901821</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>8016.2710496899726</v>
+      </c>
+      <c r="CS60" s="18">
+        <v>866.7838238252084</v>
       </c>
       <c r="CT60" s="18">
         <v>966.52688603624983</v>
       </c>
       <c r="CU60" s="34">
         <v>1255.1187294845831</v>
       </c>
       <c r="CV60" s="34">
         <v>1598.1284404616665</v>
       </c>
       <c r="CW60" s="18">
         <v>1190.8863554408335</v>
       </c>
-      <c r="CX60" s="8"/>
+      <c r="CX60" s="8">
+        <v>807.81488288874993</v>
+      </c>
       <c r="CY60" s="9"/>
       <c r="CZ60" s="9"/>
       <c r="DA60" s="9"/>
       <c r="DB60" s="34"/>
       <c r="DC60" s="34"/>
       <c r="DD60" s="34"/>
       <c r="DE60" s="18"/>
     </row>
     <row r="61" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B61" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="C61" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="D61" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="E61" s="2">
         <v>1214.6187440979693</v>
       </c>
       <c r="F61" s="2">
@@ -17485,99 +17580,101 @@
       </c>
       <c r="BZ61" s="7">
         <v>2757.5580176814542</v>
       </c>
       <c r="CA61" s="9">
         <v>3198.1430608458136</v>
       </c>
       <c r="CB61" s="9">
         <v>30432.604648059096</v>
       </c>
       <c r="CC61" s="7">
         <v>50034.68454164757</v>
       </c>
       <c r="CD61" s="7">
         <v>99566.911798903166</v>
       </c>
       <c r="CE61" s="7">
         <v>52948.600971624684</v>
       </c>
       <c r="CF61" s="7">
         <v>21375.739021607602</v>
       </c>
       <c r="CG61" s="32">
         <v>1929.693052418</v>
       </c>
-      <c r="CH61" s="18">
-        <v>1940.27771594965</v>
+      <c r="CH61" s="34">
+        <v>2279.0738000308334</v>
       </c>
       <c r="CI61" s="34">
-        <v>2056.6507815089331</v>
+        <v>2279.0738000308334</v>
       </c>
       <c r="CJ61" s="34">
-        <v>2018.1576972802332</v>
+        <v>2279.0738000308334</v>
       </c>
       <c r="CK61" s="34">
-        <v>2080.2995529470168</v>
-[...11 lines deleted...]
-        <v>56510.133380147585</v>
+        <v>2279.0738000308334</v>
+      </c>
+      <c r="CL61" s="34">
+        <v>3774.941150929275</v>
+      </c>
+      <c r="CM61" s="34">
+        <v>3906.3155866007855</v>
+      </c>
+      <c r="CN61" s="34">
+        <v>34883.380480931322</v>
+      </c>
+      <c r="CO61" s="34">
+        <v>53688.728071850419</v>
       </c>
       <c r="CP61" s="34">
-        <v>96783.912694996281</v>
+        <v>114874.91005026663</v>
       </c>
       <c r="CQ61" s="34">
-        <v>58852.765520854489</v>
+        <v>64474.629254238789</v>
       </c>
       <c r="CR61" s="34">
-        <v>25021.063922339956</v>
+        <v>22023.086365754669</v>
       </c>
       <c r="CS61" s="18">
-        <v>7460.5776969260551</v>
+        <v>2279.0738000308334</v>
       </c>
       <c r="CT61" s="18">
         <v>3357.1470901615835</v>
       </c>
       <c r="CU61" s="34">
         <v>3622.0921001970833</v>
       </c>
       <c r="CV61" s="34">
         <v>3014.5245054434163</v>
       </c>
       <c r="CW61" s="18">
         <v>4943.3079738920842</v>
       </c>
-      <c r="CX61" s="8"/>
+      <c r="CX61" s="8">
+        <v>3816.2838028726101</v>
+      </c>
       <c r="CY61" s="9"/>
       <c r="CZ61" s="9"/>
       <c r="DA61" s="9"/>
       <c r="DB61" s="34"/>
       <c r="DC61" s="34"/>
       <c r="DD61" s="34"/>
       <c r="DE61" s="18"/>
     </row>
     <row r="62" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="C62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="D62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="E62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="F62" s="2">
@@ -17798,99 +17895,101 @@
       </c>
       <c r="BZ62" s="7">
         <v>105.09355713333333</v>
       </c>
       <c r="CA62" s="9">
         <v>105.09355713333333</v>
       </c>
       <c r="CB62" s="9">
         <v>7877.9567708847781</v>
       </c>
       <c r="CC62" s="7">
         <v>8318.8514608997775</v>
       </c>
       <c r="CD62" s="7">
         <v>21845.997729408944</v>
       </c>
       <c r="CE62" s="7">
         <v>10688.611473927111</v>
       </c>
       <c r="CF62" s="7">
         <v>173.93225161383333</v>
       </c>
       <c r="CG62" s="32">
         <v>105.09355713333333</v>
       </c>
-      <c r="CH62" s="18">
-        <v>127.80783333333336</v>
+      <c r="CH62" s="34">
+        <v>68.143357856250006</v>
       </c>
       <c r="CI62" s="34">
-        <v>206.83824000000004</v>
+        <v>68.143357856250006</v>
       </c>
       <c r="CJ62" s="34">
-        <v>128.35900000000001</v>
+        <v>68.143357856250006</v>
       </c>
       <c r="CK62" s="34">
-        <v>113.6971384</v>
-[...11 lines deleted...]
-        <v>7923.8469392551797</v>
+        <v>68.143357856250006</v>
+      </c>
+      <c r="CL62" s="34">
+        <v>68.143357856250006</v>
+      </c>
+      <c r="CM62" s="34">
+        <v>68.143357856250006</v>
+      </c>
+      <c r="CN62" s="34">
+        <v>8142.7822292272504</v>
+      </c>
+      <c r="CO62" s="34">
+        <v>8761.7243128617501</v>
       </c>
       <c r="CP62" s="34">
-        <v>24237.771062965709</v>
+        <v>28871.931712797847</v>
       </c>
       <c r="CQ62" s="34">
-        <v>12220.361359566599</v>
+        <v>12135.568309509485</v>
       </c>
       <c r="CR62" s="34">
-        <v>100.7610446182</v>
+        <v>89.63670307225</v>
       </c>
       <c r="CS62" s="18">
-        <v>1014.3445584986443</v>
+        <v>68.143357856250006</v>
       </c>
       <c r="CT62" s="18">
         <v>76.249031169583333</v>
       </c>
       <c r="CU62" s="34">
         <v>98.04120833333333</v>
       </c>
       <c r="CV62" s="34">
         <v>94.826780525833314</v>
       </c>
       <c r="CW62" s="18">
         <v>88.728721565833325</v>
       </c>
-      <c r="CX62" s="8"/>
+      <c r="CX62" s="8">
+        <v>80.597976285833326</v>
+      </c>
       <c r="CY62" s="9"/>
       <c r="CZ62" s="9"/>
       <c r="DA62" s="9"/>
       <c r="DB62" s="34"/>
       <c r="DC62" s="34"/>
       <c r="DD62" s="34"/>
       <c r="DE62" s="18"/>
     </row>
     <row r="63" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A63" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="C63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="D63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="E63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="F63" s="2">
@@ -18111,99 +18210,101 @@
       </c>
       <c r="BZ63" s="7">
         <v>405.37409656733337</v>
       </c>
       <c r="CA63" s="9">
         <v>405.37409656733337</v>
       </c>
       <c r="CB63" s="9">
         <v>19865.783759295151</v>
       </c>
       <c r="CC63" s="7">
         <v>23866.396703113685</v>
       </c>
       <c r="CD63" s="7">
         <v>34522.548629504861</v>
       </c>
       <c r="CE63" s="7">
         <v>22395.645536092648</v>
       </c>
       <c r="CF63" s="7">
         <v>8580.915683473122</v>
       </c>
       <c r="CG63" s="32">
         <v>405.37409656733337</v>
       </c>
-      <c r="CH63" s="23">
-[...3 lines deleted...]
-        <v>888.37256308500002</v>
+      <c r="CH63" s="34">
+        <v>411.00853043249998</v>
+      </c>
+      <c r="CI63" s="34">
+        <v>411.00853043249998</v>
       </c>
       <c r="CJ63" s="34">
-        <v>644.60595932833337</v>
+        <v>411.00853043249998</v>
       </c>
       <c r="CK63" s="34">
-        <v>655.32315672833329</v>
-[...11 lines deleted...]
-        <v>24183.237199905823</v>
+        <v>411.00853043249998</v>
+      </c>
+      <c r="CL63" s="34">
+        <v>411.00853043249998</v>
+      </c>
+      <c r="CM63" s="34">
+        <v>411.00853043249998</v>
+      </c>
+      <c r="CN63" s="34">
+        <v>23961.677297691218</v>
+      </c>
+      <c r="CO63" s="34">
+        <v>25553.928469528943</v>
       </c>
       <c r="CP63" s="34">
-        <v>42796.832842205236</v>
+        <v>43339.326138866236</v>
       </c>
       <c r="CQ63" s="34">
-        <v>27172.397588908083</v>
+        <v>25020.710217099167</v>
       </c>
       <c r="CR63" s="34">
-        <v>4214.1452225137064</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>8011.7668951026117</v>
+      </c>
+      <c r="CS63" s="18">
+        <v>411.00853043249998</v>
       </c>
       <c r="CT63" s="23">
         <v>742.26039097749992</v>
       </c>
       <c r="CU63" s="34">
         <v>746.84856721749986</v>
       </c>
       <c r="CV63" s="34">
         <v>541.37354452999989</v>
       </c>
       <c r="CW63" s="18">
         <v>537.89996057249994</v>
       </c>
-      <c r="CX63" s="8"/>
+      <c r="CX63" s="8">
+        <v>324.44770772249996</v>
+      </c>
       <c r="CY63" s="9"/>
       <c r="CZ63" s="9"/>
       <c r="DA63" s="9"/>
       <c r="DB63" s="34"/>
       <c r="DC63" s="34"/>
       <c r="DD63" s="34"/>
       <c r="DE63" s="18"/>
     </row>
     <row r="64" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A64" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="C64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="D64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="E64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="F64" s="2">
@@ -18424,99 +18525,101 @@
       </c>
       <c r="BZ64" s="7">
         <v>295.42157626007787</v>
       </c>
       <c r="CA64" s="9">
         <v>1943.7712723523521</v>
       </c>
       <c r="CB64" s="9">
         <v>35247.647695792424</v>
       </c>
       <c r="CC64" s="7">
         <v>43731.624792951508</v>
       </c>
       <c r="CD64" s="7">
         <v>117248.70172062599</v>
       </c>
       <c r="CE64" s="7">
         <v>63321.528223347486</v>
       </c>
       <c r="CF64" s="7">
         <v>11529.725401075264</v>
       </c>
       <c r="CG64" s="32">
         <v>21.782533789166663</v>
       </c>
-      <c r="CH64" s="23">
-[...3 lines deleted...]
-        <v>57.407380971249999</v>
+      <c r="CH64" s="34">
+        <v>27.765758320875001</v>
+      </c>
+      <c r="CI64" s="34">
+        <v>27.765758320875001</v>
       </c>
       <c r="CJ64" s="34">
-        <v>40.866612680000003</v>
+        <v>27.765758320875001</v>
       </c>
       <c r="CK64" s="34">
-        <v>42.703245542499999</v>
-[...11 lines deleted...]
-        <v>45769.015231998826</v>
+        <v>27.765758320875001</v>
+      </c>
+      <c r="CL64" s="34">
+        <v>451.58854950395448</v>
+      </c>
+      <c r="CM64" s="34">
+        <v>3736.6456949018307</v>
+      </c>
+      <c r="CN64" s="34">
+        <v>32271.000144302274</v>
+      </c>
+      <c r="CO64" s="34">
+        <v>41521.541059584219</v>
       </c>
       <c r="CP64" s="34">
-        <v>128143.36307534634</v>
+        <v>153540.65663273161</v>
       </c>
       <c r="CQ64" s="34">
-        <v>78047.567863543707</v>
+        <v>71401.902382690532</v>
       </c>
       <c r="CR64" s="34">
-        <v>4987.5133869684951</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>4959.0424782200607</v>
+      </c>
+      <c r="CS64" s="18">
+        <v>27.765758320875001</v>
       </c>
       <c r="CT64" s="23">
         <v>62.338332161666671</v>
       </c>
       <c r="CU64" s="34">
         <v>68.168854235833336</v>
       </c>
       <c r="CV64" s="34">
         <v>51.840170260833339</v>
       </c>
       <c r="CW64" s="18">
         <v>44.241671120000007</v>
       </c>
-      <c r="CX64" s="8"/>
+      <c r="CX64" s="8">
+        <v>468.10067818917764</v>
+      </c>
       <c r="CY64" s="9"/>
       <c r="CZ64" s="9"/>
       <c r="DA64" s="9"/>
       <c r="DB64" s="34"/>
       <c r="DC64" s="34"/>
       <c r="DD64" s="34"/>
       <c r="DE64" s="18"/>
     </row>
     <row r="65" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="16" t="s">
@@ -18737,99 +18840,101 @@
       </c>
       <c r="BZ65" s="7">
         <v>913.81808272612</v>
       </c>
       <c r="CA65" s="9">
         <v>1371.7202408543067</v>
       </c>
       <c r="CB65" s="9">
         <v>22672.486760765441</v>
       </c>
       <c r="CC65" s="7">
         <v>45313.948979452849</v>
       </c>
       <c r="CD65" s="7">
         <v>104812.3845125127</v>
       </c>
       <c r="CE65" s="7">
         <v>52729.300766416345</v>
       </c>
       <c r="CF65" s="7">
         <v>30354.65166243332</v>
       </c>
       <c r="CG65" s="32">
         <v>7.5326638750000008</v>
       </c>
-      <c r="CH65" s="18">
-        <v>10.726522583333333</v>
+      <c r="CH65" s="34">
+        <v>21.170831400000004</v>
       </c>
       <c r="CI65" s="34">
-        <v>12.218322875000002</v>
-[...17 lines deleted...]
-        <v>46353.747831297907</v>
+        <v>21.170831400000004</v>
+      </c>
+      <c r="CJ65" s="34">
+        <v>21.170831400000004</v>
+      </c>
+      <c r="CK65" s="34">
+        <v>21.170831400000004</v>
+      </c>
+      <c r="CL65" s="34">
+        <v>1761.8646847365203</v>
+      </c>
+      <c r="CM65" s="34">
+        <v>1665.8319307262734</v>
+      </c>
+      <c r="CN65" s="34">
+        <v>24275.087161142161</v>
+      </c>
+      <c r="CO65" s="34">
+        <v>52704.361215345118</v>
       </c>
       <c r="CP65" s="34">
-        <v>114926.46419137169</v>
+        <v>116383.53053613206</v>
       </c>
       <c r="CQ65" s="34">
-        <v>60426.47764988408</v>
+        <v>54625.913006027658</v>
       </c>
       <c r="CR65" s="34">
-        <v>28878.738554265117</v>
+        <v>31082.143570142252</v>
       </c>
       <c r="CS65" s="18">
-        <v>4847.9623058361476</v>
+        <v>21.170831400000004</v>
       </c>
       <c r="CT65" s="18">
         <v>34.760418666666666</v>
       </c>
       <c r="CU65" s="34">
         <v>39.544127316666675</v>
       </c>
       <c r="CV65" s="34">
         <v>27.754392774999999</v>
       </c>
       <c r="CW65" s="18">
         <v>21.392729366666664</v>
       </c>
-      <c r="CX65" s="23"/>
+      <c r="CX65" s="23">
+        <v>2244.6420940168105</v>
+      </c>
       <c r="CY65" s="9"/>
       <c r="CZ65" s="9"/>
       <c r="DA65" s="9"/>
       <c r="DB65" s="34"/>
       <c r="DC65" s="34"/>
       <c r="DD65" s="34"/>
       <c r="DE65" s="18"/>
     </row>
     <row r="66" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="C66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="D66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="E66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="F66" s="2">
@@ -19050,99 +19155,101 @@
       </c>
       <c r="BZ66" s="7">
         <v>91.941726465416664</v>
       </c>
       <c r="CA66" s="9">
         <v>91.941726465416664</v>
       </c>
       <c r="CB66" s="9">
         <v>30100.690712142445</v>
       </c>
       <c r="CC66" s="7">
         <v>46581.647921402153</v>
       </c>
       <c r="CD66" s="7">
         <v>120039.72048218989</v>
       </c>
       <c r="CE66" s="7">
         <v>71321.78249833337</v>
       </c>
       <c r="CF66" s="7">
         <v>7351.5312953052407</v>
       </c>
       <c r="CG66" s="32">
         <v>91.941726465416664</v>
       </c>
-      <c r="CH66" s="18">
-        <v>202.82193737333333</v>
+      <c r="CH66" s="34">
+        <v>119.94586677533333</v>
       </c>
       <c r="CI66" s="34">
-        <v>211.9783478129167</v>
+        <v>119.94586677533333</v>
       </c>
       <c r="CJ66" s="34">
-        <v>151.13503234041667</v>
+        <v>119.94586677533333</v>
       </c>
       <c r="CK66" s="34">
-        <v>187.31651552708334</v>
-[...11 lines deleted...]
-        <v>53886.464379469282</v>
+        <v>119.94586677533333</v>
+      </c>
+      <c r="CL66" s="34">
+        <v>119.94586677533333</v>
+      </c>
+      <c r="CM66" s="34">
+        <v>119.94586677533333</v>
+      </c>
+      <c r="CN66" s="34">
+        <v>25370.532783804425</v>
+      </c>
+      <c r="CO66" s="34">
+        <v>47285.114780878939</v>
       </c>
       <c r="CP66" s="34">
-        <v>125103.96489517175</v>
+        <v>138920.61793706645</v>
       </c>
       <c r="CQ66" s="34">
-        <v>62632.955031081692</v>
+        <v>59931.166497673214</v>
       </c>
       <c r="CR66" s="34">
-        <v>18401.905768039018</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>14169.412635108985</v>
+      </c>
+      <c r="CS66" s="18">
+        <v>119.94586677533333</v>
       </c>
       <c r="CT66" s="18">
         <v>211.98635630333331</v>
       </c>
       <c r="CU66" s="34">
         <v>262.680676995</v>
       </c>
       <c r="CV66" s="34">
         <v>164.04574345333333</v>
       </c>
       <c r="CW66" s="18">
         <v>129.46289062666665</v>
       </c>
-      <c r="CX66" s="8"/>
+      <c r="CX66" s="8">
+        <v>79.055159171666674</v>
+      </c>
       <c r="CY66" s="9"/>
       <c r="CZ66" s="9"/>
       <c r="DA66" s="9"/>
       <c r="DB66" s="34"/>
       <c r="DC66" s="34"/>
       <c r="DD66" s="34"/>
       <c r="DE66" s="18"/>
     </row>
     <row r="67" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="C67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="D67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="E67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="F67" s="2">
@@ -19363,99 +19470,101 @@
       </c>
       <c r="BZ67" s="7">
         <v>5.2233172890833339</v>
       </c>
       <c r="CA67" s="9">
         <v>5.2233172890833339</v>
       </c>
       <c r="CB67" s="9">
         <v>12135.681532454764</v>
       </c>
       <c r="CC67" s="7">
         <v>94604.268576740316</v>
       </c>
       <c r="CD67" s="7">
         <v>221784.79926550802</v>
       </c>
       <c r="CE67" s="7">
         <v>199065.03518414951</v>
       </c>
       <c r="CF67" s="7">
         <v>74576.678021004365</v>
       </c>
       <c r="CG67" s="32">
         <v>5.2233172890833339</v>
       </c>
-      <c r="CH67" s="18">
-        <v>6.7110283458333333</v>
+      <c r="CH67" s="34">
+        <v>5.2270450196666669</v>
       </c>
       <c r="CI67" s="34">
-        <v>8.4102859304166664</v>
+        <v>5.2270450196666669</v>
       </c>
       <c r="CJ67" s="34">
-        <v>11.898621567500001</v>
+        <v>5.2270450196666669</v>
       </c>
       <c r="CK67" s="34">
-        <v>21.661246689583336</v>
-[...11 lines deleted...]
-        <v>119671.34746563353</v>
+        <v>5.2270450196666669</v>
+      </c>
+      <c r="CL67" s="34">
+        <v>5.2270450196666669</v>
+      </c>
+      <c r="CM67" s="34">
+        <v>157.89482601966668</v>
+      </c>
+      <c r="CN67" s="34">
+        <v>8236.4700251022296</v>
+      </c>
+      <c r="CO67" s="34">
+        <v>115419.04681201451</v>
       </c>
       <c r="CP67" s="34">
-        <v>269536.17090497876</v>
+        <v>268004.6221673367</v>
       </c>
       <c r="CQ67" s="34">
-        <v>248056.09746335272</v>
+        <v>228671.02323361713</v>
       </c>
       <c r="CR67" s="34">
-        <v>117608.01667027385</v>
+        <v>126109.97804025884</v>
       </c>
       <c r="CS67" s="18">
-        <v>13763.717895536847</v>
+        <v>5.2270450196666669</v>
       </c>
       <c r="CT67" s="18">
         <v>12.206886124999999</v>
       </c>
       <c r="CU67" s="34">
         <v>22.567499999999999</v>
       </c>
       <c r="CV67" s="34">
         <v>16.716666666666665</v>
       </c>
       <c r="CW67" s="18">
         <v>13.373333333333333</v>
       </c>
-      <c r="CX67" s="8"/>
+      <c r="CX67" s="8">
+        <v>13.373333333333333</v>
+      </c>
       <c r="CY67" s="9"/>
       <c r="CZ67" s="9"/>
       <c r="DA67" s="9"/>
       <c r="DB67" s="34"/>
       <c r="DC67" s="34"/>
       <c r="DD67" s="34"/>
       <c r="DE67" s="18"/>
     </row>
     <row r="68" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="C68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="D68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="E68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="F68" s="2">
@@ -19676,99 +19785,101 @@
       </c>
       <c r="BZ68" s="7">
         <v>69.189543070470933</v>
       </c>
       <c r="CA68" s="9">
         <v>113.96099570626212</v>
       </c>
       <c r="CB68" s="9">
         <v>9297.2900392944557</v>
       </c>
       <c r="CC68" s="7">
         <v>13550.925345941778</v>
       </c>
       <c r="CD68" s="7">
         <v>95294.029837360242</v>
       </c>
       <c r="CE68" s="7">
         <v>39804.689006411114</v>
       </c>
       <c r="CF68" s="7">
         <v>736.63039910647308</v>
       </c>
       <c r="CG68" s="32">
         <v>5.1970082333333334</v>
       </c>
-      <c r="CH68" s="18">
-        <v>15.492525391666668</v>
+      <c r="CH68" s="34">
+        <v>13.951492770833331</v>
       </c>
       <c r="CI68" s="34">
-        <v>19.095783670833335</v>
+        <v>13.951492770833331</v>
       </c>
       <c r="CJ68" s="34">
-        <v>13.336278925</v>
+        <v>13.951492770833331</v>
       </c>
       <c r="CK68" s="34">
-        <v>13.971706566666665</v>
-[...11 lines deleted...]
-        <v>14482.7165909675</v>
+        <v>13.951492770833331</v>
+      </c>
+      <c r="CL68" s="34">
+        <v>97.958290970439521</v>
+      </c>
+      <c r="CM68" s="34">
+        <v>144.56368697638902</v>
+      </c>
+      <c r="CN68" s="34">
+        <v>9357.8245355896033</v>
+      </c>
+      <c r="CO68" s="34">
+        <v>14006.856847151563</v>
       </c>
       <c r="CP68" s="34">
-        <v>92975.998822995694</v>
+        <v>95134.8647987804</v>
       </c>
       <c r="CQ68" s="34">
-        <v>38358.344982923154</v>
+        <v>34012.096637131632</v>
       </c>
       <c r="CR68" s="34">
-        <v>876.45941683829221</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>696.99704352926074</v>
+      </c>
+      <c r="CS68" s="18">
+        <v>13.951492770833331</v>
       </c>
       <c r="CT68" s="18">
         <v>27.656786991666664</v>
       </c>
       <c r="CU68" s="34">
         <v>32.163614854166667</v>
       </c>
       <c r="CV68" s="34">
         <v>17.714671312499998</v>
       </c>
       <c r="CW68" s="18">
         <v>13.134506199999999</v>
       </c>
-      <c r="CX68" s="8"/>
+      <c r="CX68" s="8">
+        <v>97.820015264839526</v>
+      </c>
       <c r="CY68" s="9"/>
       <c r="CZ68" s="9"/>
       <c r="DA68" s="9"/>
       <c r="DB68" s="34"/>
       <c r="DC68" s="34"/>
       <c r="DD68" s="34"/>
       <c r="DE68" s="18"/>
     </row>
     <row r="69" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="C69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="D69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="E69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="F69" s="2">
@@ -19989,99 +20100,101 @@
       </c>
       <c r="BZ69" s="7">
         <v>44.261555070999997</v>
       </c>
       <c r="CA69" s="9">
         <v>44.261555070999997</v>
       </c>
       <c r="CB69" s="9">
         <v>232.5095378730833</v>
       </c>
       <c r="CC69" s="16">
         <v>243.73401786108332</v>
       </c>
       <c r="CD69" s="7">
         <v>4011.9898498680377</v>
       </c>
       <c r="CE69" s="7">
         <v>742.09298867962934</v>
       </c>
       <c r="CF69" s="7">
         <v>59.615030383499999</v>
       </c>
       <c r="CG69" s="32">
         <v>44.261555070999997</v>
       </c>
-      <c r="CH69" s="18">
-[...3 lines deleted...]
-        <v>117.94942739583334</v>
+      <c r="CH69" s="34">
+        <v>47.69761318583334</v>
+      </c>
+      <c r="CI69" s="23">
+        <v>47.69761318583334</v>
       </c>
       <c r="CJ69" s="34">
-        <v>77.534456633333349</v>
+        <v>47.69761318583334</v>
       </c>
       <c r="CK69" s="34">
-        <v>81.919870044999996</v>
-[...11 lines deleted...]
-        <v>206.48903597485804</v>
+        <v>47.69761318583334</v>
+      </c>
+      <c r="CL69" s="34">
+        <v>47.69761318583334</v>
+      </c>
+      <c r="CM69" s="34">
+        <v>47.69761318583334</v>
+      </c>
+      <c r="CN69" s="34">
+        <v>415.49386960250001</v>
+      </c>
+      <c r="CO69" s="34">
+        <v>424.46230103850002</v>
       </c>
       <c r="CP69" s="34">
-        <v>3600.2775749137336</v>
+        <v>4298.3606931375461</v>
       </c>
       <c r="CQ69" s="34">
-        <v>715.83098428092774</v>
+        <v>1024.7889300234528</v>
       </c>
       <c r="CR69" s="34">
-        <v>114.86512274648088</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>68.960113185833336</v>
+      </c>
+      <c r="CS69" s="18">
+        <v>47.69761318583334</v>
       </c>
       <c r="CT69" s="18">
         <v>49.58331410000001</v>
       </c>
       <c r="CU69" s="23">
         <v>181.65728123541669</v>
       </c>
       <c r="CV69" s="34">
         <v>102.05692908958333</v>
       </c>
       <c r="CW69" s="18">
         <v>76.52390783333334</v>
       </c>
-      <c r="CX69" s="8"/>
+      <c r="CX69" s="8">
+        <v>48.773394077083346</v>
+      </c>
       <c r="CY69" s="9"/>
       <c r="CZ69" s="9"/>
       <c r="DA69" s="9"/>
       <c r="DB69" s="34"/>
       <c r="DC69" s="34"/>
       <c r="DD69" s="34"/>
       <c r="DE69" s="18"/>
     </row>
     <row r="70" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="C70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="D70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="E70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="F70" s="7">
@@ -20302,99 +20415,101 @@
       </c>
       <c r="BZ70" s="7">
         <v>471.99122022574994</v>
       </c>
       <c r="CA70" s="7">
         <v>471.99122022574994</v>
       </c>
       <c r="CB70" s="9">
         <v>12974.38784342591</v>
       </c>
       <c r="CC70" s="7">
         <v>27688.938219393531</v>
       </c>
       <c r="CD70" s="7">
         <v>119162.65983635934</v>
       </c>
       <c r="CE70" s="7">
         <v>77054.572010667325</v>
       </c>
       <c r="CF70" s="7">
         <v>49529.737273998187</v>
       </c>
       <c r="CG70" s="32">
         <v>471.99122022574994</v>
       </c>
-      <c r="CH70" s="18">
-        <v>577.56119028000001</v>
+      <c r="CH70" s="34">
+        <v>811.53441770283337</v>
       </c>
       <c r="CI70" s="34">
-        <v>778.90583108999988</v>
+        <v>811.53441770283337</v>
       </c>
       <c r="CJ70" s="34">
-        <v>707.99493815999983</v>
+        <v>811.53441770283337</v>
       </c>
       <c r="CK70" s="34">
-        <v>712.1009580299999</v>
+        <v>811.53441770283337</v>
       </c>
       <c r="CL70" s="34">
-        <v>515.02969244999997</v>
+        <v>811.53441770283337</v>
       </c>
       <c r="CM70" s="34">
-        <v>1314.7284371733333</v>
-[...5 lines deleted...]
-        <v>29588.660092698956</v>
+        <v>811.53441770283337</v>
+      </c>
+      <c r="CN70" s="34">
+        <v>10815.034329501075</v>
+      </c>
+      <c r="CO70" s="34">
+        <v>23898.276048131556</v>
       </c>
       <c r="CP70" s="34">
-        <v>138394.90064955695</v>
+        <v>161751.23391380237</v>
       </c>
       <c r="CQ70" s="34">
-        <v>77922.026192764548</v>
+        <v>78626.55655850652</v>
       </c>
       <c r="CR70" s="34">
-        <v>77907.807016910258</v>
+        <v>101357.7551871902</v>
       </c>
       <c r="CS70" s="18">
-        <v>24697.423036608023</v>
+        <v>811.53441770283337</v>
       </c>
       <c r="CT70" s="18">
         <v>1047.9416445266668</v>
       </c>
       <c r="CU70" s="34">
         <v>1411.9583137629168</v>
       </c>
       <c r="CV70" s="34">
         <v>1092.1621220470834</v>
       </c>
       <c r="CW70" s="18">
         <v>1026.7702888891667</v>
       </c>
-      <c r="CX70" s="34"/>
+      <c r="CX70" s="34">
+        <v>492.02115636916665</v>
+      </c>
       <c r="CY70" s="34"/>
       <c r="CZ70" s="9"/>
       <c r="DA70" s="9"/>
       <c r="DB70" s="34"/>
       <c r="DC70" s="34"/>
       <c r="DD70" s="34"/>
       <c r="DE70" s="18"/>
     </row>
     <row r="71" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="C71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="D71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="E71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="F71" s="7">
@@ -20615,99 +20730,101 @@
       </c>
       <c r="BZ71" s="7">
         <v>54.180016285000001</v>
       </c>
       <c r="CA71" s="7">
         <v>54.180016285000001</v>
       </c>
       <c r="CB71" s="9">
         <v>16912.785810432364</v>
       </c>
       <c r="CC71" s="7">
         <v>85065.207134332013</v>
       </c>
       <c r="CD71" s="7">
         <v>323578.12599270523</v>
       </c>
       <c r="CE71" s="7">
         <v>187460.01416364874</v>
       </c>
       <c r="CF71" s="7">
         <v>125463.44938056808</v>
       </c>
       <c r="CG71" s="32">
         <v>54.180016285000001</v>
       </c>
-      <c r="CH71" s="18">
-        <v>123.72650713000002</v>
+      <c r="CH71" s="34">
+        <v>98.260804382499998</v>
       </c>
       <c r="CI71" s="34">
-        <v>160.09916220583335</v>
+        <v>98.260804382499998</v>
       </c>
       <c r="CJ71" s="34">
-        <v>116.46866989083335</v>
+        <v>98.260804382499998</v>
       </c>
       <c r="CK71" s="34">
-        <v>116.46724063250001</v>
+        <v>98.260804382499998</v>
       </c>
       <c r="CL71" s="34">
-        <v>43.70222653583334</v>
+        <v>98.260804382499998</v>
       </c>
       <c r="CM71" s="34">
-        <v>293.16808391833331</v>
-[...5 lines deleted...]
-        <v>95296.722153890165</v>
+        <v>98.260804382499998</v>
+      </c>
+      <c r="CN71" s="34">
+        <v>14209.470398900636</v>
+      </c>
+      <c r="CO71" s="34">
+        <v>97043.955405920904</v>
       </c>
       <c r="CP71" s="34">
-        <v>395822.36705331557</v>
+        <v>376938.67354339268</v>
       </c>
       <c r="CQ71" s="34">
-        <v>184955.52597273761</v>
+        <v>175898.0901144105</v>
       </c>
       <c r="CR71" s="34">
-        <v>173883.94985586574</v>
+        <v>229330.22223723357</v>
       </c>
       <c r="CS71" s="18">
-        <v>23088.397023560701</v>
+        <v>98.260804382499998</v>
       </c>
       <c r="CT71" s="18">
         <v>219.06855363999998</v>
       </c>
       <c r="CU71" s="34">
         <v>196.39056473166664</v>
       </c>
       <c r="CV71" s="34">
         <v>181.86534879833332</v>
       </c>
       <c r="CW71" s="18">
         <v>103.52546875</v>
       </c>
-      <c r="CX71" s="34"/>
+      <c r="CX71" s="34">
+        <v>45.800661776666665</v>
+      </c>
       <c r="CY71" s="34"/>
       <c r="CZ71" s="9"/>
       <c r="DA71" s="9"/>
       <c r="DB71" s="34"/>
       <c r="DC71" s="34"/>
       <c r="DD71" s="34"/>
       <c r="DE71" s="18"/>
     </row>
     <row r="72" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B72" s="7">
         <v>2003.3876383526035</v>
       </c>
       <c r="C72" s="7">
         <v>2003.3876383526035</v>
       </c>
       <c r="D72" s="7">
         <v>2003.3876383526035</v>
       </c>
       <c r="E72" s="7">
         <v>2049.3983530448036</v>
       </c>
       <c r="F72" s="7">
@@ -20928,99 +21045,101 @@
       </c>
       <c r="BZ72" s="7">
         <v>5095.0428295711872</v>
       </c>
       <c r="CA72" s="7">
         <v>9935.5668375842433</v>
       </c>
       <c r="CB72" s="9">
         <v>58216.783102284666</v>
       </c>
       <c r="CC72" s="7">
         <v>110078.86829027932</v>
       </c>
       <c r="CD72" s="7">
         <v>255342.81818134157</v>
       </c>
       <c r="CE72" s="7">
         <v>146590.8919889424</v>
       </c>
       <c r="CF72" s="7">
         <v>20944.824731402907</v>
       </c>
       <c r="CG72" s="32">
         <v>4493.1325386789167</v>
       </c>
-      <c r="CH72" s="18">
-        <v>7114.2077914926012</v>
+      <c r="CH72" s="34">
+        <v>5981.9260386655842</v>
       </c>
       <c r="CI72" s="34">
-        <v>7636.3310872863012</v>
+        <v>5981.9260386655842</v>
       </c>
       <c r="CJ72" s="34">
-        <v>7895.9726831271346</v>
+        <v>5981.9260386655842</v>
       </c>
       <c r="CK72" s="34">
-        <v>6282.8558578759666</v>
+        <v>5981.9260386655842</v>
       </c>
       <c r="CL72" s="34">
-        <v>5519.812778108294</v>
+        <v>7011.2462053891977</v>
       </c>
       <c r="CM72" s="34">
-        <v>20515.279183978706</v>
-[...5 lines deleted...]
-        <v>109880.66986584479</v>
+        <v>14977.395892332952</v>
+      </c>
+      <c r="CN72" s="34">
+        <v>66661.033028396574</v>
+      </c>
+      <c r="CO72" s="34">
+        <v>120465.57336441774</v>
       </c>
       <c r="CP72" s="34">
-        <v>311731.20957222127</v>
+        <v>290510.80587805447</v>
       </c>
       <c r="CQ72" s="34">
-        <v>190488.99619786517</v>
+        <v>190550.70338840038</v>
       </c>
       <c r="CR72" s="34">
-        <v>28277.869232050471</v>
+        <v>30827.435741819168</v>
       </c>
       <c r="CS72" s="18">
-        <v>8955.8164230638304</v>
+        <v>5981.9260386655842</v>
       </c>
       <c r="CT72" s="18">
         <v>9255.6813649261676</v>
       </c>
       <c r="CU72" s="34">
         <v>8183.7189529956659</v>
       </c>
       <c r="CV72" s="34">
         <v>8367.0714810173831</v>
       </c>
       <c r="CW72" s="18">
         <v>8604.6150236585672</v>
       </c>
-      <c r="CX72" s="34"/>
+      <c r="CX72" s="34">
+        <v>5262.9940384328156</v>
+      </c>
       <c r="CY72" s="34"/>
       <c r="CZ72" s="9"/>
       <c r="DA72" s="9"/>
       <c r="DB72" s="34"/>
       <c r="DC72" s="34"/>
       <c r="DD72" s="34"/>
       <c r="DE72" s="18"/>
     </row>
     <row r="73" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="16" t="s">
@@ -21241,99 +21360,101 @@
       </c>
       <c r="BZ73" s="7">
         <v>0</v>
       </c>
       <c r="CA73" s="7">
         <v>0</v>
       </c>
       <c r="CB73" s="9">
         <v>1759.7775913213497</v>
       </c>
       <c r="CC73" s="7">
         <v>3910.5381419928599</v>
       </c>
       <c r="CD73" s="7">
         <v>6474.6235053550699</v>
       </c>
       <c r="CE73" s="7">
         <v>1010.76367748472</v>
       </c>
       <c r="CF73" s="7">
         <v>69.212679546000004</v>
       </c>
       <c r="CG73" s="32">
         <v>0</v>
       </c>
-      <c r="CH73" s="18" t="s">
-        <v>24</v>
+      <c r="CH73" s="18">
+        <v>0</v>
       </c>
       <c r="CI73" s="34">
         <v>0</v>
       </c>
-      <c r="CJ73" s="23">
+      <c r="CJ73" s="34">
         <v>0</v>
       </c>
-      <c r="CK73" s="23">
+      <c r="CK73" s="34">
         <v>0</v>
       </c>
-      <c r="CL73" s="23">
+      <c r="CL73" s="34">
         <v>0</v>
       </c>
       <c r="CM73" s="34">
         <v>0</v>
       </c>
-      <c r="CN73" s="9">
-[...3 lines deleted...]
-        <v>3848.9362558735588</v>
+      <c r="CN73" s="34">
+        <v>1159.9707253805664</v>
+      </c>
+      <c r="CO73" s="34">
+        <v>3552.3347388483558</v>
       </c>
       <c r="CP73" s="34">
-        <v>5769.1155440963612</v>
+        <v>6487.4345846202141</v>
       </c>
       <c r="CQ73" s="34">
-        <v>1839.3348476319177</v>
+        <v>1486.5121676406407</v>
       </c>
       <c r="CR73" s="34">
-        <v>9.8774509483518393</v>
+        <v>19.101344559000005</v>
       </c>
       <c r="CS73" s="18">
-        <v>27.51951464007211</v>
+        <v>0</v>
       </c>
       <c r="CT73" s="18">
         <v>0</v>
       </c>
       <c r="CU73" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CV73" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CW73" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="CX73" s="23"/>
+      <c r="CX73" s="23">
+        <v>0</v>
+      </c>
       <c r="CY73" s="34"/>
       <c r="CZ73" s="9"/>
       <c r="DA73" s="9"/>
       <c r="DB73" s="34"/>
       <c r="DC73" s="34"/>
       <c r="DD73" s="34"/>
       <c r="DE73" s="18"/>
     </row>
     <row r="74" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="C74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="D74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="E74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="F74" s="7">
@@ -21554,99 +21675,101 @@
       </c>
       <c r="BZ74" s="7">
         <v>4.0281624999999998E-3</v>
       </c>
       <c r="CA74" s="7">
         <v>4.0281624999999998E-3</v>
       </c>
       <c r="CB74" s="9">
         <v>16090.15841746393</v>
       </c>
       <c r="CC74" s="7">
         <v>28563.117501155819</v>
       </c>
       <c r="CD74" s="7">
         <v>101684.73955477458</v>
       </c>
       <c r="CE74" s="7">
         <v>46157.48014364508</v>
       </c>
       <c r="CF74" s="7">
         <v>50034.086970031516</v>
       </c>
       <c r="CG74" s="32">
         <v>4.0281624999999998E-3</v>
       </c>
-      <c r="CH74" s="18">
-        <v>5.7361083333333333E-3</v>
+      <c r="CH74" s="34">
+        <v>0.97281934999999997</v>
       </c>
       <c r="CI74" s="34">
-        <v>6.5338625000000003E-3</v>
+        <v>0.97281934999999997</v>
       </c>
       <c r="CJ74" s="34">
-        <v>5.8893916666666662E-3</v>
+        <v>0.97281934999999997</v>
       </c>
       <c r="CK74" s="34">
-        <v>5.9806166666666665E-3</v>
+        <v>0.97281934999999997</v>
       </c>
       <c r="CL74" s="34">
-        <v>3.8279416666666668E-3</v>
+        <v>0.97281934999999997</v>
       </c>
       <c r="CM74" s="34">
-        <v>3.8539625E-3</v>
-[...5 lines deleted...]
-        <v>29529.845933198856</v>
+        <v>0.97281934999999997</v>
+      </c>
+      <c r="CN74" s="34">
+        <v>15376.947394915636</v>
+      </c>
+      <c r="CO74" s="34">
+        <v>24968.07228554118</v>
       </c>
       <c r="CP74" s="34">
-        <v>116988.42043375508</v>
+        <v>116052.02199323388</v>
       </c>
       <c r="CQ74" s="34">
-        <v>47302.316296089135</v>
+        <v>50508.564825671972</v>
       </c>
       <c r="CR74" s="34">
-        <v>74800.533067461351</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>76230.177639838192</v>
+      </c>
+      <c r="CS74" s="18">
+        <v>0.97281934999999997</v>
       </c>
       <c r="CT74" s="18">
         <v>1.6209222333333335</v>
       </c>
       <c r="CU74" s="34">
         <v>1.7755092666666668</v>
       </c>
       <c r="CV74" s="34">
         <v>1.3398233916666666</v>
       </c>
       <c r="CW74" s="34">
         <v>1.0673629666666669</v>
       </c>
-      <c r="CX74" s="34"/>
+      <c r="CX74" s="34">
+        <v>0.6722063416666666</v>
+      </c>
       <c r="CY74" s="34"/>
       <c r="CZ74" s="9"/>
       <c r="DA74" s="9"/>
       <c r="DB74" s="34"/>
       <c r="DC74" s="34"/>
       <c r="DD74" s="34"/>
       <c r="DE74" s="18"/>
     </row>
     <row r="75" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="C75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="D75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="E75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="F75" s="7">
@@ -21868,98 +21991,100 @@
       <c r="BZ75" s="7">
         <v>18.025605579166669</v>
       </c>
       <c r="CA75" s="7">
         <v>18.025605579166669</v>
       </c>
       <c r="CB75" s="9">
         <v>68.303863725199989</v>
       </c>
       <c r="CC75" s="7">
         <v>77.104156325600002</v>
       </c>
       <c r="CD75" s="7">
         <v>882.9774736349666</v>
       </c>
       <c r="CE75" s="7">
         <v>152.90814819089999</v>
       </c>
       <c r="CF75" s="7">
         <v>27.590694059166669</v>
       </c>
       <c r="CG75" s="32">
         <v>18.025605579166669</v>
       </c>
       <c r="CH75" s="34">
-        <v>27.673859351666664</v>
+        <v>25.242465872916672</v>
       </c>
       <c r="CI75" s="34">
-        <v>33.155678806666664</v>
+        <v>25.242465872916672</v>
       </c>
       <c r="CJ75" s="34">
-        <v>25.515897334166667</v>
+        <v>25.242465872916672</v>
       </c>
       <c r="CK75" s="34">
-        <v>26.394583277499997</v>
+        <v>25.242465872916672</v>
       </c>
       <c r="CL75" s="34">
-        <v>15.390652352499998</v>
+        <v>25.242465872916672</v>
       </c>
       <c r="CM75" s="34">
-        <v>15.7347612875</v>
-[...5 lines deleted...]
-        <v>77.214791549799997</v>
+        <v>25.242465872916672</v>
+      </c>
+      <c r="CN75" s="34">
+        <v>80.900373860516666</v>
+      </c>
+      <c r="CO75" s="34">
+        <v>96.639320661416662</v>
       </c>
       <c r="CP75" s="34">
-        <v>911.60053850886675</v>
+        <v>806.86406026121665</v>
       </c>
       <c r="CQ75" s="34">
-        <v>137.36378047203334</v>
+        <v>170.98901846211666</v>
       </c>
       <c r="CR75" s="34">
-        <v>19.456349963333334</v>
+        <v>25.962592119316671</v>
       </c>
       <c r="CS75" s="18">
-        <v>211.55309533166658</v>
+        <v>25.242465872916672</v>
       </c>
       <c r="CT75" s="34">
         <v>50.017755288333333</v>
       </c>
       <c r="CU75" s="34">
         <v>58.227542045833339</v>
       </c>
       <c r="CV75" s="34">
         <v>31.970439837500006</v>
       </c>
       <c r="CW75" s="34">
         <v>23.748972000000002</v>
       </c>
-      <c r="CX75" s="34"/>
+      <c r="CX75" s="34">
+        <v>16.21119771916667</v>
+      </c>
       <c r="CY75" s="34"/>
       <c r="CZ75" s="9"/>
       <c r="DA75" s="9"/>
       <c r="DB75" s="34"/>
       <c r="DC75" s="34"/>
       <c r="DD75" s="34"/>
       <c r="DE75" s="18"/>
     </row>
     <row r="76" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="C76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="D76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="E76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="F76" s="7">
@@ -22181,98 +22306,100 @@
       <c r="BZ76" s="7">
         <v>175.97340326666668</v>
       </c>
       <c r="CA76" s="7">
         <v>175.97340326666668</v>
       </c>
       <c r="CB76" s="9">
         <v>511.27489699826663</v>
       </c>
       <c r="CC76" s="7">
         <v>1113.7556048957667</v>
       </c>
       <c r="CD76" s="7">
         <v>3428.7204819990666</v>
       </c>
       <c r="CE76" s="7">
         <v>714.0355474525237</v>
       </c>
       <c r="CF76" s="18">
         <v>189.24613191056667</v>
       </c>
       <c r="CG76" s="32">
         <v>175.97340326666668</v>
       </c>
       <c r="CH76" s="34">
-        <v>217.61200629999999</v>
+        <v>264.65918878774994</v>
       </c>
       <c r="CI76" s="34">
-        <v>221.02431419166669</v>
+        <v>264.65918878774994</v>
       </c>
       <c r="CJ76" s="34">
-        <v>271.07030950833337</v>
+        <v>264.65918878774994</v>
       </c>
       <c r="CK76" s="34">
-        <v>267.31972159166668</v>
+        <v>264.65918878774994</v>
       </c>
       <c r="CL76" s="34">
-        <v>195.82070829166668</v>
+        <v>264.65918878774994</v>
       </c>
       <c r="CM76" s="34">
-        <v>193.21390164999997</v>
-[...5 lines deleted...]
-        <v>1058.3818859072333</v>
+        <v>264.65918878774994</v>
+      </c>
+      <c r="CN76" s="34">
+        <v>640.68471609376104</v>
+      </c>
+      <c r="CO76" s="34">
+        <v>1229.0499504052611</v>
       </c>
       <c r="CP76" s="34">
-        <v>3104.7091658069626</v>
+        <v>3577.8761200488602</v>
       </c>
       <c r="CQ76" s="34">
-        <v>805.95094265359478</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>855.55563716876122</v>
+      </c>
+      <c r="CR76" s="34">
+        <v>278.88040802854994</v>
+      </c>
+      <c r="CS76" s="18">
+        <v>264.65918878774994</v>
       </c>
       <c r="CT76" s="34">
         <v>359.73478689166666</v>
       </c>
       <c r="CU76" s="34">
         <v>358.93079848416664</v>
       </c>
       <c r="CV76" s="34">
         <v>393.03334074249995</v>
       </c>
       <c r="CW76" s="34">
         <v>289.16456351999989</v>
       </c>
-      <c r="CX76" s="34"/>
+      <c r="CX76" s="34">
+        <v>195.44192910083333</v>
+      </c>
       <c r="CY76" s="34"/>
       <c r="CZ76" s="9"/>
       <c r="DA76" s="9"/>
       <c r="DB76" s="34"/>
       <c r="DC76" s="34"/>
       <c r="DD76" s="18"/>
       <c r="DE76" s="18"/>
     </row>
     <row r="77" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B77" s="7">
         <v>95.069314462949137</v>
       </c>
       <c r="C77" s="7">
         <v>95.069314462949137</v>
       </c>
       <c r="D77" s="12">
         <v>95.069314462949137</v>
       </c>
       <c r="E77" s="12">
         <v>126.86971850744914</v>
       </c>
       <c r="F77" s="12">
@@ -22494,98 +22621,100 @@
       <c r="BZ77" s="7">
         <v>612.03548210350834</v>
       </c>
       <c r="CA77" s="7">
         <v>626.76754096510842</v>
       </c>
       <c r="CB77" s="9">
         <v>1495.7837097905472</v>
       </c>
       <c r="CC77" s="7">
         <v>3674.1940314970943</v>
       </c>
       <c r="CD77" s="7">
         <v>3383.3094020862345</v>
       </c>
       <c r="CE77" s="7">
         <v>1997.6624794813133</v>
       </c>
       <c r="CF77" s="7">
         <v>719.00514347470835</v>
       </c>
       <c r="CG77" s="32">
         <v>577.98113077470839</v>
       </c>
       <c r="CH77" s="34">
-        <v>787.31821318333346</v>
+        <v>658.65048304104164</v>
       </c>
       <c r="CI77" s="34">
-        <v>968.95337005166675</v>
+        <v>658.65048304104164</v>
       </c>
       <c r="CJ77" s="34">
-        <v>857.50461311999993</v>
+        <v>658.65048304104164</v>
       </c>
       <c r="CK77" s="34">
-        <v>830.23949099666675</v>
+        <v>658.65048304104164</v>
       </c>
       <c r="CL77" s="34">
-        <v>670.65841921360015</v>
+        <v>721.69491269437492</v>
       </c>
       <c r="CM77" s="34">
-        <v>625.6415807697083</v>
-[...5 lines deleted...]
-        <v>3123.8393881000493</v>
+        <v>709.31659493757491</v>
+      </c>
+      <c r="CN77" s="34">
+        <v>1329.1690348777611</v>
+      </c>
+      <c r="CO77" s="34">
+        <v>2903.9778794712402</v>
       </c>
       <c r="CP77" s="34">
-        <v>2359.8324637466649</v>
+        <v>2300.8527535989924</v>
       </c>
       <c r="CQ77" s="34">
-        <v>2645.1177020051427</v>
+        <v>1826.7668545275183</v>
       </c>
       <c r="CR77" s="34">
-        <v>889.21881988387497</v>
-[...2 lines deleted...]
-        <v>2211.5807406741264</v>
+        <v>699.3281943510417</v>
+      </c>
+      <c r="CS77" s="34">
+        <v>658.65048304104164</v>
       </c>
       <c r="CT77" s="34">
         <v>974.55134392000014</v>
       </c>
       <c r="CU77" s="34">
         <v>1166.7313888683334</v>
       </c>
       <c r="CV77" s="34">
         <v>849.26472765583344</v>
       </c>
       <c r="CW77" s="34">
         <v>726.68812192999997</v>
       </c>
-      <c r="CX77" s="34"/>
+      <c r="CX77" s="34">
+        <v>538.23387239083331</v>
+      </c>
       <c r="CY77" s="34"/>
       <c r="CZ77" s="9"/>
       <c r="DA77" s="9"/>
       <c r="DB77" s="34"/>
       <c r="DC77" s="34"/>
       <c r="DD77" s="34"/>
       <c r="DE77" s="18"/>
     </row>
     <row r="79" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="44" t="s">
         <v>39</v>
       </c>
       <c r="B79" s="44"/>
       <c r="C79" s="44"/>
       <c r="D79" s="44"/>
       <c r="E79" s="44"/>
       <c r="F79" s="44"/>
       <c r="G79" s="44"/>
       <c r="H79" s="44"/>
       <c r="I79" s="44"/>
       <c r="J79" s="44"/>
       <c r="K79" s="44"/>
       <c r="L79" s="44"/>
       <c r="M79" s="44"/>
       <c r="N79" s="44"/>
@@ -22833,65 +22962,65 @@
       <c r="BL81" s="39"/>
       <c r="BM81" s="39"/>
       <c r="BN81" s="39"/>
       <c r="BO81" s="39"/>
       <c r="BP81" s="39"/>
       <c r="BQ81" s="39"/>
       <c r="BR81" s="39"/>
       <c r="BS81" s="39"/>
       <c r="BT81" s="39"/>
       <c r="BU81" s="40"/>
       <c r="BV81" s="38" t="s">
         <v>44</v>
       </c>
       <c r="BW81" s="39"/>
       <c r="BX81" s="39"/>
       <c r="BY81" s="39"/>
       <c r="BZ81" s="39"/>
       <c r="CA81" s="39"/>
       <c r="CB81" s="39"/>
       <c r="CC81" s="39"/>
       <c r="CD81" s="39"/>
       <c r="CE81" s="39"/>
       <c r="CF81" s="39"/>
       <c r="CG81" s="40"/>
       <c r="CH81" s="38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="CI81" s="39"/>
       <c r="CJ81" s="39"/>
       <c r="CK81" s="39"/>
       <c r="CL81" s="39"/>
       <c r="CM81" s="39"/>
       <c r="CN81" s="39"/>
       <c r="CO81" s="39"/>
       <c r="CP81" s="39"/>
       <c r="CQ81" s="39"/>
       <c r="CR81" s="39"/>
       <c r="CS81" s="40"/>
       <c r="CT81" s="38" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="CU81" s="39"/>
       <c r="CV81" s="39"/>
       <c r="CW81" s="39"/>
       <c r="CX81" s="39"/>
       <c r="CY81" s="39"/>
       <c r="CZ81" s="39"/>
       <c r="DA81" s="39"/>
       <c r="DB81" s="39"/>
       <c r="DC81" s="39"/>
       <c r="DD81" s="39"/>
       <c r="DE81" s="40"/>
     </row>
     <row r="82" spans="1:109" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A82" s="46"/>
       <c r="B82" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C82" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D82" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E82" s="21" t="s">
@@ -23445,98 +23574,100 @@
       <c r="BZ83" s="10">
         <v>261761.64551148374</v>
       </c>
       <c r="CA83" s="11">
         <v>399780.76899314421</v>
       </c>
       <c r="CB83" s="11">
         <v>263466.07183027884</v>
       </c>
       <c r="CC83" s="11">
         <v>274672.71491917549</v>
       </c>
       <c r="CD83" s="1">
         <v>323878.17907816777</v>
       </c>
       <c r="CE83" s="1">
         <v>255188.21842096237</v>
       </c>
       <c r="CF83" s="1">
         <v>263068.83052859682</v>
       </c>
       <c r="CG83" s="33">
         <v>410418.41783697048</v>
       </c>
       <c r="CH83" s="33">
-        <v>198761.73058043074</v>
+        <v>209249.70970907895</v>
       </c>
       <c r="CI83" s="33">
-        <v>200084.4096552853</v>
+        <v>210761.4447013544</v>
       </c>
       <c r="CJ83" s="33">
-        <v>271368.51652134035</v>
+        <v>283726.19349234307</v>
       </c>
       <c r="CK83" s="33">
-        <v>263517.30147512868</v>
+        <v>273095.28748927766</v>
       </c>
       <c r="CL83" s="10">
-        <v>288733.63550176192</v>
+        <v>303900.26293249585</v>
       </c>
       <c r="CM83" s="11">
-        <v>437317.83469352947</v>
+        <v>444754.68541668123</v>
       </c>
       <c r="CN83" s="11">
-        <v>296087.13697810727</v>
+        <v>302013.68779185065</v>
       </c>
       <c r="CO83" s="11">
-        <v>306471.1478009203</v>
+        <v>308959.85813007422</v>
       </c>
       <c r="CP83" s="33">
-        <v>396948.54868580733</v>
+        <v>382485.63523845212</v>
       </c>
       <c r="CQ83" s="33">
-        <v>316592.03406772099</v>
+        <v>296927.16268239421</v>
       </c>
       <c r="CR83" s="33">
-        <v>339231.65986595786</v>
-[...2 lines deleted...]
-        <v>517037.47141680302</v>
+        <v>308884.66505235183</v>
+      </c>
+      <c r="CS83" s="33">
+        <v>475470.28227154328</v>
       </c>
       <c r="CT83" s="33">
         <v>237420.48102405143</v>
       </c>
       <c r="CU83" s="33">
         <v>253325.34759963132</v>
       </c>
       <c r="CV83" s="33">
         <v>341085.23321366712</v>
       </c>
       <c r="CW83" s="33">
         <v>326620.66439073114</v>
       </c>
-      <c r="CX83" s="10"/>
+      <c r="CX83" s="10">
+        <v>360184.9178819895</v>
+      </c>
       <c r="CY83" s="11"/>
       <c r="CZ83" s="11"/>
       <c r="DA83" s="11"/>
       <c r="DB83" s="33"/>
       <c r="DC83" s="33"/>
       <c r="DD83" s="33"/>
       <c r="DE83" s="16"/>
     </row>
     <row r="84" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="16" t="s">
@@ -23758,98 +23889,100 @@
       <c r="BZ84" s="7">
         <v>18991.081308676439</v>
       </c>
       <c r="CA84" s="17">
         <v>31496.796442583229</v>
       </c>
       <c r="CB84" s="17">
         <v>22388.784338987763</v>
       </c>
       <c r="CC84" s="7">
         <v>23044.330359243002</v>
       </c>
       <c r="CD84" s="2">
         <v>25801.214672354843</v>
       </c>
       <c r="CE84" s="7">
         <v>18883.200858508768</v>
       </c>
       <c r="CF84" s="2">
         <v>19121.719681583229</v>
       </c>
       <c r="CG84" s="34">
         <v>37173.492516746497</v>
       </c>
       <c r="CH84" s="34">
-        <v>8717.3970736149531</v>
+        <v>10494.661680007423</v>
       </c>
       <c r="CI84" s="34">
-        <v>11516.160645822798</v>
-[...20 lines deleted...]
-        <v>34414.179609274492</v>
+        <v>13679.261812760622</v>
+      </c>
+      <c r="CJ84" s="34">
+        <v>19156.420989296712</v>
+      </c>
+      <c r="CK84" s="34">
+        <v>21585.111775230886</v>
+      </c>
+      <c r="CL84" s="34">
+        <v>24402.639808444372</v>
+      </c>
+      <c r="CM84" s="34">
+        <v>41565.39463958401</v>
+      </c>
+      <c r="CN84" s="34">
+        <v>28861.041026401057</v>
+      </c>
+      <c r="CO84" s="34">
+        <v>29667.081133252432</v>
+      </c>
+      <c r="CP84" s="34">
+        <v>33816.710677207724</v>
       </c>
       <c r="CQ84" s="34">
-        <v>26343.386102971876</v>
-[...5 lines deleted...]
-        <v>59724.035176156511</v>
+        <v>24976.005199114625</v>
+      </c>
+      <c r="CR84" s="34">
+        <v>25723.105443370594</v>
+      </c>
+      <c r="CS84" s="34">
+        <v>51658.310521411389</v>
       </c>
       <c r="CT84" s="34">
         <v>12033.523003830924</v>
       </c>
       <c r="CU84" s="34">
         <v>16158.641138329462</v>
       </c>
       <c r="CV84" s="34">
         <v>22381.90004513675</v>
       </c>
       <c r="CW84" s="23">
         <v>25973.099494156479</v>
       </c>
-      <c r="CX84" s="23"/>
+      <c r="CX84" s="23">
+        <v>29578.773571127153</v>
+      </c>
       <c r="CY84" s="17"/>
       <c r="CZ84" s="17"/>
       <c r="DA84" s="17"/>
       <c r="DB84" s="27"/>
       <c r="DC84" s="34"/>
       <c r="DD84" s="27"/>
       <c r="DE84" s="23"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B85" s="2">
         <v>8300.0343815887663</v>
       </c>
       <c r="C85" s="2">
         <v>8122.2858785922617</v>
       </c>
       <c r="D85" s="2">
         <v>10090.49918133284</v>
       </c>
       <c r="E85" s="2">
         <v>11374.483567953759</v>
       </c>
       <c r="F85" s="2">
@@ -24071,98 +24204,100 @@
       <c r="BZ85" s="7">
         <v>25859.220379658895</v>
       </c>
       <c r="CA85" s="9">
         <v>31824.536604673722</v>
       </c>
       <c r="CB85" s="9">
         <v>25400.639742019761</v>
       </c>
       <c r="CC85" s="7">
         <v>23638.880130993966</v>
       </c>
       <c r="CD85" s="7">
         <v>24830.289517380581</v>
       </c>
       <c r="CE85" s="7">
         <v>22277.208824482408</v>
       </c>
       <c r="CF85" s="7">
         <v>22609.063259524377</v>
       </c>
       <c r="CG85" s="34">
         <v>25323.232507108278</v>
       </c>
       <c r="CH85" s="34">
-        <v>20449.595793888395</v>
+        <v>22798.842768513481</v>
       </c>
       <c r="CI85" s="34">
-        <v>23370.890897941594</v>
+        <v>25382.101877387926</v>
       </c>
       <c r="CJ85" s="34">
-        <v>27453.396924683497</v>
+        <v>29688.976907461081</v>
       </c>
       <c r="CK85" s="34">
-        <v>27584.535888979422</v>
-[...11 lines deleted...]
-        <v>26157.56823830738</v>
+        <v>30174.671494280097</v>
+      </c>
+      <c r="CL85" s="34">
+        <v>30016.494035156669</v>
+      </c>
+      <c r="CM85" s="34">
+        <v>33853.860124180836</v>
+      </c>
+      <c r="CN85" s="34">
+        <v>27961.284763939177</v>
+      </c>
+      <c r="CO85" s="34">
+        <v>25525.442790933601</v>
       </c>
       <c r="CP85" s="34">
-        <v>32987.982930796104</v>
+        <v>28228.949978841556</v>
       </c>
       <c r="CQ85" s="34">
-        <v>27361.679528212779</v>
+        <v>25486.882025739949</v>
       </c>
       <c r="CR85" s="34">
-        <v>31436.249961435351</v>
-[...2 lines deleted...]
-        <v>37453.640908195819</v>
+        <v>27772.919655945982</v>
+      </c>
+      <c r="CS85" s="34">
+        <v>33458.839326979301</v>
       </c>
       <c r="CT85" s="34">
         <v>28848.34896750237</v>
       </c>
       <c r="CU85" s="34">
         <v>30237.129211149128</v>
       </c>
       <c r="CV85" s="34">
         <v>37001.906761708822</v>
       </c>
       <c r="CW85" s="34">
         <v>38142.816493738013</v>
       </c>
-      <c r="CX85" s="8"/>
+      <c r="CX85" s="8">
+        <v>38882.911087654662</v>
+      </c>
       <c r="CY85" s="9"/>
       <c r="CZ85" s="9"/>
       <c r="DA85" s="9"/>
       <c r="DB85" s="34"/>
       <c r="DC85" s="34"/>
       <c r="DD85" s="34"/>
       <c r="DE85" s="18"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A86" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B86" s="2">
         <v>7591.5780072174193</v>
       </c>
       <c r="C86" s="2">
         <v>8184.5959654218459</v>
       </c>
       <c r="D86" s="2">
         <v>14052.080732947379</v>
       </c>
       <c r="E86" s="2">
         <v>11194.854311932719</v>
       </c>
       <c r="F86" s="2">
@@ -24384,98 +24519,100 @@
       <c r="BZ86" s="7">
         <v>15918.893200633504</v>
       </c>
       <c r="CA86" s="9">
         <v>25370.532298043418</v>
       </c>
       <c r="CB86" s="9">
         <v>16988.167013494003</v>
       </c>
       <c r="CC86" s="7">
         <v>16014.42939544153</v>
       </c>
       <c r="CD86" s="7">
         <v>17849.796671611035</v>
       </c>
       <c r="CE86" s="7">
         <v>14777.128984473453</v>
       </c>
       <c r="CF86" s="7">
         <v>16279.345764449872</v>
       </c>
       <c r="CG86" s="34">
         <v>24818.011957677427</v>
       </c>
       <c r="CH86" s="34">
-        <v>9940.133920689168</v>
+        <v>10479.512541044161</v>
       </c>
       <c r="CI86" s="34">
-        <v>10531.788760831474</v>
+        <v>10961.492325142379</v>
       </c>
       <c r="CJ86" s="34">
-        <v>20090.798391196877</v>
+        <v>20415.268487156703</v>
       </c>
       <c r="CK86" s="34">
-        <v>16476.562354316244</v>
-[...11 lines deleted...]
-        <v>16521.659056180164</v>
+        <v>17097.625629486545</v>
+      </c>
+      <c r="CL86" s="34">
+        <v>17513.01298539908</v>
+      </c>
+      <c r="CM86" s="34">
+        <v>27249.13201758455</v>
+      </c>
+      <c r="CN86" s="34">
+        <v>18624.79004398386</v>
+      </c>
+      <c r="CO86" s="34">
+        <v>17626.191937103125</v>
       </c>
       <c r="CP86" s="34">
-        <v>21056.570093613031</v>
+        <v>19848.827320260258</v>
       </c>
       <c r="CQ86" s="34">
-        <v>16554.429395217841</v>
+        <v>16133.625034027358</v>
       </c>
       <c r="CR86" s="34">
-        <v>20944.4858099009</v>
-[...2 lines deleted...]
-        <v>29420.014194106407</v>
+        <v>19097.0360227286</v>
+      </c>
+      <c r="CS86" s="34">
+        <v>26937.655429493374</v>
       </c>
       <c r="CT86" s="34">
         <v>11425.519432646153</v>
       </c>
       <c r="CU86" s="34">
         <v>12390.574920783965</v>
       </c>
       <c r="CV86" s="34">
         <v>23654.173436981691</v>
       </c>
       <c r="CW86" s="34">
         <v>19026.291067406404</v>
       </c>
-      <c r="CX86" s="8"/>
+      <c r="CX86" s="8">
+        <v>19342.281160885977</v>
+      </c>
       <c r="CY86" s="9"/>
       <c r="CZ86" s="9"/>
       <c r="DA86" s="9"/>
       <c r="DB86" s="34"/>
       <c r="DC86" s="34"/>
       <c r="DD86" s="34"/>
       <c r="DE86" s="18"/>
     </row>
     <row r="87" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A87" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B87" s="2">
         <v>19494.882430404112</v>
       </c>
       <c r="C87" s="2">
         <v>16248.465335129104</v>
       </c>
       <c r="D87" s="2">
         <v>34327.913623236906</v>
       </c>
       <c r="E87" s="2">
         <v>21028.758274764732</v>
       </c>
       <c r="F87" s="2">
@@ -24697,98 +24834,100 @@
       <c r="BZ87" s="7">
         <v>26904.663009805168</v>
       </c>
       <c r="CA87" s="9">
         <v>45973.793500846725</v>
       </c>
       <c r="CB87" s="9">
         <v>26409.061821090021</v>
       </c>
       <c r="CC87" s="7">
         <v>34081.79813553569</v>
       </c>
       <c r="CD87" s="7">
         <v>44764.870332688966</v>
       </c>
       <c r="CE87" s="7">
         <v>36133.283180417908</v>
       </c>
       <c r="CF87" s="7">
         <v>34300.645536431388</v>
       </c>
       <c r="CG87" s="34">
         <v>49704.88658181105</v>
       </c>
       <c r="CH87" s="34">
-        <v>25573.54612263383</v>
+        <v>27237.620386000053</v>
       </c>
       <c r="CI87" s="34">
-        <v>22404.80968745405</v>
+        <v>24379.868459469282</v>
       </c>
       <c r="CJ87" s="34">
-        <v>42077.689489442491</v>
+        <v>45537.204366192411</v>
       </c>
       <c r="CK87" s="34">
-        <v>27699.508457789205</v>
-[...11 lines deleted...]
-        <v>39974.999994049293</v>
+        <v>29108.464313116325</v>
+      </c>
+      <c r="CL87" s="34">
+        <v>31468.362935636309</v>
+      </c>
+      <c r="CM87" s="34">
+        <v>55553.778319914265</v>
+      </c>
+      <c r="CN87" s="34">
+        <v>30503.502049707244</v>
+      </c>
+      <c r="CO87" s="34">
+        <v>38765.677971197227</v>
       </c>
       <c r="CP87" s="34">
-        <v>57197.426682282181</v>
+        <v>54627.188613438964</v>
       </c>
       <c r="CQ87" s="34">
-        <v>49039.736488006311</v>
+        <v>46789.279878675545</v>
       </c>
       <c r="CR87" s="34">
-        <v>51453.837625899032</v>
-[...2 lines deleted...]
-        <v>63965.235887711286</v>
+        <v>47775.253878949938</v>
+      </c>
+      <c r="CS87" s="34">
+        <v>58667.133649225769</v>
       </c>
       <c r="CT87" s="34">
         <v>27962.716387571108</v>
       </c>
       <c r="CU87" s="34">
         <v>29118.928963523547</v>
       </c>
       <c r="CV87" s="34">
         <v>54857.049463048468</v>
       </c>
       <c r="CW87" s="34">
         <v>30603.644237208748</v>
       </c>
-      <c r="CX87" s="8"/>
+      <c r="CX87" s="8">
+        <v>36149.20400606202</v>
+      </c>
       <c r="CY87" s="9"/>
       <c r="CZ87" s="9"/>
       <c r="DA87" s="9"/>
       <c r="DB87" s="34"/>
       <c r="DC87" s="34"/>
       <c r="DD87" s="34"/>
       <c r="DE87" s="18"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A88" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="2">
         <v>2174.1042045075346</v>
       </c>
       <c r="C88" s="2">
         <v>2160.0478346702266</v>
       </c>
       <c r="D88" s="2">
         <v>2838.5304055621309</v>
       </c>
       <c r="E88" s="2">
         <v>2881.5123609369452</v>
       </c>
       <c r="F88" s="2">
@@ -25010,98 +25149,100 @@
       <c r="BZ88" s="7">
         <v>6336.2657641520791</v>
       </c>
       <c r="CA88" s="9">
         <v>7555.4856073449009</v>
       </c>
       <c r="CB88" s="9">
         <v>3738.6919312965993</v>
       </c>
       <c r="CC88" s="7">
         <v>5168.6950220856252</v>
       </c>
       <c r="CD88" s="7">
         <v>7384.0448981905483</v>
       </c>
       <c r="CE88" s="7">
         <v>5813.1752416202889</v>
       </c>
       <c r="CF88" s="7">
         <v>7365.9311919882548</v>
       </c>
       <c r="CG88" s="34">
         <v>11179.351695570675</v>
       </c>
       <c r="CH88" s="34">
-        <v>3695.490114063678</v>
+        <v>3928.855948978668</v>
       </c>
       <c r="CI88" s="34">
-        <v>4875.7446174958604</v>
+        <v>4864.3598407906375</v>
       </c>
       <c r="CJ88" s="34">
-        <v>5848.8279645094799</v>
+        <v>5354.4964559078735</v>
       </c>
       <c r="CK88" s="34">
-        <v>5346.1467415963016</v>
-[...11 lines deleted...]
-        <v>6093.1724808868439</v>
+        <v>4909.3639164981223</v>
+      </c>
+      <c r="CL88" s="34">
+        <v>6975.3012792854443</v>
+      </c>
+      <c r="CM88" s="34">
+        <v>8312.020052441243</v>
+      </c>
+      <c r="CN88" s="34">
+        <v>3965.6096830179708</v>
+      </c>
+      <c r="CO88" s="34">
+        <v>5501.2670237081848</v>
       </c>
       <c r="CP88" s="34">
-        <v>7169.4820458999948</v>
+        <v>7202.5439960359545</v>
       </c>
       <c r="CQ88" s="34">
-        <v>6990.1041420472338</v>
+        <v>5983.3406125557503</v>
       </c>
       <c r="CR88" s="34">
-        <v>8159.427619125614</v>
-[...2 lines deleted...]
-        <v>11632.929935029348</v>
+        <v>6823.3500797876586</v>
+      </c>
+      <c r="CS88" s="34">
+        <v>11452.189927992491</v>
       </c>
       <c r="CT88" s="34">
         <v>4633.0430073936077</v>
       </c>
       <c r="CU88" s="34">
         <v>6333.0046001582123</v>
       </c>
       <c r="CV88" s="34">
         <v>6885.3568327651319</v>
       </c>
       <c r="CW88" s="34">
         <v>6832.5912367851752</v>
       </c>
-      <c r="CX88" s="8"/>
+      <c r="CX88" s="8">
+        <v>8981.7242372376986</v>
+      </c>
       <c r="CY88" s="9"/>
       <c r="CZ88" s="9"/>
       <c r="DA88" s="9"/>
       <c r="DB88" s="34"/>
       <c r="DC88" s="34"/>
       <c r="DD88" s="34"/>
       <c r="DE88" s="18"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B89" s="2">
         <v>3154.5417526141409</v>
       </c>
       <c r="C89" s="2">
         <v>4059.9739320055205</v>
       </c>
       <c r="D89" s="2">
         <v>5470.7440890711514</v>
       </c>
       <c r="E89" s="2">
         <v>7149.6821978963244</v>
       </c>
       <c r="F89" s="2">
@@ -25322,99 +25463,101 @@
       </c>
       <c r="BZ89" s="7">
         <v>20544.025801216121</v>
       </c>
       <c r="CA89" s="9">
         <v>27335.080891569502</v>
       </c>
       <c r="CB89" s="9">
         <v>16390.518980595618</v>
       </c>
       <c r="CC89" s="7">
         <v>15297.088521374726</v>
       </c>
       <c r="CD89" s="7">
         <v>17099.360658599991</v>
       </c>
       <c r="CE89" s="7">
         <v>11427.303362972423</v>
       </c>
       <c r="CF89" s="7">
         <v>12397.505654762945</v>
       </c>
       <c r="CG89" s="34">
         <v>19831.069756884564</v>
       </c>
-      <c r="CH89" s="27">
-[...3 lines deleted...]
-        <v>8961.3681490017152</v>
+      <c r="CH89" s="34">
+        <v>6750.2085501526763</v>
+      </c>
+      <c r="CI89" s="34">
+        <v>9209.6200949146587</v>
       </c>
       <c r="CJ89" s="34">
-        <v>12101.126991824731</v>
+        <v>12339.261289158334</v>
       </c>
       <c r="CK89" s="34">
-        <v>14811.70333077465</v>
-[...11 lines deleted...]
-        <v>16254.695197312785</v>
+        <v>15135.520877596296</v>
+      </c>
+      <c r="CL89" s="34">
+        <v>22151.426930661586</v>
+      </c>
+      <c r="CM89" s="34">
+        <v>29475.698107543154</v>
+      </c>
+      <c r="CN89" s="34">
+        <v>18331.54682670589</v>
+      </c>
+      <c r="CO89" s="34">
+        <v>16268.052212438826</v>
       </c>
       <c r="CP89" s="34">
-        <v>18213.883637221934</v>
+        <v>18334.584072238835</v>
       </c>
       <c r="CQ89" s="34">
-        <v>12788.042415676453</v>
+        <v>12497.924365915893</v>
       </c>
       <c r="CR89" s="34">
-        <v>13649.754407011635</v>
-[...2 lines deleted...]
-        <v>21696.746141088341</v>
+        <v>13273.099893059578</v>
+      </c>
+      <c r="CS89" s="34">
+        <v>20855.344136679938</v>
       </c>
       <c r="CT89" s="27">
         <v>8543.9453275448031</v>
       </c>
       <c r="CU89" s="34">
         <v>11981.766825808794</v>
       </c>
       <c r="CV89" s="34">
         <v>13817.072102566959</v>
       </c>
       <c r="CW89" s="34">
         <v>18482.620318172376</v>
       </c>
-      <c r="CX89" s="8"/>
+      <c r="CX89" s="8">
+        <v>26477.990116874309</v>
+      </c>
       <c r="CY89" s="9"/>
       <c r="CZ89" s="9"/>
       <c r="DA89" s="9"/>
       <c r="DB89" s="34"/>
       <c r="DC89" s="34"/>
       <c r="DD89" s="34"/>
       <c r="DE89" s="18"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="2">
         <v>6720.4018046211822</v>
       </c>
       <c r="C90" s="2">
         <v>6417.4054171180369</v>
       </c>
       <c r="D90" s="2">
         <v>7316.3833629829614</v>
       </c>
       <c r="E90" s="2">
         <v>8258.9024040040531</v>
       </c>
       <c r="F90" s="2">
@@ -25635,99 +25778,101 @@
       </c>
       <c r="BZ90" s="7">
         <v>15358.707023388995</v>
       </c>
       <c r="CA90" s="9">
         <v>23110.60892352651</v>
       </c>
       <c r="CB90" s="9">
         <v>13818.712375313291</v>
       </c>
       <c r="CC90" s="7">
         <v>17761.53508463765</v>
       </c>
       <c r="CD90" s="7">
         <v>19012.296076606293</v>
       </c>
       <c r="CE90" s="7">
         <v>14885.175588351955</v>
       </c>
       <c r="CF90" s="7">
         <v>17076.342975484389</v>
       </c>
       <c r="CG90" s="34">
         <v>27810.853798175543</v>
       </c>
-      <c r="CH90" s="27">
-[...3 lines deleted...]
-        <v>12323.794652885861</v>
+      <c r="CH90" s="34">
+        <v>12422.606245636194</v>
+      </c>
+      <c r="CI90" s="34">
+        <v>12194.148538388372</v>
       </c>
       <c r="CJ90" s="34">
-        <v>13544.157333093779</v>
+        <v>13986.528121103463</v>
       </c>
       <c r="CK90" s="34">
-        <v>14741.24614009124</v>
-[...11 lines deleted...]
-        <v>18661.867105484504</v>
+        <v>15440.036614062932</v>
+      </c>
+      <c r="CL90" s="34">
+        <v>17179.99818077682</v>
+      </c>
+      <c r="CM90" s="34">
+        <v>26765.179755373862</v>
+      </c>
+      <c r="CN90" s="34">
+        <v>15293.547877186229</v>
+      </c>
+      <c r="CO90" s="34">
+        <v>19599.505604428963</v>
       </c>
       <c r="CP90" s="34">
-        <v>20150.348305552714</v>
+        <v>20322.695563161025</v>
       </c>
       <c r="CQ90" s="34">
-        <v>17179.951740384458</v>
+        <v>16179.848439787898</v>
       </c>
       <c r="CR90" s="34">
-        <v>21796.458322809609</v>
-[...2 lines deleted...]
-        <v>33768.749067879922</v>
+        <v>19147.138246658233</v>
+      </c>
+      <c r="CS90" s="34">
+        <v>32664.160479329337</v>
       </c>
       <c r="CT90" s="27">
         <v>13372.299989714629</v>
       </c>
       <c r="CU90" s="34">
         <v>15057.620208030627</v>
       </c>
       <c r="CV90" s="34">
         <v>16970.200514914592</v>
       </c>
       <c r="CW90" s="34">
         <v>19459.591767859652</v>
       </c>
-      <c r="CX90" s="8"/>
+      <c r="CX90" s="8">
+        <v>20108.738594750721</v>
+      </c>
       <c r="CY90" s="9"/>
       <c r="CZ90" s="9"/>
       <c r="DA90" s="9"/>
       <c r="DB90" s="34"/>
       <c r="DC90" s="34"/>
       <c r="DD90" s="34"/>
       <c r="DE90" s="18"/>
     </row>
     <row r="91" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="16" t="s">
@@ -25949,98 +26094,100 @@
       <c r="BZ91" s="7">
         <v>10361.345654897294</v>
       </c>
       <c r="CA91" s="9">
         <v>25065.489891575926</v>
       </c>
       <c r="CB91" s="9">
         <v>10358.411272499052</v>
       </c>
       <c r="CC91" s="7">
         <v>12850.333451561582</v>
       </c>
       <c r="CD91" s="7">
         <v>19553.030438087797</v>
       </c>
       <c r="CE91" s="7">
         <v>16301.129843422783</v>
       </c>
       <c r="CF91" s="7">
         <v>15493.393508674639</v>
       </c>
       <c r="CG91" s="34">
         <v>24638.777874092317</v>
       </c>
       <c r="CH91" s="34">
-        <v>9571.8029429098278</v>
+        <v>8927.6522991842266</v>
       </c>
       <c r="CI91" s="34">
-        <v>7981.7886384636704</v>
-[...17 lines deleted...]
-        <v>14686.49313601717</v>
+        <v>7474.2403298723984</v>
+      </c>
+      <c r="CJ91" s="34">
+        <v>18466.027089363808</v>
+      </c>
+      <c r="CK91" s="34">
+        <v>11279.251174331293</v>
+      </c>
+      <c r="CL91" s="34">
+        <v>11222.149600786259</v>
+      </c>
+      <c r="CM91" s="34">
+        <v>27295.85498405953</v>
+      </c>
+      <c r="CN91" s="34">
+        <v>10866.846728305827</v>
+      </c>
+      <c r="CO91" s="34">
+        <v>14327.551169848819</v>
       </c>
       <c r="CP91" s="34">
-        <v>21898.596902567187</v>
+        <v>21844.051378346969</v>
       </c>
       <c r="CQ91" s="34">
-        <v>18987.9026316298</v>
+        <v>17880.007720030622</v>
       </c>
       <c r="CR91" s="34">
-        <v>19060.507789414718</v>
-[...2 lines deleted...]
-        <v>26698.916616640552</v>
+        <v>17273.619202260641</v>
+      </c>
+      <c r="CS91" s="34">
+        <v>28505.507048662934</v>
       </c>
       <c r="CT91" s="34">
         <v>9565.6247027626014</v>
       </c>
       <c r="CU91" s="34">
         <v>9202.2764666101975</v>
       </c>
       <c r="CV91" s="34">
         <v>24993.965373554103</v>
       </c>
       <c r="CW91" s="23">
         <v>12140.193488050771</v>
       </c>
-      <c r="CX91" s="23"/>
+      <c r="CX91" s="23">
+        <v>12821.577204333915</v>
+      </c>
       <c r="CY91" s="9"/>
       <c r="CZ91" s="9"/>
       <c r="DA91" s="9"/>
       <c r="DB91" s="34"/>
       <c r="DC91" s="34"/>
       <c r="DD91" s="34"/>
       <c r="DE91" s="18"/>
     </row>
     <row r="92" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A92" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B92" s="2">
         <v>7535.1722442155542</v>
       </c>
       <c r="C92" s="2">
         <v>6537.47749517999</v>
       </c>
       <c r="D92" s="2">
         <v>11157.446907522808</v>
       </c>
       <c r="E92" s="2">
         <v>9095.8336080721892</v>
       </c>
       <c r="F92" s="2">
@@ -26262,98 +26409,100 @@
       <c r="BZ92" s="7">
         <v>16779.261437476314</v>
       </c>
       <c r="CA92" s="9">
         <v>28639.058669545237</v>
       </c>
       <c r="CB92" s="9">
         <v>15361.650023945036</v>
       </c>
       <c r="CC92" s="7">
         <v>15404.738936545429</v>
       </c>
       <c r="CD92" s="7">
         <v>23798.361296887466</v>
       </c>
       <c r="CE92" s="7">
         <v>13208.246562370659</v>
       </c>
       <c r="CF92" s="7">
         <v>15117.915438515769</v>
       </c>
       <c r="CG92" s="34">
         <v>28503.993926915613</v>
       </c>
       <c r="CH92" s="34">
-        <v>10251.365827897036</v>
+        <v>10130.571211872386</v>
       </c>
       <c r="CI92" s="34">
-        <v>8902.4025319237335</v>
+        <v>9196.0697638213751</v>
       </c>
       <c r="CJ92" s="34">
-        <v>14698.040298687014</v>
+        <v>15205.518060640217</v>
       </c>
       <c r="CK92" s="34">
-        <v>12647.717701653219</v>
-[...11 lines deleted...]
-        <v>16528.588802001374</v>
+        <v>14403.897649034363</v>
+      </c>
+      <c r="CL92" s="34">
+        <v>18958.266399544162</v>
+      </c>
+      <c r="CM92" s="34">
+        <v>33924.065610190119</v>
+      </c>
+      <c r="CN92" s="34">
+        <v>16446.44057388177</v>
+      </c>
+      <c r="CO92" s="34">
+        <v>17688.310265071494</v>
       </c>
       <c r="CP92" s="34">
-        <v>29892.232899526025</v>
+        <v>27830.264773533108</v>
       </c>
       <c r="CQ92" s="34">
-        <v>16956.619464270298</v>
+        <v>15336.749158111703</v>
       </c>
       <c r="CR92" s="34">
-        <v>20646.19654728585</v>
-[...2 lines deleted...]
-        <v>43242.370395702303</v>
+        <v>18828.280483328519</v>
+      </c>
+      <c r="CS92" s="34">
+        <v>34754.213612292217</v>
       </c>
       <c r="CT92" s="34">
         <v>11713.623901708419</v>
       </c>
       <c r="CU92" s="34">
         <v>10437.821565182949</v>
       </c>
       <c r="CV92" s="34">
         <v>17524.026079841387</v>
       </c>
       <c r="CW92" s="34">
         <v>14688.954218908006</v>
       </c>
-      <c r="CX92" s="8"/>
+      <c r="CX92" s="8">
+        <v>22020.749350448266</v>
+      </c>
       <c r="CY92" s="9"/>
       <c r="CZ92" s="9"/>
       <c r="DA92" s="9"/>
       <c r="DB92" s="34"/>
       <c r="DC92" s="34"/>
       <c r="DD92" s="34"/>
       <c r="DE92" s="18"/>
     </row>
     <row r="93" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A93" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B93" s="2">
         <v>8099.780268606527</v>
       </c>
       <c r="C93" s="2">
         <v>8738.0431517026027</v>
       </c>
       <c r="D93" s="2">
         <v>7959.7846029461234</v>
       </c>
       <c r="E93" s="2">
         <v>12024.500311102942</v>
       </c>
       <c r="F93" s="2">
@@ -26575,98 +26724,100 @@
       <c r="BZ93" s="7">
         <v>14944.057920996131</v>
       </c>
       <c r="CA93" s="9">
         <v>27316.025196676026</v>
       </c>
       <c r="CB93" s="9">
         <v>11965.5898213486</v>
       </c>
       <c r="CC93" s="7">
         <v>9984.6561555636254</v>
       </c>
       <c r="CD93" s="7">
         <v>10984.922716346045</v>
       </c>
       <c r="CE93" s="7">
         <v>8549.3047850567364</v>
       </c>
       <c r="CF93" s="7">
         <v>7539.8822151462173</v>
       </c>
       <c r="CG93" s="34">
         <v>9670.768987423362</v>
       </c>
       <c r="CH93" s="34">
-        <v>9949.7926609964616</v>
+        <v>12320.523686521708</v>
       </c>
       <c r="CI93" s="34">
-        <v>12126.208264314937</v>
+        <v>13636.653368418112</v>
       </c>
       <c r="CJ93" s="34">
-        <v>11824.856781392857</v>
+        <v>12806.651954439158</v>
       </c>
       <c r="CK93" s="34">
-        <v>17092.062840844588</v>
-[...11 lines deleted...]
-        <v>10780.362605891025</v>
+        <v>17542.111015040336</v>
+      </c>
+      <c r="CL93" s="34">
+        <v>18971.240187102485</v>
+      </c>
+      <c r="CM93" s="34">
+        <v>27986.852842383931</v>
+      </c>
+      <c r="CN93" s="34">
+        <v>13481.392916746596</v>
+      </c>
+      <c r="CO93" s="34">
+        <v>11122.942381204455</v>
       </c>
       <c r="CP93" s="34">
-        <v>12663.248349127185</v>
+        <v>11963.214007188508</v>
       </c>
       <c r="CQ93" s="34">
-        <v>10204.743517571709</v>
+        <v>9331.382075546735</v>
       </c>
       <c r="CR93" s="34">
-        <v>9478.6203048431835</v>
-[...2 lines deleted...]
-        <v>12776.371435806665</v>
+        <v>8525.1156845188307</v>
+      </c>
+      <c r="CS93" s="34">
+        <v>11572.236289062152</v>
       </c>
       <c r="CT93" s="34">
         <v>13873.218638546416</v>
       </c>
       <c r="CU93" s="34">
         <v>15864.60152402829</v>
       </c>
       <c r="CV93" s="34">
         <v>14409.91204193679</v>
       </c>
       <c r="CW93" s="34">
         <v>20323.076798823102</v>
       </c>
-      <c r="CX93" s="8"/>
+      <c r="CX93" s="8">
+        <v>20188.599872838135</v>
+      </c>
       <c r="CY93" s="9"/>
       <c r="CZ93" s="9"/>
       <c r="DA93" s="9"/>
       <c r="DB93" s="34"/>
       <c r="DC93" s="34"/>
       <c r="DD93" s="34"/>
       <c r="DE93" s="18"/>
     </row>
     <row r="94" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B94" s="2">
         <v>2875.4604329807221</v>
       </c>
       <c r="C94" s="2">
         <v>2669.5054963891762</v>
       </c>
       <c r="D94" s="2">
         <v>2769.6326381409795</v>
       </c>
       <c r="E94" s="2">
         <v>2841.6463595358305</v>
       </c>
       <c r="F94" s="2">
@@ -26888,98 +27039,100 @@
       <c r="BZ94" s="7">
         <v>4370.3202278658282</v>
       </c>
       <c r="CA94" s="9">
         <v>5497.2709998283117</v>
       </c>
       <c r="CB94" s="9">
         <v>4760.6846818415215</v>
       </c>
       <c r="CC94" s="7">
         <v>4973.0685853905943</v>
       </c>
       <c r="CD94" s="7">
         <v>5333.6284229612229</v>
       </c>
       <c r="CE94" s="7">
         <v>5602.4892001136177</v>
       </c>
       <c r="CF94" s="7">
         <v>5845.2202082242093</v>
       </c>
       <c r="CG94" s="34">
         <v>11006.512005574456</v>
       </c>
       <c r="CH94" s="34">
-        <v>4874.7880497959786</v>
+        <v>4903.0963345148666</v>
       </c>
       <c r="CI94" s="34">
-        <v>4499.4346008096982</v>
+        <v>4548.0504942883144</v>
       </c>
       <c r="CJ94" s="34">
-        <v>4384.2896875638398</v>
+        <v>4410.2001723473959</v>
       </c>
       <c r="CK94" s="34">
-        <v>4618.1100470264682</v>
-[...11 lines deleted...]
-        <v>5481.5990191403844</v>
+        <v>4684.3090986630477</v>
+      </c>
+      <c r="CL94" s="34">
+        <v>4801.3591220445724</v>
+      </c>
+      <c r="CM94" s="34">
+        <v>6107.3401845489079</v>
+      </c>
+      <c r="CN94" s="34">
+        <v>5365.099607945328</v>
+      </c>
+      <c r="CO94" s="34">
+        <v>5458.8066741538651</v>
       </c>
       <c r="CP94" s="34">
-        <v>5868.7303317498217</v>
+        <v>5846.8312109642593</v>
       </c>
       <c r="CQ94" s="34">
-        <v>6218.9533121899794</v>
+        <v>6119.1988426169792</v>
       </c>
       <c r="CR94" s="34">
-        <v>6628.9907556910503</v>
-[...2 lines deleted...]
-        <v>14275.042138336004</v>
+        <v>6418.3092979539879</v>
+      </c>
+      <c r="CS94" s="34">
+        <v>13376.195726129143</v>
       </c>
       <c r="CT94" s="34">
         <v>5615.5107608815715</v>
       </c>
       <c r="CU94" s="34">
         <v>5041.7464348549192</v>
       </c>
       <c r="CV94" s="34">
         <v>4881.5612880007775</v>
       </c>
       <c r="CW94" s="34">
         <v>5182.4450747911251</v>
       </c>
-      <c r="CX94" s="8"/>
+      <c r="CX94" s="8">
+        <v>5215.393983135571</v>
+      </c>
       <c r="CY94" s="9"/>
       <c r="CZ94" s="9"/>
       <c r="DA94" s="9"/>
       <c r="DB94" s="34"/>
       <c r="DC94" s="34"/>
       <c r="DD94" s="34"/>
       <c r="DE94" s="18"/>
     </row>
     <row r="95" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B95" s="2">
         <v>657.04319596983908</v>
       </c>
       <c r="C95" s="2">
         <v>834.86494290334247</v>
       </c>
       <c r="D95" s="2">
         <v>323.3223692420911</v>
       </c>
       <c r="E95" s="2">
         <v>581.30068936642203</v>
       </c>
       <c r="F95" s="2">
@@ -27201,98 +27354,100 @@
       <c r="BZ95" s="7">
         <v>1561.0386407845256</v>
       </c>
       <c r="CA95" s="9">
         <v>2945.2288949256777</v>
       </c>
       <c r="CB95" s="9">
         <v>1790.1764812415699</v>
       </c>
       <c r="CC95" s="7">
         <v>2293.4204809003959</v>
       </c>
       <c r="CD95" s="7">
         <v>4344.4743755164709</v>
       </c>
       <c r="CE95" s="7">
         <v>2369.6747984023268</v>
       </c>
       <c r="CF95" s="7">
         <v>2882.6523079842755</v>
       </c>
       <c r="CG95" s="34">
         <v>4924.4860986232452</v>
       </c>
       <c r="CH95" s="34">
-        <v>1459.3729547881167</v>
+        <v>1597.6685296493588</v>
       </c>
       <c r="CI95" s="34">
-        <v>2620.8474309985349</v>
+        <v>2435.356615021486</v>
       </c>
       <c r="CJ95" s="34">
-        <v>1828.0165085126812</v>
+        <v>1710.0006711975593</v>
       </c>
       <c r="CK95" s="34">
-        <v>2993.9428596723401</v>
-[...11 lines deleted...]
-        <v>2328.6338745128442</v>
+        <v>2433.6179948716208</v>
+      </c>
+      <c r="CL95" s="34">
+        <v>1811.3509850878479</v>
+      </c>
+      <c r="CM95" s="34">
+        <v>3274.0990008970607</v>
+      </c>
+      <c r="CN95" s="34">
+        <v>2209.6804727799249</v>
+      </c>
+      <c r="CO95" s="34">
+        <v>2203.5150851545914</v>
       </c>
       <c r="CP95" s="34">
-        <v>4251.2972621556928</v>
+        <v>4647.7191888441139</v>
       </c>
       <c r="CQ95" s="34">
-        <v>2933.7321023199056</v>
+        <v>3086.3449087298559</v>
       </c>
       <c r="CR95" s="34">
-        <v>4464.5765079026169</v>
-[...2 lines deleted...]
-        <v>6277.9031363636968</v>
+        <v>3807.0502616790081</v>
+      </c>
+      <c r="CS95" s="34">
+        <v>5708.5502609725718</v>
       </c>
       <c r="CT95" s="34">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU95" s="34">
         <v>2943.6377445341705</v>
       </c>
       <c r="CV95" s="34">
         <v>1450.7454313666531</v>
       </c>
       <c r="CW95" s="34">
         <v>2906.4387589588086</v>
       </c>
-      <c r="CX95" s="8"/>
+      <c r="CX95" s="8">
+        <v>2113.6123398248951</v>
+      </c>
       <c r="CY95" s="9"/>
       <c r="CZ95" s="9"/>
       <c r="DA95" s="9"/>
       <c r="DB95" s="34"/>
       <c r="DC95" s="34"/>
       <c r="DD95" s="34"/>
       <c r="DE95" s="18"/>
     </row>
     <row r="96" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B96" s="7">
         <v>6563.7632344051599</v>
       </c>
       <c r="C96" s="7">
         <v>6761.4529350681732</v>
       </c>
       <c r="D96" s="7">
         <v>7984.8034593906805</v>
       </c>
       <c r="E96" s="7">
         <v>8205.1740477330022</v>
       </c>
       <c r="F96" s="7">
@@ -27514,98 +27669,100 @@
       <c r="BZ96" s="7">
         <v>14259.889040318209</v>
       </c>
       <c r="CA96" s="7">
         <v>20865.530148433692</v>
       </c>
       <c r="CB96" s="9">
         <v>17865.228362888705</v>
       </c>
       <c r="CC96" s="7">
         <v>15920.307965747446</v>
       </c>
       <c r="CD96" s="7">
         <v>15520.488105273456</v>
       </c>
       <c r="CE96" s="7">
         <v>16007.241685127894</v>
       </c>
       <c r="CF96" s="7">
         <v>16476.792400577033</v>
       </c>
       <c r="CG96" s="34">
         <v>21162.170987284469</v>
       </c>
       <c r="CH96" s="34">
-        <v>10832.230348787147</v>
+        <v>11101.927036424166</v>
       </c>
       <c r="CI96" s="34">
-        <v>10788.265445438754</v>
+        <v>11144.37554080874</v>
       </c>
       <c r="CJ96" s="34">
-        <v>13189.874433255518</v>
+        <v>13363.023001753729</v>
       </c>
       <c r="CK96" s="34">
-        <v>14560.369217562587</v>
+        <v>14470.931969438241</v>
       </c>
       <c r="CL96" s="34">
-        <v>14719.960334283602</v>
+        <v>15029.020349559485</v>
       </c>
       <c r="CM96" s="34">
-        <v>21563.370124874727</v>
-[...5 lines deleted...]
-        <v>17332.441838535764</v>
+        <v>21660.573650866998</v>
+      </c>
+      <c r="CN96" s="34">
+        <v>19895.16279368832</v>
+      </c>
+      <c r="CO96" s="34">
+        <v>17328.125386679167</v>
       </c>
       <c r="CP96" s="34">
-        <v>17289.13350231796</v>
+        <v>17080.595596355804</v>
       </c>
       <c r="CQ96" s="34">
-        <v>19437.798298096968</v>
+        <v>17828.949719115652</v>
       </c>
       <c r="CR96" s="34">
-        <v>17989.699724772945</v>
-[...2 lines deleted...]
-        <v>23250.325814847187</v>
+        <v>17300.785554916973</v>
+      </c>
+      <c r="CS96" s="34">
+        <v>22702.464623879401</v>
       </c>
       <c r="CT96" s="34">
         <v>11975.744855618668</v>
       </c>
       <c r="CU96" s="34">
         <v>13352.790807799875</v>
       </c>
       <c r="CV96" s="34">
         <v>15403.243315034573</v>
       </c>
       <c r="CW96" s="34">
         <v>17284.377922395681</v>
       </c>
-      <c r="CX96" s="34"/>
+      <c r="CX96" s="34">
+        <v>17489.161564209084</v>
+      </c>
       <c r="CY96" s="34"/>
       <c r="CZ96" s="9"/>
       <c r="DA96" s="9"/>
       <c r="DB96" s="34"/>
       <c r="DC96" s="34"/>
       <c r="DD96" s="34"/>
       <c r="DE96" s="18"/>
     </row>
     <row r="97" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B97" s="7">
         <v>8800.1008137882563</v>
       </c>
       <c r="C97" s="7">
         <v>6829.9334895171478</v>
       </c>
       <c r="D97" s="7">
         <v>6704.3407642847615</v>
       </c>
       <c r="E97" s="7">
         <v>11595.674381964045</v>
       </c>
       <c r="F97" s="7">
@@ -27827,98 +27984,100 @@
       <c r="BZ97" s="7">
         <v>15897.2730839463</v>
       </c>
       <c r="CA97" s="7">
         <v>20817.969892795307</v>
       </c>
       <c r="CB97" s="9">
         <v>23310.898633042889</v>
       </c>
       <c r="CC97" s="7">
         <v>24378.73266101164</v>
       </c>
       <c r="CD97" s="7">
         <v>22670.646565835268</v>
       </c>
       <c r="CE97" s="7">
         <v>14522.434718558128</v>
       </c>
       <c r="CF97" s="7">
         <v>12432.015506433083</v>
       </c>
       <c r="CG97" s="34">
         <v>16322.129404574809</v>
       </c>
       <c r="CH97" s="34">
-        <v>12420.534638611154</v>
+        <v>13438.164983972063</v>
       </c>
       <c r="CI97" s="34">
-        <v>10560.572347141291</v>
+        <v>10690.418064917541</v>
       </c>
       <c r="CJ97" s="34">
-        <v>12080.203122743882</v>
+        <v>12474.871365293649</v>
       </c>
       <c r="CK97" s="34">
-        <v>15864.941036499898</v>
+        <v>16033.515695466467</v>
       </c>
       <c r="CL97" s="34">
-        <v>17058.871598479571</v>
+        <v>17444.412558670847</v>
       </c>
       <c r="CM97" s="34">
-        <v>20033.27371864771</v>
-[...5 lines deleted...]
-        <v>24580.392191344119</v>
+        <v>20747.473757465486</v>
+      </c>
+      <c r="CN97" s="34">
+        <v>25279.535376454754</v>
+      </c>
+      <c r="CO97" s="34">
+        <v>24602.683169947355</v>
       </c>
       <c r="CP97" s="34">
-        <v>24819.75692616689</v>
+        <v>23234.830994912249</v>
       </c>
       <c r="CQ97" s="34">
-        <v>15676.020407030603</v>
+        <v>15262.054360635506</v>
       </c>
       <c r="CR97" s="34">
-        <v>13387.053877404118</v>
-[...2 lines deleted...]
-        <v>17025.243475100364</v>
+        <v>12702.259951544438</v>
+      </c>
+      <c r="CS97" s="34">
+        <v>16544.087025149311</v>
       </c>
       <c r="CT97" s="34">
         <v>15231.339578948831</v>
       </c>
       <c r="CU97" s="34">
         <v>11785.586285475527</v>
       </c>
       <c r="CV97" s="34">
         <v>13487.801061001432</v>
       </c>
       <c r="CW97" s="34">
         <v>17920.546431215123</v>
       </c>
-      <c r="CX97" s="34"/>
+      <c r="CX97" s="34">
+        <v>19253.768770584385</v>
+      </c>
       <c r="CY97" s="34"/>
       <c r="CZ97" s="9"/>
       <c r="DA97" s="9"/>
       <c r="DB97" s="34"/>
       <c r="DC97" s="34"/>
       <c r="DD97" s="34"/>
       <c r="DE97" s="18"/>
     </row>
     <row r="98" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A98" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B98" s="7">
         <v>17527.229638959649</v>
       </c>
       <c r="C98" s="7">
         <v>17798.853606807861</v>
       </c>
       <c r="D98" s="7">
         <v>20543.585701357646</v>
       </c>
       <c r="E98" s="7">
         <v>20610.968833942694</v>
       </c>
       <c r="F98" s="7">
@@ -28140,98 +28299,100 @@
       <c r="BZ98" s="7">
         <v>28985.164875451283</v>
       </c>
       <c r="CA98" s="7">
         <v>41749.992525536021</v>
       </c>
       <c r="CB98" s="9">
         <v>24896.587682444537</v>
       </c>
       <c r="CC98" s="7">
         <v>27628.773294195413</v>
       </c>
       <c r="CD98" s="7">
         <v>36070.826087424211</v>
       </c>
       <c r="CE98" s="7">
         <v>30252.044989164937</v>
       </c>
       <c r="CF98" s="7">
         <v>32877.898064669913</v>
       </c>
       <c r="CG98" s="34">
         <v>55892.072508972298</v>
       </c>
       <c r="CH98" s="34">
-        <v>30828.490061556378</v>
+        <v>30117.451940066356</v>
       </c>
       <c r="CI98" s="34">
-        <v>28753.799561711865</v>
+        <v>30119.165713602917</v>
       </c>
       <c r="CJ98" s="34">
-        <v>32451.28429410619</v>
+        <v>33875.196013269771</v>
       </c>
       <c r="CK98" s="34">
-        <v>32434.459250185126</v>
+        <v>33281.51473210135</v>
       </c>
       <c r="CL98" s="34">
-        <v>33168.353008462436</v>
+        <v>36406.744419175586</v>
       </c>
       <c r="CM98" s="34">
-        <v>38510.639873060732</v>
-[...5 lines deleted...]
-        <v>31170.164570632729</v>
+        <v>40997.980459252474</v>
+      </c>
+      <c r="CN98" s="34">
+        <v>31442.736662077416</v>
+      </c>
+      <c r="CO98" s="34">
+        <v>32664.742977449459</v>
       </c>
       <c r="CP98" s="34">
-        <v>55109.199634606877</v>
+        <v>53781.266411055425</v>
       </c>
       <c r="CQ98" s="34">
-        <v>40307.70974472427</v>
+        <v>34849.801064128755</v>
       </c>
       <c r="CR98" s="34">
-        <v>38534.393619914277</v>
-[...2 lines deleted...]
-        <v>62319.385912464895</v>
+        <v>33103.729811200305</v>
+      </c>
+      <c r="CS98" s="34">
+        <v>55824.066480079426</v>
       </c>
       <c r="CT98" s="34">
         <v>36711.784736797061</v>
       </c>
       <c r="CU98" s="34">
         <v>40085.751766197136</v>
       </c>
       <c r="CV98" s="34">
         <v>43254.203418662088</v>
       </c>
       <c r="CW98" s="34">
         <v>48053.79475450654</v>
       </c>
-      <c r="CX98" s="34"/>
+      <c r="CX98" s="34">
+        <v>47453.992378205854</v>
+      </c>
       <c r="CY98" s="34"/>
       <c r="CZ98" s="9"/>
       <c r="DA98" s="9"/>
       <c r="DB98" s="34"/>
       <c r="DC98" s="34"/>
       <c r="DD98" s="34"/>
       <c r="DE98" s="18"/>
     </row>
     <row r="99" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F99" s="16" t="s">
@@ -28453,98 +28614,100 @@
       <c r="BZ99" s="7">
         <v>3911.670737221149</v>
       </c>
       <c r="CA99" s="7">
         <v>5934.1158469945331</v>
       </c>
       <c r="CB99" s="9">
         <v>4501.9081057324347</v>
       </c>
       <c r="CC99" s="7">
         <v>4639.6326982429737</v>
       </c>
       <c r="CD99" s="7">
         <v>5794.1405017564211</v>
       </c>
       <c r="CE99" s="7">
         <v>4030.460118682653</v>
       </c>
       <c r="CF99" s="7">
         <v>2977.729824294689</v>
       </c>
       <c r="CG99" s="34">
         <v>9575.3426214580704</v>
       </c>
       <c r="CH99" s="34">
-        <v>5250.4753306546072</v>
+        <v>5640.0331184697889</v>
       </c>
       <c r="CI99" s="34">
-        <v>2130.0160814219689</v>
-[...8 lines deleted...]
-        <v>3760.7472698410256</v>
+        <v>2394.7057208141186</v>
+      </c>
+      <c r="CJ99" s="34">
+        <v>3685.4369967384428</v>
+      </c>
+      <c r="CK99" s="34">
+        <v>2641.5539161751376</v>
+      </c>
+      <c r="CL99" s="34">
+        <v>4254.1634784142934</v>
       </c>
       <c r="CM99" s="34">
-        <v>5960.4872965364375</v>
-[...5 lines deleted...]
-        <v>5288.997215858406</v>
+        <v>6328.0126414972856</v>
+      </c>
+      <c r="CN99" s="34">
+        <v>4907.2585728379217</v>
+      </c>
+      <c r="CO99" s="34">
+        <v>4938.5667705780379</v>
       </c>
       <c r="CP99" s="34">
-        <v>6375.6271670006618</v>
+        <v>6271.3386672872766</v>
       </c>
       <c r="CQ99" s="34">
-        <v>5003.9427341466135</v>
+        <v>4366.5569666737047</v>
       </c>
       <c r="CR99" s="34">
-        <v>3469.6061640709236</v>
-[...2 lines deleted...]
-        <v>11344.088928049885</v>
+        <v>3243.903027637497</v>
+      </c>
+      <c r="CS99" s="34">
+        <v>10243.881024404825</v>
       </c>
       <c r="CT99" s="34">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU99" s="34">
         <v>2514.6298949550965</v>
       </c>
       <c r="CV99" s="34">
         <v>4060.8473308986304</v>
       </c>
       <c r="CW99" s="23">
         <v>2785.8099097180911</v>
       </c>
-      <c r="CX99" s="23"/>
+      <c r="CX99" s="23">
+        <v>4312.4273341569751</v>
+      </c>
       <c r="CY99" s="34"/>
       <c r="CZ99" s="9"/>
       <c r="DA99" s="9"/>
       <c r="DB99" s="34"/>
       <c r="DC99" s="34"/>
       <c r="DD99" s="34"/>
       <c r="DE99" s="18"/>
     </row>
     <row r="100" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A100" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B100" s="7">
         <v>11494.066988745606</v>
       </c>
       <c r="C100" s="7">
         <v>14598.015800460957</v>
       </c>
       <c r="D100" s="7">
         <v>18811.411276359831</v>
       </c>
       <c r="E100" s="7">
         <v>20418.506928710704</v>
       </c>
       <c r="F100" s="7">
@@ -28766,98 +28929,100 @@
       <c r="BZ100" s="7">
         <v>17303.27520586735</v>
       </c>
       <c r="CA100" s="7">
         <v>24180.631611081742</v>
       </c>
       <c r="CB100" s="9">
         <v>20135.351509639142</v>
       </c>
       <c r="CC100" s="7">
         <v>18649.414707343021</v>
       </c>
       <c r="CD100" s="7">
         <v>20424.200840852009</v>
       </c>
       <c r="CE100" s="7">
         <v>17224.844445392715</v>
       </c>
       <c r="CF100" s="7">
         <v>19500.680903461354</v>
       </c>
       <c r="CG100" s="34">
         <v>29495.065169222762</v>
       </c>
       <c r="CH100" s="34">
-        <v>13633.810670491614</v>
+        <v>14032.009876785118</v>
       </c>
       <c r="CI100" s="34">
-        <v>14889.28694233125</v>
+        <v>15573.909604552351</v>
       </c>
       <c r="CJ100" s="34">
-        <v>18092.264800663197</v>
+        <v>18285.161449797703</v>
       </c>
       <c r="CK100" s="34">
-        <v>19226.088932280618</v>
+        <v>19299.783385848961</v>
       </c>
       <c r="CL100" s="34">
-        <v>21072.884624178369</v>
+        <v>21307.913116584568</v>
       </c>
       <c r="CM100" s="34">
-        <v>28859.581508350959</v>
-[...5 lines deleted...]
-        <v>22012.189017375658</v>
+        <v>29262.373846354501</v>
+      </c>
+      <c r="CN100" s="34">
+        <v>24722.217330459625</v>
+      </c>
+      <c r="CO100" s="34">
+        <v>22415.851039714886</v>
       </c>
       <c r="CP100" s="34">
-        <v>24464.755065544232</v>
+        <v>24652.895664201445</v>
       </c>
       <c r="CQ100" s="34">
-        <v>21092.948979528024</v>
+        <v>21555.646559780005</v>
       </c>
       <c r="CR100" s="34">
-        <v>25710.136735744301</v>
-[...2 lines deleted...]
-        <v>37968.895126547359</v>
+        <v>24968.809111359209</v>
+      </c>
+      <c r="CS100" s="34">
+        <v>36654.852666681618</v>
       </c>
       <c r="CT100" s="34">
         <v>14655.345362592652</v>
       </c>
       <c r="CU100" s="34">
         <v>17436.519061157491</v>
       </c>
       <c r="CV100" s="34">
         <v>22453.826224689445</v>
       </c>
       <c r="CW100" s="34">
         <v>22350.738652415981</v>
       </c>
-      <c r="CX100" s="34"/>
+      <c r="CX100" s="34">
+        <v>24913.206309328707</v>
+      </c>
       <c r="CY100" s="34"/>
       <c r="CZ100" s="9"/>
       <c r="DA100" s="9"/>
       <c r="DB100" s="34"/>
       <c r="DC100" s="34"/>
       <c r="DD100" s="34"/>
       <c r="DE100" s="18"/>
     </row>
     <row r="101" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A101" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B101" s="7">
         <v>13.898729655017437</v>
       </c>
       <c r="C101" s="7">
         <v>13.111218324789636</v>
       </c>
       <c r="D101" s="7">
         <v>13.192859253561792</v>
       </c>
       <c r="E101" s="7">
         <v>15.838395375903055</v>
       </c>
       <c r="F101" s="7">
@@ -29079,98 +29244,100 @@
       <c r="BZ101" s="7">
         <v>11.984790323370891</v>
       </c>
       <c r="CA101" s="7">
         <v>12.003864750215131</v>
       </c>
       <c r="CB101" s="9">
         <v>14.004856811759616</v>
       </c>
       <c r="CC101" s="7">
         <v>15.4474381071874</v>
       </c>
       <c r="CD101" s="7">
         <v>13.290285505033692</v>
       </c>
       <c r="CE101" s="7">
         <v>10.671154047273427</v>
       </c>
       <c r="CF101" s="7">
         <v>8.7380932795483908</v>
       </c>
       <c r="CG101" s="34">
         <v>11.640968348656603</v>
       </c>
       <c r="CH101" s="34">
-        <v>11.608673352255449</v>
+        <v>48.606414827542935</v>
       </c>
       <c r="CI101" s="34">
-        <v>8.242516371008616</v>
+        <v>8.7681632880966873</v>
       </c>
       <c r="CJ101" s="34">
-        <v>12.120769893563104</v>
+        <v>12.55919062890769</v>
       </c>
       <c r="CK101" s="34">
-        <v>11.495098631525597</v>
+        <v>11.699500125144086</v>
       </c>
       <c r="CL101" s="34">
-        <v>10.214099806300336</v>
+        <v>10.583733606290599</v>
       </c>
       <c r="CM101" s="34">
-        <v>13.973072068834741</v>
-[...5 lines deleted...]
-        <v>17.252929044754818</v>
+        <v>16.174171654268221</v>
+      </c>
+      <c r="CN101" s="34">
+        <v>13.338285017406134</v>
+      </c>
+      <c r="CO101" s="34">
+        <v>17.710880259548588</v>
       </c>
       <c r="CP101" s="34">
-        <v>15.665346170741156</v>
+        <v>27.553256654852049</v>
       </c>
       <c r="CQ101" s="34">
-        <v>13.696689139640116</v>
+        <v>14.933869293848874</v>
       </c>
       <c r="CR101" s="34">
-        <v>13.138729251503719</v>
-[...2 lines deleted...]
-        <v>19.77256113713938</v>
+        <v>24.218178041172749</v>
+      </c>
+      <c r="CS101" s="34">
+        <v>43.910081939588103</v>
       </c>
       <c r="CT101" s="34">
         <v>10.313460922453118</v>
       </c>
       <c r="CU101" s="34">
         <v>10.265000810947793</v>
       </c>
       <c r="CV101" s="34">
         <v>17.02918143983781</v>
       </c>
       <c r="CW101" s="34">
         <v>13.579916742270655</v>
       </c>
-      <c r="CX101" s="34"/>
+      <c r="CX101" s="34">
+        <v>12.096454554728139</v>
+      </c>
       <c r="CY101" s="34"/>
       <c r="CZ101" s="9"/>
       <c r="DA101" s="9"/>
       <c r="DB101" s="34"/>
       <c r="DC101" s="34"/>
       <c r="DD101" s="34"/>
       <c r="DE101" s="18"/>
     </row>
     <row r="102" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A102" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B102" s="7">
         <v>122.73153608565883</v>
       </c>
       <c r="C102" s="7">
         <v>68.383255320626617</v>
       </c>
       <c r="D102" s="7">
         <v>115.15601166166795</v>
       </c>
       <c r="E102" s="7">
         <v>68.011706770813888</v>
       </c>
       <c r="F102" s="7">
@@ -29392,98 +29559,100 @@
       <c r="BZ102" s="7">
         <v>19.356478387006529</v>
       </c>
       <c r="CA102" s="7">
         <v>19.570098197237996</v>
       </c>
       <c r="CB102" s="9">
         <v>15.802398958678605</v>
       </c>
       <c r="CC102" s="7">
         <v>17.294040819750226</v>
       </c>
       <c r="CD102" s="7">
         <v>24.897478589437153</v>
       </c>
       <c r="CE102" s="7">
         <v>21.039648987157047</v>
       </c>
       <c r="CF102" s="18">
         <v>22.283869608660417</v>
       </c>
       <c r="CG102" s="34">
         <v>87.159160993471232</v>
       </c>
       <c r="CH102" s="34">
-        <v>16.538529488465397</v>
+        <v>17.101349972572223</v>
       </c>
       <c r="CI102" s="34">
-        <v>16.846314242728184</v>
+        <v>17.353326400101576</v>
       </c>
       <c r="CJ102" s="34">
-        <v>14.427647241725181</v>
+        <v>14.583945318009102</v>
       </c>
       <c r="CK102" s="34">
-        <v>14.915153460381143</v>
+        <v>15.041845464704858</v>
       </c>
       <c r="CL102" s="34">
-        <v>15.984101824012834</v>
+        <v>16.140288617451834</v>
       </c>
       <c r="CM102" s="34">
-        <v>77.685228703146905</v>
-[...5 lines deleted...]
-        <v>34.274825516135486</v>
+        <v>78.048910961579622</v>
+      </c>
+      <c r="CN102" s="34">
+        <v>79.543400629688563</v>
+      </c>
+      <c r="CO102" s="34">
+        <v>34.520682603351311</v>
       </c>
       <c r="CP102" s="34">
-        <v>24.694128006013248</v>
+        <v>24.067716284528029</v>
       </c>
       <c r="CQ102" s="34">
-        <v>17.024533654740424</v>
-[...5 lines deleted...]
-        <v>13.554382801062355</v>
+        <v>16.965320322840824</v>
+      </c>
+      <c r="CR102" s="34">
+        <v>20.211915009563644</v>
+      </c>
+      <c r="CS102" s="34">
+        <v>14.513956125608431</v>
       </c>
       <c r="CT102" s="34">
         <v>22.518500463630893</v>
       </c>
       <c r="CU102" s="34">
         <v>18.667551853159477</v>
       </c>
       <c r="CV102" s="34">
         <v>30.888540466519558</v>
       </c>
       <c r="CW102" s="34">
         <v>21.107438622567702</v>
       </c>
-      <c r="CX102" s="34"/>
+      <c r="CX102" s="34">
+        <v>21.007457070644868</v>
+      </c>
       <c r="CY102" s="34"/>
       <c r="CZ102" s="9"/>
       <c r="DA102" s="9"/>
       <c r="DB102" s="34"/>
       <c r="DC102" s="34"/>
       <c r="DD102" s="18"/>
       <c r="DE102" s="18"/>
     </row>
     <row r="103" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A103" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B103" s="12">
         <v>1087.9220374591055</v>
       </c>
       <c r="C103" s="12">
         <v>1071.5353852617668</v>
       </c>
       <c r="D103" s="12">
         <v>1334.4833365910479</v>
       </c>
       <c r="E103" s="12">
         <v>2525.6713349661754</v>
       </c>
       <c r="F103" s="12">
@@ -29705,189 +29874,205 @@
       <c r="BZ103" s="7">
         <v>3444.1509304178207</v>
       </c>
       <c r="CA103" s="7">
         <v>4071.0470842163022</v>
       </c>
       <c r="CB103" s="9">
         <v>3355.2017970878551</v>
       </c>
       <c r="CC103" s="7">
         <v>2910.1378544343311</v>
       </c>
       <c r="CD103" s="7">
         <v>2603.3991357007299</v>
       </c>
       <c r="CE103" s="7">
         <v>2892.1604308082569</v>
       </c>
       <c r="CF103" s="7">
         <v>2743.0741235030264</v>
       </c>
       <c r="CG103" s="34">
         <v>3287.3993095129481</v>
       </c>
       <c r="CH103" s="34">
-        <v>2803.6538067136844</v>
+        <v>2862.5948064861104</v>
       </c>
       <c r="CI103" s="34">
-        <v>2822.1415686825494</v>
+        <v>2851.5250466949533</v>
       </c>
       <c r="CJ103" s="34">
-        <v>2868.6147566832105</v>
+        <v>2938.8069652780869</v>
       </c>
       <c r="CK103" s="34">
-        <v>3354.9695407687441</v>
+        <v>3547.2648924457485</v>
       </c>
       <c r="CL103" s="34">
-        <v>3714.6953634958109</v>
+        <v>3959.6825379416177</v>
       </c>
       <c r="CM103" s="34">
-        <v>4019.3494192767375</v>
-[...5 lines deleted...]
-        <v>3278.6362476996778</v>
+        <v>4300.7723399271126</v>
+      </c>
+      <c r="CN103" s="34">
+        <v>3763.1128000846429</v>
+      </c>
+      <c r="CO103" s="34">
+        <v>3203.3129743467912</v>
       </c>
       <c r="CP103" s="34">
-        <v>3085.7378662276569</v>
+        <v>2899.5061516392248</v>
       </c>
       <c r="CQ103" s="34">
-        <v>3483.6118409014343</v>
+        <v>3231.6665615910351</v>
       </c>
       <c r="CR103" s="34">
-        <v>3397.9290618513442</v>
-[...2 lines deleted...]
-        <v>4164.2501828381601</v>
+        <v>3056.4693524011291</v>
+      </c>
+      <c r="CS103" s="34">
+        <v>3832.1700050528807</v>
       </c>
       <c r="CT103" s="34">
         <v>3531.2944305448691</v>
       </c>
       <c r="CU103" s="34">
         <v>3353.3876283878317</v>
       </c>
       <c r="CV103" s="34">
         <v>3549.5247696524957</v>
       </c>
       <c r="CW103" s="34">
         <v>4428.9464102562069</v>
       </c>
-      <c r="CX103" s="34"/>
+      <c r="CX103" s="34">
+        <v>4847.7020887058025</v>
+      </c>
       <c r="CY103" s="34"/>
       <c r="CZ103" s="9"/>
       <c r="DA103" s="9"/>
       <c r="DB103" s="34"/>
       <c r="DC103" s="34"/>
       <c r="DD103" s="34"/>
       <c r="DE103" s="18"/>
     </row>
     <row r="105" spans="1:109" x14ac:dyDescent="0.2">
       <c r="B105" s="47"/>
       <c r="C105" s="47"/>
       <c r="D105" s="47"/>
       <c r="E105" s="47"/>
       <c r="F105" s="47"/>
       <c r="N105" s="13"/>
       <c r="O105" s="13"/>
       <c r="P105" s="13"/>
       <c r="Q105" s="13"/>
       <c r="R105" s="13"/>
       <c r="Z105" s="13"/>
       <c r="BJ105" s="43" t="s">
         <v>45</v>
       </c>
       <c r="BK105" s="43"/>
       <c r="BL105" s="43"/>
       <c r="BM105" s="43"/>
       <c r="BN105" s="43"/>
       <c r="BO105" s="43"/>
       <c r="BP105" s="43"/>
       <c r="BQ105" s="43"/>
       <c r="BR105" s="43"/>
       <c r="BS105" s="43"/>
       <c r="BT105" s="43"/>
       <c r="BU105" s="43"/>
       <c r="BV105" s="43"/>
       <c r="BW105" s="43"/>
       <c r="BX105" s="43"/>
       <c r="BY105" s="43"/>
       <c r="BZ105" s="43"/>
       <c r="CA105" s="43"/>
       <c r="CB105" s="43"/>
       <c r="CC105" s="43"/>
       <c r="CD105" s="43"/>
       <c r="CE105" s="43"/>
       <c r="CF105" s="43"/>
       <c r="CG105" s="43"/>
+      <c r="CH105" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="CI105" s="43"/>
+      <c r="CJ105" s="43"/>
+      <c r="CK105" s="43"/>
+      <c r="CL105" s="43"/>
+      <c r="CM105" s="43"/>
+      <c r="CN105" s="43"/>
+      <c r="CO105" s="43"/>
+      <c r="CP105" s="43"/>
+      <c r="CQ105" s="43"/>
+      <c r="CR105" s="43"/>
+      <c r="CS105" s="43"/>
     </row>
     <row r="106" spans="1:109" x14ac:dyDescent="0.2">
       <c r="BJ106" s="43"/>
       <c r="BK106" s="43"/>
       <c r="BL106" s="43"/>
       <c r="BM106" s="43"/>
       <c r="BN106" s="43"/>
       <c r="BO106" s="43"/>
       <c r="BP106" s="43"/>
       <c r="BQ106" s="43"/>
       <c r="BR106" s="43"/>
       <c r="BS106" s="43"/>
       <c r="BT106" s="43"/>
       <c r="BU106" s="43"/>
       <c r="BV106" s="43"/>
       <c r="BW106" s="43"/>
       <c r="BX106" s="43"/>
       <c r="BY106" s="43"/>
       <c r="BZ106" s="43"/>
       <c r="CA106" s="43"/>
       <c r="CB106" s="43"/>
       <c r="CC106" s="43"/>
       <c r="CD106" s="43"/>
       <c r="CE106" s="43"/>
       <c r="CF106" s="43"/>
       <c r="CG106" s="43"/>
     </row>
     <row r="107" spans="1:109" x14ac:dyDescent="0.2">
       <c r="BJ107" s="43" t="s">
         <v>46</v>
       </c>
       <c r="BK107" s="43"/>
       <c r="BL107" s="43"/>
       <c r="BM107" s="43"/>
       <c r="BN107" s="43"/>
       <c r="BO107" s="43"/>
       <c r="BP107" s="43"/>
       <c r="BQ107" s="43"/>
       <c r="BR107" s="43"/>
       <c r="BS107" s="43"/>
       <c r="BT107" s="43"/>
       <c r="BU107" s="43"/>
     </row>
   </sheetData>
-  <mergeCells count="87">
+  <mergeCells count="88">
     <mergeCell ref="BF80:BI80"/>
     <mergeCell ref="AX81:BI81"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF28:BI28"/>
     <mergeCell ref="AX29:BI29"/>
     <mergeCell ref="BF54:BI54"/>
     <mergeCell ref="AX55:BI55"/>
     <mergeCell ref="AT80:AW80"/>
     <mergeCell ref="AL81:AW81"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AT28:AW28"/>
     <mergeCell ref="AL29:AW29"/>
     <mergeCell ref="AT54:AW54"/>
     <mergeCell ref="AL55:AW55"/>
     <mergeCell ref="A81:A82"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="A55:A56"/>
     <mergeCell ref="B81:M81"/>
     <mergeCell ref="K54:M54"/>
     <mergeCell ref="K80:M80"/>
     <mergeCell ref="B105:F105"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="Z81:AK81"/>
@@ -29915,176 +30100,177 @@
     <mergeCell ref="B55:M55"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="BR2:BU2"/>
     <mergeCell ref="BJ3:BU3"/>
     <mergeCell ref="BR28:BU28"/>
     <mergeCell ref="BJ29:BU29"/>
     <mergeCell ref="BR54:BU54"/>
     <mergeCell ref="CD2:CG2"/>
     <mergeCell ref="BV3:CG3"/>
     <mergeCell ref="CD28:CG28"/>
     <mergeCell ref="BV29:CG29"/>
     <mergeCell ref="CD54:CG54"/>
     <mergeCell ref="BJ107:BU107"/>
     <mergeCell ref="BV55:CG55"/>
     <mergeCell ref="CD80:CG80"/>
     <mergeCell ref="BV81:CG81"/>
     <mergeCell ref="BJ55:BU55"/>
     <mergeCell ref="BR80:BU80"/>
     <mergeCell ref="BJ81:BU81"/>
     <mergeCell ref="CH3:CS3"/>
     <mergeCell ref="CP28:CS28"/>
     <mergeCell ref="CH29:CS29"/>
     <mergeCell ref="CP54:CS54"/>
     <mergeCell ref="BJ105:CG106"/>
+    <mergeCell ref="CH105:CS105"/>
     <mergeCell ref="CT55:DE55"/>
     <mergeCell ref="DB80:DE80"/>
     <mergeCell ref="CT81:DE81"/>
     <mergeCell ref="CH1:DE1"/>
     <mergeCell ref="CH27:DE27"/>
     <mergeCell ref="CH53:DE53"/>
     <mergeCell ref="CH79:DE79"/>
     <mergeCell ref="DB2:DE2"/>
     <mergeCell ref="CT3:DE3"/>
     <mergeCell ref="DB28:DE28"/>
     <mergeCell ref="CT29:DE29"/>
     <mergeCell ref="DB54:DE54"/>
     <mergeCell ref="CH55:CS55"/>
     <mergeCell ref="CP80:CS80"/>
     <mergeCell ref="CH81:CS81"/>
     <mergeCell ref="CP2:CS2"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по месяцам </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>