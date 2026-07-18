--- v3 (2026-06-24)
+++ v4 (2026-07-18)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\zh.uskenbayeva\Desktop\Валовка мес\Валовка мес\англ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\k720-11\Аграрка РукУпр\АҚМОНШАҚ ҚҰРАЛБЕК\НА САЙТ 2026\ДИНАМИКА месяц\Валовка мес\Валовка мес\англ\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="11865" windowHeight="7725" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по месяцам " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1181" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1182" uniqueCount="52">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>a established prices, million tenge</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
   <si>
     <t>Аlmaty</t>
   </si>
   <si>
     <t>Аtyrau</t>
   </si>
   <si>
     <t>Batys Kazakhstan</t>
   </si>
   <si>
@@ -519,79 +519,79 @@
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -868,51 +868,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EP107"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="CO2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="DH5" sqref="DH5"/>
+      <selection pane="bottomRight" activeCell="CY83" sqref="CY83:CY103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="3" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="3"/>
     <col min="10" max="10" width="10.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="3" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="3"/>
     <col min="22" max="22" width="10.140625" style="3" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" style="3" customWidth="1"/>
     <col min="24" max="24" width="10" style="3" customWidth="1"/>
     <col min="25" max="25" width="9.140625" style="3" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="3"/>
     <col min="34" max="34" width="10" style="3" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="3"/>
     <col min="37" max="37" width="11" style="3" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="3"/>
     <col min="46" max="46" width="10.85546875" style="3" customWidth="1"/>
     <col min="47" max="56" width="9.140625" style="3"/>
@@ -921,362 +921,362 @@
     <col min="59" max="59" width="10" style="3" customWidth="1"/>
     <col min="60" max="68" width="9.140625" style="3"/>
     <col min="69" max="69" width="10" style="3" customWidth="1"/>
     <col min="70" max="70" width="10.85546875" style="3" customWidth="1"/>
     <col min="71" max="71" width="10.140625" style="3" customWidth="1"/>
     <col min="72" max="80" width="9.140625" style="3"/>
     <col min="81" max="81" width="10.42578125" style="3" customWidth="1"/>
     <col min="82" max="82" width="11.28515625" style="3" customWidth="1"/>
     <col min="83" max="83" width="11.140625" style="3" customWidth="1"/>
     <col min="84" max="92" width="9.140625" style="3"/>
     <col min="93" max="93" width="10.5703125" style="3" customWidth="1"/>
     <col min="94" max="94" width="10.140625" style="3" customWidth="1"/>
     <col min="95" max="95" width="10.28515625" style="3" customWidth="1"/>
     <col min="96" max="96" width="10.5703125" style="3" customWidth="1"/>
     <col min="97" max="97" width="9.140625" style="37"/>
     <col min="98" max="104" width="9.140625" style="3"/>
     <col min="105" max="105" width="10.5703125" style="3" customWidth="1"/>
     <col min="106" max="106" width="10.140625" style="3" customWidth="1"/>
     <col min="107" max="107" width="10.28515625" style="3" customWidth="1"/>
     <col min="108" max="108" width="10.5703125" style="3" customWidth="1"/>
     <col min="109" max="109" width="9.140625" style="37"/>
     <col min="110" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:146" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="45" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="44"/>
-[...59 lines deleted...]
-      <c r="CH1" s="42" t="s">
+      <c r="B1" s="45"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
+      <c r="AX1" s="45"/>
+      <c r="AY1" s="45"/>
+      <c r="AZ1" s="45"/>
+      <c r="BA1" s="45"/>
+      <c r="BB1" s="45"/>
+      <c r="BC1" s="45"/>
+      <c r="BD1" s="45"/>
+      <c r="BE1" s="45"/>
+      <c r="BF1" s="45"/>
+      <c r="BG1" s="45"/>
+      <c r="BH1" s="45"/>
+      <c r="BI1" s="45"/>
+      <c r="CH1" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="CI1" s="42"/>
-[...21 lines deleted...]
-      <c r="DE1" s="42"/>
+      <c r="CI1" s="47"/>
+      <c r="CJ1" s="47"/>
+      <c r="CK1" s="47"/>
+      <c r="CL1" s="47"/>
+      <c r="CM1" s="47"/>
+      <c r="CN1" s="47"/>
+      <c r="CO1" s="47"/>
+      <c r="CP1" s="47"/>
+      <c r="CQ1" s="47"/>
+      <c r="CR1" s="47"/>
+      <c r="CS1" s="47"/>
+      <c r="CT1" s="47"/>
+      <c r="CU1" s="47"/>
+      <c r="CV1" s="47"/>
+      <c r="CW1" s="47"/>
+      <c r="CX1" s="47"/>
+      <c r="CY1" s="47"/>
+      <c r="CZ1" s="47"/>
+      <c r="DA1" s="47"/>
+      <c r="DB1" s="47"/>
+      <c r="DC1" s="47"/>
+      <c r="DD1" s="47"/>
+      <c r="DE1" s="47"/>
       <c r="DF1" s="35"/>
       <c r="DG1" s="35"/>
       <c r="DH1" s="35"/>
       <c r="DI1" s="35"/>
       <c r="DJ1" s="35"/>
       <c r="DK1" s="35"/>
       <c r="DL1" s="35"/>
       <c r="DM1" s="35"/>
       <c r="DN1" s="35"/>
       <c r="DO1" s="35"/>
       <c r="DP1" s="35"/>
       <c r="DQ1" s="35"/>
       <c r="DR1" s="35"/>
       <c r="DS1" s="35"/>
       <c r="DT1" s="35"/>
       <c r="DU1" s="35"/>
       <c r="DV1" s="35"/>
       <c r="DW1" s="35"/>
       <c r="DX1" s="35"/>
       <c r="DY1" s="35"/>
       <c r="DZ1" s="35"/>
       <c r="EA1" s="35"/>
       <c r="EB1" s="35"/>
       <c r="EC1" s="35"/>
       <c r="ED1" s="35"/>
       <c r="EE1" s="35"/>
       <c r="EF1" s="35"/>
       <c r="EG1" s="35"/>
       <c r="EH1" s="35"/>
       <c r="EI1" s="35"/>
       <c r="EJ1" s="35"/>
       <c r="EK1" s="35"/>
       <c r="EL1" s="35"/>
       <c r="EM1" s="35"/>
       <c r="EN1" s="35"/>
       <c r="EO1" s="35"/>
       <c r="EP1" s="35"/>
     </row>
     <row r="2" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K2" s="41" t="s">
+      <c r="K2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="L2" s="41"/>
-[...1 lines deleted...]
-      <c r="W2" s="41" t="s">
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="W2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="X2" s="41"/>
-[...1 lines deleted...]
-      <c r="AH2" s="41" t="s">
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
+      <c r="AH2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AI2" s="41"/>
-[...2 lines deleted...]
-      <c r="AT2" s="41" t="s">
+      <c r="AI2" s="38"/>
+      <c r="AJ2" s="38"/>
+      <c r="AK2" s="38"/>
+      <c r="AT2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AU2" s="41"/>
-[...2 lines deleted...]
-      <c r="BF2" s="41" t="s">
+      <c r="AU2" s="38"/>
+      <c r="AV2" s="38"/>
+      <c r="AW2" s="38"/>
+      <c r="BF2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="BG2" s="41"/>
-[...2 lines deleted...]
-      <c r="BR2" s="41" t="s">
+      <c r="BG2" s="38"/>
+      <c r="BH2" s="38"/>
+      <c r="BI2" s="38"/>
+      <c r="BR2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="BS2" s="41"/>
-[...2 lines deleted...]
-      <c r="CD2" s="41" t="s">
+      <c r="BS2" s="38"/>
+      <c r="BT2" s="38"/>
+      <c r="BU2" s="38"/>
+      <c r="CD2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="CE2" s="41"/>
-[...2 lines deleted...]
-      <c r="CP2" s="41" t="s">
+      <c r="CE2" s="38"/>
+      <c r="CF2" s="38"/>
+      <c r="CG2" s="38"/>
+      <c r="CP2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="CQ2" s="41"/>
-[...2 lines deleted...]
-      <c r="DB2" s="41" t="s">
+      <c r="CQ2" s="38"/>
+      <c r="CR2" s="38"/>
+      <c r="CS2" s="38"/>
+      <c r="DB2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="DC2" s="41"/>
-[...1 lines deleted...]
-      <c r="DE2" s="41"/>
+      <c r="DC2" s="38"/>
+      <c r="DD2" s="38"/>
+      <c r="DE2" s="38"/>
     </row>
     <row r="3" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="45"/>
-      <c r="B3" s="38" t="s">
+      <c r="A3" s="42"/>
+      <c r="B3" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="39"/>
-[...10 lines deleted...]
-      <c r="N3" s="38" t="s">
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="O3" s="39"/>
-[...10 lines deleted...]
-      <c r="Z3" s="38" t="s">
+      <c r="O3" s="40"/>
+      <c r="P3" s="40"/>
+      <c r="Q3" s="40"/>
+      <c r="R3" s="40"/>
+      <c r="S3" s="40"/>
+      <c r="T3" s="40"/>
+      <c r="U3" s="40"/>
+      <c r="V3" s="40"/>
+      <c r="W3" s="40"/>
+      <c r="X3" s="40"/>
+      <c r="Y3" s="41"/>
+      <c r="Z3" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="AA3" s="39"/>
-[...10 lines deleted...]
-      <c r="AL3" s="38" t="s">
+      <c r="AA3" s="40"/>
+      <c r="AB3" s="40"/>
+      <c r="AC3" s="40"/>
+      <c r="AD3" s="40"/>
+      <c r="AE3" s="40"/>
+      <c r="AF3" s="40"/>
+      <c r="AG3" s="40"/>
+      <c r="AH3" s="40"/>
+      <c r="AI3" s="40"/>
+      <c r="AJ3" s="40"/>
+      <c r="AK3" s="41"/>
+      <c r="AL3" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="AM3" s="39"/>
-[...10 lines deleted...]
-      <c r="AX3" s="38" t="s">
+      <c r="AM3" s="40"/>
+      <c r="AN3" s="40"/>
+      <c r="AO3" s="40"/>
+      <c r="AP3" s="40"/>
+      <c r="AQ3" s="40"/>
+      <c r="AR3" s="40"/>
+      <c r="AS3" s="40"/>
+      <c r="AT3" s="40"/>
+      <c r="AU3" s="40"/>
+      <c r="AV3" s="40"/>
+      <c r="AW3" s="41"/>
+      <c r="AX3" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="38" t="s">
+      <c r="AY3" s="40"/>
+      <c r="AZ3" s="40"/>
+      <c r="BA3" s="40"/>
+      <c r="BB3" s="40"/>
+      <c r="BC3" s="40"/>
+      <c r="BD3" s="40"/>
+      <c r="BE3" s="40"/>
+      <c r="BF3" s="40"/>
+      <c r="BG3" s="40"/>
+      <c r="BH3" s="40"/>
+      <c r="BI3" s="41"/>
+      <c r="BJ3" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="BK3" s="39"/>
-[...10 lines deleted...]
-      <c r="BV3" s="38" t="s">
+      <c r="BK3" s="40"/>
+      <c r="BL3" s="40"/>
+      <c r="BM3" s="40"/>
+      <c r="BN3" s="40"/>
+      <c r="BO3" s="40"/>
+      <c r="BP3" s="40"/>
+      <c r="BQ3" s="40"/>
+      <c r="BR3" s="40"/>
+      <c r="BS3" s="40"/>
+      <c r="BT3" s="40"/>
+      <c r="BU3" s="41"/>
+      <c r="BV3" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="BW3" s="39"/>
-[...10 lines deleted...]
-      <c r="CH3" s="38" t="s">
+      <c r="BW3" s="40"/>
+      <c r="BX3" s="40"/>
+      <c r="BY3" s="40"/>
+      <c r="BZ3" s="40"/>
+      <c r="CA3" s="40"/>
+      <c r="CB3" s="40"/>
+      <c r="CC3" s="40"/>
+      <c r="CD3" s="40"/>
+      <c r="CE3" s="40"/>
+      <c r="CF3" s="40"/>
+      <c r="CG3" s="41"/>
+      <c r="CH3" s="39" t="s">
         <v>50</v>
       </c>
-      <c r="CI3" s="39"/>
-[...10 lines deleted...]
-      <c r="CT3" s="38" t="s">
+      <c r="CI3" s="40"/>
+      <c r="CJ3" s="40"/>
+      <c r="CK3" s="40"/>
+      <c r="CL3" s="40"/>
+      <c r="CM3" s="40"/>
+      <c r="CN3" s="40"/>
+      <c r="CO3" s="40"/>
+      <c r="CP3" s="40"/>
+      <c r="CQ3" s="40"/>
+      <c r="CR3" s="40"/>
+      <c r="CS3" s="41"/>
+      <c r="CT3" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="CU3" s="39"/>
-[...9 lines deleted...]
-      <c r="DE3" s="40"/>
+      <c r="CU3" s="40"/>
+      <c r="CV3" s="40"/>
+      <c r="CW3" s="40"/>
+      <c r="CX3" s="40"/>
+      <c r="CY3" s="40"/>
+      <c r="CZ3" s="40"/>
+      <c r="DA3" s="40"/>
+      <c r="DB3" s="40"/>
+      <c r="DC3" s="40"/>
+      <c r="DD3" s="40"/>
+      <c r="DE3" s="41"/>
     </row>
     <row r="4" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="46"/>
+      <c r="A4" s="43"/>
       <c r="B4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="21" t="s">
         <v>35</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H4" s="20" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="20" t="s">
@@ -1865,51 +1865,53 @@
       </c>
       <c r="CQ5" s="33">
         <v>1621148.8294892437</v>
       </c>
       <c r="CR5" s="33">
         <v>1156981.8395978056</v>
       </c>
       <c r="CS5" s="16">
         <v>492959.4269226013</v>
       </c>
       <c r="CT5" s="33">
         <v>259537.41645133332</v>
       </c>
       <c r="CU5" s="33">
         <v>275737.58330575458</v>
       </c>
       <c r="CV5" s="33">
         <v>363420.05882626172</v>
       </c>
       <c r="CW5" s="33">
         <v>352550.16665031412</v>
       </c>
       <c r="CX5" s="10">
         <v>380432.21877557336</v>
       </c>
-      <c r="CY5" s="11"/>
+      <c r="CY5" s="11">
+        <v>575550.26854658604</v>
+      </c>
       <c r="CZ5" s="11"/>
       <c r="DA5" s="11"/>
       <c r="DB5" s="33"/>
       <c r="DC5" s="33"/>
       <c r="DD5" s="33"/>
       <c r="DE5" s="16"/>
     </row>
     <row r="6" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>24</v>
@@ -2180,51 +2182,53 @@
       </c>
       <c r="CQ6" s="27">
         <v>66151.040824805619</v>
       </c>
       <c r="CR6" s="27">
         <v>110420.1355149443</v>
       </c>
       <c r="CS6" s="23">
         <v>51860.565978334249</v>
       </c>
       <c r="CT6" s="34">
         <v>12104.167185066426</v>
       </c>
       <c r="CU6" s="34">
         <v>16229.491585785001</v>
       </c>
       <c r="CV6" s="23">
         <v>22630.106496096552</v>
       </c>
       <c r="CW6" s="23">
         <v>26386.867097400514</v>
       </c>
       <c r="CX6" s="23">
         <v>29780.162867089679</v>
       </c>
-      <c r="CY6" s="17"/>
+      <c r="CY6" s="17">
+        <v>51555.431890248576</v>
+      </c>
       <c r="CZ6" s="17"/>
       <c r="DA6" s="17"/>
       <c r="DB6" s="27"/>
       <c r="DC6" s="27"/>
       <c r="DD6" s="27"/>
       <c r="DE6" s="23"/>
     </row>
     <row r="7" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7">
         <v>8700.9655365574399</v>
       </c>
       <c r="C7" s="7">
         <v>8523.2103716670208</v>
       </c>
       <c r="D7" s="7">
         <v>10491.497441713673</v>
       </c>
       <c r="E7" s="7">
         <v>11775.529951202734</v>
       </c>
       <c r="F7" s="7">
         <v>13606.508592019251</v>
@@ -2495,51 +2499,53 @@
       </c>
       <c r="CQ7" s="34">
         <v>212266.6544663822</v>
       </c>
       <c r="CR7" s="34">
         <v>127520.31714064645</v>
       </c>
       <c r="CS7" s="18">
         <v>34099.155408396859</v>
       </c>
       <c r="CT7" s="34">
         <v>29469.714405250052</v>
       </c>
       <c r="CU7" s="34">
         <v>30896.084339753557</v>
       </c>
       <c r="CV7" s="34">
         <v>37807.146174474234</v>
       </c>
       <c r="CW7" s="34">
         <v>38790.834717595237</v>
       </c>
       <c r="CX7" s="8">
         <v>39456.207720353821</v>
       </c>
-      <c r="CY7" s="9"/>
+      <c r="CY7" s="9">
+        <v>44375.365004254068</v>
+      </c>
       <c r="CZ7" s="9"/>
       <c r="DA7" s="9"/>
       <c r="DB7" s="34"/>
       <c r="DC7" s="34"/>
       <c r="DD7" s="34"/>
       <c r="DE7" s="18"/>
     </row>
     <row r="8" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>7840.5553219245776</v>
       </c>
       <c r="C8" s="7">
         <v>8433.5732801290069</v>
       </c>
       <c r="D8" s="7">
         <v>14301.05804765454</v>
       </c>
       <c r="E8" s="7">
         <v>11443.83162663988</v>
       </c>
       <c r="F8" s="7">
         <v>12683.998535599916</v>
@@ -2810,51 +2816,53 @@
       </c>
       <c r="CQ8" s="34">
         <v>54147.150270630947</v>
       </c>
       <c r="CR8" s="34">
         <v>27660.610773211414</v>
       </c>
       <c r="CS8" s="18">
         <v>28140.263878318583</v>
       </c>
       <c r="CT8" s="34">
         <v>12673.324962121482</v>
       </c>
       <c r="CU8" s="34">
         <v>13926.973434527736</v>
       </c>
       <c r="CV8" s="34">
         <v>25690.416748725642</v>
       </c>
       <c r="CW8" s="34">
         <v>20559.867695495435</v>
       </c>
       <c r="CX8" s="8">
         <v>20485.920668774728</v>
       </c>
-      <c r="CY8" s="9"/>
+      <c r="CY8" s="9">
+        <v>32681.015669615517</v>
+      </c>
       <c r="CZ8" s="9"/>
       <c r="DA8" s="9"/>
       <c r="DB8" s="34"/>
       <c r="DC8" s="34"/>
       <c r="DD8" s="34"/>
       <c r="DE8" s="18"/>
     </row>
     <row r="9" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7">
         <v>20787.914912910335</v>
       </c>
       <c r="C9" s="7">
         <v>17541.000490463932</v>
       </c>
       <c r="D9" s="7">
         <v>35623.218416795564</v>
       </c>
       <c r="E9" s="7">
         <v>22505.89913743037</v>
       </c>
       <c r="F9" s="7">
         <v>27002.175900591887</v>
@@ -3125,51 +3133,53 @@
       </c>
       <c r="CQ9" s="34">
         <v>112136.24408575051</v>
       </c>
       <c r="CR9" s="34">
         <v>71182.075221890977</v>
       </c>
       <c r="CS9" s="18">
         <v>61519.229674256603</v>
       </c>
       <c r="CT9" s="34">
         <v>31930.345811066021</v>
       </c>
       <c r="CU9" s="34">
         <v>33351.503397053959</v>
       </c>
       <c r="CV9" s="34">
         <v>58329.204101825213</v>
       </c>
       <c r="CW9" s="34">
         <v>36160.446311100837</v>
       </c>
       <c r="CX9" s="8">
         <v>40538.510033934632</v>
       </c>
-      <c r="CY9" s="9"/>
+      <c r="CY9" s="9">
+        <v>68880.000804738607</v>
+      </c>
       <c r="CZ9" s="9"/>
       <c r="DA9" s="9"/>
       <c r="DB9" s="34"/>
       <c r="DC9" s="34"/>
       <c r="DD9" s="34"/>
       <c r="DE9" s="18"/>
     </row>
     <row r="10" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7">
         <v>2371.2900010054163</v>
       </c>
       <c r="C10" s="7">
         <v>2357.2336311681083</v>
       </c>
       <c r="D10" s="7">
         <v>3035.7162020600131</v>
       </c>
       <c r="E10" s="7">
         <v>3078.6981574348274</v>
       </c>
       <c r="F10" s="7">
         <v>4801.6166341695198</v>
@@ -3440,51 +3450,53 @@
       </c>
       <c r="CQ10" s="34">
         <v>18517.558192912926</v>
       </c>
       <c r="CR10" s="34">
         <v>7524.8182789921402</v>
       </c>
       <c r="CS10" s="18">
         <v>11774.247060848742</v>
       </c>
       <c r="CT10" s="34">
         <v>4877.2346468965252</v>
       </c>
       <c r="CU10" s="34">
         <v>6598.9884168248791</v>
       </c>
       <c r="CV10" s="34">
         <v>7159.2397966242988</v>
       </c>
       <c r="CW10" s="34">
         <v>7422.0336583510089</v>
       </c>
       <c r="CX10" s="8">
         <v>9316.2359885235328</v>
       </c>
-      <c r="CY10" s="9"/>
+      <c r="CY10" s="9">
+        <v>12347.682740300621</v>
+      </c>
       <c r="CZ10" s="9"/>
       <c r="DA10" s="9"/>
       <c r="DB10" s="34"/>
       <c r="DC10" s="34"/>
       <c r="DD10" s="34"/>
       <c r="DE10" s="18"/>
     </row>
     <row r="11" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="2">
         <v>3170.0580404259745</v>
       </c>
       <c r="C11" s="2">
         <v>4075.7584577612465</v>
       </c>
       <c r="D11" s="7">
         <v>5486.9465611897858</v>
       </c>
       <c r="E11" s="7">
         <v>7166.3820622178046</v>
       </c>
       <c r="F11" s="8">
         <v>10457.058596746172</v>
@@ -3755,51 +3767,53 @@
       </c>
       <c r="CQ11" s="34">
         <v>37669.296472725757</v>
       </c>
       <c r="CR11" s="34">
         <v>21695.220112058116</v>
       </c>
       <c r="CS11" s="18">
         <v>21282.652375385798</v>
       </c>
       <c r="CT11" s="27">
         <v>9302.7334474173622</v>
       </c>
       <c r="CU11" s="27">
         <v>12745.167218957753</v>
       </c>
       <c r="CV11" s="34">
         <v>14374.142856920058</v>
       </c>
       <c r="CW11" s="34">
         <v>19036.179739985502</v>
       </c>
       <c r="CX11" s="8">
         <v>26818.771574376966</v>
       </c>
-      <c r="CY11" s="9"/>
+      <c r="CY11" s="9">
+        <v>36196.26592523633</v>
+      </c>
       <c r="CZ11" s="9"/>
       <c r="DA11" s="9"/>
       <c r="DB11" s="34"/>
       <c r="DC11" s="34"/>
       <c r="DD11" s="34"/>
       <c r="DE11" s="18"/>
     </row>
     <row r="12" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2">
         <v>6856.9298374157033</v>
       </c>
       <c r="C12" s="2">
         <v>6553.8105418174973</v>
       </c>
       <c r="D12" s="7">
         <v>7453.1531509965262</v>
       </c>
       <c r="E12" s="7">
         <v>8396.0545174335966</v>
       </c>
       <c r="F12" s="8">
         <v>9235.1322049118171</v>
@@ -4070,51 +4084,53 @@
       </c>
       <c r="CQ12" s="34">
         <v>88209.234901749514</v>
       </c>
       <c r="CR12" s="34">
         <v>24926.830283879324</v>
       </c>
       <c r="CS12" s="18">
         <v>32901.269753508321</v>
       </c>
       <c r="CT12" s="27">
         <v>13671.955163542962</v>
       </c>
       <c r="CU12" s="27">
         <v>15363.105903933127</v>
       </c>
       <c r="CV12" s="34">
         <v>17250.223951842094</v>
       </c>
       <c r="CW12" s="34">
         <v>19634.12015564632</v>
       </c>
       <c r="CX12" s="8">
         <v>20785.732513304469</v>
       </c>
-      <c r="CY12" s="9"/>
+      <c r="CY12" s="9">
+        <v>36536.699145320825</v>
+      </c>
       <c r="CZ12" s="9"/>
       <c r="DA12" s="9"/>
       <c r="DB12" s="34"/>
       <c r="DC12" s="34"/>
       <c r="DD12" s="34"/>
       <c r="DE12" s="18"/>
     </row>
     <row r="13" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="16" t="s">
         <v>24</v>
@@ -4385,51 +4401,53 @@
       </c>
       <c r="CQ13" s="34">
         <v>72739.614272327191</v>
       </c>
       <c r="CR13" s="34">
         <v>48670.127987115513</v>
       </c>
       <c r="CS13" s="18">
         <v>28668.39228006293</v>
       </c>
       <c r="CT13" s="34">
         <v>9673.5212797626009</v>
       </c>
       <c r="CU13" s="34">
         <v>9314.9567522601956</v>
       </c>
       <c r="CV13" s="23">
         <v>25267.840199662434</v>
       </c>
       <c r="CW13" s="23">
         <v>12336.051067417437</v>
       </c>
       <c r="CX13" s="23">
         <v>15207.933698350726</v>
       </c>
-      <c r="CY13" s="9"/>
+      <c r="CY13" s="9">
+        <v>37967.038465134741</v>
+      </c>
       <c r="CZ13" s="9"/>
       <c r="DA13" s="9"/>
       <c r="DB13" s="34"/>
       <c r="DC13" s="34"/>
       <c r="DD13" s="34"/>
       <c r="DE13" s="18"/>
     </row>
     <row r="14" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="2">
         <v>7745.3524355185837</v>
       </c>
       <c r="C14" s="2">
         <v>6747.392190569074</v>
       </c>
       <c r="D14" s="7">
         <v>11368.591020028414</v>
       </c>
       <c r="E14" s="7">
         <v>9306.4291059763164</v>
       </c>
       <c r="F14" s="8">
         <v>13953.750348083469</v>
@@ -4700,51 +4718,53 @@
       </c>
       <c r="CQ14" s="34">
         <v>75413.699808907448</v>
       </c>
       <c r="CR14" s="34">
         <v>33209.605135655351</v>
       </c>
       <c r="CS14" s="18">
         <v>34932.683676199224</v>
       </c>
       <c r="CT14" s="34">
         <v>11991.295060006834</v>
       </c>
       <c r="CU14" s="34">
         <v>10766.125785709319</v>
       </c>
       <c r="CV14" s="34">
         <v>17759.04816277494</v>
       </c>
       <c r="CW14" s="34">
         <v>14843.968825771375</v>
       </c>
       <c r="CX14" s="8">
         <v>22157.400485787912</v>
       </c>
-      <c r="CY14" s="9"/>
+      <c r="CY14" s="9">
+        <v>40925.301753664004</v>
+      </c>
       <c r="CZ14" s="9"/>
       <c r="DA14" s="9"/>
       <c r="DB14" s="34"/>
       <c r="DC14" s="34"/>
       <c r="DD14" s="34"/>
       <c r="DE14" s="18"/>
     </row>
     <row r="15" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="2">
         <v>8168.6867563894302</v>
       </c>
       <c r="C15" s="2">
         <v>8806.9499730342104</v>
       </c>
       <c r="D15" s="7">
         <v>8028.6910175689327</v>
       </c>
       <c r="E15" s="7">
         <v>12093.408849898549</v>
       </c>
       <c r="F15" s="8">
         <v>12502.039543925021</v>
@@ -5015,51 +5035,53 @@
       </c>
       <c r="CQ15" s="34">
         <v>238751.82992839496</v>
       </c>
       <c r="CR15" s="34">
         <v>135351.16891240113</v>
       </c>
       <c r="CS15" s="18">
         <v>11845.449859081817</v>
       </c>
       <c r="CT15" s="34">
         <v>14123.35940800475</v>
       </c>
       <c r="CU15" s="34">
         <v>16125.102907361623</v>
       </c>
       <c r="CV15" s="34">
         <v>14768.918591936792</v>
       </c>
       <c r="CW15" s="34">
         <v>20590.238582156435</v>
       </c>
       <c r="CX15" s="8">
         <v>20469.959731171468</v>
       </c>
-      <c r="CY15" s="9"/>
+      <c r="CY15" s="9">
+        <v>36422.448198356273</v>
+      </c>
       <c r="CZ15" s="9"/>
       <c r="DA15" s="9"/>
       <c r="DB15" s="34"/>
       <c r="DC15" s="34"/>
       <c r="DD15" s="34"/>
       <c r="DE15" s="18"/>
     </row>
     <row r="16" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="2">
         <v>2986.4752279854379</v>
       </c>
       <c r="C16" s="2">
         <v>2780.5137684741776</v>
       </c>
       <c r="D16" s="7">
         <v>2880.6440814114726</v>
       </c>
       <c r="E16" s="7">
         <v>2952.6600835951735</v>
       </c>
       <c r="F16" s="8">
         <v>3100.0743616673531</v>
@@ -5330,51 +5352,53 @@
       </c>
       <c r="CQ16" s="34">
         <v>40530.102166130877</v>
       </c>
       <c r="CR16" s="34">
         <v>7521.6202986959233</v>
       </c>
       <c r="CS16" s="18">
         <v>13709.777352103527</v>
       </c>
       <c r="CT16" s="34">
         <v>5979.9572228732395</v>
       </c>
       <c r="CU16" s="34">
         <v>5410.6997247090858</v>
       </c>
       <c r="CV16" s="34">
         <v>5254.0125843132773</v>
       </c>
       <c r="CW16" s="34">
         <v>5445.5670393244591</v>
       </c>
       <c r="CX16" s="8">
         <v>5632.8111096747489</v>
       </c>
-      <c r="CY16" s="9"/>
+      <c r="CY16" s="9">
+        <v>7213.9806219941402</v>
+      </c>
       <c r="CZ16" s="9"/>
       <c r="DA16" s="9"/>
       <c r="DB16" s="34"/>
       <c r="DC16" s="34"/>
       <c r="DD16" s="34"/>
       <c r="DE16" s="18"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="2">
         <v>782.00533499933647</v>
       </c>
       <c r="C17" s="2">
         <v>960.71156588532438</v>
       </c>
       <c r="D17" s="7">
         <v>446.62458353830556</v>
       </c>
       <c r="E17" s="7">
         <v>705.88608577153889</v>
       </c>
       <c r="F17" s="8">
         <v>798.49256743985018</v>
@@ -5645,51 +5669,53 @@
       </c>
       <c r="CQ17" s="34">
         <v>4376.7099968833909</v>
       </c>
       <c r="CR17" s="34">
         <v>4141.5178660551364</v>
       </c>
       <c r="CS17" s="18">
         <v>6022.3044817704113</v>
       </c>
       <c r="CT17" s="34">
         <v>2190.3802970899883</v>
       </c>
       <c r="CU17" s="34">
         <v>3265.6378591029206</v>
       </c>
       <c r="CV17" s="34">
         <v>1825.6258937895698</v>
       </c>
       <c r="CW17" s="34">
         <v>3486.955533458809</v>
       </c>
       <c r="CX17" s="8">
         <v>2427.3236170747514</v>
       </c>
-      <c r="CY17" s="9"/>
+      <c r="CY17" s="9">
+        <v>4666.6509435695416</v>
+      </c>
       <c r="CZ17" s="9"/>
       <c r="DA17" s="9"/>
       <c r="DB17" s="34"/>
       <c r="DC17" s="34"/>
       <c r="DD17" s="34"/>
       <c r="DE17" s="18"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="7">
         <v>6855.275050643475</v>
       </c>
       <c r="C18" s="7">
         <v>7052.9647513064883</v>
       </c>
       <c r="D18" s="7">
         <v>8276.3152756289946</v>
       </c>
       <c r="E18" s="7">
         <v>8496.6858639713191</v>
       </c>
       <c r="F18" s="7">
         <v>10344.742375124353</v>
@@ -5960,51 +5986,53 @@
       </c>
       <c r="CQ18" s="34">
         <v>96731.866732018942</v>
       </c>
       <c r="CR18" s="34">
         <v>118973.59588675336</v>
       </c>
       <c r="CS18" s="18">
         <v>23757.871799915563</v>
       </c>
       <c r="CT18" s="34">
         <v>13252.641775145334</v>
       </c>
       <c r="CU18" s="34">
         <v>14993.704396562791</v>
       </c>
       <c r="CV18" s="34">
         <v>16853.818462081661</v>
       </c>
       <c r="CW18" s="34">
         <v>18470.31566961818</v>
       </c>
       <c r="CX18" s="34">
         <v>18225.055478911578</v>
       </c>
-      <c r="CY18" s="34"/>
+      <c r="CY18" s="34">
+        <v>28518.169943214085</v>
+      </c>
       <c r="CZ18" s="9"/>
       <c r="DA18" s="9"/>
       <c r="DB18" s="34"/>
       <c r="DC18" s="34"/>
       <c r="DD18" s="34"/>
       <c r="DE18" s="18"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="7">
         <v>8957.8491000425875</v>
       </c>
       <c r="C19" s="7">
         <v>6987.6590336735553</v>
       </c>
       <c r="D19" s="7">
         <v>6862.0648586952402</v>
       </c>
       <c r="E19" s="7">
         <v>11753.454938171828</v>
       </c>
       <c r="F19" s="7">
         <v>13004.940804837313</v>
@@ -6275,51 +6303,53 @@
       </c>
       <c r="CQ19" s="34">
         <v>191799.1871986264</v>
       </c>
       <c r="CR19" s="34">
         <v>242843.53439346733</v>
       </c>
       <c r="CS19" s="18">
         <v>17041.397102571678</v>
       </c>
       <c r="CT19" s="34">
         <v>15766.478763215213</v>
       </c>
       <c r="CU19" s="34">
         <v>12298.012796173907</v>
       </c>
       <c r="CV19" s="34">
         <v>14035.979757830846</v>
       </c>
       <c r="CW19" s="34">
         <v>18621.101975819882</v>
       </c>
       <c r="CX19" s="34">
         <v>19698.670114803022</v>
       </c>
-      <c r="CY19" s="34"/>
+      <c r="CY19" s="34">
+        <v>24891.179413830385</v>
+      </c>
       <c r="CZ19" s="9"/>
       <c r="DA19" s="9"/>
       <c r="DB19" s="34"/>
       <c r="DC19" s="34"/>
       <c r="DD19" s="34"/>
       <c r="DE19" s="18"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="7">
         <v>19722.22482619459</v>
       </c>
       <c r="C20" s="2">
         <v>19993.850121519314</v>
       </c>
       <c r="D20" s="7">
         <v>22738.595630081913</v>
       </c>
       <c r="E20" s="7">
         <v>22851.990031535839</v>
       </c>
       <c r="F20" s="7">
         <v>25684.478630338963</v>
@@ -6590,51 +6620,53 @@
       </c>
       <c r="CQ20" s="34">
         <v>226545.62957506711</v>
       </c>
       <c r="CR20" s="34">
         <v>65197.99170095507</v>
       </c>
       <c r="CS20" s="18">
         <v>62662.59513541167</v>
       </c>
       <c r="CT20" s="34">
         <v>46417.235610056559</v>
       </c>
       <c r="CU20" s="34">
         <v>48719.240227526134</v>
       </c>
       <c r="CV20" s="34">
         <v>52195.999033012813</v>
       </c>
       <c r="CW20" s="34">
         <v>58610.557094831769</v>
       </c>
       <c r="CX20" s="34">
         <v>53573.589033305332</v>
       </c>
-      <c r="CY20" s="34"/>
+      <c r="CY20" s="34">
+        <v>65802.041202332097</v>
+      </c>
       <c r="CZ20" s="9"/>
       <c r="DA20" s="9"/>
       <c r="DB20" s="34"/>
       <c r="DC20" s="34"/>
       <c r="DD20" s="34"/>
       <c r="DE20" s="18"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="16" t="s">
         <v>24</v>
@@ -6905,51 +6937,53 @@
       </c>
       <c r="CQ21" s="34">
         <v>5854.8890920300719</v>
       </c>
       <c r="CR21" s="34">
         <v>3266.2494409250876</v>
       </c>
       <c r="CS21" s="18">
         <v>10245.383457738159</v>
       </c>
       <c r="CT21" s="34">
         <v>5695.4482617373587</v>
       </c>
       <c r="CU21" s="34">
         <v>2515.7663282884296</v>
       </c>
       <c r="CV21" s="23">
         <v>4062.1889142319637</v>
       </c>
       <c r="CW21" s="23">
         <v>2788.2051930514244</v>
       </c>
       <c r="CX21" s="23">
         <v>4313.9297674903091</v>
       </c>
-      <c r="CY21" s="34"/>
+      <c r="CY21" s="34">
+        <v>6525.2740299112456</v>
+      </c>
       <c r="CZ21" s="9"/>
       <c r="DA21" s="9"/>
       <c r="DB21" s="34"/>
       <c r="DC21" s="34"/>
       <c r="DD21" s="34"/>
       <c r="DE21" s="18"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="7">
         <v>11782.415834204789</v>
       </c>
       <c r="C22" s="7">
         <v>14886.659724736433</v>
       </c>
       <c r="D22" s="7">
         <v>19100.455749685898</v>
       </c>
       <c r="E22" s="7">
         <v>20707.704181580357</v>
       </c>
       <c r="F22" s="7">
         <v>24110.75740359808</v>
@@ -7220,51 +7254,53 @@
       </c>
       <c r="CQ22" s="34">
         <v>72766.262145490473</v>
       </c>
       <c r="CR22" s="34">
         <v>101973.96531475567</v>
       </c>
       <c r="CS22" s="18">
         <v>37321.156162844891</v>
       </c>
       <c r="CT22" s="34">
         <v>15127.591236372122</v>
       </c>
       <c r="CU22" s="34">
         <v>17909.197682614918</v>
       </c>
       <c r="CV22" s="34">
         <v>23029.187722593375</v>
       </c>
       <c r="CW22" s="34">
         <v>23486.95963619127</v>
       </c>
       <c r="CX22" s="34">
         <v>25577.372435464858</v>
       </c>
-      <c r="CY22" s="34"/>
+      <c r="CY22" s="34">
+        <v>34544.992770986173</v>
+      </c>
       <c r="CZ22" s="9"/>
       <c r="DA22" s="9"/>
       <c r="DB22" s="34"/>
       <c r="DC22" s="34"/>
       <c r="DD22" s="34"/>
       <c r="DE22" s="18"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="7">
         <v>171.86396028101746</v>
       </c>
       <c r="C23" s="7">
         <v>171.07644895078965</v>
       </c>
       <c r="D23" s="7">
         <v>171.15808987956183</v>
       </c>
       <c r="E23" s="7">
         <v>173.80362600190307</v>
       </c>
       <c r="F23" s="7">
         <v>175.37377852565123</v>
@@ -7535,51 +7571,53 @@
       </c>
       <c r="CQ23" s="34">
         <v>400.57532464910969</v>
       </c>
       <c r="CR23" s="34">
         <v>269.69281811550371</v>
       </c>
       <c r="CS23" s="18">
         <v>277.85454781250479</v>
       </c>
       <c r="CT23" s="34">
         <v>321.59396621078645</v>
       </c>
       <c r="CU23" s="34">
         <v>329.75529285678113</v>
       </c>
       <c r="CV23" s="34">
         <v>152.58012127733784</v>
       </c>
       <c r="CW23" s="34">
         <v>246.03088874227066</v>
       </c>
       <c r="CX23" s="34">
         <v>237.0096522738948</v>
       </c>
-      <c r="CY23" s="34"/>
+      <c r="CY23" s="34">
+        <v>247.45983150310022</v>
+      </c>
       <c r="CZ23" s="9"/>
       <c r="DA23" s="9"/>
       <c r="DB23" s="34"/>
       <c r="DC23" s="34"/>
       <c r="DD23" s="34"/>
       <c r="DE23" s="18"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="7">
         <v>336.90265532778255</v>
       </c>
       <c r="C24" s="7">
         <v>282.55437456275035</v>
       </c>
       <c r="D24" s="7">
         <v>329.32713090379161</v>
       </c>
       <c r="E24" s="7">
         <v>282.18282601293754</v>
       </c>
       <c r="F24" s="7">
         <v>360.76202004874574</v>
@@ -7850,51 +7888,53 @@
       </c>
       <c r="CQ24" s="34">
         <v>956.4083903678445</v>
       </c>
       <c r="CR24" s="18">
         <v>386.01676965268877</v>
       </c>
       <c r="CS24" s="18">
         <v>360.67172824669171</v>
       </c>
       <c r="CT24" s="34">
         <v>439.96803735529755</v>
       </c>
       <c r="CU24" s="34">
         <v>435.31310033732615</v>
       </c>
       <c r="CV24" s="34">
         <v>553.06313120901973</v>
       </c>
       <c r="CW24" s="34">
         <v>391.69558547590088</v>
       </c>
       <c r="CX24" s="34">
         <v>297.94796950481157</v>
       </c>
-      <c r="CY24" s="34"/>
+      <c r="CY24" s="34">
+        <v>329.65461033682743</v>
+      </c>
       <c r="CZ24" s="9"/>
       <c r="DA24" s="9"/>
       <c r="DB24" s="34"/>
       <c r="DC24" s="34"/>
       <c r="DD24" s="18"/>
       <c r="DE24" s="18"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="7">
         <v>1206.8361756815532</v>
       </c>
       <c r="C25" s="7">
         <v>1190.1376093306678</v>
       </c>
       <c r="D25" s="7">
         <v>1458.0906823088383</v>
       </c>
       <c r="E25" s="7">
         <v>2704.3582382580771</v>
       </c>
       <c r="F25" s="6">
         <v>2128.4742745447056</v>
@@ -8165,371 +8205,373 @@
       </c>
       <c r="CQ25" s="34">
         <v>5184.8756433922508</v>
       </c>
       <c r="CR25" s="34">
         <v>4246.7457476349027</v>
       </c>
       <c r="CS25" s="18">
         <v>4536.5052097930393</v>
       </c>
       <c r="CT25" s="34">
         <v>4528.4699121424192</v>
       </c>
       <c r="CU25" s="34">
         <v>4542.7561554150934</v>
       </c>
       <c r="CV25" s="34">
         <v>4421.3161250396161</v>
       </c>
       <c r="CW25" s="34">
         <v>5242.1701828801279</v>
       </c>
       <c r="CX25" s="34">
         <v>5431.6743154021342</v>
       </c>
-      <c r="CY25" s="34"/>
+      <c r="CY25" s="34">
+        <v>4923.6155820387412</v>
+      </c>
       <c r="CZ25" s="9"/>
       <c r="DA25" s="9"/>
       <c r="DB25" s="34"/>
       <c r="DC25" s="34"/>
       <c r="DD25" s="34"/>
       <c r="DE25" s="18"/>
     </row>
     <row r="27" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="44" t="s">
+      <c r="A27" s="45" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="44"/>
-[...59 lines deleted...]
-      <c r="CH27" s="42" t="s">
+      <c r="B27" s="45"/>
+      <c r="C27" s="45"/>
+      <c r="D27" s="45"/>
+      <c r="E27" s="45"/>
+      <c r="F27" s="45"/>
+      <c r="G27" s="45"/>
+      <c r="H27" s="45"/>
+      <c r="I27" s="45"/>
+      <c r="J27" s="45"/>
+      <c r="K27" s="45"/>
+      <c r="L27" s="45"/>
+      <c r="M27" s="45"/>
+      <c r="N27" s="45"/>
+      <c r="O27" s="45"/>
+      <c r="P27" s="45"/>
+      <c r="Q27" s="45"/>
+      <c r="R27" s="45"/>
+      <c r="S27" s="45"/>
+      <c r="T27" s="45"/>
+      <c r="U27" s="45"/>
+      <c r="V27" s="45"/>
+      <c r="W27" s="45"/>
+      <c r="X27" s="45"/>
+      <c r="Y27" s="45"/>
+      <c r="Z27" s="45"/>
+      <c r="AA27" s="45"/>
+      <c r="AB27" s="45"/>
+      <c r="AC27" s="45"/>
+      <c r="AD27" s="45"/>
+      <c r="AE27" s="45"/>
+      <c r="AF27" s="45"/>
+      <c r="AG27" s="45"/>
+      <c r="AH27" s="45"/>
+      <c r="AI27" s="45"/>
+      <c r="AJ27" s="45"/>
+      <c r="AK27" s="45"/>
+      <c r="AL27" s="45"/>
+      <c r="AM27" s="45"/>
+      <c r="AN27" s="45"/>
+      <c r="AO27" s="45"/>
+      <c r="AP27" s="45"/>
+      <c r="AQ27" s="45"/>
+      <c r="AR27" s="45"/>
+      <c r="AS27" s="45"/>
+      <c r="AT27" s="45"/>
+      <c r="AU27" s="45"/>
+      <c r="AV27" s="45"/>
+      <c r="AW27" s="45"/>
+      <c r="AX27" s="45"/>
+      <c r="AY27" s="45"/>
+      <c r="AZ27" s="45"/>
+      <c r="BA27" s="45"/>
+      <c r="BB27" s="45"/>
+      <c r="BC27" s="45"/>
+      <c r="BD27" s="45"/>
+      <c r="BE27" s="45"/>
+      <c r="BF27" s="45"/>
+      <c r="BG27" s="45"/>
+      <c r="BH27" s="45"/>
+      <c r="BI27" s="45"/>
+      <c r="CH27" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="CI27" s="42"/>
-[...21 lines deleted...]
-      <c r="DE27" s="42"/>
+      <c r="CI27" s="47"/>
+      <c r="CJ27" s="47"/>
+      <c r="CK27" s="47"/>
+      <c r="CL27" s="47"/>
+      <c r="CM27" s="47"/>
+      <c r="CN27" s="47"/>
+      <c r="CO27" s="47"/>
+      <c r="CP27" s="47"/>
+      <c r="CQ27" s="47"/>
+      <c r="CR27" s="47"/>
+      <c r="CS27" s="47"/>
+      <c r="CT27" s="47"/>
+      <c r="CU27" s="47"/>
+      <c r="CV27" s="47"/>
+      <c r="CW27" s="47"/>
+      <c r="CX27" s="47"/>
+      <c r="CY27" s="47"/>
+      <c r="CZ27" s="47"/>
+      <c r="DA27" s="47"/>
+      <c r="DB27" s="47"/>
+      <c r="DC27" s="47"/>
+      <c r="DD27" s="47"/>
+      <c r="DE27" s="47"/>
       <c r="DF27" s="35"/>
       <c r="DG27" s="35"/>
       <c r="DH27" s="35"/>
       <c r="DI27" s="35"/>
       <c r="DJ27" s="35"/>
       <c r="DK27" s="35"/>
       <c r="DL27" s="35"/>
       <c r="DM27" s="35"/>
       <c r="DN27" s="35"/>
       <c r="DO27" s="35"/>
       <c r="DP27" s="35"/>
       <c r="DQ27" s="35"/>
       <c r="DR27" s="35"/>
       <c r="DS27" s="35"/>
       <c r="DT27" s="35"/>
       <c r="DU27" s="35"/>
       <c r="DV27" s="35"/>
       <c r="DW27" s="35"/>
       <c r="DX27" s="35"/>
       <c r="DY27" s="35"/>
       <c r="DZ27" s="35"/>
       <c r="EA27" s="35"/>
       <c r="EB27" s="35"/>
       <c r="EC27" s="35"/>
       <c r="ED27" s="35"/>
       <c r="EE27" s="35"/>
       <c r="EF27" s="35"/>
       <c r="EG27" s="35"/>
       <c r="EH27" s="35"/>
       <c r="EI27" s="35"/>
       <c r="EJ27" s="35"/>
       <c r="EK27" s="35"/>
       <c r="EL27" s="35"/>
       <c r="EM27" s="35"/>
       <c r="EN27" s="35"/>
       <c r="EO27" s="35"/>
       <c r="EP27" s="35"/>
     </row>
     <row r="28" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K28" s="41" t="s">
+      <c r="K28" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="L28" s="41"/>
-[...1 lines deleted...]
-      <c r="W28" s="41" t="s">
+      <c r="L28" s="38"/>
+      <c r="M28" s="38"/>
+      <c r="W28" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="X28" s="41"/>
-[...1 lines deleted...]
-      <c r="AH28" s="41" t="s">
+      <c r="X28" s="38"/>
+      <c r="Y28" s="38"/>
+      <c r="AH28" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AI28" s="41"/>
-[...2 lines deleted...]
-      <c r="AT28" s="41" t="s">
+      <c r="AI28" s="38"/>
+      <c r="AJ28" s="38"/>
+      <c r="AK28" s="38"/>
+      <c r="AT28" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AU28" s="41"/>
-[...2 lines deleted...]
-      <c r="BF28" s="41" t="s">
+      <c r="AU28" s="38"/>
+      <c r="AV28" s="38"/>
+      <c r="AW28" s="38"/>
+      <c r="BF28" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="BG28" s="41"/>
-[...2 lines deleted...]
-      <c r="BR28" s="41" t="s">
+      <c r="BG28" s="38"/>
+      <c r="BH28" s="38"/>
+      <c r="BI28" s="38"/>
+      <c r="BR28" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="BS28" s="41"/>
-[...2 lines deleted...]
-      <c r="CD28" s="41" t="s">
+      <c r="BS28" s="38"/>
+      <c r="BT28" s="38"/>
+      <c r="BU28" s="38"/>
+      <c r="CD28" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="CE28" s="41"/>
-[...2 lines deleted...]
-      <c r="CP28" s="41" t="s">
+      <c r="CE28" s="38"/>
+      <c r="CF28" s="38"/>
+      <c r="CG28" s="38"/>
+      <c r="CP28" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="CQ28" s="41"/>
-[...2 lines deleted...]
-      <c r="DB28" s="41" t="s">
+      <c r="CQ28" s="38"/>
+      <c r="CR28" s="38"/>
+      <c r="CS28" s="38"/>
+      <c r="DB28" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="DC28" s="41"/>
-[...1 lines deleted...]
-      <c r="DE28" s="41"/>
+      <c r="DC28" s="38"/>
+      <c r="DD28" s="38"/>
+      <c r="DE28" s="38"/>
     </row>
     <row r="29" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="45"/>
-      <c r="B29" s="38" t="s">
+      <c r="A29" s="42"/>
+      <c r="B29" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="C29" s="39"/>
-[...10 lines deleted...]
-      <c r="N29" s="38" t="s">
+      <c r="C29" s="40"/>
+      <c r="D29" s="40"/>
+      <c r="E29" s="40"/>
+      <c r="F29" s="40"/>
+      <c r="G29" s="40"/>
+      <c r="H29" s="40"/>
+      <c r="I29" s="40"/>
+      <c r="J29" s="40"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="40"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="O29" s="39"/>
-[...10 lines deleted...]
-      <c r="Z29" s="38" t="s">
+      <c r="O29" s="40"/>
+      <c r="P29" s="40"/>
+      <c r="Q29" s="40"/>
+      <c r="R29" s="40"/>
+      <c r="S29" s="40"/>
+      <c r="T29" s="40"/>
+      <c r="U29" s="40"/>
+      <c r="V29" s="40"/>
+      <c r="W29" s="40"/>
+      <c r="X29" s="40"/>
+      <c r="Y29" s="41"/>
+      <c r="Z29" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="AA29" s="39"/>
-[...10 lines deleted...]
-      <c r="AL29" s="38" t="s">
+      <c r="AA29" s="40"/>
+      <c r="AB29" s="40"/>
+      <c r="AC29" s="40"/>
+      <c r="AD29" s="40"/>
+      <c r="AE29" s="40"/>
+      <c r="AF29" s="40"/>
+      <c r="AG29" s="40"/>
+      <c r="AH29" s="40"/>
+      <c r="AI29" s="40"/>
+      <c r="AJ29" s="40"/>
+      <c r="AK29" s="41"/>
+      <c r="AL29" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="AM29" s="39"/>
-[...10 lines deleted...]
-      <c r="AX29" s="38" t="s">
+      <c r="AM29" s="40"/>
+      <c r="AN29" s="40"/>
+      <c r="AO29" s="40"/>
+      <c r="AP29" s="40"/>
+      <c r="AQ29" s="40"/>
+      <c r="AR29" s="40"/>
+      <c r="AS29" s="40"/>
+      <c r="AT29" s="40"/>
+      <c r="AU29" s="40"/>
+      <c r="AV29" s="40"/>
+      <c r="AW29" s="41"/>
+      <c r="AX29" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="AY29" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ29" s="38" t="s">
+      <c r="AY29" s="40"/>
+      <c r="AZ29" s="40"/>
+      <c r="BA29" s="40"/>
+      <c r="BB29" s="40"/>
+      <c r="BC29" s="40"/>
+      <c r="BD29" s="40"/>
+      <c r="BE29" s="40"/>
+      <c r="BF29" s="40"/>
+      <c r="BG29" s="40"/>
+      <c r="BH29" s="40"/>
+      <c r="BI29" s="41"/>
+      <c r="BJ29" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="BK29" s="39"/>
-[...10 lines deleted...]
-      <c r="BV29" s="38" t="s">
+      <c r="BK29" s="40"/>
+      <c r="BL29" s="40"/>
+      <c r="BM29" s="40"/>
+      <c r="BN29" s="40"/>
+      <c r="BO29" s="40"/>
+      <c r="BP29" s="40"/>
+      <c r="BQ29" s="40"/>
+      <c r="BR29" s="40"/>
+      <c r="BS29" s="40"/>
+      <c r="BT29" s="40"/>
+      <c r="BU29" s="41"/>
+      <c r="BV29" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="BW29" s="39"/>
-[...10 lines deleted...]
-      <c r="CH29" s="38" t="s">
+      <c r="BW29" s="40"/>
+      <c r="BX29" s="40"/>
+      <c r="BY29" s="40"/>
+      <c r="BZ29" s="40"/>
+      <c r="CA29" s="40"/>
+      <c r="CB29" s="40"/>
+      <c r="CC29" s="40"/>
+      <c r="CD29" s="40"/>
+      <c r="CE29" s="40"/>
+      <c r="CF29" s="40"/>
+      <c r="CG29" s="41"/>
+      <c r="CH29" s="39" t="s">
         <v>50</v>
       </c>
-      <c r="CI29" s="39"/>
-[...10 lines deleted...]
-      <c r="CT29" s="38" t="s">
+      <c r="CI29" s="40"/>
+      <c r="CJ29" s="40"/>
+      <c r="CK29" s="40"/>
+      <c r="CL29" s="40"/>
+      <c r="CM29" s="40"/>
+      <c r="CN29" s="40"/>
+      <c r="CO29" s="40"/>
+      <c r="CP29" s="40"/>
+      <c r="CQ29" s="40"/>
+      <c r="CR29" s="40"/>
+      <c r="CS29" s="41"/>
+      <c r="CT29" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="CU29" s="39"/>
-[...9 lines deleted...]
-      <c r="DE29" s="40"/>
+      <c r="CU29" s="40"/>
+      <c r="CV29" s="40"/>
+      <c r="CW29" s="40"/>
+      <c r="CX29" s="40"/>
+      <c r="CY29" s="40"/>
+      <c r="CZ29" s="40"/>
+      <c r="DA29" s="40"/>
+      <c r="DB29" s="40"/>
+      <c r="DC29" s="40"/>
+      <c r="DD29" s="40"/>
+      <c r="DE29" s="41"/>
     </row>
     <row r="30" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="46"/>
+      <c r="A30" s="43"/>
       <c r="B30" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E30" s="21" t="s">
         <v>35</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H30" s="20" t="s">
         <v>32</v>
       </c>
       <c r="I30" s="20" t="s">
         <v>31</v>
       </c>
       <c r="J30" s="20" t="s">
@@ -9118,51 +9160,53 @@
       </c>
       <c r="CQ31" s="33">
         <v>1615603.8101642437</v>
       </c>
       <c r="CR31" s="33">
         <v>1151436.8202728052</v>
       </c>
       <c r="CS31" s="33">
         <v>487414.40759760118</v>
       </c>
       <c r="CT31" s="33">
         <v>255152.36250966671</v>
       </c>
       <c r="CU31" s="33">
         <v>271352.52936408779</v>
       </c>
       <c r="CV31" s="33">
         <v>357887.13183459506</v>
       </c>
       <c r="CW31" s="33">
         <v>344673.12422531412</v>
       </c>
       <c r="CX31" s="10">
         <v>374887.19945057336</v>
       </c>
-      <c r="CY31" s="11"/>
+      <c r="CY31" s="11">
+        <v>570005.24922158604</v>
+      </c>
       <c r="CZ31" s="11"/>
       <c r="DA31" s="11"/>
       <c r="DB31" s="33"/>
       <c r="DC31" s="33"/>
       <c r="DD31" s="33"/>
       <c r="DE31" s="16"/>
     </row>
     <row r="32" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="16" t="s">
         <v>24</v>
@@ -9433,51 +9477,53 @@
       </c>
       <c r="CQ32" s="34">
         <v>65951.130541472288</v>
       </c>
       <c r="CR32" s="34">
         <v>110220.22523161097</v>
       </c>
       <c r="CS32" s="34">
         <v>51660.655695000911</v>
       </c>
       <c r="CT32" s="34">
         <v>12034.124710066426</v>
       </c>
       <c r="CU32" s="34">
         <v>16159.449110785001</v>
       </c>
       <c r="CV32" s="34">
         <v>22383.019196096553</v>
       </c>
       <c r="CW32" s="23">
         <v>25974.39821406718</v>
       </c>
       <c r="CX32" s="23">
         <v>29580.252583756344</v>
       </c>
-      <c r="CY32" s="17"/>
+      <c r="CY32" s="17">
+        <v>51355.521606915237</v>
+      </c>
       <c r="CZ32" s="17"/>
       <c r="DA32" s="17"/>
       <c r="DB32" s="27"/>
       <c r="DC32" s="34"/>
       <c r="DD32" s="27"/>
       <c r="DE32" s="23"/>
     </row>
     <row r="33" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="7">
         <v>8417.0939262764296</v>
       </c>
       <c r="C33" s="7">
         <v>8239.3387613860104</v>
       </c>
       <c r="D33" s="7">
         <v>10207.625831432664</v>
       </c>
       <c r="E33" s="7">
         <v>11491.658340921724</v>
       </c>
       <c r="F33" s="7">
         <v>13322.63698173824</v>
@@ -9748,51 +9794,53 @@
       </c>
       <c r="CQ33" s="34">
         <v>211844.51245804885</v>
       </c>
       <c r="CR33" s="34">
         <v>127098.17513231313</v>
       </c>
       <c r="CS33" s="34">
         <v>33677.013400063523</v>
       </c>
       <c r="CT33" s="34">
         <v>29123.899888583386</v>
       </c>
       <c r="CU33" s="34">
         <v>30550.269823086892</v>
       </c>
       <c r="CV33" s="34">
         <v>37249.600182807568</v>
       </c>
       <c r="CW33" s="34">
         <v>38351.441709261897</v>
       </c>
       <c r="CX33" s="8">
         <v>39034.065712020485</v>
       </c>
-      <c r="CY33" s="9"/>
+      <c r="CY33" s="9">
+        <v>43953.222995920733</v>
+      </c>
       <c r="CZ33" s="9"/>
       <c r="DA33" s="9"/>
       <c r="DB33" s="34"/>
       <c r="DC33" s="34"/>
       <c r="DD33" s="34"/>
       <c r="DE33" s="18"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="7">
         <v>7786.1760359507525</v>
       </c>
       <c r="C34" s="7">
         <v>8379.1939941551791</v>
       </c>
       <c r="D34" s="7">
         <v>14246.678761680712</v>
       </c>
       <c r="E34" s="7">
         <v>11389.452340666052</v>
       </c>
       <c r="F34" s="7">
         <v>12629.619249626088</v>
@@ -10063,51 +10111,53 @@
       </c>
       <c r="CQ34" s="34">
         <v>53811.325645630946</v>
       </c>
       <c r="CR34" s="34">
         <v>27324.786148211413</v>
       </c>
       <c r="CS34" s="34">
         <v>27804.439253318582</v>
       </c>
       <c r="CT34" s="34">
         <v>12392.057595454815</v>
       </c>
       <c r="CU34" s="34">
         <v>13645.706067861069</v>
       </c>
       <c r="CV34" s="34">
         <v>25252.324857058979</v>
       </c>
       <c r="CW34" s="34">
         <v>20217.195820495435</v>
       </c>
       <c r="CX34" s="8">
         <v>20150.096043774727</v>
       </c>
-      <c r="CY34" s="9"/>
+      <c r="CY34" s="9">
+        <v>32345.191044615516</v>
+      </c>
       <c r="CZ34" s="9"/>
       <c r="DA34" s="9"/>
       <c r="DB34" s="34"/>
       <c r="DC34" s="34"/>
       <c r="DD34" s="34"/>
       <c r="DE34" s="18"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="7">
         <v>20528.800315757951</v>
       </c>
       <c r="C35" s="7">
         <v>17281.885893311548</v>
       </c>
       <c r="D35" s="7">
         <v>35364.103819643176</v>
       </c>
       <c r="E35" s="7">
         <v>22246.784540277986</v>
       </c>
       <c r="F35" s="7">
         <v>26743.061303439503</v>
@@ -10378,51 +10428,53 @@
       </c>
       <c r="CQ35" s="34">
         <v>111563.22186075052</v>
       </c>
       <c r="CR35" s="34">
         <v>70609.052996890983</v>
       </c>
       <c r="CS35" s="34">
         <v>60946.207449256603</v>
       </c>
       <c r="CT35" s="34">
         <v>31319.863477732692</v>
       </c>
       <c r="CU35" s="34">
         <v>32741.021063720629</v>
       </c>
       <c r="CV35" s="34">
         <v>57871.573968491881</v>
       </c>
       <c r="CW35" s="34">
         <v>35546.952211100834</v>
       </c>
       <c r="CX35" s="8">
         <v>39965.487808934631</v>
       </c>
-      <c r="CY35" s="9"/>
+      <c r="CY35" s="9">
+        <v>68306.978579738614</v>
+      </c>
       <c r="CZ35" s="9"/>
       <c r="DA35" s="9"/>
       <c r="DB35" s="34"/>
       <c r="DC35" s="34"/>
       <c r="DD35" s="34"/>
       <c r="DE35" s="18"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="7">
         <v>2230.9143916929033</v>
       </c>
       <c r="C36" s="7">
         <v>2216.8580218555953</v>
       </c>
       <c r="D36" s="7">
         <v>2895.3405927475001</v>
       </c>
       <c r="E36" s="7">
         <v>2938.3225481223144</v>
       </c>
       <c r="F36" s="7">
         <v>4661.2410248570068</v>
@@ -10693,51 +10745,53 @@
       </c>
       <c r="CQ36" s="34">
         <v>18263.644417912925</v>
       </c>
       <c r="CR36" s="34">
         <v>7270.9045039921402</v>
       </c>
       <c r="CS36" s="34">
         <v>11520.333285848741</v>
       </c>
       <c r="CT36" s="34">
         <v>4709.2920385631915</v>
       </c>
       <c r="CU36" s="34">
         <v>6431.0458084915454</v>
       </c>
       <c r="CV36" s="34">
         <v>6980.1836132909657</v>
       </c>
       <c r="CW36" s="34">
         <v>6921.3199583510086</v>
       </c>
       <c r="CX36" s="8">
         <v>9062.3222135235319</v>
       </c>
-      <c r="CY36" s="9"/>
+      <c r="CY36" s="9">
+        <v>12093.76896530062</v>
+      </c>
       <c r="CZ36" s="9"/>
       <c r="DA36" s="9"/>
       <c r="DB36" s="34"/>
       <c r="DC36" s="34"/>
       <c r="DD36" s="34"/>
       <c r="DE36" s="18"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="2">
         <v>3161.1499686012839</v>
       </c>
       <c r="C37" s="2">
         <v>4066.850385936556</v>
       </c>
       <c r="D37" s="7">
         <v>5478.0384893650944</v>
       </c>
       <c r="E37" s="7">
         <v>7157.4739903931131</v>
       </c>
       <c r="F37" s="8">
         <v>10448.150524921481</v>
@@ -11008,51 +11062,53 @@
       </c>
       <c r="CQ37" s="34">
         <v>37653.284356059092</v>
       </c>
       <c r="CR37" s="34">
         <v>21679.207995391451</v>
       </c>
       <c r="CS37" s="34">
         <v>21266.640258719133</v>
       </c>
       <c r="CT37" s="27">
         <v>9286.270722417361</v>
       </c>
       <c r="CU37" s="27">
         <v>12728.704493957752</v>
       </c>
       <c r="CV37" s="34">
         <v>14358.546156920058</v>
       </c>
       <c r="CW37" s="34">
         <v>19020.653423318836</v>
       </c>
       <c r="CX37" s="8">
         <v>26802.759457710301</v>
       </c>
-      <c r="CY37" s="9"/>
+      <c r="CY37" s="9">
+        <v>36180.253808569665</v>
+      </c>
       <c r="CZ37" s="9"/>
       <c r="DA37" s="9"/>
       <c r="DB37" s="34"/>
       <c r="DC37" s="34"/>
       <c r="DD37" s="34"/>
       <c r="DE37" s="18"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="2">
         <v>6772.2658140711628</v>
       </c>
       <c r="C38" s="2">
         <v>6469.1465184729568</v>
       </c>
       <c r="D38" s="7">
         <v>7368.4891276519857</v>
       </c>
       <c r="E38" s="7">
         <v>8311.3904940890534</v>
       </c>
       <c r="F38" s="8">
         <v>9150.4681815672739</v>
@@ -11323,51 +11379,53 @@
       </c>
       <c r="CQ38" s="34">
         <v>88000.958985082863</v>
       </c>
       <c r="CR38" s="34">
         <v>24718.554367212655</v>
       </c>
       <c r="CS38" s="34">
         <v>32692.993836841655</v>
       </c>
       <c r="CT38" s="27">
         <v>13434.638321876295</v>
       </c>
       <c r="CU38" s="27">
         <v>15125.78906226646</v>
       </c>
       <c r="CV38" s="34">
         <v>17022.040685175427</v>
       </c>
       <c r="CW38" s="34">
         <v>19503.833438979651</v>
       </c>
       <c r="CX38" s="8">
         <v>20577.4565966378</v>
       </c>
-      <c r="CY38" s="9"/>
+      <c r="CY38" s="9">
+        <v>36328.423228654152</v>
+      </c>
       <c r="CZ38" s="9"/>
       <c r="DA38" s="9"/>
       <c r="DB38" s="34"/>
       <c r="DC38" s="34"/>
       <c r="DD38" s="34"/>
       <c r="DE38" s="18"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="16" t="s">
         <v>24</v>
@@ -11638,51 +11696,53 @@
       </c>
       <c r="CQ39" s="34">
         <v>72597.899872327194</v>
       </c>
       <c r="CR39" s="34">
         <v>48528.413587115516</v>
       </c>
       <c r="CS39" s="34">
         <v>28526.677880062933</v>
       </c>
       <c r="CT39" s="34">
         <v>9600.3851214292681</v>
       </c>
       <c r="CU39" s="34">
         <v>9241.8205939268628</v>
       </c>
       <c r="CV39" s="34">
         <v>25021.719766329104</v>
       </c>
       <c r="CW39" s="23">
         <v>12161.586217417436</v>
       </c>
       <c r="CX39" s="23">
         <v>15066.219298350725</v>
       </c>
-      <c r="CY39" s="9"/>
+      <c r="CY39" s="9">
+        <v>37825.324065134744</v>
+      </c>
       <c r="CZ39" s="9"/>
       <c r="DA39" s="9"/>
       <c r="DB39" s="34"/>
       <c r="DC39" s="34"/>
       <c r="DD39" s="34"/>
       <c r="DE39" s="18"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="2">
         <v>7710.2171226470018</v>
       </c>
       <c r="C40" s="2">
         <v>6712.2568776974922</v>
       </c>
       <c r="D40" s="7">
         <v>11333.455707156832</v>
       </c>
       <c r="E40" s="7">
         <v>9271.2937931047345</v>
       </c>
       <c r="F40" s="8">
         <v>13918.615035211888</v>
@@ -11953,51 +12013,53 @@
       </c>
       <c r="CQ40" s="34">
         <v>75357.42990057412</v>
       </c>
       <c r="CR40" s="34">
         <v>33153.335227322015</v>
       </c>
       <c r="CS40" s="34">
         <v>34876.413767865888</v>
       </c>
       <c r="CT40" s="34">
         <v>11926.206568340167</v>
       </c>
       <c r="CU40" s="34">
         <v>10701.037294042651</v>
       </c>
       <c r="CV40" s="34">
         <v>17688.956271108273</v>
       </c>
       <c r="CW40" s="34">
         <v>14819.158067438042</v>
       </c>
       <c r="CX40" s="8">
         <v>22101.13057745458</v>
       </c>
-      <c r="CY40" s="9"/>
+      <c r="CY40" s="9">
+        <v>40869.031845330668</v>
+      </c>
       <c r="CZ40" s="9"/>
       <c r="DA40" s="9"/>
       <c r="DB40" s="34"/>
       <c r="DC40" s="34"/>
       <c r="DD40" s="34"/>
       <c r="DE40" s="18"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="2">
         <v>8100.7506435233408</v>
       </c>
       <c r="C41" s="2">
         <v>8739.013860168121</v>
       </c>
       <c r="D41" s="7">
         <v>7960.7549047028433</v>
       </c>
       <c r="E41" s="7">
         <v>12025.47273703246</v>
       </c>
       <c r="F41" s="8">
         <v>12434.103431058931</v>
@@ -12268,51 +12330,53 @@
       </c>
       <c r="CQ41" s="34">
         <v>238483.84340339495</v>
       </c>
       <c r="CR41" s="34">
         <v>135083.18238740112</v>
       </c>
       <c r="CS41" s="34">
         <v>11577.463334081818</v>
       </c>
       <c r="CT41" s="34">
         <v>13885.425524671416</v>
       </c>
       <c r="CU41" s="34">
         <v>15887.16902402829</v>
       </c>
       <c r="CV41" s="34">
         <v>14426.628708603457</v>
       </c>
       <c r="CW41" s="34">
         <v>20336.450132156435</v>
       </c>
       <c r="CX41" s="8">
         <v>20201.973206171468</v>
       </c>
-      <c r="CY41" s="9"/>
+      <c r="CY41" s="9">
+        <v>36154.461673356273</v>
+      </c>
       <c r="CZ41" s="9"/>
       <c r="DA41" s="9"/>
       <c r="DB41" s="34"/>
       <c r="DC41" s="34"/>
       <c r="DD41" s="34"/>
       <c r="DE41" s="18"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="2">
         <v>2882.7011478745499</v>
       </c>
       <c r="C42" s="2">
         <v>2676.7396883632896</v>
       </c>
       <c r="D42" s="7">
         <v>2776.8700013005846</v>
       </c>
       <c r="E42" s="7">
         <v>2848.8860034842855</v>
       </c>
       <c r="F42" s="8">
         <v>2996.3002815564651</v>
@@ -12583,51 +12647,53 @@
       </c>
       <c r="CQ42" s="34">
         <v>40210.52630779754</v>
       </c>
       <c r="CR42" s="34">
         <v>7202.0444403625897</v>
       </c>
       <c r="CS42" s="34">
         <v>13390.201493770195</v>
       </c>
       <c r="CT42" s="34">
         <v>5643.1675478732386</v>
       </c>
       <c r="CU42" s="34">
         <v>5073.9100497090858</v>
       </c>
       <c r="CV42" s="34">
         <v>4899.2759593132778</v>
       </c>
       <c r="CW42" s="34">
         <v>5195.5795809911251</v>
       </c>
       <c r="CX42" s="8">
         <v>5313.2352513414153</v>
       </c>
-      <c r="CY42" s="9"/>
+      <c r="CY42" s="9">
+        <v>6894.4047636608066</v>
+      </c>
       <c r="CZ42" s="9"/>
       <c r="DA42" s="9"/>
       <c r="DB42" s="34"/>
       <c r="DC42" s="34"/>
       <c r="DD42" s="34"/>
       <c r="DE42" s="18"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="7">
         <v>701.06539501358657</v>
       </c>
       <c r="C43" s="7">
         <v>879.77162589957447</v>
       </c>
       <c r="D43" s="7">
         <v>365.68464355255554</v>
       </c>
       <c r="E43" s="7">
         <v>624.94614578578899</v>
       </c>
       <c r="F43" s="7">
         <v>717.55262745410027</v>
@@ -12898,51 +12964,53 @@
       </c>
       <c r="CQ43" s="34">
         <v>4112.3344802167248</v>
       </c>
       <c r="CR43" s="34">
         <v>3877.1423493884695</v>
       </c>
       <c r="CS43" s="34">
         <v>5757.9289651037452</v>
       </c>
       <c r="CT43" s="34">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU43" s="34">
         <v>3125.2950257695875</v>
       </c>
       <c r="CV43" s="34">
         <v>1552.8023604562366</v>
       </c>
       <c r="CW43" s="34">
         <v>2982.962666792142</v>
       </c>
       <c r="CX43" s="8">
         <v>2162.9481004080844</v>
       </c>
-      <c r="CY43" s="9"/>
+      <c r="CY43" s="9">
+        <v>4402.2754269028756</v>
+      </c>
       <c r="CZ43" s="9"/>
       <c r="DA43" s="9"/>
       <c r="DB43" s="34"/>
       <c r="DC43" s="34"/>
       <c r="DD43" s="34"/>
       <c r="DE43" s="18"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B44" s="7">
         <v>6792.9105324384927</v>
       </c>
       <c r="C44" s="7">
         <v>6990.6002331015061</v>
       </c>
       <c r="D44" s="7">
         <v>8213.9507574240124</v>
       </c>
       <c r="E44" s="7">
         <v>8434.3213457663369</v>
       </c>
       <c r="F44" s="7">
         <v>10282.377856919371</v>
@@ -13213,51 +13281,53 @@
       </c>
       <c r="CQ44" s="34">
         <v>96487.993973685603</v>
       </c>
       <c r="CR44" s="34">
         <v>118729.72312842002</v>
       </c>
       <c r="CS44" s="34">
         <v>23513.999041582232</v>
       </c>
       <c r="CT44" s="34">
         <v>13023.686500145333</v>
       </c>
       <c r="CU44" s="34">
         <v>14764.749121562791</v>
       </c>
       <c r="CV44" s="34">
         <v>16495.405437081659</v>
       </c>
       <c r="CW44" s="34">
         <v>18311.148211284846</v>
       </c>
       <c r="CX44" s="34">
         <v>17981.182720578247</v>
       </c>
-      <c r="CY44" s="34"/>
+      <c r="CY44" s="34">
+        <v>28274.297184880754</v>
+      </c>
       <c r="CZ44" s="9"/>
       <c r="DA44" s="9"/>
       <c r="DB44" s="34"/>
       <c r="DC44" s="34"/>
       <c r="DD44" s="34"/>
       <c r="DE44" s="18"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="7">
         <v>8803.978241694289</v>
       </c>
       <c r="C45" s="7">
         <v>6833.7881753252568</v>
       </c>
       <c r="D45" s="7">
         <v>6708.1940003469417</v>
       </c>
       <c r="E45" s="7">
         <v>11599.584079823529</v>
       </c>
       <c r="F45" s="7">
         <v>12851.069946489015</v>
@@ -13528,51 +13598,53 @@
       </c>
       <c r="CQ45" s="34">
         <v>191400.47251529308</v>
       </c>
       <c r="CR45" s="34">
         <v>242444.819710134</v>
       </c>
       <c r="CS45" s="34">
         <v>16642.682419238343</v>
       </c>
       <c r="CT45" s="34">
         <v>15450.562638215211</v>
       </c>
       <c r="CU45" s="34">
         <v>11982.096671173906</v>
       </c>
       <c r="CV45" s="34">
         <v>13669.803107830845</v>
       </c>
       <c r="CW45" s="34">
         <v>18024.252142486548</v>
       </c>
       <c r="CX45" s="34">
         <v>19299.955431469687</v>
       </c>
-      <c r="CY45" s="34"/>
+      <c r="CY45" s="34">
+        <v>24492.464730497049</v>
+      </c>
       <c r="CZ45" s="9"/>
       <c r="DA45" s="9"/>
       <c r="DB45" s="34"/>
       <c r="DC45" s="34"/>
       <c r="DD45" s="34"/>
       <c r="DE45" s="18"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B46" s="7">
         <v>19530.712727047001</v>
       </c>
       <c r="C46" s="7">
         <v>19802.338022371725</v>
       </c>
       <c r="D46" s="7">
         <v>22547.083530934324</v>
       </c>
       <c r="E46" s="7">
         <v>22660.47793238825</v>
       </c>
       <c r="F46" s="7">
         <v>25492.966531191374</v>
@@ -13843,51 +13915,53 @@
       </c>
       <c r="CQ46" s="34">
         <v>225689.02695840044</v>
       </c>
       <c r="CR46" s="34">
         <v>64341.389084288407</v>
       </c>
       <c r="CS46" s="34">
         <v>61805.992518745006</v>
       </c>
       <c r="CT46" s="34">
         <v>45967.466101723228</v>
       </c>
       <c r="CU46" s="34">
         <v>48269.470719192803</v>
       </c>
       <c r="CV46" s="34">
         <v>51621.274899679476</v>
       </c>
       <c r="CW46" s="34">
         <v>56658.409778165107</v>
       </c>
       <c r="CX46" s="34">
         <v>52716.986416638669</v>
       </c>
-      <c r="CY46" s="34"/>
+      <c r="CY46" s="34">
+        <v>64945.438585665433</v>
+      </c>
       <c r="CZ46" s="9"/>
       <c r="DA46" s="9"/>
       <c r="DB46" s="34"/>
       <c r="DC46" s="34"/>
       <c r="DD46" s="34"/>
       <c r="DE46" s="18"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="16" t="s">
         <v>24</v>
@@ -14158,51 +14232,53 @@
       </c>
       <c r="CQ47" s="34">
         <v>5853.3866586967379</v>
       </c>
       <c r="CR47" s="34">
         <v>3264.7470075917545</v>
       </c>
       <c r="CS47" s="34">
         <v>10243.881024404825</v>
       </c>
       <c r="CT47" s="34">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU47" s="34">
         <v>2514.6298949550965</v>
       </c>
       <c r="CV47" s="34">
         <v>4060.8473308986304</v>
       </c>
       <c r="CW47" s="23">
         <v>2785.8099097180911</v>
       </c>
       <c r="CX47" s="23">
         <v>4312.4273341569751</v>
       </c>
-      <c r="CY47" s="34"/>
+      <c r="CY47" s="34">
+        <v>6523.7715965779116</v>
+      </c>
       <c r="CZ47" s="9"/>
       <c r="DA47" s="9"/>
       <c r="DB47" s="34"/>
       <c r="DC47" s="34"/>
       <c r="DD47" s="34"/>
       <c r="DE47" s="18"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B48" s="7">
         <v>11540.710599091133</v>
       </c>
       <c r="C48" s="7">
         <v>14644.954489622778</v>
       </c>
       <c r="D48" s="7">
         <v>18858.750514572239</v>
       </c>
       <c r="E48" s="7">
         <v>20465.998946466698</v>
       </c>
       <c r="F48" s="7">
         <v>23869.052168484421</v>
@@ -14473,51 +14549,53 @@
       </c>
       <c r="CQ48" s="34">
         <v>72105.5090538238</v>
       </c>
       <c r="CR48" s="34">
         <v>101313.21222308899</v>
       </c>
       <c r="CS48" s="34">
         <v>36660.403071178225</v>
       </c>
       <c r="CT48" s="34">
         <v>14658.432128038789</v>
       </c>
       <c r="CU48" s="34">
         <v>17440.038574281585</v>
       </c>
       <c r="CV48" s="34">
         <v>22457.411789260041</v>
       </c>
       <c r="CW48" s="34">
         <v>22354.041419524605</v>
       </c>
       <c r="CX48" s="34">
         <v>24916.619343798193</v>
       </c>
-      <c r="CY48" s="34"/>
+      <c r="CY48" s="34">
+        <v>33884.239679319508</v>
+      </c>
       <c r="CZ48" s="9"/>
       <c r="DA48" s="9"/>
       <c r="DB48" s="34"/>
       <c r="DC48" s="34"/>
       <c r="DD48" s="34"/>
       <c r="DE48" s="18"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="7">
         <v>27.324376947684101</v>
       </c>
       <c r="C49" s="7">
         <v>26.5368656174563</v>
       </c>
       <c r="D49" s="7">
         <v>26.61850654622846</v>
       </c>
       <c r="E49" s="7">
         <v>29.264042668569719</v>
       </c>
       <c r="F49" s="7">
         <v>30.834195192317864</v>
@@ -14788,51 +14866,53 @@
       </c>
       <c r="CQ49" s="34">
         <v>191.87332464910966</v>
       </c>
       <c r="CR49" s="34">
         <v>60.990818115503707</v>
       </c>
       <c r="CS49" s="34">
         <v>69.152547812504778</v>
       </c>
       <c r="CT49" s="34">
         <v>60.331216210786451</v>
       </c>
       <c r="CU49" s="34">
         <v>68.492542856781128</v>
       </c>
       <c r="CV49" s="34">
         <v>48.999621277337816</v>
       </c>
       <c r="CW49" s="34">
         <v>37.328888742270657</v>
       </c>
       <c r="CX49" s="34">
         <v>28.30765227389481</v>
       </c>
-      <c r="CY49" s="34"/>
+      <c r="CY49" s="34">
+        <v>38.757831503100221</v>
+      </c>
       <c r="CZ49" s="9"/>
       <c r="DA49" s="9"/>
       <c r="DB49" s="34"/>
       <c r="DC49" s="34"/>
       <c r="DD49" s="34"/>
       <c r="DE49" s="18"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B50" s="7">
         <v>293.21707199444921</v>
       </c>
       <c r="C50" s="7">
         <v>238.86879122941701</v>
       </c>
       <c r="D50" s="7">
         <v>285.64154757045833</v>
       </c>
       <c r="E50" s="7">
         <v>238.49724267960426</v>
       </c>
       <c r="F50" s="7">
         <v>317.07643671541246</v>
@@ -15103,51 +15183,53 @@
       </c>
       <c r="CQ50" s="34">
         <v>874.90980703451123</v>
       </c>
       <c r="CR50" s="34">
         <v>304.51818631935544</v>
       </c>
       <c r="CS50" s="18">
         <v>279.17314491335839</v>
       </c>
       <c r="CT50" s="34">
         <v>382.25328735529757</v>
       </c>
       <c r="CU50" s="34">
         <v>377.59835033732617</v>
       </c>
       <c r="CV50" s="34">
         <v>423.92188120901949</v>
       </c>
       <c r="CW50" s="34">
         <v>310.27200214256754</v>
       </c>
       <c r="CX50" s="34">
         <v>216.44938617147821</v>
       </c>
-      <c r="CY50" s="34"/>
+      <c r="CY50" s="34">
+        <v>248.1560270034941</v>
+      </c>
       <c r="CZ50" s="9"/>
       <c r="DA50" s="9"/>
       <c r="DB50" s="34"/>
       <c r="DC50" s="34"/>
       <c r="DD50" s="18"/>
       <c r="DE50" s="18"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B51" s="12">
         <v>1205.5091756815532</v>
       </c>
       <c r="C51" s="12">
         <v>1188.8106093306678</v>
       </c>
       <c r="D51" s="12">
         <v>1456.7636823088383</v>
       </c>
       <c r="E51" s="12">
         <v>2703.0312382580769</v>
       </c>
       <c r="F51" s="6">
         <v>2127.1472745447054</v>
@@ -15418,371 +15500,373 @@
       </c>
       <c r="CQ51" s="34">
         <v>5150.5256433922505</v>
       </c>
       <c r="CR51" s="34">
         <v>4212.3957476349024</v>
       </c>
       <c r="CS51" s="34">
         <v>4502.1552097930389</v>
       </c>
       <c r="CT51" s="34">
         <v>4509.9498288090854</v>
       </c>
       <c r="CU51" s="34">
         <v>4524.2360720817596</v>
       </c>
       <c r="CV51" s="34">
         <v>4402.7960417062823</v>
       </c>
       <c r="CW51" s="34">
         <v>5160.3304328801278</v>
       </c>
       <c r="CX51" s="34">
         <v>5397.3243154021338</v>
       </c>
-      <c r="CY51" s="34"/>
+      <c r="CY51" s="34">
+        <v>4889.2655820387408</v>
+      </c>
       <c r="CZ51" s="9"/>
       <c r="DA51" s="9"/>
       <c r="DB51" s="34"/>
       <c r="DC51" s="34"/>
       <c r="DD51" s="34"/>
       <c r="DE51" s="18"/>
     </row>
     <row r="53" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="44" t="s">
+      <c r="A53" s="45" t="s">
         <v>40</v>
       </c>
-      <c r="B53" s="44"/>
-[...59 lines deleted...]
-      <c r="CH53" s="42" t="s">
+      <c r="B53" s="45"/>
+      <c r="C53" s="45"/>
+      <c r="D53" s="45"/>
+      <c r="E53" s="45"/>
+      <c r="F53" s="45"/>
+      <c r="G53" s="45"/>
+      <c r="H53" s="45"/>
+      <c r="I53" s="45"/>
+      <c r="J53" s="45"/>
+      <c r="K53" s="45"/>
+      <c r="L53" s="45"/>
+      <c r="M53" s="45"/>
+      <c r="N53" s="45"/>
+      <c r="O53" s="45"/>
+      <c r="P53" s="45"/>
+      <c r="Q53" s="45"/>
+      <c r="R53" s="45"/>
+      <c r="S53" s="45"/>
+      <c r="T53" s="45"/>
+      <c r="U53" s="45"/>
+      <c r="V53" s="45"/>
+      <c r="W53" s="45"/>
+      <c r="X53" s="45"/>
+      <c r="Y53" s="45"/>
+      <c r="Z53" s="45"/>
+      <c r="AA53" s="45"/>
+      <c r="AB53" s="45"/>
+      <c r="AC53" s="45"/>
+      <c r="AD53" s="45"/>
+      <c r="AE53" s="45"/>
+      <c r="AF53" s="45"/>
+      <c r="AG53" s="45"/>
+      <c r="AH53" s="45"/>
+      <c r="AI53" s="45"/>
+      <c r="AJ53" s="45"/>
+      <c r="AK53" s="45"/>
+      <c r="AL53" s="45"/>
+      <c r="AM53" s="45"/>
+      <c r="AN53" s="45"/>
+      <c r="AO53" s="45"/>
+      <c r="AP53" s="45"/>
+      <c r="AQ53" s="45"/>
+      <c r="AR53" s="45"/>
+      <c r="AS53" s="45"/>
+      <c r="AT53" s="45"/>
+      <c r="AU53" s="45"/>
+      <c r="AV53" s="45"/>
+      <c r="AW53" s="45"/>
+      <c r="AX53" s="45"/>
+      <c r="AY53" s="45"/>
+      <c r="AZ53" s="45"/>
+      <c r="BA53" s="45"/>
+      <c r="BB53" s="45"/>
+      <c r="BC53" s="45"/>
+      <c r="BD53" s="45"/>
+      <c r="BE53" s="45"/>
+      <c r="BF53" s="45"/>
+      <c r="BG53" s="45"/>
+      <c r="BH53" s="45"/>
+      <c r="BI53" s="45"/>
+      <c r="CH53" s="47" t="s">
         <v>40</v>
       </c>
-      <c r="CI53" s="42"/>
-[...21 lines deleted...]
-      <c r="DE53" s="42"/>
+      <c r="CI53" s="47"/>
+      <c r="CJ53" s="47"/>
+      <c r="CK53" s="47"/>
+      <c r="CL53" s="47"/>
+      <c r="CM53" s="47"/>
+      <c r="CN53" s="47"/>
+      <c r="CO53" s="47"/>
+      <c r="CP53" s="47"/>
+      <c r="CQ53" s="47"/>
+      <c r="CR53" s="47"/>
+      <c r="CS53" s="47"/>
+      <c r="CT53" s="47"/>
+      <c r="CU53" s="47"/>
+      <c r="CV53" s="47"/>
+      <c r="CW53" s="47"/>
+      <c r="CX53" s="47"/>
+      <c r="CY53" s="47"/>
+      <c r="CZ53" s="47"/>
+      <c r="DA53" s="47"/>
+      <c r="DB53" s="47"/>
+      <c r="DC53" s="47"/>
+      <c r="DD53" s="47"/>
+      <c r="DE53" s="47"/>
       <c r="DF53" s="35"/>
       <c r="DG53" s="35"/>
       <c r="DH53" s="35"/>
       <c r="DI53" s="35"/>
       <c r="DJ53" s="35"/>
       <c r="DK53" s="35"/>
       <c r="DL53" s="35"/>
       <c r="DM53" s="35"/>
       <c r="DN53" s="35"/>
       <c r="DO53" s="35"/>
       <c r="DP53" s="35"/>
       <c r="DQ53" s="35"/>
       <c r="DR53" s="35"/>
       <c r="DS53" s="35"/>
       <c r="DT53" s="35"/>
       <c r="DU53" s="35"/>
       <c r="DV53" s="35"/>
       <c r="DW53" s="35"/>
       <c r="DX53" s="35"/>
       <c r="DY53" s="35"/>
       <c r="DZ53" s="35"/>
       <c r="EA53" s="35"/>
       <c r="EB53" s="35"/>
       <c r="EC53" s="35"/>
       <c r="ED53" s="35"/>
       <c r="EE53" s="35"/>
       <c r="EF53" s="35"/>
       <c r="EG53" s="35"/>
       <c r="EH53" s="35"/>
       <c r="EI53" s="35"/>
       <c r="EJ53" s="35"/>
       <c r="EK53" s="35"/>
       <c r="EL53" s="35"/>
       <c r="EM53" s="35"/>
       <c r="EN53" s="35"/>
       <c r="EO53" s="35"/>
       <c r="EP53" s="35"/>
     </row>
     <row r="54" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K54" s="41" t="s">
+      <c r="K54" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="L54" s="41"/>
-[...1 lines deleted...]
-      <c r="W54" s="41" t="s">
+      <c r="L54" s="38"/>
+      <c r="M54" s="38"/>
+      <c r="W54" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="X54" s="41"/>
-[...1 lines deleted...]
-      <c r="AH54" s="41" t="s">
+      <c r="X54" s="38"/>
+      <c r="Y54" s="38"/>
+      <c r="AH54" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AI54" s="41"/>
-[...2 lines deleted...]
-      <c r="AT54" s="41" t="s">
+      <c r="AI54" s="38"/>
+      <c r="AJ54" s="38"/>
+      <c r="AK54" s="38"/>
+      <c r="AT54" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AU54" s="41"/>
-[...2 lines deleted...]
-      <c r="BF54" s="41" t="s">
+      <c r="AU54" s="38"/>
+      <c r="AV54" s="38"/>
+      <c r="AW54" s="38"/>
+      <c r="BF54" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="BG54" s="41"/>
-[...2 lines deleted...]
-      <c r="BR54" s="41" t="s">
+      <c r="BG54" s="38"/>
+      <c r="BH54" s="38"/>
+      <c r="BI54" s="38"/>
+      <c r="BR54" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="BS54" s="41"/>
-[...2 lines deleted...]
-      <c r="CD54" s="41" t="s">
+      <c r="BS54" s="38"/>
+      <c r="BT54" s="38"/>
+      <c r="BU54" s="38"/>
+      <c r="CD54" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="CE54" s="41"/>
-[...2 lines deleted...]
-      <c r="CP54" s="41" t="s">
+      <c r="CE54" s="38"/>
+      <c r="CF54" s="38"/>
+      <c r="CG54" s="38"/>
+      <c r="CP54" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="CQ54" s="41"/>
-[...2 lines deleted...]
-      <c r="DB54" s="41" t="s">
+      <c r="CQ54" s="38"/>
+      <c r="CR54" s="38"/>
+      <c r="CS54" s="38"/>
+      <c r="DB54" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="DC54" s="41"/>
-[...1 lines deleted...]
-      <c r="DE54" s="41"/>
+      <c r="DC54" s="38"/>
+      <c r="DD54" s="38"/>
+      <c r="DE54" s="38"/>
     </row>
     <row r="55" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="45"/>
-      <c r="B55" s="38" t="s">
+      <c r="A55" s="42"/>
+      <c r="B55" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="C55" s="39"/>
-[...10 lines deleted...]
-      <c r="N55" s="38" t="s">
+      <c r="C55" s="40"/>
+      <c r="D55" s="40"/>
+      <c r="E55" s="40"/>
+      <c r="F55" s="40"/>
+      <c r="G55" s="40"/>
+      <c r="H55" s="40"/>
+      <c r="I55" s="40"/>
+      <c r="J55" s="40"/>
+      <c r="K55" s="40"/>
+      <c r="L55" s="40"/>
+      <c r="M55" s="41"/>
+      <c r="N55" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="O55" s="39"/>
-[...10 lines deleted...]
-      <c r="Z55" s="38" t="s">
+      <c r="O55" s="40"/>
+      <c r="P55" s="40"/>
+      <c r="Q55" s="40"/>
+      <c r="R55" s="40"/>
+      <c r="S55" s="40"/>
+      <c r="T55" s="40"/>
+      <c r="U55" s="40"/>
+      <c r="V55" s="40"/>
+      <c r="W55" s="40"/>
+      <c r="X55" s="40"/>
+      <c r="Y55" s="41"/>
+      <c r="Z55" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="AA55" s="39"/>
-[...10 lines deleted...]
-      <c r="AL55" s="38" t="s">
+      <c r="AA55" s="40"/>
+      <c r="AB55" s="40"/>
+      <c r="AC55" s="40"/>
+      <c r="AD55" s="40"/>
+      <c r="AE55" s="40"/>
+      <c r="AF55" s="40"/>
+      <c r="AG55" s="40"/>
+      <c r="AH55" s="40"/>
+      <c r="AI55" s="40"/>
+      <c r="AJ55" s="40"/>
+      <c r="AK55" s="41"/>
+      <c r="AL55" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="AM55" s="39"/>
-[...10 lines deleted...]
-      <c r="AX55" s="38" t="s">
+      <c r="AM55" s="40"/>
+      <c r="AN55" s="40"/>
+      <c r="AO55" s="40"/>
+      <c r="AP55" s="40"/>
+      <c r="AQ55" s="40"/>
+      <c r="AR55" s="40"/>
+      <c r="AS55" s="40"/>
+      <c r="AT55" s="40"/>
+      <c r="AU55" s="40"/>
+      <c r="AV55" s="40"/>
+      <c r="AW55" s="41"/>
+      <c r="AX55" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="AY55" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ55" s="38" t="s">
+      <c r="AY55" s="40"/>
+      <c r="AZ55" s="40"/>
+      <c r="BA55" s="40"/>
+      <c r="BB55" s="40"/>
+      <c r="BC55" s="40"/>
+      <c r="BD55" s="40"/>
+      <c r="BE55" s="40"/>
+      <c r="BF55" s="40"/>
+      <c r="BG55" s="40"/>
+      <c r="BH55" s="40"/>
+      <c r="BI55" s="41"/>
+      <c r="BJ55" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="BK55" s="39"/>
-[...10 lines deleted...]
-      <c r="BV55" s="38" t="s">
+      <c r="BK55" s="40"/>
+      <c r="BL55" s="40"/>
+      <c r="BM55" s="40"/>
+      <c r="BN55" s="40"/>
+      <c r="BO55" s="40"/>
+      <c r="BP55" s="40"/>
+      <c r="BQ55" s="40"/>
+      <c r="BR55" s="40"/>
+      <c r="BS55" s="40"/>
+      <c r="BT55" s="40"/>
+      <c r="BU55" s="41"/>
+      <c r="BV55" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="BW55" s="39"/>
-[...10 lines deleted...]
-      <c r="CH55" s="38" t="s">
+      <c r="BW55" s="40"/>
+      <c r="BX55" s="40"/>
+      <c r="BY55" s="40"/>
+      <c r="BZ55" s="40"/>
+      <c r="CA55" s="40"/>
+      <c r="CB55" s="40"/>
+      <c r="CC55" s="40"/>
+      <c r="CD55" s="40"/>
+      <c r="CE55" s="40"/>
+      <c r="CF55" s="40"/>
+      <c r="CG55" s="41"/>
+      <c r="CH55" s="39" t="s">
         <v>50</v>
       </c>
-      <c r="CI55" s="39"/>
-[...10 lines deleted...]
-      <c r="CT55" s="38" t="s">
+      <c r="CI55" s="40"/>
+      <c r="CJ55" s="40"/>
+      <c r="CK55" s="40"/>
+      <c r="CL55" s="40"/>
+      <c r="CM55" s="40"/>
+      <c r="CN55" s="40"/>
+      <c r="CO55" s="40"/>
+      <c r="CP55" s="40"/>
+      <c r="CQ55" s="40"/>
+      <c r="CR55" s="40"/>
+      <c r="CS55" s="41"/>
+      <c r="CT55" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="CU55" s="39"/>
-[...9 lines deleted...]
-      <c r="DE55" s="40"/>
+      <c r="CU55" s="40"/>
+      <c r="CV55" s="40"/>
+      <c r="CW55" s="40"/>
+      <c r="CX55" s="40"/>
+      <c r="CY55" s="40"/>
+      <c r="CZ55" s="40"/>
+      <c r="DA55" s="40"/>
+      <c r="DB55" s="40"/>
+      <c r="DC55" s="40"/>
+      <c r="DD55" s="40"/>
+      <c r="DE55" s="41"/>
     </row>
     <row r="56" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="46"/>
+      <c r="A56" s="43"/>
       <c r="B56" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D56" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E56" s="21" t="s">
         <v>35</v>
       </c>
       <c r="F56" s="20" t="s">
         <v>34</v>
       </c>
       <c r="G56" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H56" s="20" t="s">
         <v>32</v>
       </c>
       <c r="I56" s="20" t="s">
         <v>31</v>
       </c>
       <c r="J56" s="20" t="s">
@@ -16371,51 +16455,53 @@
       </c>
       <c r="CQ57" s="33">
         <v>1316057.1432400676</v>
       </c>
       <c r="CR57" s="33">
         <v>837659.79003966833</v>
       </c>
       <c r="CS57" s="33">
         <v>11914.295601447624</v>
       </c>
       <c r="CT57" s="33">
         <v>17721.096678214919</v>
       </c>
       <c r="CU57" s="33">
         <v>18015.784806885596</v>
       </c>
       <c r="CV57" s="33">
         <v>16788.540101084116</v>
       </c>
       <c r="CW57" s="33">
         <v>18038.17137976734</v>
       </c>
       <c r="CX57" s="10">
         <v>14677.193279805655</v>
       </c>
-      <c r="CY57" s="11"/>
+      <c r="CY57" s="11">
+        <v>28984.77890873477</v>
+      </c>
       <c r="CZ57" s="11"/>
       <c r="DA57" s="11"/>
       <c r="DB57" s="33"/>
       <c r="DC57" s="33"/>
       <c r="DD57" s="33"/>
       <c r="DE57" s="16"/>
     </row>
     <row r="58" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="16" t="s">
         <v>24</v>
@@ -16686,51 +16772,53 @@
       </c>
       <c r="CQ58" s="34">
         <v>40947.47505743691</v>
       </c>
       <c r="CR58" s="34">
         <v>84398.165969791648</v>
       </c>
       <c r="CS58" s="18">
         <v>0</v>
       </c>
       <c r="CT58" s="18">
         <v>0</v>
       </c>
       <c r="CU58" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CV58" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CW58" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CX58" s="23">
         <v>0</v>
       </c>
-      <c r="CY58" s="17"/>
+      <c r="CY58" s="17" t="s">
+        <v>24</v>
+      </c>
       <c r="CZ58" s="17"/>
       <c r="DA58" s="17"/>
       <c r="DB58" s="27"/>
       <c r="DC58" s="34"/>
       <c r="DD58" s="27"/>
       <c r="DE58" s="23"/>
     </row>
     <row r="59" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="C59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="D59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="E59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="F59" s="2">
         <v>116.74408951175337</v>
@@ -17001,51 +17089,53 @@
       </c>
       <c r="CQ59" s="34">
         <v>186294.14983996749</v>
       </c>
       <c r="CR59" s="34">
         <v>99265.465830672911</v>
       </c>
       <c r="CS59" s="18">
         <v>212.28126402766665</v>
       </c>
       <c r="CT59" s="18">
         <v>271.76481409550001</v>
       </c>
       <c r="CU59" s="34">
         <v>309.16907686076661</v>
       </c>
       <c r="CV59" s="34">
         <v>242.85097307498336</v>
       </c>
       <c r="CW59" s="18">
         <v>203.63952810168334</v>
       </c>
       <c r="CX59" s="8">
         <v>144.90917385189994</v>
       </c>
-      <c r="CY59" s="9"/>
+      <c r="CY59" s="9">
+        <v>197.78417499603336</v>
+      </c>
       <c r="CZ59" s="9"/>
       <c r="DA59" s="9"/>
       <c r="DB59" s="34"/>
       <c r="DC59" s="34"/>
       <c r="DD59" s="34"/>
       <c r="DE59" s="18"/>
     </row>
     <row r="60" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A60" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="C60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="D60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="E60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="F60" s="2">
         <v>194.59802873333334</v>
@@ -17316,51 +17406,53 @@
       </c>
       <c r="CQ60" s="34">
         <v>37593.981309863608</v>
       </c>
       <c r="CR60" s="34">
         <v>8016.2710496899726</v>
       </c>
       <c r="CS60" s="18">
         <v>866.7838238252084</v>
       </c>
       <c r="CT60" s="18">
         <v>966.52688603624983</v>
       </c>
       <c r="CU60" s="34">
         <v>1255.1187294845831</v>
       </c>
       <c r="CV60" s="34">
         <v>1598.1284404616665</v>
       </c>
       <c r="CW60" s="18">
         <v>1190.8863554408335</v>
       </c>
       <c r="CX60" s="8">
         <v>807.81488288874993</v>
       </c>
-      <c r="CY60" s="9"/>
+      <c r="CY60" s="9">
+        <v>784.20401094893316</v>
+      </c>
       <c r="CZ60" s="9"/>
       <c r="DA60" s="9"/>
       <c r="DB60" s="34"/>
       <c r="DC60" s="34"/>
       <c r="DD60" s="34"/>
       <c r="DE60" s="18"/>
     </row>
     <row r="61" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B61" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="C61" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="D61" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="E61" s="2">
         <v>1214.6187440979693</v>
       </c>
       <c r="F61" s="2">
         <v>2387.1909575682635</v>
@@ -17631,51 +17723,53 @@
       </c>
       <c r="CQ61" s="34">
         <v>64474.629254238789</v>
       </c>
       <c r="CR61" s="34">
         <v>22023.086365754669</v>
       </c>
       <c r="CS61" s="18">
         <v>2279.0738000308334</v>
       </c>
       <c r="CT61" s="18">
         <v>3357.1470901615835</v>
       </c>
       <c r="CU61" s="34">
         <v>3622.0921001970833</v>
       </c>
       <c r="CV61" s="34">
         <v>3014.5245054434163</v>
       </c>
       <c r="CW61" s="18">
         <v>4943.3079738920842</v>
       </c>
       <c r="CX61" s="8">
         <v>3816.2838028726101</v>
       </c>
-      <c r="CY61" s="9"/>
+      <c r="CY61" s="9">
+        <v>4150.9030165737513</v>
+      </c>
       <c r="CZ61" s="9"/>
       <c r="DA61" s="9"/>
       <c r="DB61" s="34"/>
       <c r="DC61" s="34"/>
       <c r="DD61" s="34"/>
       <c r="DE61" s="18"/>
     </row>
     <row r="62" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="C62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="D62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="E62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="F62" s="2">
         <v>56.810187185369053</v>
@@ -17946,51 +18040,53 @@
       </c>
       <c r="CQ62" s="34">
         <v>12135.568309509485</v>
       </c>
       <c r="CR62" s="34">
         <v>89.63670307225</v>
       </c>
       <c r="CS62" s="18">
         <v>68.143357856250006</v>
       </c>
       <c r="CT62" s="18">
         <v>76.249031169583333</v>
       </c>
       <c r="CU62" s="34">
         <v>98.04120833333333</v>
       </c>
       <c r="CV62" s="34">
         <v>94.826780525833314</v>
       </c>
       <c r="CW62" s="18">
         <v>88.728721565833325</v>
       </c>
       <c r="CX62" s="8">
         <v>80.597976285833326</v>
       </c>
-      <c r="CY62" s="9"/>
+      <c r="CY62" s="9">
+        <v>98.04120833333333</v>
+      </c>
       <c r="CZ62" s="9"/>
       <c r="DA62" s="9"/>
       <c r="DB62" s="34"/>
       <c r="DC62" s="34"/>
       <c r="DD62" s="34"/>
       <c r="DE62" s="18"/>
     </row>
     <row r="63" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A63" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="C63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="D63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="E63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="F63" s="2">
         <v>5.6719898888828864</v>
@@ -18261,51 +18357,53 @@
       </c>
       <c r="CQ63" s="34">
         <v>25020.710217099167</v>
       </c>
       <c r="CR63" s="34">
         <v>8011.7668951026117</v>
       </c>
       <c r="CS63" s="18">
         <v>411.00853043249998</v>
       </c>
       <c r="CT63" s="23">
         <v>742.26039097749992</v>
       </c>
       <c r="CU63" s="34">
         <v>746.84856721749986</v>
       </c>
       <c r="CV63" s="34">
         <v>541.37354452999989</v>
       </c>
       <c r="CW63" s="18">
         <v>537.89996057249994</v>
       </c>
       <c r="CX63" s="8">
         <v>324.44770772249996</v>
       </c>
-      <c r="CY63" s="9"/>
+      <c r="CY63" s="9">
+        <v>353.36489035999995</v>
+      </c>
       <c r="CZ63" s="9"/>
       <c r="DA63" s="9"/>
       <c r="DB63" s="34"/>
       <c r="DC63" s="34"/>
       <c r="DD63" s="34"/>
       <c r="DE63" s="18"/>
     </row>
     <row r="64" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A64" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="C64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="D64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="E64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="F64" s="2">
         <v>233.79786297357018</v>
@@ -18576,51 +18674,53 @@
       </c>
       <c r="CQ64" s="34">
         <v>71401.902382690532</v>
       </c>
       <c r="CR64" s="34">
         <v>4959.0424782200607</v>
       </c>
       <c r="CS64" s="18">
         <v>27.765758320875001</v>
       </c>
       <c r="CT64" s="23">
         <v>62.338332161666671</v>
       </c>
       <c r="CU64" s="34">
         <v>68.168854235833336</v>
       </c>
       <c r="CV64" s="34">
         <v>51.840170260833339</v>
       </c>
       <c r="CW64" s="18">
         <v>44.241671120000007</v>
       </c>
       <c r="CX64" s="8">
         <v>468.10067818917764</v>
       </c>
-      <c r="CY64" s="9"/>
+      <c r="CY64" s="9">
+        <v>7095.2911119670389</v>
+      </c>
       <c r="CZ64" s="9"/>
       <c r="DA64" s="9"/>
       <c r="DB64" s="34"/>
       <c r="DC64" s="34"/>
       <c r="DD64" s="34"/>
       <c r="DE64" s="18"/>
     </row>
     <row r="65" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="16" t="s">
         <v>24</v>
@@ -18891,51 +18991,53 @@
       </c>
       <c r="CQ65" s="34">
         <v>54625.913006027658</v>
       </c>
       <c r="CR65" s="34">
         <v>31082.143570142252</v>
       </c>
       <c r="CS65" s="18">
         <v>21.170831400000004</v>
       </c>
       <c r="CT65" s="18">
         <v>34.760418666666666</v>
       </c>
       <c r="CU65" s="34">
         <v>39.544127316666675</v>
       </c>
       <c r="CV65" s="34">
         <v>27.754392774999999</v>
       </c>
       <c r="CW65" s="18">
         <v>21.392729366666664</v>
       </c>
       <c r="CX65" s="23">
         <v>2244.6420940168105</v>
       </c>
-      <c r="CY65" s="9"/>
+      <c r="CY65" s="9">
+        <v>2511.7817753304998</v>
+      </c>
       <c r="CZ65" s="9"/>
       <c r="DA65" s="9"/>
       <c r="DB65" s="34"/>
       <c r="DC65" s="34"/>
       <c r="DD65" s="34"/>
       <c r="DE65" s="18"/>
     </row>
     <row r="66" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="C66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="D66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="E66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="F66" s="2">
         <v>172.99366331336088</v>
@@ -19206,51 +19308,53 @@
       </c>
       <c r="CQ66" s="34">
         <v>59931.166497673214</v>
       </c>
       <c r="CR66" s="34">
         <v>14169.412635108985</v>
       </c>
       <c r="CS66" s="18">
         <v>119.94586677533333</v>
       </c>
       <c r="CT66" s="18">
         <v>211.98635630333331</v>
       </c>
       <c r="CU66" s="34">
         <v>262.680676995</v>
       </c>
       <c r="CV66" s="34">
         <v>164.04574345333333</v>
       </c>
       <c r="CW66" s="18">
         <v>129.46289062666665</v>
       </c>
       <c r="CX66" s="8">
         <v>79.055159171666674</v>
       </c>
-      <c r="CY66" s="9"/>
+      <c r="CY66" s="9">
+        <v>77.996891371666663</v>
+      </c>
       <c r="CZ66" s="9"/>
       <c r="DA66" s="9"/>
       <c r="DB66" s="34"/>
       <c r="DC66" s="34"/>
       <c r="DD66" s="34"/>
       <c r="DE66" s="18"/>
     </row>
     <row r="67" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="C67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="D67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="E67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="F67" s="2">
         <v>0.96614156166666665</v>
@@ -19521,51 +19625,53 @@
       </c>
       <c r="CQ67" s="34">
         <v>228671.02323361713</v>
       </c>
       <c r="CR67" s="34">
         <v>126109.97804025884</v>
       </c>
       <c r="CS67" s="18">
         <v>5.2270450196666669</v>
       </c>
       <c r="CT67" s="18">
         <v>12.206886124999999</v>
       </c>
       <c r="CU67" s="34">
         <v>22.567499999999999</v>
       </c>
       <c r="CV67" s="34">
         <v>16.716666666666665</v>
       </c>
       <c r="CW67" s="18">
         <v>13.373333333333333</v>
       </c>
       <c r="CX67" s="8">
         <v>13.373333333333333</v>
       </c>
-      <c r="CY67" s="9"/>
+      <c r="CY67" s="9">
+        <v>495.53810099999998</v>
+      </c>
       <c r="CZ67" s="9"/>
       <c r="DA67" s="9"/>
       <c r="DB67" s="34"/>
       <c r="DC67" s="34"/>
       <c r="DD67" s="34"/>
       <c r="DE67" s="18"/>
     </row>
     <row r="68" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="C68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="D68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="E68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="F68" s="2">
         <v>74.50978346656126</v>
@@ -19836,51 +19942,53 @@
       </c>
       <c r="CQ68" s="34">
         <v>34012.096637131632</v>
       </c>
       <c r="CR68" s="34">
         <v>696.99704352926074</v>
       </c>
       <c r="CS68" s="18">
         <v>13.951492770833331</v>
       </c>
       <c r="CT68" s="18">
         <v>27.656786991666664</v>
       </c>
       <c r="CU68" s="34">
         <v>32.163614854166667</v>
       </c>
       <c r="CV68" s="34">
         <v>17.714671312499998</v>
       </c>
       <c r="CW68" s="18">
         <v>13.134506199999999</v>
       </c>
       <c r="CX68" s="8">
         <v>97.820015264839526</v>
       </c>
-      <c r="CY68" s="9"/>
+      <c r="CY68" s="9">
+        <v>231.20793673949237</v>
+      </c>
       <c r="CZ68" s="9"/>
       <c r="DA68" s="9"/>
       <c r="DB68" s="34"/>
       <c r="DC68" s="34"/>
       <c r="DD68" s="34"/>
       <c r="DE68" s="18"/>
     </row>
     <row r="69" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="C69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="D69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="E69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="F69" s="2">
         <v>40.552364285007215</v>
@@ -20151,51 +20259,53 @@
       </c>
       <c r="CQ69" s="34">
         <v>1024.7889300234528</v>
       </c>
       <c r="CR69" s="34">
         <v>68.960113185833336</v>
       </c>
       <c r="CS69" s="18">
         <v>47.69761318583334</v>
       </c>
       <c r="CT69" s="18">
         <v>49.58331410000001</v>
       </c>
       <c r="CU69" s="23">
         <v>181.65728123541669</v>
       </c>
       <c r="CV69" s="34">
         <v>102.05692908958333</v>
       </c>
       <c r="CW69" s="18">
         <v>76.52390783333334</v>
       </c>
       <c r="CX69" s="8">
         <v>48.773394077083346</v>
       </c>
-      <c r="CY69" s="9"/>
+      <c r="CY69" s="9">
+        <v>36.52987512166667</v>
+      </c>
       <c r="CZ69" s="9"/>
       <c r="DA69" s="9"/>
       <c r="DB69" s="34"/>
       <c r="DC69" s="34"/>
       <c r="DD69" s="34"/>
       <c r="DE69" s="18"/>
     </row>
     <row r="70" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="C70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="D70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="E70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="F70" s="7">
         <v>229.14729803333333</v>
@@ -20466,51 +20576,53 @@
       </c>
       <c r="CQ70" s="34">
         <v>78626.55655850652</v>
       </c>
       <c r="CR70" s="34">
         <v>101357.7551871902</v>
       </c>
       <c r="CS70" s="18">
         <v>811.53441770283337</v>
       </c>
       <c r="CT70" s="18">
         <v>1047.9416445266668</v>
       </c>
       <c r="CU70" s="34">
         <v>1411.9583137629168</v>
       </c>
       <c r="CV70" s="34">
         <v>1092.1621220470834</v>
       </c>
       <c r="CW70" s="18">
         <v>1026.7702888891667</v>
       </c>
       <c r="CX70" s="34">
         <v>492.02115636916665</v>
       </c>
-      <c r="CY70" s="34"/>
+      <c r="CY70" s="34">
+        <v>724.47694458916669</v>
+      </c>
       <c r="CZ70" s="9"/>
       <c r="DA70" s="9"/>
       <c r="DB70" s="34"/>
       <c r="DC70" s="34"/>
       <c r="DD70" s="34"/>
       <c r="DE70" s="18"/>
     </row>
     <row r="71" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="C71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="D71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="E71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="F71" s="7">
         <v>3.7758027183333334</v>
@@ -20781,51 +20893,53 @@
       </c>
       <c r="CQ71" s="34">
         <v>175898.0901144105</v>
       </c>
       <c r="CR71" s="34">
         <v>229330.22223723357</v>
       </c>
       <c r="CS71" s="18">
         <v>98.260804382499998</v>
       </c>
       <c r="CT71" s="18">
         <v>219.06855363999998</v>
       </c>
       <c r="CU71" s="34">
         <v>196.39056473166664</v>
       </c>
       <c r="CV71" s="34">
         <v>181.86534879833332</v>
       </c>
       <c r="CW71" s="18">
         <v>103.52546875</v>
       </c>
       <c r="CX71" s="34">
         <v>45.800661776666665</v>
       </c>
-      <c r="CY71" s="34"/>
+      <c r="CY71" s="34">
+        <v>83.301392418333336</v>
+      </c>
       <c r="CZ71" s="9"/>
       <c r="DA71" s="9"/>
       <c r="DB71" s="34"/>
       <c r="DC71" s="34"/>
       <c r="DD71" s="34"/>
       <c r="DE71" s="18"/>
     </row>
     <row r="72" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B72" s="7">
         <v>2003.3876383526035</v>
       </c>
       <c r="C72" s="7">
         <v>2003.3876383526035</v>
       </c>
       <c r="D72" s="7">
         <v>2003.3876383526035</v>
       </c>
       <c r="E72" s="7">
         <v>2049.3983530448036</v>
       </c>
       <c r="F72" s="7">
         <v>2630.0968896897907</v>
@@ -21096,51 +21210,53 @@
       </c>
       <c r="CQ72" s="34">
         <v>190550.70338840038</v>
       </c>
       <c r="CR72" s="34">
         <v>30827.435741819168</v>
       </c>
       <c r="CS72" s="18">
         <v>5981.9260386655842</v>
       </c>
       <c r="CT72" s="18">
         <v>9255.6813649261676</v>
       </c>
       <c r="CU72" s="34">
         <v>8183.7189529956659</v>
       </c>
       <c r="CV72" s="34">
         <v>8367.0714810173831</v>
       </c>
       <c r="CW72" s="18">
         <v>8604.6150236585672</v>
       </c>
       <c r="CX72" s="34">
         <v>5262.9940384328156</v>
       </c>
-      <c r="CY72" s="34"/>
+      <c r="CY72" s="34">
+        <v>11364.851907159155</v>
+      </c>
       <c r="CZ72" s="9"/>
       <c r="DA72" s="9"/>
       <c r="DB72" s="34"/>
       <c r="DC72" s="34"/>
       <c r="DD72" s="34"/>
       <c r="DE72" s="18"/>
     </row>
     <row r="73" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="16" t="s">
         <v>24</v>
@@ -21411,51 +21527,53 @@
       </c>
       <c r="CQ73" s="34">
         <v>1486.5121676406407</v>
       </c>
       <c r="CR73" s="34">
         <v>19.101344559000005</v>
       </c>
       <c r="CS73" s="18">
         <v>0</v>
       </c>
       <c r="CT73" s="18">
         <v>0</v>
       </c>
       <c r="CU73" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CV73" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CW73" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CX73" s="23">
         <v>0</v>
       </c>
-      <c r="CY73" s="34"/>
+      <c r="CY73" s="34">
+        <v>0</v>
+      </c>
       <c r="CZ73" s="9"/>
       <c r="DA73" s="9"/>
       <c r="DB73" s="34"/>
       <c r="DC73" s="34"/>
       <c r="DD73" s="34"/>
       <c r="DE73" s="18"/>
     </row>
     <row r="74" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="C74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="D74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="E74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="F74" s="7">
         <v>45.546589833333336</v>
@@ -21726,51 +21844,53 @@
       </c>
       <c r="CQ74" s="34">
         <v>50508.564825671972</v>
       </c>
       <c r="CR74" s="34">
         <v>76230.177639838192</v>
       </c>
       <c r="CS74" s="18">
         <v>0.97281934999999997</v>
       </c>
       <c r="CT74" s="18">
         <v>1.6209222333333335</v>
       </c>
       <c r="CU74" s="34">
         <v>1.7755092666666668</v>
       </c>
       <c r="CV74" s="34">
         <v>1.3398233916666666</v>
       </c>
       <c r="CW74" s="34">
         <v>1.0673629666666669</v>
       </c>
       <c r="CX74" s="34">
         <v>0.6722063416666666</v>
       </c>
-      <c r="CY74" s="34"/>
+      <c r="CY74" s="34">
+        <v>0.76791764166666665</v>
+      </c>
       <c r="CZ74" s="9"/>
       <c r="DA74" s="9"/>
       <c r="DB74" s="34"/>
       <c r="DC74" s="34"/>
       <c r="DD74" s="34"/>
       <c r="DE74" s="18"/>
     </row>
     <row r="75" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="C75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="D75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="E75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="F75" s="7">
         <v>13.425647292666666</v>
@@ -22041,51 +22161,53 @@
       </c>
       <c r="CQ75" s="34">
         <v>170.98901846211666</v>
       </c>
       <c r="CR75" s="34">
         <v>25.962592119316671</v>
       </c>
       <c r="CS75" s="18">
         <v>25.242465872916672</v>
       </c>
       <c r="CT75" s="34">
         <v>50.017755288333333</v>
       </c>
       <c r="CU75" s="34">
         <v>58.227542045833339</v>
       </c>
       <c r="CV75" s="34">
         <v>31.970439837500006</v>
       </c>
       <c r="CW75" s="34">
         <v>23.748972000000002</v>
       </c>
       <c r="CX75" s="34">
         <v>16.21119771916667</v>
       </c>
-      <c r="CY75" s="34"/>
+      <c r="CY75" s="34">
+        <v>21.802109924166668</v>
+      </c>
       <c r="CZ75" s="9"/>
       <c r="DA75" s="9"/>
       <c r="DB75" s="34"/>
       <c r="DC75" s="34"/>
       <c r="DD75" s="34"/>
       <c r="DE75" s="18"/>
     </row>
     <row r="76" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="C76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="D76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="E76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="F76" s="7">
         <v>170.48553590879038</v>
@@ -22356,51 +22478,53 @@
       </c>
       <c r="CQ76" s="34">
         <v>855.55563716876122</v>
       </c>
       <c r="CR76" s="34">
         <v>278.88040802854994</v>
       </c>
       <c r="CS76" s="18">
         <v>264.65918878774994</v>
       </c>
       <c r="CT76" s="34">
         <v>359.73478689166666</v>
       </c>
       <c r="CU76" s="34">
         <v>358.93079848416664</v>
       </c>
       <c r="CV76" s="34">
         <v>393.03334074249995</v>
       </c>
       <c r="CW76" s="34">
         <v>289.16456351999989</v>
       </c>
       <c r="CX76" s="34">
         <v>195.44192910083333</v>
       </c>
-      <c r="CY76" s="34"/>
+      <c r="CY76" s="34">
+        <v>189.75955559583332</v>
+      </c>
       <c r="CZ76" s="9"/>
       <c r="DA76" s="9"/>
       <c r="DB76" s="34"/>
       <c r="DC76" s="34"/>
       <c r="DD76" s="18"/>
       <c r="DE76" s="18"/>
     </row>
     <row r="77" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B77" s="7">
         <v>95.069314462949137</v>
       </c>
       <c r="C77" s="7">
         <v>95.069314462949137</v>
       </c>
       <c r="D77" s="12">
         <v>95.069314462949137</v>
       </c>
       <c r="E77" s="12">
         <v>126.86971850744914</v>
       </c>
       <c r="F77" s="12">
         <v>134.52717352024712</v>
@@ -22671,371 +22795,373 @@
       </c>
       <c r="CQ77" s="34">
         <v>1826.7668545275183</v>
       </c>
       <c r="CR77" s="34">
         <v>699.3281943510417</v>
       </c>
       <c r="CS77" s="34">
         <v>658.65048304104164</v>
       </c>
       <c r="CT77" s="34">
         <v>974.55134392000014</v>
       </c>
       <c r="CU77" s="34">
         <v>1166.7313888683334</v>
       </c>
       <c r="CV77" s="34">
         <v>849.26472765583344</v>
       </c>
       <c r="CW77" s="34">
         <v>726.68812192999997</v>
       </c>
       <c r="CX77" s="34">
         <v>538.23387239083331</v>
       </c>
-      <c r="CY77" s="34"/>
+      <c r="CY77" s="34">
+        <v>567.17608866403339</v>
+      </c>
       <c r="CZ77" s="9"/>
       <c r="DA77" s="9"/>
       <c r="DB77" s="34"/>
       <c r="DC77" s="34"/>
       <c r="DD77" s="34"/>
       <c r="DE77" s="18"/>
     </row>
     <row r="79" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="44" t="s">
+      <c r="A79" s="45" t="s">
         <v>39</v>
       </c>
-      <c r="B79" s="44"/>
-[...59 lines deleted...]
-      <c r="CH79" s="42" t="s">
+      <c r="B79" s="45"/>
+      <c r="C79" s="45"/>
+      <c r="D79" s="45"/>
+      <c r="E79" s="45"/>
+      <c r="F79" s="45"/>
+      <c r="G79" s="45"/>
+      <c r="H79" s="45"/>
+      <c r="I79" s="45"/>
+      <c r="J79" s="45"/>
+      <c r="K79" s="45"/>
+      <c r="L79" s="45"/>
+      <c r="M79" s="45"/>
+      <c r="N79" s="45"/>
+      <c r="O79" s="45"/>
+      <c r="P79" s="45"/>
+      <c r="Q79" s="45"/>
+      <c r="R79" s="45"/>
+      <c r="S79" s="45"/>
+      <c r="T79" s="45"/>
+      <c r="U79" s="45"/>
+      <c r="V79" s="45"/>
+      <c r="W79" s="45"/>
+      <c r="X79" s="45"/>
+      <c r="Y79" s="45"/>
+      <c r="Z79" s="45"/>
+      <c r="AA79" s="45"/>
+      <c r="AB79" s="45"/>
+      <c r="AC79" s="45"/>
+      <c r="AD79" s="45"/>
+      <c r="AE79" s="45"/>
+      <c r="AF79" s="45"/>
+      <c r="AG79" s="45"/>
+      <c r="AH79" s="45"/>
+      <c r="AI79" s="45"/>
+      <c r="AJ79" s="45"/>
+      <c r="AK79" s="45"/>
+      <c r="AL79" s="45"/>
+      <c r="AM79" s="45"/>
+      <c r="AN79" s="45"/>
+      <c r="AO79" s="45"/>
+      <c r="AP79" s="45"/>
+      <c r="AQ79" s="45"/>
+      <c r="AR79" s="45"/>
+      <c r="AS79" s="45"/>
+      <c r="AT79" s="45"/>
+      <c r="AU79" s="45"/>
+      <c r="AV79" s="45"/>
+      <c r="AW79" s="45"/>
+      <c r="AX79" s="45"/>
+      <c r="AY79" s="45"/>
+      <c r="AZ79" s="45"/>
+      <c r="BA79" s="45"/>
+      <c r="BB79" s="45"/>
+      <c r="BC79" s="45"/>
+      <c r="BD79" s="45"/>
+      <c r="BE79" s="45"/>
+      <c r="BF79" s="45"/>
+      <c r="BG79" s="45"/>
+      <c r="BH79" s="45"/>
+      <c r="BI79" s="45"/>
+      <c r="CH79" s="47" t="s">
         <v>39</v>
       </c>
-      <c r="CI79" s="42"/>
-[...21 lines deleted...]
-      <c r="DE79" s="42"/>
+      <c r="CI79" s="47"/>
+      <c r="CJ79" s="47"/>
+      <c r="CK79" s="47"/>
+      <c r="CL79" s="47"/>
+      <c r="CM79" s="47"/>
+      <c r="CN79" s="47"/>
+      <c r="CO79" s="47"/>
+      <c r="CP79" s="47"/>
+      <c r="CQ79" s="47"/>
+      <c r="CR79" s="47"/>
+      <c r="CS79" s="47"/>
+      <c r="CT79" s="47"/>
+      <c r="CU79" s="47"/>
+      <c r="CV79" s="47"/>
+      <c r="CW79" s="47"/>
+      <c r="CX79" s="47"/>
+      <c r="CY79" s="47"/>
+      <c r="CZ79" s="47"/>
+      <c r="DA79" s="47"/>
+      <c r="DB79" s="47"/>
+      <c r="DC79" s="47"/>
+      <c r="DD79" s="47"/>
+      <c r="DE79" s="47"/>
       <c r="DF79" s="35"/>
       <c r="DG79" s="35"/>
       <c r="DH79" s="35"/>
       <c r="DI79" s="35"/>
       <c r="DJ79" s="35"/>
       <c r="DK79" s="35"/>
       <c r="DL79" s="35"/>
       <c r="DM79" s="35"/>
       <c r="DN79" s="35"/>
       <c r="DO79" s="35"/>
       <c r="DP79" s="35"/>
       <c r="DQ79" s="35"/>
       <c r="DR79" s="35"/>
       <c r="DS79" s="35"/>
       <c r="DT79" s="35"/>
       <c r="DU79" s="35"/>
       <c r="DV79" s="35"/>
       <c r="DW79" s="35"/>
       <c r="DX79" s="35"/>
       <c r="DY79" s="35"/>
       <c r="DZ79" s="35"/>
       <c r="EA79" s="35"/>
       <c r="EB79" s="35"/>
       <c r="EC79" s="35"/>
       <c r="ED79" s="35"/>
       <c r="EE79" s="35"/>
       <c r="EF79" s="35"/>
       <c r="EG79" s="35"/>
       <c r="EH79" s="35"/>
       <c r="EI79" s="35"/>
       <c r="EJ79" s="35"/>
       <c r="EK79" s="35"/>
       <c r="EL79" s="35"/>
       <c r="EM79" s="35"/>
       <c r="EN79" s="35"/>
       <c r="EO79" s="35"/>
       <c r="EP79" s="35"/>
     </row>
     <row r="80" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K80" s="41" t="s">
+      <c r="K80" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="L80" s="41"/>
-[...1 lines deleted...]
-      <c r="W80" s="41" t="s">
+      <c r="L80" s="38"/>
+      <c r="M80" s="38"/>
+      <c r="W80" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="X80" s="41"/>
-[...1 lines deleted...]
-      <c r="AH80" s="41" t="s">
+      <c r="X80" s="38"/>
+      <c r="Y80" s="38"/>
+      <c r="AH80" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AI80" s="41"/>
-[...2 lines deleted...]
-      <c r="AT80" s="41" t="s">
+      <c r="AI80" s="38"/>
+      <c r="AJ80" s="38"/>
+      <c r="AK80" s="38"/>
+      <c r="AT80" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="AU80" s="41"/>
-[...2 lines deleted...]
-      <c r="BF80" s="41" t="s">
+      <c r="AU80" s="38"/>
+      <c r="AV80" s="38"/>
+      <c r="AW80" s="38"/>
+      <c r="BF80" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="BG80" s="41"/>
-[...2 lines deleted...]
-      <c r="BR80" s="41" t="s">
+      <c r="BG80" s="38"/>
+      <c r="BH80" s="38"/>
+      <c r="BI80" s="38"/>
+      <c r="BR80" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="BS80" s="41"/>
-[...2 lines deleted...]
-      <c r="CD80" s="41" t="s">
+      <c r="BS80" s="38"/>
+      <c r="BT80" s="38"/>
+      <c r="BU80" s="38"/>
+      <c r="CD80" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="CE80" s="41"/>
-[...2 lines deleted...]
-      <c r="CP80" s="41" t="s">
+      <c r="CE80" s="38"/>
+      <c r="CF80" s="38"/>
+      <c r="CG80" s="38"/>
+      <c r="CP80" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="CQ80" s="41"/>
-[...2 lines deleted...]
-      <c r="DB80" s="41" t="s">
+      <c r="CQ80" s="38"/>
+      <c r="CR80" s="38"/>
+      <c r="CS80" s="38"/>
+      <c r="DB80" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="DC80" s="41"/>
-[...1 lines deleted...]
-      <c r="DE80" s="41"/>
+      <c r="DC80" s="38"/>
+      <c r="DD80" s="38"/>
+      <c r="DE80" s="38"/>
     </row>
     <row r="81" spans="1:109" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="45"/>
-      <c r="B81" s="38" t="s">
+      <c r="A81" s="42"/>
+      <c r="B81" s="39" t="s">
         <v>19</v>
       </c>
-      <c r="C81" s="39"/>
-[...10 lines deleted...]
-      <c r="N81" s="38" t="s">
+      <c r="C81" s="40"/>
+      <c r="D81" s="40"/>
+      <c r="E81" s="40"/>
+      <c r="F81" s="40"/>
+      <c r="G81" s="40"/>
+      <c r="H81" s="40"/>
+      <c r="I81" s="40"/>
+      <c r="J81" s="40"/>
+      <c r="K81" s="40"/>
+      <c r="L81" s="40"/>
+      <c r="M81" s="41"/>
+      <c r="N81" s="39" t="s">
         <v>20</v>
       </c>
-      <c r="O81" s="39"/>
-[...10 lines deleted...]
-      <c r="Z81" s="38" t="s">
+      <c r="O81" s="40"/>
+      <c r="P81" s="40"/>
+      <c r="Q81" s="40"/>
+      <c r="R81" s="40"/>
+      <c r="S81" s="40"/>
+      <c r="T81" s="40"/>
+      <c r="U81" s="40"/>
+      <c r="V81" s="40"/>
+      <c r="W81" s="40"/>
+      <c r="X81" s="40"/>
+      <c r="Y81" s="41"/>
+      <c r="Z81" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="AA81" s="39"/>
-[...10 lines deleted...]
-      <c r="AL81" s="38" t="s">
+      <c r="AA81" s="40"/>
+      <c r="AB81" s="40"/>
+      <c r="AC81" s="40"/>
+      <c r="AD81" s="40"/>
+      <c r="AE81" s="40"/>
+      <c r="AF81" s="40"/>
+      <c r="AG81" s="40"/>
+      <c r="AH81" s="40"/>
+      <c r="AI81" s="40"/>
+      <c r="AJ81" s="40"/>
+      <c r="AK81" s="41"/>
+      <c r="AL81" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="AM81" s="39"/>
-[...10 lines deleted...]
-      <c r="AX81" s="38" t="s">
+      <c r="AM81" s="40"/>
+      <c r="AN81" s="40"/>
+      <c r="AO81" s="40"/>
+      <c r="AP81" s="40"/>
+      <c r="AQ81" s="40"/>
+      <c r="AR81" s="40"/>
+      <c r="AS81" s="40"/>
+      <c r="AT81" s="40"/>
+      <c r="AU81" s="40"/>
+      <c r="AV81" s="40"/>
+      <c r="AW81" s="41"/>
+      <c r="AX81" s="39" t="s">
         <v>38</v>
       </c>
-      <c r="AY81" s="39"/>
-[...10 lines deleted...]
-      <c r="BJ81" s="38" t="s">
+      <c r="AY81" s="40"/>
+      <c r="AZ81" s="40"/>
+      <c r="BA81" s="40"/>
+      <c r="BB81" s="40"/>
+      <c r="BC81" s="40"/>
+      <c r="BD81" s="40"/>
+      <c r="BE81" s="40"/>
+      <c r="BF81" s="40"/>
+      <c r="BG81" s="40"/>
+      <c r="BH81" s="40"/>
+      <c r="BI81" s="41"/>
+      <c r="BJ81" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="BK81" s="39"/>
-[...10 lines deleted...]
-      <c r="BV81" s="38" t="s">
+      <c r="BK81" s="40"/>
+      <c r="BL81" s="40"/>
+      <c r="BM81" s="40"/>
+      <c r="BN81" s="40"/>
+      <c r="BO81" s="40"/>
+      <c r="BP81" s="40"/>
+      <c r="BQ81" s="40"/>
+      <c r="BR81" s="40"/>
+      <c r="BS81" s="40"/>
+      <c r="BT81" s="40"/>
+      <c r="BU81" s="41"/>
+      <c r="BV81" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="BW81" s="39"/>
-[...10 lines deleted...]
-      <c r="CH81" s="38" t="s">
+      <c r="BW81" s="40"/>
+      <c r="BX81" s="40"/>
+      <c r="BY81" s="40"/>
+      <c r="BZ81" s="40"/>
+      <c r="CA81" s="40"/>
+      <c r="CB81" s="40"/>
+      <c r="CC81" s="40"/>
+      <c r="CD81" s="40"/>
+      <c r="CE81" s="40"/>
+      <c r="CF81" s="40"/>
+      <c r="CG81" s="41"/>
+      <c r="CH81" s="39" t="s">
         <v>50</v>
       </c>
-      <c r="CI81" s="39"/>
-[...10 lines deleted...]
-      <c r="CT81" s="38" t="s">
+      <c r="CI81" s="40"/>
+      <c r="CJ81" s="40"/>
+      <c r="CK81" s="40"/>
+      <c r="CL81" s="40"/>
+      <c r="CM81" s="40"/>
+      <c r="CN81" s="40"/>
+      <c r="CO81" s="40"/>
+      <c r="CP81" s="40"/>
+      <c r="CQ81" s="40"/>
+      <c r="CR81" s="40"/>
+      <c r="CS81" s="41"/>
+      <c r="CT81" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="CU81" s="39"/>
-[...9 lines deleted...]
-      <c r="DE81" s="40"/>
+      <c r="CU81" s="40"/>
+      <c r="CV81" s="40"/>
+      <c r="CW81" s="40"/>
+      <c r="CX81" s="40"/>
+      <c r="CY81" s="40"/>
+      <c r="CZ81" s="40"/>
+      <c r="DA81" s="40"/>
+      <c r="DB81" s="40"/>
+      <c r="DC81" s="40"/>
+      <c r="DD81" s="40"/>
+      <c r="DE81" s="41"/>
     </row>
     <row r="82" spans="1:109" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="46"/>
+      <c r="A82" s="43"/>
       <c r="B82" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C82" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D82" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E82" s="21" t="s">
         <v>35</v>
       </c>
       <c r="F82" s="20" t="s">
         <v>34</v>
       </c>
       <c r="G82" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H82" s="20" t="s">
         <v>32</v>
       </c>
       <c r="I82" s="20" t="s">
         <v>31</v>
       </c>
       <c r="J82" s="20" t="s">
@@ -23624,51 +23750,53 @@
       </c>
       <c r="CQ83" s="33">
         <v>296927.16268239421</v>
       </c>
       <c r="CR83" s="33">
         <v>308884.66505235183</v>
       </c>
       <c r="CS83" s="33">
         <v>475470.28227154328</v>
       </c>
       <c r="CT83" s="33">
         <v>237420.48102405143</v>
       </c>
       <c r="CU83" s="33">
         <v>253325.34759963132</v>
       </c>
       <c r="CV83" s="33">
         <v>341085.23321366712</v>
       </c>
       <c r="CW83" s="33">
         <v>326620.66439073114</v>
       </c>
       <c r="CX83" s="10">
         <v>360184.9178819895</v>
       </c>
-      <c r="CY83" s="11"/>
+      <c r="CY83" s="11">
+        <v>539979.24978701677</v>
+      </c>
       <c r="CZ83" s="11"/>
       <c r="DA83" s="11"/>
       <c r="DB83" s="33"/>
       <c r="DC83" s="33"/>
       <c r="DD83" s="33"/>
       <c r="DE83" s="16"/>
     </row>
     <row r="84" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="16" t="s">
         <v>24</v>
@@ -23939,51 +24067,53 @@
       </c>
       <c r="CQ84" s="34">
         <v>24976.005199114625</v>
       </c>
       <c r="CR84" s="34">
         <v>25723.105443370594</v>
       </c>
       <c r="CS84" s="34">
         <v>51658.310521411389</v>
       </c>
       <c r="CT84" s="34">
         <v>12033.523003830924</v>
       </c>
       <c r="CU84" s="34">
         <v>16158.641138329462</v>
       </c>
       <c r="CV84" s="34">
         <v>22381.90004513675</v>
       </c>
       <c r="CW84" s="23">
         <v>25973.099494156479</v>
       </c>
       <c r="CX84" s="23">
         <v>29578.773571127153</v>
       </c>
-      <c r="CY84" s="17"/>
+      <c r="CY84" s="17">
+        <v>51332.413675950826</v>
+      </c>
       <c r="CZ84" s="17"/>
       <c r="DA84" s="17"/>
       <c r="DB84" s="27"/>
       <c r="DC84" s="34"/>
       <c r="DD84" s="27"/>
       <c r="DE84" s="23"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B85" s="2">
         <v>8300.0343815887663</v>
       </c>
       <c r="C85" s="2">
         <v>8122.2858785922617</v>
       </c>
       <c r="D85" s="2">
         <v>10090.49918133284</v>
       </c>
       <c r="E85" s="2">
         <v>11374.483567953759</v>
       </c>
       <c r="F85" s="2">
         <v>13205.393587498576</v>
@@ -24254,51 +24384,53 @@
       </c>
       <c r="CQ85" s="34">
         <v>25486.882025739949</v>
       </c>
       <c r="CR85" s="34">
         <v>27772.919655945982</v>
       </c>
       <c r="CS85" s="34">
         <v>33458.839326979301</v>
       </c>
       <c r="CT85" s="34">
         <v>28848.34896750237</v>
       </c>
       <c r="CU85" s="34">
         <v>30237.129211149128</v>
       </c>
       <c r="CV85" s="34">
         <v>37001.906761708822</v>
       </c>
       <c r="CW85" s="34">
         <v>38142.816493738013</v>
       </c>
       <c r="CX85" s="8">
         <v>38882.911087654662</v>
       </c>
-      <c r="CY85" s="9"/>
+      <c r="CY85" s="9">
+        <v>43743.133606053343</v>
+      </c>
       <c r="CZ85" s="9"/>
       <c r="DA85" s="9"/>
       <c r="DB85" s="34"/>
       <c r="DC85" s="34"/>
       <c r="DD85" s="34"/>
       <c r="DE85" s="18"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A86" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B86" s="2">
         <v>7591.5780072174193</v>
       </c>
       <c r="C86" s="2">
         <v>8184.5959654218459</v>
       </c>
       <c r="D86" s="2">
         <v>14052.080732947379</v>
       </c>
       <c r="E86" s="2">
         <v>11194.854311932719</v>
       </c>
       <c r="F86" s="2">
         <v>12435.021220892755</v>
@@ -24569,51 +24701,53 @@
       </c>
       <c r="CQ86" s="34">
         <v>16133.625034027358</v>
       </c>
       <c r="CR86" s="34">
         <v>19097.0360227286</v>
       </c>
       <c r="CS86" s="34">
         <v>26937.655429493374</v>
       </c>
       <c r="CT86" s="34">
         <v>11425.519432646153</v>
       </c>
       <c r="CU86" s="34">
         <v>12390.574920783965</v>
       </c>
       <c r="CV86" s="34">
         <v>23654.173436981691</v>
       </c>
       <c r="CW86" s="34">
         <v>19026.291067406404</v>
       </c>
       <c r="CX86" s="8">
         <v>19342.281160885977</v>
       </c>
-      <c r="CY86" s="9"/>
+      <c r="CY86" s="9">
+        <v>31510.528535636982</v>
+      </c>
       <c r="CZ86" s="9"/>
       <c r="DA86" s="9"/>
       <c r="DB86" s="34"/>
       <c r="DC86" s="34"/>
       <c r="DD86" s="34"/>
       <c r="DE86" s="18"/>
     </row>
     <row r="87" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A87" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B87" s="2">
         <v>19494.882430404112</v>
       </c>
       <c r="C87" s="2">
         <v>16248.465335129104</v>
       </c>
       <c r="D87" s="2">
         <v>34327.913623236906</v>
       </c>
       <c r="E87" s="2">
         <v>21028.758274764732</v>
       </c>
       <c r="F87" s="2">
         <v>24351.774133497864</v>
@@ -24884,51 +25018,53 @@
       </c>
       <c r="CQ87" s="34">
         <v>46789.279878675545</v>
       </c>
       <c r="CR87" s="34">
         <v>47775.253878949938</v>
       </c>
       <c r="CS87" s="34">
         <v>58667.133649225769</v>
       </c>
       <c r="CT87" s="34">
         <v>27962.716387571108</v>
       </c>
       <c r="CU87" s="34">
         <v>29118.928963523547</v>
       </c>
       <c r="CV87" s="34">
         <v>54857.049463048468</v>
       </c>
       <c r="CW87" s="34">
         <v>30603.644237208748</v>
       </c>
       <c r="CX87" s="8">
         <v>36149.20400606202</v>
       </c>
-      <c r="CY87" s="9"/>
+      <c r="CY87" s="9">
+        <v>63985.991186501313</v>
+      </c>
       <c r="CZ87" s="9"/>
       <c r="DA87" s="9"/>
       <c r="DB87" s="34"/>
       <c r="DC87" s="34"/>
       <c r="DD87" s="34"/>
       <c r="DE87" s="18"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A88" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="2">
         <v>2174.1042045075346</v>
       </c>
       <c r="C88" s="2">
         <v>2160.0478346702266</v>
       </c>
       <c r="D88" s="2">
         <v>2838.5304055621309</v>
       </c>
       <c r="E88" s="2">
         <v>2881.5123609369452</v>
       </c>
       <c r="F88" s="2">
         <v>4604.4308376716372</v>
@@ -25199,51 +25335,53 @@
       </c>
       <c r="CQ88" s="34">
         <v>5983.3406125557503</v>
       </c>
       <c r="CR88" s="34">
         <v>6823.3500797876586</v>
       </c>
       <c r="CS88" s="34">
         <v>11452.189927992491</v>
       </c>
       <c r="CT88" s="34">
         <v>4633.0430073936077</v>
       </c>
       <c r="CU88" s="34">
         <v>6333.0046001582123</v>
       </c>
       <c r="CV88" s="34">
         <v>6885.3568327651319</v>
       </c>
       <c r="CW88" s="34">
         <v>6832.5912367851752</v>
       </c>
       <c r="CX88" s="8">
         <v>8981.7242372376986</v>
       </c>
-      <c r="CY88" s="9"/>
+      <c r="CY88" s="9">
+        <v>11890.511966969172</v>
+      </c>
       <c r="CZ88" s="9"/>
       <c r="DA88" s="9"/>
       <c r="DB88" s="34"/>
       <c r="DC88" s="34"/>
       <c r="DD88" s="34"/>
       <c r="DE88" s="18"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B89" s="2">
         <v>3154.5417526141409</v>
       </c>
       <c r="C89" s="2">
         <v>4059.9739320055205</v>
       </c>
       <c r="D89" s="2">
         <v>5470.7440890711514</v>
       </c>
       <c r="E89" s="2">
         <v>7149.6821978963244</v>
       </c>
       <c r="F89" s="2">
         <v>10439.384144922309</v>
@@ -25514,51 +25652,53 @@
       </c>
       <c r="CQ89" s="34">
         <v>12497.924365915893</v>
       </c>
       <c r="CR89" s="34">
         <v>13273.099893059578</v>
       </c>
       <c r="CS89" s="34">
         <v>20855.344136679938</v>
       </c>
       <c r="CT89" s="27">
         <v>8543.9453275448031</v>
       </c>
       <c r="CU89" s="34">
         <v>11981.766825808794</v>
       </c>
       <c r="CV89" s="34">
         <v>13817.072102566959</v>
       </c>
       <c r="CW89" s="34">
         <v>18482.620318172376</v>
       </c>
       <c r="CX89" s="8">
         <v>26477.990116874309</v>
       </c>
-      <c r="CY89" s="9"/>
+      <c r="CY89" s="9">
+        <v>35703.80663337138</v>
+      </c>
       <c r="CZ89" s="9"/>
       <c r="DA89" s="9"/>
       <c r="DB89" s="34"/>
       <c r="DC89" s="34"/>
       <c r="DD89" s="34"/>
       <c r="DE89" s="18"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="2">
         <v>6720.4018046211822</v>
       </c>
       <c r="C90" s="2">
         <v>6417.4054171180369</v>
       </c>
       <c r="D90" s="2">
         <v>7316.3833629829614</v>
       </c>
       <c r="E90" s="2">
         <v>8258.9024040040531</v>
       </c>
       <c r="F90" s="2">
         <v>8912.9600083975165</v>
@@ -25829,51 +25969,53 @@
       </c>
       <c r="CQ90" s="34">
         <v>16179.848439787898</v>
       </c>
       <c r="CR90" s="34">
         <v>19147.138246658233</v>
       </c>
       <c r="CS90" s="34">
         <v>32664.160479329337</v>
       </c>
       <c r="CT90" s="27">
         <v>13372.299989714629</v>
       </c>
       <c r="CU90" s="34">
         <v>15057.620208030627</v>
       </c>
       <c r="CV90" s="34">
         <v>16970.200514914592</v>
       </c>
       <c r="CW90" s="34">
         <v>19459.591767859652</v>
       </c>
       <c r="CX90" s="8">
         <v>20108.738594750721</v>
       </c>
-      <c r="CY90" s="9"/>
+      <c r="CY90" s="9">
+        <v>29064.214995500872</v>
+      </c>
       <c r="CZ90" s="9"/>
       <c r="DA90" s="9"/>
       <c r="DB90" s="34"/>
       <c r="DC90" s="34"/>
       <c r="DD90" s="34"/>
       <c r="DE90" s="18"/>
     </row>
     <row r="91" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="16" t="s">
         <v>24</v>
@@ -26144,51 +26286,53 @@
       </c>
       <c r="CQ91" s="34">
         <v>17880.007720030622</v>
       </c>
       <c r="CR91" s="34">
         <v>17273.619202260641</v>
       </c>
       <c r="CS91" s="34">
         <v>28505.507048662934</v>
       </c>
       <c r="CT91" s="34">
         <v>9565.6247027626014</v>
       </c>
       <c r="CU91" s="34">
         <v>9202.2764666101975</v>
       </c>
       <c r="CV91" s="34">
         <v>24993.965373554103</v>
       </c>
       <c r="CW91" s="23">
         <v>12140.193488050771</v>
       </c>
       <c r="CX91" s="23">
         <v>12821.577204333915</v>
       </c>
-      <c r="CY91" s="9"/>
+      <c r="CY91" s="9">
+        <v>35269.286660648031</v>
+      </c>
       <c r="CZ91" s="9"/>
       <c r="DA91" s="9"/>
       <c r="DB91" s="34"/>
       <c r="DC91" s="34"/>
       <c r="DD91" s="34"/>
       <c r="DE91" s="18"/>
     </row>
     <row r="92" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A92" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B92" s="2">
         <v>7535.1722442155542</v>
       </c>
       <c r="C92" s="2">
         <v>6537.47749517999</v>
       </c>
       <c r="D92" s="2">
         <v>11157.446907522808</v>
       </c>
       <c r="E92" s="2">
         <v>9095.8336080721892</v>
       </c>
       <c r="F92" s="2">
         <v>13741.918483493582</v>
@@ -26459,51 +26603,53 @@
       </c>
       <c r="CQ92" s="34">
         <v>15336.749158111703</v>
       </c>
       <c r="CR92" s="34">
         <v>18828.280483328519</v>
       </c>
       <c r="CS92" s="34">
         <v>34754.213612292217</v>
       </c>
       <c r="CT92" s="34">
         <v>11713.623901708419</v>
       </c>
       <c r="CU92" s="34">
         <v>10437.821565182949</v>
       </c>
       <c r="CV92" s="34">
         <v>17524.026079841387</v>
       </c>
       <c r="CW92" s="34">
         <v>14688.954218908006</v>
       </c>
       <c r="CX92" s="8">
         <v>22020.749350448266</v>
       </c>
-      <c r="CY92" s="9"/>
+      <c r="CY92" s="9">
+        <v>40747.718681887796</v>
+      </c>
       <c r="CZ92" s="9"/>
       <c r="DA92" s="9"/>
       <c r="DB92" s="34"/>
       <c r="DC92" s="34"/>
       <c r="DD92" s="34"/>
       <c r="DE92" s="18"/>
     </row>
     <row r="93" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A93" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B93" s="2">
         <v>8099.780268606527</v>
       </c>
       <c r="C93" s="2">
         <v>8738.0431517026027</v>
       </c>
       <c r="D93" s="2">
         <v>7959.7846029461234</v>
       </c>
       <c r="E93" s="2">
         <v>12024.500311102942</v>
       </c>
       <c r="F93" s="2">
         <v>12433.130791583913</v>
@@ -26774,51 +26920,53 @@
       </c>
       <c r="CQ93" s="34">
         <v>9331.382075546735</v>
       </c>
       <c r="CR93" s="34">
         <v>8525.1156845188307</v>
       </c>
       <c r="CS93" s="34">
         <v>11572.236289062152</v>
       </c>
       <c r="CT93" s="34">
         <v>13873.218638546416</v>
       </c>
       <c r="CU93" s="34">
         <v>15864.60152402829</v>
       </c>
       <c r="CV93" s="34">
         <v>14409.91204193679</v>
       </c>
       <c r="CW93" s="34">
         <v>20323.076798823102</v>
       </c>
       <c r="CX93" s="8">
         <v>20188.599872838135</v>
       </c>
-      <c r="CY93" s="9"/>
+      <c r="CY93" s="9">
+        <v>35587.699282859758</v>
+      </c>
       <c r="CZ93" s="9"/>
       <c r="DA93" s="9"/>
       <c r="DB93" s="34"/>
       <c r="DC93" s="34"/>
       <c r="DD93" s="34"/>
       <c r="DE93" s="18"/>
     </row>
     <row r="94" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B94" s="2">
         <v>2875.4604329807221</v>
       </c>
       <c r="C94" s="2">
         <v>2669.5054963891762</v>
       </c>
       <c r="D94" s="2">
         <v>2769.6326381409795</v>
       </c>
       <c r="E94" s="2">
         <v>2841.6463595358305</v>
       </c>
       <c r="F94" s="2">
         <v>2921.6956035100025</v>
@@ -27089,51 +27237,53 @@
       </c>
       <c r="CQ94" s="34">
         <v>6119.1988426169792</v>
       </c>
       <c r="CR94" s="34">
         <v>6418.3092979539879</v>
       </c>
       <c r="CS94" s="34">
         <v>13376.195726129143</v>
       </c>
       <c r="CT94" s="34">
         <v>5615.5107608815715</v>
       </c>
       <c r="CU94" s="34">
         <v>5041.7464348549192</v>
       </c>
       <c r="CV94" s="34">
         <v>4881.5612880007775</v>
       </c>
       <c r="CW94" s="34">
         <v>5182.4450747911251</v>
       </c>
       <c r="CX94" s="8">
         <v>5215.393983135571</v>
       </c>
-      <c r="CY94" s="9"/>
+      <c r="CY94" s="9">
+        <v>6648.2085105218848</v>
+      </c>
       <c r="CZ94" s="9"/>
       <c r="DA94" s="9"/>
       <c r="DB94" s="34"/>
       <c r="DC94" s="34"/>
       <c r="DD94" s="34"/>
       <c r="DE94" s="18"/>
     </row>
     <row r="95" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B95" s="2">
         <v>657.04319596983908</v>
       </c>
       <c r="C95" s="2">
         <v>834.86494290334247</v>
       </c>
       <c r="D95" s="2">
         <v>323.3223692420911</v>
       </c>
       <c r="E95" s="2">
         <v>581.30068936642203</v>
       </c>
       <c r="F95" s="2">
         <v>673.44882693265254</v>
@@ -27404,51 +27554,53 @@
       </c>
       <c r="CQ95" s="34">
         <v>3086.3449087298559</v>
       </c>
       <c r="CR95" s="34">
         <v>3807.0502616790081</v>
       </c>
       <c r="CS95" s="34">
         <v>5708.5502609725718</v>
       </c>
       <c r="CT95" s="34">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU95" s="34">
         <v>2943.6377445341705</v>
       </c>
       <c r="CV95" s="34">
         <v>1450.7454313666531</v>
       </c>
       <c r="CW95" s="34">
         <v>2906.4387589588086</v>
       </c>
       <c r="CX95" s="8">
         <v>2113.6123398248951</v>
       </c>
-      <c r="CY95" s="9"/>
+      <c r="CY95" s="9">
+        <v>4364.6009601702144</v>
+      </c>
       <c r="CZ95" s="9"/>
       <c r="DA95" s="9"/>
       <c r="DB95" s="34"/>
       <c r="DC95" s="34"/>
       <c r="DD95" s="34"/>
       <c r="DE95" s="18"/>
     </row>
     <row r="96" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B96" s="7">
         <v>6563.7632344051599</v>
       </c>
       <c r="C96" s="7">
         <v>6761.4529350681732</v>
       </c>
       <c r="D96" s="7">
         <v>7984.8034593906805</v>
       </c>
       <c r="E96" s="7">
         <v>8205.1740477330022</v>
       </c>
       <c r="F96" s="7">
         <v>10053.230558886036</v>
@@ -27719,51 +27871,53 @@
       </c>
       <c r="CQ96" s="34">
         <v>17828.949719115652</v>
       </c>
       <c r="CR96" s="34">
         <v>17300.785554916973</v>
       </c>
       <c r="CS96" s="34">
         <v>22702.464623879401</v>
       </c>
       <c r="CT96" s="34">
         <v>11975.744855618668</v>
       </c>
       <c r="CU96" s="34">
         <v>13352.790807799875</v>
       </c>
       <c r="CV96" s="34">
         <v>15403.243315034573</v>
       </c>
       <c r="CW96" s="34">
         <v>17284.377922395681</v>
       </c>
       <c r="CX96" s="34">
         <v>17489.161564209084</v>
       </c>
-      <c r="CY96" s="34"/>
+      <c r="CY96" s="34">
+        <v>27541.055208164275</v>
+      </c>
       <c r="CZ96" s="9"/>
       <c r="DA96" s="9"/>
       <c r="DB96" s="34"/>
       <c r="DC96" s="34"/>
       <c r="DD96" s="34"/>
       <c r="DE96" s="18"/>
     </row>
     <row r="97" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B97" s="7">
         <v>8800.1008137882563</v>
       </c>
       <c r="C97" s="7">
         <v>6829.9334895171478</v>
       </c>
       <c r="D97" s="7">
         <v>6704.3407642847615</v>
       </c>
       <c r="E97" s="7">
         <v>11595.674381964045</v>
       </c>
       <c r="F97" s="7">
         <v>12847.145802604949</v>
@@ -28034,51 +28188,53 @@
       </c>
       <c r="CQ97" s="34">
         <v>15262.054360635506</v>
       </c>
       <c r="CR97" s="34">
         <v>12702.259951544438</v>
       </c>
       <c r="CS97" s="34">
         <v>16544.087025149311</v>
       </c>
       <c r="CT97" s="34">
         <v>15231.339578948831</v>
       </c>
       <c r="CU97" s="34">
         <v>11785.586285475527</v>
       </c>
       <c r="CV97" s="34">
         <v>13487.801061001432</v>
       </c>
       <c r="CW97" s="34">
         <v>17920.546431215123</v>
       </c>
       <c r="CX97" s="34">
         <v>19253.768770584385</v>
       </c>
-      <c r="CY97" s="34"/>
+      <c r="CY97" s="34">
+        <v>24381.243024922951</v>
+      </c>
       <c r="CZ97" s="9"/>
       <c r="DA97" s="9"/>
       <c r="DB97" s="34"/>
       <c r="DC97" s="34"/>
       <c r="DD97" s="34"/>
       <c r="DE97" s="18"/>
     </row>
     <row r="98" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A98" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B98" s="7">
         <v>17527.229638959649</v>
       </c>
       <c r="C98" s="7">
         <v>17798.853606807861</v>
       </c>
       <c r="D98" s="7">
         <v>20543.585701357646</v>
       </c>
       <c r="E98" s="7">
         <v>20610.968833942694</v>
       </c>
       <c r="F98" s="7">
         <v>22862.745053273418</v>
@@ -28349,51 +28505,53 @@
       </c>
       <c r="CQ98" s="34">
         <v>34849.801064128755</v>
       </c>
       <c r="CR98" s="34">
         <v>33103.729811200305</v>
       </c>
       <c r="CS98" s="34">
         <v>55824.066480079426</v>
       </c>
       <c r="CT98" s="34">
         <v>36711.784736797061</v>
       </c>
       <c r="CU98" s="34">
         <v>40085.751766197136</v>
       </c>
       <c r="CV98" s="34">
         <v>43254.203418662088</v>
       </c>
       <c r="CW98" s="34">
         <v>48053.79475450654</v>
       </c>
       <c r="CX98" s="34">
         <v>47453.992378205854</v>
       </c>
-      <c r="CY98" s="34"/>
+      <c r="CY98" s="34">
+        <v>53511.095059219617</v>
+      </c>
       <c r="CZ98" s="9"/>
       <c r="DA98" s="9"/>
       <c r="DB98" s="34"/>
       <c r="DC98" s="34"/>
       <c r="DD98" s="34"/>
       <c r="DE98" s="18"/>
     </row>
     <row r="99" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F99" s="16" t="s">
         <v>24</v>
@@ -28664,51 +28822,53 @@
       </c>
       <c r="CQ99" s="34">
         <v>4366.5569666737047</v>
       </c>
       <c r="CR99" s="34">
         <v>3243.903027637497</v>
       </c>
       <c r="CS99" s="34">
         <v>10243.881024404825</v>
       </c>
       <c r="CT99" s="34">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU99" s="34">
         <v>2514.6298949550965</v>
       </c>
       <c r="CV99" s="34">
         <v>4060.8473308986304</v>
       </c>
       <c r="CW99" s="23">
         <v>2785.8099097180911</v>
       </c>
       <c r="CX99" s="23">
         <v>4312.4273341569751</v>
       </c>
-      <c r="CY99" s="34"/>
+      <c r="CY99" s="34">
+        <v>6523.3801702821165</v>
+      </c>
       <c r="CZ99" s="9"/>
       <c r="DA99" s="9"/>
       <c r="DB99" s="34"/>
       <c r="DC99" s="34"/>
       <c r="DD99" s="34"/>
       <c r="DE99" s="18"/>
     </row>
     <row r="100" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A100" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B100" s="7">
         <v>11494.066988745606</v>
       </c>
       <c r="C100" s="7">
         <v>14598.015800460957</v>
       </c>
       <c r="D100" s="7">
         <v>18811.411276359831</v>
       </c>
       <c r="E100" s="7">
         <v>20418.506928710704</v>
       </c>
       <c r="F100" s="7">
         <v>23821.236668118188</v>
@@ -28979,51 +29139,53 @@
       </c>
       <c r="CQ100" s="34">
         <v>21555.646559780005</v>
       </c>
       <c r="CR100" s="34">
         <v>24968.809111359209</v>
       </c>
       <c r="CS100" s="34">
         <v>36654.852666681618</v>
       </c>
       <c r="CT100" s="34">
         <v>14655.345362592652</v>
       </c>
       <c r="CU100" s="34">
         <v>17436.519061157491</v>
       </c>
       <c r="CV100" s="34">
         <v>22453.826224689445</v>
       </c>
       <c r="CW100" s="34">
         <v>22350.738652415981</v>
       </c>
       <c r="CX100" s="34">
         <v>24913.206309328707</v>
       </c>
-      <c r="CY100" s="34"/>
+      <c r="CY100" s="34">
+        <v>33865.855012608503</v>
+      </c>
       <c r="CZ100" s="9"/>
       <c r="DA100" s="9"/>
       <c r="DB100" s="34"/>
       <c r="DC100" s="34"/>
       <c r="DD100" s="34"/>
       <c r="DE100" s="18"/>
     </row>
     <row r="101" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A101" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B101" s="7">
         <v>13.898729655017437</v>
       </c>
       <c r="C101" s="7">
         <v>13.111218324789636</v>
       </c>
       <c r="D101" s="7">
         <v>13.192859253561792</v>
       </c>
       <c r="E101" s="7">
         <v>15.838395375903055</v>
       </c>
       <c r="F101" s="7">
         <v>17.4085478996512</v>
@@ -29294,51 +29456,53 @@
       </c>
       <c r="CQ101" s="34">
         <v>14.933869293848874</v>
       </c>
       <c r="CR101" s="34">
         <v>24.218178041172749</v>
       </c>
       <c r="CS101" s="34">
         <v>43.910081939588103</v>
       </c>
       <c r="CT101" s="34">
         <v>10.313460922453118</v>
       </c>
       <c r="CU101" s="34">
         <v>10.265000810947793</v>
       </c>
       <c r="CV101" s="34">
         <v>17.02918143983781</v>
       </c>
       <c r="CW101" s="34">
         <v>13.579916742270655</v>
       </c>
       <c r="CX101" s="34">
         <v>12.096454554728139</v>
       </c>
-      <c r="CY101" s="34"/>
+      <c r="CY101" s="34">
+        <v>16.034447924104864</v>
+      </c>
       <c r="CZ101" s="9"/>
       <c r="DA101" s="9"/>
       <c r="DB101" s="34"/>
       <c r="DC101" s="34"/>
       <c r="DD101" s="34"/>
       <c r="DE101" s="18"/>
     </row>
     <row r="102" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A102" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B102" s="7">
         <v>122.73153608565883</v>
       </c>
       <c r="C102" s="7">
         <v>68.383255320626617</v>
       </c>
       <c r="D102" s="7">
         <v>115.15601166166795</v>
       </c>
       <c r="E102" s="7">
         <v>68.011706770813888</v>
       </c>
       <c r="F102" s="7">
         <v>146.59090080662207</v>
@@ -29609,51 +29773,53 @@
       </c>
       <c r="CQ102" s="34">
         <v>16.965320322840824</v>
       </c>
       <c r="CR102" s="34">
         <v>20.211915009563644</v>
       </c>
       <c r="CS102" s="34">
         <v>14.513956125608431</v>
       </c>
       <c r="CT102" s="34">
         <v>22.518500463630893</v>
       </c>
       <c r="CU102" s="34">
         <v>18.667551853159477</v>
       </c>
       <c r="CV102" s="34">
         <v>30.888540466519558</v>
       </c>
       <c r="CW102" s="34">
         <v>21.107438622567702</v>
       </c>
       <c r="CX102" s="34">
         <v>21.007457070644868</v>
       </c>
-      <c r="CY102" s="34"/>
+      <c r="CY102" s="34">
+        <v>57.967161480944725</v>
+      </c>
       <c r="CZ102" s="9"/>
       <c r="DA102" s="9"/>
       <c r="DB102" s="34"/>
       <c r="DC102" s="34"/>
       <c r="DD102" s="18"/>
       <c r="DE102" s="18"/>
     </row>
     <row r="103" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A103" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B103" s="12">
         <v>1087.9220374591055</v>
       </c>
       <c r="C103" s="12">
         <v>1071.5353852617668</v>
       </c>
       <c r="D103" s="12">
         <v>1334.4833365910479</v>
       </c>
       <c r="E103" s="12">
         <v>2525.6713349661754</v>
       </c>
       <c r="F103" s="12">
         <v>1952.8869091044426</v>
@@ -29924,345 +30090,347 @@
       </c>
       <c r="CQ103" s="34">
         <v>3231.6665615910351</v>
       </c>
       <c r="CR103" s="34">
         <v>3056.4693524011291</v>
       </c>
       <c r="CS103" s="34">
         <v>3832.1700050528807</v>
       </c>
       <c r="CT103" s="34">
         <v>3531.2944305448691</v>
       </c>
       <c r="CU103" s="34">
         <v>3353.3876283878317</v>
       </c>
       <c r="CV103" s="34">
         <v>3549.5247696524957</v>
       </c>
       <c r="CW103" s="34">
         <v>4428.9464102562069</v>
       </c>
       <c r="CX103" s="34">
         <v>4847.7020887058025</v>
       </c>
-      <c r="CY103" s="34"/>
+      <c r="CY103" s="34">
+        <v>4234.5050063427943</v>
+      </c>
       <c r="CZ103" s="9"/>
       <c r="DA103" s="9"/>
       <c r="DB103" s="34"/>
       <c r="DC103" s="34"/>
       <c r="DD103" s="34"/>
       <c r="DE103" s="18"/>
     </row>
     <row r="105" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="B105" s="47"/>
-[...3 lines deleted...]
-      <c r="F105" s="47"/>
+      <c r="B105" s="44"/>
+      <c r="C105" s="44"/>
+      <c r="D105" s="44"/>
+      <c r="E105" s="44"/>
+      <c r="F105" s="44"/>
       <c r="N105" s="13"/>
       <c r="O105" s="13"/>
       <c r="P105" s="13"/>
       <c r="Q105" s="13"/>
       <c r="R105" s="13"/>
       <c r="Z105" s="13"/>
-      <c r="BJ105" s="43" t="s">
+      <c r="BJ105" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="BK105" s="43"/>
-[...22 lines deleted...]
-      <c r="CH105" s="43" t="s">
+      <c r="BK105" s="46"/>
+      <c r="BL105" s="46"/>
+      <c r="BM105" s="46"/>
+      <c r="BN105" s="46"/>
+      <c r="BO105" s="46"/>
+      <c r="BP105" s="46"/>
+      <c r="BQ105" s="46"/>
+      <c r="BR105" s="46"/>
+      <c r="BS105" s="46"/>
+      <c r="BT105" s="46"/>
+      <c r="BU105" s="46"/>
+      <c r="BV105" s="46"/>
+      <c r="BW105" s="46"/>
+      <c r="BX105" s="46"/>
+      <c r="BY105" s="46"/>
+      <c r="BZ105" s="46"/>
+      <c r="CA105" s="46"/>
+      <c r="CB105" s="46"/>
+      <c r="CC105" s="46"/>
+      <c r="CD105" s="46"/>
+      <c r="CE105" s="46"/>
+      <c r="CF105" s="46"/>
+      <c r="CG105" s="46"/>
+      <c r="CH105" s="46" t="s">
         <v>51</v>
       </c>
-      <c r="CI105" s="43"/>
-[...9 lines deleted...]
-      <c r="CS105" s="43"/>
+      <c r="CI105" s="46"/>
+      <c r="CJ105" s="46"/>
+      <c r="CK105" s="46"/>
+      <c r="CL105" s="46"/>
+      <c r="CM105" s="46"/>
+      <c r="CN105" s="46"/>
+      <c r="CO105" s="46"/>
+      <c r="CP105" s="46"/>
+      <c r="CQ105" s="46"/>
+      <c r="CR105" s="46"/>
+      <c r="CS105" s="46"/>
     </row>
     <row r="106" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BJ106" s="43"/>
-[...22 lines deleted...]
-      <c r="CG106" s="43"/>
+      <c r="BJ106" s="46"/>
+      <c r="BK106" s="46"/>
+      <c r="BL106" s="46"/>
+      <c r="BM106" s="46"/>
+      <c r="BN106" s="46"/>
+      <c r="BO106" s="46"/>
+      <c r="BP106" s="46"/>
+      <c r="BQ106" s="46"/>
+      <c r="BR106" s="46"/>
+      <c r="BS106" s="46"/>
+      <c r="BT106" s="46"/>
+      <c r="BU106" s="46"/>
+      <c r="BV106" s="46"/>
+      <c r="BW106" s="46"/>
+      <c r="BX106" s="46"/>
+      <c r="BY106" s="46"/>
+      <c r="BZ106" s="46"/>
+      <c r="CA106" s="46"/>
+      <c r="CB106" s="46"/>
+      <c r="CC106" s="46"/>
+      <c r="CD106" s="46"/>
+      <c r="CE106" s="46"/>
+      <c r="CF106" s="46"/>
+      <c r="CG106" s="46"/>
     </row>
     <row r="107" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BJ107" s="43" t="s">
+      <c r="BJ107" s="46" t="s">
         <v>46</v>
       </c>
-      <c r="BK107" s="43"/>
-[...9 lines deleted...]
-      <c r="BU107" s="43"/>
+      <c r="BK107" s="46"/>
+      <c r="BL107" s="46"/>
+      <c r="BM107" s="46"/>
+      <c r="BN107" s="46"/>
+      <c r="BO107" s="46"/>
+      <c r="BP107" s="46"/>
+      <c r="BQ107" s="46"/>
+      <c r="BR107" s="46"/>
+      <c r="BS107" s="46"/>
+      <c r="BT107" s="46"/>
+      <c r="BU107" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="88">
-    <mergeCell ref="BF80:BI80"/>
-[...70 lines deleted...]
-    <mergeCell ref="CH105:CS105"/>
     <mergeCell ref="CT55:DE55"/>
     <mergeCell ref="DB80:DE80"/>
     <mergeCell ref="CT81:DE81"/>
     <mergeCell ref="CH1:DE1"/>
     <mergeCell ref="CH27:DE27"/>
     <mergeCell ref="CH53:DE53"/>
     <mergeCell ref="CH79:DE79"/>
     <mergeCell ref="DB2:DE2"/>
     <mergeCell ref="CT3:DE3"/>
     <mergeCell ref="DB28:DE28"/>
     <mergeCell ref="CT29:DE29"/>
     <mergeCell ref="DB54:DE54"/>
     <mergeCell ref="CH55:CS55"/>
     <mergeCell ref="CP80:CS80"/>
     <mergeCell ref="CH81:CS81"/>
     <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CP28:CS28"/>
+    <mergeCell ref="CH29:CS29"/>
+    <mergeCell ref="CP54:CS54"/>
+    <mergeCell ref="BJ105:CG106"/>
+    <mergeCell ref="CH105:CS105"/>
+    <mergeCell ref="BJ107:BU107"/>
+    <mergeCell ref="BV55:CG55"/>
+    <mergeCell ref="CD80:CG80"/>
+    <mergeCell ref="BV81:CG81"/>
+    <mergeCell ref="BJ55:BU55"/>
+    <mergeCell ref="BR80:BU80"/>
+    <mergeCell ref="BJ81:BU81"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CD28:CG28"/>
+    <mergeCell ref="BV29:CG29"/>
+    <mergeCell ref="CD54:CG54"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BR28:BU28"/>
+    <mergeCell ref="BJ29:BU29"/>
+    <mergeCell ref="BR54:BU54"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="A27:BI27"/>
+    <mergeCell ref="A53:BI53"/>
+    <mergeCell ref="A79:BI79"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="W28:Y28"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B55:M55"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="B105:F105"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="Z81:AK81"/>
+    <mergeCell ref="AH80:AK80"/>
+    <mergeCell ref="AH54:AK54"/>
+    <mergeCell ref="N29:Y29"/>
+    <mergeCell ref="AH28:AK28"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="W54:Y54"/>
+    <mergeCell ref="N55:Y55"/>
+    <mergeCell ref="W80:Y80"/>
+    <mergeCell ref="N81:Y81"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="Z29:AK29"/>
+    <mergeCell ref="Z55:AK55"/>
+    <mergeCell ref="A81:A82"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B81:M81"/>
+    <mergeCell ref="K54:M54"/>
+    <mergeCell ref="K80:M80"/>
+    <mergeCell ref="AT80:AW80"/>
+    <mergeCell ref="AL81:AW81"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT28:AW28"/>
+    <mergeCell ref="AL29:AW29"/>
+    <mergeCell ref="AT54:AW54"/>
+    <mergeCell ref="AL55:AW55"/>
+    <mergeCell ref="BF80:BI80"/>
+    <mergeCell ref="AX81:BI81"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF28:BI28"/>
+    <mergeCell ref="AX29:BI29"/>
+    <mergeCell ref="BF54:BI54"/>
+    <mergeCell ref="AX55:BI55"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>