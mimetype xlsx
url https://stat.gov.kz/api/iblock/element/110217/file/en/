--- v4 (2026-07-18)
+++ v5 (2026-08-27)
@@ -1,59 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
-    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="11865" windowHeight="7725" tabRatio="838"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="19590" windowHeight="9795" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по месяцам " sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1182" uniqueCount="52">
   <si>
     <t>Republic of Kazakhstan</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>a established prices, million tenge</t>
   </si>
   <si>
     <t>Akmola</t>
   </si>
   <si>
     <t>Аktobе</t>
   </si>
@@ -216,51 +211,51 @@
   <si>
     <t>In accordance with paragraph 2 of paragraph 10 of the Rules for the Revision of Published Official Statistical Information for statistical Purposes and on the basis of updated administrative data on household accounting, a special revision of certain indicators of livestock  statistics for 2023 and 2024  was carried out in relation to peasant and farm farms and households of the population.</t>
   </si>
   <si>
     <t>*Data for 2023 are recalculated by updated annual data</t>
   </si>
   <si>
     <t>2021 year</t>
   </si>
   <si>
     <t>2023 year*</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
   <si>
     <t>2025 year*</t>
   </si>
   <si>
     <t>*Data for 2025 are recalculated by updated annual data</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -519,79 +514,79 @@
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -614,86 +609,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -864,55 +859,55 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:EP107"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="CO2" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="1" topLeftCell="CH2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="CY83" sqref="CY83:CY103"/>
+      <selection pane="bottomRight" activeCell="CZ4" sqref="CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="3" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="3"/>
     <col min="10" max="10" width="10.140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="3" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.140625" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.28515625" style="3" customWidth="1"/>
     <col min="15" max="21" width="9.140625" style="3"/>
     <col min="22" max="22" width="10.140625" style="3" customWidth="1"/>
     <col min="23" max="23" width="9.42578125" style="3" customWidth="1"/>
     <col min="24" max="24" width="10" style="3" customWidth="1"/>
     <col min="25" max="25" width="9.140625" style="3" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="3"/>
     <col min="34" max="34" width="10" style="3" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="3"/>
     <col min="37" max="37" width="11" style="3" customWidth="1"/>
     <col min="38" max="45" width="9.140625" style="3"/>
     <col min="46" max="46" width="10.85546875" style="3" customWidth="1"/>
     <col min="47" max="56" width="9.140625" style="3"/>
@@ -921,362 +916,362 @@
     <col min="59" max="59" width="10" style="3" customWidth="1"/>
     <col min="60" max="68" width="9.140625" style="3"/>
     <col min="69" max="69" width="10" style="3" customWidth="1"/>
     <col min="70" max="70" width="10.85546875" style="3" customWidth="1"/>
     <col min="71" max="71" width="10.140625" style="3" customWidth="1"/>
     <col min="72" max="80" width="9.140625" style="3"/>
     <col min="81" max="81" width="10.42578125" style="3" customWidth="1"/>
     <col min="82" max="82" width="11.28515625" style="3" customWidth="1"/>
     <col min="83" max="83" width="11.140625" style="3" customWidth="1"/>
     <col min="84" max="92" width="9.140625" style="3"/>
     <col min="93" max="93" width="10.5703125" style="3" customWidth="1"/>
     <col min="94" max="94" width="10.140625" style="3" customWidth="1"/>
     <col min="95" max="95" width="10.28515625" style="3" customWidth="1"/>
     <col min="96" max="96" width="10.5703125" style="3" customWidth="1"/>
     <col min="97" max="97" width="9.140625" style="37"/>
     <col min="98" max="104" width="9.140625" style="3"/>
     <col min="105" max="105" width="10.5703125" style="3" customWidth="1"/>
     <col min="106" max="106" width="10.140625" style="3" customWidth="1"/>
     <col min="107" max="107" width="10.28515625" style="3" customWidth="1"/>
     <col min="108" max="108" width="10.5703125" style="3" customWidth="1"/>
     <col min="109" max="109" width="9.140625" style="37"/>
     <col min="110" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:146" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="45"/>
-[...59 lines deleted...]
-      <c r="CH1" s="47" t="s">
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
+      <c r="Z1" s="44"/>
+      <c r="AA1" s="44"/>
+      <c r="AB1" s="44"/>
+      <c r="AC1" s="44"/>
+      <c r="AD1" s="44"/>
+      <c r="AE1" s="44"/>
+      <c r="AF1" s="44"/>
+      <c r="AG1" s="44"/>
+      <c r="AH1" s="44"/>
+      <c r="AI1" s="44"/>
+      <c r="AJ1" s="44"/>
+      <c r="AK1" s="44"/>
+      <c r="AL1" s="44"/>
+      <c r="AM1" s="44"/>
+      <c r="AN1" s="44"/>
+      <c r="AO1" s="44"/>
+      <c r="AP1" s="44"/>
+      <c r="AQ1" s="44"/>
+      <c r="AR1" s="44"/>
+      <c r="AS1" s="44"/>
+      <c r="AT1" s="44"/>
+      <c r="AU1" s="44"/>
+      <c r="AV1" s="44"/>
+      <c r="AW1" s="44"/>
+      <c r="AX1" s="44"/>
+      <c r="AY1" s="44"/>
+      <c r="AZ1" s="44"/>
+      <c r="BA1" s="44"/>
+      <c r="BB1" s="44"/>
+      <c r="BC1" s="44"/>
+      <c r="BD1" s="44"/>
+      <c r="BE1" s="44"/>
+      <c r="BF1" s="44"/>
+      <c r="BG1" s="44"/>
+      <c r="BH1" s="44"/>
+      <c r="BI1" s="44"/>
+      <c r="CH1" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="CI1" s="47"/>
-[...21 lines deleted...]
-      <c r="DE1" s="47"/>
+      <c r="CI1" s="42"/>
+      <c r="CJ1" s="42"/>
+      <c r="CK1" s="42"/>
+      <c r="CL1" s="42"/>
+      <c r="CM1" s="42"/>
+      <c r="CN1" s="42"/>
+      <c r="CO1" s="42"/>
+      <c r="CP1" s="42"/>
+      <c r="CQ1" s="42"/>
+      <c r="CR1" s="42"/>
+      <c r="CS1" s="42"/>
+      <c r="CT1" s="42"/>
+      <c r="CU1" s="42"/>
+      <c r="CV1" s="42"/>
+      <c r="CW1" s="42"/>
+      <c r="CX1" s="42"/>
+      <c r="CY1" s="42"/>
+      <c r="CZ1" s="42"/>
+      <c r="DA1" s="42"/>
+      <c r="DB1" s="42"/>
+      <c r="DC1" s="42"/>
+      <c r="DD1" s="42"/>
+      <c r="DE1" s="42"/>
       <c r="DF1" s="35"/>
       <c r="DG1" s="35"/>
       <c r="DH1" s="35"/>
       <c r="DI1" s="35"/>
       <c r="DJ1" s="35"/>
       <c r="DK1" s="35"/>
       <c r="DL1" s="35"/>
       <c r="DM1" s="35"/>
       <c r="DN1" s="35"/>
       <c r="DO1" s="35"/>
       <c r="DP1" s="35"/>
       <c r="DQ1" s="35"/>
       <c r="DR1" s="35"/>
       <c r="DS1" s="35"/>
       <c r="DT1" s="35"/>
       <c r="DU1" s="35"/>
       <c r="DV1" s="35"/>
       <c r="DW1" s="35"/>
       <c r="DX1" s="35"/>
       <c r="DY1" s="35"/>
       <c r="DZ1" s="35"/>
       <c r="EA1" s="35"/>
       <c r="EB1" s="35"/>
       <c r="EC1" s="35"/>
       <c r="ED1" s="35"/>
       <c r="EE1" s="35"/>
       <c r="EF1" s="35"/>
       <c r="EG1" s="35"/>
       <c r="EH1" s="35"/>
       <c r="EI1" s="35"/>
       <c r="EJ1" s="35"/>
       <c r="EK1" s="35"/>
       <c r="EL1" s="35"/>
       <c r="EM1" s="35"/>
       <c r="EN1" s="35"/>
       <c r="EO1" s="35"/>
       <c r="EP1" s="35"/>
     </row>
     <row r="2" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K2" s="38" t="s">
+      <c r="K2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="L2" s="38"/>
-[...1 lines deleted...]
-      <c r="W2" s="38" t="s">
+      <c r="L2" s="41"/>
+      <c r="M2" s="41"/>
+      <c r="W2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="X2" s="38"/>
-[...1 lines deleted...]
-      <c r="AH2" s="38" t="s">
+      <c r="X2" s="41"/>
+      <c r="Y2" s="41"/>
+      <c r="AH2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AI2" s="38"/>
-[...2 lines deleted...]
-      <c r="AT2" s="38" t="s">
+      <c r="AI2" s="41"/>
+      <c r="AJ2" s="41"/>
+      <c r="AK2" s="41"/>
+      <c r="AT2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AU2" s="38"/>
-[...2 lines deleted...]
-      <c r="BF2" s="38" t="s">
+      <c r="AU2" s="41"/>
+      <c r="AV2" s="41"/>
+      <c r="AW2" s="41"/>
+      <c r="BF2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="BG2" s="38"/>
-[...2 lines deleted...]
-      <c r="BR2" s="38" t="s">
+      <c r="BG2" s="41"/>
+      <c r="BH2" s="41"/>
+      <c r="BI2" s="41"/>
+      <c r="BR2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="BS2" s="38"/>
-[...2 lines deleted...]
-      <c r="CD2" s="38" t="s">
+      <c r="BS2" s="41"/>
+      <c r="BT2" s="41"/>
+      <c r="BU2" s="41"/>
+      <c r="CD2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="CE2" s="38"/>
-[...2 lines deleted...]
-      <c r="CP2" s="38" t="s">
+      <c r="CE2" s="41"/>
+      <c r="CF2" s="41"/>
+      <c r="CG2" s="41"/>
+      <c r="CP2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="CQ2" s="38"/>
-[...2 lines deleted...]
-      <c r="DB2" s="38" t="s">
+      <c r="CQ2" s="41"/>
+      <c r="CR2" s="41"/>
+      <c r="CS2" s="41"/>
+      <c r="DB2" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="DC2" s="38"/>
-[...1 lines deleted...]
-      <c r="DE2" s="38"/>
+      <c r="DC2" s="41"/>
+      <c r="DD2" s="41"/>
+      <c r="DE2" s="41"/>
     </row>
     <row r="3" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="42"/>
-      <c r="B3" s="39" t="s">
+      <c r="A3" s="45"/>
+      <c r="B3" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="40"/>
-[...10 lines deleted...]
-      <c r="N3" s="39" t="s">
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="40"/>
+      <c r="N3" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="O3" s="40"/>
-[...10 lines deleted...]
-      <c r="Z3" s="39" t="s">
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="39"/>
+      <c r="S3" s="39"/>
+      <c r="T3" s="39"/>
+      <c r="U3" s="39"/>
+      <c r="V3" s="39"/>
+      <c r="W3" s="39"/>
+      <c r="X3" s="39"/>
+      <c r="Y3" s="40"/>
+      <c r="Z3" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="AA3" s="40"/>
-[...10 lines deleted...]
-      <c r="AL3" s="39" t="s">
+      <c r="AA3" s="39"/>
+      <c r="AB3" s="39"/>
+      <c r="AC3" s="39"/>
+      <c r="AD3" s="39"/>
+      <c r="AE3" s="39"/>
+      <c r="AF3" s="39"/>
+      <c r="AG3" s="39"/>
+      <c r="AH3" s="39"/>
+      <c r="AI3" s="39"/>
+      <c r="AJ3" s="39"/>
+      <c r="AK3" s="40"/>
+      <c r="AL3" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="AM3" s="40"/>
-[...10 lines deleted...]
-      <c r="AX3" s="39" t="s">
+      <c r="AM3" s="39"/>
+      <c r="AN3" s="39"/>
+      <c r="AO3" s="39"/>
+      <c r="AP3" s="39"/>
+      <c r="AQ3" s="39"/>
+      <c r="AR3" s="39"/>
+      <c r="AS3" s="39"/>
+      <c r="AT3" s="39"/>
+      <c r="AU3" s="39"/>
+      <c r="AV3" s="39"/>
+      <c r="AW3" s="40"/>
+      <c r="AX3" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="AY3" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="39" t="s">
+      <c r="AY3" s="39"/>
+      <c r="AZ3" s="39"/>
+      <c r="BA3" s="39"/>
+      <c r="BB3" s="39"/>
+      <c r="BC3" s="39"/>
+      <c r="BD3" s="39"/>
+      <c r="BE3" s="39"/>
+      <c r="BF3" s="39"/>
+      <c r="BG3" s="39"/>
+      <c r="BH3" s="39"/>
+      <c r="BI3" s="40"/>
+      <c r="BJ3" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="BK3" s="40"/>
-[...10 lines deleted...]
-      <c r="BV3" s="39" t="s">
+      <c r="BK3" s="39"/>
+      <c r="BL3" s="39"/>
+      <c r="BM3" s="39"/>
+      <c r="BN3" s="39"/>
+      <c r="BO3" s="39"/>
+      <c r="BP3" s="39"/>
+      <c r="BQ3" s="39"/>
+      <c r="BR3" s="39"/>
+      <c r="BS3" s="39"/>
+      <c r="BT3" s="39"/>
+      <c r="BU3" s="40"/>
+      <c r="BV3" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="BW3" s="40"/>
-[...10 lines deleted...]
-      <c r="CH3" s="39" t="s">
+      <c r="BW3" s="39"/>
+      <c r="BX3" s="39"/>
+      <c r="BY3" s="39"/>
+      <c r="BZ3" s="39"/>
+      <c r="CA3" s="39"/>
+      <c r="CB3" s="39"/>
+      <c r="CC3" s="39"/>
+      <c r="CD3" s="39"/>
+      <c r="CE3" s="39"/>
+      <c r="CF3" s="39"/>
+      <c r="CG3" s="40"/>
+      <c r="CH3" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="CI3" s="40"/>
-[...10 lines deleted...]
-      <c r="CT3" s="39" t="s">
+      <c r="CI3" s="39"/>
+      <c r="CJ3" s="39"/>
+      <c r="CK3" s="39"/>
+      <c r="CL3" s="39"/>
+      <c r="CM3" s="39"/>
+      <c r="CN3" s="39"/>
+      <c r="CO3" s="39"/>
+      <c r="CP3" s="39"/>
+      <c r="CQ3" s="39"/>
+      <c r="CR3" s="39"/>
+      <c r="CS3" s="40"/>
+      <c r="CT3" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="CU3" s="40"/>
-[...9 lines deleted...]
-      <c r="DE3" s="41"/>
+      <c r="CU3" s="39"/>
+      <c r="CV3" s="39"/>
+      <c r="CW3" s="39"/>
+      <c r="CX3" s="39"/>
+      <c r="CY3" s="39"/>
+      <c r="CZ3" s="39"/>
+      <c r="DA3" s="39"/>
+      <c r="DB3" s="39"/>
+      <c r="DC3" s="39"/>
+      <c r="DD3" s="39"/>
+      <c r="DE3" s="40"/>
     </row>
     <row r="4" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="43"/>
+      <c r="A4" s="46"/>
       <c r="B4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="21" t="s">
         <v>35</v>
       </c>
       <c r="F4" s="20" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H4" s="20" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="20" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="20" t="s">
@@ -1868,51 +1863,53 @@
       </c>
       <c r="CR5" s="33">
         <v>1156981.8395978056</v>
       </c>
       <c r="CS5" s="16">
         <v>492959.4269226013</v>
       </c>
       <c r="CT5" s="33">
         <v>259537.41645133332</v>
       </c>
       <c r="CU5" s="33">
         <v>275737.58330575458</v>
       </c>
       <c r="CV5" s="33">
         <v>363420.05882626172</v>
       </c>
       <c r="CW5" s="33">
         <v>352550.16665031412</v>
       </c>
       <c r="CX5" s="10">
         <v>380432.21877557336</v>
       </c>
       <c r="CY5" s="11">
         <v>575550.26854658604</v>
       </c>
-      <c r="CZ5" s="11"/>
+      <c r="CZ5" s="11">
+        <v>752174.70286921714</v>
+      </c>
       <c r="DA5" s="11"/>
       <c r="DB5" s="33"/>
       <c r="DC5" s="33"/>
       <c r="DD5" s="33"/>
       <c r="DE5" s="16"/>
     </row>
     <row r="6" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="16" t="s">
         <v>24</v>
       </c>
@@ -2185,51 +2182,53 @@
       </c>
       <c r="CR6" s="27">
         <v>110420.1355149443</v>
       </c>
       <c r="CS6" s="23">
         <v>51860.565978334249</v>
       </c>
       <c r="CT6" s="34">
         <v>12104.167185066426</v>
       </c>
       <c r="CU6" s="34">
         <v>16229.491585785001</v>
       </c>
       <c r="CV6" s="23">
         <v>22630.106496096552</v>
       </c>
       <c r="CW6" s="23">
         <v>26386.867097400514</v>
       </c>
       <c r="CX6" s="23">
         <v>29780.162867089679</v>
       </c>
       <c r="CY6" s="17">
         <v>51555.431890248576</v>
       </c>
-      <c r="CZ6" s="17"/>
+      <c r="CZ6" s="17">
+        <v>56065.212169421917</v>
+      </c>
       <c r="DA6" s="17"/>
       <c r="DB6" s="27"/>
       <c r="DC6" s="27"/>
       <c r="DD6" s="27"/>
       <c r="DE6" s="23"/>
     </row>
     <row r="7" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7">
         <v>8700.9655365574399</v>
       </c>
       <c r="C7" s="7">
         <v>8523.2103716670208</v>
       </c>
       <c r="D7" s="7">
         <v>10491.497441713673</v>
       </c>
       <c r="E7" s="7">
         <v>11775.529951202734</v>
       </c>
       <c r="F7" s="7">
         <v>13606.508592019251</v>
       </c>
@@ -2502,51 +2501,53 @@
       </c>
       <c r="CR7" s="34">
         <v>127520.31714064645</v>
       </c>
       <c r="CS7" s="18">
         <v>34099.155408396859</v>
       </c>
       <c r="CT7" s="34">
         <v>29469.714405250052</v>
       </c>
       <c r="CU7" s="34">
         <v>30896.084339753557</v>
       </c>
       <c r="CV7" s="34">
         <v>37807.146174474234</v>
       </c>
       <c r="CW7" s="34">
         <v>38790.834717595237</v>
       </c>
       <c r="CX7" s="8">
         <v>39456.207720353821</v>
       </c>
       <c r="CY7" s="9">
         <v>44375.365004254068</v>
       </c>
-      <c r="CZ7" s="9"/>
+      <c r="CZ7" s="9">
+        <v>44187.587346102613</v>
+      </c>
       <c r="DA7" s="9"/>
       <c r="DB7" s="34"/>
       <c r="DC7" s="34"/>
       <c r="DD7" s="34"/>
       <c r="DE7" s="18"/>
     </row>
     <row r="8" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="7">
         <v>7840.5553219245776</v>
       </c>
       <c r="C8" s="7">
         <v>8433.5732801290069</v>
       </c>
       <c r="D8" s="7">
         <v>14301.05804765454</v>
       </c>
       <c r="E8" s="7">
         <v>11443.83162663988</v>
       </c>
       <c r="F8" s="7">
         <v>12683.998535599916</v>
       </c>
@@ -2819,51 +2820,53 @@
       </c>
       <c r="CR8" s="34">
         <v>27660.610773211414</v>
       </c>
       <c r="CS8" s="18">
         <v>28140.263878318583</v>
       </c>
       <c r="CT8" s="34">
         <v>12673.324962121482</v>
       </c>
       <c r="CU8" s="34">
         <v>13926.973434527736</v>
       </c>
       <c r="CV8" s="34">
         <v>25690.416748725642</v>
       </c>
       <c r="CW8" s="34">
         <v>20559.867695495435</v>
       </c>
       <c r="CX8" s="8">
         <v>20485.920668774728</v>
       </c>
       <c r="CY8" s="9">
         <v>32681.015669615517</v>
       </c>
-      <c r="CZ8" s="9"/>
+      <c r="CZ8" s="9">
+        <v>53263.07858377933</v>
+      </c>
       <c r="DA8" s="9"/>
       <c r="DB8" s="34"/>
       <c r="DC8" s="34"/>
       <c r="DD8" s="34"/>
       <c r="DE8" s="18"/>
     </row>
     <row r="9" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A9" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="7">
         <v>20787.914912910335</v>
       </c>
       <c r="C9" s="7">
         <v>17541.000490463932</v>
       </c>
       <c r="D9" s="7">
         <v>35623.218416795564</v>
       </c>
       <c r="E9" s="7">
         <v>22505.89913743037</v>
       </c>
       <c r="F9" s="7">
         <v>27002.175900591887</v>
       </c>
@@ -3136,51 +3139,53 @@
       </c>
       <c r="CR9" s="34">
         <v>71182.075221890977</v>
       </c>
       <c r="CS9" s="18">
         <v>61519.229674256603</v>
       </c>
       <c r="CT9" s="34">
         <v>31930.345811066021</v>
       </c>
       <c r="CU9" s="34">
         <v>33351.503397053959</v>
       </c>
       <c r="CV9" s="34">
         <v>58329.204101825213</v>
       </c>
       <c r="CW9" s="34">
         <v>36160.446311100837</v>
       </c>
       <c r="CX9" s="8">
         <v>40538.510033934632</v>
       </c>
       <c r="CY9" s="9">
         <v>68880.000804738607</v>
       </c>
-      <c r="CZ9" s="9"/>
+      <c r="CZ9" s="9">
+        <v>74643.908359730296</v>
+      </c>
       <c r="DA9" s="9"/>
       <c r="DB9" s="34"/>
       <c r="DC9" s="34"/>
       <c r="DD9" s="34"/>
       <c r="DE9" s="18"/>
     </row>
     <row r="10" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A10" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="7">
         <v>2371.2900010054163</v>
       </c>
       <c r="C10" s="7">
         <v>2357.2336311681083</v>
       </c>
       <c r="D10" s="7">
         <v>3035.7162020600131</v>
       </c>
       <c r="E10" s="7">
         <v>3078.6981574348274</v>
       </c>
       <c r="F10" s="7">
         <v>4801.6166341695198</v>
       </c>
@@ -3453,51 +3458,53 @@
       </c>
       <c r="CR10" s="34">
         <v>7524.8182789921402</v>
       </c>
       <c r="CS10" s="18">
         <v>11774.247060848742</v>
       </c>
       <c r="CT10" s="34">
         <v>4877.2346468965252</v>
       </c>
       <c r="CU10" s="34">
         <v>6598.9884168248791</v>
       </c>
       <c r="CV10" s="34">
         <v>7159.2397966242988</v>
       </c>
       <c r="CW10" s="34">
         <v>7422.0336583510089</v>
       </c>
       <c r="CX10" s="8">
         <v>9316.2359885235328</v>
       </c>
       <c r="CY10" s="9">
         <v>12347.682740300621</v>
       </c>
-      <c r="CZ10" s="9"/>
+      <c r="CZ10" s="9">
+        <v>15518.690616896216</v>
+      </c>
       <c r="DA10" s="9"/>
       <c r="DB10" s="34"/>
       <c r="DC10" s="34"/>
       <c r="DD10" s="34"/>
       <c r="DE10" s="18"/>
     </row>
     <row r="11" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="2">
         <v>3170.0580404259745</v>
       </c>
       <c r="C11" s="2">
         <v>4075.7584577612465</v>
       </c>
       <c r="D11" s="7">
         <v>5486.9465611897858</v>
       </c>
       <c r="E11" s="7">
         <v>7166.3820622178046</v>
       </c>
       <c r="F11" s="8">
         <v>10457.058596746172</v>
       </c>
@@ -3770,51 +3777,53 @@
       </c>
       <c r="CR11" s="34">
         <v>21695.220112058116</v>
       </c>
       <c r="CS11" s="18">
         <v>21282.652375385798</v>
       </c>
       <c r="CT11" s="27">
         <v>9302.7334474173622</v>
       </c>
       <c r="CU11" s="27">
         <v>12745.167218957753</v>
       </c>
       <c r="CV11" s="34">
         <v>14374.142856920058</v>
       </c>
       <c r="CW11" s="34">
         <v>19036.179739985502</v>
       </c>
       <c r="CX11" s="8">
         <v>26818.771574376966</v>
       </c>
       <c r="CY11" s="9">
         <v>36196.26592523633</v>
       </c>
-      <c r="CZ11" s="9"/>
+      <c r="CZ11" s="9">
+        <v>48583.549868102986</v>
+      </c>
       <c r="DA11" s="9"/>
       <c r="DB11" s="34"/>
       <c r="DC11" s="34"/>
       <c r="DD11" s="34"/>
       <c r="DE11" s="18"/>
     </row>
     <row r="12" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A12" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="2">
         <v>6856.9298374157033</v>
       </c>
       <c r="C12" s="2">
         <v>6553.8105418174973</v>
       </c>
       <c r="D12" s="7">
         <v>7453.1531509965262</v>
       </c>
       <c r="E12" s="7">
         <v>8396.0545174335966</v>
       </c>
       <c r="F12" s="8">
         <v>9235.1322049118171</v>
       </c>
@@ -4087,51 +4096,53 @@
       </c>
       <c r="CR12" s="34">
         <v>24926.830283879324</v>
       </c>
       <c r="CS12" s="18">
         <v>32901.269753508321</v>
       </c>
       <c r="CT12" s="27">
         <v>13671.955163542962</v>
       </c>
       <c r="CU12" s="27">
         <v>15363.105903933127</v>
       </c>
       <c r="CV12" s="34">
         <v>17250.223951842094</v>
       </c>
       <c r="CW12" s="34">
         <v>19634.12015564632</v>
       </c>
       <c r="CX12" s="8">
         <v>20785.732513304469</v>
       </c>
       <c r="CY12" s="9">
         <v>36536.699145320825</v>
       </c>
-      <c r="CZ12" s="9"/>
+      <c r="CZ12" s="9">
+        <v>58408.615886687767</v>
+      </c>
       <c r="DA12" s="9"/>
       <c r="DB12" s="34"/>
       <c r="DC12" s="34"/>
       <c r="DD12" s="34"/>
       <c r="DE12" s="18"/>
     </row>
     <row r="13" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A13" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="16" t="s">
         <v>24</v>
       </c>
@@ -4404,51 +4415,53 @@
       </c>
       <c r="CR13" s="34">
         <v>48670.127987115513</v>
       </c>
       <c r="CS13" s="18">
         <v>28668.39228006293</v>
       </c>
       <c r="CT13" s="34">
         <v>9673.5212797626009</v>
       </c>
       <c r="CU13" s="34">
         <v>9314.9567522601956</v>
       </c>
       <c r="CV13" s="23">
         <v>25267.840199662434</v>
       </c>
       <c r="CW13" s="23">
         <v>12336.051067417437</v>
       </c>
       <c r="CX13" s="23">
         <v>15207.933698350726</v>
       </c>
       <c r="CY13" s="9">
         <v>37967.038465134741</v>
       </c>
-      <c r="CZ13" s="9"/>
+      <c r="CZ13" s="9">
+        <v>38576.159263565918</v>
+      </c>
       <c r="DA13" s="9"/>
       <c r="DB13" s="34"/>
       <c r="DC13" s="34"/>
       <c r="DD13" s="34"/>
       <c r="DE13" s="18"/>
     </row>
     <row r="14" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A14" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="2">
         <v>7745.3524355185837</v>
       </c>
       <c r="C14" s="2">
         <v>6747.392190569074</v>
       </c>
       <c r="D14" s="7">
         <v>11368.591020028414</v>
       </c>
       <c r="E14" s="7">
         <v>9306.4291059763164</v>
       </c>
       <c r="F14" s="8">
         <v>13953.750348083469</v>
       </c>
@@ -4721,51 +4734,53 @@
       </c>
       <c r="CR14" s="34">
         <v>33209.605135655351</v>
       </c>
       <c r="CS14" s="18">
         <v>34932.683676199224</v>
       </c>
       <c r="CT14" s="34">
         <v>11991.295060006834</v>
       </c>
       <c r="CU14" s="34">
         <v>10766.125785709319</v>
       </c>
       <c r="CV14" s="34">
         <v>17759.04816277494</v>
       </c>
       <c r="CW14" s="34">
         <v>14843.968825771375</v>
       </c>
       <c r="CX14" s="8">
         <v>22157.400485787912</v>
       </c>
       <c r="CY14" s="9">
         <v>40925.301753664004</v>
       </c>
-      <c r="CZ14" s="9"/>
+      <c r="CZ14" s="9">
+        <v>46648.409720683427</v>
+      </c>
       <c r="DA14" s="9"/>
       <c r="DB14" s="34"/>
       <c r="DC14" s="34"/>
       <c r="DD14" s="34"/>
       <c r="DE14" s="18"/>
     </row>
     <row r="15" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A15" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="2">
         <v>8168.6867563894302</v>
       </c>
       <c r="C15" s="2">
         <v>8806.9499730342104</v>
       </c>
       <c r="D15" s="7">
         <v>8028.6910175689327</v>
       </c>
       <c r="E15" s="7">
         <v>12093.408849898549</v>
       </c>
       <c r="F15" s="8">
         <v>12502.039543925021</v>
       </c>
@@ -5038,51 +5053,53 @@
       </c>
       <c r="CR15" s="34">
         <v>135351.16891240113</v>
       </c>
       <c r="CS15" s="18">
         <v>11845.449859081817</v>
       </c>
       <c r="CT15" s="34">
         <v>14123.35940800475</v>
       </c>
       <c r="CU15" s="34">
         <v>16125.102907361623</v>
       </c>
       <c r="CV15" s="34">
         <v>14768.918591936792</v>
       </c>
       <c r="CW15" s="34">
         <v>20590.238582156435</v>
       </c>
       <c r="CX15" s="8">
         <v>20469.959731171468</v>
       </c>
       <c r="CY15" s="9">
         <v>36422.448198356273</v>
       </c>
-      <c r="CZ15" s="9"/>
+      <c r="CZ15" s="9">
+        <v>25547.786280782173</v>
+      </c>
       <c r="DA15" s="9"/>
       <c r="DB15" s="34"/>
       <c r="DC15" s="34"/>
       <c r="DD15" s="34"/>
       <c r="DE15" s="18"/>
     </row>
     <row r="16" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A16" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="2">
         <v>2986.4752279854379</v>
       </c>
       <c r="C16" s="2">
         <v>2780.5137684741776</v>
       </c>
       <c r="D16" s="7">
         <v>2880.6440814114726</v>
       </c>
       <c r="E16" s="7">
         <v>2952.6600835951735</v>
       </c>
       <c r="F16" s="8">
         <v>3100.0743616673531</v>
       </c>
@@ -5355,51 +5372,53 @@
       </c>
       <c r="CR16" s="34">
         <v>7521.6202986959233</v>
       </c>
       <c r="CS16" s="18">
         <v>13709.777352103527</v>
       </c>
       <c r="CT16" s="34">
         <v>5979.9572228732395</v>
       </c>
       <c r="CU16" s="34">
         <v>5410.6997247090858</v>
       </c>
       <c r="CV16" s="34">
         <v>5254.0125843132773</v>
       </c>
       <c r="CW16" s="34">
         <v>5445.5670393244591</v>
       </c>
       <c r="CX16" s="8">
         <v>5632.8111096747489</v>
       </c>
       <c r="CY16" s="9">
         <v>7213.9806219941402</v>
       </c>
-      <c r="CZ16" s="9"/>
+      <c r="CZ16" s="9">
+        <v>16577.420078847441</v>
+      </c>
       <c r="DA16" s="9"/>
       <c r="DB16" s="34"/>
       <c r="DC16" s="34"/>
       <c r="DD16" s="34"/>
       <c r="DE16" s="18"/>
     </row>
     <row r="17" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A17" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="2">
         <v>782.00533499933647</v>
       </c>
       <c r="C17" s="2">
         <v>960.71156588532438</v>
       </c>
       <c r="D17" s="7">
         <v>446.62458353830556</v>
       </c>
       <c r="E17" s="7">
         <v>705.88608577153889</v>
       </c>
       <c r="F17" s="8">
         <v>798.49256743985018</v>
       </c>
@@ -5672,51 +5691,53 @@
       </c>
       <c r="CR17" s="34">
         <v>4141.5178660551364</v>
       </c>
       <c r="CS17" s="18">
         <v>6022.3044817704113</v>
       </c>
       <c r="CT17" s="34">
         <v>2190.3802970899883</v>
       </c>
       <c r="CU17" s="34">
         <v>3265.6378591029206</v>
       </c>
       <c r="CV17" s="34">
         <v>1825.6258937895698</v>
       </c>
       <c r="CW17" s="34">
         <v>3486.955533458809</v>
       </c>
       <c r="CX17" s="8">
         <v>2427.3236170747514</v>
       </c>
       <c r="CY17" s="9">
         <v>4666.6509435695416</v>
       </c>
-      <c r="CZ17" s="9"/>
+      <c r="CZ17" s="9">
+        <v>3591.6256891901635</v>
+      </c>
       <c r="DA17" s="9"/>
       <c r="DB17" s="34"/>
       <c r="DC17" s="34"/>
       <c r="DD17" s="34"/>
       <c r="DE17" s="18"/>
     </row>
     <row r="18" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="7">
         <v>6855.275050643475</v>
       </c>
       <c r="C18" s="7">
         <v>7052.9647513064883</v>
       </c>
       <c r="D18" s="7">
         <v>8276.3152756289946</v>
       </c>
       <c r="E18" s="7">
         <v>8496.6858639713191</v>
       </c>
       <c r="F18" s="7">
         <v>10344.742375124353</v>
       </c>
@@ -5989,51 +6010,53 @@
       </c>
       <c r="CR18" s="34">
         <v>118973.59588675336</v>
       </c>
       <c r="CS18" s="18">
         <v>23757.871799915563</v>
       </c>
       <c r="CT18" s="34">
         <v>13252.641775145334</v>
       </c>
       <c r="CU18" s="34">
         <v>14993.704396562791</v>
       </c>
       <c r="CV18" s="34">
         <v>16853.818462081661</v>
       </c>
       <c r="CW18" s="34">
         <v>18470.31566961818</v>
       </c>
       <c r="CX18" s="34">
         <v>18225.055478911578</v>
       </c>
       <c r="CY18" s="34">
         <v>28518.169943214085</v>
       </c>
-      <c r="CZ18" s="9"/>
+      <c r="CZ18" s="9">
+        <v>34779.988322365542</v>
+      </c>
       <c r="DA18" s="9"/>
       <c r="DB18" s="34"/>
       <c r="DC18" s="34"/>
       <c r="DD18" s="34"/>
       <c r="DE18" s="18"/>
     </row>
     <row r="19" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="7">
         <v>8957.8491000425875</v>
       </c>
       <c r="C19" s="7">
         <v>6987.6590336735553</v>
       </c>
       <c r="D19" s="7">
         <v>6862.0648586952402</v>
       </c>
       <c r="E19" s="7">
         <v>11753.454938171828</v>
       </c>
       <c r="F19" s="7">
         <v>13004.940804837313</v>
       </c>
@@ -6306,51 +6329,53 @@
       </c>
       <c r="CR19" s="34">
         <v>242843.53439346733</v>
       </c>
       <c r="CS19" s="18">
         <v>17041.397102571678</v>
       </c>
       <c r="CT19" s="34">
         <v>15766.478763215213</v>
       </c>
       <c r="CU19" s="34">
         <v>12298.012796173907</v>
       </c>
       <c r="CV19" s="34">
         <v>14035.979757830846</v>
       </c>
       <c r="CW19" s="34">
         <v>18621.101975819882</v>
       </c>
       <c r="CX19" s="34">
         <v>19698.670114803022</v>
       </c>
       <c r="CY19" s="34">
         <v>24891.179413830385</v>
       </c>
-      <c r="CZ19" s="9"/>
+      <c r="CZ19" s="9">
+        <v>44397.766421471206</v>
+      </c>
       <c r="DA19" s="9"/>
       <c r="DB19" s="34"/>
       <c r="DC19" s="34"/>
       <c r="DD19" s="34"/>
       <c r="DE19" s="18"/>
     </row>
     <row r="20" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A20" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="7">
         <v>19722.22482619459</v>
       </c>
       <c r="C20" s="2">
         <v>19993.850121519314</v>
       </c>
       <c r="D20" s="7">
         <v>22738.595630081913</v>
       </c>
       <c r="E20" s="7">
         <v>22851.990031535839</v>
       </c>
       <c r="F20" s="7">
         <v>25684.478630338963</v>
       </c>
@@ -6623,51 +6648,53 @@
       </c>
       <c r="CR20" s="34">
         <v>65197.99170095507</v>
       </c>
       <c r="CS20" s="18">
         <v>62662.59513541167</v>
       </c>
       <c r="CT20" s="34">
         <v>46417.235610056559</v>
       </c>
       <c r="CU20" s="34">
         <v>48719.240227526134</v>
       </c>
       <c r="CV20" s="34">
         <v>52195.999033012813</v>
       </c>
       <c r="CW20" s="34">
         <v>58610.557094831769</v>
       </c>
       <c r="CX20" s="34">
         <v>53573.589033305332</v>
       </c>
       <c r="CY20" s="34">
         <v>65802.041202332097</v>
       </c>
-      <c r="CZ20" s="9"/>
+      <c r="CZ20" s="9">
+        <v>132500.76140243889</v>
+      </c>
       <c r="DA20" s="9"/>
       <c r="DB20" s="34"/>
       <c r="DC20" s="34"/>
       <c r="DD20" s="34"/>
       <c r="DE20" s="18"/>
     </row>
     <row r="21" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A21" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E21" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="16" t="s">
         <v>24</v>
       </c>
@@ -6940,51 +6967,53 @@
       </c>
       <c r="CR21" s="34">
         <v>3266.2494409250876</v>
       </c>
       <c r="CS21" s="18">
         <v>10245.383457738159</v>
       </c>
       <c r="CT21" s="34">
         <v>5695.4482617373587</v>
       </c>
       <c r="CU21" s="34">
         <v>2515.7663282884296</v>
       </c>
       <c r="CV21" s="23">
         <v>4062.1889142319637</v>
       </c>
       <c r="CW21" s="23">
         <v>2788.2051930514244</v>
       </c>
       <c r="CX21" s="23">
         <v>4313.9297674903091</v>
       </c>
       <c r="CY21" s="34">
         <v>6525.2740299112456</v>
       </c>
-      <c r="CZ21" s="9"/>
+      <c r="CZ21" s="9">
+        <v>6894.571545473651</v>
+      </c>
       <c r="DA21" s="9"/>
       <c r="DB21" s="34"/>
       <c r="DC21" s="34"/>
       <c r="DD21" s="34"/>
       <c r="DE21" s="18"/>
     </row>
     <row r="22" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A22" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="7">
         <v>11782.415834204789</v>
       </c>
       <c r="C22" s="7">
         <v>14886.659724736433</v>
       </c>
       <c r="D22" s="7">
         <v>19100.455749685898</v>
       </c>
       <c r="E22" s="7">
         <v>20707.704181580357</v>
       </c>
       <c r="F22" s="7">
         <v>24110.75740359808</v>
       </c>
@@ -7257,51 +7286,53 @@
       </c>
       <c r="CR22" s="34">
         <v>101973.96531475567</v>
       </c>
       <c r="CS22" s="18">
         <v>37321.156162844891</v>
       </c>
       <c r="CT22" s="34">
         <v>15127.591236372122</v>
       </c>
       <c r="CU22" s="34">
         <v>17909.197682614918</v>
       </c>
       <c r="CV22" s="34">
         <v>23029.187722593375</v>
       </c>
       <c r="CW22" s="34">
         <v>23486.95963619127</v>
       </c>
       <c r="CX22" s="34">
         <v>25577.372435464858</v>
       </c>
       <c r="CY22" s="34">
         <v>34544.992770986173</v>
       </c>
-      <c r="CZ22" s="9"/>
+      <c r="CZ22" s="9">
+        <v>45668.352753670413</v>
+      </c>
       <c r="DA22" s="9"/>
       <c r="DB22" s="34"/>
       <c r="DC22" s="34"/>
       <c r="DD22" s="34"/>
       <c r="DE22" s="18"/>
     </row>
     <row r="23" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A23" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="7">
         <v>171.86396028101746</v>
       </c>
       <c r="C23" s="7">
         <v>171.07644895078965</v>
       </c>
       <c r="D23" s="7">
         <v>171.15808987956183</v>
       </c>
       <c r="E23" s="7">
         <v>173.80362600190307</v>
       </c>
       <c r="F23" s="7">
         <v>175.37377852565123</v>
       </c>
@@ -7574,51 +7605,53 @@
       </c>
       <c r="CR23" s="34">
         <v>269.69281811550371</v>
       </c>
       <c r="CS23" s="18">
         <v>277.85454781250479</v>
       </c>
       <c r="CT23" s="34">
         <v>321.59396621078645</v>
       </c>
       <c r="CU23" s="34">
         <v>329.75529285678113</v>
       </c>
       <c r="CV23" s="34">
         <v>152.58012127733784</v>
       </c>
       <c r="CW23" s="34">
         <v>246.03088874227066</v>
       </c>
       <c r="CX23" s="34">
         <v>237.0096522738948</v>
       </c>
       <c r="CY23" s="34">
         <v>247.45983150310022</v>
       </c>
-      <c r="CZ23" s="9"/>
+      <c r="CZ23" s="9">
+        <v>272.12411389413762</v>
+      </c>
       <c r="DA23" s="9"/>
       <c r="DB23" s="34"/>
       <c r="DC23" s="34"/>
       <c r="DD23" s="34"/>
       <c r="DE23" s="18"/>
     </row>
     <row r="24" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A24" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="7">
         <v>336.90265532778255</v>
       </c>
       <c r="C24" s="7">
         <v>282.55437456275035</v>
       </c>
       <c r="D24" s="7">
         <v>329.32713090379161</v>
       </c>
       <c r="E24" s="7">
         <v>282.18282601293754</v>
       </c>
       <c r="F24" s="7">
         <v>360.76202004874574</v>
       </c>
@@ -7891,51 +7924,53 @@
       </c>
       <c r="CR24" s="18">
         <v>386.01676965268877</v>
       </c>
       <c r="CS24" s="18">
         <v>360.67172824669171</v>
       </c>
       <c r="CT24" s="34">
         <v>439.96803735529755</v>
       </c>
       <c r="CU24" s="34">
         <v>435.31310033732615</v>
       </c>
       <c r="CV24" s="34">
         <v>553.06313120901973</v>
       </c>
       <c r="CW24" s="34">
         <v>391.69558547590088</v>
       </c>
       <c r="CX24" s="34">
         <v>297.94796950481157</v>
       </c>
       <c r="CY24" s="34">
         <v>329.65461033682743</v>
       </c>
-      <c r="CZ24" s="9"/>
+      <c r="CZ24" s="9">
+        <v>796.97819863352629</v>
+      </c>
       <c r="DA24" s="9"/>
       <c r="DB24" s="34"/>
       <c r="DC24" s="34"/>
       <c r="DD24" s="18"/>
       <c r="DE24" s="18"/>
     </row>
     <row r="25" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A25" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="7">
         <v>1206.8361756815532</v>
       </c>
       <c r="C25" s="7">
         <v>1190.1376093306678</v>
       </c>
       <c r="D25" s="7">
         <v>1458.0906823088383</v>
       </c>
       <c r="E25" s="7">
         <v>2704.3582382580771</v>
       </c>
       <c r="F25" s="6">
         <v>2128.4742745447056</v>
       </c>
@@ -8208,370 +8243,372 @@
       </c>
       <c r="CR25" s="34">
         <v>4246.7457476349027</v>
       </c>
       <c r="CS25" s="18">
         <v>4536.5052097930393</v>
       </c>
       <c r="CT25" s="34">
         <v>4528.4699121424192</v>
       </c>
       <c r="CU25" s="34">
         <v>4542.7561554150934</v>
       </c>
       <c r="CV25" s="34">
         <v>4421.3161250396161</v>
       </c>
       <c r="CW25" s="34">
         <v>5242.1701828801279</v>
       </c>
       <c r="CX25" s="34">
         <v>5431.6743154021342</v>
       </c>
       <c r="CY25" s="34">
         <v>4923.6155820387412</v>
       </c>
-      <c r="CZ25" s="9"/>
+      <c r="CZ25" s="9">
+        <v>5252.1162474794564</v>
+      </c>
       <c r="DA25" s="9"/>
       <c r="DB25" s="34"/>
       <c r="DC25" s="34"/>
       <c r="DD25" s="34"/>
       <c r="DE25" s="18"/>
     </row>
     <row r="27" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="45" t="s">
+      <c r="A27" s="44" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="45"/>
-[...59 lines deleted...]
-      <c r="CH27" s="47" t="s">
+      <c r="B27" s="44"/>
+      <c r="C27" s="44"/>
+      <c r="D27" s="44"/>
+      <c r="E27" s="44"/>
+      <c r="F27" s="44"/>
+      <c r="G27" s="44"/>
+      <c r="H27" s="44"/>
+      <c r="I27" s="44"/>
+      <c r="J27" s="44"/>
+      <c r="K27" s="44"/>
+      <c r="L27" s="44"/>
+      <c r="M27" s="44"/>
+      <c r="N27" s="44"/>
+      <c r="O27" s="44"/>
+      <c r="P27" s="44"/>
+      <c r="Q27" s="44"/>
+      <c r="R27" s="44"/>
+      <c r="S27" s="44"/>
+      <c r="T27" s="44"/>
+      <c r="U27" s="44"/>
+      <c r="V27" s="44"/>
+      <c r="W27" s="44"/>
+      <c r="X27" s="44"/>
+      <c r="Y27" s="44"/>
+      <c r="Z27" s="44"/>
+      <c r="AA27" s="44"/>
+      <c r="AB27" s="44"/>
+      <c r="AC27" s="44"/>
+      <c r="AD27" s="44"/>
+      <c r="AE27" s="44"/>
+      <c r="AF27" s="44"/>
+      <c r="AG27" s="44"/>
+      <c r="AH27" s="44"/>
+      <c r="AI27" s="44"/>
+      <c r="AJ27" s="44"/>
+      <c r="AK27" s="44"/>
+      <c r="AL27" s="44"/>
+      <c r="AM27" s="44"/>
+      <c r="AN27" s="44"/>
+      <c r="AO27" s="44"/>
+      <c r="AP27" s="44"/>
+      <c r="AQ27" s="44"/>
+      <c r="AR27" s="44"/>
+      <c r="AS27" s="44"/>
+      <c r="AT27" s="44"/>
+      <c r="AU27" s="44"/>
+      <c r="AV27" s="44"/>
+      <c r="AW27" s="44"/>
+      <c r="AX27" s="44"/>
+      <c r="AY27" s="44"/>
+      <c r="AZ27" s="44"/>
+      <c r="BA27" s="44"/>
+      <c r="BB27" s="44"/>
+      <c r="BC27" s="44"/>
+      <c r="BD27" s="44"/>
+      <c r="BE27" s="44"/>
+      <c r="BF27" s="44"/>
+      <c r="BG27" s="44"/>
+      <c r="BH27" s="44"/>
+      <c r="BI27" s="44"/>
+      <c r="CH27" s="42" t="s">
         <v>41</v>
       </c>
-      <c r="CI27" s="47"/>
-[...21 lines deleted...]
-      <c r="DE27" s="47"/>
+      <c r="CI27" s="42"/>
+      <c r="CJ27" s="42"/>
+      <c r="CK27" s="42"/>
+      <c r="CL27" s="42"/>
+      <c r="CM27" s="42"/>
+      <c r="CN27" s="42"/>
+      <c r="CO27" s="42"/>
+      <c r="CP27" s="42"/>
+      <c r="CQ27" s="42"/>
+      <c r="CR27" s="42"/>
+      <c r="CS27" s="42"/>
+      <c r="CT27" s="42"/>
+      <c r="CU27" s="42"/>
+      <c r="CV27" s="42"/>
+      <c r="CW27" s="42"/>
+      <c r="CX27" s="42"/>
+      <c r="CY27" s="42"/>
+      <c r="CZ27" s="42"/>
+      <c r="DA27" s="42"/>
+      <c r="DB27" s="42"/>
+      <c r="DC27" s="42"/>
+      <c r="DD27" s="42"/>
+      <c r="DE27" s="42"/>
       <c r="DF27" s="35"/>
       <c r="DG27" s="35"/>
       <c r="DH27" s="35"/>
       <c r="DI27" s="35"/>
       <c r="DJ27" s="35"/>
       <c r="DK27" s="35"/>
       <c r="DL27" s="35"/>
       <c r="DM27" s="35"/>
       <c r="DN27" s="35"/>
       <c r="DO27" s="35"/>
       <c r="DP27" s="35"/>
       <c r="DQ27" s="35"/>
       <c r="DR27" s="35"/>
       <c r="DS27" s="35"/>
       <c r="DT27" s="35"/>
       <c r="DU27" s="35"/>
       <c r="DV27" s="35"/>
       <c r="DW27" s="35"/>
       <c r="DX27" s="35"/>
       <c r="DY27" s="35"/>
       <c r="DZ27" s="35"/>
       <c r="EA27" s="35"/>
       <c r="EB27" s="35"/>
       <c r="EC27" s="35"/>
       <c r="ED27" s="35"/>
       <c r="EE27" s="35"/>
       <c r="EF27" s="35"/>
       <c r="EG27" s="35"/>
       <c r="EH27" s="35"/>
       <c r="EI27" s="35"/>
       <c r="EJ27" s="35"/>
       <c r="EK27" s="35"/>
       <c r="EL27" s="35"/>
       <c r="EM27" s="35"/>
       <c r="EN27" s="35"/>
       <c r="EO27" s="35"/>
       <c r="EP27" s="35"/>
     </row>
     <row r="28" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K28" s="38" t="s">
+      <c r="K28" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="L28" s="38"/>
-[...1 lines deleted...]
-      <c r="W28" s="38" t="s">
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="W28" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="X28" s="38"/>
-[...1 lines deleted...]
-      <c r="AH28" s="38" t="s">
+      <c r="X28" s="41"/>
+      <c r="Y28" s="41"/>
+      <c r="AH28" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AI28" s="38"/>
-[...2 lines deleted...]
-      <c r="AT28" s="38" t="s">
+      <c r="AI28" s="41"/>
+      <c r="AJ28" s="41"/>
+      <c r="AK28" s="41"/>
+      <c r="AT28" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AU28" s="38"/>
-[...2 lines deleted...]
-      <c r="BF28" s="38" t="s">
+      <c r="AU28" s="41"/>
+      <c r="AV28" s="41"/>
+      <c r="AW28" s="41"/>
+      <c r="BF28" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="BG28" s="38"/>
-[...2 lines deleted...]
-      <c r="BR28" s="38" t="s">
+      <c r="BG28" s="41"/>
+      <c r="BH28" s="41"/>
+      <c r="BI28" s="41"/>
+      <c r="BR28" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="BS28" s="38"/>
-[...2 lines deleted...]
-      <c r="CD28" s="38" t="s">
+      <c r="BS28" s="41"/>
+      <c r="BT28" s="41"/>
+      <c r="BU28" s="41"/>
+      <c r="CD28" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="CE28" s="38"/>
-[...2 lines deleted...]
-      <c r="CP28" s="38" t="s">
+      <c r="CE28" s="41"/>
+      <c r="CF28" s="41"/>
+      <c r="CG28" s="41"/>
+      <c r="CP28" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="CQ28" s="38"/>
-[...2 lines deleted...]
-      <c r="DB28" s="38" t="s">
+      <c r="CQ28" s="41"/>
+      <c r="CR28" s="41"/>
+      <c r="CS28" s="41"/>
+      <c r="DB28" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="DC28" s="38"/>
-[...1 lines deleted...]
-      <c r="DE28" s="38"/>
+      <c r="DC28" s="41"/>
+      <c r="DD28" s="41"/>
+      <c r="DE28" s="41"/>
     </row>
     <row r="29" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="42"/>
-      <c r="B29" s="39" t="s">
+      <c r="A29" s="45"/>
+      <c r="B29" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="C29" s="40"/>
-[...10 lines deleted...]
-      <c r="N29" s="39" t="s">
+      <c r="C29" s="39"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="39"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="39"/>
+      <c r="K29" s="39"/>
+      <c r="L29" s="39"/>
+      <c r="M29" s="40"/>
+      <c r="N29" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="O29" s="40"/>
-[...10 lines deleted...]
-      <c r="Z29" s="39" t="s">
+      <c r="O29" s="39"/>
+      <c r="P29" s="39"/>
+      <c r="Q29" s="39"/>
+      <c r="R29" s="39"/>
+      <c r="S29" s="39"/>
+      <c r="T29" s="39"/>
+      <c r="U29" s="39"/>
+      <c r="V29" s="39"/>
+      <c r="W29" s="39"/>
+      <c r="X29" s="39"/>
+      <c r="Y29" s="40"/>
+      <c r="Z29" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="AA29" s="40"/>
-[...10 lines deleted...]
-      <c r="AL29" s="39" t="s">
+      <c r="AA29" s="39"/>
+      <c r="AB29" s="39"/>
+      <c r="AC29" s="39"/>
+      <c r="AD29" s="39"/>
+      <c r="AE29" s="39"/>
+      <c r="AF29" s="39"/>
+      <c r="AG29" s="39"/>
+      <c r="AH29" s="39"/>
+      <c r="AI29" s="39"/>
+      <c r="AJ29" s="39"/>
+      <c r="AK29" s="40"/>
+      <c r="AL29" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="AM29" s="40"/>
-[...10 lines deleted...]
-      <c r="AX29" s="39" t="s">
+      <c r="AM29" s="39"/>
+      <c r="AN29" s="39"/>
+      <c r="AO29" s="39"/>
+      <c r="AP29" s="39"/>
+      <c r="AQ29" s="39"/>
+      <c r="AR29" s="39"/>
+      <c r="AS29" s="39"/>
+      <c r="AT29" s="39"/>
+      <c r="AU29" s="39"/>
+      <c r="AV29" s="39"/>
+      <c r="AW29" s="40"/>
+      <c r="AX29" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="AY29" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ29" s="39" t="s">
+      <c r="AY29" s="39"/>
+      <c r="AZ29" s="39"/>
+      <c r="BA29" s="39"/>
+      <c r="BB29" s="39"/>
+      <c r="BC29" s="39"/>
+      <c r="BD29" s="39"/>
+      <c r="BE29" s="39"/>
+      <c r="BF29" s="39"/>
+      <c r="BG29" s="39"/>
+      <c r="BH29" s="39"/>
+      <c r="BI29" s="40"/>
+      <c r="BJ29" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="BK29" s="40"/>
-[...10 lines deleted...]
-      <c r="BV29" s="39" t="s">
+      <c r="BK29" s="39"/>
+      <c r="BL29" s="39"/>
+      <c r="BM29" s="39"/>
+      <c r="BN29" s="39"/>
+      <c r="BO29" s="39"/>
+      <c r="BP29" s="39"/>
+      <c r="BQ29" s="39"/>
+      <c r="BR29" s="39"/>
+      <c r="BS29" s="39"/>
+      <c r="BT29" s="39"/>
+      <c r="BU29" s="40"/>
+      <c r="BV29" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="BW29" s="40"/>
-[...10 lines deleted...]
-      <c r="CH29" s="39" t="s">
+      <c r="BW29" s="39"/>
+      <c r="BX29" s="39"/>
+      <c r="BY29" s="39"/>
+      <c r="BZ29" s="39"/>
+      <c r="CA29" s="39"/>
+      <c r="CB29" s="39"/>
+      <c r="CC29" s="39"/>
+      <c r="CD29" s="39"/>
+      <c r="CE29" s="39"/>
+      <c r="CF29" s="39"/>
+      <c r="CG29" s="40"/>
+      <c r="CH29" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="CI29" s="40"/>
-[...10 lines deleted...]
-      <c r="CT29" s="39" t="s">
+      <c r="CI29" s="39"/>
+      <c r="CJ29" s="39"/>
+      <c r="CK29" s="39"/>
+      <c r="CL29" s="39"/>
+      <c r="CM29" s="39"/>
+      <c r="CN29" s="39"/>
+      <c r="CO29" s="39"/>
+      <c r="CP29" s="39"/>
+      <c r="CQ29" s="39"/>
+      <c r="CR29" s="39"/>
+      <c r="CS29" s="40"/>
+      <c r="CT29" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="CU29" s="40"/>
-[...9 lines deleted...]
-      <c r="DE29" s="41"/>
+      <c r="CU29" s="39"/>
+      <c r="CV29" s="39"/>
+      <c r="CW29" s="39"/>
+      <c r="CX29" s="39"/>
+      <c r="CY29" s="39"/>
+      <c r="CZ29" s="39"/>
+      <c r="DA29" s="39"/>
+      <c r="DB29" s="39"/>
+      <c r="DC29" s="39"/>
+      <c r="DD29" s="39"/>
+      <c r="DE29" s="40"/>
     </row>
     <row r="30" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="43"/>
+      <c r="A30" s="46"/>
       <c r="B30" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C30" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D30" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E30" s="21" t="s">
         <v>35</v>
       </c>
       <c r="F30" s="20" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H30" s="20" t="s">
         <v>32</v>
       </c>
       <c r="I30" s="20" t="s">
         <v>31</v>
       </c>
       <c r="J30" s="20" t="s">
@@ -9163,51 +9200,53 @@
       </c>
       <c r="CR31" s="33">
         <v>1151436.8202728052</v>
       </c>
       <c r="CS31" s="33">
         <v>487414.40759760118</v>
       </c>
       <c r="CT31" s="33">
         <v>255152.36250966671</v>
       </c>
       <c r="CU31" s="33">
         <v>271352.52936408779</v>
       </c>
       <c r="CV31" s="33">
         <v>357887.13183459506</v>
       </c>
       <c r="CW31" s="33">
         <v>344673.12422531412</v>
       </c>
       <c r="CX31" s="10">
         <v>374887.19945057336</v>
       </c>
       <c r="CY31" s="11">
         <v>570005.24922158604</v>
       </c>
-      <c r="CZ31" s="11"/>
+      <c r="CZ31" s="11">
+        <v>746629.68354421703</v>
+      </c>
       <c r="DA31" s="11"/>
       <c r="DB31" s="33"/>
       <c r="DC31" s="33"/>
       <c r="DD31" s="33"/>
       <c r="DE31" s="16"/>
     </row>
     <row r="32" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E32" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="16" t="s">
         <v>24</v>
       </c>
@@ -9480,51 +9519,53 @@
       </c>
       <c r="CR32" s="34">
         <v>110220.22523161097</v>
       </c>
       <c r="CS32" s="34">
         <v>51660.655695000911</v>
       </c>
       <c r="CT32" s="34">
         <v>12034.124710066426</v>
       </c>
       <c r="CU32" s="34">
         <v>16159.449110785001</v>
       </c>
       <c r="CV32" s="34">
         <v>22383.019196096553</v>
       </c>
       <c r="CW32" s="23">
         <v>25974.39821406718</v>
       </c>
       <c r="CX32" s="23">
         <v>29580.252583756344</v>
       </c>
       <c r="CY32" s="17">
         <v>51355.521606915237</v>
       </c>
-      <c r="CZ32" s="17"/>
+      <c r="CZ32" s="34">
+        <v>55865.301886088579</v>
+      </c>
       <c r="DA32" s="17"/>
       <c r="DB32" s="27"/>
       <c r="DC32" s="34"/>
       <c r="DD32" s="27"/>
       <c r="DE32" s="23"/>
     </row>
     <row r="33" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A33" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="7">
         <v>8417.0939262764296</v>
       </c>
       <c r="C33" s="7">
         <v>8239.3387613860104</v>
       </c>
       <c r="D33" s="7">
         <v>10207.625831432664</v>
       </c>
       <c r="E33" s="7">
         <v>11491.658340921724</v>
       </c>
       <c r="F33" s="7">
         <v>13322.63698173824</v>
       </c>
@@ -9797,51 +9838,53 @@
       </c>
       <c r="CR33" s="34">
         <v>127098.17513231313</v>
       </c>
       <c r="CS33" s="34">
         <v>33677.013400063523</v>
       </c>
       <c r="CT33" s="34">
         <v>29123.899888583386</v>
       </c>
       <c r="CU33" s="34">
         <v>30550.269823086892</v>
       </c>
       <c r="CV33" s="34">
         <v>37249.600182807568</v>
       </c>
       <c r="CW33" s="34">
         <v>38351.441709261897</v>
       </c>
       <c r="CX33" s="8">
         <v>39034.065712020485</v>
       </c>
       <c r="CY33" s="9">
         <v>43953.222995920733</v>
       </c>
-      <c r="CZ33" s="9"/>
+      <c r="CZ33" s="34">
+        <v>43765.445337769277</v>
+      </c>
       <c r="DA33" s="9"/>
       <c r="DB33" s="34"/>
       <c r="DC33" s="34"/>
       <c r="DD33" s="34"/>
       <c r="DE33" s="18"/>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A34" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="7">
         <v>7786.1760359507525</v>
       </c>
       <c r="C34" s="7">
         <v>8379.1939941551791</v>
       </c>
       <c r="D34" s="7">
         <v>14246.678761680712</v>
       </c>
       <c r="E34" s="7">
         <v>11389.452340666052</v>
       </c>
       <c r="F34" s="7">
         <v>12629.619249626088</v>
       </c>
@@ -10114,51 +10157,53 @@
       </c>
       <c r="CR34" s="34">
         <v>27324.786148211413</v>
       </c>
       <c r="CS34" s="34">
         <v>27804.439253318582</v>
       </c>
       <c r="CT34" s="34">
         <v>12392.057595454815</v>
       </c>
       <c r="CU34" s="34">
         <v>13645.706067861069</v>
       </c>
       <c r="CV34" s="34">
         <v>25252.324857058979</v>
       </c>
       <c r="CW34" s="34">
         <v>20217.195820495435</v>
       </c>
       <c r="CX34" s="8">
         <v>20150.096043774727</v>
       </c>
       <c r="CY34" s="9">
         <v>32345.191044615516</v>
       </c>
-      <c r="CZ34" s="9"/>
+      <c r="CZ34" s="34">
+        <v>52927.253958779329</v>
+      </c>
       <c r="DA34" s="9"/>
       <c r="DB34" s="34"/>
       <c r="DC34" s="34"/>
       <c r="DD34" s="34"/>
       <c r="DE34" s="18"/>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A35" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="7">
         <v>20528.800315757951</v>
       </c>
       <c r="C35" s="7">
         <v>17281.885893311548</v>
       </c>
       <c r="D35" s="7">
         <v>35364.103819643176</v>
       </c>
       <c r="E35" s="7">
         <v>22246.784540277986</v>
       </c>
       <c r="F35" s="7">
         <v>26743.061303439503</v>
       </c>
@@ -10431,51 +10476,53 @@
       </c>
       <c r="CR35" s="34">
         <v>70609.052996890983</v>
       </c>
       <c r="CS35" s="34">
         <v>60946.207449256603</v>
       </c>
       <c r="CT35" s="34">
         <v>31319.863477732692</v>
       </c>
       <c r="CU35" s="34">
         <v>32741.021063720629</v>
       </c>
       <c r="CV35" s="34">
         <v>57871.573968491881</v>
       </c>
       <c r="CW35" s="34">
         <v>35546.952211100834</v>
       </c>
       <c r="CX35" s="8">
         <v>39965.487808934631</v>
       </c>
       <c r="CY35" s="9">
         <v>68306.978579738614</v>
       </c>
-      <c r="CZ35" s="9"/>
+      <c r="CZ35" s="34">
+        <v>74070.886134730303</v>
+      </c>
       <c r="DA35" s="9"/>
       <c r="DB35" s="34"/>
       <c r="DC35" s="34"/>
       <c r="DD35" s="34"/>
       <c r="DE35" s="18"/>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A36" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="7">
         <v>2230.9143916929033</v>
       </c>
       <c r="C36" s="7">
         <v>2216.8580218555953</v>
       </c>
       <c r="D36" s="7">
         <v>2895.3405927475001</v>
       </c>
       <c r="E36" s="7">
         <v>2938.3225481223144</v>
       </c>
       <c r="F36" s="7">
         <v>4661.2410248570068</v>
       </c>
@@ -10748,51 +10795,53 @@
       </c>
       <c r="CR36" s="34">
         <v>7270.9045039921402</v>
       </c>
       <c r="CS36" s="34">
         <v>11520.333285848741</v>
       </c>
       <c r="CT36" s="34">
         <v>4709.2920385631915</v>
       </c>
       <c r="CU36" s="34">
         <v>6431.0458084915454</v>
       </c>
       <c r="CV36" s="34">
         <v>6980.1836132909657</v>
       </c>
       <c r="CW36" s="34">
         <v>6921.3199583510086</v>
       </c>
       <c r="CX36" s="8">
         <v>9062.3222135235319</v>
       </c>
       <c r="CY36" s="9">
         <v>12093.76896530062</v>
       </c>
-      <c r="CZ36" s="9"/>
+      <c r="CZ36" s="34">
+        <v>15264.776841896215</v>
+      </c>
       <c r="DA36" s="9"/>
       <c r="DB36" s="34"/>
       <c r="DC36" s="34"/>
       <c r="DD36" s="34"/>
       <c r="DE36" s="18"/>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A37" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="2">
         <v>3161.1499686012839</v>
       </c>
       <c r="C37" s="2">
         <v>4066.850385936556</v>
       </c>
       <c r="D37" s="7">
         <v>5478.0384893650944</v>
       </c>
       <c r="E37" s="7">
         <v>7157.4739903931131</v>
       </c>
       <c r="F37" s="8">
         <v>10448.150524921481</v>
       </c>
@@ -11065,51 +11114,53 @@
       </c>
       <c r="CR37" s="34">
         <v>21679.207995391451</v>
       </c>
       <c r="CS37" s="34">
         <v>21266.640258719133</v>
       </c>
       <c r="CT37" s="27">
         <v>9286.270722417361</v>
       </c>
       <c r="CU37" s="27">
         <v>12728.704493957752</v>
       </c>
       <c r="CV37" s="34">
         <v>14358.546156920058</v>
       </c>
       <c r="CW37" s="34">
         <v>19020.653423318836</v>
       </c>
       <c r="CX37" s="8">
         <v>26802.759457710301</v>
       </c>
       <c r="CY37" s="9">
         <v>36180.253808569665</v>
       </c>
-      <c r="CZ37" s="9"/>
+      <c r="CZ37" s="34">
+        <v>48567.537751436321</v>
+      </c>
       <c r="DA37" s="9"/>
       <c r="DB37" s="34"/>
       <c r="DC37" s="34"/>
       <c r="DD37" s="34"/>
       <c r="DE37" s="18"/>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A38" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="2">
         <v>6772.2658140711628</v>
       </c>
       <c r="C38" s="2">
         <v>6469.1465184729568</v>
       </c>
       <c r="D38" s="7">
         <v>7368.4891276519857</v>
       </c>
       <c r="E38" s="7">
         <v>8311.3904940890534</v>
       </c>
       <c r="F38" s="8">
         <v>9150.4681815672739</v>
       </c>
@@ -11382,51 +11433,53 @@
       </c>
       <c r="CR38" s="34">
         <v>24718.554367212655</v>
       </c>
       <c r="CS38" s="34">
         <v>32692.993836841655</v>
       </c>
       <c r="CT38" s="27">
         <v>13434.638321876295</v>
       </c>
       <c r="CU38" s="27">
         <v>15125.78906226646</v>
       </c>
       <c r="CV38" s="34">
         <v>17022.040685175427</v>
       </c>
       <c r="CW38" s="34">
         <v>19503.833438979651</v>
       </c>
       <c r="CX38" s="8">
         <v>20577.4565966378</v>
       </c>
       <c r="CY38" s="9">
         <v>36328.423228654152</v>
       </c>
-      <c r="CZ38" s="9"/>
+      <c r="CZ38" s="34">
+        <v>58200.339970021094</v>
+      </c>
       <c r="DA38" s="9"/>
       <c r="DB38" s="34"/>
       <c r="DC38" s="34"/>
       <c r="DD38" s="34"/>
       <c r="DE38" s="18"/>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A39" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F39" s="16" t="s">
         <v>24</v>
       </c>
@@ -11699,51 +11752,53 @@
       </c>
       <c r="CR39" s="34">
         <v>48528.413587115516</v>
       </c>
       <c r="CS39" s="34">
         <v>28526.677880062933</v>
       </c>
       <c r="CT39" s="34">
         <v>9600.3851214292681</v>
       </c>
       <c r="CU39" s="34">
         <v>9241.8205939268628</v>
       </c>
       <c r="CV39" s="34">
         <v>25021.719766329104</v>
       </c>
       <c r="CW39" s="23">
         <v>12161.586217417436</v>
       </c>
       <c r="CX39" s="23">
         <v>15066.219298350725</v>
       </c>
       <c r="CY39" s="9">
         <v>37825.324065134744</v>
       </c>
-      <c r="CZ39" s="9"/>
+      <c r="CZ39" s="34">
+        <v>38434.444863565921</v>
+      </c>
       <c r="DA39" s="9"/>
       <c r="DB39" s="34"/>
       <c r="DC39" s="34"/>
       <c r="DD39" s="34"/>
       <c r="DE39" s="18"/>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A40" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="2">
         <v>7710.2171226470018</v>
       </c>
       <c r="C40" s="2">
         <v>6712.2568776974922</v>
       </c>
       <c r="D40" s="7">
         <v>11333.455707156832</v>
       </c>
       <c r="E40" s="7">
         <v>9271.2937931047345</v>
       </c>
       <c r="F40" s="8">
         <v>13918.615035211888</v>
       </c>
@@ -12016,51 +12071,53 @@
       </c>
       <c r="CR40" s="34">
         <v>33153.335227322015</v>
       </c>
       <c r="CS40" s="34">
         <v>34876.413767865888</v>
       </c>
       <c r="CT40" s="34">
         <v>11926.206568340167</v>
       </c>
       <c r="CU40" s="34">
         <v>10701.037294042651</v>
       </c>
       <c r="CV40" s="34">
         <v>17688.956271108273</v>
       </c>
       <c r="CW40" s="34">
         <v>14819.158067438042</v>
       </c>
       <c r="CX40" s="8">
         <v>22101.13057745458</v>
       </c>
       <c r="CY40" s="9">
         <v>40869.031845330668</v>
       </c>
-      <c r="CZ40" s="9"/>
+      <c r="CZ40" s="34">
+        <v>46592.139812350091</v>
+      </c>
       <c r="DA40" s="9"/>
       <c r="DB40" s="34"/>
       <c r="DC40" s="34"/>
       <c r="DD40" s="34"/>
       <c r="DE40" s="18"/>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A41" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="2">
         <v>8100.7506435233408</v>
       </c>
       <c r="C41" s="2">
         <v>8739.013860168121</v>
       </c>
       <c r="D41" s="7">
         <v>7960.7549047028433</v>
       </c>
       <c r="E41" s="7">
         <v>12025.47273703246</v>
       </c>
       <c r="F41" s="8">
         <v>12434.103431058931</v>
       </c>
@@ -12333,51 +12390,53 @@
       </c>
       <c r="CR41" s="34">
         <v>135083.18238740112</v>
       </c>
       <c r="CS41" s="34">
         <v>11577.463334081818</v>
       </c>
       <c r="CT41" s="34">
         <v>13885.425524671416</v>
       </c>
       <c r="CU41" s="34">
         <v>15887.16902402829</v>
       </c>
       <c r="CV41" s="34">
         <v>14426.628708603457</v>
       </c>
       <c r="CW41" s="34">
         <v>20336.450132156435</v>
       </c>
       <c r="CX41" s="8">
         <v>20201.973206171468</v>
       </c>
       <c r="CY41" s="9">
         <v>36154.461673356273</v>
       </c>
-      <c r="CZ41" s="9"/>
+      <c r="CZ41" s="34">
+        <v>25279.799755782173</v>
+      </c>
       <c r="DA41" s="9"/>
       <c r="DB41" s="34"/>
       <c r="DC41" s="34"/>
       <c r="DD41" s="34"/>
       <c r="DE41" s="18"/>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A42" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B42" s="2">
         <v>2882.7011478745499</v>
       </c>
       <c r="C42" s="2">
         <v>2676.7396883632896</v>
       </c>
       <c r="D42" s="7">
         <v>2776.8700013005846</v>
       </c>
       <c r="E42" s="7">
         <v>2848.8860034842855</v>
       </c>
       <c r="F42" s="8">
         <v>2996.3002815564651</v>
       </c>
@@ -12650,51 +12709,53 @@
       </c>
       <c r="CR42" s="34">
         <v>7202.0444403625897</v>
       </c>
       <c r="CS42" s="34">
         <v>13390.201493770195</v>
       </c>
       <c r="CT42" s="34">
         <v>5643.1675478732386</v>
       </c>
       <c r="CU42" s="34">
         <v>5073.9100497090858</v>
       </c>
       <c r="CV42" s="34">
         <v>4899.2759593132778</v>
       </c>
       <c r="CW42" s="34">
         <v>5195.5795809911251</v>
       </c>
       <c r="CX42" s="8">
         <v>5313.2352513414153</v>
       </c>
       <c r="CY42" s="9">
         <v>6894.4047636608066</v>
       </c>
-      <c r="CZ42" s="9"/>
+      <c r="CZ42" s="34">
+        <v>16257.844220514107</v>
+      </c>
       <c r="DA42" s="9"/>
       <c r="DB42" s="34"/>
       <c r="DC42" s="34"/>
       <c r="DD42" s="34"/>
       <c r="DE42" s="18"/>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="7">
         <v>701.06539501358657</v>
       </c>
       <c r="C43" s="7">
         <v>879.77162589957447</v>
       </c>
       <c r="D43" s="7">
         <v>365.68464355255554</v>
       </c>
       <c r="E43" s="7">
         <v>624.94614578578899</v>
       </c>
       <c r="F43" s="7">
         <v>717.55262745410027</v>
       </c>
@@ -12967,51 +13028,53 @@
       </c>
       <c r="CR43" s="34">
         <v>3877.1423493884695</v>
       </c>
       <c r="CS43" s="34">
         <v>5757.9289651037452</v>
       </c>
       <c r="CT43" s="34">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU43" s="34">
         <v>3125.2950257695875</v>
       </c>
       <c r="CV43" s="34">
         <v>1552.8023604562366</v>
       </c>
       <c r="CW43" s="34">
         <v>2982.962666792142</v>
       </c>
       <c r="CX43" s="8">
         <v>2162.9481004080844</v>
       </c>
       <c r="CY43" s="9">
         <v>4402.2754269028756</v>
       </c>
-      <c r="CZ43" s="9"/>
+      <c r="CZ43" s="34">
+        <v>3327.2501725234965</v>
+      </c>
       <c r="DA43" s="9"/>
       <c r="DB43" s="34"/>
       <c r="DC43" s="34"/>
       <c r="DD43" s="34"/>
       <c r="DE43" s="18"/>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A44" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B44" s="7">
         <v>6792.9105324384927</v>
       </c>
       <c r="C44" s="7">
         <v>6990.6002331015061</v>
       </c>
       <c r="D44" s="7">
         <v>8213.9507574240124</v>
       </c>
       <c r="E44" s="7">
         <v>8434.3213457663369</v>
       </c>
       <c r="F44" s="7">
         <v>10282.377856919371</v>
       </c>
@@ -13284,51 +13347,53 @@
       </c>
       <c r="CR44" s="34">
         <v>118729.72312842002</v>
       </c>
       <c r="CS44" s="34">
         <v>23513.999041582232</v>
       </c>
       <c r="CT44" s="34">
         <v>13023.686500145333</v>
       </c>
       <c r="CU44" s="34">
         <v>14764.749121562791</v>
       </c>
       <c r="CV44" s="34">
         <v>16495.405437081659</v>
       </c>
       <c r="CW44" s="34">
         <v>18311.148211284846</v>
       </c>
       <c r="CX44" s="34">
         <v>17981.182720578247</v>
       </c>
       <c r="CY44" s="34">
         <v>28274.297184880754</v>
       </c>
-      <c r="CZ44" s="9"/>
+      <c r="CZ44" s="34">
+        <v>34536.11556403221</v>
+      </c>
       <c r="DA44" s="9"/>
       <c r="DB44" s="34"/>
       <c r="DC44" s="34"/>
       <c r="DD44" s="34"/>
       <c r="DE44" s="18"/>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A45" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="7">
         <v>8803.978241694289</v>
       </c>
       <c r="C45" s="7">
         <v>6833.7881753252568</v>
       </c>
       <c r="D45" s="7">
         <v>6708.1940003469417</v>
       </c>
       <c r="E45" s="7">
         <v>11599.584079823529</v>
       </c>
       <c r="F45" s="7">
         <v>12851.069946489015</v>
       </c>
@@ -13601,51 +13666,53 @@
       </c>
       <c r="CR45" s="34">
         <v>242444.819710134</v>
       </c>
       <c r="CS45" s="34">
         <v>16642.682419238343</v>
       </c>
       <c r="CT45" s="34">
         <v>15450.562638215211</v>
       </c>
       <c r="CU45" s="34">
         <v>11982.096671173906</v>
       </c>
       <c r="CV45" s="34">
         <v>13669.803107830845</v>
       </c>
       <c r="CW45" s="34">
         <v>18024.252142486548</v>
       </c>
       <c r="CX45" s="34">
         <v>19299.955431469687</v>
       </c>
       <c r="CY45" s="34">
         <v>24492.464730497049</v>
       </c>
-      <c r="CZ45" s="9"/>
+      <c r="CZ45" s="34">
+        <v>43999.051738137874</v>
+      </c>
       <c r="DA45" s="9"/>
       <c r="DB45" s="34"/>
       <c r="DC45" s="34"/>
       <c r="DD45" s="34"/>
       <c r="DE45" s="18"/>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A46" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B46" s="7">
         <v>19530.712727047001</v>
       </c>
       <c r="C46" s="7">
         <v>19802.338022371725</v>
       </c>
       <c r="D46" s="7">
         <v>22547.083530934324</v>
       </c>
       <c r="E46" s="7">
         <v>22660.47793238825</v>
       </c>
       <c r="F46" s="7">
         <v>25492.966531191374</v>
       </c>
@@ -13918,51 +13985,53 @@
       </c>
       <c r="CR46" s="34">
         <v>64341.389084288407</v>
       </c>
       <c r="CS46" s="34">
         <v>61805.992518745006</v>
       </c>
       <c r="CT46" s="34">
         <v>45967.466101723228</v>
       </c>
       <c r="CU46" s="34">
         <v>48269.470719192803</v>
       </c>
       <c r="CV46" s="34">
         <v>51621.274899679476</v>
       </c>
       <c r="CW46" s="34">
         <v>56658.409778165107</v>
       </c>
       <c r="CX46" s="34">
         <v>52716.986416638669</v>
       </c>
       <c r="CY46" s="34">
         <v>64945.438585665433</v>
       </c>
-      <c r="CZ46" s="9"/>
+      <c r="CZ46" s="34">
+        <v>131644.15878577222</v>
+      </c>
       <c r="DA46" s="9"/>
       <c r="DB46" s="34"/>
       <c r="DC46" s="34"/>
       <c r="DD46" s="34"/>
       <c r="DE46" s="18"/>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A47" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E47" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F47" s="16" t="s">
         <v>24</v>
       </c>
@@ -14235,51 +14304,53 @@
       </c>
       <c r="CR47" s="34">
         <v>3264.7470075917545</v>
       </c>
       <c r="CS47" s="34">
         <v>10243.881024404825</v>
       </c>
       <c r="CT47" s="34">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU47" s="34">
         <v>2514.6298949550965</v>
       </c>
       <c r="CV47" s="34">
         <v>4060.8473308986304</v>
       </c>
       <c r="CW47" s="23">
         <v>2785.8099097180911</v>
       </c>
       <c r="CX47" s="23">
         <v>4312.4273341569751</v>
       </c>
       <c r="CY47" s="34">
         <v>6523.7715965779116</v>
       </c>
-      <c r="CZ47" s="9"/>
+      <c r="CZ47" s="34">
+        <v>6893.069112140317</v>
+      </c>
       <c r="DA47" s="9"/>
       <c r="DB47" s="34"/>
       <c r="DC47" s="34"/>
       <c r="DD47" s="34"/>
       <c r="DE47" s="18"/>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A48" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B48" s="7">
         <v>11540.710599091133</v>
       </c>
       <c r="C48" s="7">
         <v>14644.954489622778</v>
       </c>
       <c r="D48" s="7">
         <v>18858.750514572239</v>
       </c>
       <c r="E48" s="7">
         <v>20465.998946466698</v>
       </c>
       <c r="F48" s="7">
         <v>23869.052168484421</v>
       </c>
@@ -14552,51 +14623,53 @@
       </c>
       <c r="CR48" s="34">
         <v>101313.21222308899</v>
       </c>
       <c r="CS48" s="34">
         <v>36660.403071178225</v>
       </c>
       <c r="CT48" s="34">
         <v>14658.432128038789</v>
       </c>
       <c r="CU48" s="34">
         <v>17440.038574281585</v>
       </c>
       <c r="CV48" s="34">
         <v>22457.411789260041</v>
       </c>
       <c r="CW48" s="34">
         <v>22354.041419524605</v>
       </c>
       <c r="CX48" s="34">
         <v>24916.619343798193</v>
       </c>
       <c r="CY48" s="34">
         <v>33884.239679319508</v>
       </c>
-      <c r="CZ48" s="9"/>
+      <c r="CZ48" s="34">
+        <v>45007.599662003748</v>
+      </c>
       <c r="DA48" s="9"/>
       <c r="DB48" s="34"/>
       <c r="DC48" s="34"/>
       <c r="DD48" s="34"/>
       <c r="DE48" s="18"/>
     </row>
     <row r="49" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="7">
         <v>27.324376947684101</v>
       </c>
       <c r="C49" s="7">
         <v>26.5368656174563</v>
       </c>
       <c r="D49" s="7">
         <v>26.61850654622846</v>
       </c>
       <c r="E49" s="7">
         <v>29.264042668569719</v>
       </c>
       <c r="F49" s="7">
         <v>30.834195192317864</v>
       </c>
@@ -14869,51 +14942,53 @@
       </c>
       <c r="CR49" s="34">
         <v>60.990818115503707</v>
       </c>
       <c r="CS49" s="34">
         <v>69.152547812504778</v>
       </c>
       <c r="CT49" s="34">
         <v>60.331216210786451</v>
       </c>
       <c r="CU49" s="34">
         <v>68.492542856781128</v>
       </c>
       <c r="CV49" s="34">
         <v>48.999621277337816</v>
       </c>
       <c r="CW49" s="34">
         <v>37.328888742270657</v>
       </c>
       <c r="CX49" s="34">
         <v>28.30765227389481</v>
       </c>
       <c r="CY49" s="34">
         <v>38.757831503100221</v>
       </c>
-      <c r="CZ49" s="9"/>
+      <c r="CZ49" s="34">
+        <v>63.422113894137624</v>
+      </c>
       <c r="DA49" s="9"/>
       <c r="DB49" s="34"/>
       <c r="DC49" s="34"/>
       <c r="DD49" s="34"/>
       <c r="DE49" s="18"/>
     </row>
     <row r="50" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B50" s="7">
         <v>293.21707199444921</v>
       </c>
       <c r="C50" s="7">
         <v>238.86879122941701</v>
       </c>
       <c r="D50" s="7">
         <v>285.64154757045833</v>
       </c>
       <c r="E50" s="7">
         <v>238.49724267960426</v>
       </c>
       <c r="F50" s="7">
         <v>317.07643671541246</v>
       </c>
@@ -15186,51 +15261,53 @@
       </c>
       <c r="CR50" s="34">
         <v>304.51818631935544</v>
       </c>
       <c r="CS50" s="18">
         <v>279.17314491335839</v>
       </c>
       <c r="CT50" s="34">
         <v>382.25328735529757</v>
       </c>
       <c r="CU50" s="34">
         <v>377.59835033732617</v>
       </c>
       <c r="CV50" s="34">
         <v>423.92188120901949</v>
       </c>
       <c r="CW50" s="34">
         <v>310.27200214256754</v>
       </c>
       <c r="CX50" s="34">
         <v>216.44938617147821</v>
       </c>
       <c r="CY50" s="34">
         <v>248.1560270034941</v>
       </c>
-      <c r="CZ50" s="9"/>
+      <c r="CZ50" s="34">
+        <v>715.4796153001929</v>
+      </c>
       <c r="DA50" s="9"/>
       <c r="DB50" s="34"/>
       <c r="DC50" s="34"/>
       <c r="DD50" s="18"/>
       <c r="DE50" s="18"/>
     </row>
     <row r="51" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B51" s="12">
         <v>1205.5091756815532</v>
       </c>
       <c r="C51" s="12">
         <v>1188.8106093306678</v>
       </c>
       <c r="D51" s="12">
         <v>1456.7636823088383</v>
       </c>
       <c r="E51" s="12">
         <v>2703.0312382580769</v>
       </c>
       <c r="F51" s="6">
         <v>2127.1472745447054</v>
       </c>
@@ -15503,370 +15580,372 @@
       </c>
       <c r="CR51" s="34">
         <v>4212.3957476349024</v>
       </c>
       <c r="CS51" s="34">
         <v>4502.1552097930389</v>
       </c>
       <c r="CT51" s="34">
         <v>4509.9498288090854</v>
       </c>
       <c r="CU51" s="34">
         <v>4524.2360720817596</v>
       </c>
       <c r="CV51" s="34">
         <v>4402.7960417062823</v>
       </c>
       <c r="CW51" s="34">
         <v>5160.3304328801278</v>
       </c>
       <c r="CX51" s="34">
         <v>5397.3243154021338</v>
       </c>
       <c r="CY51" s="34">
         <v>4889.2655820387408</v>
       </c>
-      <c r="CZ51" s="9"/>
+      <c r="CZ51" s="9">
+        <v>5217.7662474794561</v>
+      </c>
       <c r="DA51" s="9"/>
       <c r="DB51" s="34"/>
       <c r="DC51" s="34"/>
       <c r="DD51" s="34"/>
       <c r="DE51" s="18"/>
     </row>
     <row r="53" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="45" t="s">
+      <c r="A53" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="B53" s="45"/>
-[...59 lines deleted...]
-      <c r="CH53" s="47" t="s">
+      <c r="B53" s="44"/>
+      <c r="C53" s="44"/>
+      <c r="D53" s="44"/>
+      <c r="E53" s="44"/>
+      <c r="F53" s="44"/>
+      <c r="G53" s="44"/>
+      <c r="H53" s="44"/>
+      <c r="I53" s="44"/>
+      <c r="J53" s="44"/>
+      <c r="K53" s="44"/>
+      <c r="L53" s="44"/>
+      <c r="M53" s="44"/>
+      <c r="N53" s="44"/>
+      <c r="O53" s="44"/>
+      <c r="P53" s="44"/>
+      <c r="Q53" s="44"/>
+      <c r="R53" s="44"/>
+      <c r="S53" s="44"/>
+      <c r="T53" s="44"/>
+      <c r="U53" s="44"/>
+      <c r="V53" s="44"/>
+      <c r="W53" s="44"/>
+      <c r="X53" s="44"/>
+      <c r="Y53" s="44"/>
+      <c r="Z53" s="44"/>
+      <c r="AA53" s="44"/>
+      <c r="AB53" s="44"/>
+      <c r="AC53" s="44"/>
+      <c r="AD53" s="44"/>
+      <c r="AE53" s="44"/>
+      <c r="AF53" s="44"/>
+      <c r="AG53" s="44"/>
+      <c r="AH53" s="44"/>
+      <c r="AI53" s="44"/>
+      <c r="AJ53" s="44"/>
+      <c r="AK53" s="44"/>
+      <c r="AL53" s="44"/>
+      <c r="AM53" s="44"/>
+      <c r="AN53" s="44"/>
+      <c r="AO53" s="44"/>
+      <c r="AP53" s="44"/>
+      <c r="AQ53" s="44"/>
+      <c r="AR53" s="44"/>
+      <c r="AS53" s="44"/>
+      <c r="AT53" s="44"/>
+      <c r="AU53" s="44"/>
+      <c r="AV53" s="44"/>
+      <c r="AW53" s="44"/>
+      <c r="AX53" s="44"/>
+      <c r="AY53" s="44"/>
+      <c r="AZ53" s="44"/>
+      <c r="BA53" s="44"/>
+      <c r="BB53" s="44"/>
+      <c r="BC53" s="44"/>
+      <c r="BD53" s="44"/>
+      <c r="BE53" s="44"/>
+      <c r="BF53" s="44"/>
+      <c r="BG53" s="44"/>
+      <c r="BH53" s="44"/>
+      <c r="BI53" s="44"/>
+      <c r="CH53" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="CI53" s="47"/>
-[...21 lines deleted...]
-      <c r="DE53" s="47"/>
+      <c r="CI53" s="42"/>
+      <c r="CJ53" s="42"/>
+      <c r="CK53" s="42"/>
+      <c r="CL53" s="42"/>
+      <c r="CM53" s="42"/>
+      <c r="CN53" s="42"/>
+      <c r="CO53" s="42"/>
+      <c r="CP53" s="42"/>
+      <c r="CQ53" s="42"/>
+      <c r="CR53" s="42"/>
+      <c r="CS53" s="42"/>
+      <c r="CT53" s="42"/>
+      <c r="CU53" s="42"/>
+      <c r="CV53" s="42"/>
+      <c r="CW53" s="42"/>
+      <c r="CX53" s="42"/>
+      <c r="CY53" s="42"/>
+      <c r="CZ53" s="42"/>
+      <c r="DA53" s="42"/>
+      <c r="DB53" s="42"/>
+      <c r="DC53" s="42"/>
+      <c r="DD53" s="42"/>
+      <c r="DE53" s="42"/>
       <c r="DF53" s="35"/>
       <c r="DG53" s="35"/>
       <c r="DH53" s="35"/>
       <c r="DI53" s="35"/>
       <c r="DJ53" s="35"/>
       <c r="DK53" s="35"/>
       <c r="DL53" s="35"/>
       <c r="DM53" s="35"/>
       <c r="DN53" s="35"/>
       <c r="DO53" s="35"/>
       <c r="DP53" s="35"/>
       <c r="DQ53" s="35"/>
       <c r="DR53" s="35"/>
       <c r="DS53" s="35"/>
       <c r="DT53" s="35"/>
       <c r="DU53" s="35"/>
       <c r="DV53" s="35"/>
       <c r="DW53" s="35"/>
       <c r="DX53" s="35"/>
       <c r="DY53" s="35"/>
       <c r="DZ53" s="35"/>
       <c r="EA53" s="35"/>
       <c r="EB53" s="35"/>
       <c r="EC53" s="35"/>
       <c r="ED53" s="35"/>
       <c r="EE53" s="35"/>
       <c r="EF53" s="35"/>
       <c r="EG53" s="35"/>
       <c r="EH53" s="35"/>
       <c r="EI53" s="35"/>
       <c r="EJ53" s="35"/>
       <c r="EK53" s="35"/>
       <c r="EL53" s="35"/>
       <c r="EM53" s="35"/>
       <c r="EN53" s="35"/>
       <c r="EO53" s="35"/>
       <c r="EP53" s="35"/>
     </row>
     <row r="54" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K54" s="38" t="s">
+      <c r="K54" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="L54" s="38"/>
-[...1 lines deleted...]
-      <c r="W54" s="38" t="s">
+      <c r="L54" s="41"/>
+      <c r="M54" s="41"/>
+      <c r="W54" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="X54" s="38"/>
-[...1 lines deleted...]
-      <c r="AH54" s="38" t="s">
+      <c r="X54" s="41"/>
+      <c r="Y54" s="41"/>
+      <c r="AH54" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AI54" s="38"/>
-[...2 lines deleted...]
-      <c r="AT54" s="38" t="s">
+      <c r="AI54" s="41"/>
+      <c r="AJ54" s="41"/>
+      <c r="AK54" s="41"/>
+      <c r="AT54" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AU54" s="38"/>
-[...2 lines deleted...]
-      <c r="BF54" s="38" t="s">
+      <c r="AU54" s="41"/>
+      <c r="AV54" s="41"/>
+      <c r="AW54" s="41"/>
+      <c r="BF54" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="BG54" s="38"/>
-[...2 lines deleted...]
-      <c r="BR54" s="38" t="s">
+      <c r="BG54" s="41"/>
+      <c r="BH54" s="41"/>
+      <c r="BI54" s="41"/>
+      <c r="BR54" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="BS54" s="38"/>
-[...2 lines deleted...]
-      <c r="CD54" s="38" t="s">
+      <c r="BS54" s="41"/>
+      <c r="BT54" s="41"/>
+      <c r="BU54" s="41"/>
+      <c r="CD54" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="CE54" s="38"/>
-[...2 lines deleted...]
-      <c r="CP54" s="38" t="s">
+      <c r="CE54" s="41"/>
+      <c r="CF54" s="41"/>
+      <c r="CG54" s="41"/>
+      <c r="CP54" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="CQ54" s="38"/>
-[...2 lines deleted...]
-      <c r="DB54" s="38" t="s">
+      <c r="CQ54" s="41"/>
+      <c r="CR54" s="41"/>
+      <c r="CS54" s="41"/>
+      <c r="DB54" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="DC54" s="38"/>
-[...1 lines deleted...]
-      <c r="DE54" s="38"/>
+      <c r="DC54" s="41"/>
+      <c r="DD54" s="41"/>
+      <c r="DE54" s="41"/>
     </row>
     <row r="55" spans="1:146" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="42"/>
-      <c r="B55" s="39" t="s">
+      <c r="A55" s="45"/>
+      <c r="B55" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="C55" s="40"/>
-[...10 lines deleted...]
-      <c r="N55" s="39" t="s">
+      <c r="C55" s="39"/>
+      <c r="D55" s="39"/>
+      <c r="E55" s="39"/>
+      <c r="F55" s="39"/>
+      <c r="G55" s="39"/>
+      <c r="H55" s="39"/>
+      <c r="I55" s="39"/>
+      <c r="J55" s="39"/>
+      <c r="K55" s="39"/>
+      <c r="L55" s="39"/>
+      <c r="M55" s="40"/>
+      <c r="N55" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="O55" s="40"/>
-[...10 lines deleted...]
-      <c r="Z55" s="39" t="s">
+      <c r="O55" s="39"/>
+      <c r="P55" s="39"/>
+      <c r="Q55" s="39"/>
+      <c r="R55" s="39"/>
+      <c r="S55" s="39"/>
+      <c r="T55" s="39"/>
+      <c r="U55" s="39"/>
+      <c r="V55" s="39"/>
+      <c r="W55" s="39"/>
+      <c r="X55" s="39"/>
+      <c r="Y55" s="40"/>
+      <c r="Z55" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="AA55" s="40"/>
-[...10 lines deleted...]
-      <c r="AL55" s="39" t="s">
+      <c r="AA55" s="39"/>
+      <c r="AB55" s="39"/>
+      <c r="AC55" s="39"/>
+      <c r="AD55" s="39"/>
+      <c r="AE55" s="39"/>
+      <c r="AF55" s="39"/>
+      <c r="AG55" s="39"/>
+      <c r="AH55" s="39"/>
+      <c r="AI55" s="39"/>
+      <c r="AJ55" s="39"/>
+      <c r="AK55" s="40"/>
+      <c r="AL55" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="AM55" s="40"/>
-[...10 lines deleted...]
-      <c r="AX55" s="39" t="s">
+      <c r="AM55" s="39"/>
+      <c r="AN55" s="39"/>
+      <c r="AO55" s="39"/>
+      <c r="AP55" s="39"/>
+      <c r="AQ55" s="39"/>
+      <c r="AR55" s="39"/>
+      <c r="AS55" s="39"/>
+      <c r="AT55" s="39"/>
+      <c r="AU55" s="39"/>
+      <c r="AV55" s="39"/>
+      <c r="AW55" s="40"/>
+      <c r="AX55" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="AY55" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ55" s="39" t="s">
+      <c r="AY55" s="39"/>
+      <c r="AZ55" s="39"/>
+      <c r="BA55" s="39"/>
+      <c r="BB55" s="39"/>
+      <c r="BC55" s="39"/>
+      <c r="BD55" s="39"/>
+      <c r="BE55" s="39"/>
+      <c r="BF55" s="39"/>
+      <c r="BG55" s="39"/>
+      <c r="BH55" s="39"/>
+      <c r="BI55" s="40"/>
+      <c r="BJ55" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="BK55" s="40"/>
-[...10 lines deleted...]
-      <c r="BV55" s="39" t="s">
+      <c r="BK55" s="39"/>
+      <c r="BL55" s="39"/>
+      <c r="BM55" s="39"/>
+      <c r="BN55" s="39"/>
+      <c r="BO55" s="39"/>
+      <c r="BP55" s="39"/>
+      <c r="BQ55" s="39"/>
+      <c r="BR55" s="39"/>
+      <c r="BS55" s="39"/>
+      <c r="BT55" s="39"/>
+      <c r="BU55" s="40"/>
+      <c r="BV55" s="38" t="s">
         <v>43</v>
       </c>
-      <c r="BW55" s="40"/>
-[...10 lines deleted...]
-      <c r="CH55" s="39" t="s">
+      <c r="BW55" s="39"/>
+      <c r="BX55" s="39"/>
+      <c r="BY55" s="39"/>
+      <c r="BZ55" s="39"/>
+      <c r="CA55" s="39"/>
+      <c r="CB55" s="39"/>
+      <c r="CC55" s="39"/>
+      <c r="CD55" s="39"/>
+      <c r="CE55" s="39"/>
+      <c r="CF55" s="39"/>
+      <c r="CG55" s="40"/>
+      <c r="CH55" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="CI55" s="40"/>
-[...10 lines deleted...]
-      <c r="CT55" s="39" t="s">
+      <c r="CI55" s="39"/>
+      <c r="CJ55" s="39"/>
+      <c r="CK55" s="39"/>
+      <c r="CL55" s="39"/>
+      <c r="CM55" s="39"/>
+      <c r="CN55" s="39"/>
+      <c r="CO55" s="39"/>
+      <c r="CP55" s="39"/>
+      <c r="CQ55" s="39"/>
+      <c r="CR55" s="39"/>
+      <c r="CS55" s="40"/>
+      <c r="CT55" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="CU55" s="40"/>
-[...9 lines deleted...]
-      <c r="DE55" s="41"/>
+      <c r="CU55" s="39"/>
+      <c r="CV55" s="39"/>
+      <c r="CW55" s="39"/>
+      <c r="CX55" s="39"/>
+      <c r="CY55" s="39"/>
+      <c r="CZ55" s="39"/>
+      <c r="DA55" s="39"/>
+      <c r="DB55" s="39"/>
+      <c r="DC55" s="39"/>
+      <c r="DD55" s="39"/>
+      <c r="DE55" s="40"/>
     </row>
     <row r="56" spans="1:146" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="43"/>
+      <c r="A56" s="46"/>
       <c r="B56" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C56" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D56" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E56" s="21" t="s">
         <v>35</v>
       </c>
       <c r="F56" s="20" t="s">
         <v>34</v>
       </c>
       <c r="G56" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H56" s="20" t="s">
         <v>32</v>
       </c>
       <c r="I56" s="20" t="s">
         <v>31</v>
       </c>
       <c r="J56" s="20" t="s">
@@ -16458,51 +16537,53 @@
       </c>
       <c r="CR57" s="33">
         <v>837659.79003966833</v>
       </c>
       <c r="CS57" s="33">
         <v>11914.295601447624</v>
       </c>
       <c r="CT57" s="33">
         <v>17721.096678214919</v>
       </c>
       <c r="CU57" s="33">
         <v>18015.784806885596</v>
       </c>
       <c r="CV57" s="33">
         <v>16788.540101084116</v>
       </c>
       <c r="CW57" s="33">
         <v>18038.17137976734</v>
       </c>
       <c r="CX57" s="10">
         <v>14677.193279805655</v>
       </c>
       <c r="CY57" s="11">
         <v>28984.77890873477</v>
       </c>
-      <c r="CZ57" s="11"/>
+      <c r="CZ57" s="11">
+        <v>381994.15715678508</v>
+      </c>
       <c r="DA57" s="11"/>
       <c r="DB57" s="33"/>
       <c r="DC57" s="33"/>
       <c r="DD57" s="33"/>
       <c r="DE57" s="16"/>
     </row>
     <row r="58" spans="1:146" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E58" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F58" s="16" t="s">
         <v>24</v>
       </c>
@@ -16775,51 +16856,53 @@
       </c>
       <c r="CR58" s="34">
         <v>84398.165969791648</v>
       </c>
       <c r="CS58" s="18">
         <v>0</v>
       </c>
       <c r="CT58" s="18">
         <v>0</v>
       </c>
       <c r="CU58" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CV58" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CW58" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CX58" s="23">
         <v>0</v>
       </c>
       <c r="CY58" s="17" t="s">
         <v>24</v>
       </c>
-      <c r="CZ58" s="17"/>
+      <c r="CZ58" s="34">
+        <v>19556.215915286652</v>
+      </c>
       <c r="DA58" s="17"/>
       <c r="DB58" s="27"/>
       <c r="DC58" s="34"/>
       <c r="DD58" s="27"/>
       <c r="DE58" s="23"/>
     </row>
     <row r="59" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A59" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="C59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="D59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="E59" s="2">
         <v>116.74408951175337</v>
       </c>
       <c r="F59" s="2">
         <v>116.74408951175337</v>
       </c>
@@ -17092,51 +17175,53 @@
       </c>
       <c r="CR59" s="34">
         <v>99265.465830672911</v>
       </c>
       <c r="CS59" s="18">
         <v>212.28126402766665</v>
       </c>
       <c r="CT59" s="18">
         <v>271.76481409550001</v>
       </c>
       <c r="CU59" s="34">
         <v>309.16907686076661</v>
       </c>
       <c r="CV59" s="34">
         <v>242.85097307498336</v>
       </c>
       <c r="CW59" s="18">
         <v>203.63952810168334</v>
       </c>
       <c r="CX59" s="8">
         <v>144.90917385189994</v>
       </c>
       <c r="CY59" s="9">
         <v>197.78417499603336</v>
       </c>
-      <c r="CZ59" s="9"/>
+      <c r="CZ59" s="34">
+        <v>9231.5479220324432</v>
+      </c>
       <c r="DA59" s="9"/>
       <c r="DB59" s="34"/>
       <c r="DC59" s="34"/>
       <c r="DD59" s="34"/>
       <c r="DE59" s="18"/>
     </row>
     <row r="60" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A60" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="C60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="D60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="E60" s="2">
         <v>194.59802873333334</v>
       </c>
       <c r="F60" s="2">
         <v>194.59802873333334</v>
       </c>
@@ -17409,51 +17494,53 @@
       </c>
       <c r="CR60" s="34">
         <v>8016.2710496899726</v>
       </c>
       <c r="CS60" s="18">
         <v>866.7838238252084</v>
       </c>
       <c r="CT60" s="18">
         <v>966.52688603624983</v>
       </c>
       <c r="CU60" s="34">
         <v>1255.1187294845831</v>
       </c>
       <c r="CV60" s="34">
         <v>1598.1284404616665</v>
       </c>
       <c r="CW60" s="18">
         <v>1190.8863554408335</v>
       </c>
       <c r="CX60" s="8">
         <v>807.81488288874993</v>
       </c>
       <c r="CY60" s="9">
         <v>784.20401094893316</v>
       </c>
-      <c r="CZ60" s="9"/>
+      <c r="CZ60" s="34">
+        <v>32542.693443217828</v>
+      </c>
       <c r="DA60" s="9"/>
       <c r="DB60" s="34"/>
       <c r="DC60" s="34"/>
       <c r="DD60" s="34"/>
       <c r="DE60" s="18"/>
     </row>
     <row r="61" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A61" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B61" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="C61" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="D61" s="2">
         <v>1030.7735061479693</v>
       </c>
       <c r="E61" s="2">
         <v>1214.6187440979693</v>
       </c>
       <c r="F61" s="2">
         <v>2387.1909575682635</v>
       </c>
@@ -17726,51 +17813,53 @@
       </c>
       <c r="CR61" s="34">
         <v>22023.086365754669</v>
       </c>
       <c r="CS61" s="18">
         <v>2279.0738000308334</v>
       </c>
       <c r="CT61" s="18">
         <v>3357.1470901615835</v>
       </c>
       <c r="CU61" s="34">
         <v>3622.0921001970833</v>
       </c>
       <c r="CV61" s="34">
         <v>3014.5245054434163</v>
       </c>
       <c r="CW61" s="18">
         <v>4943.3079738920842</v>
       </c>
       <c r="CX61" s="8">
         <v>3816.2838028726101</v>
       </c>
       <c r="CY61" s="9">
         <v>4150.9030165737513</v>
       </c>
-      <c r="CZ61" s="9"/>
+      <c r="CZ61" s="34">
+        <v>39086.051376926087</v>
+      </c>
       <c r="DA61" s="9"/>
       <c r="DB61" s="34"/>
       <c r="DC61" s="34"/>
       <c r="DD61" s="34"/>
       <c r="DE61" s="18"/>
     </row>
     <row r="62" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="C62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="D62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="E62" s="2">
         <v>56.810187185369053</v>
       </c>
       <c r="F62" s="2">
         <v>56.810187185369053</v>
       </c>
@@ -18043,51 +18132,53 @@
       </c>
       <c r="CR62" s="34">
         <v>89.63670307225</v>
       </c>
       <c r="CS62" s="18">
         <v>68.143357856250006</v>
       </c>
       <c r="CT62" s="18">
         <v>76.249031169583333</v>
       </c>
       <c r="CU62" s="34">
         <v>98.04120833333333</v>
       </c>
       <c r="CV62" s="34">
         <v>94.826780525833314</v>
       </c>
       <c r="CW62" s="18">
         <v>88.728721565833325</v>
       </c>
       <c r="CX62" s="8">
         <v>80.597976285833326</v>
       </c>
       <c r="CY62" s="9">
         <v>98.04120833333333</v>
       </c>
-      <c r="CZ62" s="9"/>
+      <c r="CZ62" s="34">
+        <v>8840.0600357890435</v>
+      </c>
       <c r="DA62" s="9"/>
       <c r="DB62" s="34"/>
       <c r="DC62" s="34"/>
       <c r="DD62" s="34"/>
       <c r="DE62" s="18"/>
     </row>
     <row r="63" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A63" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="C63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="D63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="E63" s="2">
         <v>5.6719898888828864</v>
       </c>
       <c r="F63" s="2">
         <v>5.6719898888828864</v>
       </c>
@@ -18360,51 +18451,53 @@
       </c>
       <c r="CR63" s="34">
         <v>8011.7668951026117</v>
       </c>
       <c r="CS63" s="18">
         <v>411.00853043249998</v>
       </c>
       <c r="CT63" s="23">
         <v>742.26039097749992</v>
       </c>
       <c r="CU63" s="34">
         <v>746.84856721749986</v>
       </c>
       <c r="CV63" s="34">
         <v>541.37354452999989</v>
       </c>
       <c r="CW63" s="18">
         <v>537.89996057249994</v>
       </c>
       <c r="CX63" s="8">
         <v>324.44770772249996</v>
       </c>
       <c r="CY63" s="9">
         <v>353.36489035999995</v>
       </c>
-      <c r="CZ63" s="9"/>
+      <c r="CZ63" s="34">
+        <v>27514.748233268216</v>
+      </c>
       <c r="DA63" s="9"/>
       <c r="DB63" s="34"/>
       <c r="DC63" s="34"/>
       <c r="DD63" s="34"/>
       <c r="DE63" s="18"/>
     </row>
     <row r="64" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A64" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="C64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="D64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="E64" s="2">
         <v>49.118007124999998</v>
       </c>
       <c r="F64" s="2">
         <v>233.79786297357018</v>
       </c>
@@ -18677,51 +18770,53 @@
       </c>
       <c r="CR64" s="34">
         <v>4959.0424782200607</v>
       </c>
       <c r="CS64" s="18">
         <v>27.765758320875001</v>
       </c>
       <c r="CT64" s="23">
         <v>62.338332161666671</v>
       </c>
       <c r="CU64" s="34">
         <v>68.168854235833336</v>
       </c>
       <c r="CV64" s="34">
         <v>51.840170260833339</v>
       </c>
       <c r="CW64" s="18">
         <v>44.241671120000007</v>
       </c>
       <c r="CX64" s="8">
         <v>468.10067818917764</v>
       </c>
       <c r="CY64" s="9">
         <v>7095.2911119670389</v>
       </c>
-      <c r="CZ64" s="9"/>
+      <c r="CZ64" s="34">
+        <v>39955.657078659664</v>
+      </c>
       <c r="DA64" s="9"/>
       <c r="DB64" s="34"/>
       <c r="DC64" s="34"/>
       <c r="DD64" s="34"/>
       <c r="DE64" s="18"/>
     </row>
     <row r="65" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A65" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E65" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F65" s="16" t="s">
         <v>24</v>
       </c>
@@ -18994,51 +19089,53 @@
       </c>
       <c r="CR65" s="34">
         <v>31082.143570142252</v>
       </c>
       <c r="CS65" s="18">
         <v>21.170831400000004</v>
       </c>
       <c r="CT65" s="18">
         <v>34.760418666666666</v>
       </c>
       <c r="CU65" s="34">
         <v>39.544127316666675</v>
       </c>
       <c r="CV65" s="34">
         <v>27.754392774999999</v>
       </c>
       <c r="CW65" s="18">
         <v>21.392729366666664</v>
       </c>
       <c r="CX65" s="23">
         <v>2244.6420940168105</v>
       </c>
       <c r="CY65" s="9">
         <v>2511.7817753304998</v>
       </c>
-      <c r="CZ65" s="9"/>
+      <c r="CZ65" s="34">
+        <v>26388.305128034128</v>
+      </c>
       <c r="DA65" s="9"/>
       <c r="DB65" s="34"/>
       <c r="DC65" s="34"/>
       <c r="DD65" s="34"/>
       <c r="DE65" s="18"/>
     </row>
     <row r="66" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A66" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="C66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="D66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="E66" s="2">
         <v>172.99366331336088</v>
       </c>
       <c r="F66" s="2">
         <v>172.99366331336088</v>
       </c>
@@ -19311,51 +19408,53 @@
       </c>
       <c r="CR66" s="34">
         <v>14169.412635108985</v>
       </c>
       <c r="CS66" s="18">
         <v>119.94586677533333</v>
       </c>
       <c r="CT66" s="18">
         <v>211.98635630333331</v>
       </c>
       <c r="CU66" s="34">
         <v>262.680676995</v>
       </c>
       <c r="CV66" s="34">
         <v>164.04574345333333</v>
       </c>
       <c r="CW66" s="18">
         <v>129.46289062666665</v>
       </c>
       <c r="CX66" s="8">
         <v>79.055159171666674</v>
       </c>
       <c r="CY66" s="9">
         <v>77.996891371666663</v>
       </c>
-      <c r="CZ66" s="9"/>
+      <c r="CZ66" s="34">
+        <v>26878.967468383016</v>
+      </c>
       <c r="DA66" s="9"/>
       <c r="DB66" s="34"/>
       <c r="DC66" s="34"/>
       <c r="DD66" s="34"/>
       <c r="DE66" s="18"/>
     </row>
     <row r="67" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A67" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="C67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="D67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="E67" s="2">
         <v>0.96614156166666665</v>
       </c>
       <c r="F67" s="2">
         <v>0.96614156166666665</v>
       </c>
@@ -19628,51 +19727,53 @@
       </c>
       <c r="CR67" s="34">
         <v>126109.97804025884</v>
       </c>
       <c r="CS67" s="18">
         <v>5.2270450196666669</v>
       </c>
       <c r="CT67" s="18">
         <v>12.206886124999999</v>
       </c>
       <c r="CU67" s="34">
         <v>22.567499999999999</v>
       </c>
       <c r="CV67" s="34">
         <v>16.716666666666665</v>
       </c>
       <c r="CW67" s="18">
         <v>13.373333333333333</v>
       </c>
       <c r="CX67" s="8">
         <v>13.373333333333333</v>
       </c>
       <c r="CY67" s="9">
         <v>495.53810099999998</v>
       </c>
-      <c r="CZ67" s="9"/>
+      <c r="CZ67" s="34">
+        <v>10844.721380152085</v>
+      </c>
       <c r="DA67" s="9"/>
       <c r="DB67" s="34"/>
       <c r="DC67" s="34"/>
       <c r="DD67" s="34"/>
       <c r="DE67" s="18"/>
     </row>
     <row r="68" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="C68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="D68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="E68" s="2">
         <v>7.1494180648376648</v>
       </c>
       <c r="F68" s="2">
         <v>74.50978346656126</v>
       </c>
@@ -19945,51 +20046,53 @@
       </c>
       <c r="CR68" s="34">
         <v>696.99704352926074</v>
       </c>
       <c r="CS68" s="18">
         <v>13.951492770833331</v>
       </c>
       <c r="CT68" s="18">
         <v>27.656786991666664</v>
       </c>
       <c r="CU68" s="34">
         <v>32.163614854166667</v>
       </c>
       <c r="CV68" s="34">
         <v>17.714671312499998</v>
       </c>
       <c r="CW68" s="18">
         <v>13.134506199999999</v>
       </c>
       <c r="CX68" s="8">
         <v>97.820015264839526</v>
       </c>
       <c r="CY68" s="9">
         <v>231.20793673949237</v>
       </c>
-      <c r="CZ68" s="9"/>
+      <c r="CZ68" s="34">
+        <v>10597.102440099192</v>
+      </c>
       <c r="DA68" s="9"/>
       <c r="DB68" s="34"/>
       <c r="DC68" s="34"/>
       <c r="DD68" s="34"/>
       <c r="DE68" s="18"/>
     </row>
     <row r="69" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A69" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="C69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="D69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="E69" s="2">
         <v>40.552364285007215</v>
       </c>
       <c r="F69" s="2">
         <v>40.552364285007215</v>
       </c>
@@ -20262,51 +20365,53 @@
       </c>
       <c r="CR69" s="34">
         <v>68.960113185833336</v>
       </c>
       <c r="CS69" s="18">
         <v>47.69761318583334</v>
       </c>
       <c r="CT69" s="18">
         <v>49.58331410000001</v>
       </c>
       <c r="CU69" s="23">
         <v>181.65728123541669</v>
       </c>
       <c r="CV69" s="34">
         <v>102.05692908958333</v>
       </c>
       <c r="CW69" s="18">
         <v>76.52390783333334</v>
       </c>
       <c r="CX69" s="8">
         <v>48.773394077083346</v>
       </c>
       <c r="CY69" s="9">
         <v>36.52987512166667</v>
       </c>
-      <c r="CZ69" s="9"/>
+      <c r="CZ69" s="34">
+        <v>415.81958496674997</v>
+      </c>
       <c r="DA69" s="9"/>
       <c r="DB69" s="34"/>
       <c r="DC69" s="34"/>
       <c r="DD69" s="34"/>
       <c r="DE69" s="18"/>
     </row>
     <row r="70" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A70" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="C70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="D70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="E70" s="7">
         <v>229.14729803333333</v>
       </c>
       <c r="F70" s="7">
         <v>229.14729803333333</v>
       </c>
@@ -20579,51 +20684,53 @@
       </c>
       <c r="CR70" s="34">
         <v>101357.7551871902</v>
       </c>
       <c r="CS70" s="18">
         <v>811.53441770283337</v>
       </c>
       <c r="CT70" s="18">
         <v>1047.9416445266668</v>
       </c>
       <c r="CU70" s="34">
         <v>1411.9583137629168</v>
       </c>
       <c r="CV70" s="34">
         <v>1092.1621220470834</v>
       </c>
       <c r="CW70" s="18">
         <v>1026.7702888891667</v>
       </c>
       <c r="CX70" s="34">
         <v>492.02115636916665</v>
       </c>
       <c r="CY70" s="34">
         <v>724.47694458916669</v>
       </c>
-      <c r="CZ70" s="9"/>
+      <c r="CZ70" s="34">
+        <v>14674.618693946291</v>
+      </c>
       <c r="DA70" s="9"/>
       <c r="DB70" s="34"/>
       <c r="DC70" s="34"/>
       <c r="DD70" s="34"/>
       <c r="DE70" s="18"/>
     </row>
     <row r="71" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A71" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="C71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="D71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="E71" s="7">
         <v>3.7758027183333334</v>
       </c>
       <c r="F71" s="7">
         <v>3.7758027183333334</v>
       </c>
@@ -20896,51 +21003,53 @@
       </c>
       <c r="CR71" s="34">
         <v>229330.22223723357</v>
       </c>
       <c r="CS71" s="18">
         <v>98.260804382499998</v>
       </c>
       <c r="CT71" s="18">
         <v>219.06855363999998</v>
       </c>
       <c r="CU71" s="34">
         <v>196.39056473166664</v>
       </c>
       <c r="CV71" s="34">
         <v>181.86534879833332</v>
       </c>
       <c r="CW71" s="18">
         <v>103.52546875</v>
       </c>
       <c r="CX71" s="34">
         <v>45.800661776666665</v>
       </c>
       <c r="CY71" s="34">
         <v>83.301392418333336</v>
       </c>
-      <c r="CZ71" s="9"/>
+      <c r="CZ71" s="34">
+        <v>16510.654968180341</v>
+      </c>
       <c r="DA71" s="9"/>
       <c r="DB71" s="34"/>
       <c r="DC71" s="34"/>
       <c r="DD71" s="34"/>
       <c r="DE71" s="18"/>
     </row>
     <row r="72" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A72" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B72" s="7">
         <v>2003.3876383526035</v>
       </c>
       <c r="C72" s="7">
         <v>2003.3876383526035</v>
       </c>
       <c r="D72" s="7">
         <v>2003.3876383526035</v>
       </c>
       <c r="E72" s="7">
         <v>2049.3983530448036</v>
       </c>
       <c r="F72" s="7">
         <v>2630.0968896897907</v>
       </c>
@@ -21213,51 +21322,53 @@
       </c>
       <c r="CR72" s="34">
         <v>30827.435741819168</v>
       </c>
       <c r="CS72" s="18">
         <v>5981.9260386655842</v>
       </c>
       <c r="CT72" s="18">
         <v>9255.6813649261676</v>
       </c>
       <c r="CU72" s="34">
         <v>8183.7189529956659</v>
       </c>
       <c r="CV72" s="34">
         <v>8367.0714810173831</v>
       </c>
       <c r="CW72" s="18">
         <v>8604.6150236585672</v>
       </c>
       <c r="CX72" s="34">
         <v>5262.9940384328156</v>
       </c>
       <c r="CY72" s="34">
         <v>11364.851907159155</v>
       </c>
-      <c r="CZ72" s="9"/>
+      <c r="CZ72" s="34">
+        <v>79009.362066243571</v>
+      </c>
       <c r="DA72" s="9"/>
       <c r="DB72" s="34"/>
       <c r="DC72" s="34"/>
       <c r="DD72" s="34"/>
       <c r="DE72" s="18"/>
     </row>
     <row r="73" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A73" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E73" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F73" s="16" t="s">
         <v>24</v>
       </c>
@@ -21530,51 +21641,53 @@
       </c>
       <c r="CR73" s="34">
         <v>19.101344559000005</v>
       </c>
       <c r="CS73" s="18">
         <v>0</v>
       </c>
       <c r="CT73" s="18">
         <v>0</v>
       </c>
       <c r="CU73" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CV73" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CW73" s="18" t="s">
         <v>24</v>
       </c>
       <c r="CX73" s="23">
         <v>0</v>
       </c>
       <c r="CY73" s="34">
         <v>0</v>
       </c>
-      <c r="CZ73" s="9"/>
+      <c r="CZ73" s="34">
+        <v>1321.9108442081722</v>
+      </c>
       <c r="DA73" s="9"/>
       <c r="DB73" s="34"/>
       <c r="DC73" s="34"/>
       <c r="DD73" s="34"/>
       <c r="DE73" s="18"/>
     </row>
     <row r="74" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A74" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="C74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="D74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="E74" s="7">
         <v>45.546589833333336</v>
       </c>
       <c r="F74" s="7">
         <v>45.546589833333336</v>
       </c>
@@ -21847,51 +21960,53 @@
       </c>
       <c r="CR74" s="34">
         <v>76230.177639838192</v>
       </c>
       <c r="CS74" s="18">
         <v>0.97281934999999997</v>
       </c>
       <c r="CT74" s="18">
         <v>1.6209222333333335</v>
       </c>
       <c r="CU74" s="34">
         <v>1.7755092666666668</v>
       </c>
       <c r="CV74" s="34">
         <v>1.3398233916666666</v>
       </c>
       <c r="CW74" s="34">
         <v>1.0673629666666669</v>
       </c>
       <c r="CX74" s="34">
         <v>0.6722063416666666</v>
       </c>
       <c r="CY74" s="34">
         <v>0.76791764166666665</v>
       </c>
-      <c r="CZ74" s="9"/>
+      <c r="CZ74" s="34">
+        <v>16467.140656701569</v>
+      </c>
       <c r="DA74" s="9"/>
       <c r="DB74" s="34"/>
       <c r="DC74" s="34"/>
       <c r="DD74" s="34"/>
       <c r="DE74" s="18"/>
     </row>
     <row r="75" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A75" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="C75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="D75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="E75" s="7">
         <v>13.425647292666666</v>
       </c>
       <c r="F75" s="7">
         <v>13.425647292666666</v>
       </c>
@@ -22164,51 +22279,53 @@
       </c>
       <c r="CR75" s="34">
         <v>25.962592119316671</v>
       </c>
       <c r="CS75" s="18">
         <v>25.242465872916672</v>
       </c>
       <c r="CT75" s="34">
         <v>50.017755288333333</v>
       </c>
       <c r="CU75" s="34">
         <v>58.227542045833339</v>
       </c>
       <c r="CV75" s="34">
         <v>31.970439837500006</v>
       </c>
       <c r="CW75" s="34">
         <v>23.748972000000002</v>
       </c>
       <c r="CX75" s="34">
         <v>16.21119771916667</v>
       </c>
       <c r="CY75" s="34">
         <v>21.802109924166668</v>
       </c>
-      <c r="CZ75" s="9"/>
+      <c r="CZ75" s="34">
+        <v>47.204004705713103</v>
+      </c>
       <c r="DA75" s="9"/>
       <c r="DB75" s="34"/>
       <c r="DC75" s="34"/>
       <c r="DD75" s="34"/>
       <c r="DE75" s="18"/>
     </row>
     <row r="76" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A76" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="C76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="D76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="E76" s="7">
         <v>170.48553590879038</v>
       </c>
       <c r="F76" s="7">
         <v>170.48553590879038</v>
       </c>
@@ -22481,51 +22598,53 @@
       </c>
       <c r="CR76" s="34">
         <v>278.88040802854994</v>
       </c>
       <c r="CS76" s="18">
         <v>264.65918878774994</v>
       </c>
       <c r="CT76" s="34">
         <v>359.73478689166666</v>
       </c>
       <c r="CU76" s="34">
         <v>358.93079848416664</v>
       </c>
       <c r="CV76" s="34">
         <v>393.03334074249995</v>
       </c>
       <c r="CW76" s="34">
         <v>289.16456351999989</v>
       </c>
       <c r="CX76" s="34">
         <v>195.44192910083333</v>
       </c>
       <c r="CY76" s="34">
         <v>189.75955559583332</v>
       </c>
-      <c r="CZ76" s="9"/>
+      <c r="CZ76" s="34">
+        <v>703.26731124971116</v>
+      </c>
       <c r="DA76" s="9"/>
       <c r="DB76" s="34"/>
       <c r="DC76" s="34"/>
       <c r="DD76" s="18"/>
       <c r="DE76" s="18"/>
     </row>
     <row r="77" spans="1:146" x14ac:dyDescent="0.2">
       <c r="A77" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B77" s="7">
         <v>95.069314462949137</v>
       </c>
       <c r="C77" s="7">
         <v>95.069314462949137</v>
       </c>
       <c r="D77" s="12">
         <v>95.069314462949137</v>
       </c>
       <c r="E77" s="12">
         <v>126.86971850744914</v>
       </c>
       <c r="F77" s="12">
         <v>134.52717352024712</v>
       </c>
@@ -22798,370 +22917,372 @@
       </c>
       <c r="CR77" s="34">
         <v>699.3281943510417</v>
       </c>
       <c r="CS77" s="34">
         <v>658.65048304104164</v>
       </c>
       <c r="CT77" s="34">
         <v>974.55134392000014</v>
       </c>
       <c r="CU77" s="34">
         <v>1166.7313888683334</v>
       </c>
       <c r="CV77" s="34">
         <v>849.26472765583344</v>
       </c>
       <c r="CW77" s="34">
         <v>726.68812192999997</v>
       </c>
       <c r="CX77" s="34">
         <v>538.23387239083331</v>
       </c>
       <c r="CY77" s="34">
         <v>567.17608866403339</v>
       </c>
-      <c r="CZ77" s="9"/>
+      <c r="CZ77" s="34">
+        <v>1408.1086047346039</v>
+      </c>
       <c r="DA77" s="9"/>
       <c r="DB77" s="34"/>
       <c r="DC77" s="34"/>
       <c r="DD77" s="34"/>
       <c r="DE77" s="18"/>
     </row>
     <row r="79" spans="1:146" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="45" t="s">
+      <c r="A79" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="B79" s="45"/>
-[...59 lines deleted...]
-      <c r="CH79" s="47" t="s">
+      <c r="B79" s="44"/>
+      <c r="C79" s="44"/>
+      <c r="D79" s="44"/>
+      <c r="E79" s="44"/>
+      <c r="F79" s="44"/>
+      <c r="G79" s="44"/>
+      <c r="H79" s="44"/>
+      <c r="I79" s="44"/>
+      <c r="J79" s="44"/>
+      <c r="K79" s="44"/>
+      <c r="L79" s="44"/>
+      <c r="M79" s="44"/>
+      <c r="N79" s="44"/>
+      <c r="O79" s="44"/>
+      <c r="P79" s="44"/>
+      <c r="Q79" s="44"/>
+      <c r="R79" s="44"/>
+      <c r="S79" s="44"/>
+      <c r="T79" s="44"/>
+      <c r="U79" s="44"/>
+      <c r="V79" s="44"/>
+      <c r="W79" s="44"/>
+      <c r="X79" s="44"/>
+      <c r="Y79" s="44"/>
+      <c r="Z79" s="44"/>
+      <c r="AA79" s="44"/>
+      <c r="AB79" s="44"/>
+      <c r="AC79" s="44"/>
+      <c r="AD79" s="44"/>
+      <c r="AE79" s="44"/>
+      <c r="AF79" s="44"/>
+      <c r="AG79" s="44"/>
+      <c r="AH79" s="44"/>
+      <c r="AI79" s="44"/>
+      <c r="AJ79" s="44"/>
+      <c r="AK79" s="44"/>
+      <c r="AL79" s="44"/>
+      <c r="AM79" s="44"/>
+      <c r="AN79" s="44"/>
+      <c r="AO79" s="44"/>
+      <c r="AP79" s="44"/>
+      <c r="AQ79" s="44"/>
+      <c r="AR79" s="44"/>
+      <c r="AS79" s="44"/>
+      <c r="AT79" s="44"/>
+      <c r="AU79" s="44"/>
+      <c r="AV79" s="44"/>
+      <c r="AW79" s="44"/>
+      <c r="AX79" s="44"/>
+      <c r="AY79" s="44"/>
+      <c r="AZ79" s="44"/>
+      <c r="BA79" s="44"/>
+      <c r="BB79" s="44"/>
+      <c r="BC79" s="44"/>
+      <c r="BD79" s="44"/>
+      <c r="BE79" s="44"/>
+      <c r="BF79" s="44"/>
+      <c r="BG79" s="44"/>
+      <c r="BH79" s="44"/>
+      <c r="BI79" s="44"/>
+      <c r="CH79" s="42" t="s">
         <v>39</v>
       </c>
-      <c r="CI79" s="47"/>
-[...21 lines deleted...]
-      <c r="DE79" s="47"/>
+      <c r="CI79" s="42"/>
+      <c r="CJ79" s="42"/>
+      <c r="CK79" s="42"/>
+      <c r="CL79" s="42"/>
+      <c r="CM79" s="42"/>
+      <c r="CN79" s="42"/>
+      <c r="CO79" s="42"/>
+      <c r="CP79" s="42"/>
+      <c r="CQ79" s="42"/>
+      <c r="CR79" s="42"/>
+      <c r="CS79" s="42"/>
+      <c r="CT79" s="42"/>
+      <c r="CU79" s="42"/>
+      <c r="CV79" s="42"/>
+      <c r="CW79" s="42"/>
+      <c r="CX79" s="42"/>
+      <c r="CY79" s="42"/>
+      <c r="CZ79" s="42"/>
+      <c r="DA79" s="42"/>
+      <c r="DB79" s="42"/>
+      <c r="DC79" s="42"/>
+      <c r="DD79" s="42"/>
+      <c r="DE79" s="42"/>
       <c r="DF79" s="35"/>
       <c r="DG79" s="35"/>
       <c r="DH79" s="35"/>
       <c r="DI79" s="35"/>
       <c r="DJ79" s="35"/>
       <c r="DK79" s="35"/>
       <c r="DL79" s="35"/>
       <c r="DM79" s="35"/>
       <c r="DN79" s="35"/>
       <c r="DO79" s="35"/>
       <c r="DP79" s="35"/>
       <c r="DQ79" s="35"/>
       <c r="DR79" s="35"/>
       <c r="DS79" s="35"/>
       <c r="DT79" s="35"/>
       <c r="DU79" s="35"/>
       <c r="DV79" s="35"/>
       <c r="DW79" s="35"/>
       <c r="DX79" s="35"/>
       <c r="DY79" s="35"/>
       <c r="DZ79" s="35"/>
       <c r="EA79" s="35"/>
       <c r="EB79" s="35"/>
       <c r="EC79" s="35"/>
       <c r="ED79" s="35"/>
       <c r="EE79" s="35"/>
       <c r="EF79" s="35"/>
       <c r="EG79" s="35"/>
       <c r="EH79" s="35"/>
       <c r="EI79" s="35"/>
       <c r="EJ79" s="35"/>
       <c r="EK79" s="35"/>
       <c r="EL79" s="35"/>
       <c r="EM79" s="35"/>
       <c r="EN79" s="35"/>
       <c r="EO79" s="35"/>
       <c r="EP79" s="35"/>
     </row>
     <row r="80" spans="1:146" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="K80" s="38" t="s">
+      <c r="K80" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="L80" s="38"/>
-[...1 lines deleted...]
-      <c r="W80" s="38" t="s">
+      <c r="L80" s="41"/>
+      <c r="M80" s="41"/>
+      <c r="W80" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="X80" s="38"/>
-[...1 lines deleted...]
-      <c r="AH80" s="38" t="s">
+      <c r="X80" s="41"/>
+      <c r="Y80" s="41"/>
+      <c r="AH80" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AI80" s="38"/>
-[...2 lines deleted...]
-      <c r="AT80" s="38" t="s">
+      <c r="AI80" s="41"/>
+      <c r="AJ80" s="41"/>
+      <c r="AK80" s="41"/>
+      <c r="AT80" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AU80" s="38"/>
-[...2 lines deleted...]
-      <c r="BF80" s="38" t="s">
+      <c r="AU80" s="41"/>
+      <c r="AV80" s="41"/>
+      <c r="AW80" s="41"/>
+      <c r="BF80" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="BG80" s="38"/>
-[...2 lines deleted...]
-      <c r="BR80" s="38" t="s">
+      <c r="BG80" s="41"/>
+      <c r="BH80" s="41"/>
+      <c r="BI80" s="41"/>
+      <c r="BR80" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="BS80" s="38"/>
-[...2 lines deleted...]
-      <c r="CD80" s="38" t="s">
+      <c r="BS80" s="41"/>
+      <c r="BT80" s="41"/>
+      <c r="BU80" s="41"/>
+      <c r="CD80" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="CE80" s="38"/>
-[...2 lines deleted...]
-      <c r="CP80" s="38" t="s">
+      <c r="CE80" s="41"/>
+      <c r="CF80" s="41"/>
+      <c r="CG80" s="41"/>
+      <c r="CP80" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="CQ80" s="38"/>
-[...2 lines deleted...]
-      <c r="DB80" s="38" t="s">
+      <c r="CQ80" s="41"/>
+      <c r="CR80" s="41"/>
+      <c r="CS80" s="41"/>
+      <c r="DB80" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="DC80" s="38"/>
-[...1 lines deleted...]
-      <c r="DE80" s="38"/>
+      <c r="DC80" s="41"/>
+      <c r="DD80" s="41"/>
+      <c r="DE80" s="41"/>
     </row>
     <row r="81" spans="1:109" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="42"/>
-      <c r="B81" s="39" t="s">
+      <c r="A81" s="45"/>
+      <c r="B81" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="C81" s="40"/>
-[...10 lines deleted...]
-      <c r="N81" s="39" t="s">
+      <c r="C81" s="39"/>
+      <c r="D81" s="39"/>
+      <c r="E81" s="39"/>
+      <c r="F81" s="39"/>
+      <c r="G81" s="39"/>
+      <c r="H81" s="39"/>
+      <c r="I81" s="39"/>
+      <c r="J81" s="39"/>
+      <c r="K81" s="39"/>
+      <c r="L81" s="39"/>
+      <c r="M81" s="40"/>
+      <c r="N81" s="38" t="s">
         <v>20</v>
       </c>
-      <c r="O81" s="40"/>
-[...10 lines deleted...]
-      <c r="Z81" s="39" t="s">
+      <c r="O81" s="39"/>
+      <c r="P81" s="39"/>
+      <c r="Q81" s="39"/>
+      <c r="R81" s="39"/>
+      <c r="S81" s="39"/>
+      <c r="T81" s="39"/>
+      <c r="U81" s="39"/>
+      <c r="V81" s="39"/>
+      <c r="W81" s="39"/>
+      <c r="X81" s="39"/>
+      <c r="Y81" s="40"/>
+      <c r="Z81" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="AA81" s="40"/>
-[...10 lines deleted...]
-      <c r="AL81" s="39" t="s">
+      <c r="AA81" s="39"/>
+      <c r="AB81" s="39"/>
+      <c r="AC81" s="39"/>
+      <c r="AD81" s="39"/>
+      <c r="AE81" s="39"/>
+      <c r="AF81" s="39"/>
+      <c r="AG81" s="39"/>
+      <c r="AH81" s="39"/>
+      <c r="AI81" s="39"/>
+      <c r="AJ81" s="39"/>
+      <c r="AK81" s="40"/>
+      <c r="AL81" s="38" t="s">
         <v>47</v>
       </c>
-      <c r="AM81" s="40"/>
-[...10 lines deleted...]
-      <c r="AX81" s="39" t="s">
+      <c r="AM81" s="39"/>
+      <c r="AN81" s="39"/>
+      <c r="AO81" s="39"/>
+      <c r="AP81" s="39"/>
+      <c r="AQ81" s="39"/>
+      <c r="AR81" s="39"/>
+      <c r="AS81" s="39"/>
+      <c r="AT81" s="39"/>
+      <c r="AU81" s="39"/>
+      <c r="AV81" s="39"/>
+      <c r="AW81" s="40"/>
+      <c r="AX81" s="38" t="s">
         <v>38</v>
       </c>
-      <c r="AY81" s="40"/>
-[...10 lines deleted...]
-      <c r="BJ81" s="39" t="s">
+      <c r="AY81" s="39"/>
+      <c r="AZ81" s="39"/>
+      <c r="BA81" s="39"/>
+      <c r="BB81" s="39"/>
+      <c r="BC81" s="39"/>
+      <c r="BD81" s="39"/>
+      <c r="BE81" s="39"/>
+      <c r="BF81" s="39"/>
+      <c r="BG81" s="39"/>
+      <c r="BH81" s="39"/>
+      <c r="BI81" s="40"/>
+      <c r="BJ81" s="38" t="s">
         <v>48</v>
       </c>
-      <c r="BK81" s="40"/>
-[...10 lines deleted...]
-      <c r="BV81" s="39" t="s">
+      <c r="BK81" s="39"/>
+      <c r="BL81" s="39"/>
+      <c r="BM81" s="39"/>
+      <c r="BN81" s="39"/>
+      <c r="BO81" s="39"/>
+      <c r="BP81" s="39"/>
+      <c r="BQ81" s="39"/>
+      <c r="BR81" s="39"/>
+      <c r="BS81" s="39"/>
+      <c r="BT81" s="39"/>
+      <c r="BU81" s="40"/>
+      <c r="BV81" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="BW81" s="40"/>
-[...10 lines deleted...]
-      <c r="CH81" s="39" t="s">
+      <c r="BW81" s="39"/>
+      <c r="BX81" s="39"/>
+      <c r="BY81" s="39"/>
+      <c r="BZ81" s="39"/>
+      <c r="CA81" s="39"/>
+      <c r="CB81" s="39"/>
+      <c r="CC81" s="39"/>
+      <c r="CD81" s="39"/>
+      <c r="CE81" s="39"/>
+      <c r="CF81" s="39"/>
+      <c r="CG81" s="40"/>
+      <c r="CH81" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="CI81" s="40"/>
-[...10 lines deleted...]
-      <c r="CT81" s="39" t="s">
+      <c r="CI81" s="39"/>
+      <c r="CJ81" s="39"/>
+      <c r="CK81" s="39"/>
+      <c r="CL81" s="39"/>
+      <c r="CM81" s="39"/>
+      <c r="CN81" s="39"/>
+      <c r="CO81" s="39"/>
+      <c r="CP81" s="39"/>
+      <c r="CQ81" s="39"/>
+      <c r="CR81" s="39"/>
+      <c r="CS81" s="40"/>
+      <c r="CT81" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="CU81" s="40"/>
-[...9 lines deleted...]
-      <c r="DE81" s="41"/>
+      <c r="CU81" s="39"/>
+      <c r="CV81" s="39"/>
+      <c r="CW81" s="39"/>
+      <c r="CX81" s="39"/>
+      <c r="CY81" s="39"/>
+      <c r="CZ81" s="39"/>
+      <c r="DA81" s="39"/>
+      <c r="DB81" s="39"/>
+      <c r="DC81" s="39"/>
+      <c r="DD81" s="39"/>
+      <c r="DE81" s="40"/>
     </row>
     <row r="82" spans="1:109" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="43"/>
+      <c r="A82" s="46"/>
       <c r="B82" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C82" s="20" t="s">
         <v>37</v>
       </c>
       <c r="D82" s="20" t="s">
         <v>36</v>
       </c>
       <c r="E82" s="21" t="s">
         <v>35</v>
       </c>
       <c r="F82" s="20" t="s">
         <v>34</v>
       </c>
       <c r="G82" s="20" t="s">
         <v>33</v>
       </c>
       <c r="H82" s="20" t="s">
         <v>32</v>
       </c>
       <c r="I82" s="20" t="s">
         <v>31</v>
       </c>
       <c r="J82" s="20" t="s">
@@ -23753,51 +23874,53 @@
       </c>
       <c r="CR83" s="33">
         <v>308884.66505235183</v>
       </c>
       <c r="CS83" s="33">
         <v>475470.28227154328</v>
       </c>
       <c r="CT83" s="33">
         <v>237420.48102405143</v>
       </c>
       <c r="CU83" s="33">
         <v>253325.34759963132</v>
       </c>
       <c r="CV83" s="33">
         <v>341085.23321366712</v>
       </c>
       <c r="CW83" s="33">
         <v>326620.66439073114</v>
       </c>
       <c r="CX83" s="10">
         <v>360184.9178819895</v>
       </c>
       <c r="CY83" s="11">
         <v>539979.24978701677</v>
       </c>
-      <c r="CZ83" s="11"/>
+      <c r="CZ83" s="11">
+        <v>363260.38044238841</v>
+      </c>
       <c r="DA83" s="11"/>
       <c r="DB83" s="33"/>
       <c r="DC83" s="33"/>
       <c r="DD83" s="33"/>
       <c r="DE83" s="16"/>
     </row>
     <row r="84" spans="1:109" s="5" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E84" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F84" s="16" t="s">
         <v>24</v>
       </c>
@@ -24070,51 +24193,53 @@
       </c>
       <c r="CR84" s="34">
         <v>25723.105443370594</v>
       </c>
       <c r="CS84" s="34">
         <v>51658.310521411389</v>
       </c>
       <c r="CT84" s="34">
         <v>12033.523003830924</v>
       </c>
       <c r="CU84" s="34">
         <v>16158.641138329462</v>
       </c>
       <c r="CV84" s="34">
         <v>22381.90004513675</v>
       </c>
       <c r="CW84" s="23">
         <v>25973.099494156479</v>
       </c>
       <c r="CX84" s="23">
         <v>29578.773571127153</v>
       </c>
       <c r="CY84" s="17">
         <v>51332.413675950826</v>
       </c>
-      <c r="CZ84" s="17"/>
+      <c r="CZ84" s="34">
+        <v>36283.94881906252</v>
+      </c>
       <c r="DA84" s="17"/>
       <c r="DB84" s="27"/>
       <c r="DC84" s="34"/>
       <c r="DD84" s="27"/>
       <c r="DE84" s="23"/>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A85" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B85" s="2">
         <v>8300.0343815887663</v>
       </c>
       <c r="C85" s="2">
         <v>8122.2858785922617</v>
       </c>
       <c r="D85" s="2">
         <v>10090.49918133284</v>
       </c>
       <c r="E85" s="2">
         <v>11374.483567953759</v>
       </c>
       <c r="F85" s="2">
         <v>13205.393587498576</v>
       </c>
@@ -24387,51 +24512,53 @@
       </c>
       <c r="CR85" s="34">
         <v>27772.919655945982</v>
       </c>
       <c r="CS85" s="34">
         <v>33458.839326979301</v>
       </c>
       <c r="CT85" s="34">
         <v>28848.34896750237</v>
       </c>
       <c r="CU85" s="34">
         <v>30237.129211149128</v>
       </c>
       <c r="CV85" s="34">
         <v>37001.906761708822</v>
       </c>
       <c r="CW85" s="34">
         <v>38142.816493738013</v>
       </c>
       <c r="CX85" s="8">
         <v>38882.911087654662</v>
       </c>
       <c r="CY85" s="9">
         <v>43743.133606053343</v>
       </c>
-      <c r="CZ85" s="9"/>
+      <c r="CZ85" s="34">
+        <v>34521.644771400111</v>
+      </c>
       <c r="DA85" s="9"/>
       <c r="DB85" s="34"/>
       <c r="DC85" s="34"/>
       <c r="DD85" s="34"/>
       <c r="DE85" s="18"/>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A86" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B86" s="2">
         <v>7591.5780072174193</v>
       </c>
       <c r="C86" s="2">
         <v>8184.5959654218459</v>
       </c>
       <c r="D86" s="2">
         <v>14052.080732947379</v>
       </c>
       <c r="E86" s="2">
         <v>11194.854311932719</v>
       </c>
       <c r="F86" s="2">
         <v>12435.021220892755</v>
       </c>
@@ -24704,51 +24831,53 @@
       </c>
       <c r="CR86" s="34">
         <v>19097.0360227286</v>
       </c>
       <c r="CS86" s="34">
         <v>26937.655429493374</v>
       </c>
       <c r="CT86" s="34">
         <v>11425.519432646153</v>
       </c>
       <c r="CU86" s="34">
         <v>12390.574920783965</v>
       </c>
       <c r="CV86" s="34">
         <v>23654.173436981691</v>
       </c>
       <c r="CW86" s="34">
         <v>19026.291067406404</v>
       </c>
       <c r="CX86" s="8">
         <v>19342.281160885977</v>
       </c>
       <c r="CY86" s="9">
         <v>31510.528535636982</v>
       </c>
-      <c r="CZ86" s="9"/>
+      <c r="CZ86" s="34">
+        <v>20301.993999385806</v>
+      </c>
       <c r="DA86" s="9"/>
       <c r="DB86" s="34"/>
       <c r="DC86" s="34"/>
       <c r="DD86" s="34"/>
       <c r="DE86" s="18"/>
     </row>
     <row r="87" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A87" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B87" s="2">
         <v>19494.882430404112</v>
       </c>
       <c r="C87" s="2">
         <v>16248.465335129104</v>
       </c>
       <c r="D87" s="2">
         <v>34327.913623236906</v>
       </c>
       <c r="E87" s="2">
         <v>21028.758274764732</v>
       </c>
       <c r="F87" s="2">
         <v>24351.774133497864</v>
       </c>
@@ -25021,51 +25150,53 @@
       </c>
       <c r="CR87" s="34">
         <v>47775.253878949938</v>
       </c>
       <c r="CS87" s="34">
         <v>58667.133649225769</v>
       </c>
       <c r="CT87" s="34">
         <v>27962.716387571108</v>
       </c>
       <c r="CU87" s="34">
         <v>29118.928963523547</v>
       </c>
       <c r="CV87" s="34">
         <v>54857.049463048468</v>
       </c>
       <c r="CW87" s="34">
         <v>30603.644237208748</v>
       </c>
       <c r="CX87" s="8">
         <v>36149.20400606202</v>
       </c>
       <c r="CY87" s="9">
         <v>63985.991186501313</v>
       </c>
-      <c r="CZ87" s="9"/>
+      <c r="CZ87" s="34">
+        <v>34800.398251328748</v>
+      </c>
       <c r="DA87" s="9"/>
       <c r="DB87" s="34"/>
       <c r="DC87" s="34"/>
       <c r="DD87" s="34"/>
       <c r="DE87" s="18"/>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A88" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="2">
         <v>2174.1042045075346</v>
       </c>
       <c r="C88" s="2">
         <v>2160.0478346702266</v>
       </c>
       <c r="D88" s="2">
         <v>2838.5304055621309</v>
       </c>
       <c r="E88" s="2">
         <v>2881.5123609369452</v>
       </c>
       <c r="F88" s="2">
         <v>4604.4308376716372</v>
       </c>
@@ -25338,51 +25469,53 @@
       </c>
       <c r="CR88" s="34">
         <v>6823.3500797876586</v>
       </c>
       <c r="CS88" s="34">
         <v>11452.189927992491</v>
       </c>
       <c r="CT88" s="34">
         <v>4633.0430073936077</v>
       </c>
       <c r="CU88" s="34">
         <v>6333.0046001582123</v>
       </c>
       <c r="CV88" s="34">
         <v>6885.3568327651319</v>
       </c>
       <c r="CW88" s="34">
         <v>6832.5912367851752</v>
       </c>
       <c r="CX88" s="8">
         <v>8981.7242372376986</v>
       </c>
       <c r="CY88" s="9">
         <v>11890.511966969172</v>
       </c>
-      <c r="CZ88" s="9"/>
+      <c r="CZ88" s="34">
+        <v>6291.9132475826755</v>
+      </c>
       <c r="DA88" s="9"/>
       <c r="DB88" s="34"/>
       <c r="DC88" s="34"/>
       <c r="DD88" s="34"/>
       <c r="DE88" s="18"/>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A89" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B89" s="2">
         <v>3154.5417526141409</v>
       </c>
       <c r="C89" s="2">
         <v>4059.9739320055205</v>
       </c>
       <c r="D89" s="2">
         <v>5470.7440890711514</v>
       </c>
       <c r="E89" s="2">
         <v>7149.6821978963244</v>
       </c>
       <c r="F89" s="2">
         <v>10439.384144922309</v>
       </c>
@@ -25655,51 +25788,53 @@
       </c>
       <c r="CR89" s="34">
         <v>13273.099893059578</v>
       </c>
       <c r="CS89" s="34">
         <v>20855.344136679938</v>
       </c>
       <c r="CT89" s="27">
         <v>8543.9453275448031</v>
       </c>
       <c r="CU89" s="34">
         <v>11981.766825808794</v>
       </c>
       <c r="CV89" s="34">
         <v>13817.072102566959</v>
       </c>
       <c r="CW89" s="34">
         <v>18482.620318172376</v>
       </c>
       <c r="CX89" s="8">
         <v>26477.990116874309</v>
       </c>
       <c r="CY89" s="9">
         <v>35703.80663337138</v>
       </c>
-      <c r="CZ89" s="9"/>
+      <c r="CZ89" s="34">
+        <v>20887.566699471325</v>
+      </c>
       <c r="DA89" s="9"/>
       <c r="DB89" s="34"/>
       <c r="DC89" s="34"/>
       <c r="DD89" s="34"/>
       <c r="DE89" s="18"/>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A90" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B90" s="2">
         <v>6720.4018046211822</v>
       </c>
       <c r="C90" s="2">
         <v>6417.4054171180369</v>
       </c>
       <c r="D90" s="2">
         <v>7316.3833629829614</v>
       </c>
       <c r="E90" s="2">
         <v>8258.9024040040531</v>
       </c>
       <c r="F90" s="2">
         <v>8912.9600083975165</v>
       </c>
@@ -25972,51 +26107,53 @@
       </c>
       <c r="CR90" s="34">
         <v>19147.138246658233</v>
       </c>
       <c r="CS90" s="34">
         <v>32664.160479329337</v>
       </c>
       <c r="CT90" s="27">
         <v>13372.299989714629</v>
       </c>
       <c r="CU90" s="34">
         <v>15057.620208030627</v>
       </c>
       <c r="CV90" s="34">
         <v>16970.200514914592</v>
       </c>
       <c r="CW90" s="34">
         <v>19459.591767859652</v>
       </c>
       <c r="CX90" s="8">
         <v>20108.738594750721</v>
       </c>
       <c r="CY90" s="9">
         <v>29064.214995500872</v>
       </c>
-      <c r="CZ90" s="9"/>
+      <c r="CZ90" s="34">
+        <v>17974.067406127768</v>
+      </c>
       <c r="DA90" s="9"/>
       <c r="DB90" s="34"/>
       <c r="DC90" s="34"/>
       <c r="DD90" s="34"/>
       <c r="DE90" s="18"/>
     </row>
     <row r="91" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A91" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E91" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F91" s="16" t="s">
         <v>24</v>
       </c>
@@ -26289,51 +26426,53 @@
       </c>
       <c r="CR91" s="34">
         <v>17273.619202260641</v>
       </c>
       <c r="CS91" s="34">
         <v>28505.507048662934</v>
       </c>
       <c r="CT91" s="34">
         <v>9565.6247027626014</v>
       </c>
       <c r="CU91" s="34">
         <v>9202.2764666101975</v>
       </c>
       <c r="CV91" s="34">
         <v>24993.965373554103</v>
       </c>
       <c r="CW91" s="23">
         <v>12140.193488050771</v>
       </c>
       <c r="CX91" s="23">
         <v>12821.577204333915</v>
       </c>
       <c r="CY91" s="9">
         <v>35269.286660648031</v>
       </c>
-      <c r="CZ91" s="9"/>
+      <c r="CZ91" s="34">
+        <v>12001.171435041422</v>
+      </c>
       <c r="DA91" s="9"/>
       <c r="DB91" s="34"/>
       <c r="DC91" s="34"/>
       <c r="DD91" s="34"/>
       <c r="DE91" s="18"/>
     </row>
     <row r="92" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A92" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B92" s="2">
         <v>7535.1722442155542</v>
       </c>
       <c r="C92" s="2">
         <v>6537.47749517999</v>
       </c>
       <c r="D92" s="2">
         <v>11157.446907522808</v>
       </c>
       <c r="E92" s="2">
         <v>9095.8336080721892</v>
       </c>
       <c r="F92" s="2">
         <v>13741.918483493582</v>
       </c>
@@ -26606,51 +26745,53 @@
       </c>
       <c r="CR92" s="34">
         <v>18828.280483328519</v>
       </c>
       <c r="CS92" s="34">
         <v>34754.213612292217</v>
       </c>
       <c r="CT92" s="34">
         <v>11713.623901708419</v>
       </c>
       <c r="CU92" s="34">
         <v>10437.821565182949</v>
       </c>
       <c r="CV92" s="34">
         <v>17524.026079841387</v>
       </c>
       <c r="CW92" s="34">
         <v>14688.954218908006</v>
       </c>
       <c r="CX92" s="8">
         <v>22020.749350448266</v>
       </c>
       <c r="CY92" s="9">
         <v>40747.718681887796</v>
       </c>
-      <c r="CZ92" s="9"/>
+      <c r="CZ92" s="34">
+        <v>19663.790263859835</v>
+      </c>
       <c r="DA92" s="9"/>
       <c r="DB92" s="34"/>
       <c r="DC92" s="34"/>
       <c r="DD92" s="34"/>
       <c r="DE92" s="18"/>
     </row>
     <row r="93" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A93" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B93" s="2">
         <v>8099.780268606527</v>
       </c>
       <c r="C93" s="2">
         <v>8738.0431517026027</v>
       </c>
       <c r="D93" s="2">
         <v>7959.7846029461234</v>
       </c>
       <c r="E93" s="2">
         <v>12024.500311102942</v>
       </c>
       <c r="F93" s="2">
         <v>12433.130791583913</v>
       </c>
@@ -26923,51 +27064,53 @@
       </c>
       <c r="CR93" s="34">
         <v>8525.1156845188307</v>
       </c>
       <c r="CS93" s="34">
         <v>11572.236289062152</v>
       </c>
       <c r="CT93" s="34">
         <v>13873.218638546416</v>
       </c>
       <c r="CU93" s="34">
         <v>15864.60152402829</v>
       </c>
       <c r="CV93" s="34">
         <v>14409.91204193679</v>
       </c>
       <c r="CW93" s="34">
         <v>20323.076798823102</v>
       </c>
       <c r="CX93" s="8">
         <v>20188.599872838135</v>
       </c>
       <c r="CY93" s="9">
         <v>35587.699282859758</v>
       </c>
-      <c r="CZ93" s="9"/>
+      <c r="CZ93" s="34">
+        <v>14385.277170111198</v>
+      </c>
       <c r="DA93" s="9"/>
       <c r="DB93" s="34"/>
       <c r="DC93" s="34"/>
       <c r="DD93" s="34"/>
       <c r="DE93" s="18"/>
     </row>
     <row r="94" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A94" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B94" s="2">
         <v>2875.4604329807221</v>
       </c>
       <c r="C94" s="2">
         <v>2669.5054963891762</v>
       </c>
       <c r="D94" s="2">
         <v>2769.6326381409795</v>
       </c>
       <c r="E94" s="2">
         <v>2841.6463595358305</v>
       </c>
       <c r="F94" s="2">
         <v>2921.6956035100025</v>
       </c>
@@ -27240,51 +27383,53 @@
       </c>
       <c r="CR94" s="34">
         <v>6418.3092979539879</v>
       </c>
       <c r="CS94" s="34">
         <v>13376.195726129143</v>
       </c>
       <c r="CT94" s="34">
         <v>5615.5107608815715</v>
       </c>
       <c r="CU94" s="34">
         <v>5041.7464348549192</v>
       </c>
       <c r="CV94" s="34">
         <v>4881.5612880007775</v>
       </c>
       <c r="CW94" s="34">
         <v>5182.4450747911251</v>
       </c>
       <c r="CX94" s="8">
         <v>5215.393983135571</v>
       </c>
       <c r="CY94" s="9">
         <v>6648.2085105218848</v>
       </c>
-      <c r="CZ94" s="9"/>
+      <c r="CZ94" s="34">
+        <v>5625.3975090089043</v>
+      </c>
       <c r="DA94" s="9"/>
       <c r="DB94" s="34"/>
       <c r="DC94" s="34"/>
       <c r="DD94" s="34"/>
       <c r="DE94" s="18"/>
     </row>
     <row r="95" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A95" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B95" s="2">
         <v>657.04319596983908</v>
       </c>
       <c r="C95" s="2">
         <v>834.86494290334247</v>
       </c>
       <c r="D95" s="2">
         <v>323.3223692420911</v>
       </c>
       <c r="E95" s="2">
         <v>581.30068936642203</v>
       </c>
       <c r="F95" s="2">
         <v>673.44882693265254</v>
       </c>
@@ -27557,51 +27702,53 @@
       </c>
       <c r="CR95" s="34">
         <v>3807.0502616790081</v>
       </c>
       <c r="CS95" s="34">
         <v>5708.5502609725718</v>
       </c>
       <c r="CT95" s="34">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU95" s="34">
         <v>2943.6377445341705</v>
       </c>
       <c r="CV95" s="34">
         <v>1450.7454313666531</v>
       </c>
       <c r="CW95" s="34">
         <v>2906.4387589588086</v>
       </c>
       <c r="CX95" s="8">
         <v>2113.6123398248951</v>
       </c>
       <c r="CY95" s="9">
         <v>4364.6009601702144</v>
       </c>
-      <c r="CZ95" s="9"/>
+      <c r="CZ95" s="34">
+        <v>2910.5655025118904</v>
+      </c>
       <c r="DA95" s="9"/>
       <c r="DB95" s="34"/>
       <c r="DC95" s="34"/>
       <c r="DD95" s="34"/>
       <c r="DE95" s="18"/>
     </row>
     <row r="96" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A96" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B96" s="7">
         <v>6563.7632344051599</v>
       </c>
       <c r="C96" s="7">
         <v>6761.4529350681732</v>
       </c>
       <c r="D96" s="7">
         <v>7984.8034593906805</v>
       </c>
       <c r="E96" s="7">
         <v>8205.1740477330022</v>
       </c>
       <c r="F96" s="7">
         <v>10053.230558886036</v>
       </c>
@@ -27874,51 +28021,53 @@
       </c>
       <c r="CR96" s="34">
         <v>17300.785554916973</v>
       </c>
       <c r="CS96" s="34">
         <v>22702.464623879401</v>
       </c>
       <c r="CT96" s="34">
         <v>11975.744855618668</v>
       </c>
       <c r="CU96" s="34">
         <v>13352.790807799875</v>
       </c>
       <c r="CV96" s="34">
         <v>15403.243315034573</v>
       </c>
       <c r="CW96" s="34">
         <v>17284.377922395681</v>
       </c>
       <c r="CX96" s="34">
         <v>17489.161564209084</v>
       </c>
       <c r="CY96" s="34">
         <v>27541.055208164275</v>
       </c>
-      <c r="CZ96" s="9"/>
+      <c r="CZ96" s="34">
+        <v>19850.790674261072</v>
+      </c>
       <c r="DA96" s="9"/>
       <c r="DB96" s="34"/>
       <c r="DC96" s="34"/>
       <c r="DD96" s="34"/>
       <c r="DE96" s="18"/>
     </row>
     <row r="97" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A97" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B97" s="7">
         <v>8800.1008137882563</v>
       </c>
       <c r="C97" s="7">
         <v>6829.9334895171478</v>
       </c>
       <c r="D97" s="7">
         <v>6704.3407642847615</v>
       </c>
       <c r="E97" s="7">
         <v>11595.674381964045</v>
       </c>
       <c r="F97" s="7">
         <v>12847.145802604949</v>
       </c>
@@ -28191,51 +28340,53 @@
       </c>
       <c r="CR97" s="34">
         <v>12702.259951544438</v>
       </c>
       <c r="CS97" s="34">
         <v>16544.087025149311</v>
       </c>
       <c r="CT97" s="34">
         <v>15231.339578948831</v>
       </c>
       <c r="CU97" s="34">
         <v>11785.586285475527</v>
       </c>
       <c r="CV97" s="34">
         <v>13487.801061001432</v>
       </c>
       <c r="CW97" s="34">
         <v>17920.546431215123</v>
       </c>
       <c r="CX97" s="34">
         <v>19253.768770584385</v>
       </c>
       <c r="CY97" s="34">
         <v>24381.243024922951</v>
       </c>
-      <c r="CZ97" s="9"/>
+      <c r="CZ97" s="34">
+        <v>27438.239821010062</v>
+      </c>
       <c r="DA97" s="9"/>
       <c r="DB97" s="34"/>
       <c r="DC97" s="34"/>
       <c r="DD97" s="34"/>
       <c r="DE97" s="18"/>
     </row>
     <row r="98" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A98" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B98" s="7">
         <v>17527.229638959649</v>
       </c>
       <c r="C98" s="7">
         <v>17798.853606807861</v>
       </c>
       <c r="D98" s="7">
         <v>20543.585701357646</v>
       </c>
       <c r="E98" s="7">
         <v>20610.968833942694</v>
       </c>
       <c r="F98" s="7">
         <v>22862.745053273418</v>
       </c>
@@ -28508,51 +28659,53 @@
       </c>
       <c r="CR98" s="34">
         <v>33103.729811200305</v>
       </c>
       <c r="CS98" s="34">
         <v>55824.066480079426</v>
       </c>
       <c r="CT98" s="34">
         <v>36711.784736797061</v>
       </c>
       <c r="CU98" s="34">
         <v>40085.751766197136</v>
       </c>
       <c r="CV98" s="34">
         <v>43254.203418662088</v>
       </c>
       <c r="CW98" s="34">
         <v>48053.79475450654</v>
       </c>
       <c r="CX98" s="34">
         <v>47453.992378205854</v>
       </c>
       <c r="CY98" s="34">
         <v>53511.095059219617</v>
       </c>
-      <c r="CZ98" s="9"/>
+      <c r="CZ98" s="34">
+        <v>52493.937469627861</v>
+      </c>
       <c r="DA98" s="9"/>
       <c r="DB98" s="34"/>
       <c r="DC98" s="34"/>
       <c r="DD98" s="34"/>
       <c r="DE98" s="18"/>
     </row>
     <row r="99" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A99" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="D99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="E99" s="16" t="s">
         <v>24</v>
       </c>
       <c r="F99" s="16" t="s">
         <v>24</v>
       </c>
@@ -28825,51 +28978,53 @@
       </c>
       <c r="CR99" s="34">
         <v>3243.903027637497</v>
       </c>
       <c r="CS99" s="34">
         <v>10243.881024404825</v>
       </c>
       <c r="CT99" s="34">
         <v>5694.3118284040247</v>
       </c>
       <c r="CU99" s="34">
         <v>2514.6298949550965</v>
       </c>
       <c r="CV99" s="34">
         <v>4060.8473308986304</v>
       </c>
       <c r="CW99" s="23">
         <v>2785.8099097180911</v>
       </c>
       <c r="CX99" s="23">
         <v>4312.4273341569751</v>
       </c>
       <c r="CY99" s="34">
         <v>6523.3801702821165</v>
       </c>
-      <c r="CZ99" s="9"/>
+      <c r="CZ99" s="34">
+        <v>5570.7446837854168</v>
+      </c>
       <c r="DA99" s="9"/>
       <c r="DB99" s="34"/>
       <c r="DC99" s="34"/>
       <c r="DD99" s="34"/>
       <c r="DE99" s="18"/>
     </row>
     <row r="100" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A100" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B100" s="7">
         <v>11494.066988745606</v>
       </c>
       <c r="C100" s="7">
         <v>14598.015800460957</v>
       </c>
       <c r="D100" s="7">
         <v>18811.411276359831</v>
       </c>
       <c r="E100" s="7">
         <v>20418.506928710704</v>
       </c>
       <c r="F100" s="7">
         <v>23821.236668118188</v>
       </c>
@@ -29142,51 +29297,53 @@
       </c>
       <c r="CR100" s="34">
         <v>24968.809111359209</v>
       </c>
       <c r="CS100" s="34">
         <v>36654.852666681618</v>
       </c>
       <c r="CT100" s="34">
         <v>14655.345362592652</v>
       </c>
       <c r="CU100" s="34">
         <v>17436.519061157491</v>
       </c>
       <c r="CV100" s="34">
         <v>22453.826224689445</v>
       </c>
       <c r="CW100" s="34">
         <v>22350.738652415981</v>
       </c>
       <c r="CX100" s="34">
         <v>24913.206309328707</v>
       </c>
       <c r="CY100" s="34">
         <v>33865.855012608503</v>
       </c>
-      <c r="CZ100" s="9"/>
+      <c r="CZ100" s="34">
+        <v>28517.059112108087</v>
+      </c>
       <c r="DA100" s="9"/>
       <c r="DB100" s="34"/>
       <c r="DC100" s="34"/>
       <c r="DD100" s="34"/>
       <c r="DE100" s="18"/>
     </row>
     <row r="101" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A101" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B101" s="7">
         <v>13.898729655017437</v>
       </c>
       <c r="C101" s="7">
         <v>13.111218324789636</v>
       </c>
       <c r="D101" s="7">
         <v>13.192859253561792</v>
       </c>
       <c r="E101" s="7">
         <v>15.838395375903055</v>
       </c>
       <c r="F101" s="7">
         <v>17.4085478996512</v>
       </c>
@@ -29459,51 +29616,53 @@
       </c>
       <c r="CR101" s="34">
         <v>24.218178041172749</v>
       </c>
       <c r="CS101" s="34">
         <v>43.910081939588103</v>
       </c>
       <c r="CT101" s="34">
         <v>10.313460922453118</v>
       </c>
       <c r="CU101" s="34">
         <v>10.265000810947793</v>
       </c>
       <c r="CV101" s="34">
         <v>17.02918143983781</v>
       </c>
       <c r="CW101" s="34">
         <v>13.579916742270655</v>
       </c>
       <c r="CX101" s="34">
         <v>12.096454554728139</v>
       </c>
       <c r="CY101" s="34">
         <v>16.034447924104864</v>
       </c>
-      <c r="CZ101" s="9"/>
+      <c r="CZ101" s="34">
+        <v>14.71056554116087</v>
+      </c>
       <c r="DA101" s="9"/>
       <c r="DB101" s="34"/>
       <c r="DC101" s="34"/>
       <c r="DD101" s="34"/>
       <c r="DE101" s="18"/>
     </row>
     <row r="102" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A102" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B102" s="7">
         <v>122.73153608565883</v>
       </c>
       <c r="C102" s="7">
         <v>68.383255320626617</v>
       </c>
       <c r="D102" s="7">
         <v>115.15601166166795</v>
       </c>
       <c r="E102" s="7">
         <v>68.011706770813888</v>
       </c>
       <c r="F102" s="7">
         <v>146.59090080662207</v>
       </c>
@@ -29776,51 +29935,53 @@
       </c>
       <c r="CR102" s="34">
         <v>20.211915009563644</v>
       </c>
       <c r="CS102" s="34">
         <v>14.513956125608431</v>
       </c>
       <c r="CT102" s="34">
         <v>22.518500463630893</v>
       </c>
       <c r="CU102" s="34">
         <v>18.667551853159477</v>
       </c>
       <c r="CV102" s="34">
         <v>30.888540466519558</v>
       </c>
       <c r="CW102" s="34">
         <v>21.107438622567702</v>
       </c>
       <c r="CX102" s="34">
         <v>21.007457070644868</v>
       </c>
       <c r="CY102" s="34">
         <v>57.967161480944725</v>
       </c>
-      <c r="CZ102" s="9"/>
+      <c r="CZ102" s="34">
+        <v>10.974524316012431</v>
+      </c>
       <c r="DA102" s="9"/>
       <c r="DB102" s="34"/>
       <c r="DC102" s="34"/>
       <c r="DD102" s="18"/>
       <c r="DE102" s="18"/>
     </row>
     <row r="103" spans="1:109" x14ac:dyDescent="0.2">
       <c r="A103" s="6" t="s">
         <v>18</v>
       </c>
       <c r="B103" s="12">
         <v>1087.9220374591055</v>
       </c>
       <c r="C103" s="12">
         <v>1071.5353852617668</v>
       </c>
       <c r="D103" s="12">
         <v>1334.4833365910479</v>
       </c>
       <c r="E103" s="12">
         <v>2525.6713349661754</v>
       </c>
       <c r="F103" s="12">
         <v>1952.8869091044426</v>
       </c>
@@ -30093,352 +30254,354 @@
       </c>
       <c r="CR103" s="34">
         <v>3056.4693524011291</v>
       </c>
       <c r="CS103" s="34">
         <v>3832.1700050528807</v>
       </c>
       <c r="CT103" s="34">
         <v>3531.2944305448691</v>
       </c>
       <c r="CU103" s="34">
         <v>3353.3876283878317</v>
       </c>
       <c r="CV103" s="34">
         <v>3549.5247696524957</v>
       </c>
       <c r="CW103" s="34">
         <v>4428.9464102562069</v>
       </c>
       <c r="CX103" s="34">
         <v>4847.7020887058025</v>
       </c>
       <c r="CY103" s="34">
         <v>4234.5050063427943</v>
       </c>
-      <c r="CZ103" s="9"/>
+      <c r="CZ103" s="34">
+        <v>3716.1885168465278</v>
+      </c>
       <c r="DA103" s="9"/>
       <c r="DB103" s="34"/>
       <c r="DC103" s="34"/>
       <c r="DD103" s="34"/>
       <c r="DE103" s="18"/>
     </row>
     <row r="105" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="B105" s="44"/>
-[...3 lines deleted...]
-      <c r="F105" s="44"/>
+      <c r="B105" s="47"/>
+      <c r="C105" s="47"/>
+      <c r="D105" s="47"/>
+      <c r="E105" s="47"/>
+      <c r="F105" s="47"/>
       <c r="N105" s="13"/>
       <c r="O105" s="13"/>
       <c r="P105" s="13"/>
       <c r="Q105" s="13"/>
       <c r="R105" s="13"/>
       <c r="Z105" s="13"/>
-      <c r="BJ105" s="46" t="s">
+      <c r="BJ105" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="BK105" s="46"/>
-[...22 lines deleted...]
-      <c r="CH105" s="46" t="s">
+      <c r="BK105" s="43"/>
+      <c r="BL105" s="43"/>
+      <c r="BM105" s="43"/>
+      <c r="BN105" s="43"/>
+      <c r="BO105" s="43"/>
+      <c r="BP105" s="43"/>
+      <c r="BQ105" s="43"/>
+      <c r="BR105" s="43"/>
+      <c r="BS105" s="43"/>
+      <c r="BT105" s="43"/>
+      <c r="BU105" s="43"/>
+      <c r="BV105" s="43"/>
+      <c r="BW105" s="43"/>
+      <c r="BX105" s="43"/>
+      <c r="BY105" s="43"/>
+      <c r="BZ105" s="43"/>
+      <c r="CA105" s="43"/>
+      <c r="CB105" s="43"/>
+      <c r="CC105" s="43"/>
+      <c r="CD105" s="43"/>
+      <c r="CE105" s="43"/>
+      <c r="CF105" s="43"/>
+      <c r="CG105" s="43"/>
+      <c r="CH105" s="43" t="s">
         <v>51</v>
       </c>
-      <c r="CI105" s="46"/>
-[...9 lines deleted...]
-      <c r="CS105" s="46"/>
+      <c r="CI105" s="43"/>
+      <c r="CJ105" s="43"/>
+      <c r="CK105" s="43"/>
+      <c r="CL105" s="43"/>
+      <c r="CM105" s="43"/>
+      <c r="CN105" s="43"/>
+      <c r="CO105" s="43"/>
+      <c r="CP105" s="43"/>
+      <c r="CQ105" s="43"/>
+      <c r="CR105" s="43"/>
+      <c r="CS105" s="43"/>
     </row>
     <row r="106" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BJ106" s="46"/>
-[...22 lines deleted...]
-      <c r="CG106" s="46"/>
+      <c r="BJ106" s="43"/>
+      <c r="BK106" s="43"/>
+      <c r="BL106" s="43"/>
+      <c r="BM106" s="43"/>
+      <c r="BN106" s="43"/>
+      <c r="BO106" s="43"/>
+      <c r="BP106" s="43"/>
+      <c r="BQ106" s="43"/>
+      <c r="BR106" s="43"/>
+      <c r="BS106" s="43"/>
+      <c r="BT106" s="43"/>
+      <c r="BU106" s="43"/>
+      <c r="BV106" s="43"/>
+      <c r="BW106" s="43"/>
+      <c r="BX106" s="43"/>
+      <c r="BY106" s="43"/>
+      <c r="BZ106" s="43"/>
+      <c r="CA106" s="43"/>
+      <c r="CB106" s="43"/>
+      <c r="CC106" s="43"/>
+      <c r="CD106" s="43"/>
+      <c r="CE106" s="43"/>
+      <c r="CF106" s="43"/>
+      <c r="CG106" s="43"/>
     </row>
     <row r="107" spans="1:109" x14ac:dyDescent="0.2">
-      <c r="BJ107" s="46" t="s">
+      <c r="BJ107" s="43" t="s">
         <v>46</v>
       </c>
-      <c r="BK107" s="46"/>
-[...9 lines deleted...]
-      <c r="BU107" s="46"/>
+      <c r="BK107" s="43"/>
+      <c r="BL107" s="43"/>
+      <c r="BM107" s="43"/>
+      <c r="BN107" s="43"/>
+      <c r="BO107" s="43"/>
+      <c r="BP107" s="43"/>
+      <c r="BQ107" s="43"/>
+      <c r="BR107" s="43"/>
+      <c r="BS107" s="43"/>
+      <c r="BT107" s="43"/>
+      <c r="BU107" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="88">
+    <mergeCell ref="BF80:BI80"/>
+    <mergeCell ref="AX81:BI81"/>
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="BF28:BI28"/>
+    <mergeCell ref="AX29:BI29"/>
+    <mergeCell ref="BF54:BI54"/>
+    <mergeCell ref="AX55:BI55"/>
+    <mergeCell ref="AT80:AW80"/>
+    <mergeCell ref="AL81:AW81"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="AT28:AW28"/>
+    <mergeCell ref="AL29:AW29"/>
+    <mergeCell ref="AT54:AW54"/>
+    <mergeCell ref="AL55:AW55"/>
+    <mergeCell ref="A81:A82"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B81:M81"/>
+    <mergeCell ref="K54:M54"/>
+    <mergeCell ref="K80:M80"/>
+    <mergeCell ref="B105:F105"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="Z81:AK81"/>
+    <mergeCell ref="AH80:AK80"/>
+    <mergeCell ref="AH54:AK54"/>
+    <mergeCell ref="N29:Y29"/>
+    <mergeCell ref="AH28:AK28"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="W54:Y54"/>
+    <mergeCell ref="N55:Y55"/>
+    <mergeCell ref="W80:Y80"/>
+    <mergeCell ref="N81:Y81"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="Z29:AK29"/>
+    <mergeCell ref="Z55:AK55"/>
+    <mergeCell ref="A1:BI1"/>
+    <mergeCell ref="A27:BI27"/>
+    <mergeCell ref="A53:BI53"/>
+    <mergeCell ref="A79:BI79"/>
+    <mergeCell ref="W2:Y2"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="W28:Y28"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B55:M55"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BR28:BU28"/>
+    <mergeCell ref="BJ29:BU29"/>
+    <mergeCell ref="BR54:BU54"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CD28:CG28"/>
+    <mergeCell ref="BV29:CG29"/>
+    <mergeCell ref="CD54:CG54"/>
+    <mergeCell ref="BJ107:BU107"/>
+    <mergeCell ref="BV55:CG55"/>
+    <mergeCell ref="CD80:CG80"/>
+    <mergeCell ref="BV81:CG81"/>
+    <mergeCell ref="BJ55:BU55"/>
+    <mergeCell ref="BR80:BU80"/>
+    <mergeCell ref="BJ81:BU81"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CP28:CS28"/>
+    <mergeCell ref="CH29:CS29"/>
+    <mergeCell ref="CP54:CS54"/>
+    <mergeCell ref="BJ105:CG106"/>
+    <mergeCell ref="CH105:CS105"/>
     <mergeCell ref="CT55:DE55"/>
     <mergeCell ref="DB80:DE80"/>
     <mergeCell ref="CT81:DE81"/>
     <mergeCell ref="CH1:DE1"/>
     <mergeCell ref="CH27:DE27"/>
     <mergeCell ref="CH53:DE53"/>
     <mergeCell ref="CH79:DE79"/>
     <mergeCell ref="DB2:DE2"/>
     <mergeCell ref="CT3:DE3"/>
     <mergeCell ref="DB28:DE28"/>
     <mergeCell ref="CT29:DE29"/>
     <mergeCell ref="DB54:DE54"/>
     <mergeCell ref="CH55:CS55"/>
     <mergeCell ref="CP80:CS80"/>
     <mergeCell ref="CH81:CS81"/>
     <mergeCell ref="CP2:CS2"/>
-    <mergeCell ref="CH3:CS3"/>
-[...70 lines deleted...]
-    <mergeCell ref="AX55:BI55"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86B1E5F0-17D5-4495-853B-AE1E070F954B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по месяцам </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>