--- v0 (2026-04-30)
+++ v1 (2026-06-23)
@@ -1,124 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61B6A0D7-5807-4C8A-B090-0A03DEE864DB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="2175" windowWidth="14955" windowHeight="13545"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="144525"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="16">
   <si>
     <t>№ пп</t>
   </si>
   <si>
     <t>Индикатор</t>
   </si>
   <si>
     <t>В разрезе</t>
   </si>
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Расшифровка аббревиатур:</t>
   </si>
   <si>
     <t>ВВП-  Валовой внутренний продукт   </t>
   </si>
   <si>
     <t>ПРИЛОЖЕНИЕ
 к Национальному плану
 развития Республики Казахстан
 до 2029 года</t>
   </si>
   <si>
     <t>Ключевые национальные индикаторы до 2029 года</t>
   </si>
   <si>
     <t>Инвестиции в основной капитал (ИОК), % от ВВП</t>
   </si>
   <si>
     <t>Доля внешних инвестиций в общем объеме ИОК, %</t>
   </si>
   <si>
     <t>2024г.</t>
   </si>
   <si>
     <t>январь-март 2025г.</t>
   </si>
   <si>
     <t>январь-июнь 2025г.</t>
   </si>
   <si>
     <t>январь-сентябрь 2025г.</t>
   </si>
   <si>
     <t>январь-декабрь 2025г.</t>
   </si>
+  <si>
+    <t>январь-март 2026г.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="13.5"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -280,71 +282,71 @@
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Обычный 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="1"/>
+    <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -362,152 +364,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -643,288 +611,304 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L15"/>
+  <dimension ref="A1:M15"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:L2"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="25.7109375" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="6.28515625" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" customWidth="1"/>
     <col min="7" max="7" width="6.5703125" customWidth="1"/>
     <col min="8" max="8" width="6.7109375" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" customWidth="1"/>
     <col min="10" max="10" width="15.140625" style="12" customWidth="1"/>
-    <col min="11" max="12" width="16.42578125" customWidth="1"/>
+    <col min="11" max="13" width="16.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="18"/>
       <c r="J1" s="18"/>
-      <c r="K1" s="21" t="s">
+      <c r="K1" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="L1" s="21"/>
-[...2 lines deleted...]
-      <c r="A2" s="23" t="s">
+      <c r="L1" s="19"/>
+      <c r="M1" s="19"/>
+    </row>
+    <row r="2" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="23"/>
-[...11 lines deleted...]
-    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="B2" s="24"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
     </row>
-    <row r="4" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="4">
         <v>2020</v>
       </c>
       <c r="E4" s="4">
         <v>2021</v>
       </c>
       <c r="F4" s="4">
         <v>2022</v>
       </c>
       <c r="G4" s="4">
         <v>2023</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="4" t="s">
         <v>12</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M4" s="4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="4">
         <v>1</v>
       </c>
       <c r="B5" s="6">
         <v>2</v>
       </c>
       <c r="C5" s="7">
         <v>3</v>
       </c>
       <c r="D5" s="4">
         <v>4</v>
       </c>
       <c r="E5" s="4">
         <v>5</v>
       </c>
       <c r="F5" s="5">
         <v>6</v>
       </c>
       <c r="G5" s="5">
         <v>7</v>
       </c>
       <c r="H5" s="5">
         <v>8</v>
       </c>
       <c r="I5" s="5">
         <v>9</v>
       </c>
       <c r="J5" s="5">
         <v>10</v>
       </c>
       <c r="K5" s="5">
         <v>11</v>
       </c>
       <c r="L5" s="5">
         <v>12</v>
       </c>
-    </row>
-    <row r="6" spans="1:12" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M5" s="5">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="9">
         <v>30</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="3">
         <v>17.399999999999999</v>
       </c>
       <c r="E6" s="3">
         <v>15.8</v>
       </c>
       <c r="F6" s="3">
         <v>14.7</v>
       </c>
       <c r="G6" s="3">
         <v>14.8</v>
       </c>
       <c r="H6" s="11">
         <v>14.2</v>
       </c>
       <c r="I6" s="11">
         <v>10.1</v>
       </c>
       <c r="J6" s="11">
         <v>13.3</v>
       </c>
       <c r="K6" s="11">
         <v>13.8</v>
       </c>
-      <c r="L6" s="11"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:12" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="L6" s="11">
+        <v>14.2</v>
+      </c>
+      <c r="M6" s="11">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="13">
         <v>31</v>
       </c>
       <c r="B7" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="3">
         <v>25.5</v>
       </c>
       <c r="E7" s="3">
         <v>21.5</v>
       </c>
       <c r="F7" s="3">
         <v>20.7</v>
       </c>
       <c r="G7" s="3">
         <v>19.100000000000001</v>
       </c>
       <c r="H7" s="3">
         <v>16.100000000000001</v>
       </c>
       <c r="I7" s="3">
         <v>16.899999999999999</v>
       </c>
       <c r="J7" s="3">
         <v>16.8</v>
       </c>
       <c r="K7" s="3">
         <v>15.7</v>
       </c>
       <c r="L7" s="3">
         <v>14.7</v>
       </c>
-    </row>
-    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="M7" s="3">
+        <v>17.100000000000001</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A10" s="24" t="s">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="22"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:12" ht="18" x14ac:dyDescent="0.25">
+      <c r="B10" s="23"/>
+      <c r="C10" s="23"/>
+    </row>
+    <row r="11" spans="1:13" ht="18" x14ac:dyDescent="0.25">
       <c r="D11" s="15"/>
     </row>
-    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="C12" s="20"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="21"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
     </row>
-    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="K1:L1"/>
+    <mergeCell ref="K1:M1"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="A10:C10"/>
-    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A2:M2"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>