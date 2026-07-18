--- v1 (2026-06-23)
+++ v2 (2026-07-18)
@@ -1,126 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24527"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BABF11EA-826C-4D07-A328-23029F43CDE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="2175" windowWidth="14955" windowHeight="13545"/>
+    <workbookView xWindow="525" yWindow="1920" windowWidth="18450" windowHeight="11670" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="144525"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="17">
   <si>
     <t>№ пп</t>
   </si>
   <si>
     <t>Индикатор</t>
   </si>
   <si>
     <t>В разрезе</t>
   </si>
   <si>
     <t>Республика Казахстан</t>
   </si>
   <si>
     <t>Расшифровка аббревиатур:</t>
   </si>
   <si>
     <t>ВВП-  Валовой внутренний продукт   </t>
   </si>
   <si>
     <t>ПРИЛОЖЕНИЕ
 к Национальному плану
 развития Республики Казахстан
 до 2029 года</t>
   </si>
   <si>
     <t>Ключевые национальные индикаторы до 2029 года</t>
   </si>
   <si>
     <t>Инвестиции в основной капитал (ИОК), % от ВВП</t>
   </si>
   <si>
     <t>Доля внешних инвестиций в общем объеме ИОК, %</t>
   </si>
   <si>
     <t>2024г.</t>
   </si>
   <si>
-    <t>январь-март 2025г.</t>
-[...10 lines deleted...]
-  <si>
     <t>январь-март 2026г.</t>
   </si>
+  <si>
+    <t>2025г.</t>
+  </si>
+  <si>
+    <t>*-по предварительным данным ВВП за январь-декабрь 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">**-по отчетным данным ВВП за январь-март 2026 </t>
+  </si>
+  <si>
+    <t>14,7*</t>
+  </si>
+  <si>
+    <t>10,2**</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="13.5"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -234,119 +238,124 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2 2" xfId="1"/>
-    <cellStyle name="Обычный 4" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -364,118 +373,152 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -611,304 +654,268 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M15"/>
+  <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I14" sqref="I14"/>
+      <selection activeCell="A2" sqref="A2:J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="25.7109375" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="6.28515625" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" customWidth="1"/>
     <col min="7" max="7" width="6.5703125" customWidth="1"/>
     <col min="8" max="8" width="6.7109375" customWidth="1"/>
-    <col min="9" max="9" width="13.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="13" width="16.42578125" customWidth="1"/>
+    <col min="9" max="9" width="7.42578125" customWidth="1"/>
+    <col min="10" max="10" width="16.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="K1" s="19" t="s">
+    <row r="1" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="17"/>
+      <c r="J1" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="L1" s="19"/>
-[...3 lines deleted...]
-      <c r="A2" s="24" t="s">
+    </row>
+    <row r="2" spans="1:10" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="24"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="22"/>
+      <c r="H2" s="22"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
     </row>
-    <row r="4" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="4">
         <v>2020</v>
       </c>
       <c r="E4" s="4">
         <v>2021</v>
       </c>
       <c r="F4" s="4">
         <v>2022</v>
       </c>
       <c r="G4" s="4">
         <v>2023</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="J4" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="J4" s="4" t="s">
-[...12 lines deleted...]
-    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="4">
         <v>1</v>
       </c>
-      <c r="B5" s="6">
+      <c r="B5" s="4">
         <v>2</v>
       </c>
       <c r="C5" s="7">
         <v>3</v>
       </c>
       <c r="D5" s="4">
         <v>4</v>
       </c>
       <c r="E5" s="4">
         <v>5</v>
       </c>
       <c r="F5" s="5">
         <v>6</v>
       </c>
       <c r="G5" s="5">
         <v>7</v>
       </c>
       <c r="H5" s="5">
         <v>8</v>
       </c>
       <c r="I5" s="5">
         <v>9</v>
       </c>
       <c r="J5" s="5">
         <v>10</v>
       </c>
-      <c r="K5" s="5">
-[...9 lines deleted...]
-    <row r="6" spans="1:13" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="6" spans="1:10" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="9">
         <v>30</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="3">
         <v>17.399999999999999</v>
       </c>
       <c r="E6" s="3">
         <v>15.8</v>
       </c>
       <c r="F6" s="3">
         <v>14.7</v>
       </c>
       <c r="G6" s="3">
         <v>14.8</v>
       </c>
       <c r="H6" s="11">
         <v>14.2</v>
       </c>
-      <c r="I6" s="11">
-[...16 lines deleted...]
-      <c r="A7" s="13">
+      <c r="I6" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="J6" s="11" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="12">
         <v>31</v>
       </c>
-      <c r="B7" s="14" t="s">
+      <c r="B7" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="3">
         <v>25.5</v>
       </c>
       <c r="E7" s="3">
         <v>21.5</v>
       </c>
       <c r="F7" s="3">
         <v>20.7</v>
       </c>
       <c r="G7" s="3">
         <v>19.100000000000001</v>
       </c>
       <c r="H7" s="3">
         <v>16.100000000000001</v>
       </c>
       <c r="I7" s="3">
-        <v>16.899999999999999</v>
+        <v>14.5</v>
       </c>
       <c r="J7" s="3">
-        <v>16.8</v>
-[...7 lines deleted...]
-      <c r="M7" s="3">
         <v>17.100000000000001</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A10" s="22" t="s">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="23"/>
-[...16 lines deleted...]
-      <c r="E15" s="16"/>
+      <c r="B10" s="21"/>
+      <c r="C10" s="21"/>
+    </row>
+    <row r="11" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B11" s="24"/>
+      <c r="C11" s="24"/>
+      <c r="D11" s="14"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="18"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="19"/>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="D15" s="15"/>
+      <c r="E15" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-    <mergeCell ref="K1:M1"/>
+  <mergeCells count="3">
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="A10:C10"/>
-    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A2:J2"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>