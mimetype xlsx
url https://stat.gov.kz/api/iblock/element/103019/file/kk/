--- v0 (2026-04-24)
+++ v1 (2026-06-29)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="8145" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="10" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Өңірлер" sheetId="9" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="169" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="73">
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>мың адам</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t xml:space="preserve">Ақмола </t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
@@ -345,51 +345,51 @@
         <b/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <t>g.bukenbayeva@stat.kz</t>
   </si>
   <si>
     <t>Букенбаева Гульназ Октябрятовна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="20">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -465,50 +465,56 @@
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -520,51 +526,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -649,50 +655,52 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="9" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="6" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="5"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный_Динамика по обл_ рынок труда" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1631,55 +1639,55 @@
       <c r="B11" s="49" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="48"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="48"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="50" t="s">
         <v>64</v>
       </c>
       <c r="C20" s="51"/>
       <c r="D20" s="51"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y31"/>
+  <dimension ref="A1:Z31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="Y9" sqref="Y9"/>
+      <selection pane="topRight" activeCell="R37" sqref="R37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="4" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="4"/>
     <col min="5" max="5" width="8.7109375" style="4" customWidth="1"/>
     <col min="6" max="13" width="9.140625" style="4"/>
     <col min="14" max="14" width="9.28515625" style="4" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="4"/>
     <col min="23" max="25" width="9.140625" style="26"/>
     <col min="26" max="155" width="9.140625" style="4"/>
     <col min="156" max="156" width="20.85546875" style="4" customWidth="1"/>
     <col min="157" max="208" width="9.140625" style="4"/>
     <col min="209" max="209" width="11.5703125" style="4" customWidth="1"/>
     <col min="210" max="220" width="9.140625" style="4"/>
     <col min="221" max="221" width="9.28515625" style="4" customWidth="1"/>
     <col min="222" max="231" width="9.140625" style="4"/>
     <col min="232" max="232" width="9.5703125" style="4" customWidth="1"/>
     <col min="233" max="233" width="10.42578125" style="4" customWidth="1"/>
     <col min="234" max="243" width="9.140625" style="4"/>
     <col min="244" max="244" width="10.28515625" style="4" customWidth="1"/>
     <col min="245" max="247" width="9.140625" style="4"/>
     <col min="248" max="249" width="10.28515625" style="4" customWidth="1"/>
     <col min="250" max="252" width="9.140625" style="4"/>
@@ -2847,119 +2855,119 @@
     <col min="15874" max="15875" width="10.28515625" style="4" customWidth="1"/>
     <col min="15876" max="15878" width="9.140625" style="4"/>
     <col min="15879" max="15880" width="10.28515625" style="4" customWidth="1"/>
     <col min="15881" max="16027" width="9.140625" style="4"/>
     <col min="16028" max="16028" width="20.85546875" style="4" customWidth="1"/>
     <col min="16029" max="16080" width="9.140625" style="4"/>
     <col min="16081" max="16081" width="11.5703125" style="4" customWidth="1"/>
     <col min="16082" max="16092" width="9.140625" style="4"/>
     <col min="16093" max="16093" width="9.28515625" style="4" customWidth="1"/>
     <col min="16094" max="16103" width="9.140625" style="4"/>
     <col min="16104" max="16104" width="9.5703125" style="4" customWidth="1"/>
     <col min="16105" max="16105" width="10.42578125" style="4" customWidth="1"/>
     <col min="16106" max="16115" width="9.140625" style="4"/>
     <col min="16116" max="16116" width="10.28515625" style="4" customWidth="1"/>
     <col min="16117" max="16119" width="9.140625" style="4"/>
     <col min="16120" max="16121" width="10.28515625" style="4" customWidth="1"/>
     <col min="16122" max="16124" width="9.140625" style="4"/>
     <col min="16125" max="16126" width="10.28515625" style="4" customWidth="1"/>
     <col min="16127" max="16129" width="9.140625" style="4"/>
     <col min="16130" max="16131" width="10.28515625" style="4" customWidth="1"/>
     <col min="16132" max="16134" width="9.140625" style="4"/>
     <col min="16135" max="16136" width="10.28515625" style="4" customWidth="1"/>
     <col min="16137" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="3"/>
       <c r="S1" s="5"/>
       <c r="T1" s="5"/>
       <c r="U1" s="5"/>
       <c r="V1" s="5"/>
       <c r="W1" s="6"/>
       <c r="X1" s="6"/>
       <c r="Y1" s="6"/>
     </row>
-    <row r="2" spans="1:25" s="7" customFormat="1" ht="14.25">
+    <row r="2" spans="1:26" s="7" customFormat="1" ht="14.25">
       <c r="A2" s="56" t="s">
         <v>70</v>
       </c>
       <c r="B2" s="56"/>
       <c r="C2" s="56"/>
       <c r="D2" s="56"/>
       <c r="E2" s="56"/>
       <c r="F2" s="56"/>
       <c r="G2" s="56"/>
       <c r="H2" s="56"/>
       <c r="I2" s="56"/>
       <c r="J2" s="56"/>
       <c r="K2" s="56"/>
       <c r="L2" s="56"/>
       <c r="M2" s="56"/>
       <c r="N2" s="56"/>
       <c r="O2" s="56"/>
       <c r="P2" s="56"/>
       <c r="Q2" s="56"/>
       <c r="R2" s="56"/>
       <c r="S2" s="56"/>
       <c r="T2" s="56"/>
       <c r="U2" s="56"/>
       <c r="V2" s="56"/>
       <c r="W2" s="56"/>
       <c r="X2" s="56"/>
       <c r="Y2" s="56"/>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="29"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="J3" s="9"/>
       <c r="K3" s="29"/>
       <c r="L3" s="29"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="30"/>
       <c r="W3" s="30"/>
       <c r="X3" s="57" t="s">
         <v>4</v>
       </c>
       <c r="Y3" s="57"/>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" s="28"/>
       <c r="B4" s="53">
         <v>2001</v>
       </c>
       <c r="C4" s="53">
         <v>2002</v>
       </c>
       <c r="D4" s="53">
         <v>2003</v>
       </c>
       <c r="E4" s="53">
         <v>2004</v>
       </c>
       <c r="F4" s="53">
         <v>2005</v>
       </c>
       <c r="G4" s="53">
         <v>2006</v>
       </c>
       <c r="H4" s="53">
         <v>2007</v>
       </c>
       <c r="I4" s="53">
         <v>2008</v>
       </c>
@@ -2989,52 +2997,55 @@
       </c>
       <c r="R4" s="53">
         <v>2017</v>
       </c>
       <c r="S4" s="53">
         <v>2018</v>
       </c>
       <c r="T4" s="53">
         <v>2019</v>
       </c>
       <c r="U4" s="53">
         <v>2020</v>
       </c>
       <c r="V4" s="53">
         <v>2021</v>
       </c>
       <c r="W4" s="53">
         <v>2022</v>
       </c>
       <c r="X4" s="53">
         <v>2023</v>
       </c>
       <c r="Y4" s="53">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4" s="59">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="12">
         <v>780.3</v>
       </c>
       <c r="C5" s="12">
         <v>690.7</v>
       </c>
       <c r="D5" s="13">
         <v>672.1</v>
       </c>
       <c r="E5" s="13">
         <v>658.8</v>
       </c>
       <c r="F5" s="13">
         <v>640.70000000000005</v>
       </c>
       <c r="G5" s="13">
         <v>625.4</v>
       </c>
       <c r="H5" s="13">
         <v>597.18100000000004</v>
       </c>
       <c r="I5" s="13">
@@ -3066,52 +3077,55 @@
       </c>
       <c r="R5" s="18">
         <v>442.279</v>
       </c>
       <c r="S5" s="16">
         <v>443.64400000000001</v>
       </c>
       <c r="T5" s="16">
         <v>440.65199999999999</v>
       </c>
       <c r="U5" s="16">
         <v>448.80500000000001</v>
       </c>
       <c r="V5" s="16">
         <v>449.64400000000001</v>
       </c>
       <c r="W5" s="19">
         <v>458.27</v>
       </c>
       <c r="X5" s="19">
         <v>452.19400000000002</v>
       </c>
       <c r="Y5" s="19">
         <v>449.80700000000002</v>
       </c>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5" s="58">
+        <v>448.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="20" t="s">
@@ -3143,52 +3157,55 @@
       </c>
       <c r="R6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="S6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="T6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="U6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="V6" s="20" t="s">
         <v>1</v>
       </c>
       <c r="W6" s="20">
         <v>15.077</v>
       </c>
       <c r="X6" s="20">
         <v>14.818</v>
       </c>
       <c r="Y6" s="20">
         <v>14.689</v>
       </c>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6" s="58">
+        <v>14.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="12">
         <v>47.2</v>
       </c>
       <c r="C7" s="12">
         <v>36.299999999999997</v>
       </c>
       <c r="D7" s="13">
         <v>37.9</v>
       </c>
       <c r="E7" s="13">
         <v>38.299999999999997</v>
       </c>
       <c r="F7" s="13">
         <v>37.4</v>
       </c>
       <c r="G7" s="13">
         <v>36.5</v>
       </c>
       <c r="H7" s="13">
         <v>34.103000000000002</v>
       </c>
       <c r="I7" s="13">
@@ -3220,52 +3237,55 @@
       </c>
       <c r="R7" s="18">
         <v>20.593</v>
       </c>
       <c r="S7" s="16">
         <v>20.515000000000001</v>
       </c>
       <c r="T7" s="16">
         <v>20.251000000000001</v>
       </c>
       <c r="U7" s="16">
         <v>20.297000000000001</v>
       </c>
       <c r="V7" s="16">
         <v>20.518000000000001</v>
       </c>
       <c r="W7" s="19">
         <v>21.024000000000001</v>
       </c>
       <c r="X7" s="19">
         <v>20.539000000000001</v>
       </c>
       <c r="Y7" s="19">
         <v>19.43</v>
       </c>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7" s="58">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="12">
         <v>41.3</v>
       </c>
       <c r="C8" s="12">
         <v>34.200000000000003</v>
       </c>
       <c r="D8" s="13">
         <v>33.700000000000003</v>
       </c>
       <c r="E8" s="13">
         <v>34.5</v>
       </c>
       <c r="F8" s="13">
         <v>34.299999999999997</v>
       </c>
       <c r="G8" s="13">
         <v>32.5</v>
       </c>
       <c r="H8" s="13">
         <v>28.843</v>
       </c>
       <c r="I8" s="13">
@@ -3297,52 +3317,55 @@
       </c>
       <c r="R8" s="18">
         <v>20.597000000000001</v>
       </c>
       <c r="S8" s="16">
         <v>21.082000000000001</v>
       </c>
       <c r="T8" s="16">
         <v>20.834</v>
       </c>
       <c r="U8" s="16">
         <v>20.856999999999999</v>
       </c>
       <c r="V8" s="16">
         <v>21.2</v>
       </c>
       <c r="W8" s="19">
         <v>21.484000000000002</v>
       </c>
       <c r="X8" s="19">
         <v>21.661999999999999</v>
       </c>
       <c r="Y8" s="19">
         <v>22.556999999999999</v>
       </c>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8" s="58">
+        <v>22.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="12">
         <v>75</v>
       </c>
       <c r="C9" s="12">
         <v>70.400000000000006</v>
       </c>
       <c r="D9" s="13">
         <v>68</v>
       </c>
       <c r="E9" s="13">
         <v>62.3</v>
       </c>
       <c r="F9" s="13">
         <v>59</v>
       </c>
       <c r="G9" s="13">
         <v>57.8</v>
       </c>
       <c r="H9" s="13">
         <v>55.915999999999997</v>
       </c>
       <c r="I9" s="13">
@@ -3374,52 +3397,55 @@
       </c>
       <c r="R9" s="18">
         <v>49.09</v>
       </c>
       <c r="S9" s="16">
         <v>48.749000000000002</v>
       </c>
       <c r="T9" s="16">
         <v>47.76</v>
       </c>
       <c r="U9" s="16">
         <v>48.682000000000002</v>
       </c>
       <c r="V9" s="16">
         <v>48.527000000000001</v>
       </c>
       <c r="W9" s="19">
         <v>34.128999999999998</v>
       </c>
       <c r="X9" s="19">
         <v>34.847000000000001</v>
       </c>
       <c r="Y9" s="19">
         <v>34.933</v>
       </c>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9" s="58">
+        <v>35.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="12">
         <v>27.5</v>
       </c>
       <c r="C10" s="12">
         <v>22.1</v>
       </c>
       <c r="D10" s="13">
         <v>20.399999999999999</v>
       </c>
       <c r="E10" s="13">
         <v>21</v>
       </c>
       <c r="F10" s="13">
         <v>21</v>
       </c>
       <c r="G10" s="13">
         <v>19.8</v>
       </c>
       <c r="H10" s="13">
         <v>18.282</v>
       </c>
       <c r="I10" s="13">
@@ -3451,52 +3477,55 @@
       </c>
       <c r="R10" s="18">
         <v>15.599</v>
       </c>
       <c r="S10" s="16">
         <v>15.663</v>
       </c>
       <c r="T10" s="16">
         <v>16.087</v>
       </c>
       <c r="U10" s="16">
         <v>16.216999999999999</v>
       </c>
       <c r="V10" s="16">
         <v>16.309000000000001</v>
       </c>
       <c r="W10" s="19">
         <v>16.609000000000002</v>
       </c>
       <c r="X10" s="19">
         <v>17.009</v>
       </c>
       <c r="Y10" s="19">
         <v>17.734999999999999</v>
       </c>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10" s="58">
+        <v>17.899999999999999</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="12">
         <v>40.799999999999997</v>
       </c>
       <c r="C11" s="12">
         <v>30.2</v>
       </c>
       <c r="D11" s="13">
         <v>29.4</v>
       </c>
       <c r="E11" s="13">
         <v>29.3</v>
       </c>
       <c r="F11" s="13">
         <v>28.7</v>
       </c>
       <c r="G11" s="13">
         <v>27.6</v>
       </c>
       <c r="H11" s="13">
         <v>25.486999999999998</v>
       </c>
       <c r="I11" s="13">
@@ -3528,52 +3557,55 @@
       </c>
       <c r="R11" s="18">
         <v>16.384</v>
       </c>
       <c r="S11" s="16">
         <v>16.405000000000001</v>
       </c>
       <c r="T11" s="16">
         <v>16.350000000000001</v>
       </c>
       <c r="U11" s="16">
         <v>16.841000000000001</v>
       </c>
       <c r="V11" s="16">
         <v>16.431000000000001</v>
       </c>
       <c r="W11" s="19">
         <v>17.378</v>
       </c>
       <c r="X11" s="19">
         <v>17.013999999999999</v>
       </c>
       <c r="Y11" s="19">
         <v>17.161999999999999</v>
       </c>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11" s="58">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="12">
         <v>60.8</v>
       </c>
       <c r="C12" s="12">
         <v>59.2</v>
       </c>
       <c r="D12" s="13">
         <v>57.4</v>
       </c>
       <c r="E12" s="13">
         <v>50.5</v>
       </c>
       <c r="F12" s="13">
         <v>48.7</v>
       </c>
       <c r="G12" s="13">
         <v>46.9</v>
       </c>
       <c r="H12" s="13">
         <v>42.387</v>
       </c>
       <c r="I12" s="13">
@@ -3605,52 +3637,55 @@
       </c>
       <c r="R12" s="18">
         <v>25.786999999999999</v>
       </c>
       <c r="S12" s="16">
         <v>26.035</v>
       </c>
       <c r="T12" s="16">
         <v>25.446999999999999</v>
       </c>
       <c r="U12" s="16">
         <v>25.684999999999999</v>
       </c>
       <c r="V12" s="16">
         <v>25.672000000000001</v>
       </c>
       <c r="W12" s="19">
         <v>28.17</v>
       </c>
       <c r="X12" s="19">
         <v>27.184999999999999</v>
       </c>
       <c r="Y12" s="19">
         <v>27.302</v>
       </c>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12" s="58">
+        <v>25.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="20" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="20" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="20" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="20" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="20" t="s">
         <v>1</v>
       </c>
       <c r="I13" s="20" t="s">
@@ -3682,52 +3717,55 @@
       </c>
       <c r="R13" s="20" t="s">
         <v>1</v>
       </c>
       <c r="S13" s="20" t="s">
         <v>1</v>
       </c>
       <c r="T13" s="20" t="s">
         <v>1</v>
       </c>
       <c r="U13" s="20" t="s">
         <v>1</v>
       </c>
       <c r="V13" s="20" t="s">
         <v>1</v>
       </c>
       <c r="W13" s="20">
         <v>17.158000000000001</v>
       </c>
       <c r="X13" s="20">
         <v>15.766999999999999</v>
       </c>
       <c r="Y13" s="20">
         <v>14.875999999999999</v>
       </c>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13" s="58">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="12">
         <v>66.2</v>
       </c>
       <c r="C14" s="12">
         <v>60.5</v>
       </c>
       <c r="D14" s="13">
         <v>54.7</v>
       </c>
       <c r="E14" s="13">
         <v>53.7</v>
       </c>
       <c r="F14" s="13">
         <v>51.4</v>
       </c>
       <c r="G14" s="13">
         <v>51.1</v>
       </c>
       <c r="H14" s="13">
         <v>49.53</v>
       </c>
       <c r="I14" s="13">
@@ -3759,52 +3797,55 @@
       </c>
       <c r="R14" s="18">
         <v>32.648000000000003</v>
       </c>
       <c r="S14" s="16">
         <v>31.367000000000001</v>
       </c>
       <c r="T14" s="16">
         <v>30.013000000000002</v>
       </c>
       <c r="U14" s="16">
         <v>30.69</v>
       </c>
       <c r="V14" s="16">
         <v>30.036000000000001</v>
       </c>
       <c r="W14" s="19">
         <v>24.776</v>
       </c>
       <c r="X14" s="19">
         <v>22.92</v>
       </c>
       <c r="Y14" s="19">
         <v>22.914999999999999</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14" s="58">
+        <v>21.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="12">
         <v>58.2</v>
       </c>
       <c r="C15" s="12">
         <v>49.7</v>
       </c>
       <c r="D15" s="13">
         <v>47</v>
       </c>
       <c r="E15" s="13">
         <v>46.8</v>
       </c>
       <c r="F15" s="13">
         <v>45.4</v>
       </c>
       <c r="G15" s="13">
         <v>43.3</v>
       </c>
       <c r="H15" s="13">
         <v>42.094999999999999</v>
       </c>
       <c r="I15" s="13">
@@ -3836,52 +3877,55 @@
       </c>
       <c r="R15" s="18">
         <v>25.015999999999998</v>
       </c>
       <c r="S15" s="16">
         <v>24.526</v>
       </c>
       <c r="T15" s="16">
         <v>24.120999999999999</v>
       </c>
       <c r="U15" s="16">
         <v>24.138000000000002</v>
       </c>
       <c r="V15" s="16">
         <v>24.082000000000001</v>
       </c>
       <c r="W15" s="19">
         <v>23.184999999999999</v>
       </c>
       <c r="X15" s="19">
         <v>22.594999999999999</v>
       </c>
       <c r="Y15" s="19">
         <v>21.603999999999999</v>
       </c>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15" s="58">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="12">
         <v>36</v>
       </c>
       <c r="C16" s="12">
         <v>34.4</v>
       </c>
       <c r="D16" s="13">
         <v>32.799999999999997</v>
       </c>
       <c r="E16" s="13">
         <v>30.3</v>
       </c>
       <c r="F16" s="13">
         <v>29.4</v>
       </c>
       <c r="G16" s="13">
         <v>27.9</v>
       </c>
       <c r="H16" s="13">
         <v>25.33</v>
       </c>
       <c r="I16" s="13">
@@ -3913,52 +3957,55 @@
       </c>
       <c r="R16" s="18">
         <v>16.849</v>
       </c>
       <c r="S16" s="16">
         <v>16.785</v>
       </c>
       <c r="T16" s="16">
         <v>16.792999999999999</v>
       </c>
       <c r="U16" s="16">
         <v>16.876999999999999</v>
       </c>
       <c r="V16" s="16">
         <v>17.016999999999999</v>
       </c>
       <c r="W16" s="19">
         <v>17.027999999999999</v>
       </c>
       <c r="X16" s="19">
         <v>17.042000000000002</v>
       </c>
       <c r="Y16" s="19">
         <v>16.939</v>
       </c>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16" s="58">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="12">
         <v>15.4</v>
       </c>
       <c r="C17" s="12">
         <v>14.4</v>
       </c>
       <c r="D17" s="13">
         <v>15.2</v>
       </c>
       <c r="E17" s="13">
         <v>17.899999999999999</v>
       </c>
       <c r="F17" s="13">
         <v>18.3</v>
       </c>
       <c r="G17" s="13">
         <v>17.7</v>
       </c>
       <c r="H17" s="13">
         <v>16.484000000000002</v>
       </c>
       <c r="I17" s="13">
@@ -3990,52 +4037,55 @@
       </c>
       <c r="R17" s="21">
         <v>14.238</v>
       </c>
       <c r="S17" s="22">
         <v>15.49</v>
       </c>
       <c r="T17" s="22">
         <v>15.356999999999999</v>
       </c>
       <c r="U17" s="22">
         <v>15.779</v>
       </c>
       <c r="V17" s="22">
         <v>16.917999999999999</v>
       </c>
       <c r="W17" s="23">
         <v>17.745999999999999</v>
       </c>
       <c r="X17" s="23">
         <v>17.579999999999998</v>
       </c>
       <c r="Y17" s="23">
         <v>18.292999999999999</v>
       </c>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17" s="58">
+        <v>19.899999999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="12">
         <v>97.3</v>
       </c>
       <c r="C18" s="12">
         <v>83.9</v>
       </c>
       <c r="D18" s="13">
         <v>81.5</v>
       </c>
       <c r="E18" s="13">
         <v>78.7</v>
       </c>
       <c r="F18" s="13">
         <v>75.5</v>
       </c>
       <c r="G18" s="13">
         <v>75.8</v>
       </c>
       <c r="H18" s="13">
         <v>74.98</v>
       </c>
       <c r="I18" s="13">
@@ -4067,52 +4117,55 @@
       </c>
       <c r="R18" s="23" t="s">
         <v>1</v>
       </c>
       <c r="S18" s="23" t="s">
         <v>1</v>
       </c>
       <c r="T18" s="23" t="s">
         <v>1</v>
       </c>
       <c r="U18" s="23" t="s">
         <v>1</v>
       </c>
       <c r="V18" s="23" t="s">
         <v>1</v>
       </c>
       <c r="W18" s="23" t="s">
         <v>1</v>
       </c>
       <c r="X18" s="23" t="s">
         <v>1</v>
       </c>
       <c r="Y18" s="23" t="s">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18" s="58" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="12">
         <v>41.4</v>
       </c>
       <c r="C19" s="12">
         <v>35.4</v>
       </c>
       <c r="D19" s="13">
         <v>33.9</v>
       </c>
       <c r="E19" s="13">
         <v>31.6</v>
       </c>
       <c r="F19" s="13">
         <v>30.5</v>
       </c>
       <c r="G19" s="13">
         <v>30.2</v>
       </c>
       <c r="H19" s="13">
         <v>28.997</v>
       </c>
       <c r="I19" s="13">
@@ -4144,52 +4197,55 @@
       </c>
       <c r="R19" s="18">
         <v>19.920999999999999</v>
       </c>
       <c r="S19" s="16">
         <v>19.617000000000001</v>
       </c>
       <c r="T19" s="16">
         <v>19.146000000000001</v>
       </c>
       <c r="U19" s="16">
         <v>19.587</v>
       </c>
       <c r="V19" s="16">
         <v>19.378</v>
       </c>
       <c r="W19" s="19">
         <v>19.186</v>
       </c>
       <c r="X19" s="19">
         <v>19.323</v>
       </c>
       <c r="Y19" s="19">
         <v>19.193999999999999</v>
       </c>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19" s="58">
+        <v>19.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="12">
         <v>39.1</v>
       </c>
       <c r="C20" s="12">
         <v>32.700000000000003</v>
       </c>
       <c r="D20" s="13">
         <v>32.5</v>
       </c>
       <c r="E20" s="13">
         <v>32.6</v>
       </c>
       <c r="F20" s="13">
         <v>31.2</v>
       </c>
       <c r="G20" s="13">
         <v>28.6</v>
       </c>
       <c r="H20" s="13">
         <v>27.152000000000001</v>
       </c>
       <c r="I20" s="13">
@@ -4221,52 +4277,55 @@
       </c>
       <c r="R20" s="18">
         <v>15.154999999999999</v>
       </c>
       <c r="S20" s="16">
         <v>15.116</v>
       </c>
       <c r="T20" s="16">
         <v>14.907999999999999</v>
       </c>
       <c r="U20" s="16">
         <v>15.077999999999999</v>
       </c>
       <c r="V20" s="16">
         <v>14.686</v>
       </c>
       <c r="W20" s="19">
         <v>14.249000000000001</v>
       </c>
       <c r="X20" s="19">
         <v>13.833</v>
       </c>
       <c r="Y20" s="19">
         <v>12.861000000000001</v>
       </c>
-    </row>
-    <row r="21" spans="1:25" ht="12.75">
+      <c r="Z20" s="58">
+        <v>11.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" ht="12.75">
       <c r="A21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C21" s="23" t="s">
         <v>1</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>1</v>
       </c>
       <c r="E21" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F21" s="23" t="s">
         <v>1</v>
       </c>
       <c r="G21" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H21" s="23" t="s">
         <v>1</v>
       </c>
       <c r="I21" s="23" t="s">
@@ -4298,52 +4357,55 @@
       </c>
       <c r="R21" s="21">
         <v>42.497999999999998</v>
       </c>
       <c r="S21" s="19">
         <v>43.040999999999997</v>
       </c>
       <c r="T21" s="16">
         <v>41.85</v>
       </c>
       <c r="U21" s="16">
         <v>42.46</v>
       </c>
       <c r="V21" s="16">
         <v>41.771000000000001</v>
       </c>
       <c r="W21" s="19">
         <v>43.051000000000002</v>
       </c>
       <c r="X21" s="19">
         <v>41.698</v>
       </c>
       <c r="Y21" s="19">
         <v>41.603000000000002</v>
       </c>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21" s="58">
+        <v>40.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="20" t="s">
         <v>1</v>
       </c>
       <c r="D22" s="20" t="s">
         <v>1</v>
       </c>
       <c r="E22" s="20" t="s">
         <v>1</v>
       </c>
       <c r="F22" s="20" t="s">
         <v>1</v>
       </c>
       <c r="G22" s="20" t="s">
         <v>1</v>
       </c>
       <c r="H22" s="20" t="s">
         <v>1</v>
       </c>
       <c r="I22" s="20" t="s">
@@ -4375,52 +4437,55 @@
       </c>
       <c r="R22" s="20" t="s">
         <v>1</v>
       </c>
       <c r="S22" s="20" t="s">
         <v>1</v>
       </c>
       <c r="T22" s="20" t="s">
         <v>1</v>
       </c>
       <c r="U22" s="20" t="s">
         <v>1</v>
       </c>
       <c r="V22" s="20" t="s">
         <v>1</v>
       </c>
       <c r="W22" s="20">
         <v>4.49</v>
       </c>
       <c r="X22" s="20">
         <v>4.3840000000000003</v>
       </c>
       <c r="Y22" s="20">
         <v>4.1890000000000001</v>
       </c>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22" s="58">
+        <v>4.0999999999999996</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="12">
         <v>55.9</v>
       </c>
       <c r="C23" s="12">
         <v>52.5</v>
       </c>
       <c r="D23" s="13">
         <v>54.1</v>
       </c>
       <c r="E23" s="13">
         <v>54.5</v>
       </c>
       <c r="F23" s="13">
         <v>53.6</v>
       </c>
       <c r="G23" s="13">
         <v>52.4</v>
       </c>
       <c r="H23" s="13">
         <v>50.588999999999999</v>
       </c>
       <c r="I23" s="13">
@@ -4452,52 +4517,55 @@
       </c>
       <c r="R23" s="21">
         <v>34.704000000000001</v>
       </c>
       <c r="S23" s="16">
         <v>34.552</v>
       </c>
       <c r="T23" s="16">
         <v>34.058999999999997</v>
       </c>
       <c r="U23" s="16">
         <v>34.124000000000002</v>
       </c>
       <c r="V23" s="16">
         <v>33.506</v>
       </c>
       <c r="W23" s="19">
         <v>18.134</v>
       </c>
       <c r="X23" s="19">
         <v>17.986999999999998</v>
       </c>
       <c r="Y23" s="19">
         <v>17.501000000000001</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23" s="58">
+        <v>17.399999999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="12">
         <v>18.3</v>
       </c>
       <c r="C24" s="12">
         <v>20.8</v>
       </c>
       <c r="D24" s="13">
         <v>22</v>
       </c>
       <c r="E24" s="13">
         <v>24.1</v>
       </c>
       <c r="F24" s="13">
         <v>24.1</v>
       </c>
       <c r="G24" s="13">
         <v>24.3</v>
       </c>
       <c r="H24" s="13">
         <v>23.946999999999999</v>
       </c>
       <c r="I24" s="13">
@@ -4529,52 +4597,55 @@
       </c>
       <c r="R24" s="21">
         <v>23.957999999999998</v>
       </c>
       <c r="S24" s="16">
         <v>23.952999999999999</v>
       </c>
       <c r="T24" s="16">
         <v>25.544</v>
       </c>
       <c r="U24" s="16">
         <v>27.082999999999998</v>
       </c>
       <c r="V24" s="16">
         <v>28.132999999999999</v>
       </c>
       <c r="W24" s="19">
         <v>29.937999999999999</v>
       </c>
       <c r="X24" s="19">
         <v>31.238</v>
       </c>
       <c r="Y24" s="19">
         <v>31.402000000000001</v>
       </c>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24" s="58">
+        <v>34.200000000000003</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="12">
         <v>59.9</v>
       </c>
       <c r="C25" s="12">
         <v>54</v>
       </c>
       <c r="D25" s="13">
         <v>51.6</v>
       </c>
       <c r="E25" s="13">
         <v>52.7</v>
       </c>
       <c r="F25" s="13">
         <v>52.2</v>
       </c>
       <c r="G25" s="13">
         <v>53</v>
       </c>
       <c r="H25" s="13">
         <v>53.058999999999997</v>
       </c>
       <c r="I25" s="13">
@@ -4606,52 +4677,55 @@
       </c>
       <c r="R25" s="21">
         <v>49.584000000000003</v>
       </c>
       <c r="S25" s="16">
         <v>49.75</v>
       </c>
       <c r="T25" s="16">
         <v>50.024999999999999</v>
       </c>
       <c r="U25" s="16">
         <v>52.198</v>
       </c>
       <c r="V25" s="16">
         <v>53.512</v>
       </c>
       <c r="W25" s="19">
         <v>53.034999999999997</v>
       </c>
       <c r="X25" s="19">
         <v>52.527999999999999</v>
       </c>
       <c r="Y25" s="19">
         <v>52.024999999999999</v>
       </c>
-    </row>
-    <row r="26" spans="1:25" ht="12.75">
+      <c r="Z25" s="58">
+        <v>52.6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" ht="12.75">
       <c r="A26" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>1</v>
       </c>
       <c r="D26" s="23" t="s">
         <v>1</v>
       </c>
       <c r="E26" s="23" t="s">
         <v>1</v>
       </c>
       <c r="F26" s="23" t="s">
         <v>1</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>1</v>
       </c>
       <c r="H26" s="23" t="s">
         <v>1</v>
       </c>
       <c r="I26" s="23" t="s">
@@ -4683,91 +4757,94 @@
       </c>
       <c r="R26" s="21">
         <v>19.658000000000001</v>
       </c>
       <c r="S26" s="19">
         <v>20.998000000000001</v>
       </c>
       <c r="T26" s="16">
         <v>22.106999999999999</v>
       </c>
       <c r="U26" s="16">
         <v>22.212</v>
       </c>
       <c r="V26" s="16">
         <v>21.948</v>
       </c>
       <c r="W26" s="19">
         <v>22.422999999999998</v>
       </c>
       <c r="X26" s="19">
         <v>22.225000000000001</v>
       </c>
       <c r="Y26" s="19">
         <v>22.597000000000001</v>
       </c>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26" s="58">
+        <v>22.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" s="25"/>
       <c r="B27" s="25"/>
       <c r="C27" s="25"/>
       <c r="D27" s="25"/>
       <c r="E27" s="25"/>
       <c r="F27" s="25"/>
       <c r="G27" s="25"/>
       <c r="H27" s="25"/>
       <c r="I27" s="3"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="6"/>
       <c r="X27" s="6"/>
       <c r="Y27" s="6"/>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:26">
       <c r="A28" s="25"/>
       <c r="B28" s="25"/>
       <c r="C28" s="25"/>
       <c r="D28" s="25"/>
       <c r="E28" s="25"/>
       <c r="F28" s="25"/>
       <c r="G28" s="25"/>
       <c r="H28" s="25"/>
       <c r="I28" s="3"/>
     </row>
-    <row r="29" spans="1:25" ht="12.75">
+    <row r="29" spans="1:26" ht="12.75">
       <c r="A29" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="30" spans="1:25" ht="12.75">
+    <row r="30" spans="1:26" ht="12.75">
       <c r="A30" s="27" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="31" spans="1:25" ht="12.75">
+    <row r="31" spans="1:26" ht="12.75">
       <c r="A31" s="4" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:Y2"/>
     <mergeCell ref="X3:Y3"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>