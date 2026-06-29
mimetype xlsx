--- v0 (2026-04-24)
+++ v1 (2026-06-29)
@@ -3,77 +3,74 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="6" rupBuild="9302"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="3510" yWindow="3510" windowWidth="24165" windowHeight="11715"/>
+    <workbookView xWindow="3510" yWindow="3510" windowWidth="24165" windowHeight="11715" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="10" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="11" r:id="rId2"/>
     <sheet name="Өңірлер" sheetId="9" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="73">
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
-  </si>
-[...1 lines deleted...]
-    <t>мың адам</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t xml:space="preserve">Ақмола </t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс-Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
@@ -334,50 +331,53 @@
     <r>
       <t>2015</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto "/>
         <charset val="204"/>
       </rPr>
       <t>2)</t>
     </r>
   </si>
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/114/</t>
   </si>
   <si>
     <t>Есептелген</t>
   </si>
   <si>
     <t>g.bukenbayeva@stat.kz</t>
   </si>
   <si>
     <t>Букенбаева Гульназ Октябрятовна</t>
+  </si>
+  <si>
+    <t>пайызбен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -901,51 +901,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/77218101" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/339760/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/103/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
       <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="27" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="27" customWidth="1"/>
     <col min="3" max="242" width="9.140625" style="27"/>
     <col min="243" max="243" width="44.28515625" style="27" customWidth="1"/>
     <col min="244" max="244" width="94.7109375" style="27" customWidth="1"/>
     <col min="245" max="498" width="9.140625" style="27"/>
     <col min="499" max="499" width="44.28515625" style="27" customWidth="1"/>
     <col min="500" max="500" width="94.7109375" style="27" customWidth="1"/>
     <col min="501" max="754" width="9.140625" style="27"/>
     <col min="755" max="755" width="44.28515625" style="27" customWidth="1"/>
     <col min="756" max="756" width="94.7109375" style="27" customWidth="1"/>
     <col min="757" max="1010" width="9.140625" style="27"/>
     <col min="1011" max="1011" width="44.28515625" style="27" customWidth="1"/>
     <col min="1012" max="1012" width="94.7109375" style="27" customWidth="1"/>
     <col min="1013" max="1266" width="9.140625" style="27"/>
     <col min="1267" max="1267" width="44.28515625" style="27" customWidth="1"/>
     <col min="1268" max="1268" width="94.7109375" style="27" customWidth="1"/>
     <col min="1269" max="1522" width="9.140625" style="27"/>
     <col min="1523" max="1523" width="44.28515625" style="27" customWidth="1"/>
     <col min="1524" max="1524" width="94.7109375" style="27" customWidth="1"/>
@@ -1107,209 +1107,209 @@
     <col min="14836" max="14836" width="94.7109375" style="27" customWidth="1"/>
     <col min="14837" max="15090" width="9.140625" style="27"/>
     <col min="15091" max="15091" width="44.28515625" style="27" customWidth="1"/>
     <col min="15092" max="15092" width="94.7109375" style="27" customWidth="1"/>
     <col min="15093" max="15346" width="9.140625" style="27"/>
     <col min="15347" max="15347" width="44.28515625" style="27" customWidth="1"/>
     <col min="15348" max="15348" width="94.7109375" style="27" customWidth="1"/>
     <col min="15349" max="15602" width="9.140625" style="27"/>
     <col min="15603" max="15603" width="44.28515625" style="27" customWidth="1"/>
     <col min="15604" max="15604" width="94.7109375" style="27" customWidth="1"/>
     <col min="15605" max="15858" width="9.140625" style="27"/>
     <col min="15859" max="15859" width="44.28515625" style="27" customWidth="1"/>
     <col min="15860" max="15860" width="94.7109375" style="27" customWidth="1"/>
     <col min="15861" max="16114" width="9.140625" style="27"/>
     <col min="16115" max="16115" width="44.28515625" style="27" customWidth="1"/>
     <col min="16116" max="16116" width="94.7109375" style="27" customWidth="1"/>
     <col min="16117" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="13.5" customHeight="1">
       <c r="A1" s="56"/>
       <c r="B1" s="56"/>
     </row>
     <row r="2" spans="1:7" ht="21" customHeight="1">
       <c r="A2" s="28" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B2" s="29">
         <v>25160113</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="21" customHeight="1">
       <c r="A3" s="28" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B3" s="29" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="21" customHeight="1">
       <c r="A4" s="28" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B4" s="30" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="21" customHeight="1">
       <c r="A5" s="31" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B5" s="29" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="21" customHeight="1">
       <c r="A6" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" s="29" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="32.25" customHeight="1">
       <c r="A7" s="31" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B7" s="48" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="21" customHeight="1">
       <c r="A8" s="28" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B8" s="30" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="42" customHeight="1">
       <c r="A9" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="32" t="s">
         <v>36</v>
       </c>
-      <c r="B9" s="32" t="s">
+      <c r="G9" s="27" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="24" customHeight="1">
       <c r="A10" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="33" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="30.75" customHeight="1">
       <c r="A11" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="34" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="21" customHeight="1">
       <c r="A12" s="28" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B12" s="35" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="21" customHeight="1">
       <c r="A13" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" s="37" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="21" customHeight="1">
       <c r="A14" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="37" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="21" customHeight="1">
       <c r="A15" s="36" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B15" s="37" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="21" customHeight="1">
       <c r="A16" s="28" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B16" s="53">
         <v>46111</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="21" customHeight="1">
       <c r="A17" s="28" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B17" s="53">
         <v>46477</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="21" customHeight="1">
       <c r="A18" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="30" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="21" customHeight="1">
       <c r="A19" s="28" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B19" s="30" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="21" customHeight="1">
       <c r="A20" s="28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B20" s="38" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="21" customHeight="1">
       <c r="A21" s="28" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B21" s="39" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="40"/>
       <c r="B22" s="40"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="40"/>
       <c r="B23" s="40"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="40"/>
       <c r="B24" s="40"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="40"/>
       <c r="B25" s="40"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="40"/>
       <c r="B26" s="40"/>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" s="40"/>
       <c r="B27" s="40"/>
@@ -1591,107 +1591,107 @@
     <col min="15107" max="15107" width="37.85546875" style="43" customWidth="1"/>
     <col min="15108" max="15360" width="9.140625" style="43"/>
     <col min="15361" max="15361" width="4.42578125" style="43" customWidth="1"/>
     <col min="15362" max="15362" width="88.42578125" style="43" customWidth="1"/>
     <col min="15363" max="15363" width="37.85546875" style="43" customWidth="1"/>
     <col min="15364" max="15616" width="9.140625" style="43"/>
     <col min="15617" max="15617" width="4.42578125" style="43" customWidth="1"/>
     <col min="15618" max="15618" width="88.42578125" style="43" customWidth="1"/>
     <col min="15619" max="15619" width="37.85546875" style="43" customWidth="1"/>
     <col min="15620" max="15872" width="9.140625" style="43"/>
     <col min="15873" max="15873" width="4.42578125" style="43" customWidth="1"/>
     <col min="15874" max="15874" width="88.42578125" style="43" customWidth="1"/>
     <col min="15875" max="15875" width="37.85546875" style="43" customWidth="1"/>
     <col min="15876" max="16128" width="9.140625" style="43"/>
     <col min="16129" max="16129" width="4.42578125" style="43" customWidth="1"/>
     <col min="16130" max="16130" width="88.42578125" style="43" customWidth="1"/>
     <col min="16131" max="16131" width="37.85546875" style="43" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="43"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15">
       <c r="B2" s="42"/>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" s="44" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="44" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="44" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="44" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="44" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="44"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="45" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="44"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="44"/>
     </row>
     <row r="20" spans="2:4">
       <c r="B20" s="46" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="Z8" sqref="Z8"/>
+      <selection pane="topRight" activeCell="L28" sqref="L28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="13" width="9.140625" style="2"/>
     <col min="14" max="14" width="9.28515625" style="2" customWidth="1"/>
     <col min="15" max="22" width="9.140625" style="2"/>
     <col min="23" max="25" width="9.140625" style="21"/>
     <col min="26" max="155" width="9.140625" style="2"/>
     <col min="156" max="156" width="20.85546875" style="2" customWidth="1"/>
     <col min="157" max="208" width="9.140625" style="2"/>
     <col min="209" max="209" width="11.5703125" style="2" customWidth="1"/>
     <col min="210" max="220" width="9.140625" style="2"/>
     <col min="221" max="221" width="9.28515625" style="2" customWidth="1"/>
     <col min="222" max="231" width="9.140625" style="2"/>
     <col min="232" max="232" width="9.5703125" style="2" customWidth="1"/>
     <col min="233" max="233" width="10.42578125" style="2" customWidth="1"/>
     <col min="234" max="243" width="9.140625" style="2"/>
     <col min="244" max="244" width="10.28515625" style="2" customWidth="1"/>
     <col min="245" max="247" width="9.140625" style="2"/>
     <col min="248" max="249" width="10.28515625" style="2" customWidth="1"/>
     <col min="250" max="252" width="9.140625" style="2"/>
     <col min="253" max="254" width="10.28515625" style="2" customWidth="1"/>
     <col min="255" max="257" width="9.140625" style="2"/>
@@ -2859,174 +2859,174 @@
     <col min="15879" max="15880" width="10.28515625" style="2" customWidth="1"/>
     <col min="15881" max="16027" width="9.140625" style="2"/>
     <col min="16028" max="16028" width="20.85546875" style="2" customWidth="1"/>
     <col min="16029" max="16080" width="9.140625" style="2"/>
     <col min="16081" max="16081" width="11.5703125" style="2" customWidth="1"/>
     <col min="16082" max="16092" width="9.140625" style="2"/>
     <col min="16093" max="16093" width="9.28515625" style="2" customWidth="1"/>
     <col min="16094" max="16103" width="9.140625" style="2"/>
     <col min="16104" max="16104" width="9.5703125" style="2" customWidth="1"/>
     <col min="16105" max="16105" width="10.42578125" style="2" customWidth="1"/>
     <col min="16106" max="16115" width="9.140625" style="2"/>
     <col min="16116" max="16116" width="10.28515625" style="2" customWidth="1"/>
     <col min="16117" max="16119" width="9.140625" style="2"/>
     <col min="16120" max="16121" width="10.28515625" style="2" customWidth="1"/>
     <col min="16122" max="16124" width="9.140625" style="2"/>
     <col min="16125" max="16126" width="10.28515625" style="2" customWidth="1"/>
     <col min="16127" max="16129" width="9.140625" style="2"/>
     <col min="16130" max="16131" width="10.28515625" style="2" customWidth="1"/>
     <col min="16132" max="16134" width="9.140625" style="2"/>
     <col min="16135" max="16136" width="10.28515625" style="2" customWidth="1"/>
     <col min="16137" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" s="1" customFormat="1" ht="17.25" customHeight="1">
       <c r="A1" s="58" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B1" s="58"/>
       <c r="C1" s="58"/>
       <c r="D1" s="58"/>
       <c r="E1" s="58"/>
       <c r="F1" s="58"/>
       <c r="G1" s="58"/>
       <c r="H1" s="58"/>
       <c r="I1" s="58"/>
       <c r="J1" s="58"/>
       <c r="K1" s="58"/>
       <c r="L1" s="58"/>
       <c r="M1" s="58"/>
       <c r="N1" s="58"/>
       <c r="O1" s="58"/>
       <c r="P1" s="58"/>
       <c r="Q1" s="58"/>
       <c r="R1" s="58"/>
       <c r="S1" s="58"/>
       <c r="T1" s="58"/>
       <c r="U1" s="58"/>
       <c r="V1" s="58"/>
       <c r="W1" s="58"/>
       <c r="X1" s="58"/>
       <c r="Y1" s="58"/>
     </row>
     <row r="2" spans="1:26">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="I2" s="49"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
       <c r="V2" s="50"/>
       <c r="W2" s="26"/>
       <c r="X2" s="57" t="s">
-        <v>4</v>
+        <v>72</v>
       </c>
       <c r="Y2" s="57"/>
     </row>
     <row r="3" spans="1:26" ht="14.25" customHeight="1">
       <c r="A3" s="51"/>
       <c r="B3" s="52">
         <v>2001</v>
       </c>
       <c r="C3" s="52">
         <v>2002</v>
       </c>
       <c r="D3" s="52">
         <v>2003</v>
       </c>
       <c r="E3" s="52">
         <v>2004</v>
       </c>
       <c r="F3" s="52">
         <v>2005</v>
       </c>
       <c r="G3" s="52">
         <v>2006</v>
       </c>
       <c r="H3" s="52">
         <v>2007</v>
       </c>
       <c r="I3" s="52">
         <v>2008</v>
       </c>
       <c r="J3" s="52">
         <v>2009</v>
       </c>
       <c r="K3" s="52">
         <v>2010</v>
       </c>
       <c r="L3" s="52">
         <v>2011</v>
       </c>
       <c r="M3" s="52">
         <v>2012</v>
       </c>
       <c r="N3" s="52">
         <v>2013</v>
       </c>
       <c r="O3" s="52">
         <v>2014</v>
       </c>
       <c r="P3" s="52" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="Q3" s="52">
         <v>2016</v>
       </c>
       <c r="R3" s="52">
         <v>2017</v>
       </c>
       <c r="S3" s="52">
         <v>2018</v>
       </c>
       <c r="T3" s="52">
         <v>2019</v>
       </c>
       <c r="U3" s="52">
         <v>2020</v>
       </c>
       <c r="V3" s="52">
         <v>2021</v>
       </c>
       <c r="W3" s="52">
         <v>2022</v>
       </c>
       <c r="X3" s="52">
         <v>2023</v>
       </c>
       <c r="Y3" s="52">
         <v>2024</v>
       </c>
       <c r="Z3" s="54">
         <v>2025</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="5" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B4" s="6">
         <v>16.563255031275325</v>
       </c>
       <c r="C4" s="6">
         <v>14.679905072963697</v>
       </c>
       <c r="D4" s="6">
         <v>12.695859076099447</v>
       </c>
       <c r="E4" s="6">
         <v>12.552516019587845</v>
       </c>
       <c r="F4" s="6">
         <v>11.899309762585176</v>
       </c>
       <c r="G4" s="6">
         <v>11.456576792594619</v>
       </c>
       <c r="H4" s="6">
         <v>9.7390089702254077</v>
       </c>
       <c r="I4" s="6">
         <v>8.3758352487912795</v>
       </c>
@@ -3142,51 +3142,51 @@
       </c>
       <c r="T5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="V5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W5" s="12">
         <v>2.9</v>
       </c>
       <c r="X5" s="12">
         <v>2.7</v>
       </c>
       <c r="Y5" s="12">
         <v>2.6</v>
       </c>
       <c r="Z5" s="55">
         <v>2.5</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="5" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B6" s="6">
         <v>16.784240259930332</v>
       </c>
       <c r="C6" s="6">
         <v>17.110654461672585</v>
       </c>
       <c r="D6" s="6">
         <v>12.144108081060796</v>
       </c>
       <c r="E6" s="6">
         <v>14.087856122512354</v>
       </c>
       <c r="F6" s="6">
         <v>14.403340322333907</v>
       </c>
       <c r="G6" s="6">
         <v>12.813886106739162</v>
       </c>
       <c r="H6" s="6">
         <v>8.6826927124994739</v>
       </c>
       <c r="I6" s="6">
         <v>9.4429591246106774</v>
       </c>
@@ -3222,51 +3222,51 @@
       </c>
       <c r="T6" s="7">
         <v>3</v>
       </c>
       <c r="U6" s="7">
         <v>3.2</v>
       </c>
       <c r="V6" s="7">
         <v>3.1</v>
       </c>
       <c r="W6" s="13">
         <v>3</v>
       </c>
       <c r="X6" s="13">
         <v>3.3</v>
       </c>
       <c r="Y6" s="13">
         <v>3.1</v>
       </c>
       <c r="Z6" s="55">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="5" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="6">
         <v>17.324236131711661</v>
       </c>
       <c r="C7" s="6">
         <v>13.299906883461071</v>
       </c>
       <c r="D7" s="6">
         <v>13.990536091476583</v>
       </c>
       <c r="E7" s="6">
         <v>11.222600973063734</v>
       </c>
       <c r="F7" s="6">
         <v>10.829216313087281</v>
       </c>
       <c r="G7" s="6">
         <v>11.017854148463908</v>
       </c>
       <c r="H7" s="6">
         <v>8.8942597068274196</v>
       </c>
       <c r="I7" s="6">
         <v>8.417490707623255</v>
       </c>
@@ -3302,51 +3302,51 @@
       </c>
       <c r="T7" s="7">
         <v>3.2</v>
       </c>
       <c r="U7" s="7">
         <v>2.9</v>
       </c>
       <c r="V7" s="7">
         <v>2.8</v>
       </c>
       <c r="W7" s="13">
         <v>2.8</v>
       </c>
       <c r="X7" s="13">
         <v>2.5</v>
       </c>
       <c r="Y7" s="13">
         <v>2.2000000000000002</v>
       </c>
       <c r="Z7" s="55">
         <v>2.6</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="5" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="6">
         <v>14.794313563799582</v>
       </c>
       <c r="C8" s="6">
         <v>14.093344369055702</v>
       </c>
       <c r="D8" s="6">
         <v>13.307997022140933</v>
       </c>
       <c r="E8" s="6">
         <v>10.096530485443887</v>
       </c>
       <c r="F8" s="6">
         <v>10.839549139114544</v>
       </c>
       <c r="G8" s="6">
         <v>11.706881143878462</v>
       </c>
       <c r="H8" s="6">
         <v>6.9270353517024459</v>
       </c>
       <c r="I8" s="6">
         <v>8.2444378053495484</v>
       </c>
@@ -3382,51 +3382,51 @@
       </c>
       <c r="T8" s="7">
         <v>3</v>
       </c>
       <c r="U8" s="7">
         <v>3.4</v>
       </c>
       <c r="V8" s="7">
         <v>3.4</v>
       </c>
       <c r="W8" s="13">
         <v>3.3</v>
       </c>
       <c r="X8" s="13">
         <v>3.1</v>
       </c>
       <c r="Y8" s="13">
         <v>3</v>
       </c>
       <c r="Z8" s="55">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="5" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B9" s="6">
         <v>21.194062706374414</v>
       </c>
       <c r="C9" s="6">
         <v>17.716244887918574</v>
       </c>
       <c r="D9" s="6">
         <v>17.109318738297567</v>
       </c>
       <c r="E9" s="6">
         <v>15.790433276466068</v>
       </c>
       <c r="F9" s="6">
         <v>14.899539010176568</v>
       </c>
       <c r="G9" s="6">
         <v>12.281618732767971</v>
       </c>
       <c r="H9" s="6">
         <v>9.692854756336212</v>
       </c>
       <c r="I9" s="6">
         <v>6.9822295746838137</v>
       </c>
@@ -3462,51 +3462,51 @@
       </c>
       <c r="T9" s="7">
         <v>2.4</v>
       </c>
       <c r="U9" s="7">
         <v>2.4</v>
       </c>
       <c r="V9" s="7">
         <v>2.4</v>
       </c>
       <c r="W9" s="13">
         <v>2.4</v>
       </c>
       <c r="X9" s="13">
         <v>2.6</v>
       </c>
       <c r="Y9" s="13">
         <v>2.5</v>
       </c>
       <c r="Z9" s="55">
         <v>2.5</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="5" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B10" s="6">
         <v>26.10718776071349</v>
       </c>
       <c r="C10" s="6">
         <v>19.46251123120868</v>
       </c>
       <c r="D10" s="6">
         <v>15.254237288135593</v>
       </c>
       <c r="E10" s="6">
         <v>16.187537390975788</v>
       </c>
       <c r="F10" s="6">
         <v>15.960623494515557</v>
       </c>
       <c r="G10" s="6">
         <v>12.844855486794229</v>
       </c>
       <c r="H10" s="6">
         <v>9.0039237282301929</v>
       </c>
       <c r="I10" s="6">
         <v>8.9678148974539234</v>
       </c>
@@ -3542,51 +3542,51 @@
       </c>
       <c r="T10" s="7">
         <v>3.8</v>
       </c>
       <c r="U10" s="7">
         <v>3.9</v>
       </c>
       <c r="V10" s="7">
         <v>3.9</v>
       </c>
       <c r="W10" s="13">
         <v>4</v>
       </c>
       <c r="X10" s="13">
         <v>3.8</v>
       </c>
       <c r="Y10" s="13">
         <v>3.8</v>
       </c>
       <c r="Z10" s="55">
         <v>3.6</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B11" s="6">
         <v>18.751126464403725</v>
       </c>
       <c r="C11" s="6">
         <v>16.956182003967061</v>
       </c>
       <c r="D11" s="6">
         <v>13.50184226426718</v>
       </c>
       <c r="E11" s="6">
         <v>15.980977448867357</v>
       </c>
       <c r="F11" s="6">
         <v>13.020017406440381</v>
       </c>
       <c r="G11" s="6">
         <v>12.413656138870097</v>
       </c>
       <c r="H11" s="6">
         <v>8.7212479802300162</v>
       </c>
       <c r="I11" s="6">
         <v>6.1003739134657406</v>
       </c>
@@ -3702,51 +3702,51 @@
       </c>
       <c r="T12" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U12" s="12" t="s">
         <v>1</v>
       </c>
       <c r="V12" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W12" s="12">
         <v>4.2</v>
       </c>
       <c r="X12" s="12">
         <v>3.8</v>
       </c>
       <c r="Y12" s="12">
         <v>2.7</v>
       </c>
       <c r="Z12" s="55">
         <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B13" s="6">
         <v>17.798872900366579</v>
       </c>
       <c r="C13" s="6">
         <v>13.850494490808114</v>
       </c>
       <c r="D13" s="6">
         <v>11.727745979125121</v>
       </c>
       <c r="E13" s="6">
         <v>12.02020940112947</v>
       </c>
       <c r="F13" s="6">
         <v>9.5846991714632317</v>
       </c>
       <c r="G13" s="6">
         <v>8.6237028406678586</v>
       </c>
       <c r="H13" s="6">
         <v>9.1517631605537026</v>
       </c>
       <c r="I13" s="6">
         <v>9.0136684575639681</v>
       </c>
@@ -3782,51 +3782,51 @@
       </c>
       <c r="T13" s="7">
         <v>4.8</v>
       </c>
       <c r="U13" s="7">
         <v>5</v>
       </c>
       <c r="V13" s="7">
         <v>4.7</v>
       </c>
       <c r="W13" s="13">
         <v>4.5</v>
       </c>
       <c r="X13" s="13">
         <v>3</v>
       </c>
       <c r="Y13" s="13">
         <v>3.1</v>
       </c>
       <c r="Z13" s="55">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="5" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B14" s="6">
         <v>15.628093127340017</v>
       </c>
       <c r="C14" s="6">
         <v>16.071984914323195</v>
       </c>
       <c r="D14" s="6">
         <v>12.581676842797901</v>
       </c>
       <c r="E14" s="6">
         <v>11.456734860719289</v>
       </c>
       <c r="F14" s="6">
         <v>10.863602668643439</v>
       </c>
       <c r="G14" s="6">
         <v>12.798338281663559</v>
       </c>
       <c r="H14" s="6">
         <v>9.6602999290708276</v>
       </c>
       <c r="I14" s="6">
         <v>13.04053407023352</v>
       </c>
@@ -3862,51 +3862,51 @@
       </c>
       <c r="T14" s="7">
         <v>3.3</v>
       </c>
       <c r="U14" s="7">
         <v>3.2</v>
       </c>
       <c r="V14" s="7">
         <v>3</v>
       </c>
       <c r="W14" s="13">
         <v>2.8</v>
       </c>
       <c r="X14" s="13">
         <v>3.1</v>
       </c>
       <c r="Y14" s="13">
         <v>2.8</v>
       </c>
       <c r="Z14" s="55">
         <v>2.4</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="5" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B15" s="6">
         <v>25.098405041978566</v>
       </c>
       <c r="C15" s="6">
         <v>21.202289659391319</v>
       </c>
       <c r="D15" s="6">
         <v>19.270430652756719</v>
       </c>
       <c r="E15" s="6">
         <v>21.143505856855359</v>
       </c>
       <c r="F15" s="6">
         <v>11.270163652696949</v>
       </c>
       <c r="G15" s="6">
         <v>10.33806139169824</v>
       </c>
       <c r="H15" s="6">
         <v>11.49513080007638</v>
       </c>
       <c r="I15" s="6">
         <v>7.6016769468003078</v>
       </c>
@@ -3942,51 +3942,51 @@
       </c>
       <c r="T15" s="7">
         <v>4.2</v>
       </c>
       <c r="U15" s="7">
         <v>4.3</v>
       </c>
       <c r="V15" s="7">
         <v>4.0999999999999996</v>
       </c>
       <c r="W15" s="13">
         <v>4</v>
       </c>
       <c r="X15" s="13">
         <v>3.5</v>
       </c>
       <c r="Y15" s="13">
         <v>3.4</v>
       </c>
       <c r="Z15" s="55">
         <v>3.4</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B16" s="6">
         <v>18.014038320821701</v>
       </c>
       <c r="C16" s="6">
         <v>14.435158337597361</v>
       </c>
       <c r="D16" s="6">
         <v>16.596438132929812</v>
       </c>
       <c r="E16" s="6">
         <v>15.137786497815037</v>
       </c>
       <c r="F16" s="6">
         <v>15.82525982032764</v>
       </c>
       <c r="G16" s="6">
         <v>13.071581976271398</v>
       </c>
       <c r="H16" s="6">
         <v>12.930485517098944</v>
       </c>
       <c r="I16" s="6">
         <v>7.7955414671122911</v>
       </c>
@@ -4022,51 +4022,51 @@
       </c>
       <c r="T16" s="7">
         <v>3.1</v>
       </c>
       <c r="U16" s="7">
         <v>3.6</v>
       </c>
       <c r="V16" s="7">
         <v>3.7</v>
       </c>
       <c r="W16" s="13">
         <v>3.4</v>
       </c>
       <c r="X16" s="13">
         <v>4.0999999999999996</v>
       </c>
       <c r="Y16" s="13">
         <v>3.1</v>
       </c>
       <c r="Z16" s="55">
         <v>3.1</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B17" s="6">
         <v>15.734391916275714</v>
       </c>
       <c r="C17" s="6">
         <v>11.622227487287903</v>
       </c>
       <c r="D17" s="6">
         <v>9.4733544963346237</v>
       </c>
       <c r="E17" s="6">
         <v>9.6808336452095816</v>
       </c>
       <c r="F17" s="6">
         <v>10.448967151269784</v>
       </c>
       <c r="G17" s="6">
         <v>10.011730646523018</v>
       </c>
       <c r="H17" s="6">
         <v>9.9617554518823912</v>
       </c>
       <c r="I17" s="6">
         <v>7.594466623340451</v>
       </c>
@@ -4102,51 +4102,51 @@
       </c>
       <c r="T17" s="10" t="s">
         <v>1</v>
       </c>
       <c r="U17" s="10" t="s">
         <v>1</v>
       </c>
       <c r="V17" s="10" t="s">
         <v>1</v>
       </c>
       <c r="W17" s="11" t="s">
         <v>1</v>
       </c>
       <c r="X17" s="11" t="s">
         <v>1</v>
       </c>
       <c r="Y17" s="11" t="s">
         <v>1</v>
       </c>
       <c r="Z17" s="55" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="5" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B18" s="6">
         <v>12.714489669477144</v>
       </c>
       <c r="C18" s="6">
         <v>12.758809281975154</v>
       </c>
       <c r="D18" s="6">
         <v>10.90822362144629</v>
       </c>
       <c r="E18" s="6">
         <v>11.111451441640121</v>
       </c>
       <c r="F18" s="6">
         <v>10.069657750335793</v>
       </c>
       <c r="G18" s="6">
         <v>9.4664984308777367</v>
       </c>
       <c r="H18" s="6">
         <v>7.361307946679811</v>
       </c>
       <c r="I18" s="6">
         <v>7.2945575084798024</v>
       </c>
@@ -4182,51 +4182,51 @@
       </c>
       <c r="T18" s="7">
         <v>3</v>
       </c>
       <c r="U18" s="7">
         <v>3</v>
       </c>
       <c r="V18" s="7">
         <v>2.8</v>
       </c>
       <c r="W18" s="13">
         <v>2.7</v>
       </c>
       <c r="X18" s="13">
         <v>2.6</v>
       </c>
       <c r="Y18" s="11">
         <v>2.7</v>
       </c>
       <c r="Z18" s="55">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B19" s="6">
         <v>16.209562677849334</v>
       </c>
       <c r="C19" s="6">
         <v>18.122530071047574</v>
       </c>
       <c r="D19" s="6">
         <v>14.898358092259578</v>
       </c>
       <c r="E19" s="6">
         <v>12.482497439222652</v>
       </c>
       <c r="F19" s="6">
         <v>12.555405759289254</v>
       </c>
       <c r="G19" s="6">
         <v>11.833589267713643</v>
       </c>
       <c r="H19" s="6">
         <v>9.7608203831220788</v>
       </c>
       <c r="I19" s="6">
         <v>8.1354111782109992</v>
       </c>
@@ -4262,51 +4262,51 @@
       </c>
       <c r="T19" s="7">
         <v>3</v>
       </c>
       <c r="U19" s="7">
         <v>3.9</v>
       </c>
       <c r="V19" s="7">
         <v>2.9</v>
       </c>
       <c r="W19" s="13">
         <v>3.6</v>
       </c>
       <c r="X19" s="13">
         <v>4.8</v>
       </c>
       <c r="Y19" s="13">
         <v>3.7</v>
       </c>
       <c r="Z19" s="55">
         <v>3.6</v>
       </c>
     </row>
     <row r="20" spans="1:26" ht="12.75">
       <c r="A20" s="5" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>1</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>1</v>
       </c>
       <c r="F20" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G20" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H20" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I20" s="11" t="s">
         <v>1</v>
       </c>
@@ -4422,51 +4422,51 @@
       </c>
       <c r="T21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="U21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="V21" s="12" t="s">
         <v>1</v>
       </c>
       <c r="W21" s="12">
         <v>4.3</v>
       </c>
       <c r="X21" s="12">
         <v>3.7</v>
       </c>
       <c r="Y21" s="13">
         <v>3.4</v>
       </c>
       <c r="Z21" s="55">
         <v>3.3</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B22" s="6">
         <v>11.891468878186105</v>
       </c>
       <c r="C22" s="6">
         <v>10.929093094203568</v>
       </c>
       <c r="D22" s="6">
         <v>11.180446717883138</v>
       </c>
       <c r="E22" s="6">
         <v>8.645534445460223</v>
       </c>
       <c r="F22" s="6">
         <v>11.101764956157297</v>
       </c>
       <c r="G22" s="6">
         <v>10.544185560962999</v>
       </c>
       <c r="H22" s="6">
         <v>9.067364995619398</v>
       </c>
       <c r="I22" s="6">
         <v>9.1531772021583144</v>
       </c>
@@ -4502,51 +4502,51 @@
       </c>
       <c r="T22" s="7">
         <v>3.4</v>
       </c>
       <c r="U22" s="7">
         <v>3.2</v>
       </c>
       <c r="V22" s="7">
         <v>3</v>
       </c>
       <c r="W22" s="13">
         <v>3.9</v>
       </c>
       <c r="X22" s="13">
         <v>3.4</v>
       </c>
       <c r="Y22" s="12">
         <v>3.3</v>
       </c>
       <c r="Z22" s="55">
         <v>3.2</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="5" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B23" s="6">
         <v>10.933240278292731</v>
       </c>
       <c r="C23" s="6">
         <v>10.219520560996989</v>
       </c>
       <c r="D23" s="6">
         <v>8.9691069449130083</v>
       </c>
       <c r="E23" s="6">
         <v>10.790084062906406</v>
       </c>
       <c r="F23" s="6">
         <v>6.1846844187282279</v>
       </c>
       <c r="G23" s="6">
         <v>10.289813070569483</v>
       </c>
       <c r="H23" s="6">
         <v>9.9330146550097496</v>
       </c>
       <c r="I23" s="6">
         <v>6.7122313066399197</v>
       </c>
@@ -4582,51 +4582,51 @@
       </c>
       <c r="T23" s="7">
         <v>4.5</v>
       </c>
       <c r="U23" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="V23" s="7">
         <v>4.5999999999999996</v>
       </c>
       <c r="W23" s="13">
         <v>4.5999999999999996</v>
       </c>
       <c r="X23" s="13">
         <v>4</v>
       </c>
       <c r="Y23" s="13">
         <v>3.9</v>
       </c>
       <c r="Z23" s="55">
         <v>3.8</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="5" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B24" s="6">
         <v>15.17611480551567</v>
       </c>
       <c r="C24" s="6">
         <v>15.339069759640383</v>
       </c>
       <c r="D24" s="6">
         <v>13.422340645326761</v>
       </c>
       <c r="E24" s="6">
         <v>18.00446823170774</v>
       </c>
       <c r="F24" s="6">
         <v>17.645895283746629</v>
       </c>
       <c r="G24" s="6">
         <v>16.202799627689668</v>
       </c>
       <c r="H24" s="6">
         <v>16.417461469042522</v>
       </c>
       <c r="I24" s="6">
         <v>8.7846831753608878</v>
       </c>
@@ -4662,51 +4662,51 @@
       </c>
       <c r="T24" s="7">
         <v>6.1</v>
       </c>
       <c r="U24" s="7">
         <v>5.9</v>
       </c>
       <c r="V24" s="7">
         <v>5.8</v>
       </c>
       <c r="W24" s="13">
         <v>5.5</v>
       </c>
       <c r="X24" s="13">
         <v>5.2</v>
       </c>
       <c r="Y24" s="13">
         <v>4.4000000000000004</v>
       </c>
       <c r="Z24" s="55">
         <v>4.0999999999999996</v>
       </c>
     </row>
     <row r="25" spans="1:26" ht="12.75">
       <c r="A25" s="5" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>1</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>1</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>1</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H25" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I25" s="11" t="s">
         <v>1</v>
       </c>
@@ -4767,66 +4767,66 @@
       <c r="B26" s="16"/>
       <c r="C26" s="16"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="18"/>
       <c r="H26" s="17"/>
       <c r="I26" s="19"/>
       <c r="J26" s="19"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="22"/>
       <c r="B27" s="22"/>
       <c r="C27" s="22"/>
       <c r="D27" s="22"/>
       <c r="E27" s="22"/>
       <c r="F27" s="22"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="23"/>
     </row>
     <row r="28" spans="1:26" ht="12.75">
       <c r="A28" s="24" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
     </row>
     <row r="29" spans="1:26" ht="12.75">
       <c r="A29" s="25" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:26" ht="12.75">
       <c r="A30" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="X2:Y2"/>
     <mergeCell ref="A1:Y1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>