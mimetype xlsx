--- v0 (2026-05-14)
+++ v1 (2026-09-15)
@@ -1,572 +1,868 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="0" yWindow="0" windowWidth="20490" windowHeight="8610"/>
+    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="1" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="2" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="73">
+  <si>
+    <t xml:space="preserve">Index of nominal wages </t>
+  </si>
+  <si>
+    <t>as percent to corresponding month/quarter of previous year</t>
+  </si>
   <si>
     <t xml:space="preserve">January </t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t xml:space="preserve">May </t>
   </si>
   <si>
     <t xml:space="preserve">June </t>
   </si>
   <si>
     <t xml:space="preserve">July </t>
   </si>
   <si>
     <t xml:space="preserve">August </t>
   </si>
   <si>
     <t xml:space="preserve">September </t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t xml:space="preserve">December </t>
   </si>
   <si>
+    <t>first quarter</t>
+  </si>
+  <si>
+    <t>second quarter</t>
+  </si>
+  <si>
+    <t>third quarter</t>
+  </si>
+  <si>
+    <t>fourth quarter</t>
+  </si>
+  <si>
+    <t>as percent to corresponding period of previous year</t>
+  </si>
+  <si>
     <t>January-February</t>
   </si>
   <si>
     <t>January-March</t>
   </si>
   <si>
     <t xml:space="preserve">January-April </t>
   </si>
   <si>
     <t xml:space="preserve">January-May </t>
   </si>
   <si>
     <t>January-June</t>
   </si>
   <si>
     <t>January-July</t>
   </si>
   <si>
     <t>January-August</t>
   </si>
   <si>
     <t>January-September</t>
   </si>
   <si>
     <t>January-October</t>
   </si>
   <si>
     <t xml:space="preserve">January-November </t>
   </si>
   <si>
     <t>January-December</t>
   </si>
   <si>
-    <t>as percent to corresponding period of previous year</t>
-[...13 lines deleted...]
-  <si>
     <t>as percent to previous month/quarter</t>
   </si>
   <si>
-    <t xml:space="preserve">Index of nominal wages </t>
-[...2 lines deleted...]
-    <t>as percent to corresponding month/quarter of previous year</t>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Nominal wage index</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>In percent</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The nominal wage index is a relative indicator characterizing the change in the average monthly wage in the reporting period to the average monthly wage of the base period</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for calculating the average monthly wage of employees</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/7f0/4uve9vk532u2pywc9obx2z4mezwyposs/7%20%20%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%A0%D0%A1%D0%97%D0%9F%D0%A0%20%D0%B0%D0%BD%D0%B3%D0%BB.docx</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/514504/file/en/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702972</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Labour and Living Standards Statistics
+</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akhmetkali Gulnur Akhmetkalikyzy
+</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 7172749781</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gul.akhmetkali@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Since 2007</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1-T “Labour Report” (frequency – monthly, quarterly)
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
-    <numFmt numFmtId="164" formatCode="0.0"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="18">
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...11 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="17" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="17" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 3" xfId="1"/>
-    <cellStyle name="Обычный_Лист1" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -811,145 +1107,448 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/514504/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gul.akhmetkali@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702972" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:D29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E19" sqref="E19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="39.5703125" style="48" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="66" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="48"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="75"/>
+      <c r="B1" s="75"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="50">
+        <v>25210102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="49" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D3" s="52"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="53" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5" s="52"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="51" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="25.5">
+      <c r="A7" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" s="52"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="53" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" s="52"/>
+    </row>
+    <row r="10" spans="1:4" ht="17.25" customHeight="1">
+      <c r="A10" s="55" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="54" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="74"/>
+      <c r="D11" s="52"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="56" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="38.25">
+      <c r="A13" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="52"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="73" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="52"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="49" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" s="52"/>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="59">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" s="59">
+        <v>46337</v>
+      </c>
+      <c r="D17" s="52"/>
+    </row>
+    <row r="18" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A18" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="B18" s="54" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="15" customHeight="1">
+      <c r="A19" s="55" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="D19" s="52"/>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" s="49" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="60" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="49" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" s="61" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" s="52"/>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="62"/>
+      <c r="B22" s="48"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="62"/>
+      <c r="B23" s="63"/>
+      <c r="D23" s="52"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="62"/>
+      <c r="B24" s="63"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="62"/>
+      <c r="B25" s="63"/>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="62"/>
+      <c r="B26" s="63"/>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="62"/>
+      <c r="B27" s="63"/>
+      <c r="D27" s="52"/>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="62"/>
+      <c r="B28" s="63"/>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="64"/>
+      <c r="B29" s="65"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="48" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="48" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="48" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="48"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="67"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="68" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="68" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="68" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="68" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="68" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5">
+      <c r="B10" s="69" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="70"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="70"/>
+    </row>
+    <row r="19" spans="2:4">
+      <c r="B19" s="71" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="72"/>
+      <c r="D19" s="72"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M95"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="P87" sqref="P87"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="P40" sqref="P40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="7" customWidth="1"/>
     <col min="2" max="4" width="9.140625" style="7"/>
     <col min="5" max="5" width="9.140625" style="8"/>
     <col min="6" max="9" width="9.140625" style="7"/>
     <col min="10" max="10" width="10.42578125" style="7" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="10.5" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="3"/>
       <c r="E1" s="4"/>
       <c r="F1" s="2"/>
       <c r="G1" s="5"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="6"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="6"/>
     </row>
     <row r="2" spans="1:13" ht="12.75">
-      <c r="A2" s="81" t="s">
-[...13 lines deleted...]
-      <c r="M2" s="81"/>
+      <c r="A2" s="109" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="109"/>
+      <c r="C2" s="109"/>
+      <c r="D2" s="109"/>
+      <c r="E2" s="109"/>
+      <c r="F2" s="109"/>
+      <c r="G2" s="109"/>
+      <c r="H2" s="109"/>
+      <c r="I2" s="109"/>
+      <c r="J2" s="109"/>
+      <c r="K2" s="109"/>
+      <c r="L2" s="109"/>
+      <c r="M2" s="109"/>
     </row>
     <row r="3" spans="1:13" ht="12" customHeight="1">
       <c r="M3" s="9" t="s">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="12.75" customHeight="1">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C4" s="11" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D4" s="11" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E4" s="11" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F4" s="11" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G4" s="11" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H4" s="11" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I4" s="11" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J4" s="11" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="K4" s="11" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="L4" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M4" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="12" customHeight="1">
       <c r="A5" s="12">
         <v>2007</v>
       </c>
       <c r="B5" s="13">
         <v>126.5</v>
       </c>
       <c r="C5" s="13">
         <v>125.3</v>
       </c>
       <c r="D5" s="13">
         <v>131.69999999999999</v>
       </c>
       <c r="E5" s="13">
         <v>129.30000000000001</v>
       </c>
       <c r="F5" s="13">
         <v>129.19999999999999</v>
       </c>
       <c r="G5" s="13">
         <v>128.9</v>
       </c>
       <c r="H5" s="14">
@@ -1237,701 +1836,703 @@
         <v>113.4</v>
       </c>
       <c r="G12" s="22">
         <v>113.5</v>
       </c>
       <c r="H12" s="13">
         <v>111.7</v>
       </c>
       <c r="I12" s="13">
         <v>110.7</v>
       </c>
       <c r="J12" s="13">
         <v>112.1</v>
       </c>
       <c r="K12" s="22">
         <v>112.2</v>
       </c>
       <c r="L12" s="14">
         <v>111</v>
       </c>
       <c r="M12" s="13">
         <v>112.8</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="12" customHeight="1">
-      <c r="A13" s="48">
+      <c r="A13" s="76">
         <v>2015</v>
       </c>
-      <c r="B13" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M13" s="58"/>
+      <c r="B13" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="79"/>
+      <c r="D13" s="80"/>
+      <c r="E13" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" s="101"/>
+      <c r="G13" s="102"/>
+      <c r="H13" s="103" t="s">
+        <v>16</v>
+      </c>
+      <c r="I13" s="104"/>
+      <c r="J13" s="105"/>
+      <c r="K13" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L13" s="85"/>
+      <c r="M13" s="86"/>
     </row>
     <row r="14" spans="1:13" ht="12" customHeight="1">
-      <c r="A14" s="49"/>
-      <c r="B14" s="59">
+      <c r="A14" s="77"/>
+      <c r="B14" s="87">
         <v>109.1</v>
       </c>
-      <c r="C14" s="76"/>
-[...1 lines deleted...]
-      <c r="E14" s="78">
+      <c r="C14" s="98"/>
+      <c r="D14" s="99"/>
+      <c r="E14" s="106">
         <v>102.9</v>
       </c>
-      <c r="F14" s="79"/>
-[...1 lines deleted...]
-      <c r="H14" s="59">
+      <c r="F14" s="107"/>
+      <c r="G14" s="108"/>
+      <c r="H14" s="87">
         <v>102</v>
       </c>
-      <c r="I14" s="68"/>
-[...1 lines deleted...]
-      <c r="K14" s="59">
+      <c r="I14" s="96"/>
+      <c r="J14" s="97"/>
+      <c r="K14" s="87">
         <v>103.8</v>
       </c>
-      <c r="L14" s="68"/>
-      <c r="M14" s="69"/>
+      <c r="L14" s="96"/>
+      <c r="M14" s="97"/>
     </row>
     <row r="15" spans="1:13" ht="12" customHeight="1">
-      <c r="A15" s="48">
+      <c r="A15" s="76">
         <v>2016</v>
       </c>
-      <c r="B15" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M15" s="58"/>
+      <c r="B15" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="79"/>
+      <c r="D15" s="80"/>
+      <c r="E15" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" s="101"/>
+      <c r="G15" s="102"/>
+      <c r="H15" s="103" t="s">
+        <v>16</v>
+      </c>
+      <c r="I15" s="104"/>
+      <c r="J15" s="105"/>
+      <c r="K15" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L15" s="85"/>
+      <c r="M15" s="86"/>
     </row>
     <row r="16" spans="1:13" ht="12" customHeight="1">
-      <c r="A16" s="49"/>
-      <c r="B16" s="59">
+      <c r="A16" s="77"/>
+      <c r="B16" s="87">
         <v>111.9</v>
       </c>
-      <c r="C16" s="76"/>
-[...1 lines deleted...]
-      <c r="E16" s="78">
+      <c r="C16" s="98"/>
+      <c r="D16" s="99"/>
+      <c r="E16" s="106">
         <v>115.6</v>
       </c>
-      <c r="F16" s="79"/>
-[...1 lines deleted...]
-      <c r="H16" s="59">
+      <c r="F16" s="107"/>
+      <c r="G16" s="108"/>
+      <c r="H16" s="87">
         <v>113.4</v>
       </c>
-      <c r="I16" s="68"/>
-[...1 lines deleted...]
-      <c r="K16" s="59">
+      <c r="I16" s="96"/>
+      <c r="J16" s="97"/>
+      <c r="K16" s="87">
         <v>113.7</v>
       </c>
-      <c r="L16" s="68"/>
-      <c r="M16" s="69"/>
+      <c r="L16" s="96"/>
+      <c r="M16" s="97"/>
     </row>
     <row r="17" spans="1:13" ht="12" customHeight="1">
-      <c r="A17" s="48">
+      <c r="A17" s="76">
         <v>2017</v>
       </c>
-      <c r="B17" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M17" s="58"/>
+      <c r="B17" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="79"/>
+      <c r="D17" s="80"/>
+      <c r="E17" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="F17" s="101"/>
+      <c r="G17" s="102"/>
+      <c r="H17" s="103" t="s">
+        <v>16</v>
+      </c>
+      <c r="I17" s="104"/>
+      <c r="J17" s="105"/>
+      <c r="K17" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L17" s="85"/>
+      <c r="M17" s="86"/>
     </row>
     <row r="18" spans="1:13" ht="12" customHeight="1">
-      <c r="A18" s="49"/>
-      <c r="B18" s="59">
+      <c r="A18" s="77"/>
+      <c r="B18" s="87">
         <v>105.6</v>
       </c>
-      <c r="C18" s="76"/>
-[...1 lines deleted...]
-      <c r="E18" s="78">
+      <c r="C18" s="98"/>
+      <c r="D18" s="99"/>
+      <c r="E18" s="106">
         <v>104.4</v>
       </c>
-      <c r="F18" s="79"/>
-[...1 lines deleted...]
-      <c r="H18" s="59">
+      <c r="F18" s="107"/>
+      <c r="G18" s="108"/>
+      <c r="H18" s="87">
         <v>104.8</v>
       </c>
-      <c r="I18" s="68"/>
-[...1 lines deleted...]
-      <c r="K18" s="59">
+      <c r="I18" s="96"/>
+      <c r="J18" s="97"/>
+      <c r="K18" s="87">
         <v>105.9</v>
       </c>
-      <c r="L18" s="68"/>
-      <c r="M18" s="69"/>
+      <c r="L18" s="96"/>
+      <c r="M18" s="97"/>
     </row>
     <row r="19" spans="1:13" ht="12" customHeight="1">
-      <c r="A19" s="48">
+      <c r="A19" s="76">
         <v>2018</v>
       </c>
-      <c r="B19" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M19" s="58"/>
+      <c r="B19" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="79"/>
+      <c r="D19" s="80"/>
+      <c r="E19" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="F19" s="101"/>
+      <c r="G19" s="102"/>
+      <c r="H19" s="103" t="s">
+        <v>16</v>
+      </c>
+      <c r="I19" s="104"/>
+      <c r="J19" s="105"/>
+      <c r="K19" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L19" s="85"/>
+      <c r="M19" s="86"/>
     </row>
     <row r="20" spans="1:13" ht="12" customHeight="1">
-      <c r="A20" s="49"/>
-      <c r="B20" s="59">
+      <c r="A20" s="77"/>
+      <c r="B20" s="87">
         <v>108.7</v>
       </c>
-      <c r="C20" s="76"/>
-[...1 lines deleted...]
-      <c r="E20" s="78">
+      <c r="C20" s="98"/>
+      <c r="D20" s="99"/>
+      <c r="E20" s="106">
         <v>108.5</v>
       </c>
-      <c r="F20" s="79"/>
-[...1 lines deleted...]
-      <c r="H20" s="59">
+      <c r="F20" s="107"/>
+      <c r="G20" s="108"/>
+      <c r="H20" s="87">
         <v>109.3</v>
       </c>
-      <c r="I20" s="68"/>
-[...1 lines deleted...]
-      <c r="K20" s="59">
+      <c r="I20" s="96"/>
+      <c r="J20" s="97"/>
+      <c r="K20" s="87">
         <v>107.5</v>
       </c>
-      <c r="L20" s="68"/>
-      <c r="M20" s="69"/>
+      <c r="L20" s="96"/>
+      <c r="M20" s="97"/>
     </row>
     <row r="21" spans="1:13" ht="12" customHeight="1">
-      <c r="A21" s="48">
+      <c r="A21" s="76">
         <v>2019</v>
       </c>
-      <c r="B21" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M21" s="58"/>
+      <c r="B21" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="79"/>
+      <c r="D21" s="80"/>
+      <c r="E21" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="F21" s="101"/>
+      <c r="G21" s="102"/>
+      <c r="H21" s="103" t="s">
+        <v>16</v>
+      </c>
+      <c r="I21" s="104"/>
+      <c r="J21" s="105"/>
+      <c r="K21" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L21" s="85"/>
+      <c r="M21" s="86"/>
     </row>
     <row r="22" spans="1:13" ht="12" customHeight="1">
-      <c r="A22" s="49"/>
-      <c r="B22" s="59">
+      <c r="A22" s="77"/>
+      <c r="B22" s="87">
         <v>110.5</v>
       </c>
-      <c r="C22" s="76"/>
-[...1 lines deleted...]
-      <c r="E22" s="78">
+      <c r="C22" s="98"/>
+      <c r="D22" s="99"/>
+      <c r="E22" s="106">
         <v>114.6</v>
       </c>
-      <c r="F22" s="79"/>
-[...1 lines deleted...]
-      <c r="H22" s="59">
+      <c r="F22" s="107"/>
+      <c r="G22" s="108"/>
+      <c r="H22" s="87">
         <v>118.1</v>
       </c>
-      <c r="I22" s="68"/>
-[...1 lines deleted...]
-      <c r="K22" s="59">
+      <c r="I22" s="96"/>
+      <c r="J22" s="97"/>
+      <c r="K22" s="87">
         <v>115.8</v>
       </c>
-      <c r="L22" s="68"/>
-      <c r="M22" s="69"/>
+      <c r="L22" s="96"/>
+      <c r="M22" s="97"/>
     </row>
     <row r="23" spans="1:13" ht="12" customHeight="1">
-      <c r="A23" s="48">
+      <c r="A23" s="76">
         <v>2020</v>
       </c>
-      <c r="B23" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M23" s="58"/>
+      <c r="B23" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="79"/>
+      <c r="D23" s="80"/>
+      <c r="E23" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="F23" s="101"/>
+      <c r="G23" s="102"/>
+      <c r="H23" s="103" t="s">
+        <v>16</v>
+      </c>
+      <c r="I23" s="104"/>
+      <c r="J23" s="105"/>
+      <c r="K23" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L23" s="85"/>
+      <c r="M23" s="86"/>
     </row>
     <row r="24" spans="1:13" ht="12" customHeight="1">
-      <c r="A24" s="49"/>
-      <c r="B24" s="59">
+      <c r="A24" s="77"/>
+      <c r="B24" s="87">
         <v>118.9</v>
       </c>
-      <c r="C24" s="76"/>
-[...1 lines deleted...]
-      <c r="E24" s="78">
+      <c r="C24" s="98"/>
+      <c r="D24" s="99"/>
+      <c r="E24" s="106">
         <v>113.7</v>
       </c>
-      <c r="F24" s="79"/>
-[...1 lines deleted...]
-      <c r="H24" s="59">
+      <c r="F24" s="107"/>
+      <c r="G24" s="108"/>
+      <c r="H24" s="87">
         <v>106.9</v>
       </c>
-      <c r="I24" s="68"/>
-[...1 lines deleted...]
-      <c r="K24" s="59">
+      <c r="I24" s="96"/>
+      <c r="J24" s="97"/>
+      <c r="K24" s="87">
         <v>114.3</v>
       </c>
-      <c r="L24" s="68"/>
-      <c r="M24" s="69"/>
+      <c r="L24" s="96"/>
+      <c r="M24" s="97"/>
     </row>
     <row r="25" spans="1:13" ht="12" customHeight="1">
-      <c r="A25" s="48">
+      <c r="A25" s="76">
         <v>2021</v>
       </c>
-      <c r="B25" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M25" s="58"/>
+      <c r="B25" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="79"/>
+      <c r="D25" s="80"/>
+      <c r="E25" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="F25" s="101"/>
+      <c r="G25" s="102"/>
+      <c r="H25" s="103" t="s">
+        <v>16</v>
+      </c>
+      <c r="I25" s="104"/>
+      <c r="J25" s="105"/>
+      <c r="K25" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L25" s="85"/>
+      <c r="M25" s="86"/>
     </row>
     <row r="26" spans="1:13" ht="12" customHeight="1">
-      <c r="A26" s="49"/>
-      <c r="B26" s="59">
+      <c r="A26" s="77"/>
+      <c r="B26" s="87">
         <v>115.2</v>
       </c>
-      <c r="C26" s="76"/>
-[...1 lines deleted...]
-      <c r="E26" s="78">
+      <c r="C26" s="98"/>
+      <c r="D26" s="99"/>
+      <c r="E26" s="106">
         <v>118.6</v>
       </c>
-      <c r="F26" s="79"/>
-[...1 lines deleted...]
-      <c r="H26" s="59">
+      <c r="F26" s="107"/>
+      <c r="G26" s="108"/>
+      <c r="H26" s="87">
         <v>119.3</v>
       </c>
-      <c r="I26" s="68"/>
-[...1 lines deleted...]
-      <c r="K26" s="59">
+      <c r="I26" s="96"/>
+      <c r="J26" s="97"/>
+      <c r="K26" s="87">
         <v>118.2</v>
       </c>
-      <c r="L26" s="68"/>
-      <c r="M26" s="69"/>
+      <c r="L26" s="96"/>
+      <c r="M26" s="97"/>
     </row>
     <row r="27" spans="1:13" ht="12" customHeight="1">
-      <c r="A27" s="48">
+      <c r="A27" s="76">
         <v>2022</v>
       </c>
-      <c r="B27" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M27" s="58"/>
+      <c r="B27" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="79"/>
+      <c r="D27" s="80"/>
+      <c r="E27" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="F27" s="101"/>
+      <c r="G27" s="102"/>
+      <c r="H27" s="103" t="s">
+        <v>16</v>
+      </c>
+      <c r="I27" s="104"/>
+      <c r="J27" s="105"/>
+      <c r="K27" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L27" s="85"/>
+      <c r="M27" s="86"/>
     </row>
     <row r="28" spans="1:13" ht="12" customHeight="1">
-      <c r="A28" s="49"/>
-      <c r="B28" s="59">
+      <c r="A28" s="77"/>
+      <c r="B28" s="87">
         <v>123.7</v>
       </c>
-      <c r="C28" s="76"/>
-[...1 lines deleted...]
-      <c r="E28" s="78">
+      <c r="C28" s="98"/>
+      <c r="D28" s="99"/>
+      <c r="E28" s="106">
         <v>124</v>
       </c>
-      <c r="F28" s="79"/>
-[...1 lines deleted...]
-      <c r="H28" s="59">
+      <c r="F28" s="107"/>
+      <c r="G28" s="108"/>
+      <c r="H28" s="87">
         <v>123</v>
       </c>
-      <c r="I28" s="68"/>
-[...1 lines deleted...]
-      <c r="K28" s="59">
+      <c r="I28" s="96"/>
+      <c r="J28" s="97"/>
+      <c r="K28" s="87">
         <v>122.9</v>
       </c>
-      <c r="L28" s="68"/>
-      <c r="M28" s="69"/>
+      <c r="L28" s="96"/>
+      <c r="M28" s="97"/>
     </row>
     <row r="29" spans="1:13" ht="12" customHeight="1">
-      <c r="A29" s="48">
+      <c r="A29" s="76">
         <v>2023</v>
       </c>
-      <c r="B29" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M29" s="58"/>
+      <c r="B29" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="79"/>
+      <c r="D29" s="80"/>
+      <c r="E29" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="F29" s="101"/>
+      <c r="G29" s="102"/>
+      <c r="H29" s="103" t="s">
+        <v>16</v>
+      </c>
+      <c r="I29" s="104"/>
+      <c r="J29" s="105"/>
+      <c r="K29" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L29" s="85"/>
+      <c r="M29" s="86"/>
     </row>
     <row r="30" spans="1:13" ht="12" customHeight="1">
-      <c r="A30" s="49"/>
-      <c r="B30" s="59">
+      <c r="A30" s="77"/>
+      <c r="B30" s="87">
         <v>119.3</v>
       </c>
-      <c r="C30" s="76"/>
-[...1 lines deleted...]
-      <c r="E30" s="78">
+      <c r="C30" s="98"/>
+      <c r="D30" s="99"/>
+      <c r="E30" s="106">
         <v>117.1</v>
       </c>
-      <c r="F30" s="79"/>
-[...1 lines deleted...]
-      <c r="H30" s="59">
+      <c r="F30" s="107"/>
+      <c r="G30" s="108"/>
+      <c r="H30" s="87">
         <v>116.9</v>
       </c>
-      <c r="I30" s="68"/>
-[...1 lines deleted...]
-      <c r="K30" s="59">
+      <c r="I30" s="96"/>
+      <c r="J30" s="97"/>
+      <c r="K30" s="87">
         <v>116.2</v>
       </c>
-      <c r="L30" s="68"/>
-      <c r="M30" s="69"/>
+      <c r="L30" s="96"/>
+      <c r="M30" s="97"/>
     </row>
     <row r="31" spans="1:13" ht="12" customHeight="1">
-      <c r="A31" s="48">
+      <c r="A31" s="76">
         <v>2024</v>
       </c>
-      <c r="B31" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M31" s="58"/>
+      <c r="B31" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="79"/>
+      <c r="D31" s="80"/>
+      <c r="E31" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="F31" s="101"/>
+      <c r="G31" s="102"/>
+      <c r="H31" s="103" t="s">
+        <v>16</v>
+      </c>
+      <c r="I31" s="104"/>
+      <c r="J31" s="105"/>
+      <c r="K31" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L31" s="85"/>
+      <c r="M31" s="86"/>
     </row>
     <row r="32" spans="1:13" ht="12" customHeight="1">
-      <c r="A32" s="49"/>
-      <c r="B32" s="59">
+      <c r="A32" s="77"/>
+      <c r="B32" s="87">
         <v>112.3</v>
       </c>
-      <c r="C32" s="76"/>
-[...1 lines deleted...]
-      <c r="E32" s="78">
+      <c r="C32" s="98"/>
+      <c r="D32" s="99"/>
+      <c r="E32" s="106">
         <v>110.3</v>
       </c>
-      <c r="F32" s="79"/>
-[...1 lines deleted...]
-      <c r="H32" s="59">
+      <c r="F32" s="107"/>
+      <c r="G32" s="108"/>
+      <c r="H32" s="87">
         <v>111.3</v>
       </c>
-      <c r="I32" s="68"/>
-[...1 lines deleted...]
-      <c r="K32" s="59">
+      <c r="I32" s="96"/>
+      <c r="J32" s="97"/>
+      <c r="K32" s="87">
         <v>110.5</v>
       </c>
-      <c r="L32" s="68"/>
-      <c r="M32" s="69"/>
+      <c r="L32" s="96"/>
+      <c r="M32" s="97"/>
     </row>
     <row r="33" spans="1:13" ht="12" customHeight="1">
-      <c r="A33" s="48">
+      <c r="A33" s="76">
         <v>2025</v>
       </c>
-      <c r="B33" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M33" s="58"/>
+      <c r="B33" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="79"/>
+      <c r="D33" s="80"/>
+      <c r="E33" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="F33" s="101"/>
+      <c r="G33" s="102"/>
+      <c r="H33" s="103" t="s">
+        <v>16</v>
+      </c>
+      <c r="I33" s="104"/>
+      <c r="J33" s="105"/>
+      <c r="K33" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L33" s="85"/>
+      <c r="M33" s="86"/>
     </row>
     <row r="34" spans="1:13" ht="12" customHeight="1">
-      <c r="A34" s="49"/>
-      <c r="B34" s="59">
+      <c r="A34" s="77"/>
+      <c r="B34" s="87">
         <v>110.7</v>
       </c>
-      <c r="C34" s="76"/>
-[...1 lines deleted...]
-      <c r="E34" s="78">
+      <c r="C34" s="98"/>
+      <c r="D34" s="99"/>
+      <c r="E34" s="106">
         <v>111.3</v>
       </c>
-      <c r="F34" s="79"/>
-[...1 lines deleted...]
-      <c r="H34" s="59">
+      <c r="F34" s="107"/>
+      <c r="G34" s="108"/>
+      <c r="H34" s="87">
         <v>110</v>
       </c>
-      <c r="I34" s="68"/>
-[...1 lines deleted...]
-      <c r="K34" s="59">
+      <c r="I34" s="96"/>
+      <c r="J34" s="97"/>
+      <c r="K34" s="87">
         <v>108.8</v>
       </c>
-      <c r="L34" s="68"/>
-      <c r="M34" s="69"/>
+      <c r="L34" s="96"/>
+      <c r="M34" s="97"/>
     </row>
     <row r="35" spans="1:13" ht="12" customHeight="1">
-      <c r="A35" s="48">
+      <c r="A35" s="76">
         <v>2026</v>
       </c>
-      <c r="B35" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M35" s="58"/>
+      <c r="B35" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="79"/>
+      <c r="D35" s="80"/>
+      <c r="E35" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="F35" s="101"/>
+      <c r="G35" s="102"/>
+      <c r="H35" s="103" t="s">
+        <v>16</v>
+      </c>
+      <c r="I35" s="104"/>
+      <c r="J35" s="105"/>
+      <c r="K35" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L35" s="85"/>
+      <c r="M35" s="86"/>
     </row>
     <row r="36" spans="1:13" ht="12" customHeight="1">
-      <c r="A36" s="49"/>
-      <c r="B36" s="59">
+      <c r="A36" s="77"/>
+      <c r="B36" s="87">
         <v>109.1</v>
       </c>
-      <c r="C36" s="76"/>
-[...9 lines deleted...]
-      <c r="M36" s="69"/>
+      <c r="C36" s="98"/>
+      <c r="D36" s="99"/>
+      <c r="E36" s="106">
+        <v>108.4</v>
+      </c>
+      <c r="F36" s="107"/>
+      <c r="G36" s="108"/>
+      <c r="H36" s="87"/>
+      <c r="I36" s="96"/>
+      <c r="J36" s="97"/>
+      <c r="K36" s="87"/>
+      <c r="L36" s="96"/>
+      <c r="M36" s="97"/>
     </row>
     <row r="37" spans="1:13" ht="12" customHeight="1">
       <c r="A37" s="25"/>
       <c r="B37" s="26"/>
       <c r="C37" s="27"/>
       <c r="D37" s="27"/>
       <c r="E37" s="28"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="26"/>
       <c r="I37" s="26"/>
       <c r="J37" s="26"/>
       <c r="K37" s="26"/>
       <c r="L37" s="26"/>
       <c r="M37" s="26"/>
     </row>
     <row r="38" spans="1:13" ht="12" customHeight="1">
       <c r="A38" s="25"/>
       <c r="B38" s="26"/>
       <c r="C38" s="27"/>
       <c r="D38" s="27"/>
       <c r="E38" s="28"/>
       <c r="F38" s="29"/>
       <c r="G38" s="29"/>
       <c r="H38" s="26"/>
       <c r="I38" s="26"/>
       <c r="J38" s="26"/>
       <c r="K38" s="26"/>
       <c r="L38" s="26"/>
       <c r="M38" s="26"/>
     </row>
     <row r="39" spans="1:13">
       <c r="B39" s="30"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="31"/>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="30"/>
       <c r="J39" s="30"/>
       <c r="K39" s="30"/>
       <c r="L39" s="30"/>
       <c r="M39" s="32" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="25.5" customHeight="1">
       <c r="A40" s="33"/>
       <c r="B40" s="11" t="s">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C40" s="11" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D40" s="11" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="E40" s="11" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F40" s="11" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G40" s="11" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="H40" s="11" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I40" s="11" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="J40" s="11" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="K40" s="11" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="L40" s="11" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="M40" s="11" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="11.25" customHeight="1">
       <c r="A41" s="10">
         <v>2007</v>
       </c>
       <c r="B41" s="19"/>
       <c r="C41" s="13">
         <v>126.1</v>
       </c>
       <c r="D41" s="13">
         <v>129.69999999999999</v>
       </c>
       <c r="E41" s="13">
         <v>129.6</v>
       </c>
       <c r="F41" s="13">
         <v>129.6</v>
       </c>
       <c r="G41" s="13">
         <v>129.4</v>
       </c>
       <c r="H41" s="13">
         <v>129.9</v>
       </c>
@@ -2488,117 +3089,119 @@
       <c r="G59" s="40">
         <v>111</v>
       </c>
       <c r="H59" s="19"/>
       <c r="I59" s="19"/>
       <c r="J59" s="40">
         <v>110.6</v>
       </c>
       <c r="K59" s="19"/>
       <c r="L59" s="19"/>
       <c r="M59" s="40">
         <v>109.8</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="12">
         <v>2026</v>
       </c>
       <c r="B60" s="19"/>
       <c r="C60" s="35"/>
       <c r="D60" s="41">
         <v>109.1</v>
       </c>
       <c r="E60" s="37"/>
       <c r="F60" s="35"/>
-      <c r="G60" s="40"/>
+      <c r="G60" s="40">
+        <v>110.3</v>
+      </c>
       <c r="H60" s="19"/>
       <c r="I60" s="19"/>
       <c r="J60" s="40"/>
       <c r="K60" s="19"/>
       <c r="L60" s="19"/>
       <c r="M60" s="40"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="1"/>
       <c r="B61" s="2"/>
       <c r="C61" s="42"/>
       <c r="D61" s="43"/>
       <c r="E61" s="28"/>
       <c r="F61" s="42"/>
       <c r="G61" s="44"/>
       <c r="H61" s="2"/>
       <c r="I61" s="2"/>
       <c r="J61" s="45"/>
       <c r="K61" s="2"/>
       <c r="L61" s="2"/>
       <c r="M61" s="45"/>
     </row>
     <row r="62" spans="1:13" ht="12" customHeight="1">
       <c r="K62" s="46"/>
       <c r="L62" s="46"/>
       <c r="M62" s="47" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="63" spans="1:13" ht="13.5" customHeight="1">
       <c r="A63" s="10"/>
       <c r="B63" s="11" t="s">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C63" s="11" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D63" s="11" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E63" s="11" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F63" s="11" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G63" s="11" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="H63" s="11" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I63" s="11" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J63" s="11" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="K63" s="11" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="L63" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="M63" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:13" ht="11.25" customHeight="1">
       <c r="A64" s="10">
         <v>2007</v>
       </c>
       <c r="B64" s="13">
         <v>85.4</v>
       </c>
       <c r="C64" s="13">
         <v>100</v>
       </c>
       <c r="D64" s="13">
         <v>111.4</v>
       </c>
       <c r="E64" s="13">
         <v>97</v>
       </c>
       <c r="F64" s="13">
         <v>101.3</v>
       </c>
       <c r="G64" s="13">
         <v>103.6</v>
       </c>
       <c r="H64" s="14">
@@ -2886,971 +3489,858 @@
         <v>103</v>
       </c>
       <c r="G71" s="22">
         <v>103.6</v>
       </c>
       <c r="H71" s="19">
         <v>100.9</v>
       </c>
       <c r="I71" s="19">
         <v>96.7</v>
       </c>
       <c r="J71" s="19">
         <v>97.5</v>
       </c>
       <c r="K71" s="14">
         <v>100.1</v>
       </c>
       <c r="L71" s="14">
         <v>100.2</v>
       </c>
       <c r="M71" s="13">
         <v>129.80000000000001</v>
       </c>
     </row>
     <row r="72" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A72" s="48">
+      <c r="A72" s="76">
         <v>2015</v>
       </c>
-      <c r="B72" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M72" s="58"/>
+      <c r="B72" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C72" s="79"/>
+      <c r="D72" s="80"/>
+      <c r="E72" s="81" t="s">
+        <v>15</v>
+      </c>
+      <c r="F72" s="82"/>
+      <c r="G72" s="83"/>
+      <c r="H72" s="84" t="s">
+        <v>16</v>
+      </c>
+      <c r="I72" s="85"/>
+      <c r="J72" s="86"/>
+      <c r="K72" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L72" s="85"/>
+      <c r="M72" s="86"/>
     </row>
     <row r="73" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A73" s="49"/>
-      <c r="B73" s="65">
+      <c r="A73" s="77"/>
+      <c r="B73" s="93">
         <v>90.5</v>
       </c>
-      <c r="C73" s="76"/>
-[...1 lines deleted...]
-      <c r="E73" s="62">
+      <c r="C73" s="98"/>
+      <c r="D73" s="99"/>
+      <c r="E73" s="90">
         <v>104.7</v>
       </c>
-      <c r="F73" s="63"/>
-[...1 lines deleted...]
-      <c r="H73" s="65">
+      <c r="F73" s="91"/>
+      <c r="G73" s="92"/>
+      <c r="H73" s="93">
         <v>100.3</v>
       </c>
-      <c r="I73" s="66"/>
-[...1 lines deleted...]
-      <c r="K73" s="59">
+      <c r="I73" s="94"/>
+      <c r="J73" s="95"/>
+      <c r="K73" s="87">
         <v>109.2</v>
       </c>
-      <c r="L73" s="68"/>
-      <c r="M73" s="69"/>
+      <c r="L73" s="96"/>
+      <c r="M73" s="97"/>
     </row>
     <row r="74" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A74" s="48">
+      <c r="A74" s="76">
         <v>2016</v>
       </c>
-      <c r="B74" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M74" s="58"/>
+      <c r="B74" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C74" s="79"/>
+      <c r="D74" s="80"/>
+      <c r="E74" s="81" t="s">
+        <v>15</v>
+      </c>
+      <c r="F74" s="82"/>
+      <c r="G74" s="83"/>
+      <c r="H74" s="84" t="s">
+        <v>16</v>
+      </c>
+      <c r="I74" s="85"/>
+      <c r="J74" s="86"/>
+      <c r="K74" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L74" s="85"/>
+      <c r="M74" s="86"/>
     </row>
     <row r="75" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A75" s="49"/>
-      <c r="B75" s="65">
+      <c r="A75" s="77"/>
+      <c r="B75" s="93">
         <v>97.6</v>
       </c>
-      <c r="C75" s="76"/>
-[...1 lines deleted...]
-      <c r="E75" s="62">
+      <c r="C75" s="98"/>
+      <c r="D75" s="99"/>
+      <c r="E75" s="90">
         <v>108.2</v>
       </c>
-      <c r="F75" s="63"/>
-[...1 lines deleted...]
-      <c r="H75" s="65">
+      <c r="F75" s="91"/>
+      <c r="G75" s="92"/>
+      <c r="H75" s="93">
         <v>98.3</v>
       </c>
-      <c r="I75" s="66"/>
-[...1 lines deleted...]
-      <c r="K75" s="59">
+      <c r="I75" s="94"/>
+      <c r="J75" s="95"/>
+      <c r="K75" s="87">
         <v>109.5</v>
       </c>
-      <c r="L75" s="68"/>
-      <c r="M75" s="69"/>
+      <c r="L75" s="96"/>
+      <c r="M75" s="97"/>
     </row>
     <row r="76" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A76" s="48">
+      <c r="A76" s="76">
         <v>2017</v>
       </c>
-      <c r="B76" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M76" s="58"/>
+      <c r="B76" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C76" s="79"/>
+      <c r="D76" s="80"/>
+      <c r="E76" s="81" t="s">
+        <v>15</v>
+      </c>
+      <c r="F76" s="82"/>
+      <c r="G76" s="83"/>
+      <c r="H76" s="84" t="s">
+        <v>16</v>
+      </c>
+      <c r="I76" s="85"/>
+      <c r="J76" s="86"/>
+      <c r="K76" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L76" s="85"/>
+      <c r="M76" s="86"/>
     </row>
     <row r="77" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A77" s="49"/>
-      <c r="B77" s="65">
+      <c r="A77" s="77"/>
+      <c r="B77" s="93">
         <v>90.7</v>
       </c>
-      <c r="C77" s="76"/>
-[...1 lines deleted...]
-      <c r="E77" s="62">
+      <c r="C77" s="98"/>
+      <c r="D77" s="99"/>
+      <c r="E77" s="90">
         <v>106.9</v>
       </c>
-      <c r="F77" s="63"/>
-[...1 lines deleted...]
-      <c r="H77" s="65">
+      <c r="F77" s="91"/>
+      <c r="G77" s="92"/>
+      <c r="H77" s="93">
         <v>98.7</v>
       </c>
-      <c r="I77" s="66"/>
-[...1 lines deleted...]
-      <c r="K77" s="59">
+      <c r="I77" s="94"/>
+      <c r="J77" s="95"/>
+      <c r="K77" s="87">
         <v>110.6</v>
       </c>
-      <c r="L77" s="68"/>
-      <c r="M77" s="69"/>
+      <c r="L77" s="96"/>
+      <c r="M77" s="97"/>
     </row>
     <row r="78" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A78" s="48">
+      <c r="A78" s="76">
         <v>2018</v>
       </c>
-      <c r="B78" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M78" s="58"/>
+      <c r="B78" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C78" s="79"/>
+      <c r="D78" s="80"/>
+      <c r="E78" s="81" t="s">
+        <v>15</v>
+      </c>
+      <c r="F78" s="82"/>
+      <c r="G78" s="83"/>
+      <c r="H78" s="84" t="s">
+        <v>16</v>
+      </c>
+      <c r="I78" s="85"/>
+      <c r="J78" s="86"/>
+      <c r="K78" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L78" s="85"/>
+      <c r="M78" s="86"/>
     </row>
     <row r="79" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A79" s="49"/>
-      <c r="B79" s="65">
+      <c r="A79" s="77"/>
+      <c r="B79" s="93">
         <v>93.1</v>
       </c>
-      <c r="C79" s="76"/>
-[...1 lines deleted...]
-      <c r="E79" s="62">
+      <c r="C79" s="98"/>
+      <c r="D79" s="99"/>
+      <c r="E79" s="90">
         <v>106.8</v>
       </c>
-      <c r="F79" s="63"/>
-[...1 lines deleted...]
-      <c r="H79" s="65">
+      <c r="F79" s="91"/>
+      <c r="G79" s="92"/>
+      <c r="H79" s="93">
         <v>99.4</v>
       </c>
-      <c r="I79" s="66"/>
-[...1 lines deleted...]
-      <c r="K79" s="59">
+      <c r="I79" s="94"/>
+      <c r="J79" s="95"/>
+      <c r="K79" s="87">
         <v>108.8</v>
       </c>
-      <c r="L79" s="68"/>
-      <c r="M79" s="69"/>
+      <c r="L79" s="96"/>
+      <c r="M79" s="97"/>
     </row>
     <row r="80" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A80" s="48">
+      <c r="A80" s="76">
         <v>2019</v>
       </c>
-      <c r="B80" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M80" s="58"/>
+      <c r="B80" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C80" s="79"/>
+      <c r="D80" s="80"/>
+      <c r="E80" s="81" t="s">
+        <v>15</v>
+      </c>
+      <c r="F80" s="82"/>
+      <c r="G80" s="83"/>
+      <c r="H80" s="84" t="s">
+        <v>16</v>
+      </c>
+      <c r="I80" s="85"/>
+      <c r="J80" s="86"/>
+      <c r="K80" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L80" s="85"/>
+      <c r="M80" s="86"/>
     </row>
     <row r="81" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A81" s="49"/>
-      <c r="B81" s="65">
+      <c r="A81" s="77"/>
+      <c r="B81" s="93">
         <v>95.7</v>
       </c>
-      <c r="C81" s="76"/>
-[...1 lines deleted...]
-      <c r="E81" s="62">
+      <c r="C81" s="98"/>
+      <c r="D81" s="99"/>
+      <c r="E81" s="90">
         <v>110.7</v>
       </c>
-      <c r="F81" s="63"/>
-[...1 lines deleted...]
-      <c r="H81" s="65">
+      <c r="F81" s="91"/>
+      <c r="G81" s="92"/>
+      <c r="H81" s="93">
         <v>102.5</v>
       </c>
-      <c r="I81" s="66"/>
-[...1 lines deleted...]
-      <c r="K81" s="59">
+      <c r="I81" s="94"/>
+      <c r="J81" s="95"/>
+      <c r="K81" s="87">
         <v>106.7</v>
       </c>
-      <c r="L81" s="68"/>
-      <c r="M81" s="69"/>
+      <c r="L81" s="96"/>
+      <c r="M81" s="97"/>
     </row>
     <row r="82" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A82" s="48">
+      <c r="A82" s="76">
         <v>2020</v>
       </c>
-      <c r="B82" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M82" s="58"/>
+      <c r="B82" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C82" s="79"/>
+      <c r="D82" s="80"/>
+      <c r="E82" s="81" t="s">
+        <v>15</v>
+      </c>
+      <c r="F82" s="82"/>
+      <c r="G82" s="83"/>
+      <c r="H82" s="84" t="s">
+        <v>16</v>
+      </c>
+      <c r="I82" s="85"/>
+      <c r="J82" s="86"/>
+      <c r="K82" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L82" s="85"/>
+      <c r="M82" s="86"/>
     </row>
     <row r="83" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A83" s="49"/>
-      <c r="B83" s="65">
+      <c r="A83" s="77"/>
+      <c r="B83" s="93">
         <v>98.3</v>
       </c>
-      <c r="C83" s="76"/>
-[...1 lines deleted...]
-      <c r="E83" s="62">
+      <c r="C83" s="98"/>
+      <c r="D83" s="99"/>
+      <c r="E83" s="90">
         <v>105.8</v>
       </c>
-      <c r="F83" s="63"/>
-[...1 lines deleted...]
-      <c r="H83" s="65">
+      <c r="F83" s="91"/>
+      <c r="G83" s="92"/>
+      <c r="H83" s="93">
         <v>96.4</v>
       </c>
-      <c r="I83" s="66"/>
-[...1 lines deleted...]
-      <c r="K83" s="59">
+      <c r="I83" s="94"/>
+      <c r="J83" s="95"/>
+      <c r="K83" s="87">
         <v>114.1</v>
       </c>
-      <c r="L83" s="68"/>
-      <c r="M83" s="69"/>
+      <c r="L83" s="96"/>
+      <c r="M83" s="97"/>
     </row>
     <row r="84" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A84" s="48">
+      <c r="A84" s="76">
         <v>2021</v>
       </c>
-      <c r="B84" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M84" s="58"/>
+      <c r="B84" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C84" s="79"/>
+      <c r="D84" s="80"/>
+      <c r="E84" s="81" t="s">
+        <v>15</v>
+      </c>
+      <c r="F84" s="82"/>
+      <c r="G84" s="83"/>
+      <c r="H84" s="84" t="s">
+        <v>16</v>
+      </c>
+      <c r="I84" s="85"/>
+      <c r="J84" s="86"/>
+      <c r="K84" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L84" s="85"/>
+      <c r="M84" s="86"/>
     </row>
     <row r="85" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A85" s="49"/>
-      <c r="B85" s="59">
+      <c r="A85" s="77"/>
+      <c r="B85" s="87">
         <v>99</v>
       </c>
-      <c r="C85" s="60"/>
-[...1 lines deleted...]
-      <c r="E85" s="62">
+      <c r="C85" s="88"/>
+      <c r="D85" s="89"/>
+      <c r="E85" s="90">
         <v>109</v>
       </c>
-      <c r="F85" s="63"/>
-[...1 lines deleted...]
-      <c r="H85" s="65">
+      <c r="F85" s="91"/>
+      <c r="G85" s="92"/>
+      <c r="H85" s="93">
         <v>96.9</v>
       </c>
-      <c r="I85" s="66"/>
-[...1 lines deleted...]
-      <c r="K85" s="59">
+      <c r="I85" s="94"/>
+      <c r="J85" s="95"/>
+      <c r="K85" s="87">
         <v>113.1</v>
       </c>
-      <c r="L85" s="68"/>
-      <c r="M85" s="69"/>
+      <c r="L85" s="96"/>
+      <c r="M85" s="97"/>
     </row>
     <row r="86" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A86" s="48">
+      <c r="A86" s="76">
         <v>2022</v>
       </c>
-      <c r="B86" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M86" s="58"/>
+      <c r="B86" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C86" s="79"/>
+      <c r="D86" s="80"/>
+      <c r="E86" s="81" t="s">
+        <v>15</v>
+      </c>
+      <c r="F86" s="82"/>
+      <c r="G86" s="83"/>
+      <c r="H86" s="84" t="s">
+        <v>16</v>
+      </c>
+      <c r="I86" s="85"/>
+      <c r="J86" s="86"/>
+      <c r="K86" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L86" s="85"/>
+      <c r="M86" s="86"/>
     </row>
     <row r="87" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A87" s="49"/>
-      <c r="B87" s="59">
+      <c r="A87" s="77"/>
+      <c r="B87" s="87">
         <v>103.6</v>
       </c>
-      <c r="C87" s="60"/>
-[...1 lines deleted...]
-      <c r="E87" s="62">
+      <c r="C87" s="88"/>
+      <c r="D87" s="89"/>
+      <c r="E87" s="90">
         <v>109.3</v>
       </c>
-      <c r="F87" s="63"/>
-[...1 lines deleted...]
-      <c r="H87" s="65">
+      <c r="F87" s="91"/>
+      <c r="G87" s="92"/>
+      <c r="H87" s="93">
         <v>96.1</v>
       </c>
-      <c r="I87" s="66"/>
-[...1 lines deleted...]
-      <c r="K87" s="59">
+      <c r="I87" s="94"/>
+      <c r="J87" s="95"/>
+      <c r="K87" s="87">
         <v>113</v>
       </c>
-      <c r="L87" s="68"/>
-      <c r="M87" s="69"/>
+      <c r="L87" s="96"/>
+      <c r="M87" s="97"/>
     </row>
     <row r="88" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A88" s="48">
+      <c r="A88" s="76">
         <v>2023</v>
       </c>
-      <c r="B88" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M88" s="58"/>
+      <c r="B88" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C88" s="79"/>
+      <c r="D88" s="80"/>
+      <c r="E88" s="81" t="s">
+        <v>15</v>
+      </c>
+      <c r="F88" s="82"/>
+      <c r="G88" s="83"/>
+      <c r="H88" s="84" t="s">
+        <v>16</v>
+      </c>
+      <c r="I88" s="85"/>
+      <c r="J88" s="86"/>
+      <c r="K88" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L88" s="85"/>
+      <c r="M88" s="86"/>
     </row>
     <row r="89" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A89" s="49"/>
-      <c r="B89" s="65">
+      <c r="A89" s="77"/>
+      <c r="B89" s="93">
         <v>100.5</v>
       </c>
-      <c r="C89" s="76"/>
-[...1 lines deleted...]
-      <c r="E89" s="62">
+      <c r="C89" s="98"/>
+      <c r="D89" s="99"/>
+      <c r="E89" s="90">
         <v>107.3</v>
       </c>
-      <c r="F89" s="63"/>
-[...1 lines deleted...]
-      <c r="H89" s="65">
+      <c r="F89" s="91"/>
+      <c r="G89" s="92"/>
+      <c r="H89" s="93">
         <v>95.9</v>
       </c>
-      <c r="I89" s="66"/>
-[...1 lines deleted...]
-      <c r="K89" s="59">
+      <c r="I89" s="94"/>
+      <c r="J89" s="95"/>
+      <c r="K89" s="87">
         <v>112.3</v>
       </c>
-      <c r="L89" s="68"/>
-      <c r="M89" s="69"/>
+      <c r="L89" s="96"/>
+      <c r="M89" s="97"/>
     </row>
     <row r="90" spans="1:13" ht="11.25" customHeight="1">
-      <c r="A90" s="48">
+      <c r="A90" s="76">
         <v>2024</v>
       </c>
-      <c r="B90" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M90" s="58"/>
+      <c r="B90" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C90" s="79"/>
+      <c r="D90" s="80"/>
+      <c r="E90" s="81" t="s">
+        <v>15</v>
+      </c>
+      <c r="F90" s="82"/>
+      <c r="G90" s="83"/>
+      <c r="H90" s="84" t="s">
+        <v>16</v>
+      </c>
+      <c r="I90" s="85"/>
+      <c r="J90" s="86"/>
+      <c r="K90" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L90" s="85"/>
+      <c r="M90" s="86"/>
     </row>
     <row r="91" spans="1:13">
-      <c r="A91" s="49"/>
-      <c r="B91" s="59">
+      <c r="A91" s="77"/>
+      <c r="B91" s="87">
         <v>97.1</v>
       </c>
-      <c r="C91" s="60"/>
-[...1 lines deleted...]
-      <c r="E91" s="62">
+      <c r="C91" s="88"/>
+      <c r="D91" s="89"/>
+      <c r="E91" s="90">
         <v>105.5</v>
       </c>
-      <c r="F91" s="63"/>
-[...1 lines deleted...]
-      <c r="H91" s="65">
+      <c r="F91" s="91"/>
+      <c r="G91" s="92"/>
+      <c r="H91" s="93">
         <v>96.8</v>
       </c>
-      <c r="I91" s="66"/>
-[...1 lines deleted...]
-      <c r="K91" s="59">
+      <c r="I91" s="94"/>
+      <c r="J91" s="95"/>
+      <c r="K91" s="87">
         <v>111.4</v>
       </c>
-      <c r="L91" s="68"/>
-      <c r="M91" s="69"/>
+      <c r="L91" s="96"/>
+      <c r="M91" s="97"/>
     </row>
     <row r="92" spans="1:13">
-      <c r="A92" s="48">
+      <c r="A92" s="76">
         <v>2025</v>
       </c>
-      <c r="B92" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M92" s="58"/>
+      <c r="B92" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C92" s="79"/>
+      <c r="D92" s="80"/>
+      <c r="E92" s="81" t="s">
+        <v>15</v>
+      </c>
+      <c r="F92" s="82"/>
+      <c r="G92" s="83"/>
+      <c r="H92" s="84" t="s">
+        <v>16</v>
+      </c>
+      <c r="I92" s="85"/>
+      <c r="J92" s="86"/>
+      <c r="K92" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L92" s="85"/>
+      <c r="M92" s="86"/>
     </row>
     <row r="93" spans="1:13">
-      <c r="A93" s="49"/>
-      <c r="B93" s="59">
+      <c r="A93" s="77"/>
+      <c r="B93" s="87">
         <v>97.3</v>
       </c>
-      <c r="C93" s="60"/>
-[...1 lines deleted...]
-      <c r="E93" s="62">
+      <c r="C93" s="88"/>
+      <c r="D93" s="89"/>
+      <c r="E93" s="90">
         <v>106</v>
       </c>
-      <c r="F93" s="63"/>
-[...1 lines deleted...]
-      <c r="H93" s="65">
+      <c r="F93" s="91"/>
+      <c r="G93" s="92"/>
+      <c r="H93" s="93">
         <v>97.5</v>
       </c>
-      <c r="I93" s="66"/>
-[...1 lines deleted...]
-      <c r="K93" s="59">
+      <c r="I93" s="94"/>
+      <c r="J93" s="95"/>
+      <c r="K93" s="87">
         <v>110.2</v>
       </c>
-      <c r="L93" s="68"/>
-      <c r="M93" s="69"/>
+      <c r="L93" s="96"/>
+      <c r="M93" s="97"/>
     </row>
     <row r="94" spans="1:13">
-      <c r="A94" s="48">
+      <c r="A94" s="76">
         <v>2026</v>
       </c>
-      <c r="B94" s="50" t="s">
-[...18 lines deleted...]
-      <c r="M94" s="58"/>
+      <c r="B94" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="C94" s="79"/>
+      <c r="D94" s="80"/>
+      <c r="E94" s="81" t="s">
+        <v>15</v>
+      </c>
+      <c r="F94" s="82"/>
+      <c r="G94" s="83"/>
+      <c r="H94" s="84" t="s">
+        <v>16</v>
+      </c>
+      <c r="I94" s="85"/>
+      <c r="J94" s="86"/>
+      <c r="K94" s="84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L94" s="85"/>
+      <c r="M94" s="86"/>
     </row>
     <row r="95" spans="1:13">
-      <c r="A95" s="49"/>
-      <c r="B95" s="59">
+      <c r="A95" s="77"/>
+      <c r="B95" s="87">
         <v>97.5</v>
       </c>
-      <c r="C95" s="60"/>
-[...9 lines deleted...]
-      <c r="M95" s="69"/>
+      <c r="C95" s="88"/>
+      <c r="D95" s="89"/>
+      <c r="E95" s="90">
+        <v>105.4</v>
+      </c>
+      <c r="F95" s="91"/>
+      <c r="G95" s="92"/>
+      <c r="H95" s="93"/>
+      <c r="I95" s="94"/>
+      <c r="J95" s="95"/>
+      <c r="K95" s="87"/>
+      <c r="L95" s="96"/>
+      <c r="M95" s="97"/>
     </row>
   </sheetData>
   <mergeCells count="217">
-    <mergeCell ref="A92:A93"/>
-[...43 lines deleted...]
-    <mergeCell ref="K79:M79"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="E13:G13"/>
+    <mergeCell ref="H13:J13"/>
+    <mergeCell ref="K13:M13"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="E14:G14"/>
+    <mergeCell ref="H14:J14"/>
+    <mergeCell ref="K14:M14"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="H15:J15"/>
+    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="H16:J16"/>
+    <mergeCell ref="K16:M16"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="E17:G17"/>
+    <mergeCell ref="H17:J17"/>
+    <mergeCell ref="K17:M17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="E18:G18"/>
+    <mergeCell ref="H18:J18"/>
+    <mergeCell ref="K18:M18"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="E19:G19"/>
     <mergeCell ref="H19:J19"/>
     <mergeCell ref="K19:M19"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="E20:G20"/>
     <mergeCell ref="H20:J20"/>
     <mergeCell ref="K20:M20"/>
-    <mergeCell ref="A76:A77"/>
-[...61 lines deleted...]
-    <mergeCell ref="A13:A14"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="E21:G21"/>
     <mergeCell ref="H21:J21"/>
     <mergeCell ref="K21:M21"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="E22:G22"/>
     <mergeCell ref="H22:J22"/>
     <mergeCell ref="K22:M22"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="E23:G23"/>
     <mergeCell ref="H23:J23"/>
     <mergeCell ref="K23:M23"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="E24:G24"/>
     <mergeCell ref="H24:J24"/>
     <mergeCell ref="K24:M24"/>
     <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="E25:G25"/>
+    <mergeCell ref="H25:J25"/>
+    <mergeCell ref="K25:M25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="H26:J26"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="E27:G27"/>
+    <mergeCell ref="H27:J27"/>
+    <mergeCell ref="K27:M27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="E28:G28"/>
+    <mergeCell ref="H28:J28"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="H29:J29"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="H30:J30"/>
+    <mergeCell ref="K30:M30"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="E31:G31"/>
+    <mergeCell ref="H31:J31"/>
+    <mergeCell ref="K31:M31"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="E32:G32"/>
+    <mergeCell ref="H32:J32"/>
+    <mergeCell ref="K32:M32"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="E33:G33"/>
+    <mergeCell ref="H33:J33"/>
+    <mergeCell ref="K33:M33"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="E34:G34"/>
+    <mergeCell ref="H34:J34"/>
+    <mergeCell ref="K34:M34"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="E35:G35"/>
+    <mergeCell ref="H35:J35"/>
+    <mergeCell ref="K35:M35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="E36:G36"/>
+    <mergeCell ref="H36:J36"/>
+    <mergeCell ref="K36:M36"/>
+    <mergeCell ref="A72:A73"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="E72:G72"/>
+    <mergeCell ref="H72:J72"/>
+    <mergeCell ref="K72:M72"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="E73:G73"/>
+    <mergeCell ref="H73:J73"/>
+    <mergeCell ref="K73:M73"/>
+    <mergeCell ref="A74:A75"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="E74:G74"/>
+    <mergeCell ref="H74:J74"/>
+    <mergeCell ref="K74:M74"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="E75:G75"/>
+    <mergeCell ref="H75:J75"/>
+    <mergeCell ref="K75:M75"/>
+    <mergeCell ref="A76:A77"/>
+    <mergeCell ref="B76:D76"/>
+    <mergeCell ref="E76:G76"/>
+    <mergeCell ref="H76:J76"/>
+    <mergeCell ref="K76:M76"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="E77:G77"/>
+    <mergeCell ref="H77:J77"/>
+    <mergeCell ref="K77:M77"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="B78:D78"/>
+    <mergeCell ref="E78:G78"/>
+    <mergeCell ref="H78:J78"/>
+    <mergeCell ref="K78:M78"/>
+    <mergeCell ref="B79:D79"/>
+    <mergeCell ref="E79:G79"/>
+    <mergeCell ref="H79:J79"/>
+    <mergeCell ref="K79:M79"/>
     <mergeCell ref="A80:A81"/>
     <mergeCell ref="B80:D80"/>
     <mergeCell ref="E80:G80"/>
     <mergeCell ref="H80:J80"/>
     <mergeCell ref="K80:M80"/>
     <mergeCell ref="B81:D81"/>
     <mergeCell ref="E81:G81"/>
     <mergeCell ref="H81:J81"/>
     <mergeCell ref="K81:M81"/>
     <mergeCell ref="A82:A83"/>
     <mergeCell ref="B82:D82"/>
     <mergeCell ref="E82:G82"/>
     <mergeCell ref="H82:J82"/>
     <mergeCell ref="K82:M82"/>
     <mergeCell ref="B83:D83"/>
     <mergeCell ref="E83:G83"/>
     <mergeCell ref="H83:J83"/>
     <mergeCell ref="K83:M83"/>
     <mergeCell ref="A84:A85"/>
     <mergeCell ref="B84:D84"/>
     <mergeCell ref="E84:G84"/>
     <mergeCell ref="H84:J84"/>
     <mergeCell ref="K84:M84"/>
     <mergeCell ref="B85:D85"/>
     <mergeCell ref="E85:G85"/>
     <mergeCell ref="H85:J85"/>
     <mergeCell ref="K85:M85"/>
-    <mergeCell ref="A27:A28"/>
-[...7 lines deleted...]
-    <mergeCell ref="K28:M28"/>
     <mergeCell ref="A86:A87"/>
     <mergeCell ref="B86:D86"/>
     <mergeCell ref="E86:G86"/>
     <mergeCell ref="H86:J86"/>
     <mergeCell ref="K86:M86"/>
     <mergeCell ref="B87:D87"/>
     <mergeCell ref="E87:G87"/>
     <mergeCell ref="H87:J87"/>
     <mergeCell ref="K87:M87"/>
-    <mergeCell ref="A29:A30"/>
-[...7 lines deleted...]
-    <mergeCell ref="K30:M30"/>
     <mergeCell ref="A88:A89"/>
     <mergeCell ref="B88:D88"/>
     <mergeCell ref="E88:G88"/>
     <mergeCell ref="H88:J88"/>
     <mergeCell ref="K88:M88"/>
     <mergeCell ref="B89:D89"/>
     <mergeCell ref="E89:G89"/>
     <mergeCell ref="H89:J89"/>
     <mergeCell ref="K89:M89"/>
-    <mergeCell ref="A35:A36"/>
-[...7 lines deleted...]
-    <mergeCell ref="K36:M36"/>
+    <mergeCell ref="A90:A91"/>
+    <mergeCell ref="B90:D90"/>
+    <mergeCell ref="E90:G90"/>
+    <mergeCell ref="H90:J90"/>
+    <mergeCell ref="K90:M90"/>
+    <mergeCell ref="B91:D91"/>
+    <mergeCell ref="E91:G91"/>
+    <mergeCell ref="H91:J91"/>
+    <mergeCell ref="K91:M91"/>
+    <mergeCell ref="A92:A93"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="B93:D93"/>
+    <mergeCell ref="E93:G93"/>
+    <mergeCell ref="H93:J93"/>
+    <mergeCell ref="K93:M93"/>
     <mergeCell ref="A94:A95"/>
     <mergeCell ref="B94:D94"/>
     <mergeCell ref="E94:G94"/>
     <mergeCell ref="H94:J94"/>
     <mergeCell ref="K94:M94"/>
     <mergeCell ref="B95:D95"/>
     <mergeCell ref="E95:G95"/>
     <mergeCell ref="H95:J95"/>
     <mergeCell ref="K95:M95"/>
   </mergeCells>
-  <phoneticPr fontId="0" type="noConversion"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...112 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Асия Каналбаевна</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>