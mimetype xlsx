--- v0 (2026-05-14)
+++ v1 (2026-06-24)
@@ -16,51 +16,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="120" windowWidth="12510" windowHeight="7410" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="quarter" sheetId="1" r:id="rId1"/>
     <sheet name="period" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="593" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="616" uniqueCount="153">
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Agriculture, forestry and fishing</t>
   </si>
   <si>
     <t>Mining and quarrying</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
     <t>Electricity, gas, steam and air conditioning supply</t>
   </si>
   <si>
     <t>Wholesale and retail trade; repair of motor vehicles and motorcycles</t>
   </si>
   <si>
     <t>Transportation and storage</t>
   </si>
   <si>
     <t>Accommodation and food service activities</t>
   </si>
   <si>
@@ -845,75 +845,75 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный_Лист1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1187,113 +1187,113 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DQ46"/>
+  <dimension ref="A1:DR46"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="CV4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="CW4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A48" sqref="A48"/>
+      <selection pane="bottomRight" activeCell="DQ4" sqref="DQ4:DQ24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="58.140625" style="4" customWidth="1"/>
     <col min="2" max="9" width="8.42578125" style="4" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="4" customWidth="1"/>
     <col min="11" max="11" width="9" style="4" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" style="4" customWidth="1"/>
     <col min="13" max="15" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="4" customWidth="1"/>
     <col min="17" max="17" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9" style="4" customWidth="1"/>
     <col min="19" max="22" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="10.140625" style="4" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="4" customWidth="1"/>
     <col min="26" max="27" width="9.85546875" style="4" customWidth="1"/>
     <col min="28" max="35" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10.28515625" style="4" customWidth="1"/>
     <col min="37" max="37" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.5703125" style="4" customWidth="1"/>
     <col min="39" max="40" width="10" style="4" customWidth="1"/>
     <col min="41" max="50" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="9.7109375" style="4" customWidth="1"/>
     <col min="52" max="53" width="10" style="4" customWidth="1"/>
     <col min="54" max="55" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="56" max="57" width="10.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="58" max="59" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="8.42578125" style="4" customWidth="1"/>
     <col min="61" max="63" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="10.28515625" style="4" customWidth="1"/>
     <col min="65" max="66" width="10.140625" style="4" customWidth="1"/>
     <col min="67" max="69" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="70" max="71" width="10.42578125" style="4" customWidth="1"/>
     <col min="72" max="72" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="73" max="88" width="9.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="89" max="89" width="9.5703125" style="61" bestFit="1" customWidth="1"/>
     <col min="90" max="102" width="9.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="103" max="103" width="8.5703125" style="4" customWidth="1"/>
     <col min="104" max="108" width="9.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="109" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121" ht="25.5">
+    <row r="1" spans="1:122" ht="25.5">
       <c r="A1" s="2" t="s">
         <v>149</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
     </row>
-    <row r="2" spans="1:121" s="12" customFormat="1" ht="33.75">
+    <row r="2" spans="1:122" s="12" customFormat="1" ht="33.75">
       <c r="A2" s="5"/>
       <c r="B2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G2" s="8" t="s">
         <v>24</v>
       </c>
       <c r="H2" s="9" t="s">
         <v>25</v>
       </c>
       <c r="I2" s="8" t="s">
         <v>26</v>
       </c>
@@ -1608,55 +1608,58 @@
       </c>
       <c r="DI2" s="8" t="s">
         <v>141</v>
       </c>
       <c r="DJ2" s="8" t="s">
         <v>142</v>
       </c>
       <c r="DK2" s="8" t="s">
         <v>143</v>
       </c>
       <c r="DL2" s="9" t="s">
         <v>139</v>
       </c>
       <c r="DM2" s="10" t="s">
         <v>144</v>
       </c>
       <c r="DN2" s="8" t="s">
         <v>146</v>
       </c>
       <c r="DO2" s="8" t="s">
         <v>147</v>
       </c>
       <c r="DP2" s="8" t="s">
         <v>148</v>
       </c>
-      <c r="DQ2" s="10" t="s">
+      <c r="DQ2" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="DR2" s="10" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" s="67"/>
       <c r="B3" s="68"/>
       <c r="C3" s="68"/>
       <c r="D3" s="68"/>
       <c r="E3" s="68"/>
       <c r="F3" s="68"/>
       <c r="G3" s="68"/>
       <c r="H3" s="68"/>
       <c r="I3" s="68"/>
       <c r="J3" s="68"/>
       <c r="K3" s="68"/>
       <c r="L3" s="68"/>
       <c r="M3" s="68"/>
       <c r="N3" s="68"/>
       <c r="O3" s="68"/>
       <c r="P3" s="68"/>
       <c r="Q3" s="68"/>
       <c r="R3" s="68"/>
       <c r="S3" s="68"/>
       <c r="T3" s="68"/>
       <c r="U3" s="68"/>
       <c r="V3" s="68"/>
       <c r="W3" s="68"/>
       <c r="X3" s="68"/>
       <c r="Y3" s="68"/>
@@ -1718,51 +1721,51 @@
       <c r="CC3" s="68"/>
       <c r="CD3" s="68"/>
       <c r="CE3" s="68"/>
       <c r="CF3" s="68"/>
       <c r="CG3" s="68"/>
       <c r="CH3" s="68"/>
       <c r="CI3" s="68"/>
       <c r="CJ3" s="68"/>
       <c r="CK3" s="68"/>
       <c r="CL3" s="68"/>
       <c r="CM3" s="68"/>
       <c r="CN3" s="68"/>
       <c r="CO3" s="68"/>
       <c r="CP3" s="68"/>
       <c r="CQ3" s="68"/>
       <c r="CR3" s="68"/>
       <c r="CS3" s="68"/>
       <c r="CT3" s="68"/>
       <c r="CU3" s="68"/>
       <c r="CV3" s="68"/>
       <c r="CW3" s="68"/>
       <c r="CX3" s="68"/>
       <c r="CY3" s="68"/>
       <c r="DE3" s="13"/>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="15">
         <v>79.400000000000006</v>
       </c>
       <c r="C4" s="15">
         <v>98.6</v>
       </c>
       <c r="D4" s="15">
         <v>108.2</v>
       </c>
       <c r="E4" s="20">
         <v>103.4</v>
       </c>
       <c r="F4" s="15">
         <v>98.9</v>
       </c>
       <c r="G4" s="15">
         <v>108.4</v>
       </c>
       <c r="H4" s="15">
         <v>101</v>
       </c>
       <c r="I4" s="16">
@@ -2080,54 +2083,57 @@
       <c r="DI4" s="44">
         <v>103.7</v>
       </c>
       <c r="DJ4" s="44">
         <v>95.3</v>
       </c>
       <c r="DK4" s="25">
         <v>108.9</v>
       </c>
       <c r="DL4" s="25">
         <v>102.4</v>
       </c>
       <c r="DM4" s="25">
         <v>94</v>
       </c>
       <c r="DN4" s="22">
         <v>102.4</v>
       </c>
       <c r="DO4" s="22">
         <v>93.3</v>
       </c>
       <c r="DP4" s="22">
         <v>107.6</v>
       </c>
       <c r="DQ4" s="22">
+        <v>98.3</v>
+      </c>
+      <c r="DR4" s="22">
         <v>94.8</v>
       </c>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="15">
         <v>80</v>
       </c>
       <c r="C5" s="15">
         <v>100.5</v>
       </c>
       <c r="D5" s="15">
         <v>97.6</v>
       </c>
       <c r="E5" s="15">
         <v>102.1</v>
       </c>
       <c r="F5" s="15">
         <v>126.7</v>
       </c>
       <c r="G5" s="15">
         <v>94.1</v>
       </c>
       <c r="H5" s="15">
         <v>96.8</v>
       </c>
       <c r="I5" s="16">
@@ -2445,54 +2451,57 @@
       <c r="DI5" s="25">
         <v>116.4</v>
       </c>
       <c r="DJ5" s="44">
         <v>111.1</v>
       </c>
       <c r="DK5" s="25">
         <v>102.3</v>
       </c>
       <c r="DL5" s="25">
         <v>108.9</v>
       </c>
       <c r="DM5" s="25">
         <v>81</v>
       </c>
       <c r="DN5" s="22">
         <v>120.6</v>
       </c>
       <c r="DO5" s="22">
         <v>105.4</v>
       </c>
       <c r="DP5" s="22">
         <v>108.7</v>
       </c>
       <c r="DQ5" s="22">
+        <v>109.3</v>
+      </c>
+      <c r="DR5" s="22">
         <v>77.900000000000006</v>
       </c>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="15">
         <v>77.3</v>
       </c>
       <c r="C6" s="15">
         <v>94.2</v>
       </c>
       <c r="D6" s="15">
         <v>113.1</v>
       </c>
       <c r="E6" s="15">
         <v>102.8</v>
       </c>
       <c r="F6" s="15">
         <v>94.4</v>
       </c>
       <c r="G6" s="15">
         <v>104.2</v>
       </c>
       <c r="H6" s="15">
         <v>103.4</v>
       </c>
       <c r="I6" s="16">
@@ -2810,54 +2819,57 @@
       <c r="DI6" s="25">
         <v>96</v>
       </c>
       <c r="DJ6" s="44">
         <v>103.4</v>
       </c>
       <c r="DK6" s="25">
         <v>107.8</v>
       </c>
       <c r="DL6" s="25">
         <v>105.5</v>
       </c>
       <c r="DM6" s="25">
         <v>97.6</v>
       </c>
       <c r="DN6" s="22">
         <v>93.5</v>
       </c>
       <c r="DO6" s="22">
         <v>100.3</v>
       </c>
       <c r="DP6" s="22">
         <v>108.4</v>
       </c>
       <c r="DQ6" s="22">
+        <v>100.9</v>
+      </c>
+      <c r="DR6" s="22">
         <v>98.2</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="15">
         <v>72.3</v>
       </c>
       <c r="C7" s="15">
         <v>93.2</v>
       </c>
       <c r="D7" s="15">
         <v>124</v>
       </c>
       <c r="E7" s="15">
         <v>103.3</v>
       </c>
       <c r="F7" s="15">
         <v>88.8</v>
       </c>
       <c r="G7" s="15">
         <v>107.9</v>
       </c>
       <c r="H7" s="15">
         <v>105.2</v>
       </c>
       <c r="I7" s="16">
@@ -3175,54 +3187,57 @@
       <c r="DI7" s="25">
         <v>90.8</v>
       </c>
       <c r="DJ7" s="44">
         <v>105.4</v>
       </c>
       <c r="DK7" s="25">
         <v>103.5</v>
       </c>
       <c r="DL7" s="25">
         <v>103.4</v>
       </c>
       <c r="DM7" s="25">
         <v>104.7</v>
       </c>
       <c r="DN7" s="22">
         <v>87.5</v>
       </c>
       <c r="DO7" s="22">
         <v>101.2</v>
       </c>
       <c r="DP7" s="22">
         <v>103.6</v>
       </c>
       <c r="DQ7" s="22">
+        <v>98.4</v>
+      </c>
+      <c r="DR7" s="22">
         <v>106.1</v>
       </c>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" s="27" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="15">
         <v>82.8</v>
       </c>
       <c r="C8" s="15">
         <v>93.2</v>
       </c>
       <c r="D8" s="15">
         <v>106.7</v>
       </c>
       <c r="E8" s="15">
         <v>103.6</v>
       </c>
       <c r="F8" s="15">
         <v>97.7</v>
       </c>
       <c r="G8" s="15">
         <v>102.8</v>
       </c>
       <c r="H8" s="15">
         <v>101.6</v>
       </c>
       <c r="I8" s="16">
@@ -3540,54 +3555,57 @@
       <c r="DI8" s="25">
         <v>99.4</v>
       </c>
       <c r="DJ8" s="44">
         <v>101.8</v>
       </c>
       <c r="DK8" s="25">
         <v>109.7</v>
       </c>
       <c r="DL8" s="25">
         <v>106.1</v>
       </c>
       <c r="DM8" s="25">
         <v>94.9</v>
       </c>
       <c r="DN8" s="22">
         <v>97.3</v>
       </c>
       <c r="DO8" s="22">
         <v>99.7</v>
       </c>
       <c r="DP8" s="22">
         <v>109.8</v>
       </c>
       <c r="DQ8" s="22">
+        <v>103.5</v>
+      </c>
+      <c r="DR8" s="22">
         <v>95.6</v>
       </c>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="15">
         <v>71.3</v>
       </c>
       <c r="C9" s="15">
         <v>99.8</v>
       </c>
       <c r="D9" s="15">
         <v>106.4</v>
       </c>
       <c r="E9" s="15">
         <v>99.2</v>
       </c>
       <c r="F9" s="15">
         <v>97.8</v>
       </c>
       <c r="G9" s="15">
         <v>100</v>
       </c>
       <c r="H9" s="15">
         <v>103.9</v>
       </c>
       <c r="I9" s="16">
@@ -3905,54 +3923,57 @@
       <c r="DI9" s="25">
         <v>103.9</v>
       </c>
       <c r="DJ9" s="25">
         <v>102</v>
       </c>
       <c r="DK9" s="25">
         <v>119.8</v>
       </c>
       <c r="DL9" s="25">
         <v>112.5</v>
       </c>
       <c r="DM9" s="25">
         <v>83.5</v>
       </c>
       <c r="DN9" s="22">
         <v>103</v>
       </c>
       <c r="DO9" s="22">
         <v>98.8</v>
       </c>
       <c r="DP9" s="22">
         <v>121.7</v>
       </c>
       <c r="DQ9" s="22">
+        <v>104.4</v>
+      </c>
+      <c r="DR9" s="22">
         <v>82.8</v>
       </c>
     </row>
-    <row r="10" spans="1:121" ht="24" customHeight="1">
+    <row r="10" spans="1:122" ht="24" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B10" s="15">
         <v>88.6</v>
       </c>
       <c r="C10" s="15">
         <v>99.4</v>
       </c>
       <c r="D10" s="15">
         <v>108.5</v>
       </c>
       <c r="E10" s="15">
         <v>96.4</v>
       </c>
       <c r="F10" s="15">
         <v>102.8</v>
       </c>
       <c r="G10" s="15">
         <v>96.8</v>
       </c>
       <c r="H10" s="15">
         <v>104.3</v>
       </c>
       <c r="I10" s="16">
@@ -4270,54 +4291,57 @@
       <c r="DI10" s="25">
         <v>102.5</v>
       </c>
       <c r="DJ10" s="44">
         <v>103.1</v>
       </c>
       <c r="DK10" s="25">
         <v>105.5</v>
       </c>
       <c r="DL10" s="25">
         <v>114</v>
       </c>
       <c r="DM10" s="25">
         <v>90.4</v>
       </c>
       <c r="DN10" s="22">
         <v>105.3</v>
       </c>
       <c r="DO10" s="22">
         <v>102.2</v>
       </c>
       <c r="DP10" s="22">
         <v>114.8</v>
       </c>
       <c r="DQ10" s="22">
+        <v>102.7</v>
+      </c>
+      <c r="DR10" s="22">
         <v>84.3</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="15">
         <v>84.1</v>
       </c>
       <c r="C11" s="15">
         <v>99.6</v>
       </c>
       <c r="D11" s="15">
         <v>107.6</v>
       </c>
       <c r="E11" s="15">
         <v>97.1</v>
       </c>
       <c r="F11" s="15">
         <v>104.1</v>
       </c>
       <c r="G11" s="15">
         <v>103.1</v>
       </c>
       <c r="H11" s="15">
         <v>100.6</v>
       </c>
       <c r="I11" s="16">
@@ -4635,54 +4659,57 @@
       <c r="DI11" s="25">
         <v>101.5</v>
       </c>
       <c r="DJ11" s="44">
         <v>101.6</v>
       </c>
       <c r="DK11" s="25">
         <v>103.7</v>
       </c>
       <c r="DL11" s="25">
         <v>97.9</v>
       </c>
       <c r="DM11" s="25">
         <v>86.8</v>
       </c>
       <c r="DN11" s="22">
         <v>97.5</v>
       </c>
       <c r="DO11" s="22">
         <v>103.9</v>
       </c>
       <c r="DP11" s="22">
         <v>105.9</v>
       </c>
       <c r="DQ11" s="22">
+        <v>90.6</v>
+      </c>
+      <c r="DR11" s="22">
         <v>92.2</v>
       </c>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="15">
         <v>86.2</v>
       </c>
       <c r="C12" s="15">
         <v>98</v>
       </c>
       <c r="D12" s="15">
         <v>107.7</v>
       </c>
       <c r="E12" s="15">
         <v>99</v>
       </c>
       <c r="F12" s="15">
         <v>97.9</v>
       </c>
       <c r="G12" s="15">
         <v>101.7</v>
       </c>
       <c r="H12" s="15">
         <v>104.1</v>
       </c>
       <c r="I12" s="16">
@@ -5000,54 +5027,57 @@
       <c r="DI12" s="25">
         <v>99.7</v>
       </c>
       <c r="DJ12" s="44">
         <v>102.3</v>
       </c>
       <c r="DK12" s="25">
         <v>108.5</v>
       </c>
       <c r="DL12" s="25">
         <v>105.2</v>
       </c>
       <c r="DM12" s="25">
         <v>95.7</v>
       </c>
       <c r="DN12" s="22">
         <v>98.2</v>
       </c>
       <c r="DO12" s="22">
         <v>101.1</v>
       </c>
       <c r="DP12" s="22">
         <v>103.1</v>
       </c>
       <c r="DQ12" s="22">
+        <v>102.5</v>
+      </c>
+      <c r="DR12" s="22">
         <v>94.8</v>
       </c>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="15">
         <v>78.7</v>
       </c>
       <c r="C13" s="15">
         <v>103.9</v>
       </c>
       <c r="D13" s="15">
         <v>106.3</v>
       </c>
       <c r="E13" s="15">
         <v>98.3</v>
       </c>
       <c r="F13" s="15">
         <v>96.4</v>
       </c>
       <c r="G13" s="15">
         <v>99.3</v>
       </c>
       <c r="H13" s="15">
         <v>117.8</v>
       </c>
       <c r="I13" s="16">
@@ -5365,54 +5395,57 @@
       <c r="DI13" s="25">
         <v>98</v>
       </c>
       <c r="DJ13" s="44">
         <v>102.9</v>
       </c>
       <c r="DK13" s="25">
         <v>105.2</v>
       </c>
       <c r="DL13" s="25">
         <v>105.1</v>
       </c>
       <c r="DM13" s="25">
         <v>97.8</v>
       </c>
       <c r="DN13" s="22">
         <v>98.3</v>
       </c>
       <c r="DO13" s="22">
         <v>103.4</v>
       </c>
       <c r="DP13" s="22">
         <v>100</v>
       </c>
       <c r="DQ13" s="22">
+        <v>102.4</v>
+      </c>
+      <c r="DR13" s="22">
         <v>99.3</v>
       </c>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="15">
         <v>87.8</v>
       </c>
       <c r="C14" s="15">
         <v>94.3</v>
       </c>
       <c r="D14" s="15">
         <v>110.1</v>
       </c>
       <c r="E14" s="15">
         <v>94.1</v>
       </c>
       <c r="F14" s="15">
         <v>103.2</v>
       </c>
       <c r="G14" s="15">
         <v>101.2</v>
       </c>
       <c r="H14" s="15">
         <v>100.3</v>
       </c>
       <c r="I14" s="16">
@@ -5730,54 +5763,57 @@
       <c r="DI14" s="25">
         <v>93.4</v>
       </c>
       <c r="DJ14" s="44">
         <v>103.1</v>
       </c>
       <c r="DK14" s="25">
         <v>106.2</v>
       </c>
       <c r="DL14" s="25">
         <v>100.1</v>
       </c>
       <c r="DM14" s="25">
         <v>93.2</v>
       </c>
       <c r="DN14" s="22">
         <v>95.9</v>
       </c>
       <c r="DO14" s="22">
         <v>99.4</v>
       </c>
       <c r="DP14" s="22">
         <v>105.3</v>
       </c>
       <c r="DQ14" s="22">
+        <v>93.8</v>
+      </c>
+      <c r="DR14" s="22">
         <v>93.2</v>
       </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="15">
         <v>63.4</v>
       </c>
       <c r="C15" s="15">
         <v>99.8</v>
       </c>
       <c r="D15" s="15">
         <v>122.8</v>
       </c>
       <c r="E15" s="15">
         <v>97.1</v>
       </c>
       <c r="F15" s="15">
         <v>90.2</v>
       </c>
       <c r="G15" s="15">
         <v>111</v>
       </c>
       <c r="H15" s="15">
         <v>114.7</v>
       </c>
       <c r="I15" s="16">
@@ -6095,54 +6131,57 @@
       <c r="DI15" s="25">
         <v>99.3</v>
       </c>
       <c r="DJ15" s="44">
         <v>100.2</v>
       </c>
       <c r="DK15" s="25">
         <v>115.9</v>
       </c>
       <c r="DL15" s="25">
         <v>113.7</v>
       </c>
       <c r="DM15" s="25">
         <v>104.1</v>
       </c>
       <c r="DN15" s="22">
         <v>92.2</v>
       </c>
       <c r="DO15" s="22">
         <v>97.3</v>
       </c>
       <c r="DP15" s="22">
         <v>105.5</v>
       </c>
       <c r="DQ15" s="22">
+        <v>103.1</v>
+      </c>
+      <c r="DR15" s="22">
         <v>97.3</v>
       </c>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="15">
         <v>74.8</v>
       </c>
       <c r="C16" s="15">
         <v>102.4</v>
       </c>
       <c r="D16" s="15">
         <v>103.6</v>
       </c>
       <c r="E16" s="15">
         <v>101.6</v>
       </c>
       <c r="F16" s="15">
         <v>92</v>
       </c>
       <c r="G16" s="15">
         <v>115.1</v>
       </c>
       <c r="H16" s="15">
         <v>93.6</v>
       </c>
       <c r="I16" s="16">
@@ -6460,54 +6499,57 @@
       <c r="DI16" s="25">
         <v>110.6</v>
       </c>
       <c r="DJ16" s="44">
         <v>93.1</v>
       </c>
       <c r="DK16" s="25">
         <v>110.9</v>
       </c>
       <c r="DL16" s="25">
         <v>114</v>
       </c>
       <c r="DM16" s="25">
         <v>87.5</v>
       </c>
       <c r="DN16" s="22">
         <v>107.8</v>
       </c>
       <c r="DO16" s="22">
         <v>90.2</v>
       </c>
       <c r="DP16" s="22">
         <v>109.2</v>
       </c>
       <c r="DQ16" s="22">
+        <v>96.6</v>
+      </c>
+      <c r="DR16" s="22">
         <v>99.5</v>
       </c>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="15">
         <v>69.2</v>
       </c>
       <c r="C17" s="15">
         <v>98.2</v>
       </c>
       <c r="D17" s="15">
         <v>127.3</v>
       </c>
       <c r="E17" s="15">
         <v>90.9</v>
       </c>
       <c r="F17" s="15">
         <v>99.8</v>
       </c>
       <c r="G17" s="15">
         <v>96.7</v>
       </c>
       <c r="H17" s="15">
         <v>112.4</v>
       </c>
       <c r="I17" s="16">
@@ -6825,54 +6867,57 @@
       <c r="DI17" s="25">
         <v>100.6</v>
       </c>
       <c r="DJ17" s="44">
         <v>99.7</v>
       </c>
       <c r="DK17" s="25">
         <v>106.5</v>
       </c>
       <c r="DL17" s="25">
         <v>112.1</v>
       </c>
       <c r="DM17" s="25">
         <v>98.1</v>
       </c>
       <c r="DN17" s="22">
         <v>96.4</v>
       </c>
       <c r="DO17" s="22">
         <v>102.7</v>
       </c>
       <c r="DP17" s="22">
         <v>104.7</v>
       </c>
       <c r="DQ17" s="22">
+        <v>99.1</v>
+      </c>
+      <c r="DR17" s="22">
         <v>94.2</v>
       </c>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="15">
         <v>69.400000000000006</v>
       </c>
       <c r="C18" s="15">
         <v>99.2</v>
       </c>
       <c r="D18" s="15">
         <v>105.6</v>
       </c>
       <c r="E18" s="15">
         <v>100.4</v>
       </c>
       <c r="F18" s="15">
         <v>98.8</v>
       </c>
       <c r="G18" s="15">
         <v>106.1</v>
       </c>
       <c r="H18" s="15">
         <v>101.1</v>
       </c>
       <c r="I18" s="16">
@@ -7190,54 +7235,57 @@
       <c r="DI18" s="25">
         <v>101.7</v>
       </c>
       <c r="DJ18" s="44">
         <v>106.2</v>
       </c>
       <c r="DK18" s="25">
         <v>115</v>
       </c>
       <c r="DL18" s="25">
         <v>106.4</v>
       </c>
       <c r="DM18" s="25">
         <v>82.7</v>
       </c>
       <c r="DN18" s="22">
         <v>101</v>
       </c>
       <c r="DO18" s="22">
         <v>99.5</v>
       </c>
       <c r="DP18" s="22">
         <v>112</v>
       </c>
       <c r="DQ18" s="22">
+        <v>98.5</v>
+      </c>
+      <c r="DR18" s="22">
         <v>84.9</v>
       </c>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="15">
         <v>88.1</v>
       </c>
       <c r="C19" s="15">
         <v>100.2</v>
       </c>
       <c r="D19" s="15">
         <v>111</v>
       </c>
       <c r="E19" s="15">
         <v>96.1</v>
       </c>
       <c r="F19" s="15">
         <v>96.5</v>
       </c>
       <c r="G19" s="15">
         <v>102.8</v>
       </c>
       <c r="H19" s="15">
         <v>101.1</v>
       </c>
       <c r="I19" s="16">
@@ -7555,54 +7603,57 @@
       <c r="DI19" s="25">
         <v>98.3</v>
       </c>
       <c r="DJ19" s="44">
         <v>101.5</v>
       </c>
       <c r="DK19" s="25">
         <v>101.3</v>
       </c>
       <c r="DL19" s="25">
         <v>93.7</v>
       </c>
       <c r="DM19" s="25">
         <v>90.7</v>
       </c>
       <c r="DN19" s="22">
         <v>99.5</v>
       </c>
       <c r="DO19" s="22">
         <v>97.4</v>
       </c>
       <c r="DP19" s="22">
         <v>103.2</v>
       </c>
       <c r="DQ19" s="22">
+        <v>88.4</v>
+      </c>
+      <c r="DR19" s="22">
         <v>96.7</v>
       </c>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="15">
         <v>73.400000000000006</v>
       </c>
       <c r="C20" s="15">
         <v>101.5</v>
       </c>
       <c r="D20" s="15">
         <v>105.1</v>
       </c>
       <c r="E20" s="15">
         <v>109.6</v>
       </c>
       <c r="F20" s="15">
         <v>101.8</v>
       </c>
       <c r="G20" s="15">
         <v>113.3</v>
       </c>
       <c r="H20" s="15">
         <v>99.3</v>
       </c>
       <c r="I20" s="16">
@@ -7920,54 +7971,57 @@
       <c r="DI20" s="25">
         <v>94.7</v>
       </c>
       <c r="DJ20" s="44">
         <v>98.6</v>
       </c>
       <c r="DK20" s="25">
         <v>118.5</v>
       </c>
       <c r="DL20" s="25">
         <v>99.3</v>
       </c>
       <c r="DM20" s="25">
         <v>91</v>
       </c>
       <c r="DN20" s="22">
         <v>95.7</v>
       </c>
       <c r="DO20" s="22">
         <v>96.2</v>
       </c>
       <c r="DP20" s="22">
         <v>116.5</v>
       </c>
       <c r="DQ20" s="22">
+        <v>98.3</v>
+      </c>
+      <c r="DR20" s="22">
         <v>92.9</v>
       </c>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="15">
         <v>88.8</v>
       </c>
       <c r="C21" s="15">
         <v>99.6</v>
       </c>
       <c r="D21" s="15">
         <v>101.1</v>
       </c>
       <c r="E21" s="15">
         <v>113.9</v>
       </c>
       <c r="F21" s="15">
         <v>102.3</v>
       </c>
       <c r="G21" s="15">
         <v>125.6</v>
       </c>
       <c r="H21" s="15">
         <v>91.2</v>
       </c>
       <c r="I21" s="16">
@@ -8285,54 +8339,57 @@
       <c r="DI21" s="25">
         <v>119.6</v>
       </c>
       <c r="DJ21" s="44">
         <v>77.3</v>
       </c>
       <c r="DK21" s="25">
         <v>111.9</v>
       </c>
       <c r="DL21" s="25">
         <v>98.9</v>
       </c>
       <c r="DM21" s="25">
         <v>93.9</v>
       </c>
       <c r="DN21" s="22">
         <v>119.4</v>
       </c>
       <c r="DO21" s="22">
         <v>75.8</v>
       </c>
       <c r="DP21" s="22">
         <v>110.4</v>
       </c>
       <c r="DQ21" s="22">
+        <v>95.6</v>
+      </c>
+      <c r="DR21" s="22">
         <v>93.2</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" s="14" t="s">
         <v>140</v>
       </c>
       <c r="B22" s="15">
         <v>89.2</v>
       </c>
       <c r="C22" s="15">
         <v>96.8</v>
       </c>
       <c r="D22" s="15">
         <v>106.3</v>
       </c>
       <c r="E22" s="15">
         <v>112.8</v>
       </c>
       <c r="F22" s="15">
         <v>107.4</v>
       </c>
       <c r="G22" s="15">
         <v>105</v>
       </c>
       <c r="H22" s="15">
         <v>96.6</v>
       </c>
       <c r="I22" s="16">
@@ -8650,54 +8707,57 @@
       <c r="DI22" s="25">
         <v>105.2</v>
       </c>
       <c r="DJ22" s="44">
         <v>97.7</v>
       </c>
       <c r="DK22" s="25">
         <v>104.5</v>
       </c>
       <c r="DL22" s="25">
         <v>99.1</v>
       </c>
       <c r="DM22" s="25">
         <v>90.2</v>
       </c>
       <c r="DN22" s="22">
         <v>104.9</v>
       </c>
       <c r="DO22" s="22">
         <v>94.2</v>
       </c>
       <c r="DP22" s="22">
         <v>105</v>
       </c>
       <c r="DQ22" s="22">
+        <v>95.1</v>
+      </c>
+      <c r="DR22" s="22">
         <v>92.2</v>
       </c>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="15">
         <v>78.7</v>
       </c>
       <c r="C23" s="15">
         <v>100</v>
       </c>
       <c r="D23" s="15">
         <v>120.1</v>
       </c>
       <c r="E23" s="15">
         <v>100.2</v>
       </c>
       <c r="F23" s="15">
         <v>96.9</v>
       </c>
       <c r="G23" s="15">
         <v>108.3</v>
       </c>
       <c r="H23" s="15">
         <v>107.5</v>
       </c>
       <c r="I23" s="16">
@@ -9015,54 +9075,57 @@
       <c r="DI23" s="25">
         <v>104.5</v>
       </c>
       <c r="DJ23" s="44">
         <v>100.8</v>
       </c>
       <c r="DK23" s="25">
         <v>110.1</v>
       </c>
       <c r="DL23" s="25">
         <v>109.8</v>
       </c>
       <c r="DM23" s="25">
         <v>91.5</v>
       </c>
       <c r="DN23" s="22">
         <v>102.3</v>
       </c>
       <c r="DO23" s="22">
         <v>98.5</v>
       </c>
       <c r="DP23" s="22">
         <v>106.6</v>
       </c>
       <c r="DQ23" s="22">
+        <v>102.3</v>
+      </c>
+      <c r="DR23" s="22">
         <v>85.7</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="15">
         <v>96.3</v>
       </c>
       <c r="C24" s="15">
         <v>97.3</v>
       </c>
       <c r="D24" s="15">
         <v>109.7</v>
       </c>
       <c r="E24" s="15">
         <v>92</v>
       </c>
       <c r="F24" s="15">
         <v>101.7</v>
       </c>
       <c r="G24" s="15">
         <v>92.3</v>
       </c>
       <c r="H24" s="15">
         <v>102.3</v>
       </c>
       <c r="I24" s="16">
@@ -9380,54 +9443,57 @@
       <c r="DI24" s="25">
         <v>110.7</v>
       </c>
       <c r="DJ24" s="44">
         <v>98.5</v>
       </c>
       <c r="DK24" s="25">
         <v>97.8</v>
       </c>
       <c r="DL24" s="25">
         <v>100.7</v>
       </c>
       <c r="DM24" s="25">
         <v>96.4</v>
       </c>
       <c r="DN24" s="22">
         <v>105.6</v>
       </c>
       <c r="DO24" s="22">
         <v>97.6</v>
       </c>
       <c r="DP24" s="22">
         <v>98.2</v>
       </c>
       <c r="DQ24" s="22">
+        <v>100.7</v>
+      </c>
+      <c r="DR24" s="22">
         <v>96.8</v>
       </c>
     </row>
-    <row r="25" spans="1:121" s="57" customFormat="1" ht="25.5">
+    <row r="25" spans="1:122" s="57" customFormat="1" ht="25.5">
       <c r="A25" s="2" t="s">
         <v>150</v>
       </c>
       <c r="B25" s="54"/>
       <c r="C25" s="54"/>
       <c r="D25" s="54"/>
       <c r="E25" s="54"/>
       <c r="F25" s="54"/>
       <c r="G25" s="54"/>
       <c r="H25" s="54"/>
       <c r="I25" s="54"/>
       <c r="J25" s="54"/>
       <c r="K25" s="54"/>
       <c r="L25" s="54"/>
       <c r="M25" s="54"/>
       <c r="N25" s="54"/>
       <c r="O25" s="54"/>
       <c r="P25" s="54"/>
       <c r="Q25" s="54"/>
       <c r="R25" s="54"/>
       <c r="S25" s="55"/>
       <c r="T25" s="56"/>
       <c r="U25" s="4"/>
       <c r="V25" s="4"/>
       <c r="W25" s="4"/>
@@ -9472,52 +9538,53 @@
       <c r="BO25" s="4"/>
       <c r="BQ25" s="30"/>
       <c r="BR25" s="4"/>
       <c r="BS25" s="4"/>
       <c r="BU25" s="4"/>
       <c r="BV25" s="4"/>
       <c r="BZ25" s="4"/>
       <c r="CB25" s="4"/>
       <c r="CC25" s="4"/>
       <c r="CD25" s="4"/>
       <c r="CE25" s="4"/>
       <c r="CH25" s="31"/>
       <c r="CI25" s="24"/>
       <c r="CJ25" s="4"/>
       <c r="CK25" s="64"/>
       <c r="CQ25" s="4"/>
       <c r="CV25" s="4"/>
       <c r="CW25" s="4"/>
       <c r="CY25" s="4"/>
       <c r="CZ25" s="4"/>
       <c r="DA25" s="4"/>
       <c r="DB25" s="4"/>
       <c r="DC25" s="4"/>
       <c r="DD25" s="3"/>
       <c r="DP25" s="29"/>
+      <c r="DQ25" s="29"/>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" s="58" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="15">
         <v>101.2</v>
       </c>
       <c r="C26" s="15">
         <v>99.9</v>
       </c>
       <c r="D26" s="15">
         <v>102.2</v>
       </c>
       <c r="E26" s="20">
         <v>108.5</v>
       </c>
       <c r="F26" s="15">
         <v>107.5</v>
       </c>
       <c r="G26" s="15">
         <v>110.4</v>
       </c>
       <c r="H26" s="15">
         <v>110.6</v>
       </c>
       <c r="I26" s="16">
@@ -9834,55 +9901,58 @@
       </c>
       <c r="DI26" s="25">
         <v>101.7</v>
       </c>
       <c r="DJ26" s="25">
         <v>102.7</v>
       </c>
       <c r="DK26" s="25">
         <v>101.8</v>
       </c>
       <c r="DL26" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM26" s="25">
         <v>101.2</v>
       </c>
       <c r="DN26" s="22">
         <v>100</v>
       </c>
       <c r="DO26" s="22">
         <v>98</v>
       </c>
       <c r="DP26" s="22">
         <v>96.8</v>
       </c>
-      <c r="DQ26" s="22">
+      <c r="DQ26" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR26" s="22">
         <v>97.7</v>
       </c>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="15">
         <v>101.2</v>
       </c>
       <c r="C27" s="15">
         <v>102.5</v>
       </c>
       <c r="D27" s="15">
         <v>103.7</v>
       </c>
       <c r="E27" s="15">
         <v>106.7</v>
       </c>
       <c r="F27" s="15">
         <v>107.7</v>
       </c>
       <c r="G27" s="15">
         <v>101</v>
       </c>
       <c r="H27" s="15">
         <v>104.9</v>
       </c>
       <c r="I27" s="16">
@@ -10199,55 +10269,58 @@
       </c>
       <c r="DI27" s="25">
         <v>102.9</v>
       </c>
       <c r="DJ27" s="25">
         <v>110.6</v>
       </c>
       <c r="DK27" s="25">
         <v>113.1</v>
       </c>
       <c r="DL27" s="32" t="s">
         <v>54</v>
       </c>
       <c r="DM27" s="25">
         <v>107.2</v>
       </c>
       <c r="DN27" s="22">
         <v>111.1</v>
       </c>
       <c r="DO27" s="22">
         <v>105.4</v>
       </c>
       <c r="DP27" s="22">
         <v>112</v>
       </c>
-      <c r="DQ27" s="22">
+      <c r="DQ27" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR27" s="22">
         <v>107.7</v>
       </c>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="15">
         <v>106.8</v>
       </c>
       <c r="C28" s="15">
         <v>102.2</v>
       </c>
       <c r="D28" s="15">
         <v>107.9</v>
       </c>
       <c r="E28" s="15">
         <v>108.1</v>
       </c>
       <c r="F28" s="15">
         <v>107</v>
       </c>
       <c r="G28" s="15">
         <v>107.8</v>
       </c>
       <c r="H28" s="15">
         <v>111.1</v>
       </c>
       <c r="I28" s="16">
@@ -10564,55 +10637,58 @@
       </c>
       <c r="DI28" s="25">
         <v>105.5</v>
       </c>
       <c r="DJ28" s="25">
         <v>105</v>
       </c>
       <c r="DK28" s="25">
         <v>105.3</v>
       </c>
       <c r="DL28" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM28" s="25">
         <v>104.4</v>
       </c>
       <c r="DN28" s="22">
         <v>101.8</v>
       </c>
       <c r="DO28" s="22">
         <v>98.8</v>
       </c>
       <c r="DP28" s="22">
         <v>99.4</v>
       </c>
-      <c r="DQ28" s="22">
+      <c r="DQ28" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR28" s="22">
         <v>99.9</v>
       </c>
     </row>
-    <row r="29" spans="1:121">
+    <row r="29" spans="1:122">
       <c r="A29" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="15">
         <v>106</v>
       </c>
       <c r="C29" s="15">
         <v>100.9</v>
       </c>
       <c r="D29" s="15">
         <v>115.4</v>
       </c>
       <c r="E29" s="15">
         <v>109.1</v>
       </c>
       <c r="F29" s="15">
         <v>108.3</v>
       </c>
       <c r="G29" s="15">
         <v>114.2</v>
       </c>
       <c r="H29" s="15">
         <v>117.9</v>
       </c>
       <c r="I29" s="16">
@@ -10929,55 +11005,58 @@
       </c>
       <c r="DI29" s="25">
         <v>103.4</v>
       </c>
       <c r="DJ29" s="25">
         <v>104.2</v>
       </c>
       <c r="DK29" s="25">
         <v>104.4</v>
       </c>
       <c r="DL29" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM29" s="25">
         <v>103.8</v>
       </c>
       <c r="DN29" s="22">
         <v>100.1</v>
       </c>
       <c r="DO29" s="22">
         <v>96.2</v>
       </c>
       <c r="DP29" s="22">
         <v>96.3</v>
       </c>
-      <c r="DQ29" s="22">
+      <c r="DQ29" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR29" s="22">
         <v>97.4</v>
       </c>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" s="27" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="15">
         <v>108.8</v>
       </c>
       <c r="C30" s="15">
         <v>102.6</v>
       </c>
       <c r="D30" s="15">
         <v>103.6</v>
       </c>
       <c r="E30" s="15">
         <v>108.2</v>
       </c>
       <c r="F30" s="15">
         <v>106.5</v>
       </c>
       <c r="G30" s="15">
         <v>104.2</v>
       </c>
       <c r="H30" s="15">
         <v>106.7</v>
       </c>
       <c r="I30" s="16">
@@ -11294,55 +11373,58 @@
       </c>
       <c r="DI30" s="25">
         <v>106.4</v>
       </c>
       <c r="DJ30" s="25">
         <v>104.8</v>
       </c>
       <c r="DK30" s="25">
         <v>104.5</v>
       </c>
       <c r="DL30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM30" s="25">
         <v>105.3</v>
       </c>
       <c r="DN30" s="22">
         <v>103.1</v>
       </c>
       <c r="DO30" s="22">
         <v>101.2</v>
       </c>
       <c r="DP30" s="22">
         <v>101.2</v>
       </c>
-      <c r="DQ30" s="22">
+      <c r="DQ30" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR30" s="22">
         <v>102.1</v>
       </c>
     </row>
-    <row r="31" spans="1:121">
+    <row r="31" spans="1:122">
       <c r="A31" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="15">
         <v>100</v>
       </c>
       <c r="C31" s="15">
         <v>102.1</v>
       </c>
       <c r="D31" s="15">
         <v>101.4</v>
       </c>
       <c r="E31" s="15">
         <v>103.2</v>
       </c>
       <c r="F31" s="15">
         <v>104.1</v>
       </c>
       <c r="G31" s="15">
         <v>102.3</v>
       </c>
       <c r="H31" s="15">
         <v>106.4</v>
       </c>
       <c r="I31" s="16">
@@ -11659,55 +11741,58 @@
       </c>
       <c r="DI31" s="25">
         <v>114.8</v>
       </c>
       <c r="DJ31" s="25">
         <v>111.3</v>
       </c>
       <c r="DK31" s="25">
         <v>109.5</v>
       </c>
       <c r="DL31" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM31" s="25">
         <v>105.9</v>
       </c>
       <c r="DN31" s="22">
         <v>105</v>
       </c>
       <c r="DO31" s="22">
         <v>102</v>
       </c>
       <c r="DP31" s="22">
         <v>103.6</v>
       </c>
-      <c r="DQ31" s="22">
+      <c r="DQ31" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR31" s="22">
         <v>102.7</v>
       </c>
     </row>
-    <row r="32" spans="1:121" ht="23.25" customHeight="1">
+    <row r="32" spans="1:122" ht="23.25" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B32" s="15">
         <v>103.9</v>
       </c>
       <c r="C32" s="15">
         <v>107.1</v>
       </c>
       <c r="D32" s="15">
         <v>108.4</v>
       </c>
       <c r="E32" s="15">
         <v>107.6</v>
       </c>
       <c r="F32" s="15">
         <v>108.2</v>
       </c>
       <c r="G32" s="15">
         <v>103.8</v>
       </c>
       <c r="H32" s="15">
         <v>106.1</v>
       </c>
       <c r="I32" s="16">
@@ -12024,55 +12109,58 @@
       </c>
       <c r="DI32" s="25">
         <v>113.5</v>
       </c>
       <c r="DJ32" s="25">
         <v>109.1</v>
       </c>
       <c r="DK32" s="25">
         <v>113.5</v>
       </c>
       <c r="DL32" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM32" s="25">
         <v>100.8</v>
       </c>
       <c r="DN32" s="22">
         <v>103.7</v>
       </c>
       <c r="DO32" s="22">
         <v>102.8</v>
       </c>
       <c r="DP32" s="22">
         <v>111.9</v>
       </c>
-      <c r="DQ32" s="22">
+      <c r="DQ32" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR32" s="22">
         <v>104.3</v>
       </c>
     </row>
-    <row r="33" spans="1:121">
+    <row r="33" spans="1:122">
       <c r="A33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B33" s="15">
         <v>108.2</v>
       </c>
       <c r="C33" s="15">
         <v>107.6</v>
       </c>
       <c r="D33" s="15">
         <v>106.5</v>
       </c>
       <c r="E33" s="15">
         <v>106.5</v>
       </c>
       <c r="F33" s="15">
         <v>109</v>
       </c>
       <c r="G33" s="15">
         <v>108.9</v>
       </c>
       <c r="H33" s="15">
         <v>108.3</v>
       </c>
       <c r="I33" s="16">
@@ -12389,55 +12477,58 @@
       </c>
       <c r="DI33" s="25">
         <v>101.9</v>
       </c>
       <c r="DJ33" s="25">
         <v>97.1</v>
       </c>
       <c r="DK33" s="25">
         <v>100.2</v>
       </c>
       <c r="DL33" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM33" s="25">
         <v>92.8</v>
       </c>
       <c r="DN33" s="22">
         <v>89.2</v>
       </c>
       <c r="DO33" s="22">
         <v>91.3</v>
       </c>
       <c r="DP33" s="22">
         <v>93.1</v>
       </c>
-      <c r="DQ33" s="22">
+      <c r="DQ33" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR33" s="22">
         <v>98.9</v>
       </c>
     </row>
-    <row r="34" spans="1:121">
+    <row r="34" spans="1:122">
       <c r="A34" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="15">
         <v>103.3</v>
       </c>
       <c r="C34" s="15">
         <v>101</v>
       </c>
       <c r="D34" s="15">
         <v>107</v>
       </c>
       <c r="E34" s="15">
         <v>106.6</v>
       </c>
       <c r="F34" s="15">
         <v>107.4</v>
       </c>
       <c r="G34" s="15">
         <v>106.6</v>
       </c>
       <c r="H34" s="15">
         <v>107.2</v>
       </c>
       <c r="I34" s="16">
@@ -12754,55 +12845,58 @@
       </c>
       <c r="DI34" s="25">
         <v>104.3</v>
       </c>
       <c r="DJ34" s="25">
         <v>104.6</v>
       </c>
       <c r="DK34" s="25">
         <v>107.9</v>
       </c>
       <c r="DL34" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM34" s="25">
         <v>105.9</v>
       </c>
       <c r="DN34" s="22">
         <v>104.3</v>
       </c>
       <c r="DO34" s="22">
         <v>103.3</v>
       </c>
       <c r="DP34" s="22">
         <v>98.1</v>
       </c>
-      <c r="DQ34" s="22">
+      <c r="DQ34" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR34" s="22">
         <v>97.1</v>
       </c>
     </row>
-    <row r="35" spans="1:121">
+    <row r="35" spans="1:122">
       <c r="A35" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="15">
         <v>101.4</v>
       </c>
       <c r="C35" s="15">
         <v>103.6</v>
       </c>
       <c r="D35" s="15">
         <v>104.7</v>
       </c>
       <c r="E35" s="15">
         <v>110.2</v>
       </c>
       <c r="F35" s="15">
         <v>105.4</v>
       </c>
       <c r="G35" s="15">
         <v>103.6</v>
       </c>
       <c r="H35" s="15">
         <v>113.2</v>
       </c>
       <c r="I35" s="16">
@@ -13119,55 +13213,58 @@
       </c>
       <c r="DI35" s="25">
         <v>103.9</v>
       </c>
       <c r="DJ35" s="25">
         <v>103.5</v>
       </c>
       <c r="DK35" s="25">
         <v>105.3</v>
       </c>
       <c r="DL35" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM35" s="25">
         <v>103.7</v>
       </c>
       <c r="DN35" s="22">
         <v>104</v>
       </c>
       <c r="DO35" s="22">
         <v>104.7</v>
       </c>
       <c r="DP35" s="22">
         <v>99.6</v>
       </c>
-      <c r="DQ35" s="22">
+      <c r="DQ35" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR35" s="22">
         <v>101.1</v>
       </c>
     </row>
-    <row r="36" spans="1:121">
+    <row r="36" spans="1:122">
       <c r="A36" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="15">
         <v>91.7</v>
       </c>
       <c r="C36" s="15">
         <v>92</v>
       </c>
       <c r="D36" s="15">
         <v>97.6</v>
       </c>
       <c r="E36" s="15">
         <v>99.2</v>
       </c>
       <c r="F36" s="15">
         <v>100.4</v>
       </c>
       <c r="G36" s="15">
         <v>103.5</v>
       </c>
       <c r="H36" s="15">
         <v>103.8</v>
       </c>
       <c r="I36" s="16">
@@ -13484,55 +13581,58 @@
       </c>
       <c r="DI36" s="25">
         <v>99.6</v>
       </c>
       <c r="DJ36" s="25">
         <v>101.1</v>
       </c>
       <c r="DK36" s="25">
         <v>106.2</v>
       </c>
       <c r="DL36" s="32" t="s">
         <v>54</v>
       </c>
       <c r="DM36" s="25">
         <v>95.3</v>
       </c>
       <c r="DN36" s="22">
         <v>98</v>
       </c>
       <c r="DO36" s="22">
         <v>94.6</v>
       </c>
       <c r="DP36" s="22">
         <v>93.8</v>
       </c>
-      <c r="DQ36" s="22">
+      <c r="DQ36" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR36" s="22">
         <v>93.6</v>
       </c>
     </row>
-    <row r="37" spans="1:121">
+    <row r="37" spans="1:122">
       <c r="A37" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="15">
         <v>97</v>
       </c>
       <c r="C37" s="15">
         <v>99.2</v>
       </c>
       <c r="D37" s="15">
         <v>107.5</v>
       </c>
       <c r="E37" s="15">
         <v>108.3</v>
       </c>
       <c r="F37" s="15">
         <v>97.5</v>
       </c>
       <c r="G37" s="15">
         <v>106.5</v>
       </c>
       <c r="H37" s="15">
         <v>111.7</v>
       </c>
       <c r="I37" s="16">
@@ -13849,55 +13949,58 @@
       </c>
       <c r="DI37" s="25">
         <v>111.5</v>
       </c>
       <c r="DJ37" s="25">
         <v>118.2</v>
       </c>
       <c r="DK37" s="25">
         <v>122.4</v>
       </c>
       <c r="DL37" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM37" s="25">
         <v>120</v>
       </c>
       <c r="DN37" s="22">
         <v>111.4</v>
       </c>
       <c r="DO37" s="22">
         <v>108.2</v>
       </c>
       <c r="DP37" s="22">
         <v>98.5</v>
       </c>
-      <c r="DQ37" s="22">
+      <c r="DQ37" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR37" s="22">
         <v>92</v>
       </c>
     </row>
-    <row r="38" spans="1:121">
+    <row r="38" spans="1:122">
       <c r="A38" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="15">
         <v>98</v>
       </c>
       <c r="C38" s="15">
         <v>95.1</v>
       </c>
       <c r="D38" s="15">
         <v>102.5</v>
       </c>
       <c r="E38" s="15">
         <v>108.3</v>
       </c>
       <c r="F38" s="15">
         <v>104.4</v>
       </c>
       <c r="G38" s="15">
         <v>115.3</v>
       </c>
       <c r="H38" s="15">
         <v>101.3</v>
       </c>
       <c r="I38" s="16">
@@ -14214,55 +14317,58 @@
       </c>
       <c r="DI38" s="25">
         <v>113.6</v>
       </c>
       <c r="DJ38" s="25">
         <v>114.7</v>
       </c>
       <c r="DK38" s="25">
         <v>106.8</v>
       </c>
       <c r="DL38" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM38" s="25">
         <v>100.2</v>
       </c>
       <c r="DN38" s="22">
         <v>97.7</v>
       </c>
       <c r="DO38" s="22">
         <v>94.7</v>
       </c>
       <c r="DP38" s="22">
         <v>93.1</v>
       </c>
-      <c r="DQ38" s="22">
+      <c r="DQ38" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR38" s="22">
         <v>105.7</v>
       </c>
     </row>
-    <row r="39" spans="1:121">
+    <row r="39" spans="1:122">
       <c r="A39" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="15">
         <v>102.2</v>
       </c>
       <c r="C39" s="15">
         <v>102.5</v>
       </c>
       <c r="D39" s="15">
         <v>114.5</v>
       </c>
       <c r="E39" s="15">
         <v>112.6</v>
       </c>
       <c r="F39" s="15">
         <v>106.2</v>
       </c>
       <c r="G39" s="15">
         <v>104.1</v>
       </c>
       <c r="H39" s="15">
         <v>109.7</v>
       </c>
       <c r="I39" s="16">
@@ -14579,55 +14685,58 @@
       </c>
       <c r="DI39" s="25">
         <v>111.6</v>
       </c>
       <c r="DJ39" s="25">
         <v>109.5</v>
       </c>
       <c r="DK39" s="25">
         <v>110.9</v>
       </c>
       <c r="DL39" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM39" s="25">
         <v>104.8</v>
       </c>
       <c r="DN39" s="22">
         <v>100.5</v>
       </c>
       <c r="DO39" s="22">
         <v>103.7</v>
       </c>
       <c r="DP39" s="22">
         <v>101.9</v>
       </c>
-      <c r="DQ39" s="22">
+      <c r="DQ39" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR39" s="22">
         <v>97.8</v>
       </c>
     </row>
-    <row r="40" spans="1:121">
+    <row r="40" spans="1:122">
       <c r="A40" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="15">
         <v>106.5</v>
       </c>
       <c r="C40" s="15">
         <v>104.9</v>
       </c>
       <c r="D40" s="15">
         <v>102.8</v>
       </c>
       <c r="E40" s="15">
         <v>105.9</v>
       </c>
       <c r="F40" s="15">
         <v>106.3</v>
       </c>
       <c r="G40" s="15">
         <v>107</v>
       </c>
       <c r="H40" s="15">
         <v>107</v>
       </c>
       <c r="I40" s="16">
@@ -14944,55 +15053,58 @@
       </c>
       <c r="DI40" s="25">
         <v>103.6</v>
       </c>
       <c r="DJ40" s="25">
         <v>107.1</v>
       </c>
       <c r="DK40" s="25">
         <v>104.7</v>
       </c>
       <c r="DL40" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM40" s="25">
         <v>102.7</v>
       </c>
       <c r="DN40" s="22">
         <v>102.1</v>
       </c>
       <c r="DO40" s="22">
         <v>95.7</v>
       </c>
       <c r="DP40" s="22">
         <v>93.2</v>
       </c>
-      <c r="DQ40" s="22">
+      <c r="DQ40" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR40" s="22">
         <v>95.6</v>
       </c>
     </row>
-    <row r="41" spans="1:121">
+    <row r="41" spans="1:122">
       <c r="A41" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="15">
         <v>97.9</v>
       </c>
       <c r="C41" s="15">
         <v>102.3</v>
       </c>
       <c r="D41" s="15">
         <v>107.9</v>
       </c>
       <c r="E41" s="15">
         <v>109.9</v>
       </c>
       <c r="F41" s="15">
         <v>99.9</v>
       </c>
       <c r="G41" s="15">
         <v>104.1</v>
       </c>
       <c r="H41" s="15">
         <v>104.1</v>
       </c>
       <c r="I41" s="16">
@@ -15309,55 +15421,58 @@
       </c>
       <c r="DI41" s="25">
         <v>91.3</v>
       </c>
       <c r="DJ41" s="25">
         <v>91.5</v>
       </c>
       <c r="DK41" s="25">
         <v>95</v>
       </c>
       <c r="DL41" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM41" s="25">
         <v>91.7</v>
       </c>
       <c r="DN41" s="22">
         <v>92.8</v>
       </c>
       <c r="DO41" s="22">
         <v>89.1</v>
       </c>
       <c r="DP41" s="22">
         <v>90.8</v>
       </c>
-      <c r="DQ41" s="22">
+      <c r="DQ41" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR41" s="22">
         <v>96.8</v>
       </c>
     </row>
-    <row r="42" spans="1:121">
+    <row r="42" spans="1:122">
       <c r="A42" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="15">
         <v>102</v>
       </c>
       <c r="C42" s="15">
         <v>101.5</v>
       </c>
       <c r="D42" s="15">
         <v>92.2</v>
       </c>
       <c r="E42" s="15">
         <v>109.4</v>
       </c>
       <c r="F42" s="15">
         <v>109.6</v>
       </c>
       <c r="G42" s="15">
         <v>120.2</v>
       </c>
       <c r="H42" s="15">
         <v>116.4</v>
       </c>
       <c r="I42" s="16">
@@ -15674,55 +15789,58 @@
       </c>
       <c r="DI42" s="25">
         <v>97</v>
       </c>
       <c r="DJ42" s="25">
         <v>97.7</v>
       </c>
       <c r="DK42" s="25">
         <v>95.3</v>
       </c>
       <c r="DL42" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM42" s="25">
         <v>100.6</v>
       </c>
       <c r="DN42" s="22">
         <v>101.8</v>
       </c>
       <c r="DO42" s="22">
         <v>99.4</v>
       </c>
       <c r="DP42" s="22">
         <v>97.8</v>
       </c>
-      <c r="DQ42" s="22">
+      <c r="DQ42" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR42" s="22">
         <v>99.7</v>
       </c>
     </row>
-    <row r="43" spans="1:121">
+    <row r="43" spans="1:122">
       <c r="A43" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B43" s="15">
         <v>98.2</v>
       </c>
       <c r="C43" s="15">
         <v>97.4</v>
       </c>
       <c r="D43" s="15">
         <v>95.2</v>
       </c>
       <c r="E43" s="15">
         <v>110.3</v>
       </c>
       <c r="F43" s="15">
         <v>111.6</v>
       </c>
       <c r="G43" s="15">
         <v>116.2</v>
       </c>
       <c r="H43" s="15">
         <v>113.4</v>
       </c>
       <c r="I43" s="16">
@@ -16039,55 +16157,58 @@
       </c>
       <c r="DI43" s="25">
         <v>98.8</v>
       </c>
       <c r="DJ43" s="25">
         <v>101.4</v>
       </c>
       <c r="DK43" s="25">
         <v>96.8</v>
       </c>
       <c r="DL43" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM43" s="25">
         <v>97</v>
       </c>
       <c r="DN43" s="22">
         <v>96.9</v>
       </c>
       <c r="DO43" s="22">
         <v>95.3</v>
       </c>
       <c r="DP43" s="22">
         <v>94</v>
       </c>
-      <c r="DQ43" s="22">
+      <c r="DQ43" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR43" s="22">
         <v>93.3</v>
       </c>
     </row>
-    <row r="44" spans="1:121">
+    <row r="44" spans="1:122">
       <c r="A44" s="14" t="s">
         <v>140</v>
       </c>
       <c r="B44" s="15">
         <v>99.3</v>
       </c>
       <c r="C44" s="15">
         <v>96.5</v>
       </c>
       <c r="D44" s="15">
         <v>97.1</v>
       </c>
       <c r="E44" s="15">
         <v>114</v>
       </c>
       <c r="F44" s="15">
         <v>115.8</v>
       </c>
       <c r="G44" s="15">
         <v>116.6</v>
       </c>
       <c r="H44" s="15">
         <v>115.1</v>
       </c>
       <c r="I44" s="16">
@@ -16404,55 +16525,58 @@
       </c>
       <c r="DI44" s="25">
         <v>97.3</v>
       </c>
       <c r="DJ44" s="25">
         <v>99.6</v>
       </c>
       <c r="DK44" s="25">
         <v>99.2</v>
       </c>
       <c r="DL44" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM44" s="25">
         <v>97.1</v>
       </c>
       <c r="DN44" s="22">
         <v>96.9</v>
       </c>
       <c r="DO44" s="22">
         <v>93.5</v>
       </c>
       <c r="DP44" s="22">
         <v>94</v>
       </c>
-      <c r="DQ44" s="22">
+      <c r="DQ44" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR44" s="22">
         <v>95.8</v>
       </c>
     </row>
-    <row r="45" spans="1:121">
+    <row r="45" spans="1:122">
       <c r="A45" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B45" s="15">
         <v>100.9</v>
       </c>
       <c r="C45" s="15">
         <v>96.3</v>
       </c>
       <c r="D45" s="15">
         <v>106.7</v>
       </c>
       <c r="E45" s="15">
         <v>106</v>
       </c>
       <c r="F45" s="15">
         <v>111.8</v>
       </c>
       <c r="G45" s="15">
         <v>115.6</v>
       </c>
       <c r="H45" s="15">
         <v>112.4</v>
       </c>
       <c r="I45" s="16">
@@ -16769,55 +16893,58 @@
       </c>
       <c r="DI45" s="25">
         <v>112</v>
       </c>
       <c r="DJ45" s="25">
         <v>108.9</v>
       </c>
       <c r="DK45" s="25">
         <v>111.2</v>
       </c>
       <c r="DL45" s="32" t="s">
         <v>54</v>
       </c>
       <c r="DM45" s="25">
         <v>106.1</v>
       </c>
       <c r="DN45" s="22">
         <v>103.9</v>
       </c>
       <c r="DO45" s="22">
         <v>101.7</v>
       </c>
       <c r="DP45" s="22">
         <v>98.6</v>
       </c>
-      <c r="DQ45" s="22">
+      <c r="DQ45" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR45" s="22">
         <v>92.3</v>
       </c>
     </row>
-    <row r="46" spans="1:121">
+    <row r="46" spans="1:122">
       <c r="A46" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="15">
         <v>102.9</v>
       </c>
       <c r="C46" s="15">
         <v>101.4</v>
       </c>
       <c r="D46" s="15">
         <v>110.6</v>
       </c>
       <c r="E46" s="15">
         <v>108.3</v>
       </c>
       <c r="F46" s="15">
         <v>109.1</v>
       </c>
       <c r="G46" s="15">
         <v>99.2</v>
       </c>
       <c r="H46" s="15">
         <v>101.8</v>
       </c>
       <c r="I46" s="16">
@@ -17134,249 +17261,253 @@
       </c>
       <c r="DI46" s="25">
         <v>104</v>
       </c>
       <c r="DJ46" s="25">
         <v>104.1</v>
       </c>
       <c r="DK46" s="25">
         <v>104</v>
       </c>
       <c r="DL46" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM46" s="25">
         <v>102.9</v>
       </c>
       <c r="DN46" s="22">
         <v>98.3</v>
       </c>
       <c r="DO46" s="22">
         <v>97.4</v>
       </c>
       <c r="DP46" s="22">
         <v>97.7</v>
       </c>
-      <c r="DQ46" s="22">
+      <c r="DQ46" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR46" s="22">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A3:CY3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BX99"/>
+  <dimension ref="A1:BY99"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AX1" workbookViewId="0">
-      <selection activeCell="BE37" sqref="BE37"/>
+      <selection activeCell="BV42" sqref="BV42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="57.7109375" style="38" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="38" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="38" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="38" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="38" customWidth="1"/>
     <col min="6" max="7" width="8.7109375" style="38" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="38"/>
     <col min="9" max="9" width="8.7109375" style="38" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="38"/>
     <col min="11" max="11" width="9" style="38" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="38"/>
     <col min="14" max="14" width="8.5703125" style="38" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="38"/>
     <col min="16" max="16" width="9" style="38" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="38"/>
     <col min="19" max="19" width="8.140625" style="38" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="38"/>
     <col min="21" max="21" width="8.140625" style="38" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="38" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="38" customWidth="1"/>
     <col min="24" max="24" width="9.5703125" style="38" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="38" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="38" customWidth="1"/>
     <col min="27" max="27" width="8.85546875" style="38" customWidth="1"/>
     <col min="28" max="28" width="8.7109375" style="38" customWidth="1"/>
     <col min="29" max="51" width="9.140625" style="38"/>
     <col min="52" max="52" width="8.42578125" style="38" customWidth="1"/>
     <col min="53" max="58" width="9.140625" style="38"/>
     <col min="59" max="59" width="9.140625" style="38" customWidth="1"/>
     <col min="60" max="63" width="9.140625" style="38"/>
     <col min="64" max="64" width="9.85546875" style="38" customWidth="1"/>
     <col min="65" max="66" width="9.140625" style="38"/>
     <col min="67" max="67" width="9.7109375" style="38" customWidth="1"/>
     <col min="68" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" ht="26.25" customHeight="1">
+    <row r="1" spans="1:77" ht="26.25" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
       <c r="D1" s="60"/>
       <c r="E1" s="60"/>
       <c r="F1" s="60"/>
       <c r="G1" s="60"/>
       <c r="H1" s="60"/>
       <c r="I1" s="60"/>
       <c r="J1" s="60"/>
       <c r="K1" s="60"/>
       <c r="L1" s="60"/>
       <c r="M1" s="60"/>
       <c r="N1" s="60"/>
       <c r="O1" s="60"/>
       <c r="P1" s="60"/>
       <c r="Q1" s="60"/>
       <c r="R1" s="60"/>
       <c r="S1" s="60"/>
       <c r="T1" s="60"/>
       <c r="U1" s="60"/>
       <c r="V1" s="60"/>
     </row>
-    <row r="2" spans="1:76" s="39" customFormat="1">
-[...1 lines deleted...]
-      <c r="B2" s="70" t="s">
+    <row r="2" spans="1:77" s="39" customFormat="1">
+      <c r="A2" s="76"/>
+      <c r="B2" s="72" t="s">
         <v>103</v>
       </c>
-      <c r="C2" s="71"/>
-[...3 lines deleted...]
-      <c r="G2" s="70" t="s">
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="72" t="s">
         <v>102</v>
       </c>
-      <c r="H2" s="71"/>
-[...3 lines deleted...]
-      <c r="L2" s="70" t="s">
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="72" t="s">
         <v>101</v>
       </c>
-      <c r="M2" s="71"/>
-[...3 lines deleted...]
-      <c r="Q2" s="70" t="s">
+      <c r="M2" s="73"/>
+      <c r="N2" s="73"/>
+      <c r="O2" s="73"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="72" t="s">
         <v>100</v>
       </c>
-      <c r="R2" s="71"/>
-[...3 lines deleted...]
-      <c r="V2" s="70" t="s">
+      <c r="R2" s="73"/>
+      <c r="S2" s="73"/>
+      <c r="T2" s="73"/>
+      <c r="U2" s="77"/>
+      <c r="V2" s="72" t="s">
         <v>99</v>
       </c>
-      <c r="W2" s="71"/>
-[...3 lines deleted...]
-      <c r="AA2" s="73" t="s">
+      <c r="W2" s="73"/>
+      <c r="X2" s="73"/>
+      <c r="Y2" s="73"/>
+      <c r="Z2" s="74"/>
+      <c r="AA2" s="69" t="s">
         <v>98</v>
       </c>
-      <c r="AB2" s="73"/>
-[...3 lines deleted...]
-      <c r="AF2" s="73" t="s">
+      <c r="AB2" s="69"/>
+      <c r="AC2" s="69"/>
+      <c r="AD2" s="69"/>
+      <c r="AE2" s="75"/>
+      <c r="AF2" s="69" t="s">
         <v>97</v>
       </c>
-      <c r="AG2" s="73"/>
-[...3 lines deleted...]
-      <c r="AK2" s="73" t="s">
+      <c r="AG2" s="69"/>
+      <c r="AH2" s="69"/>
+      <c r="AI2" s="69"/>
+      <c r="AJ2" s="69"/>
+      <c r="AK2" s="69" t="s">
         <v>105</v>
       </c>
-      <c r="AL2" s="73"/>
-[...3 lines deleted...]
-      <c r="AP2" s="70" t="s">
+      <c r="AL2" s="69"/>
+      <c r="AM2" s="69"/>
+      <c r="AN2" s="69"/>
+      <c r="AO2" s="69"/>
+      <c r="AP2" s="72" t="s">
         <v>110</v>
       </c>
-      <c r="AQ2" s="71"/>
-[...3 lines deleted...]
-      <c r="AU2" s="70" t="s">
+      <c r="AQ2" s="73"/>
+      <c r="AR2" s="73"/>
+      <c r="AS2" s="73"/>
+      <c r="AT2" s="74"/>
+      <c r="AU2" s="72" t="s">
         <v>115</v>
       </c>
-      <c r="AV2" s="71"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="70" t="s">
+      <c r="AV2" s="73"/>
+      <c r="AW2" s="73"/>
+      <c r="AX2" s="73"/>
+      <c r="AY2" s="74"/>
+      <c r="AZ2" s="72" t="s">
         <v>120</v>
       </c>
-      <c r="BA2" s="71"/>
-[...3 lines deleted...]
-      <c r="BE2" s="70" t="s">
+      <c r="BA2" s="73"/>
+      <c r="BB2" s="73"/>
+      <c r="BC2" s="73"/>
+      <c r="BD2" s="74"/>
+      <c r="BE2" s="72" t="s">
         <v>131</v>
       </c>
-      <c r="BF2" s="71"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="70" t="s">
+      <c r="BF2" s="73"/>
+      <c r="BG2" s="73"/>
+      <c r="BH2" s="73"/>
+      <c r="BI2" s="74"/>
+      <c r="BJ2" s="72" t="s">
         <v>132</v>
       </c>
-      <c r="BK2" s="71"/>
-[...3 lines deleted...]
-      <c r="BO2" s="70" t="s">
+      <c r="BK2" s="73"/>
+      <c r="BL2" s="73"/>
+      <c r="BM2" s="73"/>
+      <c r="BN2" s="74"/>
+      <c r="BO2" s="72" t="s">
         <v>139</v>
       </c>
-      <c r="BP2" s="71"/>
-[...3 lines deleted...]
-      <c r="BT2" s="73" t="s">
+      <c r="BP2" s="73"/>
+      <c r="BQ2" s="73"/>
+      <c r="BR2" s="73"/>
+      <c r="BS2" s="74"/>
+      <c r="BT2" s="72" t="s">
         <v>145</v>
       </c>
       <c r="BU2" s="73"/>
       <c r="BV2" s="73"/>
       <c r="BW2" s="73"/>
-      <c r="BX2" s="66" t="s">
+      <c r="BX2" s="74"/>
+      <c r="BY2" s="66" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="3" spans="1:76" s="39" customFormat="1" ht="33.75">
-      <c r="A3" s="69"/>
+    <row r="3" spans="1:77" s="39" customFormat="1" ht="33.75">
+      <c r="A3" s="76"/>
       <c r="B3" s="40" t="s">
         <v>125</v>
       </c>
       <c r="C3" s="40" t="s">
         <v>126</v>
       </c>
       <c r="D3" s="40" t="s">
         <v>127</v>
       </c>
       <c r="E3" s="40" t="s">
         <v>128</v>
       </c>
       <c r="F3" s="40" t="s">
         <v>124</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>125</v>
       </c>
       <c r="H3" s="40" t="s">
         <v>126</v>
       </c>
       <c r="I3" s="40" t="s">
         <v>127</v>
       </c>
       <c r="J3" s="40" t="s">
@@ -17556,116 +17687,119 @@
       <c r="BP3" s="40" t="s">
         <v>126</v>
       </c>
       <c r="BQ3" s="40" t="s">
         <v>127</v>
       </c>
       <c r="BR3" s="40" t="s">
         <v>128</v>
       </c>
       <c r="BS3" s="40" t="s">
         <v>124</v>
       </c>
       <c r="BT3" s="40" t="s">
         <v>125</v>
       </c>
       <c r="BU3" s="40" t="s">
         <v>126</v>
       </c>
       <c r="BV3" s="40" t="s">
         <v>127</v>
       </c>
       <c r="BW3" s="40" t="s">
         <v>128</v>
       </c>
       <c r="BX3" s="40" t="s">
+        <v>124</v>
+      </c>
+      <c r="BY3" s="40" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="4" spans="1:76" s="39" customFormat="1">
+    <row r="4" spans="1:77" s="39" customFormat="1">
       <c r="A4" s="41"/>
-      <c r="B4" s="74"/>
-[...56 lines deleted...]
-      <c r="BG4" s="75"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="71"/>
+      <c r="N4" s="71"/>
+      <c r="O4" s="71"/>
+      <c r="P4" s="71"/>
+      <c r="Q4" s="71"/>
+      <c r="R4" s="71"/>
+      <c r="S4" s="71"/>
+      <c r="T4" s="71"/>
+      <c r="U4" s="71"/>
+      <c r="V4" s="71"/>
+      <c r="W4" s="71"/>
+      <c r="X4" s="71"/>
+      <c r="Y4" s="71"/>
+      <c r="Z4" s="71"/>
+      <c r="AA4" s="71"/>
+      <c r="AB4" s="71"/>
+      <c r="AC4" s="71"/>
+      <c r="AD4" s="71"/>
+      <c r="AE4" s="71"/>
+      <c r="AF4" s="71"/>
+      <c r="AG4" s="71"/>
+      <c r="AH4" s="71"/>
+      <c r="AI4" s="71"/>
+      <c r="AJ4" s="71"/>
+      <c r="AK4" s="71"/>
+      <c r="AL4" s="71"/>
+      <c r="AM4" s="71"/>
+      <c r="AN4" s="71"/>
+      <c r="AO4" s="71"/>
+      <c r="AP4" s="71"/>
+      <c r="AQ4" s="71"/>
+      <c r="AR4" s="71"/>
+      <c r="AS4" s="71"/>
+      <c r="AT4" s="71"/>
+      <c r="AU4" s="71"/>
+      <c r="AV4" s="71"/>
+      <c r="AW4" s="71"/>
+      <c r="AX4" s="71"/>
+      <c r="AY4" s="71"/>
+      <c r="AZ4" s="71"/>
+      <c r="BA4" s="71"/>
+      <c r="BB4" s="71"/>
+      <c r="BC4" s="71"/>
+      <c r="BD4" s="71"/>
+      <c r="BE4" s="71"/>
+      <c r="BF4" s="71"/>
+      <c r="BG4" s="71"/>
       <c r="BL4" s="42"/>
     </row>
-    <row r="5" spans="1:76">
+    <row r="5" spans="1:77">
       <c r="A5" s="58" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="25">
         <v>109</v>
       </c>
       <c r="C5" s="25">
         <v>105</v>
       </c>
       <c r="D5" s="25">
         <v>105.5</v>
       </c>
       <c r="E5" s="16">
         <v>107.2</v>
       </c>
       <c r="F5" s="15">
         <v>107.10954683663348</v>
       </c>
       <c r="G5" s="25">
         <v>111.5</v>
       </c>
       <c r="H5" s="18">
         <v>112</v>
       </c>
       <c r="I5" s="18">
@@ -17848,54 +17982,57 @@
       <c r="BP5" s="25">
         <v>102.4</v>
       </c>
       <c r="BQ5" s="25">
         <v>102.9</v>
       </c>
       <c r="BR5" s="25">
         <v>102.7</v>
       </c>
       <c r="BS5" s="25">
         <v>102.4</v>
       </c>
       <c r="BT5" s="25">
         <v>101.2</v>
       </c>
       <c r="BU5" s="25">
         <v>100.5</v>
       </c>
       <c r="BV5" s="25">
         <v>99.6</v>
       </c>
       <c r="BW5" s="25">
         <v>98.6</v>
       </c>
       <c r="BX5" s="22">
+        <v>98.3</v>
+      </c>
+      <c r="BY5" s="22">
         <v>97.7</v>
       </c>
     </row>
-    <row r="6" spans="1:76">
+    <row r="6" spans="1:77">
       <c r="A6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="25">
         <v>103.9</v>
       </c>
       <c r="C6" s="25">
         <v>105.5</v>
       </c>
       <c r="D6" s="25">
         <v>106.6</v>
       </c>
       <c r="E6" s="18">
         <v>114</v>
       </c>
       <c r="F6" s="15">
         <v>113.87718618568458</v>
       </c>
       <c r="G6" s="25">
         <v>120.2</v>
       </c>
       <c r="H6" s="18">
         <v>118.2</v>
       </c>
       <c r="I6" s="18">
@@ -18078,54 +18215,57 @@
       <c r="BP6" s="25">
         <v>105.1</v>
       </c>
       <c r="BQ6" s="25">
         <v>107.5</v>
       </c>
       <c r="BR6" s="25">
         <v>109.6</v>
       </c>
       <c r="BS6" s="25">
         <v>108.9</v>
       </c>
       <c r="BT6" s="25">
         <v>107.2</v>
       </c>
       <c r="BU6" s="25">
         <v>109.1</v>
       </c>
       <c r="BV6" s="25">
         <v>107.8</v>
       </c>
       <c r="BW6" s="25">
         <v>109.3</v>
       </c>
       <c r="BX6" s="22">
+        <v>109.3</v>
+      </c>
+      <c r="BY6" s="22">
         <v>107.7</v>
       </c>
     </row>
-    <row r="7" spans="1:76">
+    <row r="7" spans="1:77">
       <c r="A7" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="25">
         <v>110.4</v>
       </c>
       <c r="C7" s="25">
         <v>107.4</v>
       </c>
       <c r="D7" s="25">
         <v>105.9</v>
       </c>
       <c r="E7" s="18">
         <v>106.5</v>
       </c>
       <c r="F7" s="15">
         <v>106.53805755233435</v>
       </c>
       <c r="G7" s="25">
         <v>107.1</v>
       </c>
       <c r="H7" s="18">
         <v>109.4</v>
       </c>
       <c r="I7" s="18">
@@ -18308,54 +18448,57 @@
       <c r="BP7" s="25">
         <v>105.5</v>
       </c>
       <c r="BQ7" s="25">
         <v>105.5</v>
       </c>
       <c r="BR7" s="25">
         <v>105.2</v>
       </c>
       <c r="BS7" s="25">
         <v>105.5</v>
       </c>
       <c r="BT7" s="25">
         <v>104.4</v>
       </c>
       <c r="BU7" s="25">
         <v>103.1</v>
       </c>
       <c r="BV7" s="25">
         <v>101.7</v>
       </c>
       <c r="BW7" s="25">
         <v>100.9</v>
       </c>
       <c r="BX7" s="22">
+        <v>100.9</v>
+      </c>
+      <c r="BY7" s="22">
         <v>99.9</v>
       </c>
     </row>
-    <row r="8" spans="1:76">
+    <row r="8" spans="1:77">
       <c r="A8" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="25">
         <v>116.4</v>
       </c>
       <c r="C8" s="25">
         <v>109.3</v>
       </c>
       <c r="D8" s="25">
         <v>106.2</v>
       </c>
       <c r="E8" s="18">
         <v>105.8</v>
       </c>
       <c r="F8" s="15">
         <v>105.78247194059459</v>
       </c>
       <c r="G8" s="25">
         <v>104.6</v>
       </c>
       <c r="H8" s="18">
         <v>106</v>
       </c>
       <c r="I8" s="18">
@@ -18538,54 +18681,57 @@
       <c r="BP8" s="25">
         <v>103.2</v>
       </c>
       <c r="BQ8" s="25">
         <v>103.3</v>
       </c>
       <c r="BR8" s="25">
         <v>103.3</v>
       </c>
       <c r="BS8" s="25">
         <v>103.4</v>
       </c>
       <c r="BT8" s="25">
         <v>103.8</v>
       </c>
       <c r="BU8" s="25">
         <v>102.1</v>
       </c>
       <c r="BV8" s="25">
         <v>100.1</v>
       </c>
       <c r="BW8" s="25">
         <v>98.9</v>
       </c>
       <c r="BX8" s="22">
+        <v>98.4</v>
+      </c>
+      <c r="BY8" s="22">
         <v>97.4</v>
       </c>
     </row>
-    <row r="9" spans="1:76">
+    <row r="9" spans="1:77">
       <c r="A9" s="27" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="25">
         <v>105.6</v>
       </c>
       <c r="C9" s="25">
         <v>104.8</v>
       </c>
       <c r="D9" s="25">
         <v>104.4</v>
       </c>
       <c r="E9" s="18">
         <v>105.7</v>
       </c>
       <c r="F9" s="15">
         <v>105.63139563739857</v>
       </c>
       <c r="G9" s="25">
         <v>107.9</v>
       </c>
       <c r="H9" s="18">
         <v>109.8</v>
       </c>
       <c r="I9" s="18">
@@ -18768,54 +18914,57 @@
       <c r="BP9" s="25">
         <v>106</v>
       </c>
       <c r="BQ9" s="25">
         <v>106.2</v>
       </c>
       <c r="BR9" s="25">
         <v>105.7</v>
       </c>
       <c r="BS9" s="25">
         <v>106.1</v>
       </c>
       <c r="BT9" s="25">
         <v>105.3</v>
       </c>
       <c r="BU9" s="25">
         <v>104.3</v>
       </c>
       <c r="BV9" s="25">
         <v>103.4</v>
       </c>
       <c r="BW9" s="25">
         <v>102.8</v>
       </c>
       <c r="BX9" s="22">
+        <v>103.5</v>
+      </c>
+      <c r="BY9" s="22">
         <v>102.1</v>
       </c>
     </row>
-    <row r="10" spans="1:76">
+    <row r="10" spans="1:77">
       <c r="A10" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="25">
         <v>104.2</v>
       </c>
       <c r="C10" s="25">
         <v>105.6</v>
       </c>
       <c r="D10" s="25">
         <v>104.8</v>
       </c>
       <c r="E10" s="18">
         <v>105.6</v>
       </c>
       <c r="F10" s="15">
         <v>105.79188519858317</v>
       </c>
       <c r="G10" s="25">
         <v>108</v>
       </c>
       <c r="H10" s="18">
         <v>107.5</v>
       </c>
       <c r="I10" s="18">
@@ -18998,54 +19147,57 @@
       <c r="BP10" s="25">
         <v>115.9</v>
       </c>
       <c r="BQ10" s="25">
         <v>114</v>
       </c>
       <c r="BR10" s="25">
         <v>111.6</v>
       </c>
       <c r="BS10" s="25">
         <v>112.5</v>
       </c>
       <c r="BT10" s="25">
         <v>105.9</v>
       </c>
       <c r="BU10" s="25">
         <v>105.4</v>
       </c>
       <c r="BV10" s="25">
         <v>104.6</v>
       </c>
       <c r="BW10" s="25">
         <v>104.1</v>
       </c>
       <c r="BX10" s="22">
+        <v>104.4</v>
+      </c>
+      <c r="BY10" s="22">
         <v>102.7</v>
       </c>
     </row>
-    <row r="11" spans="1:76" ht="21.75" customHeight="1">
+    <row r="11" spans="1:77" ht="21.75" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B11" s="25">
         <v>99.2</v>
       </c>
       <c r="C11" s="25">
         <v>97.6</v>
       </c>
       <c r="D11" s="25">
         <v>98.2</v>
       </c>
       <c r="E11" s="18">
         <v>100.3</v>
       </c>
       <c r="F11" s="15">
         <v>100.417087673648</v>
       </c>
       <c r="G11" s="25">
         <v>110.4</v>
       </c>
       <c r="H11" s="18">
         <v>113.2</v>
       </c>
       <c r="I11" s="18">
@@ -19228,54 +19380,57 @@
       <c r="BP11" s="25">
         <v>115.5</v>
       </c>
       <c r="BQ11" s="25">
         <v>113.8</v>
       </c>
       <c r="BR11" s="25">
         <v>112.2</v>
       </c>
       <c r="BS11" s="25">
         <v>114</v>
       </c>
       <c r="BT11" s="25">
         <v>100.8</v>
       </c>
       <c r="BU11" s="25">
         <v>102.3</v>
       </c>
       <c r="BV11" s="25">
         <v>101.8</v>
       </c>
       <c r="BW11" s="25">
         <v>104.7</v>
       </c>
       <c r="BX11" s="22">
+        <v>102.7</v>
+      </c>
+      <c r="BY11" s="22">
         <v>104.3</v>
       </c>
     </row>
-    <row r="12" spans="1:76">
+    <row r="12" spans="1:77">
       <c r="A12" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="25">
         <v>102.7</v>
       </c>
       <c r="C12" s="25">
         <v>100.6</v>
       </c>
       <c r="D12" s="25">
         <v>98.6</v>
       </c>
       <c r="E12" s="18">
         <v>97.4</v>
       </c>
       <c r="F12" s="15">
         <v>97.406118007641282</v>
       </c>
       <c r="G12" s="25">
         <v>94.5</v>
       </c>
       <c r="H12" s="18">
         <v>94.9</v>
       </c>
       <c r="I12" s="18">
@@ -19458,54 +19613,57 @@
       <c r="BP12" s="25">
         <v>98.2</v>
       </c>
       <c r="BQ12" s="25">
         <v>100</v>
       </c>
       <c r="BR12" s="25">
         <v>100.1</v>
       </c>
       <c r="BS12" s="25">
         <v>97.9</v>
       </c>
       <c r="BT12" s="25">
         <v>92.8</v>
       </c>
       <c r="BU12" s="25">
         <v>89.5</v>
       </c>
       <c r="BV12" s="25">
         <v>89.4</v>
       </c>
       <c r="BW12" s="25">
         <v>90.2</v>
       </c>
       <c r="BX12" s="22">
+        <v>90.6</v>
+      </c>
+      <c r="BY12" s="22">
         <v>98.9</v>
       </c>
     </row>
-    <row r="13" spans="1:76" ht="12" customHeight="1">
+    <row r="13" spans="1:77" ht="12" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="25">
         <v>105.2</v>
       </c>
       <c r="C13" s="25">
         <v>105.1</v>
       </c>
       <c r="D13" s="25">
         <v>105.1</v>
       </c>
       <c r="E13" s="18">
         <v>105.9</v>
       </c>
       <c r="F13" s="15">
         <v>105.54100144479021</v>
       </c>
       <c r="G13" s="25">
         <v>108.6</v>
       </c>
       <c r="H13" s="18">
         <v>108.1</v>
       </c>
       <c r="I13" s="18">
@@ -19688,54 +19846,57 @@
       <c r="BP13" s="25">
         <v>106.2</v>
       </c>
       <c r="BQ13" s="25">
         <v>105.6</v>
       </c>
       <c r="BR13" s="25">
         <v>107.5</v>
       </c>
       <c r="BS13" s="25">
         <v>105.2</v>
       </c>
       <c r="BT13" s="25">
         <v>105.9</v>
       </c>
       <c r="BU13" s="25">
         <v>105</v>
       </c>
       <c r="BV13" s="25">
         <v>104.2</v>
       </c>
       <c r="BW13" s="25">
         <v>102</v>
       </c>
       <c r="BX13" s="22">
+        <v>102.5</v>
+      </c>
+      <c r="BY13" s="22">
         <v>97.1</v>
       </c>
     </row>
-    <row r="14" spans="1:76">
+    <row r="14" spans="1:77">
       <c r="A14" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="25">
         <v>106.3</v>
       </c>
       <c r="C14" s="25">
         <v>107.3</v>
       </c>
       <c r="D14" s="25">
         <v>104.7</v>
       </c>
       <c r="E14" s="18">
         <v>106.5</v>
       </c>
       <c r="F14" s="15">
         <v>106.99670032935873</v>
       </c>
       <c r="G14" s="25">
         <v>108</v>
       </c>
       <c r="H14" s="18">
         <v>109.2</v>
       </c>
       <c r="I14" s="18">
@@ -19918,54 +20079,57 @@
       <c r="BP14" s="25">
         <v>105.2</v>
       </c>
       <c r="BQ14" s="25">
         <v>104.7</v>
       </c>
       <c r="BR14" s="25">
         <v>104.9</v>
       </c>
       <c r="BS14" s="25">
         <v>105.1</v>
       </c>
       <c r="BT14" s="25">
         <v>103.7</v>
       </c>
       <c r="BU14" s="25">
         <v>104.3</v>
       </c>
       <c r="BV14" s="25">
         <v>104.2</v>
       </c>
       <c r="BW14" s="25">
         <v>102.3</v>
       </c>
       <c r="BX14" s="22">
+        <v>102.4</v>
+      </c>
+      <c r="BY14" s="22">
         <v>101.1</v>
       </c>
     </row>
-    <row r="15" spans="1:76">
+    <row r="15" spans="1:77">
       <c r="A15" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="25">
         <v>103</v>
       </c>
       <c r="C15" s="25">
         <v>101.7</v>
       </c>
       <c r="D15" s="25">
         <v>101.5</v>
       </c>
       <c r="E15" s="18">
         <v>102.9</v>
       </c>
       <c r="F15" s="15">
         <v>102.50436619321772</v>
       </c>
       <c r="G15" s="25">
         <v>99.6</v>
       </c>
       <c r="H15" s="18">
         <v>99.1</v>
       </c>
       <c r="I15" s="18">
@@ -20148,54 +20312,57 @@
       <c r="BP15" s="25">
         <v>95.7</v>
       </c>
       <c r="BQ15" s="25">
         <v>96.4</v>
       </c>
       <c r="BR15" s="25">
         <v>100.1</v>
       </c>
       <c r="BS15" s="25">
         <v>100.1</v>
       </c>
       <c r="BT15" s="25">
         <v>95.3</v>
       </c>
       <c r="BU15" s="25">
         <v>95.8</v>
       </c>
       <c r="BV15" s="25">
         <v>95.9</v>
       </c>
       <c r="BW15" s="25">
         <v>94.7</v>
       </c>
       <c r="BX15" s="22">
+        <v>93.8</v>
+      </c>
+      <c r="BY15" s="22">
         <v>93.6</v>
       </c>
     </row>
-    <row r="16" spans="1:76">
+    <row r="16" spans="1:77">
       <c r="A16" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="25">
         <v>105.2</v>
       </c>
       <c r="C16" s="25">
         <v>106.3</v>
       </c>
       <c r="D16" s="25">
         <v>103.8</v>
       </c>
       <c r="E16" s="18">
         <v>106.7</v>
       </c>
       <c r="F16" s="15">
         <v>107.17940027717202</v>
       </c>
       <c r="G16" s="25">
         <v>107.5</v>
       </c>
       <c r="H16" s="18">
         <v>108.6</v>
       </c>
       <c r="I16" s="18">
@@ -20378,54 +20545,57 @@
       <c r="BP16" s="25">
         <v>110.9</v>
       </c>
       <c r="BQ16" s="25">
         <v>115.5</v>
       </c>
       <c r="BR16" s="25">
         <v>119.4</v>
       </c>
       <c r="BS16" s="25">
         <v>113.7</v>
       </c>
       <c r="BT16" s="25">
         <v>120</v>
       </c>
       <c r="BU16" s="25">
         <v>115.3</v>
       </c>
       <c r="BV16" s="25">
         <v>113.2</v>
       </c>
       <c r="BW16" s="25">
         <v>105.4</v>
       </c>
       <c r="BX16" s="22">
+        <v>103.1</v>
+      </c>
+      <c r="BY16" s="22">
         <v>92</v>
       </c>
     </row>
-    <row r="17" spans="1:76">
+    <row r="17" spans="1:77">
       <c r="A17" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="25">
         <v>102.9</v>
       </c>
       <c r="C17" s="25">
         <v>105</v>
       </c>
       <c r="D17" s="25">
         <v>104.3</v>
       </c>
       <c r="E17" s="18">
         <v>105.3</v>
       </c>
       <c r="F17" s="15">
         <v>105.14041884896747</v>
       </c>
       <c r="G17" s="25">
         <v>103.3</v>
       </c>
       <c r="H17" s="18">
         <v>100.3</v>
       </c>
       <c r="I17" s="18">
@@ -20608,54 +20778,57 @@
       <c r="BP17" s="25">
         <v>116.1</v>
       </c>
       <c r="BQ17" s="25">
         <v>116.3</v>
       </c>
       <c r="BR17" s="25">
         <v>114.2</v>
       </c>
       <c r="BS17" s="25">
         <v>114</v>
       </c>
       <c r="BT17" s="25">
         <v>100.2</v>
       </c>
       <c r="BU17" s="25">
         <v>100</v>
       </c>
       <c r="BV17" s="25">
         <v>97.8</v>
       </c>
       <c r="BW17" s="25">
         <v>96.4</v>
       </c>
       <c r="BX17" s="22">
+        <v>96.6</v>
+      </c>
+      <c r="BY17" s="22">
         <v>105.7</v>
       </c>
     </row>
-    <row r="18" spans="1:76">
+    <row r="18" spans="1:77">
       <c r="A18" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="25">
         <v>104.6</v>
       </c>
       <c r="C18" s="25">
         <v>104.1</v>
       </c>
       <c r="D18" s="25">
         <v>105.2</v>
       </c>
       <c r="E18" s="18">
         <v>105.7</v>
       </c>
       <c r="F18" s="15">
         <v>106.03476477157533</v>
       </c>
       <c r="G18" s="25">
         <v>109</v>
       </c>
       <c r="H18" s="18">
         <v>109.3</v>
       </c>
       <c r="I18" s="18">
@@ -20838,54 +21011,57 @@
       <c r="BP18" s="25">
         <v>112.3</v>
       </c>
       <c r="BQ18" s="25">
         <v>111.1</v>
       </c>
       <c r="BR18" s="25">
         <v>110</v>
       </c>
       <c r="BS18" s="25">
         <v>112.1</v>
       </c>
       <c r="BT18" s="25">
         <v>104.8</v>
       </c>
       <c r="BU18" s="25">
         <v>103</v>
       </c>
       <c r="BV18" s="25">
         <v>106</v>
       </c>
       <c r="BW18" s="25">
         <v>103.9</v>
       </c>
       <c r="BX18" s="22">
+        <v>99.1</v>
+      </c>
+      <c r="BY18" s="22">
         <v>97.8</v>
       </c>
     </row>
-    <row r="19" spans="1:76" ht="13.5" customHeight="1">
+    <row r="19" spans="1:77" ht="13.5" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="25">
         <v>116</v>
       </c>
       <c r="C19" s="25">
         <v>111.7</v>
       </c>
       <c r="D19" s="25">
         <v>113.9</v>
       </c>
       <c r="E19" s="18">
         <v>114.4</v>
       </c>
       <c r="F19" s="15">
         <v>113.07523764861088</v>
       </c>
       <c r="G19" s="25">
         <v>110</v>
       </c>
       <c r="H19" s="18">
         <v>111.5</v>
       </c>
       <c r="I19" s="18">
@@ -21068,54 +21244,57 @@
       <c r="BP19" s="25">
         <v>104.3</v>
       </c>
       <c r="BQ19" s="25">
         <v>104.5</v>
       </c>
       <c r="BR19" s="25">
         <v>104</v>
       </c>
       <c r="BS19" s="25">
         <v>106.4</v>
       </c>
       <c r="BT19" s="25">
         <v>102.7</v>
       </c>
       <c r="BU19" s="25">
         <v>102.1</v>
       </c>
       <c r="BV19" s="25">
         <v>100.5</v>
       </c>
       <c r="BW19" s="25">
         <v>97.8</v>
       </c>
       <c r="BX19" s="22">
+        <v>98.5</v>
+      </c>
+      <c r="BY19" s="22">
         <v>95.6</v>
       </c>
     </row>
-    <row r="20" spans="1:76">
+    <row r="20" spans="1:77">
       <c r="A20" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="25">
         <v>93.4</v>
       </c>
       <c r="C20" s="25">
         <v>97</v>
       </c>
       <c r="D20" s="25">
         <v>93.2</v>
       </c>
       <c r="E20" s="18">
         <v>92.5</v>
       </c>
       <c r="F20" s="15">
         <v>91.091244326967924</v>
       </c>
       <c r="G20" s="25">
         <v>92.4</v>
       </c>
       <c r="H20" s="18">
         <v>93</v>
       </c>
       <c r="I20" s="18">
@@ -21298,54 +21477,57 @@
       <c r="BP20" s="25">
         <v>92.3</v>
       </c>
       <c r="BQ20" s="25">
         <v>92.4</v>
       </c>
       <c r="BR20" s="25">
         <v>93.9</v>
       </c>
       <c r="BS20" s="25">
         <v>93.7</v>
       </c>
       <c r="BT20" s="25">
         <v>91.7</v>
       </c>
       <c r="BU20" s="25">
         <v>90.9</v>
       </c>
       <c r="BV20" s="25">
         <v>89.9</v>
       </c>
       <c r="BW20" s="25">
         <v>90</v>
       </c>
       <c r="BX20" s="22">
+        <v>88.4</v>
+      </c>
+      <c r="BY20" s="22">
         <v>96.8</v>
       </c>
     </row>
-    <row r="21" spans="1:76">
+    <row r="21" spans="1:77">
       <c r="A21" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="25">
         <v>112.7</v>
       </c>
       <c r="C21" s="25">
         <v>100.3</v>
       </c>
       <c r="D21" s="25">
         <v>106.3</v>
       </c>
       <c r="E21" s="18">
         <v>111.6</v>
       </c>
       <c r="F21" s="15">
         <v>111.41051178879977</v>
       </c>
       <c r="G21" s="25">
         <v>128.69999999999999</v>
       </c>
       <c r="H21" s="18">
         <v>129.19999999999999</v>
       </c>
       <c r="I21" s="18">
@@ -21528,54 +21710,57 @@
       <c r="BP21" s="25">
         <v>100.2</v>
       </c>
       <c r="BQ21" s="25">
         <v>99.9</v>
       </c>
       <c r="BR21" s="25">
         <v>99</v>
       </c>
       <c r="BS21" s="25">
         <v>99.3</v>
       </c>
       <c r="BT21" s="25">
         <v>100.6</v>
       </c>
       <c r="BU21" s="25">
         <v>101.1</v>
       </c>
       <c r="BV21" s="25">
         <v>100.4</v>
       </c>
       <c r="BW21" s="25">
         <v>98.9</v>
       </c>
       <c r="BX21" s="22">
+        <v>98.3</v>
+      </c>
+      <c r="BY21" s="22">
         <v>99.7</v>
       </c>
     </row>
-    <row r="22" spans="1:76">
+    <row r="22" spans="1:77">
       <c r="A22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="25">
         <v>113.2</v>
       </c>
       <c r="C22" s="25">
         <v>103.2</v>
       </c>
       <c r="D22" s="25">
         <v>107.2</v>
       </c>
       <c r="E22" s="18">
         <v>111</v>
       </c>
       <c r="F22" s="15">
         <v>111.10613308646333</v>
       </c>
       <c r="G22" s="25">
         <v>122.9</v>
       </c>
       <c r="H22" s="18">
         <v>122.4</v>
       </c>
       <c r="I22" s="18">
@@ -21758,54 +21943,57 @@
       <c r="BP22" s="25">
         <v>99.3</v>
       </c>
       <c r="BQ22" s="25">
         <v>100</v>
       </c>
       <c r="BR22" s="25">
         <v>98.8</v>
       </c>
       <c r="BS22" s="25">
         <v>98.9</v>
       </c>
       <c r="BT22" s="25">
         <v>97</v>
       </c>
       <c r="BU22" s="25">
         <v>97.1</v>
       </c>
       <c r="BV22" s="25">
         <v>96.6</v>
       </c>
       <c r="BW22" s="25">
         <v>95.9</v>
       </c>
       <c r="BX22" s="22">
+        <v>95.6</v>
+      </c>
+      <c r="BY22" s="22">
         <v>93.3</v>
       </c>
     </row>
-    <row r="23" spans="1:76">
+    <row r="23" spans="1:77">
       <c r="A23" s="14" t="s">
         <v>140</v>
       </c>
       <c r="B23" s="25">
         <v>116.5</v>
       </c>
       <c r="C23" s="25">
         <v>106.8</v>
       </c>
       <c r="D23" s="25">
         <v>111.2</v>
       </c>
       <c r="E23" s="18">
         <v>114.1</v>
       </c>
       <c r="F23" s="15">
         <v>114.47721640613</v>
       </c>
       <c r="G23" s="25">
         <v>122.9</v>
       </c>
       <c r="H23" s="18">
         <v>122.2</v>
       </c>
       <c r="I23" s="18">
@@ -21988,54 +22176,57 @@
       <c r="BP23" s="25">
         <v>98.1</v>
       </c>
       <c r="BQ23" s="25">
         <v>99.3</v>
       </c>
       <c r="BR23" s="25">
         <v>100.1</v>
       </c>
       <c r="BS23" s="25">
         <v>99.1</v>
       </c>
       <c r="BT23" s="25">
         <v>97.1</v>
       </c>
       <c r="BU23" s="25">
         <v>97.2</v>
       </c>
       <c r="BV23" s="25">
         <v>96.2</v>
       </c>
       <c r="BW23" s="25">
         <v>95.5</v>
       </c>
       <c r="BX23" s="22">
+        <v>95.1</v>
+      </c>
+      <c r="BY23" s="22">
         <v>95.8</v>
       </c>
     </row>
-    <row r="24" spans="1:76">
+    <row r="24" spans="1:77">
       <c r="A24" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="25">
         <v>115.4</v>
       </c>
       <c r="C24" s="25">
         <v>105.8</v>
       </c>
       <c r="D24" s="25">
         <v>109.3</v>
       </c>
       <c r="E24" s="18">
         <v>112.2</v>
       </c>
       <c r="F24" s="15">
         <v>113.2248182043523</v>
       </c>
       <c r="G24" s="25">
         <v>116.2</v>
       </c>
       <c r="H24" s="18">
         <v>116.3</v>
       </c>
       <c r="I24" s="18">
@@ -22218,54 +22409,57 @@
       <c r="BP24" s="25">
         <v>111.1</v>
       </c>
       <c r="BQ24" s="25">
         <v>110.4</v>
       </c>
       <c r="BR24" s="25">
         <v>112.6</v>
       </c>
       <c r="BS24" s="25">
         <v>109.8</v>
       </c>
       <c r="BT24" s="25">
         <v>106.1</v>
       </c>
       <c r="BU24" s="25">
         <v>105.7</v>
       </c>
       <c r="BV24" s="25">
         <v>104.1</v>
       </c>
       <c r="BW24" s="25">
         <v>101.2</v>
       </c>
       <c r="BX24" s="22">
+        <v>102.3</v>
+      </c>
+      <c r="BY24" s="22">
         <v>92.3</v>
       </c>
     </row>
-    <row r="25" spans="1:76">
+    <row r="25" spans="1:77">
       <c r="A25" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="25">
         <v>104</v>
       </c>
       <c r="C25" s="25">
         <v>103.8</v>
       </c>
       <c r="D25" s="25">
         <v>99.7</v>
       </c>
       <c r="E25" s="18">
         <v>100.3</v>
       </c>
       <c r="F25" s="15">
         <v>100.36881561997379</v>
       </c>
       <c r="G25" s="25">
         <v>107.5</v>
       </c>
       <c r="H25" s="18">
         <v>107.6</v>
       </c>
       <c r="I25" s="18">
@@ -22448,72 +22642,75 @@
       <c r="BP25" s="25">
         <v>105.3</v>
       </c>
       <c r="BQ25" s="25">
         <v>104.9</v>
       </c>
       <c r="BR25" s="25">
         <v>104.5</v>
       </c>
       <c r="BS25" s="25">
         <v>100.7</v>
       </c>
       <c r="BT25" s="25">
         <v>102.9</v>
       </c>
       <c r="BU25" s="25">
         <v>104.8</v>
       </c>
       <c r="BV25" s="25">
         <v>102.3</v>
       </c>
       <c r="BW25" s="25">
         <v>101.1</v>
       </c>
       <c r="BX25" s="22">
+        <v>100.7</v>
+      </c>
+      <c r="BY25" s="22">
         <v>98</v>
       </c>
     </row>
-    <row r="26" spans="1:76">
+    <row r="26" spans="1:77">
       <c r="L26" s="48"/>
     </row>
-    <row r="27" spans="1:76">
+    <row r="27" spans="1:77">
       <c r="L27" s="48"/>
     </row>
-    <row r="28" spans="1:76">
+    <row r="28" spans="1:77">
       <c r="L28" s="48"/>
     </row>
-    <row r="29" spans="1:76">
+    <row r="29" spans="1:77">
       <c r="L29" s="48"/>
     </row>
-    <row r="30" spans="1:76">
+    <row r="30" spans="1:77">
       <c r="L30" s="48"/>
     </row>
-    <row r="31" spans="1:76">
+    <row r="31" spans="1:77">
       <c r="L31" s="48"/>
     </row>
-    <row r="32" spans="1:76">
+    <row r="32" spans="1:77">
       <c r="L32" s="48"/>
     </row>
     <row r="33" spans="12:12">
       <c r="L33" s="48"/>
     </row>
     <row r="34" spans="12:12">
       <c r="L34" s="48"/>
     </row>
     <row r="35" spans="12:12">
       <c r="L35" s="48"/>
     </row>
     <row r="36" spans="12:12">
       <c r="L36" s="48"/>
     </row>
     <row r="37" spans="12:12">
       <c r="L37" s="48"/>
     </row>
     <row r="38" spans="12:12">
       <c r="L38" s="48"/>
     </row>
     <row r="39" spans="12:12">
       <c r="L39" s="48"/>
     </row>
     <row r="40" spans="12:12">
       <c r="L40" s="48"/>
@@ -22675,183 +22872,183 @@
       <c r="L92" s="49"/>
     </row>
     <row r="93" spans="12:12">
       <c r="L93" s="49"/>
     </row>
     <row r="94" spans="12:12">
       <c r="L94" s="49"/>
     </row>
     <row r="95" spans="12:12">
       <c r="L95" s="49"/>
     </row>
     <row r="96" spans="12:12">
       <c r="L96" s="49"/>
     </row>
     <row r="97" spans="12:12">
       <c r="L97" s="49"/>
     </row>
     <row r="98" spans="12:12">
       <c r="L98" s="49"/>
     </row>
     <row r="99" spans="12:12">
       <c r="L99" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="BT2:BW2"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="L2:P2"/>
+    <mergeCell ref="Q2:U2"/>
     <mergeCell ref="B4:BG4"/>
     <mergeCell ref="BE2:BI2"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="AU2:AY2"/>
     <mergeCell ref="AZ2:BD2"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="V2:Z2"/>
-    <mergeCell ref="A2:A3"/>
-[...3 lines deleted...]
-    <mergeCell ref="Q2:U2"/>
+    <mergeCell ref="BT2:BX2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010073CF044578FBF7408AB01B5C051BF749" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9cf00ecd3df91a974a8ebf257d9b1e4a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{458E2F2E-E300-4AB8-90AF-D932EAC6FA6D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAC14994-42D2-4007-94C6-0DA3816D41EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{458E2F2E-E300-4AB8-90AF-D932EAC6FA6D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>quarter</vt:lpstr>
       <vt:lpstr>period</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>