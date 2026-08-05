--- v1 (2026-06-24)
+++ v2 (2026-08-05)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="120" windowWidth="12510" windowHeight="7410" activeTab="1"/>
+    <workbookView xWindow="480" yWindow="120" windowWidth="12510" windowHeight="7410"/>
   </bookViews>
   <sheets>
     <sheet name="quarter" sheetId="1" r:id="rId1"/>
     <sheet name="period" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="616" uniqueCount="153">
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Agriculture, forestry and fishing</t>
   </si>
   <si>
     <t>Mining and quarrying</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
     <t>Electricity, gas, steam and air conditioning supply</t>
@@ -845,75 +845,75 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный_Лист1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1189,55 +1189,55 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR46"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="CW4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="DQ4" sqref="DQ4:DQ24"/>
+      <selection pane="bottomRight" activeCell="DQ35" sqref="DQ35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="58.140625" style="4" customWidth="1"/>
     <col min="2" max="9" width="8.42578125" style="4" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="4" customWidth="1"/>
     <col min="11" max="11" width="9" style="4" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" style="4" customWidth="1"/>
     <col min="13" max="15" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="4" customWidth="1"/>
     <col min="17" max="17" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9" style="4" customWidth="1"/>
     <col min="19" max="22" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="10.140625" style="4" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="4" customWidth="1"/>
     <col min="26" max="27" width="9.85546875" style="4" customWidth="1"/>
     <col min="28" max="35" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10.28515625" style="4" customWidth="1"/>
     <col min="37" max="37" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.5703125" style="4" customWidth="1"/>
     <col min="39" max="40" width="10" style="4" customWidth="1"/>
     <col min="41" max="50" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="9.7109375" style="4" customWidth="1"/>
@@ -2082,52 +2082,52 @@
       </c>
       <c r="DI4" s="44">
         <v>103.7</v>
       </c>
       <c r="DJ4" s="44">
         <v>95.3</v>
       </c>
       <c r="DK4" s="25">
         <v>108.9</v>
       </c>
       <c r="DL4" s="25">
         <v>102.4</v>
       </c>
       <c r="DM4" s="25">
         <v>94</v>
       </c>
       <c r="DN4" s="22">
         <v>102.4</v>
       </c>
       <c r="DO4" s="22">
         <v>93.3</v>
       </c>
       <c r="DP4" s="22">
         <v>107.6</v>
       </c>
-      <c r="DQ4" s="22">
-        <v>98.3</v>
+      <c r="DQ4" s="25">
+        <v>98.2</v>
       </c>
       <c r="DR4" s="22">
         <v>94.8</v>
       </c>
     </row>
     <row r="5" spans="1:122">
       <c r="A5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="15">
         <v>80</v>
       </c>
       <c r="C5" s="15">
         <v>100.5</v>
       </c>
       <c r="D5" s="15">
         <v>97.6</v>
       </c>
       <c r="E5" s="15">
         <v>102.1</v>
       </c>
       <c r="F5" s="15">
         <v>126.7</v>
       </c>
       <c r="G5" s="15">
@@ -2450,51 +2450,51 @@
       </c>
       <c r="DI5" s="25">
         <v>116.4</v>
       </c>
       <c r="DJ5" s="44">
         <v>111.1</v>
       </c>
       <c r="DK5" s="25">
         <v>102.3</v>
       </c>
       <c r="DL5" s="25">
         <v>108.9</v>
       </c>
       <c r="DM5" s="25">
         <v>81</v>
       </c>
       <c r="DN5" s="22">
         <v>120.6</v>
       </c>
       <c r="DO5" s="22">
         <v>105.4</v>
       </c>
       <c r="DP5" s="22">
         <v>108.7</v>
       </c>
-      <c r="DQ5" s="22">
+      <c r="DQ5" s="25">
         <v>109.3</v>
       </c>
       <c r="DR5" s="22">
         <v>77.900000000000006</v>
       </c>
     </row>
     <row r="6" spans="1:122">
       <c r="A6" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="15">
         <v>77.3</v>
       </c>
       <c r="C6" s="15">
         <v>94.2</v>
       </c>
       <c r="D6" s="15">
         <v>113.1</v>
       </c>
       <c r="E6" s="15">
         <v>102.8</v>
       </c>
       <c r="F6" s="15">
         <v>94.4</v>
       </c>
@@ -2818,52 +2818,52 @@
       </c>
       <c r="DI6" s="25">
         <v>96</v>
       </c>
       <c r="DJ6" s="44">
         <v>103.4</v>
       </c>
       <c r="DK6" s="25">
         <v>107.8</v>
       </c>
       <c r="DL6" s="25">
         <v>105.5</v>
       </c>
       <c r="DM6" s="25">
         <v>97.6</v>
       </c>
       <c r="DN6" s="22">
         <v>93.5</v>
       </c>
       <c r="DO6" s="22">
         <v>100.3</v>
       </c>
       <c r="DP6" s="22">
         <v>108.4</v>
       </c>
-      <c r="DQ6" s="22">
-        <v>100.9</v>
+      <c r="DQ6" s="25">
+        <v>100.7</v>
       </c>
       <c r="DR6" s="22">
         <v>98.2</v>
       </c>
     </row>
     <row r="7" spans="1:122">
       <c r="A7" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="15">
         <v>72.3</v>
       </c>
       <c r="C7" s="15">
         <v>93.2</v>
       </c>
       <c r="D7" s="15">
         <v>124</v>
       </c>
       <c r="E7" s="15">
         <v>103.3</v>
       </c>
       <c r="F7" s="15">
         <v>88.8</v>
       </c>
       <c r="G7" s="15">
@@ -3186,51 +3186,51 @@
       </c>
       <c r="DI7" s="25">
         <v>90.8</v>
       </c>
       <c r="DJ7" s="44">
         <v>105.4</v>
       </c>
       <c r="DK7" s="25">
         <v>103.5</v>
       </c>
       <c r="DL7" s="25">
         <v>103.4</v>
       </c>
       <c r="DM7" s="25">
         <v>104.7</v>
       </c>
       <c r="DN7" s="22">
         <v>87.5</v>
       </c>
       <c r="DO7" s="22">
         <v>101.2</v>
       </c>
       <c r="DP7" s="22">
         <v>103.6</v>
       </c>
-      <c r="DQ7" s="22">
+      <c r="DQ7" s="25">
         <v>98.4</v>
       </c>
       <c r="DR7" s="22">
         <v>106.1</v>
       </c>
     </row>
     <row r="8" spans="1:122">
       <c r="A8" s="27" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="15">
         <v>82.8</v>
       </c>
       <c r="C8" s="15">
         <v>93.2</v>
       </c>
       <c r="D8" s="15">
         <v>106.7</v>
       </c>
       <c r="E8" s="15">
         <v>103.6</v>
       </c>
       <c r="F8" s="15">
         <v>97.7</v>
       </c>
@@ -3554,52 +3554,52 @@
       </c>
       <c r="DI8" s="25">
         <v>99.4</v>
       </c>
       <c r="DJ8" s="44">
         <v>101.8</v>
       </c>
       <c r="DK8" s="25">
         <v>109.7</v>
       </c>
       <c r="DL8" s="25">
         <v>106.1</v>
       </c>
       <c r="DM8" s="25">
         <v>94.9</v>
       </c>
       <c r="DN8" s="22">
         <v>97.3</v>
       </c>
       <c r="DO8" s="22">
         <v>99.7</v>
       </c>
       <c r="DP8" s="22">
         <v>109.8</v>
       </c>
-      <c r="DQ8" s="22">
-        <v>103.5</v>
+      <c r="DQ8" s="25">
+        <v>102.5</v>
       </c>
       <c r="DR8" s="22">
         <v>95.6</v>
       </c>
     </row>
     <row r="9" spans="1:122">
       <c r="A9" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="15">
         <v>71.3</v>
       </c>
       <c r="C9" s="15">
         <v>99.8</v>
       </c>
       <c r="D9" s="15">
         <v>106.4</v>
       </c>
       <c r="E9" s="15">
         <v>99.2</v>
       </c>
       <c r="F9" s="15">
         <v>97.8</v>
       </c>
       <c r="G9" s="15">
@@ -3922,51 +3922,51 @@
       </c>
       <c r="DI9" s="25">
         <v>103.9</v>
       </c>
       <c r="DJ9" s="25">
         <v>102</v>
       </c>
       <c r="DK9" s="25">
         <v>119.8</v>
       </c>
       <c r="DL9" s="25">
         <v>112.5</v>
       </c>
       <c r="DM9" s="25">
         <v>83.5</v>
       </c>
       <c r="DN9" s="22">
         <v>103</v>
       </c>
       <c r="DO9" s="22">
         <v>98.8</v>
       </c>
       <c r="DP9" s="22">
         <v>121.7</v>
       </c>
-      <c r="DQ9" s="22">
+      <c r="DQ9" s="25">
         <v>104.4</v>
       </c>
       <c r="DR9" s="22">
         <v>82.8</v>
       </c>
     </row>
     <row r="10" spans="1:122" ht="24" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B10" s="15">
         <v>88.6</v>
       </c>
       <c r="C10" s="15">
         <v>99.4</v>
       </c>
       <c r="D10" s="15">
         <v>108.5</v>
       </c>
       <c r="E10" s="15">
         <v>96.4</v>
       </c>
       <c r="F10" s="15">
         <v>102.8</v>
       </c>
@@ -4290,52 +4290,52 @@
       </c>
       <c r="DI10" s="25">
         <v>102.5</v>
       </c>
       <c r="DJ10" s="44">
         <v>103.1</v>
       </c>
       <c r="DK10" s="25">
         <v>105.5</v>
       </c>
       <c r="DL10" s="25">
         <v>114</v>
       </c>
       <c r="DM10" s="25">
         <v>90.4</v>
       </c>
       <c r="DN10" s="22">
         <v>105.3</v>
       </c>
       <c r="DO10" s="22">
         <v>102.2</v>
       </c>
       <c r="DP10" s="22">
         <v>114.8</v>
       </c>
-      <c r="DQ10" s="22">
-        <v>102.7</v>
+      <c r="DQ10" s="25">
+        <v>102.6</v>
       </c>
       <c r="DR10" s="22">
         <v>84.3</v>
       </c>
     </row>
     <row r="11" spans="1:122">
       <c r="A11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="15">
         <v>84.1</v>
       </c>
       <c r="C11" s="15">
         <v>99.6</v>
       </c>
       <c r="D11" s="15">
         <v>107.6</v>
       </c>
       <c r="E11" s="15">
         <v>97.1</v>
       </c>
       <c r="F11" s="15">
         <v>104.1</v>
       </c>
       <c r="G11" s="15">
@@ -4658,52 +4658,52 @@
       </c>
       <c r="DI11" s="25">
         <v>101.5</v>
       </c>
       <c r="DJ11" s="44">
         <v>101.6</v>
       </c>
       <c r="DK11" s="25">
         <v>103.7</v>
       </c>
       <c r="DL11" s="25">
         <v>97.9</v>
       </c>
       <c r="DM11" s="25">
         <v>86.8</v>
       </c>
       <c r="DN11" s="22">
         <v>97.5</v>
       </c>
       <c r="DO11" s="22">
         <v>103.9</v>
       </c>
       <c r="DP11" s="22">
         <v>105.9</v>
       </c>
-      <c r="DQ11" s="22">
-        <v>90.6</v>
+      <c r="DQ11" s="25">
+        <v>91.1</v>
       </c>
       <c r="DR11" s="22">
         <v>92.2</v>
       </c>
     </row>
     <row r="12" spans="1:122">
       <c r="A12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="15">
         <v>86.2</v>
       </c>
       <c r="C12" s="15">
         <v>98</v>
       </c>
       <c r="D12" s="15">
         <v>107.7</v>
       </c>
       <c r="E12" s="15">
         <v>99</v>
       </c>
       <c r="F12" s="15">
         <v>97.9</v>
       </c>
       <c r="G12" s="15">
@@ -5026,51 +5026,51 @@
       </c>
       <c r="DI12" s="25">
         <v>99.7</v>
       </c>
       <c r="DJ12" s="44">
         <v>102.3</v>
       </c>
       <c r="DK12" s="25">
         <v>108.5</v>
       </c>
       <c r="DL12" s="25">
         <v>105.2</v>
       </c>
       <c r="DM12" s="25">
         <v>95.7</v>
       </c>
       <c r="DN12" s="22">
         <v>98.2</v>
       </c>
       <c r="DO12" s="22">
         <v>101.1</v>
       </c>
       <c r="DP12" s="22">
         <v>103.1</v>
       </c>
-      <c r="DQ12" s="22">
+      <c r="DQ12" s="25">
         <v>102.5</v>
       </c>
       <c r="DR12" s="22">
         <v>94.8</v>
       </c>
     </row>
     <row r="13" spans="1:122">
       <c r="A13" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="15">
         <v>78.7</v>
       </c>
       <c r="C13" s="15">
         <v>103.9</v>
       </c>
       <c r="D13" s="15">
         <v>106.3</v>
       </c>
       <c r="E13" s="15">
         <v>98.3</v>
       </c>
       <c r="F13" s="15">
         <v>96.4</v>
       </c>
@@ -5394,51 +5394,51 @@
       </c>
       <c r="DI13" s="25">
         <v>98</v>
       </c>
       <c r="DJ13" s="44">
         <v>102.9</v>
       </c>
       <c r="DK13" s="25">
         <v>105.2</v>
       </c>
       <c r="DL13" s="25">
         <v>105.1</v>
       </c>
       <c r="DM13" s="25">
         <v>97.8</v>
       </c>
       <c r="DN13" s="22">
         <v>98.3</v>
       </c>
       <c r="DO13" s="22">
         <v>103.4</v>
       </c>
       <c r="DP13" s="22">
         <v>100</v>
       </c>
-      <c r="DQ13" s="22">
+      <c r="DQ13" s="25">
         <v>102.4</v>
       </c>
       <c r="DR13" s="22">
         <v>99.3</v>
       </c>
     </row>
     <row r="14" spans="1:122">
       <c r="A14" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="15">
         <v>87.8</v>
       </c>
       <c r="C14" s="15">
         <v>94.3</v>
       </c>
       <c r="D14" s="15">
         <v>110.1</v>
       </c>
       <c r="E14" s="15">
         <v>94.1</v>
       </c>
       <c r="F14" s="15">
         <v>103.2</v>
       </c>
@@ -5762,51 +5762,51 @@
       </c>
       <c r="DI14" s="25">
         <v>93.4</v>
       </c>
       <c r="DJ14" s="44">
         <v>103.1</v>
       </c>
       <c r="DK14" s="25">
         <v>106.2</v>
       </c>
       <c r="DL14" s="25">
         <v>100.1</v>
       </c>
       <c r="DM14" s="25">
         <v>93.2</v>
       </c>
       <c r="DN14" s="22">
         <v>95.9</v>
       </c>
       <c r="DO14" s="22">
         <v>99.4</v>
       </c>
       <c r="DP14" s="22">
         <v>105.3</v>
       </c>
-      <c r="DQ14" s="22">
+      <c r="DQ14" s="25">
         <v>93.8</v>
       </c>
       <c r="DR14" s="22">
         <v>93.2</v>
       </c>
     </row>
     <row r="15" spans="1:122">
       <c r="A15" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="15">
         <v>63.4</v>
       </c>
       <c r="C15" s="15">
         <v>99.8</v>
       </c>
       <c r="D15" s="15">
         <v>122.8</v>
       </c>
       <c r="E15" s="15">
         <v>97.1</v>
       </c>
       <c r="F15" s="15">
         <v>90.2</v>
       </c>
@@ -6130,51 +6130,51 @@
       </c>
       <c r="DI15" s="25">
         <v>99.3</v>
       </c>
       <c r="DJ15" s="44">
         <v>100.2</v>
       </c>
       <c r="DK15" s="25">
         <v>115.9</v>
       </c>
       <c r="DL15" s="25">
         <v>113.7</v>
       </c>
       <c r="DM15" s="25">
         <v>104.1</v>
       </c>
       <c r="DN15" s="22">
         <v>92.2</v>
       </c>
       <c r="DO15" s="22">
         <v>97.3</v>
       </c>
       <c r="DP15" s="22">
         <v>105.5</v>
       </c>
-      <c r="DQ15" s="22">
+      <c r="DQ15" s="25">
         <v>103.1</v>
       </c>
       <c r="DR15" s="22">
         <v>97.3</v>
       </c>
     </row>
     <row r="16" spans="1:122">
       <c r="A16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="15">
         <v>74.8</v>
       </c>
       <c r="C16" s="15">
         <v>102.4</v>
       </c>
       <c r="D16" s="15">
         <v>103.6</v>
       </c>
       <c r="E16" s="15">
         <v>101.6</v>
       </c>
       <c r="F16" s="15">
         <v>92</v>
       </c>
@@ -6498,51 +6498,51 @@
       </c>
       <c r="DI16" s="25">
         <v>110.6</v>
       </c>
       <c r="DJ16" s="44">
         <v>93.1</v>
       </c>
       <c r="DK16" s="25">
         <v>110.9</v>
       </c>
       <c r="DL16" s="25">
         <v>114</v>
       </c>
       <c r="DM16" s="25">
         <v>87.5</v>
       </c>
       <c r="DN16" s="22">
         <v>107.8</v>
       </c>
       <c r="DO16" s="22">
         <v>90.2</v>
       </c>
       <c r="DP16" s="22">
         <v>109.2</v>
       </c>
-      <c r="DQ16" s="22">
+      <c r="DQ16" s="25">
         <v>96.6</v>
       </c>
       <c r="DR16" s="22">
         <v>99.5</v>
       </c>
     </row>
     <row r="17" spans="1:122">
       <c r="A17" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="15">
         <v>69.2</v>
       </c>
       <c r="C17" s="15">
         <v>98.2</v>
       </c>
       <c r="D17" s="15">
         <v>127.3</v>
       </c>
       <c r="E17" s="15">
         <v>90.9</v>
       </c>
       <c r="F17" s="15">
         <v>99.8</v>
       </c>
@@ -6866,51 +6866,51 @@
       </c>
       <c r="DI17" s="25">
         <v>100.6</v>
       </c>
       <c r="DJ17" s="44">
         <v>99.7</v>
       </c>
       <c r="DK17" s="25">
         <v>106.5</v>
       </c>
       <c r="DL17" s="25">
         <v>112.1</v>
       </c>
       <c r="DM17" s="25">
         <v>98.1</v>
       </c>
       <c r="DN17" s="22">
         <v>96.4</v>
       </c>
       <c r="DO17" s="22">
         <v>102.7</v>
       </c>
       <c r="DP17" s="22">
         <v>104.7</v>
       </c>
-      <c r="DQ17" s="22">
+      <c r="DQ17" s="25">
         <v>99.1</v>
       </c>
       <c r="DR17" s="22">
         <v>94.2</v>
       </c>
     </row>
     <row r="18" spans="1:122">
       <c r="A18" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="15">
         <v>69.400000000000006</v>
       </c>
       <c r="C18" s="15">
         <v>99.2</v>
       </c>
       <c r="D18" s="15">
         <v>105.6</v>
       </c>
       <c r="E18" s="15">
         <v>100.4</v>
       </c>
       <c r="F18" s="15">
         <v>98.8</v>
       </c>
@@ -7234,51 +7234,51 @@
       </c>
       <c r="DI18" s="25">
         <v>101.7</v>
       </c>
       <c r="DJ18" s="44">
         <v>106.2</v>
       </c>
       <c r="DK18" s="25">
         <v>115</v>
       </c>
       <c r="DL18" s="25">
         <v>106.4</v>
       </c>
       <c r="DM18" s="25">
         <v>82.7</v>
       </c>
       <c r="DN18" s="22">
         <v>101</v>
       </c>
       <c r="DO18" s="22">
         <v>99.5</v>
       </c>
       <c r="DP18" s="22">
         <v>112</v>
       </c>
-      <c r="DQ18" s="22">
+      <c r="DQ18" s="25">
         <v>98.5</v>
       </c>
       <c r="DR18" s="22">
         <v>84.9</v>
       </c>
     </row>
     <row r="19" spans="1:122">
       <c r="A19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="15">
         <v>88.1</v>
       </c>
       <c r="C19" s="15">
         <v>100.2</v>
       </c>
       <c r="D19" s="15">
         <v>111</v>
       </c>
       <c r="E19" s="15">
         <v>96.1</v>
       </c>
       <c r="F19" s="15">
         <v>96.5</v>
       </c>
@@ -7602,51 +7602,51 @@
       </c>
       <c r="DI19" s="25">
         <v>98.3</v>
       </c>
       <c r="DJ19" s="44">
         <v>101.5</v>
       </c>
       <c r="DK19" s="25">
         <v>101.3</v>
       </c>
       <c r="DL19" s="25">
         <v>93.7</v>
       </c>
       <c r="DM19" s="25">
         <v>90.7</v>
       </c>
       <c r="DN19" s="22">
         <v>99.5</v>
       </c>
       <c r="DO19" s="22">
         <v>97.4</v>
       </c>
       <c r="DP19" s="22">
         <v>103.2</v>
       </c>
-      <c r="DQ19" s="22">
+      <c r="DQ19" s="25">
         <v>88.4</v>
       </c>
       <c r="DR19" s="22">
         <v>96.7</v>
       </c>
     </row>
     <row r="20" spans="1:122">
       <c r="A20" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="15">
         <v>73.400000000000006</v>
       </c>
       <c r="C20" s="15">
         <v>101.5</v>
       </c>
       <c r="D20" s="15">
         <v>105.1</v>
       </c>
       <c r="E20" s="15">
         <v>109.6</v>
       </c>
       <c r="F20" s="15">
         <v>101.8</v>
       </c>
@@ -7970,51 +7970,51 @@
       </c>
       <c r="DI20" s="25">
         <v>94.7</v>
       </c>
       <c r="DJ20" s="44">
         <v>98.6</v>
       </c>
       <c r="DK20" s="25">
         <v>118.5</v>
       </c>
       <c r="DL20" s="25">
         <v>99.3</v>
       </c>
       <c r="DM20" s="25">
         <v>91</v>
       </c>
       <c r="DN20" s="22">
         <v>95.7</v>
       </c>
       <c r="DO20" s="22">
         <v>96.2</v>
       </c>
       <c r="DP20" s="22">
         <v>116.5</v>
       </c>
-      <c r="DQ20" s="22">
+      <c r="DQ20" s="25">
         <v>98.3</v>
       </c>
       <c r="DR20" s="22">
         <v>92.9</v>
       </c>
     </row>
     <row r="21" spans="1:122">
       <c r="A21" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="15">
         <v>88.8</v>
       </c>
       <c r="C21" s="15">
         <v>99.6</v>
       </c>
       <c r="D21" s="15">
         <v>101.1</v>
       </c>
       <c r="E21" s="15">
         <v>113.9</v>
       </c>
       <c r="F21" s="15">
         <v>102.3</v>
       </c>
@@ -8338,51 +8338,51 @@
       </c>
       <c r="DI21" s="25">
         <v>119.6</v>
       </c>
       <c r="DJ21" s="44">
         <v>77.3</v>
       </c>
       <c r="DK21" s="25">
         <v>111.9</v>
       </c>
       <c r="DL21" s="25">
         <v>98.9</v>
       </c>
       <c r="DM21" s="25">
         <v>93.9</v>
       </c>
       <c r="DN21" s="22">
         <v>119.4</v>
       </c>
       <c r="DO21" s="22">
         <v>75.8</v>
       </c>
       <c r="DP21" s="22">
         <v>110.4</v>
       </c>
-      <c r="DQ21" s="22">
+      <c r="DQ21" s="25">
         <v>95.6</v>
       </c>
       <c r="DR21" s="22">
         <v>93.2</v>
       </c>
     </row>
     <row r="22" spans="1:122">
       <c r="A22" s="14" t="s">
         <v>140</v>
       </c>
       <c r="B22" s="15">
         <v>89.2</v>
       </c>
       <c r="C22" s="15">
         <v>96.8</v>
       </c>
       <c r="D22" s="15">
         <v>106.3</v>
       </c>
       <c r="E22" s="15">
         <v>112.8</v>
       </c>
       <c r="F22" s="15">
         <v>107.4</v>
       </c>
@@ -8706,51 +8706,51 @@
       </c>
       <c r="DI22" s="25">
         <v>105.2</v>
       </c>
       <c r="DJ22" s="44">
         <v>97.7</v>
       </c>
       <c r="DK22" s="25">
         <v>104.5</v>
       </c>
       <c r="DL22" s="25">
         <v>99.1</v>
       </c>
       <c r="DM22" s="25">
         <v>90.2</v>
       </c>
       <c r="DN22" s="22">
         <v>104.9</v>
       </c>
       <c r="DO22" s="22">
         <v>94.2</v>
       </c>
       <c r="DP22" s="22">
         <v>105</v>
       </c>
-      <c r="DQ22" s="22">
+      <c r="DQ22" s="25">
         <v>95.1</v>
       </c>
       <c r="DR22" s="22">
         <v>92.2</v>
       </c>
     </row>
     <row r="23" spans="1:122">
       <c r="A23" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="15">
         <v>78.7</v>
       </c>
       <c r="C23" s="15">
         <v>100</v>
       </c>
       <c r="D23" s="15">
         <v>120.1</v>
       </c>
       <c r="E23" s="15">
         <v>100.2</v>
       </c>
       <c r="F23" s="15">
         <v>96.9</v>
       </c>
@@ -9074,51 +9074,51 @@
       </c>
       <c r="DI23" s="25">
         <v>104.5</v>
       </c>
       <c r="DJ23" s="44">
         <v>100.8</v>
       </c>
       <c r="DK23" s="25">
         <v>110.1</v>
       </c>
       <c r="DL23" s="25">
         <v>109.8</v>
       </c>
       <c r="DM23" s="25">
         <v>91.5</v>
       </c>
       <c r="DN23" s="22">
         <v>102.3</v>
       </c>
       <c r="DO23" s="22">
         <v>98.5</v>
       </c>
       <c r="DP23" s="22">
         <v>106.6</v>
       </c>
-      <c r="DQ23" s="22">
+      <c r="DQ23" s="25">
         <v>102.3</v>
       </c>
       <c r="DR23" s="22">
         <v>85.7</v>
       </c>
     </row>
     <row r="24" spans="1:122">
       <c r="A24" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="15">
         <v>96.3</v>
       </c>
       <c r="C24" s="15">
         <v>97.3</v>
       </c>
       <c r="D24" s="15">
         <v>109.7</v>
       </c>
       <c r="E24" s="15">
         <v>92</v>
       </c>
       <c r="F24" s="15">
         <v>101.7</v>
       </c>
@@ -9442,51 +9442,51 @@
       </c>
       <c r="DI24" s="25">
         <v>110.7</v>
       </c>
       <c r="DJ24" s="44">
         <v>98.5</v>
       </c>
       <c r="DK24" s="25">
         <v>97.8</v>
       </c>
       <c r="DL24" s="25">
         <v>100.7</v>
       </c>
       <c r="DM24" s="25">
         <v>96.4</v>
       </c>
       <c r="DN24" s="22">
         <v>105.6</v>
       </c>
       <c r="DO24" s="22">
         <v>97.6</v>
       </c>
       <c r="DP24" s="22">
         <v>98.2</v>
       </c>
-      <c r="DQ24" s="22">
+      <c r="DQ24" s="25">
         <v>100.7</v>
       </c>
       <c r="DR24" s="22">
         <v>96.8</v>
       </c>
     </row>
     <row r="25" spans="1:122" s="57" customFormat="1" ht="25.5">
       <c r="A25" s="2" t="s">
         <v>150</v>
       </c>
       <c r="B25" s="54"/>
       <c r="C25" s="54"/>
       <c r="D25" s="54"/>
       <c r="E25" s="54"/>
       <c r="F25" s="54"/>
       <c r="G25" s="54"/>
       <c r="H25" s="54"/>
       <c r="I25" s="54"/>
       <c r="J25" s="54"/>
       <c r="K25" s="54"/>
       <c r="L25" s="54"/>
       <c r="M25" s="54"/>
       <c r="N25" s="54"/>
       <c r="O25" s="54"/>
       <c r="P25" s="54"/>
@@ -17283,52 +17283,52 @@
       <c r="DP46" s="22">
         <v>97.7</v>
       </c>
       <c r="DQ46" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR46" s="22">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A3:CY3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BY99"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AX1" workbookViewId="0">
-      <selection activeCell="BV42" sqref="BV42"/>
+    <sheetView topLeftCell="AX1" workbookViewId="0">
+      <selection activeCell="BX35" sqref="BX35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="57.7109375" style="38" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="38" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="38" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="38" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="38" customWidth="1"/>
     <col min="6" max="7" width="8.7109375" style="38" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="38"/>
     <col min="9" max="9" width="8.7109375" style="38" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="38"/>
     <col min="11" max="11" width="9" style="38" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="38"/>
     <col min="14" max="14" width="8.5703125" style="38" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="38"/>
     <col min="16" max="16" width="9" style="38" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="38"/>
     <col min="19" max="19" width="8.140625" style="38" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="38"/>
     <col min="21" max="21" width="8.140625" style="38" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="38" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="38" customWidth="1"/>
     <col min="24" max="24" width="9.5703125" style="38" customWidth="1"/>
@@ -17352,162 +17352,162 @@
         <v>134</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
       <c r="D1" s="60"/>
       <c r="E1" s="60"/>
       <c r="F1" s="60"/>
       <c r="G1" s="60"/>
       <c r="H1" s="60"/>
       <c r="I1" s="60"/>
       <c r="J1" s="60"/>
       <c r="K1" s="60"/>
       <c r="L1" s="60"/>
       <c r="M1" s="60"/>
       <c r="N1" s="60"/>
       <c r="O1" s="60"/>
       <c r="P1" s="60"/>
       <c r="Q1" s="60"/>
       <c r="R1" s="60"/>
       <c r="S1" s="60"/>
       <c r="T1" s="60"/>
       <c r="U1" s="60"/>
       <c r="V1" s="60"/>
     </row>
     <row r="2" spans="1:77" s="39" customFormat="1">
-      <c r="A2" s="76"/>
-      <c r="B2" s="72" t="s">
+      <c r="A2" s="69"/>
+      <c r="B2" s="70" t="s">
         <v>103</v>
       </c>
-      <c r="C2" s="73"/>
-[...3 lines deleted...]
-      <c r="G2" s="72" t="s">
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="70" t="s">
         <v>102</v>
       </c>
-      <c r="H2" s="73"/>
-[...3 lines deleted...]
-      <c r="L2" s="72" t="s">
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="70" t="s">
         <v>101</v>
       </c>
-      <c r="M2" s="73"/>
-[...3 lines deleted...]
-      <c r="Q2" s="72" t="s">
+      <c r="M2" s="71"/>
+      <c r="N2" s="71"/>
+      <c r="O2" s="71"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="70" t="s">
         <v>100</v>
       </c>
-      <c r="R2" s="73"/>
-[...3 lines deleted...]
-      <c r="V2" s="72" t="s">
+      <c r="R2" s="71"/>
+      <c r="S2" s="71"/>
+      <c r="T2" s="71"/>
+      <c r="U2" s="72"/>
+      <c r="V2" s="70" t="s">
         <v>99</v>
       </c>
-      <c r="W2" s="73"/>
-[...3 lines deleted...]
-      <c r="AA2" s="69" t="s">
+      <c r="W2" s="71"/>
+      <c r="X2" s="71"/>
+      <c r="Y2" s="71"/>
+      <c r="Z2" s="75"/>
+      <c r="AA2" s="76" t="s">
         <v>98</v>
       </c>
-      <c r="AB2" s="69"/>
-[...3 lines deleted...]
-      <c r="AF2" s="69" t="s">
+      <c r="AB2" s="76"/>
+      <c r="AC2" s="76"/>
+      <c r="AD2" s="76"/>
+      <c r="AE2" s="77"/>
+      <c r="AF2" s="76" t="s">
         <v>97</v>
       </c>
-      <c r="AG2" s="69"/>
-[...3 lines deleted...]
-      <c r="AK2" s="69" t="s">
+      <c r="AG2" s="76"/>
+      <c r="AH2" s="76"/>
+      <c r="AI2" s="76"/>
+      <c r="AJ2" s="76"/>
+      <c r="AK2" s="76" t="s">
         <v>105</v>
       </c>
-      <c r="AL2" s="69"/>
-[...3 lines deleted...]
-      <c r="AP2" s="72" t="s">
+      <c r="AL2" s="76"/>
+      <c r="AM2" s="76"/>
+      <c r="AN2" s="76"/>
+      <c r="AO2" s="76"/>
+      <c r="AP2" s="70" t="s">
         <v>110</v>
       </c>
-      <c r="AQ2" s="73"/>
-[...3 lines deleted...]
-      <c r="AU2" s="72" t="s">
+      <c r="AQ2" s="71"/>
+      <c r="AR2" s="71"/>
+      <c r="AS2" s="71"/>
+      <c r="AT2" s="75"/>
+      <c r="AU2" s="70" t="s">
         <v>115</v>
       </c>
-      <c r="AV2" s="73"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="72" t="s">
+      <c r="AV2" s="71"/>
+      <c r="AW2" s="71"/>
+      <c r="AX2" s="71"/>
+      <c r="AY2" s="75"/>
+      <c r="AZ2" s="70" t="s">
         <v>120</v>
       </c>
-      <c r="BA2" s="73"/>
-[...3 lines deleted...]
-      <c r="BE2" s="72" t="s">
+      <c r="BA2" s="71"/>
+      <c r="BB2" s="71"/>
+      <c r="BC2" s="71"/>
+      <c r="BD2" s="75"/>
+      <c r="BE2" s="70" t="s">
         <v>131</v>
       </c>
-      <c r="BF2" s="73"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="72" t="s">
+      <c r="BF2" s="71"/>
+      <c r="BG2" s="71"/>
+      <c r="BH2" s="71"/>
+      <c r="BI2" s="75"/>
+      <c r="BJ2" s="70" t="s">
         <v>132</v>
       </c>
-      <c r="BK2" s="73"/>
-[...3 lines deleted...]
-      <c r="BO2" s="72" t="s">
+      <c r="BK2" s="71"/>
+      <c r="BL2" s="71"/>
+      <c r="BM2" s="71"/>
+      <c r="BN2" s="75"/>
+      <c r="BO2" s="70" t="s">
         <v>139</v>
       </c>
-      <c r="BP2" s="73"/>
-[...3 lines deleted...]
-      <c r="BT2" s="72" t="s">
+      <c r="BP2" s="71"/>
+      <c r="BQ2" s="71"/>
+      <c r="BR2" s="71"/>
+      <c r="BS2" s="75"/>
+      <c r="BT2" s="70" t="s">
         <v>145</v>
       </c>
-      <c r="BU2" s="73"/>
-[...2 lines deleted...]
-      <c r="BX2" s="74"/>
+      <c r="BU2" s="71"/>
+      <c r="BV2" s="71"/>
+      <c r="BW2" s="71"/>
+      <c r="BX2" s="75"/>
       <c r="BY2" s="66" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="3" spans="1:77" s="39" customFormat="1" ht="33.75">
-      <c r="A3" s="76"/>
+      <c r="A3" s="69"/>
       <c r="B3" s="40" t="s">
         <v>125</v>
       </c>
       <c r="C3" s="40" t="s">
         <v>126</v>
       </c>
       <c r="D3" s="40" t="s">
         <v>127</v>
       </c>
       <c r="E3" s="40" t="s">
         <v>128</v>
       </c>
       <c r="F3" s="40" t="s">
         <v>124</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>125</v>
       </c>
       <c r="H3" s="40" t="s">
         <v>126</v>
       </c>
       <c r="I3" s="40" t="s">
         <v>127</v>
       </c>
       <c r="J3" s="40" t="s">
@@ -17695,108 +17695,108 @@
       </c>
       <c r="BS3" s="40" t="s">
         <v>124</v>
       </c>
       <c r="BT3" s="40" t="s">
         <v>125</v>
       </c>
       <c r="BU3" s="40" t="s">
         <v>126</v>
       </c>
       <c r="BV3" s="40" t="s">
         <v>127</v>
       </c>
       <c r="BW3" s="40" t="s">
         <v>128</v>
       </c>
       <c r="BX3" s="40" t="s">
         <v>124</v>
       </c>
       <c r="BY3" s="40" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="4" spans="1:77" s="39" customFormat="1">
       <c r="A4" s="41"/>
-      <c r="B4" s="70"/>
-[...56 lines deleted...]
-      <c r="BG4" s="71"/>
+      <c r="B4" s="73"/>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="74"/>
+      <c r="O4" s="74"/>
+      <c r="P4" s="74"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74"/>
+      <c r="S4" s="74"/>
+      <c r="T4" s="74"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="74"/>
+      <c r="W4" s="74"/>
+      <c r="X4" s="74"/>
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="74"/>
+      <c r="AA4" s="74"/>
+      <c r="AB4" s="74"/>
+      <c r="AC4" s="74"/>
+      <c r="AD4" s="74"/>
+      <c r="AE4" s="74"/>
+      <c r="AF4" s="74"/>
+      <c r="AG4" s="74"/>
+      <c r="AH4" s="74"/>
+      <c r="AI4" s="74"/>
+      <c r="AJ4" s="74"/>
+      <c r="AK4" s="74"/>
+      <c r="AL4" s="74"/>
+      <c r="AM4" s="74"/>
+      <c r="AN4" s="74"/>
+      <c r="AO4" s="74"/>
+      <c r="AP4" s="74"/>
+      <c r="AQ4" s="74"/>
+      <c r="AR4" s="74"/>
+      <c r="AS4" s="74"/>
+      <c r="AT4" s="74"/>
+      <c r="AU4" s="74"/>
+      <c r="AV4" s="74"/>
+      <c r="AW4" s="74"/>
+      <c r="AX4" s="74"/>
+      <c r="AY4" s="74"/>
+      <c r="AZ4" s="74"/>
+      <c r="BA4" s="74"/>
+      <c r="BB4" s="74"/>
+      <c r="BC4" s="74"/>
+      <c r="BD4" s="74"/>
+      <c r="BE4" s="74"/>
+      <c r="BF4" s="74"/>
+      <c r="BG4" s="74"/>
       <c r="BL4" s="42"/>
     </row>
     <row r="5" spans="1:77">
       <c r="A5" s="58" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="25">
         <v>109</v>
       </c>
       <c r="C5" s="25">
         <v>105</v>
       </c>
       <c r="D5" s="25">
         <v>105.5</v>
       </c>
       <c r="E5" s="16">
         <v>107.2</v>
       </c>
       <c r="F5" s="15">
         <v>107.10954683663348</v>
       </c>
       <c r="G5" s="25">
         <v>111.5</v>
       </c>
       <c r="H5" s="18">
@@ -17981,52 +17981,52 @@
       </c>
       <c r="BP5" s="25">
         <v>102.4</v>
       </c>
       <c r="BQ5" s="25">
         <v>102.9</v>
       </c>
       <c r="BR5" s="25">
         <v>102.7</v>
       </c>
       <c r="BS5" s="25">
         <v>102.4</v>
       </c>
       <c r="BT5" s="25">
         <v>101.2</v>
       </c>
       <c r="BU5" s="25">
         <v>100.5</v>
       </c>
       <c r="BV5" s="25">
         <v>99.6</v>
       </c>
       <c r="BW5" s="25">
         <v>98.6</v>
       </c>
-      <c r="BX5" s="22">
-        <v>98.3</v>
+      <c r="BX5" s="25">
+        <v>98.2</v>
       </c>
       <c r="BY5" s="22">
         <v>97.7</v>
       </c>
     </row>
     <row r="6" spans="1:77">
       <c r="A6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="25">
         <v>103.9</v>
       </c>
       <c r="C6" s="25">
         <v>105.5</v>
       </c>
       <c r="D6" s="25">
         <v>106.6</v>
       </c>
       <c r="E6" s="18">
         <v>114</v>
       </c>
       <c r="F6" s="15">
         <v>113.87718618568458</v>
       </c>
       <c r="G6" s="25">
@@ -18214,51 +18214,51 @@
       </c>
       <c r="BP6" s="25">
         <v>105.1</v>
       </c>
       <c r="BQ6" s="25">
         <v>107.5</v>
       </c>
       <c r="BR6" s="25">
         <v>109.6</v>
       </c>
       <c r="BS6" s="25">
         <v>108.9</v>
       </c>
       <c r="BT6" s="25">
         <v>107.2</v>
       </c>
       <c r="BU6" s="25">
         <v>109.1</v>
       </c>
       <c r="BV6" s="25">
         <v>107.8</v>
       </c>
       <c r="BW6" s="25">
         <v>109.3</v>
       </c>
-      <c r="BX6" s="22">
+      <c r="BX6" s="25">
         <v>109.3</v>
       </c>
       <c r="BY6" s="22">
         <v>107.7</v>
       </c>
     </row>
     <row r="7" spans="1:77">
       <c r="A7" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="25">
         <v>110.4</v>
       </c>
       <c r="C7" s="25">
         <v>107.4</v>
       </c>
       <c r="D7" s="25">
         <v>105.9</v>
       </c>
       <c r="E7" s="18">
         <v>106.5</v>
       </c>
       <c r="F7" s="15">
         <v>106.53805755233435</v>
       </c>
@@ -18447,52 +18447,52 @@
       </c>
       <c r="BP7" s="25">
         <v>105.5</v>
       </c>
       <c r="BQ7" s="25">
         <v>105.5</v>
       </c>
       <c r="BR7" s="25">
         <v>105.2</v>
       </c>
       <c r="BS7" s="25">
         <v>105.5</v>
       </c>
       <c r="BT7" s="25">
         <v>104.4</v>
       </c>
       <c r="BU7" s="25">
         <v>103.1</v>
       </c>
       <c r="BV7" s="25">
         <v>101.7</v>
       </c>
       <c r="BW7" s="25">
         <v>100.9</v>
       </c>
-      <c r="BX7" s="22">
-        <v>100.9</v>
+      <c r="BX7" s="25">
+        <v>100.7</v>
       </c>
       <c r="BY7" s="22">
         <v>99.9</v>
       </c>
     </row>
     <row r="8" spans="1:77">
       <c r="A8" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="25">
         <v>116.4</v>
       </c>
       <c r="C8" s="25">
         <v>109.3</v>
       </c>
       <c r="D8" s="25">
         <v>106.2</v>
       </c>
       <c r="E8" s="18">
         <v>105.8</v>
       </c>
       <c r="F8" s="15">
         <v>105.78247194059459</v>
       </c>
       <c r="G8" s="25">
@@ -18680,51 +18680,51 @@
       </c>
       <c r="BP8" s="25">
         <v>103.2</v>
       </c>
       <c r="BQ8" s="25">
         <v>103.3</v>
       </c>
       <c r="BR8" s="25">
         <v>103.3</v>
       </c>
       <c r="BS8" s="25">
         <v>103.4</v>
       </c>
       <c r="BT8" s="25">
         <v>103.8</v>
       </c>
       <c r="BU8" s="25">
         <v>102.1</v>
       </c>
       <c r="BV8" s="25">
         <v>100.1</v>
       </c>
       <c r="BW8" s="25">
         <v>98.9</v>
       </c>
-      <c r="BX8" s="22">
+      <c r="BX8" s="25">
         <v>98.4</v>
       </c>
       <c r="BY8" s="22">
         <v>97.4</v>
       </c>
     </row>
     <row r="9" spans="1:77">
       <c r="A9" s="27" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="25">
         <v>105.6</v>
       </c>
       <c r="C9" s="25">
         <v>104.8</v>
       </c>
       <c r="D9" s="25">
         <v>104.4</v>
       </c>
       <c r="E9" s="18">
         <v>105.7</v>
       </c>
       <c r="F9" s="15">
         <v>105.63139563739857</v>
       </c>
@@ -18913,52 +18913,52 @@
       </c>
       <c r="BP9" s="25">
         <v>106</v>
       </c>
       <c r="BQ9" s="25">
         <v>106.2</v>
       </c>
       <c r="BR9" s="25">
         <v>105.7</v>
       </c>
       <c r="BS9" s="25">
         <v>106.1</v>
       </c>
       <c r="BT9" s="25">
         <v>105.3</v>
       </c>
       <c r="BU9" s="25">
         <v>104.3</v>
       </c>
       <c r="BV9" s="25">
         <v>103.4</v>
       </c>
       <c r="BW9" s="25">
         <v>102.8</v>
       </c>
-      <c r="BX9" s="22">
-        <v>103.5</v>
+      <c r="BX9" s="25">
+        <v>102.5</v>
       </c>
       <c r="BY9" s="22">
         <v>102.1</v>
       </c>
     </row>
     <row r="10" spans="1:77">
       <c r="A10" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="25">
         <v>104.2</v>
       </c>
       <c r="C10" s="25">
         <v>105.6</v>
       </c>
       <c r="D10" s="25">
         <v>104.8</v>
       </c>
       <c r="E10" s="18">
         <v>105.6</v>
       </c>
       <c r="F10" s="15">
         <v>105.79188519858317</v>
       </c>
       <c r="G10" s="25">
@@ -19146,51 +19146,51 @@
       </c>
       <c r="BP10" s="25">
         <v>115.9</v>
       </c>
       <c r="BQ10" s="25">
         <v>114</v>
       </c>
       <c r="BR10" s="25">
         <v>111.6</v>
       </c>
       <c r="BS10" s="25">
         <v>112.5</v>
       </c>
       <c r="BT10" s="25">
         <v>105.9</v>
       </c>
       <c r="BU10" s="25">
         <v>105.4</v>
       </c>
       <c r="BV10" s="25">
         <v>104.6</v>
       </c>
       <c r="BW10" s="25">
         <v>104.1</v>
       </c>
-      <c r="BX10" s="22">
+      <c r="BX10" s="25">
         <v>104.4</v>
       </c>
       <c r="BY10" s="22">
         <v>102.7</v>
       </c>
     </row>
     <row r="11" spans="1:77" ht="21.75" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B11" s="25">
         <v>99.2</v>
       </c>
       <c r="C11" s="25">
         <v>97.6</v>
       </c>
       <c r="D11" s="25">
         <v>98.2</v>
       </c>
       <c r="E11" s="18">
         <v>100.3</v>
       </c>
       <c r="F11" s="15">
         <v>100.417087673648</v>
       </c>
@@ -19379,52 +19379,52 @@
       </c>
       <c r="BP11" s="25">
         <v>115.5</v>
       </c>
       <c r="BQ11" s="25">
         <v>113.8</v>
       </c>
       <c r="BR11" s="25">
         <v>112.2</v>
       </c>
       <c r="BS11" s="25">
         <v>114</v>
       </c>
       <c r="BT11" s="25">
         <v>100.8</v>
       </c>
       <c r="BU11" s="25">
         <v>102.3</v>
       </c>
       <c r="BV11" s="25">
         <v>101.8</v>
       </c>
       <c r="BW11" s="25">
         <v>104.7</v>
       </c>
-      <c r="BX11" s="22">
-        <v>102.7</v>
+      <c r="BX11" s="25">
+        <v>102.6</v>
       </c>
       <c r="BY11" s="22">
         <v>104.3</v>
       </c>
     </row>
     <row r="12" spans="1:77">
       <c r="A12" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="25">
         <v>102.7</v>
       </c>
       <c r="C12" s="25">
         <v>100.6</v>
       </c>
       <c r="D12" s="25">
         <v>98.6</v>
       </c>
       <c r="E12" s="18">
         <v>97.4</v>
       </c>
       <c r="F12" s="15">
         <v>97.406118007641282</v>
       </c>
       <c r="G12" s="25">
@@ -19612,52 +19612,52 @@
       </c>
       <c r="BP12" s="25">
         <v>98.2</v>
       </c>
       <c r="BQ12" s="25">
         <v>100</v>
       </c>
       <c r="BR12" s="25">
         <v>100.1</v>
       </c>
       <c r="BS12" s="25">
         <v>97.9</v>
       </c>
       <c r="BT12" s="25">
         <v>92.8</v>
       </c>
       <c r="BU12" s="25">
         <v>89.5</v>
       </c>
       <c r="BV12" s="25">
         <v>89.4</v>
       </c>
       <c r="BW12" s="25">
         <v>90.2</v>
       </c>
-      <c r="BX12" s="22">
-        <v>90.6</v>
+      <c r="BX12" s="25">
+        <v>91.1</v>
       </c>
       <c r="BY12" s="22">
         <v>98.9</v>
       </c>
     </row>
     <row r="13" spans="1:77" ht="12" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="25">
         <v>105.2</v>
       </c>
       <c r="C13" s="25">
         <v>105.1</v>
       </c>
       <c r="D13" s="25">
         <v>105.1</v>
       </c>
       <c r="E13" s="18">
         <v>105.9</v>
       </c>
       <c r="F13" s="15">
         <v>105.54100144479021</v>
       </c>
       <c r="G13" s="25">
@@ -19845,51 +19845,51 @@
       </c>
       <c r="BP13" s="25">
         <v>106.2</v>
       </c>
       <c r="BQ13" s="25">
         <v>105.6</v>
       </c>
       <c r="BR13" s="25">
         <v>107.5</v>
       </c>
       <c r="BS13" s="25">
         <v>105.2</v>
       </c>
       <c r="BT13" s="25">
         <v>105.9</v>
       </c>
       <c r="BU13" s="25">
         <v>105</v>
       </c>
       <c r="BV13" s="25">
         <v>104.2</v>
       </c>
       <c r="BW13" s="25">
         <v>102</v>
       </c>
-      <c r="BX13" s="22">
+      <c r="BX13" s="25">
         <v>102.5</v>
       </c>
       <c r="BY13" s="22">
         <v>97.1</v>
       </c>
     </row>
     <row r="14" spans="1:77">
       <c r="A14" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="25">
         <v>106.3</v>
       </c>
       <c r="C14" s="25">
         <v>107.3</v>
       </c>
       <c r="D14" s="25">
         <v>104.7</v>
       </c>
       <c r="E14" s="18">
         <v>106.5</v>
       </c>
       <c r="F14" s="15">
         <v>106.99670032935873</v>
       </c>
@@ -20078,51 +20078,51 @@
       </c>
       <c r="BP14" s="25">
         <v>105.2</v>
       </c>
       <c r="BQ14" s="25">
         <v>104.7</v>
       </c>
       <c r="BR14" s="25">
         <v>104.9</v>
       </c>
       <c r="BS14" s="25">
         <v>105.1</v>
       </c>
       <c r="BT14" s="25">
         <v>103.7</v>
       </c>
       <c r="BU14" s="25">
         <v>104.3</v>
       </c>
       <c r="BV14" s="25">
         <v>104.2</v>
       </c>
       <c r="BW14" s="25">
         <v>102.3</v>
       </c>
-      <c r="BX14" s="22">
+      <c r="BX14" s="25">
         <v>102.4</v>
       </c>
       <c r="BY14" s="22">
         <v>101.1</v>
       </c>
     </row>
     <row r="15" spans="1:77">
       <c r="A15" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="25">
         <v>103</v>
       </c>
       <c r="C15" s="25">
         <v>101.7</v>
       </c>
       <c r="D15" s="25">
         <v>101.5</v>
       </c>
       <c r="E15" s="18">
         <v>102.9</v>
       </c>
       <c r="F15" s="15">
         <v>102.50436619321772</v>
       </c>
@@ -20311,51 +20311,51 @@
       </c>
       <c r="BP15" s="25">
         <v>95.7</v>
       </c>
       <c r="BQ15" s="25">
         <v>96.4</v>
       </c>
       <c r="BR15" s="25">
         <v>100.1</v>
       </c>
       <c r="BS15" s="25">
         <v>100.1</v>
       </c>
       <c r="BT15" s="25">
         <v>95.3</v>
       </c>
       <c r="BU15" s="25">
         <v>95.8</v>
       </c>
       <c r="BV15" s="25">
         <v>95.9</v>
       </c>
       <c r="BW15" s="25">
         <v>94.7</v>
       </c>
-      <c r="BX15" s="22">
+      <c r="BX15" s="25">
         <v>93.8</v>
       </c>
       <c r="BY15" s="22">
         <v>93.6</v>
       </c>
     </row>
     <row r="16" spans="1:77">
       <c r="A16" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="25">
         <v>105.2</v>
       </c>
       <c r="C16" s="25">
         <v>106.3</v>
       </c>
       <c r="D16" s="25">
         <v>103.8</v>
       </c>
       <c r="E16" s="18">
         <v>106.7</v>
       </c>
       <c r="F16" s="15">
         <v>107.17940027717202</v>
       </c>
@@ -20544,51 +20544,51 @@
       </c>
       <c r="BP16" s="25">
         <v>110.9</v>
       </c>
       <c r="BQ16" s="25">
         <v>115.5</v>
       </c>
       <c r="BR16" s="25">
         <v>119.4</v>
       </c>
       <c r="BS16" s="25">
         <v>113.7</v>
       </c>
       <c r="BT16" s="25">
         <v>120</v>
       </c>
       <c r="BU16" s="25">
         <v>115.3</v>
       </c>
       <c r="BV16" s="25">
         <v>113.2</v>
       </c>
       <c r="BW16" s="25">
         <v>105.4</v>
       </c>
-      <c r="BX16" s="22">
+      <c r="BX16" s="25">
         <v>103.1</v>
       </c>
       <c r="BY16" s="22">
         <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:77">
       <c r="A17" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="25">
         <v>102.9</v>
       </c>
       <c r="C17" s="25">
         <v>105</v>
       </c>
       <c r="D17" s="25">
         <v>104.3</v>
       </c>
       <c r="E17" s="18">
         <v>105.3</v>
       </c>
       <c r="F17" s="15">
         <v>105.14041884896747</v>
       </c>
@@ -20777,51 +20777,51 @@
       </c>
       <c r="BP17" s="25">
         <v>116.1</v>
       </c>
       <c r="BQ17" s="25">
         <v>116.3</v>
       </c>
       <c r="BR17" s="25">
         <v>114.2</v>
       </c>
       <c r="BS17" s="25">
         <v>114</v>
       </c>
       <c r="BT17" s="25">
         <v>100.2</v>
       </c>
       <c r="BU17" s="25">
         <v>100</v>
       </c>
       <c r="BV17" s="25">
         <v>97.8</v>
       </c>
       <c r="BW17" s="25">
         <v>96.4</v>
       </c>
-      <c r="BX17" s="22">
+      <c r="BX17" s="25">
         <v>96.6</v>
       </c>
       <c r="BY17" s="22">
         <v>105.7</v>
       </c>
     </row>
     <row r="18" spans="1:77">
       <c r="A18" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="25">
         <v>104.6</v>
       </c>
       <c r="C18" s="25">
         <v>104.1</v>
       </c>
       <c r="D18" s="25">
         <v>105.2</v>
       </c>
       <c r="E18" s="18">
         <v>105.7</v>
       </c>
       <c r="F18" s="15">
         <v>106.03476477157533</v>
       </c>
@@ -21010,51 +21010,51 @@
       </c>
       <c r="BP18" s="25">
         <v>112.3</v>
       </c>
       <c r="BQ18" s="25">
         <v>111.1</v>
       </c>
       <c r="BR18" s="25">
         <v>110</v>
       </c>
       <c r="BS18" s="25">
         <v>112.1</v>
       </c>
       <c r="BT18" s="25">
         <v>104.8</v>
       </c>
       <c r="BU18" s="25">
         <v>103</v>
       </c>
       <c r="BV18" s="25">
         <v>106</v>
       </c>
       <c r="BW18" s="25">
         <v>103.9</v>
       </c>
-      <c r="BX18" s="22">
+      <c r="BX18" s="25">
         <v>99.1</v>
       </c>
       <c r="BY18" s="22">
         <v>97.8</v>
       </c>
     </row>
     <row r="19" spans="1:77" ht="13.5" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="25">
         <v>116</v>
       </c>
       <c r="C19" s="25">
         <v>111.7</v>
       </c>
       <c r="D19" s="25">
         <v>113.9</v>
       </c>
       <c r="E19" s="18">
         <v>114.4</v>
       </c>
       <c r="F19" s="15">
         <v>113.07523764861088</v>
       </c>
@@ -21243,51 +21243,51 @@
       </c>
       <c r="BP19" s="25">
         <v>104.3</v>
       </c>
       <c r="BQ19" s="25">
         <v>104.5</v>
       </c>
       <c r="BR19" s="25">
         <v>104</v>
       </c>
       <c r="BS19" s="25">
         <v>106.4</v>
       </c>
       <c r="BT19" s="25">
         <v>102.7</v>
       </c>
       <c r="BU19" s="25">
         <v>102.1</v>
       </c>
       <c r="BV19" s="25">
         <v>100.5</v>
       </c>
       <c r="BW19" s="25">
         <v>97.8</v>
       </c>
-      <c r="BX19" s="22">
+      <c r="BX19" s="25">
         <v>98.5</v>
       </c>
       <c r="BY19" s="22">
         <v>95.6</v>
       </c>
     </row>
     <row r="20" spans="1:77">
       <c r="A20" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="25">
         <v>93.4</v>
       </c>
       <c r="C20" s="25">
         <v>97</v>
       </c>
       <c r="D20" s="25">
         <v>93.2</v>
       </c>
       <c r="E20" s="18">
         <v>92.5</v>
       </c>
       <c r="F20" s="15">
         <v>91.091244326967924</v>
       </c>
@@ -21476,51 +21476,51 @@
       </c>
       <c r="BP20" s="25">
         <v>92.3</v>
       </c>
       <c r="BQ20" s="25">
         <v>92.4</v>
       </c>
       <c r="BR20" s="25">
         <v>93.9</v>
       </c>
       <c r="BS20" s="25">
         <v>93.7</v>
       </c>
       <c r="BT20" s="25">
         <v>91.7</v>
       </c>
       <c r="BU20" s="25">
         <v>90.9</v>
       </c>
       <c r="BV20" s="25">
         <v>89.9</v>
       </c>
       <c r="BW20" s="25">
         <v>90</v>
       </c>
-      <c r="BX20" s="22">
+      <c r="BX20" s="25">
         <v>88.4</v>
       </c>
       <c r="BY20" s="22">
         <v>96.8</v>
       </c>
     </row>
     <row r="21" spans="1:77">
       <c r="A21" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="25">
         <v>112.7</v>
       </c>
       <c r="C21" s="25">
         <v>100.3</v>
       </c>
       <c r="D21" s="25">
         <v>106.3</v>
       </c>
       <c r="E21" s="18">
         <v>111.6</v>
       </c>
       <c r="F21" s="15">
         <v>111.41051178879977</v>
       </c>
@@ -21709,51 +21709,51 @@
       </c>
       <c r="BP21" s="25">
         <v>100.2</v>
       </c>
       <c r="BQ21" s="25">
         <v>99.9</v>
       </c>
       <c r="BR21" s="25">
         <v>99</v>
       </c>
       <c r="BS21" s="25">
         <v>99.3</v>
       </c>
       <c r="BT21" s="25">
         <v>100.6</v>
       </c>
       <c r="BU21" s="25">
         <v>101.1</v>
       </c>
       <c r="BV21" s="25">
         <v>100.4</v>
       </c>
       <c r="BW21" s="25">
         <v>98.9</v>
       </c>
-      <c r="BX21" s="22">
+      <c r="BX21" s="25">
         <v>98.3</v>
       </c>
       <c r="BY21" s="22">
         <v>99.7</v>
       </c>
     </row>
     <row r="22" spans="1:77">
       <c r="A22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="25">
         <v>113.2</v>
       </c>
       <c r="C22" s="25">
         <v>103.2</v>
       </c>
       <c r="D22" s="25">
         <v>107.2</v>
       </c>
       <c r="E22" s="18">
         <v>111</v>
       </c>
       <c r="F22" s="15">
         <v>111.10613308646333</v>
       </c>
@@ -21942,51 +21942,51 @@
       </c>
       <c r="BP22" s="25">
         <v>99.3</v>
       </c>
       <c r="BQ22" s="25">
         <v>100</v>
       </c>
       <c r="BR22" s="25">
         <v>98.8</v>
       </c>
       <c r="BS22" s="25">
         <v>98.9</v>
       </c>
       <c r="BT22" s="25">
         <v>97</v>
       </c>
       <c r="BU22" s="25">
         <v>97.1</v>
       </c>
       <c r="BV22" s="25">
         <v>96.6</v>
       </c>
       <c r="BW22" s="25">
         <v>95.9</v>
       </c>
-      <c r="BX22" s="22">
+      <c r="BX22" s="25">
         <v>95.6</v>
       </c>
       <c r="BY22" s="22">
         <v>93.3</v>
       </c>
     </row>
     <row r="23" spans="1:77">
       <c r="A23" s="14" t="s">
         <v>140</v>
       </c>
       <c r="B23" s="25">
         <v>116.5</v>
       </c>
       <c r="C23" s="25">
         <v>106.8</v>
       </c>
       <c r="D23" s="25">
         <v>111.2</v>
       </c>
       <c r="E23" s="18">
         <v>114.1</v>
       </c>
       <c r="F23" s="15">
         <v>114.47721640613</v>
       </c>
@@ -22175,51 +22175,51 @@
       </c>
       <c r="BP23" s="25">
         <v>98.1</v>
       </c>
       <c r="BQ23" s="25">
         <v>99.3</v>
       </c>
       <c r="BR23" s="25">
         <v>100.1</v>
       </c>
       <c r="BS23" s="25">
         <v>99.1</v>
       </c>
       <c r="BT23" s="25">
         <v>97.1</v>
       </c>
       <c r="BU23" s="25">
         <v>97.2</v>
       </c>
       <c r="BV23" s="25">
         <v>96.2</v>
       </c>
       <c r="BW23" s="25">
         <v>95.5</v>
       </c>
-      <c r="BX23" s="22">
+      <c r="BX23" s="25">
         <v>95.1</v>
       </c>
       <c r="BY23" s="22">
         <v>95.8</v>
       </c>
     </row>
     <row r="24" spans="1:77">
       <c r="A24" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="25">
         <v>115.4</v>
       </c>
       <c r="C24" s="25">
         <v>105.8</v>
       </c>
       <c r="D24" s="25">
         <v>109.3</v>
       </c>
       <c r="E24" s="18">
         <v>112.2</v>
       </c>
       <c r="F24" s="15">
         <v>113.2248182043523</v>
       </c>
@@ -22408,51 +22408,51 @@
       </c>
       <c r="BP24" s="25">
         <v>111.1</v>
       </c>
       <c r="BQ24" s="25">
         <v>110.4</v>
       </c>
       <c r="BR24" s="25">
         <v>112.6</v>
       </c>
       <c r="BS24" s="25">
         <v>109.8</v>
       </c>
       <c r="BT24" s="25">
         <v>106.1</v>
       </c>
       <c r="BU24" s="25">
         <v>105.7</v>
       </c>
       <c r="BV24" s="25">
         <v>104.1</v>
       </c>
       <c r="BW24" s="25">
         <v>101.2</v>
       </c>
-      <c r="BX24" s="22">
+      <c r="BX24" s="25">
         <v>102.3</v>
       </c>
       <c r="BY24" s="22">
         <v>92.3</v>
       </c>
     </row>
     <row r="25" spans="1:77">
       <c r="A25" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="25">
         <v>104</v>
       </c>
       <c r="C25" s="25">
         <v>103.8</v>
       </c>
       <c r="D25" s="25">
         <v>99.7</v>
       </c>
       <c r="E25" s="18">
         <v>100.3</v>
       </c>
       <c r="F25" s="15">
         <v>100.36881561997379</v>
       </c>
@@ -22641,51 +22641,51 @@
       </c>
       <c r="BP25" s="25">
         <v>105.3</v>
       </c>
       <c r="BQ25" s="25">
         <v>104.9</v>
       </c>
       <c r="BR25" s="25">
         <v>104.5</v>
       </c>
       <c r="BS25" s="25">
         <v>100.7</v>
       </c>
       <c r="BT25" s="25">
         <v>102.9</v>
       </c>
       <c r="BU25" s="25">
         <v>104.8</v>
       </c>
       <c r="BV25" s="25">
         <v>102.3</v>
       </c>
       <c r="BW25" s="25">
         <v>101.1</v>
       </c>
-      <c r="BX25" s="22">
+      <c r="BX25" s="25">
         <v>100.7</v>
       </c>
       <c r="BY25" s="22">
         <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:77">
       <c r="L26" s="48"/>
     </row>
     <row r="27" spans="1:77">
       <c r="L27" s="48"/>
     </row>
     <row r="28" spans="1:77">
       <c r="L28" s="48"/>
     </row>
     <row r="29" spans="1:77">
       <c r="L29" s="48"/>
     </row>
     <row r="30" spans="1:77">
       <c r="L30" s="48"/>
     </row>
     <row r="31" spans="1:77">
       <c r="L31" s="48"/>
     </row>
     <row r="32" spans="1:77">
@@ -22872,183 +22872,183 @@
       <c r="L92" s="49"/>
     </row>
     <row r="93" spans="12:12">
       <c r="L93" s="49"/>
     </row>
     <row r="94" spans="12:12">
       <c r="L94" s="49"/>
     </row>
     <row r="95" spans="12:12">
       <c r="L95" s="49"/>
     </row>
     <row r="96" spans="12:12">
       <c r="L96" s="49"/>
     </row>
     <row r="97" spans="12:12">
       <c r="L97" s="49"/>
     </row>
     <row r="98" spans="12:12">
       <c r="L98" s="49"/>
     </row>
     <row r="99" spans="12:12">
       <c r="L99" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="BT2:BX2"/>
+    <mergeCell ref="BJ2:BN2"/>
+    <mergeCell ref="AU2:AY2"/>
+    <mergeCell ref="AZ2:BD2"/>
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="AF2:AJ2"/>
+    <mergeCell ref="B4:BG4"/>
+    <mergeCell ref="BE2:BI2"/>
+    <mergeCell ref="AA2:AE2"/>
+    <mergeCell ref="AK2:AO2"/>
+    <mergeCell ref="AP2:AT2"/>
+    <mergeCell ref="V2:Z2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="Q2:U2"/>
-    <mergeCell ref="B4:BG4"/>
-[...10 lines deleted...]
-    <mergeCell ref="BT2:BX2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010073CF044578FBF7408AB01B5C051BF749" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9cf00ecd3df91a974a8ebf257d9b1e4a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{458E2F2E-E300-4AB8-90AF-D932EAC6FA6D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAC14994-42D2-4007-94C6-0DA3816D41EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{458E2F2E-E300-4AB8-90AF-D932EAC6FA6D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>quarter</vt:lpstr>
       <vt:lpstr>period</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>