--- v2 (2026-08-05)
+++ v3 (2026-09-15)
@@ -1,66 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="120" windowWidth="12510" windowHeight="7410"/>
   </bookViews>
   <sheets>
-    <sheet name="quarter" sheetId="1" r:id="rId1"/>
-    <sheet name="period" sheetId="2" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="4" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="3" r:id="rId2"/>
+    <sheet name="quarter" sheetId="1" r:id="rId3"/>
+    <sheet name="period" sheetId="2" r:id="rId4"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="616" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="662" uniqueCount="198">
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>Agriculture, forestry and fishing</t>
   </si>
   <si>
     <t>Mining and quarrying</t>
   </si>
   <si>
     <t>Manufacturing</t>
   </si>
   <si>
     <t>Electricity, gas, steam and air conditioning supply</t>
   </si>
   <si>
     <t>Wholesale and retail trade; repair of motor vehicles and motorcycles</t>
   </si>
   <si>
     <t>Transportation and storage</t>
   </si>
   <si>
     <t>Accommodation and food service activities</t>
   </si>
   <si>
@@ -479,128 +483,359 @@
   </si>
   <si>
     <t>2025 year</t>
   </si>
   <si>
     <t>Second quarter, 2025</t>
   </si>
   <si>
     <t>Third quarter, 2025</t>
   </si>
   <si>
     <t>Fourth quarter, 2025</t>
   </si>
   <si>
     <t>Real wage index, as % of the previous month (from 2015 to the previous quarter)</t>
   </si>
   <si>
     <t xml:space="preserve">real wage index, in % to the corresponding month (from 2015 to the corresponding quarter) of the previous year </t>
   </si>
   <si>
     <t>First quarter, 2026</t>
   </si>
   <si>
     <t>2026 year</t>
   </si>
+  <si>
+    <t>Second quarter, 2026</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>In percent</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2010-2011</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for calculating the average monthly wage of employees</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1-T “Labour Report” (frequency – quarterly, yearly)
+</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/7f0/4uve9vk532u2pywc9obx2z4mezwyposs/7%20%20%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%A0%D0%A1%D0%97%D0%9F%D0%A0%20%D0%B0%D0%BD%D0%B3%D0%BB.docx</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/421037/file/en/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/514504/file/en/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Labour and Living Standards Statistics
+</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akhmetkali Gulnur Akhmetkalikyzy
+</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 7172749781</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gul.akhmetkali@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Real wage index by type of economic activity</t>
+  </si>
+  <si>
+    <t>Real wage index</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702976</t>
+  </si>
+  <si>
+    <t>The real wage index is a relative indicator characterizing the change in the nominal wage in the reporting period compared to the base period, taking into account price changes.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0;[Red]#,##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -669,57 +904,75 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="17" fontId="4" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="17" fontId="4" fillId="2" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -836,104 +1089,176 @@
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный_Лист1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1178,122 +1503,439 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/514504/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gul.akhmetkali@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/421037/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702976" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DR46"/>
+  <dimension ref="A1:D30"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="CW4" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="39.5703125" style="67" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="85" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="67"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="94"/>
+      <c r="B1" s="94"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="68" t="s">
+        <v>154</v>
+      </c>
+      <c r="B2" s="69">
+        <v>25210103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="68" t="s">
+        <v>155</v>
+      </c>
+      <c r="B3" s="70" t="s">
+        <v>194</v>
+      </c>
+      <c r="D3" s="71"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="68" t="s">
+        <v>156</v>
+      </c>
+      <c r="B4" s="72" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="68" t="s">
+        <v>158</v>
+      </c>
+      <c r="B5" s="70" t="s">
+        <v>195</v>
+      </c>
+      <c r="D5" s="71"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="68" t="s">
+        <v>159</v>
+      </c>
+      <c r="B6" s="70" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="25.5">
+      <c r="A7" s="68" t="s">
+        <v>161</v>
+      </c>
+      <c r="B7" s="73" t="s">
+        <v>197</v>
+      </c>
+      <c r="D7" s="71"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="68" t="s">
+        <v>162</v>
+      </c>
+      <c r="B8" s="72" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="68" t="s">
+        <v>164</v>
+      </c>
+      <c r="B9" s="73" t="s">
+        <v>165</v>
+      </c>
+      <c r="D9" s="71"/>
+    </row>
+    <row r="10" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A10" s="74" t="s">
+        <v>166</v>
+      </c>
+      <c r="B10" s="73" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4">
+      <c r="A11" s="68" t="s">
+        <v>168</v>
+      </c>
+      <c r="B11" s="93"/>
+      <c r="D11" s="71"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="68" t="s">
+        <v>169</v>
+      </c>
+      <c r="B12" s="75" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="38.25">
+      <c r="A13" s="68" t="s">
+        <v>171</v>
+      </c>
+      <c r="B13" s="76" t="s">
+        <v>172</v>
+      </c>
+      <c r="D13" s="71"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="95" t="s">
+        <v>173</v>
+      </c>
+      <c r="B14" s="77" t="s">
+        <v>174</v>
+      </c>
+      <c r="D14" s="71"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="96"/>
+      <c r="B15" s="76" t="s">
+        <v>175</v>
+      </c>
+      <c r="D15" s="71"/>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="68" t="s">
+        <v>176</v>
+      </c>
+      <c r="B16" s="92" t="s">
+        <v>196</v>
+      </c>
+      <c r="D16" s="71"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="68" t="s">
+        <v>177</v>
+      </c>
+      <c r="B17" s="78">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="68" t="s">
+        <v>178</v>
+      </c>
+      <c r="B18" s="78">
+        <v>46337</v>
+      </c>
+      <c r="D18" s="71"/>
+    </row>
+    <row r="19" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A19" s="68" t="s">
+        <v>179</v>
+      </c>
+      <c r="B19" s="73" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="14.25" customHeight="1">
+      <c r="A20" s="74" t="s">
+        <v>181</v>
+      </c>
+      <c r="B20" s="73" t="s">
+        <v>182</v>
+      </c>
+      <c r="D20" s="71"/>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="68" t="s">
+        <v>183</v>
+      </c>
+      <c r="B21" s="79" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="68" t="s">
+        <v>185</v>
+      </c>
+      <c r="B22" s="80" t="s">
+        <v>186</v>
+      </c>
+      <c r="D22" s="71"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="81"/>
+      <c r="B23" s="67"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="81"/>
+      <c r="B24" s="82"/>
+      <c r="D24" s="71"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="81"/>
+      <c r="B25" s="82"/>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="81"/>
+      <c r="B26" s="82"/>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="81"/>
+      <c r="B27" s="82"/>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="81"/>
+      <c r="B28" s="82"/>
+      <c r="D28" s="71"/>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="81"/>
+      <c r="B29" s="82"/>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="83"/>
+      <c r="B30" s="84"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B16" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="67" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="67" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="67" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="67"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="86"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="87" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="87" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="87" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="87" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="87" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5">
+      <c r="B10" s="88" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="89"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="89"/>
+    </row>
+    <row r="19" spans="2:4">
+      <c r="B19" s="90" t="s">
+        <v>193</v>
+      </c>
+      <c r="C19" s="91"/>
+      <c r="D19" s="91"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:DS46"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="CZ4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="DQ35" sqref="DQ35"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="58.140625" style="4" customWidth="1"/>
     <col min="2" max="9" width="8.42578125" style="4" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="4" customWidth="1"/>
     <col min="11" max="11" width="9" style="4" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" style="4" customWidth="1"/>
     <col min="13" max="15" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9" style="4" customWidth="1"/>
     <col min="17" max="17" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9" style="4" customWidth="1"/>
     <col min="19" max="22" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="10.140625" style="4" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.140625" style="4" customWidth="1"/>
     <col min="26" max="27" width="9.85546875" style="4" customWidth="1"/>
     <col min="28" max="35" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="36" max="36" width="10.28515625" style="4" customWidth="1"/>
     <col min="37" max="37" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="9.5703125" style="4" customWidth="1"/>
     <col min="39" max="40" width="10" style="4" customWidth="1"/>
     <col min="41" max="50" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="9.7109375" style="4" customWidth="1"/>
     <col min="52" max="53" width="10" style="4" customWidth="1"/>
     <col min="54" max="55" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="56" max="57" width="10.140625" style="4" bestFit="1" customWidth="1"/>
     <col min="58" max="59" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="60" max="60" width="8.42578125" style="4" customWidth="1"/>
     <col min="61" max="63" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="10.28515625" style="4" customWidth="1"/>
     <col min="65" max="66" width="10.140625" style="4" customWidth="1"/>
     <col min="67" max="69" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="70" max="71" width="10.42578125" style="4" customWidth="1"/>
     <col min="72" max="72" width="9.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="73" max="88" width="9.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="89" max="89" width="9.5703125" style="61" bestFit="1" customWidth="1"/>
     <col min="90" max="102" width="9.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="103" max="103" width="8.5703125" style="4" customWidth="1"/>
     <col min="104" max="108" width="9.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="109" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" ht="25.5">
+    <row r="1" spans="1:123" ht="25.5">
       <c r="A1" s="2" t="s">
         <v>149</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
     </row>
-    <row r="2" spans="1:122" s="12" customFormat="1" ht="33.75">
+    <row r="2" spans="1:123" s="12" customFormat="1" ht="33.75">
       <c r="A2" s="5"/>
       <c r="B2" s="6" t="s">
         <v>19</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>22</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G2" s="8" t="s">
         <v>24</v>
       </c>
       <c r="H2" s="9" t="s">
         <v>25</v>
       </c>
       <c r="I2" s="8" t="s">
         <v>26</v>
       </c>
@@ -1614,158 +2256,161 @@
       </c>
       <c r="DK2" s="8" t="s">
         <v>143</v>
       </c>
       <c r="DL2" s="9" t="s">
         <v>139</v>
       </c>
       <c r="DM2" s="10" t="s">
         <v>144</v>
       </c>
       <c r="DN2" s="8" t="s">
         <v>146</v>
       </c>
       <c r="DO2" s="8" t="s">
         <v>147</v>
       </c>
       <c r="DP2" s="8" t="s">
         <v>148</v>
       </c>
       <c r="DQ2" s="9" t="s">
         <v>145</v>
       </c>
       <c r="DR2" s="10" t="s">
         <v>151</v>
       </c>
+      <c r="DS2" s="8" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="3" spans="1:122">
-[...102 lines deleted...]
-      <c r="CY3" s="68"/>
+    <row r="3" spans="1:123">
+      <c r="A3" s="97"/>
+      <c r="B3" s="98"/>
+      <c r="C3" s="98"/>
+      <c r="D3" s="98"/>
+      <c r="E3" s="98"/>
+      <c r="F3" s="98"/>
+      <c r="G3" s="98"/>
+      <c r="H3" s="98"/>
+      <c r="I3" s="98"/>
+      <c r="J3" s="98"/>
+      <c r="K3" s="98"/>
+      <c r="L3" s="98"/>
+      <c r="M3" s="98"/>
+      <c r="N3" s="98"/>
+      <c r="O3" s="98"/>
+      <c r="P3" s="98"/>
+      <c r="Q3" s="98"/>
+      <c r="R3" s="98"/>
+      <c r="S3" s="98"/>
+      <c r="T3" s="98"/>
+      <c r="U3" s="98"/>
+      <c r="V3" s="98"/>
+      <c r="W3" s="98"/>
+      <c r="X3" s="98"/>
+      <c r="Y3" s="98"/>
+      <c r="Z3" s="98"/>
+      <c r="AA3" s="98"/>
+      <c r="AB3" s="98"/>
+      <c r="AC3" s="98"/>
+      <c r="AD3" s="98"/>
+      <c r="AE3" s="98"/>
+      <c r="AF3" s="98"/>
+      <c r="AG3" s="98"/>
+      <c r="AH3" s="98"/>
+      <c r="AI3" s="98"/>
+      <c r="AJ3" s="98"/>
+      <c r="AK3" s="98"/>
+      <c r="AL3" s="98"/>
+      <c r="AM3" s="98"/>
+      <c r="AN3" s="98"/>
+      <c r="AO3" s="98"/>
+      <c r="AP3" s="98"/>
+      <c r="AQ3" s="98"/>
+      <c r="AR3" s="98"/>
+      <c r="AS3" s="98"/>
+      <c r="AT3" s="98"/>
+      <c r="AU3" s="98"/>
+      <c r="AV3" s="98"/>
+      <c r="AW3" s="98"/>
+      <c r="AX3" s="98"/>
+      <c r="AY3" s="98"/>
+      <c r="AZ3" s="98"/>
+      <c r="BA3" s="98"/>
+      <c r="BB3" s="98"/>
+      <c r="BC3" s="98"/>
+      <c r="BD3" s="98"/>
+      <c r="BE3" s="98"/>
+      <c r="BF3" s="98"/>
+      <c r="BG3" s="98"/>
+      <c r="BH3" s="98"/>
+      <c r="BI3" s="98"/>
+      <c r="BJ3" s="98"/>
+      <c r="BK3" s="98"/>
+      <c r="BL3" s="98"/>
+      <c r="BM3" s="98"/>
+      <c r="BN3" s="98"/>
+      <c r="BO3" s="98"/>
+      <c r="BP3" s="98"/>
+      <c r="BQ3" s="98"/>
+      <c r="BR3" s="98"/>
+      <c r="BS3" s="98"/>
+      <c r="BT3" s="98"/>
+      <c r="BU3" s="98"/>
+      <c r="BV3" s="98"/>
+      <c r="BW3" s="98"/>
+      <c r="BX3" s="98"/>
+      <c r="BY3" s="98"/>
+      <c r="BZ3" s="98"/>
+      <c r="CA3" s="98"/>
+      <c r="CB3" s="98"/>
+      <c r="CC3" s="98"/>
+      <c r="CD3" s="98"/>
+      <c r="CE3" s="98"/>
+      <c r="CF3" s="98"/>
+      <c r="CG3" s="98"/>
+      <c r="CH3" s="98"/>
+      <c r="CI3" s="98"/>
+      <c r="CJ3" s="98"/>
+      <c r="CK3" s="98"/>
+      <c r="CL3" s="98"/>
+      <c r="CM3" s="98"/>
+      <c r="CN3" s="98"/>
+      <c r="CO3" s="98"/>
+      <c r="CP3" s="98"/>
+      <c r="CQ3" s="98"/>
+      <c r="CR3" s="98"/>
+      <c r="CS3" s="98"/>
+      <c r="CT3" s="98"/>
+      <c r="CU3" s="98"/>
+      <c r="CV3" s="98"/>
+      <c r="CW3" s="98"/>
+      <c r="CX3" s="98"/>
+      <c r="CY3" s="98"/>
       <c r="DE3" s="13"/>
     </row>
-    <row r="4" spans="1:122">
+    <row r="4" spans="1:123">
       <c r="A4" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="15">
         <v>79.400000000000006</v>
       </c>
       <c r="C4" s="15">
         <v>98.6</v>
       </c>
       <c r="D4" s="15">
         <v>108.2</v>
       </c>
       <c r="E4" s="20">
         <v>103.4</v>
       </c>
       <c r="F4" s="15">
         <v>98.9</v>
       </c>
       <c r="G4" s="15">
         <v>108.4</v>
       </c>
       <c r="H4" s="15">
         <v>101</v>
       </c>
       <c r="I4" s="16">
@@ -2088,52 +2733,55 @@
       </c>
       <c r="DK4" s="25">
         <v>108.9</v>
       </c>
       <c r="DL4" s="25">
         <v>102.4</v>
       </c>
       <c r="DM4" s="25">
         <v>94</v>
       </c>
       <c r="DN4" s="22">
         <v>102.4</v>
       </c>
       <c r="DO4" s="22">
         <v>93.3</v>
       </c>
       <c r="DP4" s="22">
         <v>107.6</v>
       </c>
       <c r="DQ4" s="25">
         <v>98.2</v>
       </c>
       <c r="DR4" s="22">
         <v>94.8</v>
       </c>
+      <c r="DS4" s="66">
+        <v>103</v>
+      </c>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="15">
         <v>80</v>
       </c>
       <c r="C5" s="15">
         <v>100.5</v>
       </c>
       <c r="D5" s="15">
         <v>97.6</v>
       </c>
       <c r="E5" s="15">
         <v>102.1</v>
       </c>
       <c r="F5" s="15">
         <v>126.7</v>
       </c>
       <c r="G5" s="15">
         <v>94.1</v>
       </c>
       <c r="H5" s="15">
         <v>96.8</v>
       </c>
       <c r="I5" s="16">
@@ -2456,52 +3104,55 @@
       </c>
       <c r="DK5" s="25">
         <v>102.3</v>
       </c>
       <c r="DL5" s="25">
         <v>108.9</v>
       </c>
       <c r="DM5" s="25">
         <v>81</v>
       </c>
       <c r="DN5" s="22">
         <v>120.6</v>
       </c>
       <c r="DO5" s="22">
         <v>105.4</v>
       </c>
       <c r="DP5" s="22">
         <v>108.7</v>
       </c>
       <c r="DQ5" s="25">
         <v>109.3</v>
       </c>
       <c r="DR5" s="22">
         <v>77.900000000000006</v>
       </c>
+      <c r="DS5" s="66">
+        <v>119.3</v>
+      </c>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="15">
         <v>77.3</v>
       </c>
       <c r="C6" s="15">
         <v>94.2</v>
       </c>
       <c r="D6" s="15">
         <v>113.1</v>
       </c>
       <c r="E6" s="15">
         <v>102.8</v>
       </c>
       <c r="F6" s="15">
         <v>94.4</v>
       </c>
       <c r="G6" s="15">
         <v>104.2</v>
       </c>
       <c r="H6" s="15">
         <v>103.4</v>
       </c>
       <c r="I6" s="16">
@@ -2824,52 +3475,55 @@
       </c>
       <c r="DK6" s="25">
         <v>107.8</v>
       </c>
       <c r="DL6" s="25">
         <v>105.5</v>
       </c>
       <c r="DM6" s="25">
         <v>97.6</v>
       </c>
       <c r="DN6" s="22">
         <v>93.5</v>
       </c>
       <c r="DO6" s="22">
         <v>100.3</v>
       </c>
       <c r="DP6" s="22">
         <v>108.4</v>
       </c>
       <c r="DQ6" s="25">
         <v>100.7</v>
       </c>
       <c r="DR6" s="22">
         <v>98.2</v>
       </c>
+      <c r="DS6" s="66">
+        <v>94.5</v>
+      </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="15">
         <v>72.3</v>
       </c>
       <c r="C7" s="15">
         <v>93.2</v>
       </c>
       <c r="D7" s="15">
         <v>124</v>
       </c>
       <c r="E7" s="15">
         <v>103.3</v>
       </c>
       <c r="F7" s="15">
         <v>88.8</v>
       </c>
       <c r="G7" s="15">
         <v>107.9</v>
       </c>
       <c r="H7" s="15">
         <v>105.2</v>
       </c>
       <c r="I7" s="16">
@@ -3192,52 +3846,55 @@
       </c>
       <c r="DK7" s="25">
         <v>103.5</v>
       </c>
       <c r="DL7" s="25">
         <v>103.4</v>
       </c>
       <c r="DM7" s="25">
         <v>104.7</v>
       </c>
       <c r="DN7" s="22">
         <v>87.5</v>
       </c>
       <c r="DO7" s="22">
         <v>101.2</v>
       </c>
       <c r="DP7" s="22">
         <v>103.6</v>
       </c>
       <c r="DQ7" s="25">
         <v>98.4</v>
       </c>
       <c r="DR7" s="22">
         <v>106.1</v>
       </c>
+      <c r="DS7" s="66">
+        <v>89.7</v>
+      </c>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" s="27" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="15">
         <v>82.8</v>
       </c>
       <c r="C8" s="15">
         <v>93.2</v>
       </c>
       <c r="D8" s="15">
         <v>106.7</v>
       </c>
       <c r="E8" s="15">
         <v>103.6</v>
       </c>
       <c r="F8" s="15">
         <v>97.7</v>
       </c>
       <c r="G8" s="15">
         <v>102.8</v>
       </c>
       <c r="H8" s="15">
         <v>101.6</v>
       </c>
       <c r="I8" s="16">
@@ -3560,52 +4217,55 @@
       </c>
       <c r="DK8" s="25">
         <v>109.7</v>
       </c>
       <c r="DL8" s="25">
         <v>106.1</v>
       </c>
       <c r="DM8" s="25">
         <v>94.9</v>
       </c>
       <c r="DN8" s="22">
         <v>97.3</v>
       </c>
       <c r="DO8" s="22">
         <v>99.7</v>
       </c>
       <c r="DP8" s="22">
         <v>109.8</v>
       </c>
       <c r="DQ8" s="25">
         <v>102.5</v>
       </c>
       <c r="DR8" s="22">
         <v>95.6</v>
       </c>
+      <c r="DS8" s="66">
+        <v>96.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="15">
         <v>71.3</v>
       </c>
       <c r="C9" s="15">
         <v>99.8</v>
       </c>
       <c r="D9" s="15">
         <v>106.4</v>
       </c>
       <c r="E9" s="15">
         <v>99.2</v>
       </c>
       <c r="F9" s="15">
         <v>97.8</v>
       </c>
       <c r="G9" s="15">
         <v>100</v>
       </c>
       <c r="H9" s="15">
         <v>103.9</v>
       </c>
       <c r="I9" s="16">
@@ -3928,52 +4588,55 @@
       </c>
       <c r="DK9" s="25">
         <v>119.8</v>
       </c>
       <c r="DL9" s="25">
         <v>112.5</v>
       </c>
       <c r="DM9" s="25">
         <v>83.5</v>
       </c>
       <c r="DN9" s="22">
         <v>103</v>
       </c>
       <c r="DO9" s="22">
         <v>98.8</v>
       </c>
       <c r="DP9" s="22">
         <v>121.7</v>
       </c>
       <c r="DQ9" s="25">
         <v>104.4</v>
       </c>
       <c r="DR9" s="22">
         <v>82.8</v>
       </c>
+      <c r="DS9" s="66">
+        <v>103.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:122" ht="24" customHeight="1">
+    <row r="10" spans="1:123" ht="24" customHeight="1">
       <c r="A10" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B10" s="15">
         <v>88.6</v>
       </c>
       <c r="C10" s="15">
         <v>99.4</v>
       </c>
       <c r="D10" s="15">
         <v>108.5</v>
       </c>
       <c r="E10" s="15">
         <v>96.4</v>
       </c>
       <c r="F10" s="15">
         <v>102.8</v>
       </c>
       <c r="G10" s="15">
         <v>96.8</v>
       </c>
       <c r="H10" s="15">
         <v>104.3</v>
       </c>
       <c r="I10" s="16">
@@ -4296,52 +4959,55 @@
       </c>
       <c r="DK10" s="25">
         <v>105.5</v>
       </c>
       <c r="DL10" s="25">
         <v>114</v>
       </c>
       <c r="DM10" s="25">
         <v>90.4</v>
       </c>
       <c r="DN10" s="22">
         <v>105.3</v>
       </c>
       <c r="DO10" s="22">
         <v>102.2</v>
       </c>
       <c r="DP10" s="22">
         <v>114.8</v>
       </c>
       <c r="DQ10" s="25">
         <v>102.6</v>
       </c>
       <c r="DR10" s="22">
         <v>84.3</v>
       </c>
+      <c r="DS10" s="66">
+        <v>105</v>
+      </c>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="15">
         <v>84.1</v>
       </c>
       <c r="C11" s="15">
         <v>99.6</v>
       </c>
       <c r="D11" s="15">
         <v>107.6</v>
       </c>
       <c r="E11" s="15">
         <v>97.1</v>
       </c>
       <c r="F11" s="15">
         <v>104.1</v>
       </c>
       <c r="G11" s="15">
         <v>103.1</v>
       </c>
       <c r="H11" s="15">
         <v>100.6</v>
       </c>
       <c r="I11" s="16">
@@ -4664,52 +5330,55 @@
       </c>
       <c r="DK11" s="25">
         <v>103.7</v>
       </c>
       <c r="DL11" s="25">
         <v>97.9</v>
       </c>
       <c r="DM11" s="25">
         <v>86.8</v>
       </c>
       <c r="DN11" s="22">
         <v>97.5</v>
       </c>
       <c r="DO11" s="22">
         <v>103.9</v>
       </c>
       <c r="DP11" s="22">
         <v>105.9</v>
       </c>
       <c r="DQ11" s="25">
         <v>91.1</v>
       </c>
       <c r="DR11" s="22">
         <v>92.2</v>
       </c>
+      <c r="DS11" s="66">
+        <v>104.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="15">
         <v>86.2</v>
       </c>
       <c r="C12" s="15">
         <v>98</v>
       </c>
       <c r="D12" s="15">
         <v>107.7</v>
       </c>
       <c r="E12" s="15">
         <v>99</v>
       </c>
       <c r="F12" s="15">
         <v>97.9</v>
       </c>
       <c r="G12" s="15">
         <v>101.7</v>
       </c>
       <c r="H12" s="15">
         <v>104.1</v>
       </c>
       <c r="I12" s="16">
@@ -5032,52 +5701,55 @@
       </c>
       <c r="DK12" s="25">
         <v>108.5</v>
       </c>
       <c r="DL12" s="25">
         <v>105.2</v>
       </c>
       <c r="DM12" s="25">
         <v>95.7</v>
       </c>
       <c r="DN12" s="22">
         <v>98.2</v>
       </c>
       <c r="DO12" s="22">
         <v>101.1</v>
       </c>
       <c r="DP12" s="22">
         <v>103.1</v>
       </c>
       <c r="DQ12" s="25">
         <v>102.5</v>
       </c>
       <c r="DR12" s="22">
         <v>94.8</v>
       </c>
+      <c r="DS12" s="66">
+        <v>102.6</v>
+      </c>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="15">
         <v>78.7</v>
       </c>
       <c r="C13" s="15">
         <v>103.9</v>
       </c>
       <c r="D13" s="15">
         <v>106.3</v>
       </c>
       <c r="E13" s="15">
         <v>98.3</v>
       </c>
       <c r="F13" s="15">
         <v>96.4</v>
       </c>
       <c r="G13" s="15">
         <v>99.3</v>
       </c>
       <c r="H13" s="15">
         <v>117.8</v>
       </c>
       <c r="I13" s="16">
@@ -5400,52 +6072,55 @@
       </c>
       <c r="DK13" s="25">
         <v>105.2</v>
       </c>
       <c r="DL13" s="25">
         <v>105.1</v>
       </c>
       <c r="DM13" s="25">
         <v>97.8</v>
       </c>
       <c r="DN13" s="22">
         <v>98.3</v>
       </c>
       <c r="DO13" s="22">
         <v>103.4</v>
       </c>
       <c r="DP13" s="22">
         <v>100</v>
       </c>
       <c r="DQ13" s="25">
         <v>102.4</v>
       </c>
       <c r="DR13" s="22">
         <v>99.3</v>
       </c>
+      <c r="DS13" s="66">
+        <v>95.5</v>
+      </c>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="15">
         <v>87.8</v>
       </c>
       <c r="C14" s="15">
         <v>94.3</v>
       </c>
       <c r="D14" s="15">
         <v>110.1</v>
       </c>
       <c r="E14" s="15">
         <v>94.1</v>
       </c>
       <c r="F14" s="15">
         <v>103.2</v>
       </c>
       <c r="G14" s="15">
         <v>101.2</v>
       </c>
       <c r="H14" s="15">
         <v>100.3</v>
       </c>
       <c r="I14" s="16">
@@ -5768,52 +6443,55 @@
       </c>
       <c r="DK14" s="25">
         <v>106.2</v>
       </c>
       <c r="DL14" s="25">
         <v>100.1</v>
       </c>
       <c r="DM14" s="25">
         <v>93.2</v>
       </c>
       <c r="DN14" s="22">
         <v>95.9</v>
       </c>
       <c r="DO14" s="22">
         <v>99.4</v>
       </c>
       <c r="DP14" s="22">
         <v>105.3</v>
       </c>
       <c r="DQ14" s="25">
         <v>93.8</v>
       </c>
       <c r="DR14" s="22">
         <v>93.2</v>
       </c>
+      <c r="DS14" s="66">
+        <v>100</v>
+      </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="15">
         <v>63.4</v>
       </c>
       <c r="C15" s="15">
         <v>99.8</v>
       </c>
       <c r="D15" s="15">
         <v>122.8</v>
       </c>
       <c r="E15" s="15">
         <v>97.1</v>
       </c>
       <c r="F15" s="15">
         <v>90.2</v>
       </c>
       <c r="G15" s="15">
         <v>111</v>
       </c>
       <c r="H15" s="15">
         <v>114.7</v>
       </c>
       <c r="I15" s="16">
@@ -6136,52 +6814,55 @@
       </c>
       <c r="DK15" s="25">
         <v>115.9</v>
       </c>
       <c r="DL15" s="25">
         <v>113.7</v>
       </c>
       <c r="DM15" s="25">
         <v>104.1</v>
       </c>
       <c r="DN15" s="22">
         <v>92.2</v>
       </c>
       <c r="DO15" s="22">
         <v>97.3</v>
       </c>
       <c r="DP15" s="22">
         <v>105.5</v>
       </c>
       <c r="DQ15" s="25">
         <v>103.1</v>
       </c>
       <c r="DR15" s="22">
         <v>97.3</v>
       </c>
+      <c r="DS15" s="66">
+        <v>94.1</v>
+      </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="15">
         <v>74.8</v>
       </c>
       <c r="C16" s="15">
         <v>102.4</v>
       </c>
       <c r="D16" s="15">
         <v>103.6</v>
       </c>
       <c r="E16" s="15">
         <v>101.6</v>
       </c>
       <c r="F16" s="15">
         <v>92</v>
       </c>
       <c r="G16" s="15">
         <v>115.1</v>
       </c>
       <c r="H16" s="15">
         <v>93.6</v>
       </c>
       <c r="I16" s="16">
@@ -6504,52 +7185,55 @@
       </c>
       <c r="DK16" s="25">
         <v>110.9</v>
       </c>
       <c r="DL16" s="25">
         <v>114</v>
       </c>
       <c r="DM16" s="25">
         <v>87.5</v>
       </c>
       <c r="DN16" s="22">
         <v>107.8</v>
       </c>
       <c r="DO16" s="22">
         <v>90.2</v>
       </c>
       <c r="DP16" s="22">
         <v>109.2</v>
       </c>
       <c r="DQ16" s="25">
         <v>96.6</v>
       </c>
       <c r="DR16" s="22">
         <v>99.5</v>
       </c>
+      <c r="DS16" s="66">
+        <v>107.1</v>
+      </c>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="15">
         <v>69.2</v>
       </c>
       <c r="C17" s="15">
         <v>98.2</v>
       </c>
       <c r="D17" s="15">
         <v>127.3</v>
       </c>
       <c r="E17" s="15">
         <v>90.9</v>
       </c>
       <c r="F17" s="15">
         <v>99.8</v>
       </c>
       <c r="G17" s="15">
         <v>96.7</v>
       </c>
       <c r="H17" s="15">
         <v>112.4</v>
       </c>
       <c r="I17" s="16">
@@ -6872,52 +7556,55 @@
       </c>
       <c r="DK17" s="25">
         <v>106.5</v>
       </c>
       <c r="DL17" s="25">
         <v>112.1</v>
       </c>
       <c r="DM17" s="25">
         <v>98.1</v>
       </c>
       <c r="DN17" s="22">
         <v>96.4</v>
       </c>
       <c r="DO17" s="22">
         <v>102.7</v>
       </c>
       <c r="DP17" s="22">
         <v>104.7</v>
       </c>
       <c r="DQ17" s="25">
         <v>99.1</v>
       </c>
       <c r="DR17" s="22">
         <v>94.2</v>
       </c>
+      <c r="DS17" s="66">
+        <v>100.5</v>
+      </c>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="15">
         <v>69.400000000000006</v>
       </c>
       <c r="C18" s="15">
         <v>99.2</v>
       </c>
       <c r="D18" s="15">
         <v>105.6</v>
       </c>
       <c r="E18" s="15">
         <v>100.4</v>
       </c>
       <c r="F18" s="15">
         <v>98.8</v>
       </c>
       <c r="G18" s="15">
         <v>106.1</v>
       </c>
       <c r="H18" s="15">
         <v>101.1</v>
       </c>
       <c r="I18" s="16">
@@ -7240,52 +7927,55 @@
       </c>
       <c r="DK18" s="25">
         <v>115</v>
       </c>
       <c r="DL18" s="25">
         <v>106.4</v>
       </c>
       <c r="DM18" s="25">
         <v>82.7</v>
       </c>
       <c r="DN18" s="22">
         <v>101</v>
       </c>
       <c r="DO18" s="22">
         <v>99.5</v>
       </c>
       <c r="DP18" s="22">
         <v>112</v>
       </c>
       <c r="DQ18" s="25">
         <v>98.5</v>
       </c>
       <c r="DR18" s="22">
         <v>84.9</v>
       </c>
+      <c r="DS18" s="66">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="15">
         <v>88.1</v>
       </c>
       <c r="C19" s="15">
         <v>100.2</v>
       </c>
       <c r="D19" s="15">
         <v>111</v>
       </c>
       <c r="E19" s="15">
         <v>96.1</v>
       </c>
       <c r="F19" s="15">
         <v>96.5</v>
       </c>
       <c r="G19" s="15">
         <v>102.8</v>
       </c>
       <c r="H19" s="15">
         <v>101.1</v>
       </c>
       <c r="I19" s="16">
@@ -7608,52 +8298,55 @@
       </c>
       <c r="DK19" s="25">
         <v>101.3</v>
       </c>
       <c r="DL19" s="25">
         <v>93.7</v>
       </c>
       <c r="DM19" s="25">
         <v>90.7</v>
       </c>
       <c r="DN19" s="22">
         <v>99.5</v>
       </c>
       <c r="DO19" s="22">
         <v>97.4</v>
       </c>
       <c r="DP19" s="22">
         <v>103.2</v>
       </c>
       <c r="DQ19" s="25">
         <v>88.4</v>
       </c>
       <c r="DR19" s="22">
         <v>96.7</v>
       </c>
+      <c r="DS19" s="66">
+        <v>101.8</v>
+      </c>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="15">
         <v>73.400000000000006</v>
       </c>
       <c r="C20" s="15">
         <v>101.5</v>
       </c>
       <c r="D20" s="15">
         <v>105.1</v>
       </c>
       <c r="E20" s="15">
         <v>109.6</v>
       </c>
       <c r="F20" s="15">
         <v>101.8</v>
       </c>
       <c r="G20" s="15">
         <v>113.3</v>
       </c>
       <c r="H20" s="15">
         <v>99.3</v>
       </c>
       <c r="I20" s="16">
@@ -7976,52 +8669,55 @@
       </c>
       <c r="DK20" s="25">
         <v>118.5</v>
       </c>
       <c r="DL20" s="25">
         <v>99.3</v>
       </c>
       <c r="DM20" s="25">
         <v>91</v>
       </c>
       <c r="DN20" s="22">
         <v>95.7</v>
       </c>
       <c r="DO20" s="22">
         <v>96.2</v>
       </c>
       <c r="DP20" s="22">
         <v>116.5</v>
       </c>
       <c r="DQ20" s="25">
         <v>98.3</v>
       </c>
       <c r="DR20" s="22">
         <v>92.9</v>
       </c>
+      <c r="DS20" s="66">
+        <v>95</v>
+      </c>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="15">
         <v>88.8</v>
       </c>
       <c r="C21" s="15">
         <v>99.6</v>
       </c>
       <c r="D21" s="15">
         <v>101.1</v>
       </c>
       <c r="E21" s="15">
         <v>113.9</v>
       </c>
       <c r="F21" s="15">
         <v>102.3</v>
       </c>
       <c r="G21" s="15">
         <v>125.6</v>
       </c>
       <c r="H21" s="15">
         <v>91.2</v>
       </c>
       <c r="I21" s="16">
@@ -8344,52 +9040,55 @@
       </c>
       <c r="DK21" s="25">
         <v>111.9</v>
       </c>
       <c r="DL21" s="25">
         <v>98.9</v>
       </c>
       <c r="DM21" s="25">
         <v>93.9</v>
       </c>
       <c r="DN21" s="22">
         <v>119.4</v>
       </c>
       <c r="DO21" s="22">
         <v>75.8</v>
       </c>
       <c r="DP21" s="22">
         <v>110.4</v>
       </c>
       <c r="DQ21" s="25">
         <v>95.6</v>
       </c>
       <c r="DR21" s="22">
         <v>93.2</v>
       </c>
+      <c r="DS21" s="66">
+        <v>119.6</v>
+      </c>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" s="14" t="s">
         <v>140</v>
       </c>
       <c r="B22" s="15">
         <v>89.2</v>
       </c>
       <c r="C22" s="15">
         <v>96.8</v>
       </c>
       <c r="D22" s="15">
         <v>106.3</v>
       </c>
       <c r="E22" s="15">
         <v>112.8</v>
       </c>
       <c r="F22" s="15">
         <v>107.4</v>
       </c>
       <c r="G22" s="15">
         <v>105</v>
       </c>
       <c r="H22" s="15">
         <v>96.6</v>
       </c>
       <c r="I22" s="16">
@@ -8712,52 +9411,55 @@
       </c>
       <c r="DK22" s="25">
         <v>104.5</v>
       </c>
       <c r="DL22" s="25">
         <v>99.1</v>
       </c>
       <c r="DM22" s="25">
         <v>90.2</v>
       </c>
       <c r="DN22" s="22">
         <v>104.9</v>
       </c>
       <c r="DO22" s="22">
         <v>94.2</v>
       </c>
       <c r="DP22" s="22">
         <v>105</v>
       </c>
       <c r="DQ22" s="25">
         <v>95.1</v>
       </c>
       <c r="DR22" s="22">
         <v>92.2</v>
       </c>
+      <c r="DS22" s="66">
+        <v>105.2</v>
+      </c>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="15">
         <v>78.7</v>
       </c>
       <c r="C23" s="15">
         <v>100</v>
       </c>
       <c r="D23" s="15">
         <v>120.1</v>
       </c>
       <c r="E23" s="15">
         <v>100.2</v>
       </c>
       <c r="F23" s="15">
         <v>96.9</v>
       </c>
       <c r="G23" s="15">
         <v>108.3</v>
       </c>
       <c r="H23" s="15">
         <v>107.5</v>
       </c>
       <c r="I23" s="16">
@@ -9080,52 +9782,55 @@
       </c>
       <c r="DK23" s="25">
         <v>110.1</v>
       </c>
       <c r="DL23" s="25">
         <v>109.8</v>
       </c>
       <c r="DM23" s="25">
         <v>91.5</v>
       </c>
       <c r="DN23" s="22">
         <v>102.3</v>
       </c>
       <c r="DO23" s="22">
         <v>98.5</v>
       </c>
       <c r="DP23" s="22">
         <v>106.6</v>
       </c>
       <c r="DQ23" s="25">
         <v>102.3</v>
       </c>
       <c r="DR23" s="22">
         <v>85.7</v>
       </c>
+      <c r="DS23" s="66">
+        <v>103.9</v>
+      </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="15">
         <v>96.3</v>
       </c>
       <c r="C24" s="15">
         <v>97.3</v>
       </c>
       <c r="D24" s="15">
         <v>109.7</v>
       </c>
       <c r="E24" s="15">
         <v>92</v>
       </c>
       <c r="F24" s="15">
         <v>101.7</v>
       </c>
       <c r="G24" s="15">
         <v>92.3</v>
       </c>
       <c r="H24" s="15">
         <v>102.3</v>
       </c>
       <c r="I24" s="16">
@@ -9448,52 +10153,55 @@
       </c>
       <c r="DK24" s="25">
         <v>97.8</v>
       </c>
       <c r="DL24" s="25">
         <v>100.7</v>
       </c>
       <c r="DM24" s="25">
         <v>96.4</v>
       </c>
       <c r="DN24" s="22">
         <v>105.6</v>
       </c>
       <c r="DO24" s="22">
         <v>97.6</v>
       </c>
       <c r="DP24" s="22">
         <v>98.2</v>
       </c>
       <c r="DQ24" s="25">
         <v>100.7</v>
       </c>
       <c r="DR24" s="22">
         <v>96.8</v>
       </c>
+      <c r="DS24" s="66">
+        <v>109.6</v>
+      </c>
     </row>
-    <row r="25" spans="1:122" s="57" customFormat="1" ht="25.5">
+    <row r="25" spans="1:123" s="57" customFormat="1" ht="25.5">
       <c r="A25" s="2" t="s">
         <v>150</v>
       </c>
       <c r="B25" s="54"/>
       <c r="C25" s="54"/>
       <c r="D25" s="54"/>
       <c r="E25" s="54"/>
       <c r="F25" s="54"/>
       <c r="G25" s="54"/>
       <c r="H25" s="54"/>
       <c r="I25" s="54"/>
       <c r="J25" s="54"/>
       <c r="K25" s="54"/>
       <c r="L25" s="54"/>
       <c r="M25" s="54"/>
       <c r="N25" s="54"/>
       <c r="O25" s="54"/>
       <c r="P25" s="54"/>
       <c r="Q25" s="54"/>
       <c r="R25" s="54"/>
       <c r="S25" s="55"/>
       <c r="T25" s="56"/>
       <c r="U25" s="4"/>
       <c r="V25" s="4"/>
       <c r="W25" s="4"/>
@@ -9540,51 +10248,51 @@
       <c r="BR25" s="4"/>
       <c r="BS25" s="4"/>
       <c r="BU25" s="4"/>
       <c r="BV25" s="4"/>
       <c r="BZ25" s="4"/>
       <c r="CB25" s="4"/>
       <c r="CC25" s="4"/>
       <c r="CD25" s="4"/>
       <c r="CE25" s="4"/>
       <c r="CH25" s="31"/>
       <c r="CI25" s="24"/>
       <c r="CJ25" s="4"/>
       <c r="CK25" s="64"/>
       <c r="CQ25" s="4"/>
       <c r="CV25" s="4"/>
       <c r="CW25" s="4"/>
       <c r="CY25" s="4"/>
       <c r="CZ25" s="4"/>
       <c r="DA25" s="4"/>
       <c r="DB25" s="4"/>
       <c r="DC25" s="4"/>
       <c r="DD25" s="3"/>
       <c r="DP25" s="29"/>
       <c r="DQ25" s="29"/>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" s="58" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="15">
         <v>101.2</v>
       </c>
       <c r="C26" s="15">
         <v>99.9</v>
       </c>
       <c r="D26" s="15">
         <v>102.2</v>
       </c>
       <c r="E26" s="20">
         <v>108.5</v>
       </c>
       <c r="F26" s="15">
         <v>107.5</v>
       </c>
       <c r="G26" s="15">
         <v>110.4</v>
       </c>
       <c r="H26" s="15">
         <v>110.6</v>
       </c>
       <c r="I26" s="16">
@@ -9907,52 +10615,55 @@
       </c>
       <c r="DK26" s="25">
         <v>101.8</v>
       </c>
       <c r="DL26" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM26" s="25">
         <v>101.2</v>
       </c>
       <c r="DN26" s="22">
         <v>100</v>
       </c>
       <c r="DO26" s="22">
         <v>98</v>
       </c>
       <c r="DP26" s="22">
         <v>96.8</v>
       </c>
       <c r="DQ26" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR26" s="22">
         <v>97.7</v>
       </c>
+      <c r="DS26" s="66">
+        <v>98.2</v>
+      </c>
     </row>
-    <row r="27" spans="1:122">
+    <row r="27" spans="1:123">
       <c r="A27" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="15">
         <v>101.2</v>
       </c>
       <c r="C27" s="15">
         <v>102.5</v>
       </c>
       <c r="D27" s="15">
         <v>103.7</v>
       </c>
       <c r="E27" s="15">
         <v>106.7</v>
       </c>
       <c r="F27" s="15">
         <v>107.7</v>
       </c>
       <c r="G27" s="15">
         <v>101</v>
       </c>
       <c r="H27" s="15">
         <v>104.9</v>
       </c>
       <c r="I27" s="16">
@@ -10275,52 +10986,55 @@
       </c>
       <c r="DK27" s="25">
         <v>113.1</v>
       </c>
       <c r="DL27" s="32" t="s">
         <v>54</v>
       </c>
       <c r="DM27" s="25">
         <v>107.2</v>
       </c>
       <c r="DN27" s="22">
         <v>111.1</v>
       </c>
       <c r="DO27" s="22">
         <v>105.4</v>
       </c>
       <c r="DP27" s="22">
         <v>112</v>
       </c>
       <c r="DQ27" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR27" s="22">
         <v>107.7</v>
       </c>
+      <c r="DS27" s="66">
+        <v>106.4</v>
+      </c>
     </row>
-    <row r="28" spans="1:122">
+    <row r="28" spans="1:123">
       <c r="A28" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="15">
         <v>106.8</v>
       </c>
       <c r="C28" s="15">
         <v>102.2</v>
       </c>
       <c r="D28" s="15">
         <v>107.9</v>
       </c>
       <c r="E28" s="15">
         <v>108.1</v>
       </c>
       <c r="F28" s="15">
         <v>107</v>
       </c>
       <c r="G28" s="15">
         <v>107.8</v>
       </c>
       <c r="H28" s="15">
         <v>111.1</v>
       </c>
       <c r="I28" s="16">
@@ -10643,52 +11357,55 @@
       </c>
       <c r="DK28" s="25">
         <v>105.3</v>
       </c>
       <c r="DL28" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM28" s="25">
         <v>104.4</v>
       </c>
       <c r="DN28" s="22">
         <v>101.8</v>
       </c>
       <c r="DO28" s="22">
         <v>98.8</v>
       </c>
       <c r="DP28" s="22">
         <v>99.4</v>
       </c>
       <c r="DQ28" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR28" s="22">
         <v>99.9</v>
       </c>
+      <c r="DS28" s="66">
+        <v>100.9</v>
+      </c>
     </row>
-    <row r="29" spans="1:122">
+    <row r="29" spans="1:123">
       <c r="A29" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="15">
         <v>106</v>
       </c>
       <c r="C29" s="15">
         <v>100.9</v>
       </c>
       <c r="D29" s="15">
         <v>115.4</v>
       </c>
       <c r="E29" s="15">
         <v>109.1</v>
       </c>
       <c r="F29" s="15">
         <v>108.3</v>
       </c>
       <c r="G29" s="15">
         <v>114.2</v>
       </c>
       <c r="H29" s="15">
         <v>117.9</v>
       </c>
       <c r="I29" s="16">
@@ -11011,52 +11728,55 @@
       </c>
       <c r="DK29" s="25">
         <v>104.4</v>
       </c>
       <c r="DL29" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM29" s="25">
         <v>103.8</v>
       </c>
       <c r="DN29" s="22">
         <v>100.1</v>
       </c>
       <c r="DO29" s="22">
         <v>96.2</v>
       </c>
       <c r="DP29" s="22">
         <v>96.3</v>
       </c>
       <c r="DQ29" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR29" s="22">
         <v>97.4</v>
       </c>
+      <c r="DS29" s="66">
+        <v>99.9</v>
+      </c>
     </row>
-    <row r="30" spans="1:122">
+    <row r="30" spans="1:123">
       <c r="A30" s="27" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="15">
         <v>108.8</v>
       </c>
       <c r="C30" s="15">
         <v>102.6</v>
       </c>
       <c r="D30" s="15">
         <v>103.6</v>
       </c>
       <c r="E30" s="15">
         <v>108.2</v>
       </c>
       <c r="F30" s="15">
         <v>106.5</v>
       </c>
       <c r="G30" s="15">
         <v>104.2</v>
       </c>
       <c r="H30" s="15">
         <v>106.7</v>
       </c>
       <c r="I30" s="16">
@@ -11379,52 +12099,55 @@
       </c>
       <c r="DK30" s="25">
         <v>104.5</v>
       </c>
       <c r="DL30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM30" s="25">
         <v>105.3</v>
       </c>
       <c r="DN30" s="22">
         <v>103.1</v>
       </c>
       <c r="DO30" s="22">
         <v>101.2</v>
       </c>
       <c r="DP30" s="22">
         <v>101.2</v>
       </c>
       <c r="DQ30" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR30" s="22">
         <v>102.1</v>
       </c>
+      <c r="DS30" s="66">
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B31" s="15">
         <v>100</v>
       </c>
       <c r="C31" s="15">
         <v>102.1</v>
       </c>
       <c r="D31" s="15">
         <v>101.4</v>
       </c>
       <c r="E31" s="15">
         <v>103.2</v>
       </c>
       <c r="F31" s="15">
         <v>104.1</v>
       </c>
       <c r="G31" s="15">
         <v>102.3</v>
       </c>
       <c r="H31" s="15">
         <v>106.4</v>
       </c>
       <c r="I31" s="16">
@@ -11747,52 +12470,55 @@
       </c>
       <c r="DK31" s="25">
         <v>109.5</v>
       </c>
       <c r="DL31" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM31" s="25">
         <v>105.9</v>
       </c>
       <c r="DN31" s="22">
         <v>105</v>
       </c>
       <c r="DO31" s="22">
         <v>102</v>
       </c>
       <c r="DP31" s="22">
         <v>103.6</v>
       </c>
       <c r="DQ31" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR31" s="22">
         <v>102.7</v>
       </c>
+      <c r="DS31" s="66">
+        <v>102.9</v>
+      </c>
     </row>
-    <row r="32" spans="1:122" ht="23.25" customHeight="1">
+    <row r="32" spans="1:123" ht="23.25" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B32" s="15">
         <v>103.9</v>
       </c>
       <c r="C32" s="15">
         <v>107.1</v>
       </c>
       <c r="D32" s="15">
         <v>108.4</v>
       </c>
       <c r="E32" s="15">
         <v>107.6</v>
       </c>
       <c r="F32" s="15">
         <v>108.2</v>
       </c>
       <c r="G32" s="15">
         <v>103.8</v>
       </c>
       <c r="H32" s="15">
         <v>106.1</v>
       </c>
       <c r="I32" s="16">
@@ -12115,52 +12841,55 @@
       </c>
       <c r="DK32" s="25">
         <v>113.5</v>
       </c>
       <c r="DL32" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM32" s="25">
         <v>100.8</v>
       </c>
       <c r="DN32" s="22">
         <v>103.7</v>
       </c>
       <c r="DO32" s="22">
         <v>102.8</v>
       </c>
       <c r="DP32" s="22">
         <v>111.9</v>
       </c>
       <c r="DQ32" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR32" s="22">
         <v>104.3</v>
       </c>
+      <c r="DS32" s="66">
+        <v>104</v>
+      </c>
     </row>
-    <row r="33" spans="1:122">
+    <row r="33" spans="1:123">
       <c r="A33" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B33" s="15">
         <v>108.2</v>
       </c>
       <c r="C33" s="15">
         <v>107.6</v>
       </c>
       <c r="D33" s="15">
         <v>106.5</v>
       </c>
       <c r="E33" s="15">
         <v>106.5</v>
       </c>
       <c r="F33" s="15">
         <v>109</v>
       </c>
       <c r="G33" s="15">
         <v>108.9</v>
       </c>
       <c r="H33" s="15">
         <v>108.3</v>
       </c>
       <c r="I33" s="16">
@@ -12483,52 +13212,55 @@
       </c>
       <c r="DK33" s="25">
         <v>100.2</v>
       </c>
       <c r="DL33" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM33" s="25">
         <v>92.8</v>
       </c>
       <c r="DN33" s="22">
         <v>89.2</v>
       </c>
       <c r="DO33" s="22">
         <v>91.3</v>
       </c>
       <c r="DP33" s="22">
         <v>93.1</v>
       </c>
       <c r="DQ33" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR33" s="22">
         <v>98.9</v>
       </c>
+      <c r="DS33" s="66">
+        <v>105.9</v>
+      </c>
     </row>
-    <row r="34" spans="1:122">
+    <row r="34" spans="1:123">
       <c r="A34" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B34" s="15">
         <v>103.3</v>
       </c>
       <c r="C34" s="15">
         <v>101</v>
       </c>
       <c r="D34" s="15">
         <v>107</v>
       </c>
       <c r="E34" s="15">
         <v>106.6</v>
       </c>
       <c r="F34" s="15">
         <v>107.4</v>
       </c>
       <c r="G34" s="15">
         <v>106.6</v>
       </c>
       <c r="H34" s="15">
         <v>107.2</v>
       </c>
       <c r="I34" s="16">
@@ -12851,52 +13583,55 @@
       </c>
       <c r="DK34" s="25">
         <v>107.9</v>
       </c>
       <c r="DL34" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM34" s="25">
         <v>105.9</v>
       </c>
       <c r="DN34" s="22">
         <v>104.3</v>
       </c>
       <c r="DO34" s="22">
         <v>103.3</v>
       </c>
       <c r="DP34" s="22">
         <v>98.1</v>
       </c>
       <c r="DQ34" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR34" s="22">
         <v>97.1</v>
       </c>
+      <c r="DS34" s="66">
+        <v>101.5</v>
+      </c>
     </row>
-    <row r="35" spans="1:122">
+    <row r="35" spans="1:123">
       <c r="A35" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="15">
         <v>101.4</v>
       </c>
       <c r="C35" s="15">
         <v>103.6</v>
       </c>
       <c r="D35" s="15">
         <v>104.7</v>
       </c>
       <c r="E35" s="15">
         <v>110.2</v>
       </c>
       <c r="F35" s="15">
         <v>105.4</v>
       </c>
       <c r="G35" s="15">
         <v>103.6</v>
       </c>
       <c r="H35" s="15">
         <v>113.2</v>
       </c>
       <c r="I35" s="16">
@@ -13219,52 +13954,55 @@
       </c>
       <c r="DK35" s="25">
         <v>105.3</v>
       </c>
       <c r="DL35" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM35" s="25">
         <v>103.7</v>
       </c>
       <c r="DN35" s="22">
         <v>104</v>
       </c>
       <c r="DO35" s="22">
         <v>104.7</v>
       </c>
       <c r="DP35" s="22">
         <v>99.6</v>
       </c>
       <c r="DQ35" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR35" s="22">
         <v>101.1</v>
       </c>
+      <c r="DS35" s="66">
+        <v>98.2</v>
+      </c>
     </row>
-    <row r="36" spans="1:122">
+    <row r="36" spans="1:123">
       <c r="A36" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B36" s="15">
         <v>91.7</v>
       </c>
       <c r="C36" s="15">
         <v>92</v>
       </c>
       <c r="D36" s="15">
         <v>97.6</v>
       </c>
       <c r="E36" s="15">
         <v>99.2</v>
       </c>
       <c r="F36" s="15">
         <v>100.4</v>
       </c>
       <c r="G36" s="15">
         <v>103.5</v>
       </c>
       <c r="H36" s="15">
         <v>103.8</v>
       </c>
       <c r="I36" s="16">
@@ -13587,52 +14325,55 @@
       </c>
       <c r="DK36" s="25">
         <v>106.2</v>
       </c>
       <c r="DL36" s="32" t="s">
         <v>54</v>
       </c>
       <c r="DM36" s="25">
         <v>95.3</v>
       </c>
       <c r="DN36" s="22">
         <v>98</v>
       </c>
       <c r="DO36" s="22">
         <v>94.6</v>
       </c>
       <c r="DP36" s="22">
         <v>93.8</v>
       </c>
       <c r="DQ36" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR36" s="22">
         <v>93.6</v>
       </c>
+      <c r="DS36" s="66">
+        <v>97.6</v>
+      </c>
     </row>
-    <row r="37" spans="1:122">
+    <row r="37" spans="1:123">
       <c r="A37" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="15">
         <v>97</v>
       </c>
       <c r="C37" s="15">
         <v>99.2</v>
       </c>
       <c r="D37" s="15">
         <v>107.5</v>
       </c>
       <c r="E37" s="15">
         <v>108.3</v>
       </c>
       <c r="F37" s="15">
         <v>97.5</v>
       </c>
       <c r="G37" s="15">
         <v>106.5</v>
       </c>
       <c r="H37" s="15">
         <v>111.7</v>
       </c>
       <c r="I37" s="16">
@@ -13955,52 +14696,55 @@
       </c>
       <c r="DK37" s="25">
         <v>122.4</v>
       </c>
       <c r="DL37" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM37" s="25">
         <v>120</v>
       </c>
       <c r="DN37" s="22">
         <v>111.4</v>
       </c>
       <c r="DO37" s="22">
         <v>108.2</v>
       </c>
       <c r="DP37" s="22">
         <v>98.5</v>
       </c>
       <c r="DQ37" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR37" s="22">
         <v>92</v>
       </c>
+      <c r="DS37" s="66">
+        <v>94</v>
+      </c>
     </row>
-    <row r="38" spans="1:122">
+    <row r="38" spans="1:123">
       <c r="A38" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B38" s="15">
         <v>98</v>
       </c>
       <c r="C38" s="15">
         <v>95.1</v>
       </c>
       <c r="D38" s="15">
         <v>102.5</v>
       </c>
       <c r="E38" s="15">
         <v>108.3</v>
       </c>
       <c r="F38" s="15">
         <v>104.4</v>
       </c>
       <c r="G38" s="15">
         <v>115.3</v>
       </c>
       <c r="H38" s="15">
         <v>101.3</v>
       </c>
       <c r="I38" s="16">
@@ -14323,52 +15067,55 @@
       </c>
       <c r="DK38" s="25">
         <v>106.8</v>
       </c>
       <c r="DL38" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM38" s="25">
         <v>100.2</v>
       </c>
       <c r="DN38" s="22">
         <v>97.7</v>
       </c>
       <c r="DO38" s="22">
         <v>94.7</v>
       </c>
       <c r="DP38" s="22">
         <v>93.1</v>
       </c>
       <c r="DQ38" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR38" s="22">
         <v>105.7</v>
       </c>
+      <c r="DS38" s="66">
+        <v>105.1</v>
+      </c>
     </row>
-    <row r="39" spans="1:122">
+    <row r="39" spans="1:123">
       <c r="A39" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B39" s="15">
         <v>102.2</v>
       </c>
       <c r="C39" s="15">
         <v>102.5</v>
       </c>
       <c r="D39" s="15">
         <v>114.5</v>
       </c>
       <c r="E39" s="15">
         <v>112.6</v>
       </c>
       <c r="F39" s="15">
         <v>106.2</v>
       </c>
       <c r="G39" s="15">
         <v>104.1</v>
       </c>
       <c r="H39" s="15">
         <v>109.7</v>
       </c>
       <c r="I39" s="16">
@@ -14691,52 +15438,55 @@
       </c>
       <c r="DK39" s="25">
         <v>110.9</v>
       </c>
       <c r="DL39" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM39" s="25">
         <v>104.8</v>
       </c>
       <c r="DN39" s="22">
         <v>100.5</v>
       </c>
       <c r="DO39" s="22">
         <v>103.7</v>
       </c>
       <c r="DP39" s="22">
         <v>101.9</v>
       </c>
       <c r="DQ39" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR39" s="22">
         <v>97.8</v>
       </c>
+      <c r="DS39" s="66">
+        <v>101.8</v>
+      </c>
     </row>
-    <row r="40" spans="1:122">
+    <row r="40" spans="1:123">
       <c r="A40" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="15">
         <v>106.5</v>
       </c>
       <c r="C40" s="15">
         <v>104.9</v>
       </c>
       <c r="D40" s="15">
         <v>102.8</v>
       </c>
       <c r="E40" s="15">
         <v>105.9</v>
       </c>
       <c r="F40" s="15">
         <v>106.3</v>
       </c>
       <c r="G40" s="15">
         <v>107</v>
       </c>
       <c r="H40" s="15">
         <v>107</v>
       </c>
       <c r="I40" s="16">
@@ -15059,52 +15809,55 @@
       </c>
       <c r="DK40" s="25">
         <v>104.7</v>
       </c>
       <c r="DL40" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM40" s="25">
         <v>102.7</v>
       </c>
       <c r="DN40" s="22">
         <v>102.1</v>
       </c>
       <c r="DO40" s="22">
         <v>95.7</v>
       </c>
       <c r="DP40" s="22">
         <v>93.2</v>
       </c>
       <c r="DQ40" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR40" s="22">
         <v>95.6</v>
       </c>
+      <c r="DS40" s="66">
+        <v>95</v>
+      </c>
     </row>
-    <row r="41" spans="1:122">
+    <row r="41" spans="1:123">
       <c r="A41" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="15">
         <v>97.9</v>
       </c>
       <c r="C41" s="15">
         <v>102.3</v>
       </c>
       <c r="D41" s="15">
         <v>107.9</v>
       </c>
       <c r="E41" s="15">
         <v>109.9</v>
       </c>
       <c r="F41" s="15">
         <v>99.9</v>
       </c>
       <c r="G41" s="15">
         <v>104.1</v>
       </c>
       <c r="H41" s="15">
         <v>104.1</v>
       </c>
       <c r="I41" s="16">
@@ -15427,52 +16180,55 @@
       </c>
       <c r="DK41" s="25">
         <v>95</v>
       </c>
       <c r="DL41" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM41" s="25">
         <v>91.7</v>
       </c>
       <c r="DN41" s="22">
         <v>92.8</v>
       </c>
       <c r="DO41" s="22">
         <v>89.1</v>
       </c>
       <c r="DP41" s="22">
         <v>90.8</v>
       </c>
       <c r="DQ41" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR41" s="22">
         <v>96.8</v>
       </c>
+      <c r="DS41" s="66">
+        <v>99</v>
+      </c>
     </row>
-    <row r="42" spans="1:122">
+    <row r="42" spans="1:123">
       <c r="A42" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="15">
         <v>102</v>
       </c>
       <c r="C42" s="15">
         <v>101.5</v>
       </c>
       <c r="D42" s="15">
         <v>92.2</v>
       </c>
       <c r="E42" s="15">
         <v>109.4</v>
       </c>
       <c r="F42" s="15">
         <v>109.6</v>
       </c>
       <c r="G42" s="15">
         <v>120.2</v>
       </c>
       <c r="H42" s="15">
         <v>116.4</v>
       </c>
       <c r="I42" s="16">
@@ -15795,52 +16551,55 @@
       </c>
       <c r="DK42" s="25">
         <v>95.3</v>
       </c>
       <c r="DL42" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM42" s="25">
         <v>100.6</v>
       </c>
       <c r="DN42" s="22">
         <v>101.8</v>
       </c>
       <c r="DO42" s="22">
         <v>99.4</v>
       </c>
       <c r="DP42" s="22">
         <v>97.8</v>
       </c>
       <c r="DQ42" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR42" s="22">
         <v>99.7</v>
       </c>
+      <c r="DS42" s="66">
+        <v>99</v>
+      </c>
     </row>
-    <row r="43" spans="1:122">
+    <row r="43" spans="1:123">
       <c r="A43" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B43" s="15">
         <v>98.2</v>
       </c>
       <c r="C43" s="15">
         <v>97.4</v>
       </c>
       <c r="D43" s="15">
         <v>95.2</v>
       </c>
       <c r="E43" s="15">
         <v>110.3</v>
       </c>
       <c r="F43" s="15">
         <v>111.6</v>
       </c>
       <c r="G43" s="15">
         <v>116.2</v>
       </c>
       <c r="H43" s="15">
         <v>113.4</v>
       </c>
       <c r="I43" s="16">
@@ -16163,52 +16922,55 @@
       </c>
       <c r="DK43" s="25">
         <v>96.8</v>
       </c>
       <c r="DL43" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM43" s="25">
         <v>97</v>
       </c>
       <c r="DN43" s="22">
         <v>96.9</v>
       </c>
       <c r="DO43" s="22">
         <v>95.3</v>
       </c>
       <c r="DP43" s="22">
         <v>94</v>
       </c>
       <c r="DQ43" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR43" s="22">
         <v>93.3</v>
       </c>
+      <c r="DS43" s="66">
+        <v>93.5</v>
+      </c>
     </row>
-    <row r="44" spans="1:122">
+    <row r="44" spans="1:123">
       <c r="A44" s="14" t="s">
         <v>140</v>
       </c>
       <c r="B44" s="15">
         <v>99.3</v>
       </c>
       <c r="C44" s="15">
         <v>96.5</v>
       </c>
       <c r="D44" s="15">
         <v>97.1</v>
       </c>
       <c r="E44" s="15">
         <v>114</v>
       </c>
       <c r="F44" s="15">
         <v>115.8</v>
       </c>
       <c r="G44" s="15">
         <v>116.6</v>
       </c>
       <c r="H44" s="15">
         <v>115.1</v>
       </c>
       <c r="I44" s="16">
@@ -16531,52 +17293,55 @@
       </c>
       <c r="DK44" s="25">
         <v>99.2</v>
       </c>
       <c r="DL44" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM44" s="25">
         <v>97.1</v>
       </c>
       <c r="DN44" s="22">
         <v>96.9</v>
       </c>
       <c r="DO44" s="22">
         <v>93.5</v>
       </c>
       <c r="DP44" s="22">
         <v>94</v>
       </c>
       <c r="DQ44" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR44" s="22">
         <v>95.8</v>
       </c>
+      <c r="DS44" s="66">
+        <v>96.1</v>
+      </c>
     </row>
-    <row r="45" spans="1:122">
+    <row r="45" spans="1:123">
       <c r="A45" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B45" s="15">
         <v>100.9</v>
       </c>
       <c r="C45" s="15">
         <v>96.3</v>
       </c>
       <c r="D45" s="15">
         <v>106.7</v>
       </c>
       <c r="E45" s="15">
         <v>106</v>
       </c>
       <c r="F45" s="15">
         <v>111.8</v>
       </c>
       <c r="G45" s="15">
         <v>115.6</v>
       </c>
       <c r="H45" s="15">
         <v>112.4</v>
       </c>
       <c r="I45" s="16">
@@ -16899,52 +17664,55 @@
       </c>
       <c r="DK45" s="25">
         <v>111.2</v>
       </c>
       <c r="DL45" s="32" t="s">
         <v>54</v>
       </c>
       <c r="DM45" s="25">
         <v>106.1</v>
       </c>
       <c r="DN45" s="22">
         <v>103.9</v>
       </c>
       <c r="DO45" s="22">
         <v>101.7</v>
       </c>
       <c r="DP45" s="22">
         <v>98.6</v>
       </c>
       <c r="DQ45" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR45" s="22">
         <v>92.3</v>
       </c>
+      <c r="DS45" s="66">
+        <v>93.7</v>
+      </c>
     </row>
-    <row r="46" spans="1:122">
+    <row r="46" spans="1:123">
       <c r="A46" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="15">
         <v>102.9</v>
       </c>
       <c r="C46" s="15">
         <v>101.4</v>
       </c>
       <c r="D46" s="15">
         <v>110.6</v>
       </c>
       <c r="E46" s="15">
         <v>108.3</v>
       </c>
       <c r="F46" s="15">
         <v>109.1</v>
       </c>
       <c r="G46" s="15">
         <v>99.2</v>
       </c>
       <c r="H46" s="15">
         <v>101.8</v>
       </c>
       <c r="I46" s="16">
@@ -17266,248 +18034,252 @@
         <v>104.1</v>
       </c>
       <c r="DK46" s="25">
         <v>104</v>
       </c>
       <c r="DL46" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DM46" s="25">
         <v>102.9</v>
       </c>
       <c r="DN46" s="22">
         <v>98.3</v>
       </c>
       <c r="DO46" s="22">
         <v>97.4</v>
       </c>
       <c r="DP46" s="22">
         <v>97.7</v>
       </c>
       <c r="DQ46" s="16" t="s">
         <v>54</v>
       </c>
       <c r="DR46" s="22">
         <v>98</v>
+      </c>
+      <c r="DS46" s="66">
+        <v>101.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A3:CY3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BY99"/>
+  <dimension ref="A1:BZ99"/>
   <sheetViews>
-    <sheetView topLeftCell="AX1" workbookViewId="0">
-      <selection activeCell="BX35" sqref="BX35"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A35" sqref="A35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="57.7109375" style="38" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="38" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="38" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="38" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="38" customWidth="1"/>
     <col min="6" max="7" width="8.7109375" style="38" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="38"/>
     <col min="9" max="9" width="8.7109375" style="38" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="38"/>
     <col min="11" max="11" width="9" style="38" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="38"/>
     <col min="14" max="14" width="8.5703125" style="38" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="38"/>
     <col min="16" max="16" width="9" style="38" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="38"/>
     <col min="19" max="19" width="8.140625" style="38" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="38"/>
     <col min="21" max="21" width="8.140625" style="38" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="38" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="38" customWidth="1"/>
     <col min="24" max="24" width="9.5703125" style="38" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="38" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="38" customWidth="1"/>
     <col min="27" max="27" width="8.85546875" style="38" customWidth="1"/>
     <col min="28" max="28" width="8.7109375" style="38" customWidth="1"/>
     <col min="29" max="51" width="9.140625" style="38"/>
     <col min="52" max="52" width="8.42578125" style="38" customWidth="1"/>
     <col min="53" max="58" width="9.140625" style="38"/>
     <col min="59" max="59" width="9.140625" style="38" customWidth="1"/>
     <col min="60" max="63" width="9.140625" style="38"/>
     <col min="64" max="64" width="9.85546875" style="38" customWidth="1"/>
     <col min="65" max="66" width="9.140625" style="38"/>
     <col min="67" max="67" width="9.7109375" style="38" customWidth="1"/>
     <col min="68" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77" ht="26.25" customHeight="1">
+    <row r="1" spans="1:78" ht="26.25" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
       <c r="D1" s="60"/>
       <c r="E1" s="60"/>
       <c r="F1" s="60"/>
       <c r="G1" s="60"/>
       <c r="H1" s="60"/>
       <c r="I1" s="60"/>
       <c r="J1" s="60"/>
       <c r="K1" s="60"/>
       <c r="L1" s="60"/>
       <c r="M1" s="60"/>
       <c r="N1" s="60"/>
       <c r="O1" s="60"/>
       <c r="P1" s="60"/>
       <c r="Q1" s="60"/>
       <c r="R1" s="60"/>
       <c r="S1" s="60"/>
       <c r="T1" s="60"/>
       <c r="U1" s="60"/>
       <c r="V1" s="60"/>
     </row>
-    <row r="2" spans="1:77" s="39" customFormat="1">
-[...1 lines deleted...]
-      <c r="B2" s="70" t="s">
+    <row r="2" spans="1:78" s="39" customFormat="1">
+      <c r="A2" s="106"/>
+      <c r="B2" s="100" t="s">
         <v>103</v>
       </c>
-      <c r="C2" s="71"/>
-[...3 lines deleted...]
-      <c r="G2" s="70" t="s">
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="107"/>
+      <c r="G2" s="100" t="s">
         <v>102</v>
       </c>
-      <c r="H2" s="71"/>
-[...3 lines deleted...]
-      <c r="L2" s="70" t="s">
+      <c r="H2" s="101"/>
+      <c r="I2" s="101"/>
+      <c r="J2" s="101"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="100" t="s">
         <v>101</v>
       </c>
-      <c r="M2" s="71"/>
-[...3 lines deleted...]
-      <c r="Q2" s="70" t="s">
+      <c r="M2" s="101"/>
+      <c r="N2" s="101"/>
+      <c r="O2" s="101"/>
+      <c r="P2" s="107"/>
+      <c r="Q2" s="100" t="s">
         <v>100</v>
       </c>
-      <c r="R2" s="71"/>
-[...3 lines deleted...]
-      <c r="V2" s="70" t="s">
+      <c r="R2" s="101"/>
+      <c r="S2" s="101"/>
+      <c r="T2" s="101"/>
+      <c r="U2" s="107"/>
+      <c r="V2" s="100" t="s">
         <v>99</v>
       </c>
-      <c r="W2" s="71"/>
-[...3 lines deleted...]
-      <c r="AA2" s="76" t="s">
+      <c r="W2" s="101"/>
+      <c r="X2" s="101"/>
+      <c r="Y2" s="101"/>
+      <c r="Z2" s="102"/>
+      <c r="AA2" s="99" t="s">
         <v>98</v>
       </c>
-      <c r="AB2" s="76"/>
-[...3 lines deleted...]
-      <c r="AF2" s="76" t="s">
+      <c r="AB2" s="99"/>
+      <c r="AC2" s="99"/>
+      <c r="AD2" s="99"/>
+      <c r="AE2" s="105"/>
+      <c r="AF2" s="99" t="s">
         <v>97</v>
       </c>
-      <c r="AG2" s="76"/>
-[...3 lines deleted...]
-      <c r="AK2" s="76" t="s">
+      <c r="AG2" s="99"/>
+      <c r="AH2" s="99"/>
+      <c r="AI2" s="99"/>
+      <c r="AJ2" s="99"/>
+      <c r="AK2" s="99" t="s">
         <v>105</v>
       </c>
-      <c r="AL2" s="76"/>
-[...3 lines deleted...]
-      <c r="AP2" s="70" t="s">
+      <c r="AL2" s="99"/>
+      <c r="AM2" s="99"/>
+      <c r="AN2" s="99"/>
+      <c r="AO2" s="99"/>
+      <c r="AP2" s="100" t="s">
         <v>110</v>
       </c>
-      <c r="AQ2" s="71"/>
-[...3 lines deleted...]
-      <c r="AU2" s="70" t="s">
+      <c r="AQ2" s="101"/>
+      <c r="AR2" s="101"/>
+      <c r="AS2" s="101"/>
+      <c r="AT2" s="102"/>
+      <c r="AU2" s="100" t="s">
         <v>115</v>
       </c>
-      <c r="AV2" s="71"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="70" t="s">
+      <c r="AV2" s="101"/>
+      <c r="AW2" s="101"/>
+      <c r="AX2" s="101"/>
+      <c r="AY2" s="102"/>
+      <c r="AZ2" s="100" t="s">
         <v>120</v>
       </c>
-      <c r="BA2" s="71"/>
-[...3 lines deleted...]
-      <c r="BE2" s="70" t="s">
+      <c r="BA2" s="101"/>
+      <c r="BB2" s="101"/>
+      <c r="BC2" s="101"/>
+      <c r="BD2" s="102"/>
+      <c r="BE2" s="100" t="s">
         <v>131</v>
       </c>
-      <c r="BF2" s="71"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="70" t="s">
+      <c r="BF2" s="101"/>
+      <c r="BG2" s="101"/>
+      <c r="BH2" s="101"/>
+      <c r="BI2" s="102"/>
+      <c r="BJ2" s="100" t="s">
         <v>132</v>
       </c>
-      <c r="BK2" s="71"/>
-[...3 lines deleted...]
-      <c r="BO2" s="70" t="s">
+      <c r="BK2" s="101"/>
+      <c r="BL2" s="101"/>
+      <c r="BM2" s="101"/>
+      <c r="BN2" s="102"/>
+      <c r="BO2" s="100" t="s">
         <v>139</v>
       </c>
-      <c r="BP2" s="71"/>
-[...3 lines deleted...]
-      <c r="BT2" s="70" t="s">
+      <c r="BP2" s="101"/>
+      <c r="BQ2" s="101"/>
+      <c r="BR2" s="101"/>
+      <c r="BS2" s="102"/>
+      <c r="BT2" s="100" t="s">
         <v>145</v>
       </c>
-      <c r="BU2" s="71"/>
-[...3 lines deleted...]
-      <c r="BY2" s="66" t="s">
+      <c r="BU2" s="101"/>
+      <c r="BV2" s="101"/>
+      <c r="BW2" s="101"/>
+      <c r="BX2" s="102"/>
+      <c r="BY2" s="99" t="s">
         <v>152</v>
       </c>
+      <c r="BZ2" s="99"/>
     </row>
-    <row r="3" spans="1:77" s="39" customFormat="1" ht="33.75">
-      <c r="A3" s="69"/>
+    <row r="3" spans="1:78" s="39" customFormat="1" ht="33.75">
+      <c r="A3" s="106"/>
       <c r="B3" s="40" t="s">
         <v>125</v>
       </c>
       <c r="C3" s="40" t="s">
         <v>126</v>
       </c>
       <c r="D3" s="40" t="s">
         <v>127</v>
       </c>
       <c r="E3" s="40" t="s">
         <v>128</v>
       </c>
       <c r="F3" s="40" t="s">
         <v>124</v>
       </c>
       <c r="G3" s="40" t="s">
         <v>125</v>
       </c>
       <c r="H3" s="40" t="s">
         <v>126</v>
       </c>
       <c r="I3" s="40" t="s">
         <v>127</v>
       </c>
       <c r="J3" s="40" t="s">
@@ -17692,114 +18464,117 @@
       </c>
       <c r="BR3" s="40" t="s">
         <v>128</v>
       </c>
       <c r="BS3" s="40" t="s">
         <v>124</v>
       </c>
       <c r="BT3" s="40" t="s">
         <v>125</v>
       </c>
       <c r="BU3" s="40" t="s">
         <v>126</v>
       </c>
       <c r="BV3" s="40" t="s">
         <v>127</v>
       </c>
       <c r="BW3" s="40" t="s">
         <v>128</v>
       </c>
       <c r="BX3" s="40" t="s">
         <v>124</v>
       </c>
       <c r="BY3" s="40" t="s">
         <v>125</v>
       </c>
+      <c r="BZ3" s="40" t="s">
+        <v>126</v>
+      </c>
     </row>
-    <row r="4" spans="1:77" s="39" customFormat="1">
+    <row r="4" spans="1:78" s="39" customFormat="1">
       <c r="A4" s="41"/>
-      <c r="B4" s="73"/>
-[...56 lines deleted...]
-      <c r="BG4" s="74"/>
+      <c r="B4" s="103"/>
+      <c r="C4" s="104"/>
+      <c r="D4" s="104"/>
+      <c r="E4" s="104"/>
+      <c r="F4" s="104"/>
+      <c r="G4" s="104"/>
+      <c r="H4" s="104"/>
+      <c r="I4" s="104"/>
+      <c r="J4" s="104"/>
+      <c r="K4" s="104"/>
+      <c r="L4" s="104"/>
+      <c r="M4" s="104"/>
+      <c r="N4" s="104"/>
+      <c r="O4" s="104"/>
+      <c r="P4" s="104"/>
+      <c r="Q4" s="104"/>
+      <c r="R4" s="104"/>
+      <c r="S4" s="104"/>
+      <c r="T4" s="104"/>
+      <c r="U4" s="104"/>
+      <c r="V4" s="104"/>
+      <c r="W4" s="104"/>
+      <c r="X4" s="104"/>
+      <c r="Y4" s="104"/>
+      <c r="Z4" s="104"/>
+      <c r="AA4" s="104"/>
+      <c r="AB4" s="104"/>
+      <c r="AC4" s="104"/>
+      <c r="AD4" s="104"/>
+      <c r="AE4" s="104"/>
+      <c r="AF4" s="104"/>
+      <c r="AG4" s="104"/>
+      <c r="AH4" s="104"/>
+      <c r="AI4" s="104"/>
+      <c r="AJ4" s="104"/>
+      <c r="AK4" s="104"/>
+      <c r="AL4" s="104"/>
+      <c r="AM4" s="104"/>
+      <c r="AN4" s="104"/>
+      <c r="AO4" s="104"/>
+      <c r="AP4" s="104"/>
+      <c r="AQ4" s="104"/>
+      <c r="AR4" s="104"/>
+      <c r="AS4" s="104"/>
+      <c r="AT4" s="104"/>
+      <c r="AU4" s="104"/>
+      <c r="AV4" s="104"/>
+      <c r="AW4" s="104"/>
+      <c r="AX4" s="104"/>
+      <c r="AY4" s="104"/>
+      <c r="AZ4" s="104"/>
+      <c r="BA4" s="104"/>
+      <c r="BB4" s="104"/>
+      <c r="BC4" s="104"/>
+      <c r="BD4" s="104"/>
+      <c r="BE4" s="104"/>
+      <c r="BF4" s="104"/>
+      <c r="BG4" s="104"/>
       <c r="BL4" s="42"/>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:78">
       <c r="A5" s="58" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="25">
         <v>109</v>
       </c>
       <c r="C5" s="25">
         <v>105</v>
       </c>
       <c r="D5" s="25">
         <v>105.5</v>
       </c>
       <c r="E5" s="16">
         <v>107.2</v>
       </c>
       <c r="F5" s="15">
         <v>107.10954683663348</v>
       </c>
       <c r="G5" s="25">
         <v>111.5</v>
       </c>
       <c r="H5" s="18">
         <v>112</v>
       </c>
       <c r="I5" s="18">
@@ -17987,52 +18762,55 @@
       </c>
       <c r="BR5" s="25">
         <v>102.7</v>
       </c>
       <c r="BS5" s="25">
         <v>102.4</v>
       </c>
       <c r="BT5" s="25">
         <v>101.2</v>
       </c>
       <c r="BU5" s="25">
         <v>100.5</v>
       </c>
       <c r="BV5" s="25">
         <v>99.6</v>
       </c>
       <c r="BW5" s="25">
         <v>98.6</v>
       </c>
       <c r="BX5" s="25">
         <v>98.2</v>
       </c>
       <c r="BY5" s="22">
         <v>97.7</v>
       </c>
+      <c r="BZ5" s="66">
+        <v>99.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:78">
       <c r="A6" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="25">
         <v>103.9</v>
       </c>
       <c r="C6" s="25">
         <v>105.5</v>
       </c>
       <c r="D6" s="25">
         <v>106.6</v>
       </c>
       <c r="E6" s="18">
         <v>114</v>
       </c>
       <c r="F6" s="15">
         <v>113.87718618568458</v>
       </c>
       <c r="G6" s="25">
         <v>120.2</v>
       </c>
       <c r="H6" s="18">
         <v>118.2</v>
       </c>
       <c r="I6" s="18">
@@ -18220,52 +18998,55 @@
       </c>
       <c r="BR6" s="25">
         <v>109.6</v>
       </c>
       <c r="BS6" s="25">
         <v>108.9</v>
       </c>
       <c r="BT6" s="25">
         <v>107.2</v>
       </c>
       <c r="BU6" s="25">
         <v>109.1</v>
       </c>
       <c r="BV6" s="25">
         <v>107.8</v>
       </c>
       <c r="BW6" s="25">
         <v>109.3</v>
       </c>
       <c r="BX6" s="25">
         <v>109.3</v>
       </c>
       <c r="BY6" s="22">
         <v>107.7</v>
       </c>
+      <c r="BZ6" s="66">
+        <v>106.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:78">
       <c r="A7" s="26" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="25">
         <v>110.4</v>
       </c>
       <c r="C7" s="25">
         <v>107.4</v>
       </c>
       <c r="D7" s="25">
         <v>105.9</v>
       </c>
       <c r="E7" s="18">
         <v>106.5</v>
       </c>
       <c r="F7" s="15">
         <v>106.53805755233435</v>
       </c>
       <c r="G7" s="25">
         <v>107.1</v>
       </c>
       <c r="H7" s="18">
         <v>109.4</v>
       </c>
       <c r="I7" s="18">
@@ -18453,52 +19234,55 @@
       </c>
       <c r="BR7" s="25">
         <v>105.2</v>
       </c>
       <c r="BS7" s="25">
         <v>105.5</v>
       </c>
       <c r="BT7" s="25">
         <v>104.4</v>
       </c>
       <c r="BU7" s="25">
         <v>103.1</v>
       </c>
       <c r="BV7" s="25">
         <v>101.7</v>
       </c>
       <c r="BW7" s="25">
         <v>100.9</v>
       </c>
       <c r="BX7" s="25">
         <v>100.7</v>
       </c>
       <c r="BY7" s="22">
         <v>99.9</v>
       </c>
+      <c r="BZ7" s="66">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:78">
       <c r="A8" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="25">
         <v>116.4</v>
       </c>
       <c r="C8" s="25">
         <v>109.3</v>
       </c>
       <c r="D8" s="25">
         <v>106.2</v>
       </c>
       <c r="E8" s="18">
         <v>105.8</v>
       </c>
       <c r="F8" s="15">
         <v>105.78247194059459</v>
       </c>
       <c r="G8" s="25">
         <v>104.6</v>
       </c>
       <c r="H8" s="18">
         <v>106</v>
       </c>
       <c r="I8" s="18">
@@ -18686,52 +19470,55 @@
       </c>
       <c r="BR8" s="25">
         <v>103.3</v>
       </c>
       <c r="BS8" s="25">
         <v>103.4</v>
       </c>
       <c r="BT8" s="25">
         <v>103.8</v>
       </c>
       <c r="BU8" s="25">
         <v>102.1</v>
       </c>
       <c r="BV8" s="25">
         <v>100.1</v>
       </c>
       <c r="BW8" s="25">
         <v>98.9</v>
       </c>
       <c r="BX8" s="25">
         <v>98.4</v>
       </c>
       <c r="BY8" s="22">
         <v>97.4</v>
       </c>
+      <c r="BZ8" s="66">
+        <v>98.6</v>
+      </c>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:78">
       <c r="A9" s="27" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="25">
         <v>105.6</v>
       </c>
       <c r="C9" s="25">
         <v>104.8</v>
       </c>
       <c r="D9" s="25">
         <v>104.4</v>
       </c>
       <c r="E9" s="18">
         <v>105.7</v>
       </c>
       <c r="F9" s="15">
         <v>105.63139563739857</v>
       </c>
       <c r="G9" s="25">
         <v>107.9</v>
       </c>
       <c r="H9" s="18">
         <v>109.8</v>
       </c>
       <c r="I9" s="18">
@@ -18919,52 +19706,55 @@
       </c>
       <c r="BR9" s="25">
         <v>105.7</v>
       </c>
       <c r="BS9" s="25">
         <v>106.1</v>
       </c>
       <c r="BT9" s="25">
         <v>105.3</v>
       </c>
       <c r="BU9" s="25">
         <v>104.3</v>
       </c>
       <c r="BV9" s="25">
         <v>103.4</v>
       </c>
       <c r="BW9" s="25">
         <v>102.8</v>
       </c>
       <c r="BX9" s="25">
         <v>102.5</v>
       </c>
       <c r="BY9" s="22">
         <v>102.1</v>
       </c>
+      <c r="BZ9" s="66">
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:78">
       <c r="A10" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="25">
         <v>104.2</v>
       </c>
       <c r="C10" s="25">
         <v>105.6</v>
       </c>
       <c r="D10" s="25">
         <v>104.8</v>
       </c>
       <c r="E10" s="18">
         <v>105.6</v>
       </c>
       <c r="F10" s="15">
         <v>105.79188519858317</v>
       </c>
       <c r="G10" s="25">
         <v>108</v>
       </c>
       <c r="H10" s="18">
         <v>107.5</v>
       </c>
       <c r="I10" s="18">
@@ -19152,52 +19942,55 @@
       </c>
       <c r="BR10" s="25">
         <v>111.6</v>
       </c>
       <c r="BS10" s="25">
         <v>112.5</v>
       </c>
       <c r="BT10" s="25">
         <v>105.9</v>
       </c>
       <c r="BU10" s="25">
         <v>105.4</v>
       </c>
       <c r="BV10" s="25">
         <v>104.6</v>
       </c>
       <c r="BW10" s="25">
         <v>104.1</v>
       </c>
       <c r="BX10" s="25">
         <v>104.4</v>
       </c>
       <c r="BY10" s="22">
         <v>102.7</v>
       </c>
+      <c r="BZ10" s="66">
+        <v>103.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:77" ht="21.75" customHeight="1">
+    <row r="11" spans="1:78" ht="21.75" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B11" s="25">
         <v>99.2</v>
       </c>
       <c r="C11" s="25">
         <v>97.6</v>
       </c>
       <c r="D11" s="25">
         <v>98.2</v>
       </c>
       <c r="E11" s="18">
         <v>100.3</v>
       </c>
       <c r="F11" s="15">
         <v>100.417087673648</v>
       </c>
       <c r="G11" s="25">
         <v>110.4</v>
       </c>
       <c r="H11" s="18">
         <v>113.2</v>
       </c>
       <c r="I11" s="18">
@@ -19385,52 +20178,55 @@
       </c>
       <c r="BR11" s="25">
         <v>112.2</v>
       </c>
       <c r="BS11" s="25">
         <v>114</v>
       </c>
       <c r="BT11" s="25">
         <v>100.8</v>
       </c>
       <c r="BU11" s="25">
         <v>102.3</v>
       </c>
       <c r="BV11" s="25">
         <v>101.8</v>
       </c>
       <c r="BW11" s="25">
         <v>104.7</v>
       </c>
       <c r="BX11" s="25">
         <v>102.6</v>
       </c>
       <c r="BY11" s="22">
         <v>104.3</v>
       </c>
+      <c r="BZ11" s="66">
+        <v>104.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:78">
       <c r="A12" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="25">
         <v>102.7</v>
       </c>
       <c r="C12" s="25">
         <v>100.6</v>
       </c>
       <c r="D12" s="25">
         <v>98.6</v>
       </c>
       <c r="E12" s="18">
         <v>97.4</v>
       </c>
       <c r="F12" s="15">
         <v>97.406118007641282</v>
       </c>
       <c r="G12" s="25">
         <v>94.5</v>
       </c>
       <c r="H12" s="18">
         <v>94.9</v>
       </c>
       <c r="I12" s="18">
@@ -19618,52 +20414,55 @@
       </c>
       <c r="BR12" s="25">
         <v>100.1</v>
       </c>
       <c r="BS12" s="25">
         <v>97.9</v>
       </c>
       <c r="BT12" s="25">
         <v>92.8</v>
       </c>
       <c r="BU12" s="25">
         <v>89.5</v>
       </c>
       <c r="BV12" s="25">
         <v>89.4</v>
       </c>
       <c r="BW12" s="25">
         <v>90.2</v>
       </c>
       <c r="BX12" s="25">
         <v>91.1</v>
       </c>
       <c r="BY12" s="22">
         <v>98.9</v>
       </c>
+      <c r="BZ12" s="66">
+        <v>103.1</v>
+      </c>
     </row>
-    <row r="13" spans="1:77" ht="12" customHeight="1">
+    <row r="13" spans="1:78" ht="12" customHeight="1">
       <c r="A13" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="25">
         <v>105.2</v>
       </c>
       <c r="C13" s="25">
         <v>105.1</v>
       </c>
       <c r="D13" s="25">
         <v>105.1</v>
       </c>
       <c r="E13" s="18">
         <v>105.9</v>
       </c>
       <c r="F13" s="15">
         <v>105.54100144479021</v>
       </c>
       <c r="G13" s="25">
         <v>108.6</v>
       </c>
       <c r="H13" s="18">
         <v>108.1</v>
       </c>
       <c r="I13" s="18">
@@ -19851,52 +20650,55 @@
       </c>
       <c r="BR13" s="25">
         <v>107.5</v>
       </c>
       <c r="BS13" s="25">
         <v>105.2</v>
       </c>
       <c r="BT13" s="25">
         <v>105.9</v>
       </c>
       <c r="BU13" s="25">
         <v>105</v>
       </c>
       <c r="BV13" s="25">
         <v>104.2</v>
       </c>
       <c r="BW13" s="25">
         <v>102</v>
       </c>
       <c r="BX13" s="25">
         <v>102.5</v>
       </c>
       <c r="BY13" s="22">
         <v>97.1</v>
       </c>
+      <c r="BZ13" s="66">
+        <v>99.4</v>
+      </c>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:78">
       <c r="A14" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="25">
         <v>106.3</v>
       </c>
       <c r="C14" s="25">
         <v>107.3</v>
       </c>
       <c r="D14" s="25">
         <v>104.7</v>
       </c>
       <c r="E14" s="18">
         <v>106.5</v>
       </c>
       <c r="F14" s="15">
         <v>106.99670032935873</v>
       </c>
       <c r="G14" s="25">
         <v>108</v>
       </c>
       <c r="H14" s="18">
         <v>109.2</v>
       </c>
       <c r="I14" s="18">
@@ -20084,52 +20886,55 @@
       </c>
       <c r="BR14" s="25">
         <v>104.9</v>
       </c>
       <c r="BS14" s="25">
         <v>105.1</v>
       </c>
       <c r="BT14" s="25">
         <v>103.7</v>
       </c>
       <c r="BU14" s="25">
         <v>104.3</v>
       </c>
       <c r="BV14" s="25">
         <v>104.2</v>
       </c>
       <c r="BW14" s="25">
         <v>102.3</v>
       </c>
       <c r="BX14" s="25">
         <v>102.4</v>
       </c>
       <c r="BY14" s="22">
         <v>101.1</v>
       </c>
+      <c r="BZ14" s="66">
+        <v>116</v>
+      </c>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:78">
       <c r="A15" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="25">
         <v>103</v>
       </c>
       <c r="C15" s="25">
         <v>101.7</v>
       </c>
       <c r="D15" s="25">
         <v>101.5</v>
       </c>
       <c r="E15" s="18">
         <v>102.9</v>
       </c>
       <c r="F15" s="15">
         <v>102.50436619321772</v>
       </c>
       <c r="G15" s="25">
         <v>99.6</v>
       </c>
       <c r="H15" s="18">
         <v>99.1</v>
       </c>
       <c r="I15" s="18">
@@ -20317,52 +21122,55 @@
       </c>
       <c r="BR15" s="25">
         <v>100.1</v>
       </c>
       <c r="BS15" s="25">
         <v>100.1</v>
       </c>
       <c r="BT15" s="25">
         <v>95.3</v>
       </c>
       <c r="BU15" s="25">
         <v>95.8</v>
       </c>
       <c r="BV15" s="25">
         <v>95.9</v>
       </c>
       <c r="BW15" s="25">
         <v>94.7</v>
       </c>
       <c r="BX15" s="25">
         <v>93.8</v>
       </c>
       <c r="BY15" s="22">
         <v>93.6</v>
       </c>
+      <c r="BZ15" s="66">
+        <v>96.1</v>
+      </c>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:78">
       <c r="A16" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="25">
         <v>105.2</v>
       </c>
       <c r="C16" s="25">
         <v>106.3</v>
       </c>
       <c r="D16" s="25">
         <v>103.8</v>
       </c>
       <c r="E16" s="18">
         <v>106.7</v>
       </c>
       <c r="F16" s="15">
         <v>107.17940027717202</v>
       </c>
       <c r="G16" s="25">
         <v>107.5</v>
       </c>
       <c r="H16" s="18">
         <v>108.6</v>
       </c>
       <c r="I16" s="18">
@@ -20550,52 +21358,55 @@
       </c>
       <c r="BR16" s="25">
         <v>119.4</v>
       </c>
       <c r="BS16" s="25">
         <v>113.7</v>
       </c>
       <c r="BT16" s="25">
         <v>120</v>
       </c>
       <c r="BU16" s="25">
         <v>115.3</v>
       </c>
       <c r="BV16" s="25">
         <v>113.2</v>
       </c>
       <c r="BW16" s="25">
         <v>105.4</v>
       </c>
       <c r="BX16" s="25">
         <v>103.1</v>
       </c>
       <c r="BY16" s="22">
         <v>92</v>
       </c>
+      <c r="BZ16" s="66">
+        <v>93.3</v>
+      </c>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:78">
       <c r="A17" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="25">
         <v>102.9</v>
       </c>
       <c r="C17" s="25">
         <v>105</v>
       </c>
       <c r="D17" s="25">
         <v>104.3</v>
       </c>
       <c r="E17" s="18">
         <v>105.3</v>
       </c>
       <c r="F17" s="15">
         <v>105.14041884896747</v>
       </c>
       <c r="G17" s="25">
         <v>103.3</v>
       </c>
       <c r="H17" s="18">
         <v>100.3</v>
       </c>
       <c r="I17" s="18">
@@ -20783,52 +21594,55 @@
       </c>
       <c r="BR17" s="25">
         <v>114.2</v>
       </c>
       <c r="BS17" s="25">
         <v>114</v>
       </c>
       <c r="BT17" s="25">
         <v>100.2</v>
       </c>
       <c r="BU17" s="25">
         <v>100</v>
       </c>
       <c r="BV17" s="25">
         <v>97.8</v>
       </c>
       <c r="BW17" s="25">
         <v>96.4</v>
       </c>
       <c r="BX17" s="25">
         <v>96.6</v>
       </c>
       <c r="BY17" s="22">
         <v>105.7</v>
       </c>
+      <c r="BZ17" s="66">
+        <v>105</v>
+      </c>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:78">
       <c r="A18" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="25">
         <v>104.6</v>
       </c>
       <c r="C18" s="25">
         <v>104.1</v>
       </c>
       <c r="D18" s="25">
         <v>105.2</v>
       </c>
       <c r="E18" s="18">
         <v>105.7</v>
       </c>
       <c r="F18" s="15">
         <v>106.03476477157533</v>
       </c>
       <c r="G18" s="25">
         <v>109</v>
       </c>
       <c r="H18" s="18">
         <v>109.3</v>
       </c>
       <c r="I18" s="18">
@@ -21016,52 +21830,55 @@
       </c>
       <c r="BR18" s="25">
         <v>110</v>
       </c>
       <c r="BS18" s="25">
         <v>112.1</v>
       </c>
       <c r="BT18" s="25">
         <v>104.8</v>
       </c>
       <c r="BU18" s="25">
         <v>103</v>
       </c>
       <c r="BV18" s="25">
         <v>106</v>
       </c>
       <c r="BW18" s="25">
         <v>103.9</v>
       </c>
       <c r="BX18" s="25">
         <v>99.1</v>
       </c>
       <c r="BY18" s="22">
         <v>97.8</v>
       </c>
+      <c r="BZ18" s="66">
+        <v>99.5</v>
+      </c>
     </row>
-    <row r="19" spans="1:77" ht="13.5" customHeight="1">
+    <row r="19" spans="1:78" ht="13.5" customHeight="1">
       <c r="A19" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="25">
         <v>116</v>
       </c>
       <c r="C19" s="25">
         <v>111.7</v>
       </c>
       <c r="D19" s="25">
         <v>113.9</v>
       </c>
       <c r="E19" s="18">
         <v>114.4</v>
       </c>
       <c r="F19" s="15">
         <v>113.07523764861088</v>
       </c>
       <c r="G19" s="25">
         <v>110</v>
       </c>
       <c r="H19" s="18">
         <v>111.5</v>
       </c>
       <c r="I19" s="18">
@@ -21249,52 +22066,55 @@
       </c>
       <c r="BR19" s="25">
         <v>104</v>
       </c>
       <c r="BS19" s="25">
         <v>106.4</v>
       </c>
       <c r="BT19" s="25">
         <v>102.7</v>
       </c>
       <c r="BU19" s="25">
         <v>102.1</v>
       </c>
       <c r="BV19" s="25">
         <v>100.5</v>
       </c>
       <c r="BW19" s="25">
         <v>97.8</v>
       </c>
       <c r="BX19" s="25">
         <v>98.5</v>
       </c>
       <c r="BY19" s="22">
         <v>95.6</v>
       </c>
+      <c r="BZ19" s="66">
+        <v>95.3</v>
+      </c>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:78">
       <c r="A20" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="25">
         <v>93.4</v>
       </c>
       <c r="C20" s="25">
         <v>97</v>
       </c>
       <c r="D20" s="25">
         <v>93.2</v>
       </c>
       <c r="E20" s="18">
         <v>92.5</v>
       </c>
       <c r="F20" s="15">
         <v>91.091244326967924</v>
       </c>
       <c r="G20" s="25">
         <v>92.4</v>
       </c>
       <c r="H20" s="18">
         <v>93</v>
       </c>
       <c r="I20" s="18">
@@ -21482,52 +22302,55 @@
       </c>
       <c r="BR20" s="25">
         <v>93.9</v>
       </c>
       <c r="BS20" s="25">
         <v>93.7</v>
       </c>
       <c r="BT20" s="25">
         <v>91.7</v>
       </c>
       <c r="BU20" s="25">
         <v>90.9</v>
       </c>
       <c r="BV20" s="25">
         <v>89.9</v>
       </c>
       <c r="BW20" s="25">
         <v>90</v>
       </c>
       <c r="BX20" s="25">
         <v>88.4</v>
       </c>
       <c r="BY20" s="22">
         <v>96.8</v>
       </c>
+      <c r="BZ20" s="66">
+        <v>98.8</v>
+      </c>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:78">
       <c r="A21" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="25">
         <v>112.7</v>
       </c>
       <c r="C21" s="25">
         <v>100.3</v>
       </c>
       <c r="D21" s="25">
         <v>106.3</v>
       </c>
       <c r="E21" s="18">
         <v>111.6</v>
       </c>
       <c r="F21" s="15">
         <v>111.41051178879977</v>
       </c>
       <c r="G21" s="25">
         <v>128.69999999999999</v>
       </c>
       <c r="H21" s="18">
         <v>129.19999999999999</v>
       </c>
       <c r="I21" s="18">
@@ -21715,52 +22538,55 @@
       </c>
       <c r="BR21" s="25">
         <v>99</v>
       </c>
       <c r="BS21" s="25">
         <v>99.3</v>
       </c>
       <c r="BT21" s="25">
         <v>100.6</v>
       </c>
       <c r="BU21" s="25">
         <v>101.1</v>
       </c>
       <c r="BV21" s="25">
         <v>100.4</v>
       </c>
       <c r="BW21" s="25">
         <v>98.9</v>
       </c>
       <c r="BX21" s="25">
         <v>98.3</v>
       </c>
       <c r="BY21" s="22">
         <v>99.7</v>
       </c>
+      <c r="BZ21" s="66">
+        <v>99.6</v>
+      </c>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:78">
       <c r="A22" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="25">
         <v>113.2</v>
       </c>
       <c r="C22" s="25">
         <v>103.2</v>
       </c>
       <c r="D22" s="25">
         <v>107.2</v>
       </c>
       <c r="E22" s="18">
         <v>111</v>
       </c>
       <c r="F22" s="15">
         <v>111.10613308646333</v>
       </c>
       <c r="G22" s="25">
         <v>122.9</v>
       </c>
       <c r="H22" s="18">
         <v>122.4</v>
       </c>
       <c r="I22" s="18">
@@ -21948,52 +22774,55 @@
       </c>
       <c r="BR22" s="25">
         <v>98.8</v>
       </c>
       <c r="BS22" s="25">
         <v>98.9</v>
       </c>
       <c r="BT22" s="25">
         <v>97</v>
       </c>
       <c r="BU22" s="25">
         <v>97.1</v>
       </c>
       <c r="BV22" s="25">
         <v>96.6</v>
       </c>
       <c r="BW22" s="25">
         <v>95.9</v>
       </c>
       <c r="BX22" s="25">
         <v>95.6</v>
       </c>
       <c r="BY22" s="22">
         <v>93.3</v>
       </c>
+      <c r="BZ22" s="66">
+        <v>93.2</v>
+      </c>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:78">
       <c r="A23" s="14" t="s">
         <v>140</v>
       </c>
       <c r="B23" s="25">
         <v>116.5</v>
       </c>
       <c r="C23" s="25">
         <v>106.8</v>
       </c>
       <c r="D23" s="25">
         <v>111.2</v>
       </c>
       <c r="E23" s="18">
         <v>114.1</v>
       </c>
       <c r="F23" s="15">
         <v>114.47721640613</v>
       </c>
       <c r="G23" s="25">
         <v>122.9</v>
       </c>
       <c r="H23" s="18">
         <v>122.2</v>
       </c>
       <c r="I23" s="18">
@@ -22181,52 +23010,55 @@
       </c>
       <c r="BR23" s="25">
         <v>100.1</v>
       </c>
       <c r="BS23" s="25">
         <v>99.1</v>
       </c>
       <c r="BT23" s="25">
         <v>97.1</v>
       </c>
       <c r="BU23" s="25">
         <v>97.2</v>
       </c>
       <c r="BV23" s="25">
         <v>96.2</v>
       </c>
       <c r="BW23" s="25">
         <v>95.5</v>
       </c>
       <c r="BX23" s="25">
         <v>95.1</v>
       </c>
       <c r="BY23" s="22">
         <v>95.8</v>
       </c>
+      <c r="BZ23" s="66">
+        <v>95.7</v>
+      </c>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:78">
       <c r="A24" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="25">
         <v>115.4</v>
       </c>
       <c r="C24" s="25">
         <v>105.8</v>
       </c>
       <c r="D24" s="25">
         <v>109.3</v>
       </c>
       <c r="E24" s="18">
         <v>112.2</v>
       </c>
       <c r="F24" s="15">
         <v>113.2248182043523</v>
       </c>
       <c r="G24" s="25">
         <v>116.2</v>
       </c>
       <c r="H24" s="18">
         <v>116.3</v>
       </c>
       <c r="I24" s="18">
@@ -22414,52 +23246,55 @@
       </c>
       <c r="BR24" s="25">
         <v>112.6</v>
       </c>
       <c r="BS24" s="25">
         <v>109.8</v>
       </c>
       <c r="BT24" s="25">
         <v>106.1</v>
       </c>
       <c r="BU24" s="25">
         <v>105.7</v>
       </c>
       <c r="BV24" s="25">
         <v>104.1</v>
       </c>
       <c r="BW24" s="25">
         <v>101.2</v>
       </c>
       <c r="BX24" s="25">
         <v>102.3</v>
       </c>
       <c r="BY24" s="22">
         <v>92.3</v>
       </c>
+      <c r="BZ24" s="66">
+        <v>93.2</v>
+      </c>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:78">
       <c r="A25" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="25">
         <v>104</v>
       </c>
       <c r="C25" s="25">
         <v>103.8</v>
       </c>
       <c r="D25" s="25">
         <v>99.7</v>
       </c>
       <c r="E25" s="18">
         <v>100.3</v>
       </c>
       <c r="F25" s="15">
         <v>100.36881561997379</v>
       </c>
       <c r="G25" s="25">
         <v>107.5</v>
       </c>
       <c r="H25" s="18">
         <v>107.6</v>
       </c>
       <c r="I25" s="18">
@@ -22647,70 +23482,73 @@
       </c>
       <c r="BR25" s="25">
         <v>104.5</v>
       </c>
       <c r="BS25" s="25">
         <v>100.7</v>
       </c>
       <c r="BT25" s="25">
         <v>102.9</v>
       </c>
       <c r="BU25" s="25">
         <v>104.8</v>
       </c>
       <c r="BV25" s="25">
         <v>102.3</v>
       </c>
       <c r="BW25" s="25">
         <v>101.1</v>
       </c>
       <c r="BX25" s="25">
         <v>100.7</v>
       </c>
       <c r="BY25" s="22">
         <v>98</v>
       </c>
+      <c r="BZ25" s="66">
+        <v>101.2</v>
+      </c>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:78">
       <c r="L26" s="48"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:78">
       <c r="L27" s="48"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:78">
       <c r="L28" s="48"/>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:78">
       <c r="L29" s="48"/>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:78">
       <c r="L30" s="48"/>
     </row>
-    <row r="31" spans="1:77">
+    <row r="31" spans="1:78">
       <c r="L31" s="48"/>
     </row>
-    <row r="32" spans="1:77">
+    <row r="32" spans="1:78">
       <c r="L32" s="48"/>
     </row>
     <row r="33" spans="12:12">
       <c r="L33" s="48"/>
     </row>
     <row r="34" spans="12:12">
       <c r="L34" s="48"/>
     </row>
     <row r="35" spans="12:12">
       <c r="L35" s="48"/>
     </row>
     <row r="36" spans="12:12">
       <c r="L36" s="48"/>
     </row>
     <row r="37" spans="12:12">
       <c r="L37" s="48"/>
     </row>
     <row r="38" spans="12:12">
       <c r="L38" s="48"/>
     </row>
     <row r="39" spans="12:12">
       <c r="L39" s="48"/>
     </row>
     <row r="40" spans="12:12">
       <c r="L40" s="48"/>
@@ -22871,200 +23709,203 @@
     <row r="92" spans="12:12">
       <c r="L92" s="49"/>
     </row>
     <row r="93" spans="12:12">
       <c r="L93" s="49"/>
     </row>
     <row r="94" spans="12:12">
       <c r="L94" s="49"/>
     </row>
     <row r="95" spans="12:12">
       <c r="L95" s="49"/>
     </row>
     <row r="96" spans="12:12">
       <c r="L96" s="49"/>
     </row>
     <row r="97" spans="12:12">
       <c r="L97" s="49"/>
     </row>
     <row r="98" spans="12:12">
       <c r="L98" s="49"/>
     </row>
     <row r="99" spans="12:12">
       <c r="L99" s="49"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
-[...4 lines deleted...]
-    <mergeCell ref="BO2:BS2"/>
+  <mergeCells count="18">
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="L2:P2"/>
+    <mergeCell ref="Q2:U2"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="B4:BG4"/>
     <mergeCell ref="BE2:BI2"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="V2:Z2"/>
-    <mergeCell ref="A2:A3"/>
-[...3 lines deleted...]
-    <mergeCell ref="Q2:U2"/>
+    <mergeCell ref="BY2:BZ2"/>
+    <mergeCell ref="BT2:BX2"/>
+    <mergeCell ref="BJ2:BN2"/>
+    <mergeCell ref="AU2:AY2"/>
+    <mergeCell ref="AZ2:BD2"/>
+    <mergeCell ref="BO2:BS2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010073CF044578FBF7408AB01B5C051BF749" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9cf00ecd3df91a974a8ebf257d9b1e4a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{458E2F2E-E300-4AB8-90AF-D932EAC6FA6D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAC14994-42D2-4007-94C6-0DA3816D41EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{458E2F2E-E300-4AB8-90AF-D932EAC6FA6D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>quarter</vt:lpstr>
       <vt:lpstr>period</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Асия Каналбаевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>