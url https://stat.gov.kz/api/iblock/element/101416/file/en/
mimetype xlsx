--- v0 (2026-05-14)
+++ v1 (2026-06-24)
@@ -5,62 +5,62 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="180" windowWidth="12510" windowHeight="7350" activeTab="1"/>
+    <workbookView xWindow="480" yWindow="180" windowWidth="12510" windowHeight="7350"/>
   </bookViews>
   <sheets>
     <sheet name="quarter" sheetId="2" r:id="rId1"/>
     <sheet name="period" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1905" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1932" uniqueCount="49">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -360,51 +360,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -521,111 +521,108 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="172" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -893,54 +890,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DQ54"/>
+  <dimension ref="A1:DR54"/>
   <sheetViews>
-    <sheetView topLeftCell="CP13" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="DQ33" sqref="DQ33:DQ54"/>
+    <sheetView tabSelected="1" topLeftCell="CP1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="DM56" sqref="DM56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="24" customWidth="1"/>
     <col min="2" max="14" width="9.140625" style="24" customWidth="1"/>
     <col min="15" max="27" width="9" style="24" customWidth="1"/>
     <col min="28" max="31" width="9.140625" style="24" customWidth="1"/>
     <col min="32" max="32" width="9.28515625" style="24" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="24" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" style="24" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="24" customWidth="1"/>
     <col min="36" max="36" width="8.85546875" style="24" customWidth="1"/>
     <col min="37" max="37" width="9.42578125" style="24" customWidth="1"/>
     <col min="38" max="40" width="7.85546875" style="24"/>
     <col min="41" max="42" width="8.85546875" style="24" customWidth="1"/>
     <col min="43" max="43" width="8.7109375" style="24" customWidth="1"/>
     <col min="44" max="44" width="9.85546875" style="24" customWidth="1"/>
     <col min="45" max="47" width="7.85546875" style="24"/>
     <col min="48" max="50" width="8.7109375" style="24" customWidth="1"/>
     <col min="51" max="51" width="7.85546875" style="24" customWidth="1"/>
     <col min="52" max="53" width="7.5703125" style="24" customWidth="1"/>
     <col min="54" max="54" width="7.85546875" style="24" customWidth="1"/>
     <col min="55" max="55" width="8.140625" style="24" customWidth="1"/>
     <col min="56" max="56" width="9.42578125" style="24" customWidth="1"/>
@@ -971,227 +968,228 @@
     <col min="83" max="83" width="8.85546875" style="24" customWidth="1"/>
     <col min="84" max="84" width="7.42578125" style="24" customWidth="1"/>
     <col min="85" max="85" width="8.7109375" style="24" customWidth="1"/>
     <col min="86" max="86" width="7.85546875" style="24"/>
     <col min="87" max="87" width="9" style="24" customWidth="1"/>
     <col min="88" max="88" width="9.28515625" style="24" customWidth="1"/>
     <col min="89" max="89" width="9.140625" style="24" customWidth="1"/>
     <col min="90" max="90" width="8.85546875" style="24" customWidth="1"/>
     <col min="91" max="91" width="9.85546875" style="24" customWidth="1"/>
     <col min="92" max="92" width="8.85546875" style="24" customWidth="1"/>
     <col min="93" max="93" width="9.7109375" style="24" customWidth="1"/>
     <col min="94" max="94" width="8.7109375" style="24" customWidth="1"/>
     <col min="95" max="96" width="9" style="24" customWidth="1"/>
     <col min="97" max="97" width="8.85546875" style="24" customWidth="1"/>
     <col min="98" max="98" width="8.28515625" style="24" customWidth="1"/>
     <col min="99" max="99" width="8.7109375" style="24" customWidth="1"/>
     <col min="100" max="100" width="9.28515625" style="24" customWidth="1"/>
     <col min="101" max="101" width="8.7109375" style="24" customWidth="1"/>
     <col min="102" max="103" width="8.140625" style="24" customWidth="1"/>
     <col min="104" max="104" width="8.42578125" style="24" customWidth="1"/>
     <col min="105" max="106" width="9" style="24" customWidth="1"/>
     <col min="107" max="107" width="8.5703125" style="24" customWidth="1"/>
     <col min="108" max="16384" width="7.85546875" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121" ht="25.5" customHeight="1">
-      <c r="A1" s="70" t="s">
+    <row r="1" spans="1:122" ht="25.5" customHeight="1">
+      <c r="A1" s="71" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="70"/>
-[...10 lines deleted...]
-      <c r="M1" s="70"/>
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
       <c r="N1" s="59"/>
     </row>
-    <row r="2" spans="1:121" s="27" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="66">
+    <row r="2" spans="1:122" s="27" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="67"/>
+      <c r="B2" s="68">
         <v>2010</v>
       </c>
-      <c r="C2" s="67"/>
-[...11 lines deleted...]
-      <c r="O2" s="66">
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="70"/>
+      <c r="O2" s="68">
         <v>2011</v>
       </c>
-      <c r="P2" s="67"/>
-[...11 lines deleted...]
-      <c r="AB2" s="66">
+      <c r="P2" s="69"/>
+      <c r="Q2" s="69"/>
+      <c r="R2" s="69"/>
+      <c r="S2" s="69"/>
+      <c r="T2" s="69"/>
+      <c r="U2" s="69"/>
+      <c r="V2" s="69"/>
+      <c r="W2" s="69"/>
+      <c r="X2" s="69"/>
+      <c r="Y2" s="69"/>
+      <c r="Z2" s="69"/>
+      <c r="AA2" s="70"/>
+      <c r="AB2" s="68">
         <v>2012</v>
       </c>
-      <c r="AC2" s="67"/>
-[...11 lines deleted...]
-      <c r="AO2" s="66">
+      <c r="AC2" s="69"/>
+      <c r="AD2" s="69"/>
+      <c r="AE2" s="69"/>
+      <c r="AF2" s="69"/>
+      <c r="AG2" s="69"/>
+      <c r="AH2" s="69"/>
+      <c r="AI2" s="69"/>
+      <c r="AJ2" s="69"/>
+      <c r="AK2" s="69"/>
+      <c r="AL2" s="69"/>
+      <c r="AM2" s="69"/>
+      <c r="AN2" s="70"/>
+      <c r="AO2" s="68">
         <v>2013</v>
       </c>
-      <c r="AP2" s="67"/>
-[...11 lines deleted...]
-      <c r="BB2" s="72">
+      <c r="AP2" s="69"/>
+      <c r="AQ2" s="69"/>
+      <c r="AR2" s="69"/>
+      <c r="AS2" s="69"/>
+      <c r="AT2" s="69"/>
+      <c r="AU2" s="69"/>
+      <c r="AV2" s="69"/>
+      <c r="AW2" s="69"/>
+      <c r="AX2" s="69"/>
+      <c r="AY2" s="69"/>
+      <c r="AZ2" s="69"/>
+      <c r="BA2" s="70"/>
+      <c r="BB2" s="66">
         <v>2014</v>
       </c>
-      <c r="BC2" s="72"/>
-[...11 lines deleted...]
-      <c r="BO2" s="66">
+      <c r="BC2" s="66"/>
+      <c r="BD2" s="66"/>
+      <c r="BE2" s="66"/>
+      <c r="BF2" s="66"/>
+      <c r="BG2" s="67"/>
+      <c r="BH2" s="67"/>
+      <c r="BI2" s="67"/>
+      <c r="BJ2" s="67"/>
+      <c r="BK2" s="67"/>
+      <c r="BL2" s="67"/>
+      <c r="BM2" s="67"/>
+      <c r="BN2" s="67"/>
+      <c r="BO2" s="68">
         <v>2015</v>
       </c>
-      <c r="BP2" s="67"/>
-[...3 lines deleted...]
-      <c r="BT2" s="69">
+      <c r="BP2" s="69"/>
+      <c r="BQ2" s="69"/>
+      <c r="BR2" s="69"/>
+      <c r="BS2" s="70"/>
+      <c r="BT2" s="67">
         <v>2016</v>
       </c>
-      <c r="BU2" s="69"/>
-[...3 lines deleted...]
-      <c r="BY2" s="69">
+      <c r="BU2" s="67"/>
+      <c r="BV2" s="67"/>
+      <c r="BW2" s="67"/>
+      <c r="BX2" s="67"/>
+      <c r="BY2" s="67">
         <v>2017</v>
       </c>
-      <c r="BZ2" s="69"/>
-[...3 lines deleted...]
-      <c r="CD2" s="69">
+      <c r="BZ2" s="67"/>
+      <c r="CA2" s="67"/>
+      <c r="CB2" s="67"/>
+      <c r="CC2" s="67"/>
+      <c r="CD2" s="67">
         <v>2018</v>
       </c>
-      <c r="CE2" s="69"/>
-[...3 lines deleted...]
-      <c r="CI2" s="66">
+      <c r="CE2" s="67"/>
+      <c r="CF2" s="67"/>
+      <c r="CG2" s="67"/>
+      <c r="CH2" s="67"/>
+      <c r="CI2" s="68">
         <v>2019</v>
       </c>
-      <c r="CJ2" s="67"/>
-[...3 lines deleted...]
-      <c r="CN2" s="66">
+      <c r="CJ2" s="69"/>
+      <c r="CK2" s="69"/>
+      <c r="CL2" s="69"/>
+      <c r="CM2" s="70"/>
+      <c r="CN2" s="68">
         <v>2020</v>
       </c>
-      <c r="CO2" s="67"/>
-[...1 lines deleted...]
-      <c r="CQ2" s="67"/>
+      <c r="CO2" s="69"/>
+      <c r="CP2" s="69"/>
+      <c r="CQ2" s="69"/>
       <c r="CR2" s="58"/>
-      <c r="CS2" s="66">
+      <c r="CS2" s="68">
         <v>2021</v>
       </c>
-      <c r="CT2" s="67"/>
-[...3 lines deleted...]
-      <c r="CX2" s="66">
+      <c r="CT2" s="69"/>
+      <c r="CU2" s="69"/>
+      <c r="CV2" s="69"/>
+      <c r="CW2" s="69"/>
+      <c r="CX2" s="68">
         <v>2022</v>
       </c>
-      <c r="CY2" s="67"/>
-[...3 lines deleted...]
-      <c r="DC2" s="66">
+      <c r="CY2" s="69"/>
+      <c r="CZ2" s="69"/>
+      <c r="DA2" s="69"/>
+      <c r="DB2" s="70"/>
+      <c r="DC2" s="68">
         <v>2023</v>
       </c>
-      <c r="DD2" s="67"/>
-[...3 lines deleted...]
-      <c r="DH2" s="66">
+      <c r="DD2" s="69"/>
+      <c r="DE2" s="69"/>
+      <c r="DF2" s="69"/>
+      <c r="DG2" s="70"/>
+      <c r="DH2" s="68">
         <v>2024</v>
       </c>
-      <c r="DI2" s="67"/>
-[...3 lines deleted...]
-      <c r="DM2" s="69">
+      <c r="DI2" s="69"/>
+      <c r="DJ2" s="69"/>
+      <c r="DK2" s="69"/>
+      <c r="DL2" s="70"/>
+      <c r="DM2" s="68">
         <v>2025</v>
       </c>
       <c r="DN2" s="69"/>
       <c r="DO2" s="69"/>
       <c r="DP2" s="69"/>
-      <c r="DQ2" s="64">
+      <c r="DQ2" s="70"/>
+      <c r="DR2" s="64">
         <v>2026</v>
       </c>
     </row>
-    <row r="3" spans="1:121" s="27" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A3" s="71"/>
+    <row r="3" spans="1:122" s="27" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A3" s="72"/>
       <c r="B3" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="26" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="26" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="26" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="26" t="s">
@@ -1505,55 +1503,58 @@
       </c>
       <c r="DI3" s="32" t="s">
         <v>15</v>
       </c>
       <c r="DJ3" s="32" t="s">
         <v>16</v>
       </c>
       <c r="DK3" s="32" t="s">
         <v>17</v>
       </c>
       <c r="DL3" s="33" t="s">
         <v>13</v>
       </c>
       <c r="DM3" s="32" t="s">
         <v>18</v>
       </c>
       <c r="DN3" s="32" t="s">
         <v>15</v>
       </c>
       <c r="DO3" s="32" t="s">
         <v>16</v>
       </c>
       <c r="DP3" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="DQ3" s="64" t="s">
+      <c r="DQ3" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="DR3" s="64" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:121" s="27" customFormat="1" ht="14.25" customHeight="1">
+    <row r="4" spans="1:122" s="27" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="60"/>
       <c r="B4" s="25"/>
       <c r="C4" s="25"/>
       <c r="D4" s="25"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26"/>
       <c r="L4" s="26"/>
       <c r="M4" s="26"/>
       <c r="N4" s="26"/>
       <c r="O4" s="25"/>
       <c r="P4" s="25"/>
       <c r="Q4" s="25"/>
       <c r="R4" s="26"/>
       <c r="S4" s="26"/>
       <c r="T4" s="26"/>
       <c r="U4" s="26"/>
       <c r="V4" s="26"/>
       <c r="W4" s="26"/>
       <c r="X4" s="26"/>
       <c r="Y4" s="26"/>
@@ -1616,51 +1617,51 @@
       <c r="CD4" s="32"/>
       <c r="CE4" s="32"/>
       <c r="CF4" s="32"/>
       <c r="CG4" s="32"/>
       <c r="CH4" s="32"/>
       <c r="CI4" s="32"/>
       <c r="CJ4" s="32"/>
       <c r="CK4" s="32"/>
       <c r="CL4" s="32"/>
       <c r="CM4" s="32"/>
       <c r="CN4" s="32"/>
       <c r="CO4" s="32"/>
       <c r="CP4" s="32"/>
       <c r="CQ4" s="32"/>
       <c r="CR4" s="32"/>
       <c r="CS4" s="32"/>
       <c r="CT4" s="32"/>
       <c r="CU4" s="32"/>
       <c r="CV4" s="32"/>
       <c r="CW4" s="33"/>
       <c r="CX4" s="32"/>
       <c r="CY4" s="32"/>
       <c r="CZ4" s="32"/>
       <c r="DE4" s="34"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="61">
         <v>79.400000000000006</v>
       </c>
       <c r="C5" s="61">
         <v>98.6</v>
       </c>
       <c r="D5" s="61">
         <v>108.2</v>
       </c>
       <c r="E5" s="61">
         <v>103.4</v>
       </c>
       <c r="F5" s="61">
         <v>98.9</v>
       </c>
       <c r="G5" s="61">
         <v>108.4</v>
       </c>
       <c r="H5" s="35">
         <v>101</v>
       </c>
       <c r="I5" s="61">
@@ -1977,55 +1978,58 @@
       </c>
       <c r="DI5" s="39">
         <v>103.7</v>
       </c>
       <c r="DJ5" s="39">
         <v>95.3</v>
       </c>
       <c r="DK5" s="40">
         <v>108.9</v>
       </c>
       <c r="DL5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM5" s="40">
         <v>94</v>
       </c>
       <c r="DN5" s="13">
         <v>102.4</v>
       </c>
       <c r="DO5" s="13">
         <v>93.3</v>
       </c>
       <c r="DP5" s="13">
         <v>107.6</v>
       </c>
-      <c r="DQ5" s="13">
+      <c r="DQ5" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR5" s="13">
         <v>94.8</v>
       </c>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="36" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="35" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="36" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="35" t="s">
@@ -2316,55 +2320,58 @@
       </c>
       <c r="DI6" s="39">
         <v>103.8</v>
       </c>
       <c r="DJ6" s="39">
         <v>96.8</v>
       </c>
       <c r="DK6" s="40">
         <v>105.7</v>
       </c>
       <c r="DL6" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM6" s="40">
         <v>94.8</v>
       </c>
       <c r="DN6" s="13">
         <v>104.2</v>
       </c>
       <c r="DO6" s="13">
         <v>95.3</v>
       </c>
       <c r="DP6" s="13">
         <v>106.2</v>
       </c>
-      <c r="DQ6" s="13">
+      <c r="DQ6" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR6" s="13">
         <v>97.1</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="37">
         <v>84.3</v>
       </c>
       <c r="C7" s="37">
         <v>97.5</v>
       </c>
       <c r="D7" s="37">
         <v>105.5</v>
       </c>
       <c r="E7" s="37">
         <v>101.9</v>
       </c>
       <c r="F7" s="37">
         <v>107.6</v>
       </c>
       <c r="G7" s="37">
         <v>106.3</v>
       </c>
       <c r="H7" s="37">
         <v>100.5</v>
       </c>
       <c r="I7" s="37">
@@ -2681,55 +2688,58 @@
       </c>
       <c r="DI7" s="39">
         <v>103.2</v>
       </c>
       <c r="DJ7" s="39">
         <v>97.5</v>
       </c>
       <c r="DK7" s="40">
         <v>103.4</v>
       </c>
       <c r="DL7" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM7" s="40">
         <v>95.2</v>
       </c>
       <c r="DN7" s="13">
         <v>103.5</v>
       </c>
       <c r="DO7" s="13">
         <v>97.2</v>
       </c>
       <c r="DP7" s="13">
         <v>107.9</v>
       </c>
-      <c r="DQ7" s="13">
+      <c r="DQ7" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR7" s="13">
         <v>89.9</v>
       </c>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="35">
         <v>75.099999999999994</v>
       </c>
       <c r="C8" s="35">
         <v>100</v>
       </c>
       <c r="D8" s="36">
         <v>112.3</v>
       </c>
       <c r="E8" s="35">
         <v>101.3</v>
       </c>
       <c r="F8" s="35">
         <v>101.3</v>
       </c>
       <c r="G8" s="36">
         <v>107.1</v>
       </c>
       <c r="H8" s="35">
         <v>102.6</v>
       </c>
       <c r="I8" s="35">
@@ -3046,55 +3056,58 @@
       </c>
       <c r="DI8" s="39">
         <v>105.4</v>
       </c>
       <c r="DJ8" s="40">
         <v>98</v>
       </c>
       <c r="DK8" s="40">
         <v>107.8</v>
       </c>
       <c r="DL8" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM8" s="40">
         <v>91.3</v>
       </c>
       <c r="DN8" s="13">
         <v>102.1</v>
       </c>
       <c r="DO8" s="13">
         <v>96.1</v>
       </c>
       <c r="DP8" s="13">
         <v>106.4</v>
       </c>
-      <c r="DQ8" s="13">
+      <c r="DQ8" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR8" s="13">
         <v>93.6</v>
       </c>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="35">
         <v>86.3</v>
       </c>
       <c r="C9" s="36">
         <v>102.3</v>
       </c>
       <c r="D9" s="35">
         <v>100</v>
       </c>
       <c r="E9" s="36">
         <v>106.6</v>
       </c>
       <c r="F9" s="35">
         <v>104.4</v>
       </c>
       <c r="G9" s="40">
         <v>106.4</v>
       </c>
       <c r="H9" s="35">
         <v>102.2</v>
       </c>
       <c r="I9" s="35">
@@ -3411,55 +3424,58 @@
       </c>
       <c r="DI9" s="39">
         <v>108.2</v>
       </c>
       <c r="DJ9" s="39">
         <v>90.3</v>
       </c>
       <c r="DK9" s="40">
         <v>112.3</v>
       </c>
       <c r="DL9" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM9" s="40">
         <v>92.9</v>
       </c>
       <c r="DN9" s="13">
         <v>111.1</v>
       </c>
       <c r="DO9" s="13">
         <v>85.8</v>
       </c>
       <c r="DP9" s="13">
         <v>109.3</v>
       </c>
-      <c r="DQ9" s="13">
+      <c r="DQ9" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR9" s="13">
         <v>94.8</v>
       </c>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="35">
         <v>89.2</v>
       </c>
       <c r="C10" s="40">
         <v>98</v>
       </c>
       <c r="D10" s="36">
         <v>106.8</v>
       </c>
       <c r="E10" s="36">
         <v>101.3</v>
       </c>
       <c r="F10" s="35">
         <v>95.5</v>
       </c>
       <c r="G10" s="35">
         <v>106</v>
       </c>
       <c r="H10" s="35">
         <v>105.7</v>
       </c>
       <c r="I10" s="35">
@@ -3776,55 +3792,58 @@
       </c>
       <c r="DI10" s="39">
         <v>96.9</v>
       </c>
       <c r="DJ10" s="39">
         <v>104.3</v>
       </c>
       <c r="DK10" s="40">
         <v>99.7</v>
       </c>
       <c r="DL10" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM10" s="40">
         <v>95.4</v>
       </c>
       <c r="DN10" s="13">
         <v>89.6</v>
       </c>
       <c r="DO10" s="13">
         <v>99.7</v>
       </c>
       <c r="DP10" s="13">
         <v>98.3</v>
       </c>
-      <c r="DQ10" s="13">
+      <c r="DQ10" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR10" s="13">
         <v>104.4</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="35">
         <v>81.3</v>
       </c>
       <c r="C11" s="35">
         <v>98.9</v>
       </c>
       <c r="D11" s="40">
         <v>109.7</v>
       </c>
       <c r="E11" s="36">
         <v>103.4</v>
       </c>
       <c r="F11" s="35">
         <v>101.1</v>
       </c>
       <c r="G11" s="36">
         <v>100.9</v>
       </c>
       <c r="H11" s="35">
         <v>103.5</v>
       </c>
       <c r="I11" s="35">
@@ -4141,55 +4160,58 @@
       </c>
       <c r="DI11" s="39">
         <v>97.2</v>
       </c>
       <c r="DJ11" s="39">
         <v>97.4</v>
       </c>
       <c r="DK11" s="40">
         <v>103.7</v>
       </c>
       <c r="DL11" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM11" s="40">
         <v>96.6</v>
       </c>
       <c r="DN11" s="13">
         <v>101.5</v>
       </c>
       <c r="DO11" s="13">
         <v>93.6</v>
       </c>
       <c r="DP11" s="13">
         <v>102.4</v>
       </c>
-      <c r="DQ11" s="13">
+      <c r="DQ11" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR11" s="13">
         <v>99.2</v>
       </c>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="35">
         <v>88.2</v>
       </c>
       <c r="C12" s="35">
         <v>98.3</v>
       </c>
       <c r="D12" s="35">
         <v>103.6</v>
       </c>
       <c r="E12" s="36">
         <v>107.4</v>
       </c>
       <c r="F12" s="35">
         <v>102.5</v>
       </c>
       <c r="G12" s="36">
         <v>109.9</v>
       </c>
       <c r="H12" s="35">
         <v>100</v>
       </c>
       <c r="I12" s="35">
@@ -4506,55 +4528,58 @@
       </c>
       <c r="DI12" s="39">
         <v>113</v>
       </c>
       <c r="DJ12" s="39">
         <v>85.3</v>
       </c>
       <c r="DK12" s="40">
         <v>110.3</v>
       </c>
       <c r="DL12" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM12" s="40">
         <v>95.4</v>
       </c>
       <c r="DN12" s="13">
         <v>111.7</v>
       </c>
       <c r="DO12" s="13">
         <v>84.7</v>
       </c>
       <c r="DP12" s="13">
         <v>106.4</v>
       </c>
-      <c r="DQ12" s="13">
+      <c r="DQ12" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR12" s="13">
         <v>95</v>
       </c>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="37" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="37" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="37" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="37" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="37" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="37" t="s">
@@ -4871,55 +4896,58 @@
       </c>
       <c r="DI13" s="39">
         <v>108.7</v>
       </c>
       <c r="DJ13" s="39">
         <v>92.1</v>
       </c>
       <c r="DK13" s="40">
         <v>110.1</v>
       </c>
       <c r="DL13" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM13" s="40">
         <v>95.4</v>
       </c>
       <c r="DN13" s="13">
         <v>111.6</v>
       </c>
       <c r="DO13" s="13">
         <v>90.3</v>
       </c>
       <c r="DP13" s="13">
         <v>102.6</v>
       </c>
-      <c r="DQ13" s="13">
+      <c r="DQ13" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR13" s="13">
         <v>96.7</v>
       </c>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="37">
         <v>91.2</v>
       </c>
       <c r="C14" s="35">
         <v>91</v>
       </c>
       <c r="D14" s="37">
         <v>104.3</v>
       </c>
       <c r="E14" s="37">
         <v>108.3</v>
       </c>
       <c r="F14" s="37">
         <v>97.3</v>
       </c>
       <c r="G14" s="37">
         <v>104.4</v>
       </c>
       <c r="H14" s="37">
         <v>102.4</v>
       </c>
       <c r="I14" s="37">
@@ -5236,55 +5264,58 @@
       </c>
       <c r="DI14" s="39">
         <v>103.3</v>
       </c>
       <c r="DJ14" s="39">
         <v>97.4</v>
       </c>
       <c r="DK14" s="40">
         <v>108</v>
       </c>
       <c r="DL14" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM14" s="40">
         <v>91.9</v>
       </c>
       <c r="DN14" s="13">
         <v>104.2</v>
       </c>
       <c r="DO14" s="13">
         <v>92.5</v>
       </c>
       <c r="DP14" s="13">
         <v>108.7</v>
       </c>
-      <c r="DQ14" s="13">
+      <c r="DQ14" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR14" s="13">
         <v>94.3</v>
       </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="35">
         <v>80.900000000000006</v>
       </c>
       <c r="C15" s="36">
         <v>97.3</v>
       </c>
       <c r="D15" s="36">
         <v>106.4</v>
       </c>
       <c r="E15" s="35">
         <v>102.6</v>
       </c>
       <c r="F15" s="35">
         <v>106</v>
       </c>
       <c r="G15" s="35">
         <v>106.7</v>
       </c>
       <c r="H15" s="35">
         <v>102</v>
       </c>
       <c r="I15" s="35">
@@ -5601,55 +5632,58 @@
       </c>
       <c r="DI15" s="39">
         <v>105.7</v>
       </c>
       <c r="DJ15" s="39">
         <v>99.2</v>
       </c>
       <c r="DK15" s="40">
         <v>109.1</v>
       </c>
       <c r="DL15" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM15" s="40">
         <v>92.3</v>
       </c>
       <c r="DN15" s="13">
         <v>102.8</v>
       </c>
       <c r="DO15" s="13">
         <v>96.9</v>
       </c>
       <c r="DP15" s="13">
         <v>107.5</v>
       </c>
-      <c r="DQ15" s="13">
+      <c r="DQ15" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR15" s="13">
         <v>92.3</v>
       </c>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="35">
         <v>86.1</v>
       </c>
       <c r="C16" s="36">
         <v>99.1</v>
       </c>
       <c r="D16" s="36">
         <v>103.4</v>
       </c>
       <c r="E16" s="36">
         <v>106.1</v>
       </c>
       <c r="F16" s="35">
         <v>103.1</v>
       </c>
       <c r="G16" s="36">
         <v>108.3</v>
       </c>
       <c r="H16" s="35">
         <v>102.7</v>
       </c>
       <c r="I16" s="35">
@@ -5966,55 +6000,58 @@
       </c>
       <c r="DI16" s="39">
         <v>107.7</v>
       </c>
       <c r="DJ16" s="39">
         <v>88.1</v>
       </c>
       <c r="DK16" s="40">
         <v>105.5</v>
       </c>
       <c r="DL16" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM16" s="40">
         <v>98.7</v>
       </c>
       <c r="DN16" s="13">
         <v>108.1</v>
       </c>
       <c r="DO16" s="13">
         <v>87</v>
       </c>
       <c r="DP16" s="13">
         <v>103.8</v>
       </c>
-      <c r="DQ16" s="13">
+      <c r="DQ16" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR16" s="13">
         <v>99.6</v>
       </c>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="35">
         <v>68.5</v>
       </c>
       <c r="C17" s="36">
         <v>102.1</v>
       </c>
       <c r="D17" s="36">
         <v>121.9</v>
       </c>
       <c r="E17" s="35">
         <v>99</v>
       </c>
       <c r="F17" s="35">
         <v>91</v>
       </c>
       <c r="G17" s="36">
         <v>114</v>
       </c>
       <c r="H17" s="35">
         <v>101.4</v>
       </c>
       <c r="I17" s="35">
@@ -6331,55 +6368,58 @@
       </c>
       <c r="DI17" s="39">
         <v>98.9</v>
       </c>
       <c r="DJ17" s="39">
         <v>96.7</v>
       </c>
       <c r="DK17" s="40">
         <v>104.5</v>
       </c>
       <c r="DL17" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM17" s="40">
         <v>99.2</v>
       </c>
       <c r="DN17" s="13">
         <v>98.4</v>
       </c>
       <c r="DO17" s="13">
         <v>93.8</v>
       </c>
       <c r="DP17" s="13">
         <v>105.7</v>
       </c>
-      <c r="DQ17" s="13">
+      <c r="DQ17" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR17" s="13">
         <v>97.2</v>
       </c>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="35">
         <v>86.7</v>
       </c>
       <c r="C18" s="35">
         <v>97.4</v>
       </c>
       <c r="D18" s="36">
         <v>106.9</v>
       </c>
       <c r="E18" s="35">
         <v>108</v>
       </c>
       <c r="F18" s="35">
         <v>101</v>
       </c>
       <c r="G18" s="35">
         <v>118.6</v>
       </c>
       <c r="H18" s="35">
         <v>94.5</v>
       </c>
       <c r="I18" s="35">
@@ -6694,55 +6734,58 @@
       </c>
       <c r="DI18" s="36" t="s">
         <v>0</v>
       </c>
       <c r="DJ18" s="36" t="s">
         <v>0</v>
       </c>
       <c r="DK18" s="35" t="s">
         <v>0</v>
       </c>
       <c r="DL18" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM18" s="35" t="s">
         <v>0</v>
       </c>
       <c r="DN18" s="35" t="s">
         <v>0</v>
       </c>
       <c r="DO18" s="35" t="s">
         <v>0</v>
       </c>
       <c r="DP18" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="DQ18" s="13" t="s">
+      <c r="DQ18" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR18" s="13" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="38">
         <v>74.099999999999994</v>
       </c>
       <c r="C19" s="37">
         <v>98.8</v>
       </c>
       <c r="D19" s="35">
         <v>107</v>
       </c>
       <c r="E19" s="37">
         <v>105.9</v>
       </c>
       <c r="F19" s="38">
         <v>101.4</v>
       </c>
       <c r="G19" s="37">
         <v>103.6</v>
       </c>
       <c r="H19" s="38">
         <v>101.5</v>
       </c>
       <c r="I19" s="38">
@@ -7059,55 +7102,58 @@
       </c>
       <c r="DI19" s="39">
         <v>101.9</v>
       </c>
       <c r="DJ19" s="39">
         <v>97.1</v>
       </c>
       <c r="DK19" s="40">
         <v>111.6</v>
       </c>
       <c r="DL19" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM19" s="40">
         <v>95.4</v>
       </c>
       <c r="DN19" s="13">
         <v>99.4</v>
       </c>
       <c r="DO19" s="13">
         <v>95.4</v>
       </c>
       <c r="DP19" s="13">
         <v>108.7</v>
       </c>
-      <c r="DQ19" s="13">
+      <c r="DQ19" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR19" s="13">
         <v>96.4</v>
       </c>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="35">
         <v>85.5</v>
       </c>
       <c r="C20" s="36">
         <v>98.5</v>
       </c>
       <c r="D20" s="36">
         <v>102.6</v>
       </c>
       <c r="E20" s="35">
         <v>104.9</v>
       </c>
       <c r="F20" s="35">
         <v>103.8</v>
       </c>
       <c r="G20" s="35">
         <v>110</v>
       </c>
       <c r="H20" s="35">
         <v>97.6</v>
       </c>
       <c r="I20" s="35">
@@ -7424,55 +7470,58 @@
       </c>
       <c r="DI20" s="39">
         <v>107.5</v>
       </c>
       <c r="DJ20" s="39">
         <v>94.9</v>
       </c>
       <c r="DK20" s="40">
         <v>107.3</v>
       </c>
       <c r="DL20" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM20" s="40">
         <v>92.2</v>
       </c>
       <c r="DN20" s="13">
         <v>106.9</v>
       </c>
       <c r="DO20" s="13">
         <v>92.8</v>
       </c>
       <c r="DP20" s="13">
         <v>108.9</v>
       </c>
-      <c r="DQ20" s="13">
+      <c r="DQ20" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR20" s="13">
         <v>88.5</v>
       </c>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="44" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="44" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="44" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="44" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="44" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="44" t="s">
@@ -7789,55 +7838,58 @@
       </c>
       <c r="DI21" s="39">
         <v>113.1</v>
       </c>
       <c r="DJ21" s="39">
         <v>80.7</v>
       </c>
       <c r="DK21" s="40">
         <v>111.5</v>
       </c>
       <c r="DL21" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM21" s="40">
         <v>99.1</v>
       </c>
       <c r="DN21" s="13">
         <v>109.4</v>
       </c>
       <c r="DO21" s="13">
         <v>80.2</v>
       </c>
       <c r="DP21" s="13">
         <v>109.1</v>
       </c>
-      <c r="DQ21" s="13">
+      <c r="DQ21" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR21" s="13">
         <v>99.4</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="44" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="44" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="44" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="44" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="44" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="44" t="s">
@@ -8154,55 +8206,58 @@
       </c>
       <c r="DI22" s="39">
         <v>102.8</v>
       </c>
       <c r="DJ22" s="39">
         <v>97.3</v>
       </c>
       <c r="DK22" s="40">
         <v>113.8</v>
       </c>
       <c r="DL22" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM22" s="40">
         <v>96.1</v>
       </c>
       <c r="DN22" s="13">
         <v>90.3</v>
       </c>
       <c r="DO22" s="13">
         <v>96.2</v>
       </c>
       <c r="DP22" s="13">
         <v>113.6</v>
       </c>
-      <c r="DQ22" s="13">
+      <c r="DQ22" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR22" s="13">
         <v>97.9</v>
       </c>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="40">
         <v>79.7</v>
       </c>
       <c r="C23" s="37">
         <v>100.4</v>
       </c>
       <c r="D23" s="37">
         <v>103.3</v>
       </c>
       <c r="E23" s="37">
         <v>105.1</v>
       </c>
       <c r="F23" s="37">
         <v>102.1</v>
       </c>
       <c r="G23" s="37">
         <v>108.9</v>
       </c>
       <c r="H23" s="37">
         <v>100.6</v>
       </c>
       <c r="I23" s="37">
@@ -8519,55 +8574,58 @@
       </c>
       <c r="DI23" s="39">
         <v>97.6</v>
       </c>
       <c r="DJ23" s="39">
         <v>94.4</v>
       </c>
       <c r="DK23" s="40">
         <v>112.5</v>
       </c>
       <c r="DL23" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM23" s="40">
         <v>94.6</v>
       </c>
       <c r="DN23" s="13">
         <v>99.7</v>
       </c>
       <c r="DO23" s="13">
         <v>93.6</v>
       </c>
       <c r="DP23" s="13">
         <v>111</v>
       </c>
-      <c r="DQ23" s="13">
+      <c r="DQ23" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR23" s="13">
         <v>93.9</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="35">
         <v>61.2</v>
       </c>
       <c r="C24" s="35">
         <v>99.9</v>
       </c>
       <c r="D24" s="36">
         <v>115.3</v>
       </c>
       <c r="E24" s="36">
         <v>97.8</v>
       </c>
       <c r="F24" s="35">
         <v>98.5</v>
       </c>
       <c r="G24" s="36">
         <v>113.7</v>
       </c>
       <c r="H24" s="35">
         <v>101.7</v>
       </c>
       <c r="I24" s="35">
@@ -8884,55 +8942,58 @@
       </c>
       <c r="DI24" s="39">
         <v>102.6</v>
       </c>
       <c r="DJ24" s="39">
         <v>94.8</v>
       </c>
       <c r="DK24" s="40">
         <v>117.3</v>
       </c>
       <c r="DL24" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM24" s="40">
         <v>88.8</v>
       </c>
       <c r="DN24" s="13">
         <v>103.1</v>
       </c>
       <c r="DO24" s="13">
         <v>93.2</v>
       </c>
       <c r="DP24" s="13">
         <v>113.5</v>
       </c>
-      <c r="DQ24" s="13">
+      <c r="DQ24" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR24" s="13">
         <v>90</v>
       </c>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="35">
         <v>77.599999999999994</v>
       </c>
       <c r="C25" s="36">
         <v>99.8</v>
       </c>
       <c r="D25" s="35">
         <v>109</v>
       </c>
       <c r="E25" s="36">
         <v>103.1</v>
       </c>
       <c r="F25" s="35">
         <v>95</v>
       </c>
       <c r="G25" s="36">
         <v>108.2</v>
       </c>
       <c r="H25" s="35">
         <v>99.2</v>
       </c>
       <c r="I25" s="35">
@@ -9249,55 +9310,58 @@
       </c>
       <c r="DI25" s="39">
         <v>104.1</v>
       </c>
       <c r="DJ25" s="39">
         <v>96.2</v>
       </c>
       <c r="DK25" s="40">
         <v>111.1</v>
       </c>
       <c r="DL25" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM25" s="40">
         <v>93.5</v>
       </c>
       <c r="DN25" s="13">
         <v>102.2</v>
       </c>
       <c r="DO25" s="13">
         <v>96.6</v>
       </c>
       <c r="DP25" s="13">
         <v>108.4</v>
       </c>
-      <c r="DQ25" s="13">
+      <c r="DQ25" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR25" s="13">
         <v>92.9</v>
       </c>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="5" t="s">
@@ -9614,231 +9678,235 @@
       </c>
       <c r="DI26" s="39">
         <v>106.6</v>
       </c>
       <c r="DJ26" s="39">
         <v>97.8</v>
       </c>
       <c r="DK26" s="40">
         <v>104.3</v>
       </c>
       <c r="DL26" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM26" s="40">
         <v>94.1</v>
       </c>
       <c r="DN26" s="13">
         <v>103.8</v>
       </c>
       <c r="DO26" s="13">
         <v>95</v>
       </c>
       <c r="DP26" s="13">
         <v>105.7</v>
       </c>
-      <c r="DQ26" s="13">
+      <c r="DQ26" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR26" s="13">
         <v>93.8</v>
       </c>
     </row>
-    <row r="29" spans="1:121" ht="25.5" customHeight="1">
-      <c r="A29" s="70" t="s">
+    <row r="29" spans="1:122" ht="25.5" customHeight="1">
+      <c r="A29" s="71" t="s">
         <v>48</v>
       </c>
-      <c r="B29" s="70"/>
-[...10 lines deleted...]
-      <c r="M29" s="70"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
       <c r="N29" s="59"/>
     </row>
-    <row r="30" spans="1:121" s="27" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B30" s="66">
+    <row r="30" spans="1:122" s="27" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A30" s="67"/>
+      <c r="B30" s="68">
         <v>2010</v>
       </c>
-      <c r="C30" s="67"/>
-[...11 lines deleted...]
-      <c r="O30" s="66">
+      <c r="C30" s="69"/>
+      <c r="D30" s="69"/>
+      <c r="E30" s="69"/>
+      <c r="F30" s="69"/>
+      <c r="G30" s="69"/>
+      <c r="H30" s="69"/>
+      <c r="I30" s="69"/>
+      <c r="J30" s="69"/>
+      <c r="K30" s="69"/>
+      <c r="L30" s="69"/>
+      <c r="M30" s="69"/>
+      <c r="N30" s="70"/>
+      <c r="O30" s="68">
         <v>2011</v>
       </c>
-      <c r="P30" s="67"/>
-[...11 lines deleted...]
-      <c r="AB30" s="66">
+      <c r="P30" s="69"/>
+      <c r="Q30" s="69"/>
+      <c r="R30" s="69"/>
+      <c r="S30" s="69"/>
+      <c r="T30" s="69"/>
+      <c r="U30" s="69"/>
+      <c r="V30" s="69"/>
+      <c r="W30" s="69"/>
+      <c r="X30" s="69"/>
+      <c r="Y30" s="69"/>
+      <c r="Z30" s="69"/>
+      <c r="AA30" s="70"/>
+      <c r="AB30" s="68">
         <v>2012</v>
       </c>
-      <c r="AC30" s="67"/>
-[...11 lines deleted...]
-      <c r="AO30" s="66">
+      <c r="AC30" s="69"/>
+      <c r="AD30" s="69"/>
+      <c r="AE30" s="69"/>
+      <c r="AF30" s="69"/>
+      <c r="AG30" s="69"/>
+      <c r="AH30" s="69"/>
+      <c r="AI30" s="69"/>
+      <c r="AJ30" s="69"/>
+      <c r="AK30" s="69"/>
+      <c r="AL30" s="69"/>
+      <c r="AM30" s="69"/>
+      <c r="AN30" s="70"/>
+      <c r="AO30" s="68">
         <v>2013</v>
       </c>
-      <c r="AP30" s="67"/>
-[...11 lines deleted...]
-      <c r="BB30" s="72">
+      <c r="AP30" s="69"/>
+      <c r="AQ30" s="69"/>
+      <c r="AR30" s="69"/>
+      <c r="AS30" s="69"/>
+      <c r="AT30" s="69"/>
+      <c r="AU30" s="69"/>
+      <c r="AV30" s="69"/>
+      <c r="AW30" s="69"/>
+      <c r="AX30" s="69"/>
+      <c r="AY30" s="69"/>
+      <c r="AZ30" s="69"/>
+      <c r="BA30" s="70"/>
+      <c r="BB30" s="66">
         <v>2014</v>
       </c>
-      <c r="BC30" s="72"/>
-[...11 lines deleted...]
-      <c r="BO30" s="66">
+      <c r="BC30" s="66"/>
+      <c r="BD30" s="66"/>
+      <c r="BE30" s="66"/>
+      <c r="BF30" s="66"/>
+      <c r="BG30" s="67"/>
+      <c r="BH30" s="67"/>
+      <c r="BI30" s="67"/>
+      <c r="BJ30" s="67"/>
+      <c r="BK30" s="67"/>
+      <c r="BL30" s="67"/>
+      <c r="BM30" s="67"/>
+      <c r="BN30" s="67"/>
+      <c r="BO30" s="68">
         <v>2015</v>
       </c>
-      <c r="BP30" s="67"/>
-[...3 lines deleted...]
-      <c r="BT30" s="69">
+      <c r="BP30" s="69"/>
+      <c r="BQ30" s="69"/>
+      <c r="BR30" s="69"/>
+      <c r="BS30" s="70"/>
+      <c r="BT30" s="67">
         <v>2016</v>
       </c>
-      <c r="BU30" s="69"/>
-[...3 lines deleted...]
-      <c r="BY30" s="69">
+      <c r="BU30" s="67"/>
+      <c r="BV30" s="67"/>
+      <c r="BW30" s="67"/>
+      <c r="BX30" s="67"/>
+      <c r="BY30" s="67">
         <v>2017</v>
       </c>
-      <c r="BZ30" s="69"/>
-[...3 lines deleted...]
-      <c r="CD30" s="69">
+      <c r="BZ30" s="67"/>
+      <c r="CA30" s="67"/>
+      <c r="CB30" s="67"/>
+      <c r="CC30" s="67"/>
+      <c r="CD30" s="67">
         <v>2018</v>
       </c>
-      <c r="CE30" s="69"/>
-[...3 lines deleted...]
-      <c r="CI30" s="66">
+      <c r="CE30" s="67"/>
+      <c r="CF30" s="67"/>
+      <c r="CG30" s="67"/>
+      <c r="CH30" s="67"/>
+      <c r="CI30" s="68">
         <v>2019</v>
       </c>
-      <c r="CJ30" s="67"/>
-[...3 lines deleted...]
-      <c r="CN30" s="66">
+      <c r="CJ30" s="69"/>
+      <c r="CK30" s="69"/>
+      <c r="CL30" s="69"/>
+      <c r="CM30" s="70"/>
+      <c r="CN30" s="68">
         <v>2020</v>
       </c>
-      <c r="CO30" s="67"/>
-[...1 lines deleted...]
-      <c r="CQ30" s="67"/>
+      <c r="CO30" s="69"/>
+      <c r="CP30" s="69"/>
+      <c r="CQ30" s="69"/>
       <c r="CR30" s="58"/>
-      <c r="CS30" s="66">
+      <c r="CS30" s="68">
         <v>2021</v>
       </c>
-      <c r="CT30" s="67"/>
-[...3 lines deleted...]
-      <c r="CX30" s="66">
+      <c r="CT30" s="69"/>
+      <c r="CU30" s="69"/>
+      <c r="CV30" s="69"/>
+      <c r="CW30" s="69"/>
+      <c r="CX30" s="68">
         <v>2022</v>
       </c>
-      <c r="CY30" s="67"/>
-[...3 lines deleted...]
-      <c r="DC30" s="66">
+      <c r="CY30" s="69"/>
+      <c r="CZ30" s="69"/>
+      <c r="DA30" s="69"/>
+      <c r="DB30" s="70"/>
+      <c r="DC30" s="68">
         <v>2023</v>
       </c>
-      <c r="DD30" s="67"/>
-[...3 lines deleted...]
-      <c r="DH30" s="66">
+      <c r="DD30" s="69"/>
+      <c r="DE30" s="69"/>
+      <c r="DF30" s="69"/>
+      <c r="DG30" s="70"/>
+      <c r="DH30" s="68">
         <v>2024</v>
       </c>
-      <c r="DI30" s="67"/>
-[...3 lines deleted...]
-      <c r="DM30" s="69">
+      <c r="DI30" s="69"/>
+      <c r="DJ30" s="69"/>
+      <c r="DK30" s="69"/>
+      <c r="DL30" s="70"/>
+      <c r="DM30" s="68">
         <v>2025</v>
       </c>
       <c r="DN30" s="69"/>
       <c r="DO30" s="69"/>
       <c r="DP30" s="69"/>
-      <c r="DQ30" s="64">
+      <c r="DQ30" s="70"/>
+      <c r="DR30" s="64">
         <v>2026</v>
       </c>
     </row>
-    <row r="31" spans="1:121" s="27" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A31" s="71"/>
+    <row r="31" spans="1:122" s="27" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A31" s="72"/>
       <c r="B31" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="25" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="26" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="26" t="s">
         <v>7</v>
       </c>
       <c r="I31" s="26" t="s">
         <v>8</v>
       </c>
       <c r="J31" s="26" t="s">
@@ -10152,55 +10220,58 @@
       </c>
       <c r="DI31" s="32" t="s">
         <v>15</v>
       </c>
       <c r="DJ31" s="32" t="s">
         <v>16</v>
       </c>
       <c r="DK31" s="32" t="s">
         <v>17</v>
       </c>
       <c r="DL31" s="33" t="s">
         <v>13</v>
       </c>
       <c r="DM31" s="32" t="s">
         <v>18</v>
       </c>
       <c r="DN31" s="32" t="s">
         <v>15</v>
       </c>
       <c r="DO31" s="32" t="s">
         <v>16</v>
       </c>
       <c r="DP31" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="DQ31" s="64" t="s">
+      <c r="DQ31" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="DR31" s="64" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="32" spans="1:121" s="27" customFormat="1" ht="14.25" customHeight="1">
+    <row r="32" spans="1:122" s="27" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="60"/>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="26"/>
       <c r="F32" s="26"/>
       <c r="G32" s="26"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="26"/>
       <c r="N32" s="26"/>
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="26"/>
       <c r="S32" s="26"/>
       <c r="T32" s="26"/>
       <c r="U32" s="26"/>
       <c r="V32" s="26"/>
       <c r="W32" s="26"/>
       <c r="X32" s="26"/>
       <c r="Y32" s="26"/>
@@ -10263,51 +10334,51 @@
       <c r="CD32" s="32"/>
       <c r="CE32" s="32"/>
       <c r="CF32" s="32"/>
       <c r="CG32" s="32"/>
       <c r="CH32" s="32"/>
       <c r="CI32" s="32"/>
       <c r="CJ32" s="32"/>
       <c r="CK32" s="32"/>
       <c r="CL32" s="32"/>
       <c r="CM32" s="32"/>
       <c r="CN32" s="32"/>
       <c r="CO32" s="32"/>
       <c r="CP32" s="32"/>
       <c r="CQ32" s="32"/>
       <c r="CR32" s="32"/>
       <c r="CS32" s="32"/>
       <c r="CT32" s="32"/>
       <c r="CU32" s="32"/>
       <c r="CV32" s="32"/>
       <c r="CW32" s="33"/>
       <c r="CX32" s="32"/>
       <c r="CY32" s="32"/>
       <c r="CZ32" s="32"/>
       <c r="DE32" s="34"/>
     </row>
-    <row r="33" spans="1:121">
+    <row r="33" spans="1:122">
       <c r="A33" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="7">
         <v>101.2</v>
       </c>
       <c r="C33" s="7">
         <v>99.9</v>
       </c>
       <c r="D33" s="7">
         <v>102.2</v>
       </c>
       <c r="E33" s="7">
         <v>108.5</v>
       </c>
       <c r="F33" s="7">
         <v>107.5</v>
       </c>
       <c r="G33" s="7">
         <v>110.4</v>
       </c>
       <c r="H33" s="7">
         <v>110.6</v>
       </c>
       <c r="I33" s="7">
@@ -10624,55 +10695,58 @@
       </c>
       <c r="DI33" s="41">
         <v>101.7</v>
       </c>
       <c r="DJ33" s="41">
         <v>102.7</v>
       </c>
       <c r="DK33" s="57">
         <v>101.8</v>
       </c>
       <c r="DL33" s="57">
         <v>102.4</v>
       </c>
       <c r="DM33" s="57">
         <v>101.2</v>
       </c>
       <c r="DN33" s="13">
         <v>100</v>
       </c>
       <c r="DO33" s="13">
         <v>98</v>
       </c>
       <c r="DP33" s="13">
         <v>96.8</v>
       </c>
-      <c r="DQ33" s="13">
+      <c r="DQ33" s="57">
+        <v>98.3</v>
+      </c>
+      <c r="DR33" s="13">
         <v>97.7</v>
       </c>
     </row>
-    <row r="34" spans="1:121">
+    <row r="34" spans="1:122">
       <c r="A34" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="I34" s="44" t="s">
@@ -10989,55 +11063,58 @@
       </c>
       <c r="DI34" s="3">
         <v>104</v>
       </c>
       <c r="DJ34" s="41">
         <v>105.4</v>
       </c>
       <c r="DK34" s="57">
         <v>102.5</v>
       </c>
       <c r="DL34" s="57">
         <v>104.3</v>
       </c>
       <c r="DM34" s="57">
         <v>100.6</v>
       </c>
       <c r="DN34" s="13">
         <v>100.9</v>
       </c>
       <c r="DO34" s="13">
         <v>99.5</v>
       </c>
       <c r="DP34" s="13">
         <v>99.9</v>
       </c>
-      <c r="DQ34" s="13">
+      <c r="DQ34" s="57">
+        <v>100.1</v>
+      </c>
+      <c r="DR34" s="13">
         <v>102.4</v>
       </c>
     </row>
-    <row r="35" spans="1:121">
+    <row r="35" spans="1:122">
       <c r="A35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="7">
         <v>100.4</v>
       </c>
       <c r="C35" s="7">
         <v>99.1</v>
       </c>
       <c r="D35" s="7">
         <v>97.5</v>
       </c>
       <c r="E35" s="7">
         <v>103.4</v>
       </c>
       <c r="F35" s="7">
         <v>105</v>
       </c>
       <c r="G35" s="7">
         <v>106.7</v>
       </c>
       <c r="H35" s="7">
         <v>106.9</v>
       </c>
       <c r="I35" s="7">
@@ -11354,55 +11431,58 @@
       </c>
       <c r="DI35" s="3">
         <v>101.7</v>
       </c>
       <c r="DJ35" s="41">
         <v>103.6</v>
       </c>
       <c r="DK35" s="57">
         <v>94.8</v>
       </c>
       <c r="DL35" s="57">
         <v>100.7</v>
       </c>
       <c r="DM35" s="57">
         <v>98.9</v>
       </c>
       <c r="DN35" s="13">
         <v>99.3</v>
       </c>
       <c r="DO35" s="13">
         <v>98.9</v>
       </c>
       <c r="DP35" s="13">
         <v>103.3</v>
       </c>
-      <c r="DQ35" s="13">
+      <c r="DQ35" s="57">
+        <v>101</v>
+      </c>
+      <c r="DR35" s="13">
         <v>97.6</v>
       </c>
     </row>
-    <row r="36" spans="1:121">
+    <row r="36" spans="1:122">
       <c r="A36" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="7">
         <v>97.3</v>
       </c>
       <c r="C36" s="7">
         <v>97.3</v>
       </c>
       <c r="D36" s="7">
         <v>101.2</v>
       </c>
       <c r="E36" s="7">
         <v>106.3</v>
       </c>
       <c r="F36" s="7">
         <v>107.3</v>
       </c>
       <c r="G36" s="7">
         <v>109.7</v>
       </c>
       <c r="H36" s="7">
         <v>110.9</v>
       </c>
       <c r="I36" s="7">
@@ -11719,55 +11799,58 @@
       </c>
       <c r="DI36" s="3">
         <v>105.3</v>
       </c>
       <c r="DJ36" s="41">
         <v>105.2</v>
       </c>
       <c r="DK36" s="57">
         <v>103.7</v>
       </c>
       <c r="DL36" s="57">
         <v>105.9</v>
       </c>
       <c r="DM36" s="57">
         <v>101.8</v>
       </c>
       <c r="DN36" s="13">
         <v>98.6</v>
       </c>
       <c r="DO36" s="13">
         <v>96.6</v>
       </c>
       <c r="DP36" s="13">
         <v>95.5</v>
       </c>
-      <c r="DQ36" s="13">
+      <c r="DQ36" s="57">
+        <v>96</v>
+      </c>
+      <c r="DR36" s="13">
         <v>97.8</v>
       </c>
     </row>
-    <row r="37" spans="1:121">
+    <row r="37" spans="1:122">
       <c r="A37" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="7">
         <v>104.4</v>
       </c>
       <c r="C37" s="7">
         <v>104.1</v>
       </c>
       <c r="D37" s="7">
         <v>101.7</v>
       </c>
       <c r="E37" s="7">
         <v>105.7</v>
       </c>
       <c r="F37" s="7">
         <v>111.9</v>
       </c>
       <c r="G37" s="7">
         <v>112</v>
       </c>
       <c r="H37" s="7">
         <v>113.4</v>
       </c>
       <c r="I37" s="7">
@@ -12084,55 +12167,58 @@
       </c>
       <c r="DI37" s="3">
         <v>102.2</v>
       </c>
       <c r="DJ37" s="41">
         <v>107.2</v>
       </c>
       <c r="DK37" s="57">
         <v>104.1</v>
       </c>
       <c r="DL37" s="57">
         <v>104.8</v>
       </c>
       <c r="DM37" s="57">
         <v>102.1</v>
       </c>
       <c r="DN37" s="13">
         <v>104.9</v>
       </c>
       <c r="DO37" s="13">
         <v>99.6</v>
       </c>
       <c r="DP37" s="13">
         <v>96.9</v>
       </c>
-      <c r="DQ37" s="13">
+      <c r="DQ37" s="57">
+        <v>100.6</v>
+      </c>
+      <c r="DR37" s="13">
         <v>99</v>
       </c>
     </row>
-    <row r="38" spans="1:121">
+    <row r="38" spans="1:122">
       <c r="A38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="7">
         <v>107.4</v>
       </c>
       <c r="C38" s="7">
         <v>104</v>
       </c>
       <c r="D38" s="7">
         <v>101.7</v>
       </c>
       <c r="E38" s="7">
         <v>102.1</v>
       </c>
       <c r="F38" s="7">
         <v>102.2</v>
       </c>
       <c r="G38" s="7">
         <v>108.1</v>
       </c>
       <c r="H38" s="7">
         <v>111.2</v>
       </c>
       <c r="I38" s="7">
@@ -12449,55 +12535,58 @@
       </c>
       <c r="DI38" s="3">
         <v>95.4</v>
       </c>
       <c r="DJ38" s="41">
         <v>96.1</v>
       </c>
       <c r="DK38" s="57">
         <v>99.8</v>
       </c>
       <c r="DL38" s="57">
         <v>95.6</v>
       </c>
       <c r="DM38" s="57">
         <v>96.1</v>
       </c>
       <c r="DN38" s="13">
         <v>88.8</v>
       </c>
       <c r="DO38" s="13">
         <v>84.8</v>
       </c>
       <c r="DP38" s="13">
         <v>83.7</v>
       </c>
-      <c r="DQ38" s="13">
+      <c r="DQ38" s="57">
+        <v>86.7</v>
+      </c>
+      <c r="DR38" s="13">
         <v>91.8</v>
       </c>
     </row>
-    <row r="39" spans="1:121">
+    <row r="39" spans="1:122">
       <c r="A39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="7">
         <v>106.5</v>
       </c>
       <c r="C39" s="7">
         <v>101.9</v>
       </c>
       <c r="D39" s="7">
         <v>106.5</v>
       </c>
       <c r="E39" s="7">
         <v>112</v>
       </c>
       <c r="F39" s="7">
         <v>110</v>
       </c>
       <c r="G39" s="7">
         <v>104.9</v>
       </c>
       <c r="H39" s="7">
         <v>106</v>
       </c>
       <c r="I39" s="7">
@@ -12814,55 +12903,58 @@
       </c>
       <c r="DI39" s="3">
         <v>99.5</v>
       </c>
       <c r="DJ39" s="41">
         <v>99.4</v>
       </c>
       <c r="DK39" s="57">
         <v>98.1</v>
       </c>
       <c r="DL39" s="57">
         <v>102.1</v>
       </c>
       <c r="DM39" s="57">
         <v>94.8</v>
       </c>
       <c r="DN39" s="13">
         <v>99</v>
       </c>
       <c r="DO39" s="13">
         <v>95.1</v>
       </c>
       <c r="DP39" s="13">
         <v>93.9</v>
       </c>
-      <c r="DQ39" s="13">
+      <c r="DQ39" s="57">
+        <v>94.6</v>
+      </c>
+      <c r="DR39" s="13">
         <v>96.4</v>
       </c>
     </row>
-    <row r="40" spans="1:121">
+    <row r="40" spans="1:122">
       <c r="A40" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="7">
         <v>98.4</v>
       </c>
       <c r="C40" s="7">
         <v>96</v>
       </c>
       <c r="D40" s="7">
         <v>97.4</v>
       </c>
       <c r="E40" s="7">
         <v>107.3</v>
       </c>
       <c r="F40" s="7">
         <v>109.2</v>
       </c>
       <c r="G40" s="7">
         <v>114.2</v>
       </c>
       <c r="H40" s="7">
         <v>114.7</v>
       </c>
       <c r="I40" s="7">
@@ -13179,55 +13271,58 @@
       </c>
       <c r="DI40" s="3">
         <v>102.9</v>
       </c>
       <c r="DJ40" s="41">
         <v>101.1</v>
       </c>
       <c r="DK40" s="57">
         <v>102.1</v>
       </c>
       <c r="DL40" s="57">
         <v>103.6</v>
       </c>
       <c r="DM40" s="57">
         <v>101.6</v>
       </c>
       <c r="DN40" s="13">
         <v>100.3</v>
       </c>
       <c r="DO40" s="13">
         <v>99.5</v>
       </c>
       <c r="DP40" s="13">
         <v>96</v>
       </c>
-      <c r="DQ40" s="13">
+      <c r="DQ40" s="57">
+        <v>99.2</v>
+      </c>
+      <c r="DR40" s="13">
         <v>95.6</v>
       </c>
     </row>
-    <row r="41" spans="1:121">
+    <row r="41" spans="1:122">
       <c r="A41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="44" t="s">
@@ -13502,55 +13597,58 @@
       </c>
       <c r="DI41" s="3">
         <v>100.6</v>
       </c>
       <c r="DJ41" s="41">
         <v>99.6</v>
       </c>
       <c r="DK41" s="57">
         <v>100.7</v>
       </c>
       <c r="DL41" s="57">
         <v>100</v>
       </c>
       <c r="DM41" s="57">
         <v>105.1</v>
       </c>
       <c r="DN41" s="13">
         <v>108</v>
       </c>
       <c r="DO41" s="13">
         <v>105.9</v>
       </c>
       <c r="DP41" s="13">
         <v>98.8</v>
       </c>
-      <c r="DQ41" s="13">
+      <c r="DQ41" s="57">
+        <v>102.5</v>
+      </c>
+      <c r="DR41" s="13">
         <v>100</v>
       </c>
     </row>
-    <row r="42" spans="1:121">
+    <row r="42" spans="1:122">
       <c r="A42" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="7">
         <v>109.8</v>
       </c>
       <c r="C42" s="7">
         <v>100.7</v>
       </c>
       <c r="D42" s="7">
         <v>98.7</v>
       </c>
       <c r="E42" s="7">
         <v>111.2</v>
       </c>
       <c r="F42" s="7">
         <v>107.1</v>
       </c>
       <c r="G42" s="7">
         <v>106.4</v>
       </c>
       <c r="H42" s="7">
         <v>111.2</v>
       </c>
       <c r="I42" s="7">
@@ -13867,55 +13965,58 @@
       </c>
       <c r="DI42" s="3">
         <v>100</v>
       </c>
       <c r="DJ42" s="41">
         <v>103.7</v>
       </c>
       <c r="DK42" s="57">
         <v>103.8</v>
       </c>
       <c r="DL42" s="57">
         <v>102.2</v>
       </c>
       <c r="DM42" s="57">
         <v>100</v>
       </c>
       <c r="DN42" s="13">
         <v>100.9</v>
       </c>
       <c r="DO42" s="13">
         <v>95.6</v>
       </c>
       <c r="DP42" s="13">
         <v>96.3</v>
       </c>
-      <c r="DQ42" s="13">
+      <c r="DQ42" s="57">
+        <v>98.4</v>
+      </c>
+      <c r="DR42" s="13">
         <v>98.8</v>
       </c>
     </row>
-    <row r="43" spans="1:121">
+    <row r="43" spans="1:122">
       <c r="A43" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="7">
         <v>103.8</v>
       </c>
       <c r="C43" s="7">
         <v>102.5</v>
       </c>
       <c r="D43" s="7">
         <v>102.8</v>
       </c>
       <c r="E43" s="7">
         <v>109.2</v>
       </c>
       <c r="F43" s="7">
         <v>110.7</v>
       </c>
       <c r="G43" s="7">
         <v>113.6</v>
       </c>
       <c r="H43" s="7">
         <v>114.4</v>
       </c>
       <c r="I43" s="7">
@@ -14232,55 +14333,58 @@
       </c>
       <c r="DI43" s="3">
         <v>103.9</v>
       </c>
       <c r="DJ43" s="41">
         <v>105.8</v>
       </c>
       <c r="DK43" s="57">
         <v>104.4</v>
       </c>
       <c r="DL43" s="57">
         <v>105.2</v>
       </c>
       <c r="DM43" s="57">
         <v>105.5</v>
       </c>
       <c r="DN43" s="13">
         <v>102.7</v>
       </c>
       <c r="DO43" s="13">
         <v>100.3</v>
       </c>
       <c r="DP43" s="13">
         <v>98.9</v>
       </c>
-      <c r="DQ43" s="13">
+      <c r="DQ43" s="57">
+        <v>101.2</v>
+      </c>
+      <c r="DR43" s="13">
         <v>98.9</v>
       </c>
     </row>
-    <row r="44" spans="1:121">
+    <row r="44" spans="1:122">
       <c r="A44" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="7">
         <v>99.5</v>
       </c>
       <c r="C44" s="7">
         <v>102.3</v>
       </c>
       <c r="D44" s="7">
         <v>103.7</v>
       </c>
       <c r="E44" s="7">
         <v>105.8</v>
       </c>
       <c r="F44" s="7">
         <v>107.2</v>
       </c>
       <c r="G44" s="7">
         <v>107.9</v>
       </c>
       <c r="H44" s="7">
         <v>109.8</v>
       </c>
       <c r="I44" s="7">
@@ -14597,55 +14701,58 @@
       </c>
       <c r="DI44" s="3">
         <v>101.7</v>
       </c>
       <c r="DJ44" s="41">
         <v>99.4</v>
       </c>
       <c r="DK44" s="57">
         <v>99.4</v>
       </c>
       <c r="DL44" s="57">
         <v>101.8</v>
       </c>
       <c r="DM44" s="57">
         <v>98.8</v>
       </c>
       <c r="DN44" s="13">
         <v>99.2</v>
       </c>
       <c r="DO44" s="13">
         <v>98</v>
       </c>
       <c r="DP44" s="13">
         <v>96.4</v>
       </c>
-      <c r="DQ44" s="13">
+      <c r="DQ44" s="57">
+        <v>97.4</v>
+      </c>
+      <c r="DR44" s="13">
         <v>97.2</v>
       </c>
     </row>
-    <row r="45" spans="1:121">
+    <row r="45" spans="1:122">
       <c r="A45" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="7">
         <v>109.3</v>
       </c>
       <c r="C45" s="7">
         <v>103.8</v>
       </c>
       <c r="D45" s="7">
         <v>112</v>
       </c>
       <c r="E45" s="7">
         <v>116</v>
       </c>
       <c r="F45" s="7">
         <v>110.3</v>
       </c>
       <c r="G45" s="7">
         <v>117.7</v>
       </c>
       <c r="H45" s="7">
         <v>119.1</v>
       </c>
       <c r="I45" s="7">
@@ -14962,55 +15069,58 @@
       </c>
       <c r="DI45" s="3">
         <v>99</v>
       </c>
       <c r="DJ45" s="41">
         <v>99.7</v>
       </c>
       <c r="DK45" s="57">
         <v>99.3</v>
       </c>
       <c r="DL45" s="57">
         <v>98.7</v>
       </c>
       <c r="DM45" s="57">
         <v>99.2</v>
       </c>
       <c r="DN45" s="13">
         <v>98.8</v>
       </c>
       <c r="DO45" s="13">
         <v>95.8</v>
       </c>
       <c r="DP45" s="13">
         <v>96.9</v>
       </c>
-      <c r="DQ45" s="13">
+      <c r="DQ45" s="57">
+        <v>97</v>
+      </c>
+      <c r="DR45" s="13">
         <v>94.9</v>
       </c>
     </row>
-    <row r="46" spans="1:121">
+    <row r="46" spans="1:122">
       <c r="A46" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B46" s="7">
         <v>101.9</v>
       </c>
       <c r="C46" s="7">
         <v>99.8</v>
       </c>
       <c r="D46" s="7">
         <v>101.3</v>
       </c>
       <c r="E46" s="7">
         <v>110.2</v>
       </c>
       <c r="F46" s="7">
         <v>111.7</v>
       </c>
       <c r="G46" s="7">
         <v>115.2</v>
       </c>
       <c r="H46" s="7">
         <v>115.2</v>
       </c>
       <c r="I46" s="7">
@@ -15327,55 +15437,58 @@
       </c>
       <c r="DI46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="DJ46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="DK46" s="46" t="s">
         <v>0</v>
       </c>
       <c r="DL46" s="46" t="s">
         <v>0</v>
       </c>
       <c r="DM46" s="46" t="s">
         <v>0</v>
       </c>
       <c r="DN46" s="46" t="s">
         <v>0</v>
       </c>
       <c r="DO46" s="46" t="s">
         <v>0</v>
       </c>
       <c r="DP46" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="DQ46" s="13" t="s">
+      <c r="DQ46" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="DR46" s="13" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:121">
+    <row r="47" spans="1:122">
       <c r="A47" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="7">
         <v>99.6</v>
       </c>
       <c r="C47" s="7">
         <v>100.4</v>
       </c>
       <c r="D47" s="7">
         <v>102.4</v>
       </c>
       <c r="E47" s="7">
         <v>111.8</v>
       </c>
       <c r="F47" s="7">
         <v>109.4</v>
       </c>
       <c r="G47" s="7">
         <v>111.9</v>
       </c>
       <c r="H47" s="7">
         <v>109.9</v>
       </c>
       <c r="I47" s="7">
@@ -15692,55 +15805,58 @@
       </c>
       <c r="DI47" s="3">
         <v>103.6</v>
       </c>
       <c r="DJ47" s="41">
         <v>103.1</v>
       </c>
       <c r="DK47" s="57">
         <v>101.9</v>
       </c>
       <c r="DL47" s="57">
         <v>103.7</v>
       </c>
       <c r="DM47" s="57">
         <v>105.5</v>
       </c>
       <c r="DN47" s="13">
         <v>102.9</v>
       </c>
       <c r="DO47" s="13">
         <v>101.2</v>
       </c>
       <c r="DP47" s="13">
         <v>98.4</v>
       </c>
-      <c r="DQ47" s="13">
+      <c r="DQ47" s="57">
+        <v>101.8</v>
+      </c>
+      <c r="DR47" s="13">
         <v>99.6</v>
       </c>
     </row>
-    <row r="48" spans="1:121">
+    <row r="48" spans="1:122">
       <c r="A48" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="7">
         <v>103.4</v>
       </c>
       <c r="C48" s="7">
         <v>101.3</v>
       </c>
       <c r="D48" s="7">
         <v>99.2</v>
       </c>
       <c r="E48" s="7">
         <v>107.7</v>
       </c>
       <c r="F48" s="7">
         <v>108.1</v>
       </c>
       <c r="G48" s="7">
         <v>109.6</v>
       </c>
       <c r="H48" s="7">
         <v>106.7</v>
       </c>
       <c r="I48" s="7">
@@ -16057,55 +16173,58 @@
       </c>
       <c r="DI48" s="3">
         <v>99.5</v>
       </c>
       <c r="DJ48" s="41">
         <v>102</v>
       </c>
       <c r="DK48" s="57">
         <v>103.4</v>
       </c>
       <c r="DL48" s="57">
         <v>102.5</v>
       </c>
       <c r="DM48" s="57">
         <v>101</v>
       </c>
       <c r="DN48" s="13">
         <v>100.5</v>
       </c>
       <c r="DO48" s="13">
         <v>98.1</v>
       </c>
       <c r="DP48" s="13">
         <v>99.5</v>
       </c>
-      <c r="DQ48" s="13">
+      <c r="DQ48" s="57">
+        <v>99.5</v>
+      </c>
+      <c r="DR48" s="13">
         <v>95.6</v>
       </c>
     </row>
-    <row r="49" spans="1:121">
+    <row r="49" spans="1:122">
       <c r="A49" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="44" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="44" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="44" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="44" t="s">
         <v>0</v>
       </c>
       <c r="H49" s="44" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="44" t="s">
@@ -16422,55 +16541,58 @@
       </c>
       <c r="DI49" s="3">
         <v>101.7</v>
       </c>
       <c r="DJ49" s="41">
         <v>99.7</v>
       </c>
       <c r="DK49" s="57">
         <v>101.4</v>
       </c>
       <c r="DL49" s="57">
         <v>101.4</v>
       </c>
       <c r="DM49" s="57">
         <v>100.8</v>
       </c>
       <c r="DN49" s="13">
         <v>97.6</v>
       </c>
       <c r="DO49" s="13">
         <v>97</v>
       </c>
       <c r="DP49" s="13">
         <v>94.8</v>
       </c>
-      <c r="DQ49" s="13">
+      <c r="DQ49" s="57">
+        <v>97.4</v>
+      </c>
+      <c r="DR49" s="13">
         <v>95.1</v>
       </c>
     </row>
-    <row r="50" spans="1:121">
+    <row r="50" spans="1:122">
       <c r="A50" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B50" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="44" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="44" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="44" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="44" t="s">
         <v>0</v>
       </c>
       <c r="H50" s="44" t="s">
         <v>0</v>
       </c>
       <c r="I50" s="44" t="s">
@@ -16787,55 +16909,58 @@
       </c>
       <c r="DI50" s="3">
         <v>102.5</v>
       </c>
       <c r="DJ50" s="41">
         <v>102.7</v>
       </c>
       <c r="DK50" s="57">
         <v>101.1</v>
       </c>
       <c r="DL50" s="57">
         <v>102.5</v>
       </c>
       <c r="DM50" s="57">
         <v>109.1</v>
       </c>
       <c r="DN50" s="13">
         <v>95.9</v>
       </c>
       <c r="DO50" s="13">
         <v>94.9</v>
       </c>
       <c r="DP50" s="13">
         <v>94.8</v>
       </c>
-      <c r="DQ50" s="13">
+      <c r="DQ50" s="57">
+        <v>101</v>
+      </c>
+      <c r="DR50" s="13">
         <v>96.6</v>
       </c>
     </row>
-    <row r="51" spans="1:121">
+    <row r="51" spans="1:122">
       <c r="A51" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="7">
         <v>97.4</v>
       </c>
       <c r="C51" s="7">
         <v>99.8</v>
       </c>
       <c r="D51" s="7">
         <v>98.5</v>
       </c>
       <c r="E51" s="7">
         <v>105.7</v>
       </c>
       <c r="F51" s="7">
         <v>107.1</v>
       </c>
       <c r="G51" s="7">
         <v>110.1</v>
       </c>
       <c r="H51" s="7">
         <v>109.2</v>
       </c>
       <c r="I51" s="7">
@@ -17152,55 +17277,58 @@
       </c>
       <c r="DI51" s="3">
         <v>102.2</v>
       </c>
       <c r="DJ51" s="41">
         <v>104.2</v>
       </c>
       <c r="DK51" s="57">
         <v>101.5</v>
       </c>
       <c r="DL51" s="57">
         <v>102.4</v>
       </c>
       <c r="DM51" s="57">
         <v>98.1</v>
       </c>
       <c r="DN51" s="13">
         <v>100.3</v>
       </c>
       <c r="DO51" s="13">
         <v>99.2</v>
       </c>
       <c r="DP51" s="13">
         <v>97.9</v>
       </c>
-      <c r="DQ51" s="13">
+      <c r="DQ51" s="57">
+        <v>98.5</v>
+      </c>
+      <c r="DR51" s="13">
         <v>97.1</v>
       </c>
     </row>
-    <row r="52" spans="1:121">
+    <row r="52" spans="1:122">
       <c r="A52" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B52" s="7">
         <v>93.6</v>
       </c>
       <c r="C52" s="7">
         <v>96.6</v>
       </c>
       <c r="D52" s="7">
         <v>101.4</v>
       </c>
       <c r="E52" s="7">
         <v>105.3</v>
       </c>
       <c r="F52" s="7">
         <v>106.5</v>
       </c>
       <c r="G52" s="7">
         <v>110.2</v>
       </c>
       <c r="H52" s="7">
         <v>109.2</v>
       </c>
       <c r="I52" s="7">
@@ -17517,55 +17645,58 @@
       </c>
       <c r="DI52" s="3">
         <v>100.9</v>
       </c>
       <c r="DJ52" s="41">
         <v>101.4</v>
       </c>
       <c r="DK52" s="57">
         <v>99.5</v>
       </c>
       <c r="DL52" s="57">
         <v>101.7</v>
       </c>
       <c r="DM52" s="57">
         <v>101.4</v>
       </c>
       <c r="DN52" s="13">
         <v>101.9</v>
       </c>
       <c r="DO52" s="13">
         <v>100.1</v>
       </c>
       <c r="DP52" s="13">
         <v>96.9</v>
       </c>
-      <c r="DQ52" s="13">
+      <c r="DQ52" s="57">
+        <v>97.9</v>
+      </c>
+      <c r="DR52" s="13">
         <v>98.1</v>
       </c>
     </row>
-    <row r="53" spans="1:121">
+    <row r="53" spans="1:122">
       <c r="A53" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B53" s="7">
         <v>96.9</v>
       </c>
       <c r="C53" s="7">
         <v>97</v>
       </c>
       <c r="D53" s="7">
         <v>102.9</v>
       </c>
       <c r="E53" s="7">
         <v>109.8</v>
       </c>
       <c r="F53" s="7">
         <v>104.9</v>
       </c>
       <c r="G53" s="7">
         <v>108.8</v>
       </c>
       <c r="H53" s="7">
         <v>105.1</v>
       </c>
       <c r="I53" s="7">
@@ -17882,55 +18013,58 @@
       </c>
       <c r="DI53" s="3">
         <v>105.1</v>
       </c>
       <c r="DJ53" s="41">
         <v>106.2</v>
       </c>
       <c r="DK53" s="57">
         <v>104</v>
       </c>
       <c r="DL53" s="57">
         <v>105.6</v>
       </c>
       <c r="DM53" s="57">
         <v>104</v>
       </c>
       <c r="DN53" s="13">
         <v>102.2</v>
       </c>
       <c r="DO53" s="13">
         <v>102.6</v>
       </c>
       <c r="DP53" s="13">
         <v>100.1</v>
       </c>
-      <c r="DQ53" s="13">
+      <c r="DQ53" s="57">
+        <v>101.3</v>
+      </c>
+      <c r="DR53" s="13">
         <v>99.5</v>
       </c>
     </row>
-    <row r="54" spans="1:121">
+    <row r="54" spans="1:122">
       <c r="A54" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="I54" s="5" t="s">
@@ -18247,272 +18381,276 @@
       </c>
       <c r="DI54" s="3">
         <v>99.9</v>
       </c>
       <c r="DJ54" s="41">
         <v>107.9</v>
       </c>
       <c r="DK54" s="57">
         <v>105.8</v>
       </c>
       <c r="DL54" s="57">
         <v>105</v>
       </c>
       <c r="DM54" s="57">
         <v>102.4</v>
       </c>
       <c r="DN54" s="13">
         <v>99.6</v>
       </c>
       <c r="DO54" s="13">
         <v>96.9</v>
       </c>
       <c r="DP54" s="13">
         <v>98.1</v>
       </c>
-      <c r="DQ54" s="13">
+      <c r="DQ54" s="57">
+        <v>99.4</v>
+      </c>
+      <c r="DR54" s="13">
         <v>97.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="36">
+    <mergeCell ref="CN30:CQ30"/>
+    <mergeCell ref="DM2:DQ2"/>
+    <mergeCell ref="DM30:DQ30"/>
+    <mergeCell ref="CS2:CW2"/>
+    <mergeCell ref="DH2:DL2"/>
+    <mergeCell ref="DH30:DL30"/>
+    <mergeCell ref="CS30:CW30"/>
+    <mergeCell ref="CX30:DB30"/>
+    <mergeCell ref="DC2:DG2"/>
+    <mergeCell ref="DC30:DG30"/>
+    <mergeCell ref="CX2:DB2"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="O2:AA2"/>
+    <mergeCell ref="AB2:AN2"/>
+    <mergeCell ref="BY30:CC30"/>
+    <mergeCell ref="CD30:CH30"/>
+    <mergeCell ref="CI30:CM30"/>
+    <mergeCell ref="O30:AA30"/>
+    <mergeCell ref="AB30:AN30"/>
+    <mergeCell ref="AO30:BA30"/>
+    <mergeCell ref="CN2:CQ2"/>
+    <mergeCell ref="BB2:BN2"/>
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="BT2:BX2"/>
+    <mergeCell ref="BY2:CC2"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="CI2:CM2"/>
     <mergeCell ref="BB30:BN30"/>
     <mergeCell ref="BO30:BS30"/>
     <mergeCell ref="BT30:BX30"/>
     <mergeCell ref="AO2:BA2"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="B30:N30"/>
-    <mergeCell ref="CN2:CQ2"/>
-[...27 lines deleted...]
-    <mergeCell ref="CN30:CQ30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BX29"/>
+  <dimension ref="A1:BY29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="E35" sqref="E35"/>
+    <sheetView topLeftCell="AZ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="BX5" sqref="BX5:BX26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="8" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="8" customWidth="1"/>
     <col min="3" max="3" width="8" style="8" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="8" customWidth="1"/>
     <col min="5" max="7" width="9.42578125" style="8" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="8" customWidth="1"/>
     <col min="9" max="10" width="9.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="8" customWidth="1"/>
     <col min="12" max="15" width="9.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="8" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="8" customWidth="1"/>
     <col min="18" max="24" width="9.140625" style="8"/>
     <col min="25" max="25" width="9.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.28515625" style="8" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="28" max="65" width="9.140625" style="8"/>
     <col min="66" max="66" width="8.42578125" style="8" customWidth="1"/>
     <col min="67" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" ht="18.75" customHeight="1">
-      <c r="A1" s="74" t="s">
+    <row r="1" spans="1:77" ht="18.75" customHeight="1">
+      <c r="A1" s="84" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="74"/>
-[...6 lines deleted...]
-      <c r="I1" s="74"/>
+      <c r="B1" s="84"/>
+      <c r="C1" s="84"/>
+      <c r="D1" s="84"/>
+      <c r="E1" s="84"/>
+      <c r="F1" s="84"/>
+      <c r="G1" s="84"/>
+      <c r="H1" s="84"/>
+      <c r="I1" s="84"/>
       <c r="J1" s="62"/>
       <c r="K1" s="62"/>
       <c r="L1" s="62"/>
       <c r="M1" s="62"/>
       <c r="N1" s="62"/>
       <c r="O1" s="62"/>
       <c r="P1" s="62"/>
       <c r="Q1" s="62"/>
       <c r="R1" s="62"/>
       <c r="S1" s="62"/>
       <c r="T1" s="62"/>
       <c r="U1" s="62"/>
       <c r="V1" s="62"/>
       <c r="W1" s="62"/>
       <c r="X1" s="62"/>
       <c r="Y1" s="62"/>
       <c r="Z1" s="62"/>
       <c r="AA1" s="62"/>
       <c r="AB1" s="62"/>
       <c r="AC1" s="62"/>
     </row>
-    <row r="2" spans="1:76" ht="12.75" customHeight="1">
+    <row r="2" spans="1:77" ht="12.75" customHeight="1">
       <c r="A2" s="18"/>
-      <c r="B2" s="75">
+      <c r="B2" s="76">
         <v>2011</v>
       </c>
-      <c r="C2" s="76"/>
-[...3 lines deleted...]
-      <c r="G2" s="75">
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="76">
         <v>2012</v>
       </c>
-      <c r="H2" s="76"/>
-[...3 lines deleted...]
-      <c r="L2" s="75">
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="76">
         <v>2013</v>
       </c>
-      <c r="M2" s="76"/>
-[...3 lines deleted...]
-      <c r="Q2" s="75">
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="85"/>
+      <c r="Q2" s="76">
         <v>2014</v>
       </c>
-      <c r="R2" s="76"/>
-[...3 lines deleted...]
-      <c r="V2" s="75">
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
+      <c r="T2" s="77"/>
+      <c r="U2" s="85"/>
+      <c r="V2" s="76">
         <v>2015</v>
       </c>
-      <c r="W2" s="76"/>
-[...1 lines deleted...]
-      <c r="Y2" s="76"/>
+      <c r="W2" s="77"/>
+      <c r="X2" s="77"/>
+      <c r="Y2" s="77"/>
       <c r="Z2" s="78"/>
-      <c r="AA2" s="75">
+      <c r="AA2" s="76">
         <v>2016</v>
       </c>
-      <c r="AB2" s="76"/>
-[...1 lines deleted...]
-      <c r="AD2" s="76"/>
+      <c r="AB2" s="77"/>
+      <c r="AC2" s="77"/>
+      <c r="AD2" s="77"/>
       <c r="AE2" s="78"/>
-      <c r="AF2" s="85">
+      <c r="AF2" s="79">
         <v>2017</v>
       </c>
-      <c r="AG2" s="85"/>
-[...3 lines deleted...]
-      <c r="AK2" s="85">
+      <c r="AG2" s="79"/>
+      <c r="AH2" s="79"/>
+      <c r="AI2" s="79"/>
+      <c r="AJ2" s="79"/>
+      <c r="AK2" s="79">
         <v>2018</v>
       </c>
-      <c r="AL2" s="85"/>
-[...3 lines deleted...]
-      <c r="AP2" s="85">
+      <c r="AL2" s="79"/>
+      <c r="AM2" s="79"/>
+      <c r="AN2" s="79"/>
+      <c r="AO2" s="79"/>
+      <c r="AP2" s="79">
         <v>2019</v>
       </c>
-      <c r="AQ2" s="85"/>
-[...3 lines deleted...]
-      <c r="AU2" s="75">
+      <c r="AQ2" s="79"/>
+      <c r="AR2" s="79"/>
+      <c r="AS2" s="79"/>
+      <c r="AT2" s="83"/>
+      <c r="AU2" s="76">
         <v>2020</v>
       </c>
-      <c r="AV2" s="76"/>
-[...1 lines deleted...]
-      <c r="AX2" s="76"/>
+      <c r="AV2" s="77"/>
+      <c r="AW2" s="77"/>
+      <c r="AX2" s="77"/>
       <c r="AY2" s="78"/>
-      <c r="AZ2" s="79">
+      <c r="AZ2" s="80">
         <v>2021</v>
       </c>
-      <c r="BA2" s="80"/>
-[...3 lines deleted...]
-      <c r="BE2" s="79">
+      <c r="BA2" s="81"/>
+      <c r="BB2" s="81"/>
+      <c r="BC2" s="81"/>
+      <c r="BD2" s="82"/>
+      <c r="BE2" s="80">
         <v>2022</v>
       </c>
-      <c r="BF2" s="80"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="79">
+      <c r="BF2" s="81"/>
+      <c r="BG2" s="81"/>
+      <c r="BH2" s="81"/>
+      <c r="BI2" s="82"/>
+      <c r="BJ2" s="80">
         <v>2023</v>
       </c>
-      <c r="BK2" s="80"/>
-[...3 lines deleted...]
-      <c r="BO2" s="79">
+      <c r="BK2" s="81"/>
+      <c r="BL2" s="81"/>
+      <c r="BM2" s="81"/>
+      <c r="BN2" s="82"/>
+      <c r="BO2" s="80">
         <v>2024</v>
       </c>
-      <c r="BP2" s="80"/>
-[...3 lines deleted...]
-      <c r="BT2" s="73">
+      <c r="BP2" s="81"/>
+      <c r="BQ2" s="81"/>
+      <c r="BR2" s="81"/>
+      <c r="BS2" s="82"/>
+      <c r="BT2" s="80">
         <v>2025</v>
       </c>
-      <c r="BU2" s="73"/>
-[...2 lines deleted...]
-      <c r="BX2" s="65">
+      <c r="BU2" s="81"/>
+      <c r="BV2" s="81"/>
+      <c r="BW2" s="81"/>
+      <c r="BX2" s="82"/>
+      <c r="BY2" s="65">
         <v>2026</v>
       </c>
     </row>
-    <row r="3" spans="1:76" ht="29.25" customHeight="1">
+    <row r="3" spans="1:77" ht="29.25" customHeight="1">
       <c r="A3" s="9"/>
       <c r="B3" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>42</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>43</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>40</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>41</v>
       </c>
@@ -18693,116 +18831,119 @@
       <c r="BP3" s="10" t="s">
         <v>40</v>
       </c>
       <c r="BQ3" s="10" t="s">
         <v>41</v>
       </c>
       <c r="BR3" s="10" t="s">
         <v>42</v>
       </c>
       <c r="BS3" s="10" t="s">
         <v>43</v>
       </c>
       <c r="BT3" s="10" t="s">
         <v>39</v>
       </c>
       <c r="BU3" s="10" t="s">
         <v>40</v>
       </c>
       <c r="BV3" s="10" t="s">
         <v>41</v>
       </c>
       <c r="BW3" s="10" t="s">
         <v>42</v>
       </c>
       <c r="BX3" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="BY3" s="10" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="4" spans="1:76" ht="13.5" customHeight="1">
+    <row r="4" spans="1:77" ht="13.5" customHeight="1">
       <c r="A4" s="9"/>
-      <c r="B4" s="82"/>
-[...56 lines deleted...]
-      <c r="BG4" s="84"/>
+      <c r="B4" s="73"/>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="74"/>
+      <c r="O4" s="74"/>
+      <c r="P4" s="74"/>
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74"/>
+      <c r="S4" s="74"/>
+      <c r="T4" s="74"/>
+      <c r="U4" s="74"/>
+      <c r="V4" s="74"/>
+      <c r="W4" s="74"/>
+      <c r="X4" s="74"/>
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="74"/>
+      <c r="AA4" s="74"/>
+      <c r="AB4" s="74"/>
+      <c r="AC4" s="74"/>
+      <c r="AD4" s="74"/>
+      <c r="AE4" s="74"/>
+      <c r="AF4" s="74"/>
+      <c r="AG4" s="74"/>
+      <c r="AH4" s="74"/>
+      <c r="AI4" s="74"/>
+      <c r="AJ4" s="74"/>
+      <c r="AK4" s="74"/>
+      <c r="AL4" s="74"/>
+      <c r="AM4" s="74"/>
+      <c r="AN4" s="74"/>
+      <c r="AO4" s="74"/>
+      <c r="AP4" s="74"/>
+      <c r="AQ4" s="74"/>
+      <c r="AR4" s="74"/>
+      <c r="AS4" s="74"/>
+      <c r="AT4" s="74"/>
+      <c r="AU4" s="74"/>
+      <c r="AV4" s="74"/>
+      <c r="AW4" s="74"/>
+      <c r="AX4" s="74"/>
+      <c r="AY4" s="74"/>
+      <c r="AZ4" s="74"/>
+      <c r="BA4" s="74"/>
+      <c r="BB4" s="74"/>
+      <c r="BC4" s="74"/>
+      <c r="BD4" s="74"/>
+      <c r="BE4" s="74"/>
+      <c r="BF4" s="74"/>
+      <c r="BG4" s="75"/>
       <c r="BL4" s="11"/>
     </row>
-    <row r="5" spans="1:76" ht="12">
+    <row r="5" spans="1:77" ht="12">
       <c r="A5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="15">
         <v>109</v>
       </c>
       <c r="C5" s="15">
         <v>105</v>
       </c>
       <c r="D5" s="7">
         <v>105.5</v>
       </c>
       <c r="E5" s="7">
         <v>107.2</v>
       </c>
       <c r="F5" s="16">
         <v>107.10954683663348</v>
       </c>
       <c r="G5" s="18">
         <v>111.5</v>
       </c>
       <c r="H5" s="7">
         <v>112</v>
       </c>
       <c r="I5" s="7">
@@ -18984,55 +19125,58 @@
       </c>
       <c r="BP5" s="23">
         <v>102.4</v>
       </c>
       <c r="BQ5" s="14">
         <v>102.9</v>
       </c>
       <c r="BR5" s="13">
         <v>102.7</v>
       </c>
       <c r="BS5" s="57">
         <v>102.4</v>
       </c>
       <c r="BT5" s="57">
         <v>101.2</v>
       </c>
       <c r="BU5" s="57">
         <v>100.5</v>
       </c>
       <c r="BV5" s="57">
         <v>99.6</v>
       </c>
       <c r="BW5" s="57">
         <v>98.6</v>
       </c>
-      <c r="BX5" s="13">
+      <c r="BX5" s="57">
+        <v>98.3</v>
+      </c>
+      <c r="BY5" s="13">
         <v>97.7</v>
       </c>
     </row>
-    <row r="6" spans="1:76" ht="12">
+    <row r="6" spans="1:77" ht="12">
       <c r="A6" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="12" t="s">
@@ -19214,55 +19358,58 @@
       </c>
       <c r="BP6" s="23">
         <v>104.8</v>
       </c>
       <c r="BQ6" s="14">
         <v>105.6</v>
       </c>
       <c r="BR6" s="14">
         <v>103.9</v>
       </c>
       <c r="BS6" s="57">
         <v>104.3</v>
       </c>
       <c r="BT6" s="57">
         <v>100.6</v>
       </c>
       <c r="BU6" s="57">
         <v>100.9</v>
       </c>
       <c r="BV6" s="57">
         <v>100.5</v>
       </c>
       <c r="BW6" s="57">
         <v>109.3</v>
       </c>
-      <c r="BX6" s="13">
+      <c r="BX6" s="57">
+        <v>100.1</v>
+      </c>
+      <c r="BY6" s="13">
         <v>102.4</v>
       </c>
     </row>
-    <row r="7" spans="1:76" ht="12.75" customHeight="1">
+    <row r="7" spans="1:77" ht="12.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="15">
         <v>112.4</v>
       </c>
       <c r="C7" s="15">
         <v>106.1</v>
       </c>
       <c r="D7" s="7">
         <v>107.6</v>
       </c>
       <c r="E7" s="7">
         <v>110.8</v>
       </c>
       <c r="F7" s="16">
         <v>110.79235651134256</v>
       </c>
       <c r="G7" s="15">
         <v>117</v>
       </c>
       <c r="H7" s="7">
         <v>118.5</v>
       </c>
       <c r="I7" s="7">
@@ -19444,55 +19591,58 @@
       </c>
       <c r="BP7" s="23">
         <v>103.4</v>
       </c>
       <c r="BQ7" s="14">
         <v>103.5</v>
       </c>
       <c r="BR7" s="14">
         <v>100.8</v>
       </c>
       <c r="BS7" s="57">
         <v>100.7</v>
       </c>
       <c r="BT7" s="57">
         <v>98.9</v>
       </c>
       <c r="BU7" s="57">
         <v>99.5</v>
       </c>
       <c r="BV7" s="57">
         <v>99.6</v>
       </c>
       <c r="BW7" s="57">
         <v>100.9</v>
       </c>
-      <c r="BX7" s="13">
+      <c r="BX7" s="57">
+        <v>101</v>
+      </c>
+      <c r="BY7" s="13">
         <v>97.6</v>
       </c>
     </row>
-    <row r="8" spans="1:76" ht="12.75" customHeight="1">
+    <row r="8" spans="1:77" ht="12.75" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="15">
         <v>111</v>
       </c>
       <c r="C8" s="15">
         <v>105.5</v>
       </c>
       <c r="D8" s="7">
         <v>105.7</v>
       </c>
       <c r="E8" s="7">
         <v>106.5</v>
       </c>
       <c r="F8" s="16">
         <v>106.36932941107418</v>
       </c>
       <c r="G8" s="18">
         <v>111.6</v>
       </c>
       <c r="H8" s="7">
         <v>112.1</v>
       </c>
       <c r="I8" s="7">
@@ -19674,55 +19824,58 @@
       </c>
       <c r="BP8" s="23">
         <v>106.4</v>
       </c>
       <c r="BQ8" s="14">
         <v>106.9</v>
       </c>
       <c r="BR8" s="14">
         <v>106.6</v>
       </c>
       <c r="BS8" s="57">
         <v>105.9</v>
       </c>
       <c r="BT8" s="57">
         <v>101.8</v>
       </c>
       <c r="BU8" s="57">
         <v>100.1</v>
       </c>
       <c r="BV8" s="57">
         <v>97.6</v>
       </c>
       <c r="BW8" s="57">
         <v>98.9</v>
       </c>
-      <c r="BX8" s="13">
+      <c r="BX8" s="57">
+        <v>96</v>
+      </c>
+      <c r="BY8" s="13">
         <v>97.8</v>
       </c>
     </row>
-    <row r="9" spans="1:76" ht="12.75" customHeight="1">
+    <row r="9" spans="1:77" ht="12.75" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="15">
         <v>106.7</v>
       </c>
       <c r="C9" s="15">
         <v>102.2</v>
       </c>
       <c r="D9" s="7">
         <v>104.2</v>
       </c>
       <c r="E9" s="7">
         <v>107</v>
       </c>
       <c r="F9" s="16">
         <v>106.88810744692564</v>
       </c>
       <c r="G9" s="18">
         <v>117.2</v>
       </c>
       <c r="H9" s="7">
         <v>117.4</v>
       </c>
       <c r="I9" s="7">
@@ -19904,55 +20057,58 @@
       </c>
       <c r="BP9" s="23">
         <v>103.1</v>
       </c>
       <c r="BQ9" s="14">
         <v>104.3</v>
       </c>
       <c r="BR9" s="14">
         <v>104.9</v>
       </c>
       <c r="BS9" s="57">
         <v>104.8</v>
       </c>
       <c r="BT9" s="57">
         <v>102.1</v>
       </c>
       <c r="BU9" s="57">
         <v>104.5</v>
       </c>
       <c r="BV9" s="57">
         <v>102.9</v>
       </c>
       <c r="BW9" s="57">
         <v>102.8</v>
       </c>
-      <c r="BX9" s="13">
+      <c r="BX9" s="57">
+        <v>100.6</v>
+      </c>
+      <c r="BY9" s="13">
         <v>99</v>
       </c>
     </row>
-    <row r="10" spans="1:76" ht="12.75" customHeight="1">
+    <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="15">
         <v>110.7</v>
       </c>
       <c r="C10" s="15">
         <v>107.7</v>
       </c>
       <c r="D10" s="7">
         <v>104.4</v>
       </c>
       <c r="E10" s="7">
         <v>104.6</v>
       </c>
       <c r="F10" s="16">
         <v>103.2386711247338</v>
       </c>
       <c r="G10" s="18">
         <v>102.4</v>
       </c>
       <c r="H10" s="7">
         <v>102.6</v>
       </c>
       <c r="I10" s="7">
@@ -20134,55 +20290,58 @@
       </c>
       <c r="BP10" s="23">
         <v>92.5</v>
       </c>
       <c r="BQ10" s="14">
         <v>94.6</v>
       </c>
       <c r="BR10" s="14">
         <v>95</v>
       </c>
       <c r="BS10" s="57">
         <v>95.6</v>
       </c>
       <c r="BT10" s="57">
         <v>96.1</v>
       </c>
       <c r="BU10" s="57">
         <v>91.9</v>
       </c>
       <c r="BV10" s="57">
         <v>89.4</v>
       </c>
       <c r="BW10" s="57">
         <v>104.1</v>
       </c>
-      <c r="BX10" s="13">
+      <c r="BX10" s="57">
+        <v>86.7</v>
+      </c>
+      <c r="BY10" s="13">
         <v>91.8</v>
       </c>
     </row>
-    <row r="11" spans="1:76" ht="12.75" customHeight="1">
+    <row r="11" spans="1:77" ht="12.75" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="15">
         <v>101.5</v>
       </c>
       <c r="C11" s="15">
         <v>100.5</v>
       </c>
       <c r="D11" s="7">
         <v>100.4</v>
       </c>
       <c r="E11" s="7">
         <v>101.4</v>
       </c>
       <c r="F11" s="16">
         <v>101.05514045826773</v>
       </c>
       <c r="G11" s="15">
         <v>103</v>
       </c>
       <c r="H11" s="7">
         <v>102.7</v>
       </c>
       <c r="I11" s="7">
@@ -20364,55 +20523,58 @@
       </c>
       <c r="BP11" s="23">
         <v>104.7</v>
       </c>
       <c r="BQ11" s="14">
         <v>102.7</v>
       </c>
       <c r="BR11" s="14">
         <v>101.6</v>
       </c>
       <c r="BS11" s="57">
         <v>102.1</v>
       </c>
       <c r="BT11" s="57">
         <v>94.8</v>
       </c>
       <c r="BU11" s="57">
         <v>96.8</v>
       </c>
       <c r="BV11" s="57">
         <v>96.2</v>
       </c>
       <c r="BW11" s="57">
         <v>104.7</v>
       </c>
-      <c r="BX11" s="13">
+      <c r="BX11" s="57">
+        <v>94.6</v>
+      </c>
+      <c r="BY11" s="13">
         <v>96.4</v>
       </c>
     </row>
-    <row r="12" spans="1:76" ht="12.75" customHeight="1">
+    <row r="12" spans="1:77" ht="12.75" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="15">
         <v>112.7</v>
       </c>
       <c r="C12" s="15">
         <v>105.9</v>
       </c>
       <c r="D12" s="7">
         <v>108.3</v>
       </c>
       <c r="E12" s="7">
         <v>110.5</v>
       </c>
       <c r="F12" s="16">
         <v>110.58017787460001</v>
       </c>
       <c r="G12" s="18">
         <v>119.3</v>
       </c>
       <c r="H12" s="7">
         <v>119.1</v>
       </c>
       <c r="I12" s="7">
@@ -20594,55 +20756,58 @@
       </c>
       <c r="BP12" s="23">
         <v>102.3</v>
       </c>
       <c r="BQ12" s="14">
         <v>102.5</v>
       </c>
       <c r="BR12" s="14">
         <v>103.5</v>
       </c>
       <c r="BS12" s="57">
         <v>103.6</v>
       </c>
       <c r="BT12" s="57">
         <v>101.6</v>
       </c>
       <c r="BU12" s="57">
         <v>101.1</v>
       </c>
       <c r="BV12" s="57">
         <v>101.2</v>
       </c>
       <c r="BW12" s="57">
         <v>90.2</v>
       </c>
-      <c r="BX12" s="13">
+      <c r="BX12" s="57">
+        <v>99.2</v>
+      </c>
+      <c r="BY12" s="13">
         <v>95.6</v>
       </c>
     </row>
-    <row r="13" spans="1:76" ht="12.75" customHeight="1">
+    <row r="13" spans="1:77" ht="12.75" customHeight="1">
       <c r="A13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="12" t="s">
@@ -20824,55 +20989,58 @@
       </c>
       <c r="BP13" s="23">
         <v>101.3</v>
       </c>
       <c r="BQ13" s="14">
         <v>100.5</v>
       </c>
       <c r="BR13" s="14">
         <v>100.2</v>
       </c>
       <c r="BS13" s="57">
         <v>100</v>
       </c>
       <c r="BT13" s="57">
         <v>105.1</v>
       </c>
       <c r="BU13" s="57">
         <v>106.4</v>
       </c>
       <c r="BV13" s="57">
         <v>106.3</v>
       </c>
       <c r="BW13" s="57">
         <v>102</v>
       </c>
-      <c r="BX13" s="13">
+      <c r="BX13" s="57">
+        <v>102.5</v>
+      </c>
+      <c r="BY13" s="13">
         <v>100</v>
       </c>
     </row>
-    <row r="14" spans="1:76" ht="12.75" customHeight="1">
+    <row r="14" spans="1:77" ht="12.75" customHeight="1">
       <c r="A14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="15">
         <v>106.6</v>
       </c>
       <c r="C14" s="15">
         <v>103.2</v>
       </c>
       <c r="D14" s="7">
         <v>104.7</v>
       </c>
       <c r="E14" s="7">
         <v>107.5</v>
       </c>
       <c r="F14" s="16">
         <v>107.46182085475603</v>
       </c>
       <c r="G14" s="18">
         <v>114.3</v>
       </c>
       <c r="H14" s="7">
         <v>116</v>
       </c>
       <c r="I14" s="7">
@@ -21054,55 +21222,58 @@
       </c>
       <c r="BP14" s="23">
         <v>101.7</v>
       </c>
       <c r="BQ14" s="14">
         <v>102.3</v>
       </c>
       <c r="BR14" s="14">
         <v>101.9</v>
       </c>
       <c r="BS14" s="57">
         <v>102.2</v>
       </c>
       <c r="BT14" s="57">
         <v>100</v>
       </c>
       <c r="BU14" s="57">
         <v>100.5</v>
       </c>
       <c r="BV14" s="57">
         <v>98.9</v>
       </c>
       <c r="BW14" s="57">
         <v>102.3</v>
       </c>
-      <c r="BX14" s="13">
+      <c r="BX14" s="57">
+        <v>98.4</v>
+      </c>
+      <c r="BY14" s="13">
         <v>98.8</v>
       </c>
     </row>
-    <row r="15" spans="1:76" ht="12.75" customHeight="1">
+    <row r="15" spans="1:77" ht="12.75" customHeight="1">
       <c r="A15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="15">
         <v>109.7</v>
       </c>
       <c r="C15" s="15">
         <v>105.3</v>
       </c>
       <c r="D15" s="7">
         <v>107.8</v>
       </c>
       <c r="E15" s="7">
         <v>109.7</v>
       </c>
       <c r="F15" s="16">
         <v>108.93678142570752</v>
       </c>
       <c r="G15" s="15">
         <v>116</v>
       </c>
       <c r="H15" s="7">
         <v>114.8</v>
       </c>
       <c r="I15" s="7">
@@ -21284,55 +21455,58 @@
       </c>
       <c r="BP15" s="23">
         <v>104.3</v>
       </c>
       <c r="BQ15" s="14">
         <v>104.7</v>
       </c>
       <c r="BR15" s="14">
         <v>104.8</v>
       </c>
       <c r="BS15" s="57">
         <v>105.2</v>
       </c>
       <c r="BT15" s="57">
         <v>105.5</v>
       </c>
       <c r="BU15" s="57">
         <v>104.5</v>
       </c>
       <c r="BV15" s="57">
         <v>103.1</v>
       </c>
       <c r="BW15" s="57">
         <v>94.7</v>
       </c>
-      <c r="BX15" s="13">
+      <c r="BX15" s="57">
+        <v>101.2</v>
+      </c>
+      <c r="BY15" s="13">
         <v>98.9</v>
       </c>
     </row>
-    <row r="16" spans="1:76" ht="12.75" customHeight="1">
+    <row r="16" spans="1:77" ht="12.75" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="15">
         <v>108.6</v>
       </c>
       <c r="C16" s="15">
         <v>104.5</v>
       </c>
       <c r="D16" s="7">
         <v>105.8</v>
       </c>
       <c r="E16" s="7">
         <v>107.7</v>
       </c>
       <c r="F16" s="16">
         <v>107.51320127832795</v>
       </c>
       <c r="G16" s="18">
         <v>115.7</v>
       </c>
       <c r="H16" s="7">
         <v>115.6</v>
       </c>
       <c r="I16" s="7">
@@ -21514,55 +21688,58 @@
       </c>
       <c r="BP16" s="23">
         <v>102.5</v>
       </c>
       <c r="BQ16" s="14">
         <v>101.7</v>
       </c>
       <c r="BR16" s="14">
         <v>101.9</v>
       </c>
       <c r="BS16" s="57">
         <v>101.8</v>
       </c>
       <c r="BT16" s="57">
         <v>98.8</v>
       </c>
       <c r="BU16" s="57">
         <v>98.8</v>
       </c>
       <c r="BV16" s="57">
         <v>98.7</v>
       </c>
       <c r="BW16" s="57">
         <v>105.4</v>
       </c>
-      <c r="BX16" s="13">
+      <c r="BX16" s="57">
+        <v>97.4</v>
+      </c>
+      <c r="BY16" s="13">
         <v>97.2</v>
       </c>
     </row>
-    <row r="17" spans="1:76" ht="12.75" customHeight="1">
+    <row r="17" spans="1:77" ht="12.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="15">
         <v>116.8</v>
       </c>
       <c r="C17" s="15">
         <v>107.4</v>
       </c>
       <c r="D17" s="7">
         <v>105.4</v>
       </c>
       <c r="E17" s="7">
         <v>104.2</v>
       </c>
       <c r="F17" s="16">
         <v>104.93902009135223</v>
       </c>
       <c r="G17" s="18">
         <v>104.9</v>
       </c>
       <c r="H17" s="7">
         <v>109.5</v>
       </c>
       <c r="I17" s="7">
@@ -21744,55 +21921,58 @@
       </c>
       <c r="BP17" s="23">
         <v>100.4</v>
       </c>
       <c r="BQ17" s="14">
         <v>99.6</v>
       </c>
       <c r="BR17" s="14">
         <v>99.3</v>
       </c>
       <c r="BS17" s="57">
         <v>98.7</v>
       </c>
       <c r="BT17" s="57">
         <v>99.2</v>
       </c>
       <c r="BU17" s="57">
         <v>98.8</v>
       </c>
       <c r="BV17" s="57">
         <v>98</v>
       </c>
       <c r="BW17" s="57">
         <v>96.4</v>
       </c>
-      <c r="BX17" s="13">
+      <c r="BX17" s="57">
+        <v>97</v>
+      </c>
+      <c r="BY17" s="13">
         <v>94.9</v>
       </c>
     </row>
-    <row r="18" spans="1:76" ht="12.75" customHeight="1">
+    <row r="18" spans="1:77" ht="12.75" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="15">
         <v>110.9</v>
       </c>
       <c r="C18" s="15">
         <v>104.2</v>
       </c>
       <c r="D18" s="7">
         <v>106.4</v>
       </c>
       <c r="E18" s="7">
         <v>108.9</v>
       </c>
       <c r="F18" s="16">
         <v>108.86607492095025</v>
       </c>
       <c r="G18" s="18">
         <v>115.4</v>
       </c>
       <c r="H18" s="7">
         <v>114.9</v>
       </c>
       <c r="I18" s="7">
@@ -21974,55 +22154,58 @@
       </c>
       <c r="BP18" s="23" t="s">
         <v>0</v>
       </c>
       <c r="BQ18" s="14" t="s">
         <v>0</v>
       </c>
       <c r="BR18" s="14" t="s">
         <v>0</v>
       </c>
       <c r="BS18" s="46" t="s">
         <v>0</v>
       </c>
       <c r="BT18" s="46" t="s">
         <v>0</v>
       </c>
       <c r="BU18" s="46" t="s">
         <v>0</v>
       </c>
       <c r="BV18" s="46" t="s">
         <v>0</v>
       </c>
       <c r="BW18" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="BX18" s="13" t="s">
+      <c r="BX18" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="BY18" s="13" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:76" ht="12.75" customHeight="1">
+    <row r="19" spans="1:77" ht="12.75" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="15">
         <v>108.6</v>
       </c>
       <c r="C19" s="15">
         <v>104.2</v>
       </c>
       <c r="D19" s="7">
         <v>105.9</v>
       </c>
       <c r="E19" s="7">
         <v>107.7</v>
       </c>
       <c r="F19" s="16">
         <v>107.59391716024722</v>
       </c>
       <c r="G19" s="18">
         <v>112.1</v>
       </c>
       <c r="H19" s="7">
         <v>111.4</v>
       </c>
       <c r="I19" s="7">
@@ -22204,55 +22387,58 @@
       </c>
       <c r="BP19" s="23">
         <v>104.9</v>
       </c>
       <c r="BQ19" s="14">
         <v>104.5</v>
       </c>
       <c r="BR19" s="14">
         <v>103.6</v>
       </c>
       <c r="BS19" s="57">
         <v>103.7</v>
       </c>
       <c r="BT19" s="57">
         <v>105.5</v>
       </c>
       <c r="BU19" s="57">
         <v>104.4</v>
       </c>
       <c r="BV19" s="57">
         <v>103.1</v>
       </c>
       <c r="BW19" s="57">
         <v>103.9</v>
       </c>
-      <c r="BX19" s="13">
+      <c r="BX19" s="57">
+        <v>101.8</v>
+      </c>
+      <c r="BY19" s="13">
         <v>99.6</v>
       </c>
     </row>
-    <row r="20" spans="1:76" ht="12.75" customHeight="1">
+    <row r="20" spans="1:77" ht="12.75" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="15">
         <v>109.5</v>
       </c>
       <c r="C20" s="15">
         <v>103.8</v>
       </c>
       <c r="D20" s="7">
         <v>106.8</v>
       </c>
       <c r="E20" s="7">
         <v>109.7</v>
       </c>
       <c r="F20" s="16">
         <v>109.73558943877038</v>
       </c>
       <c r="G20" s="18">
         <v>115.3</v>
       </c>
       <c r="H20" s="7">
         <v>115.8</v>
       </c>
       <c r="I20" s="7">
@@ -22434,55 +22620,58 @@
       </c>
       <c r="BP20" s="23">
         <v>100.7</v>
       </c>
       <c r="BQ20" s="14">
         <v>101.6</v>
       </c>
       <c r="BR20" s="14">
         <v>102</v>
       </c>
       <c r="BS20" s="57">
         <v>102.5</v>
       </c>
       <c r="BT20" s="57">
         <v>101</v>
       </c>
       <c r="BU20" s="57">
         <v>101</v>
       </c>
       <c r="BV20" s="57">
         <v>99.7</v>
       </c>
       <c r="BW20" s="57">
         <v>97.8</v>
       </c>
-      <c r="BX20" s="13">
+      <c r="BX20" s="57">
+        <v>99.5</v>
+      </c>
+      <c r="BY20" s="13">
         <v>95.6</v>
       </c>
     </row>
-    <row r="21" spans="1:76" ht="12.75" customHeight="1">
+    <row r="21" spans="1:77" ht="12.75" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="21" t="s">
@@ -22664,55 +22853,58 @@
       </c>
       <c r="BP21" s="23">
         <v>101.6</v>
       </c>
       <c r="BQ21" s="14">
         <v>101.2</v>
       </c>
       <c r="BR21" s="14">
         <v>101.8</v>
       </c>
       <c r="BS21" s="57">
         <v>101.4</v>
       </c>
       <c r="BT21" s="57">
         <v>100.8</v>
       </c>
       <c r="BU21" s="57">
         <v>99</v>
       </c>
       <c r="BV21" s="57">
         <v>98.4</v>
       </c>
       <c r="BW21" s="57">
         <v>90</v>
       </c>
-      <c r="BX21" s="13">
+      <c r="BX21" s="57">
+        <v>97.4</v>
+      </c>
+      <c r="BY21" s="13">
         <v>95.1</v>
       </c>
     </row>
-    <row r="22" spans="1:76" ht="12.75" customHeight="1">
+    <row r="22" spans="1:77" ht="12.75" customHeight="1">
       <c r="A22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="21" t="s">
@@ -22894,55 +23086,58 @@
       </c>
       <c r="BP22" s="23">
         <v>102.6</v>
       </c>
       <c r="BQ22" s="14">
         <v>102.7</v>
       </c>
       <c r="BR22" s="14">
         <v>102.1</v>
       </c>
       <c r="BS22" s="57">
         <v>102.5</v>
       </c>
       <c r="BT22" s="57">
         <v>109.1</v>
       </c>
       <c r="BU22" s="57">
         <v>103.4</v>
       </c>
       <c r="BV22" s="57">
         <v>100.4</v>
       </c>
       <c r="BW22" s="57">
         <v>98.9</v>
       </c>
-      <c r="BX22" s="13">
+      <c r="BX22" s="57">
+        <v>101</v>
+      </c>
+      <c r="BY22" s="13">
         <v>96.6</v>
       </c>
     </row>
-    <row r="23" spans="1:76" ht="12.75" customHeight="1">
+    <row r="23" spans="1:77" ht="12.75" customHeight="1">
       <c r="A23" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="15">
         <v>111</v>
       </c>
       <c r="C23" s="15">
         <v>106.3</v>
       </c>
       <c r="D23" s="7">
         <v>108.7</v>
       </c>
       <c r="E23" s="7">
         <v>110.8</v>
       </c>
       <c r="F23" s="16">
         <v>111.02604711571601</v>
       </c>
       <c r="G23" s="18">
         <v>115.8</v>
       </c>
       <c r="H23" s="7">
         <v>116.6</v>
       </c>
       <c r="I23" s="7">
@@ -23124,55 +23319,58 @@
       </c>
       <c r="BP23" s="23">
         <v>102.9</v>
       </c>
       <c r="BQ23" s="14">
         <v>103.5</v>
       </c>
       <c r="BR23" s="14">
         <v>102.5</v>
       </c>
       <c r="BS23" s="57">
         <v>102.4</v>
       </c>
       <c r="BT23" s="57">
         <v>98.1</v>
       </c>
       <c r="BU23" s="57">
         <v>98.6</v>
       </c>
       <c r="BV23" s="57">
         <v>98.7</v>
       </c>
       <c r="BW23" s="57">
         <v>95.9</v>
       </c>
-      <c r="BX23" s="13">
+      <c r="BX23" s="57">
+        <v>98.5</v>
+      </c>
+      <c r="BY23" s="13">
         <v>97.1</v>
       </c>
     </row>
-    <row r="24" spans="1:76" ht="12.75" customHeight="1">
+    <row r="24" spans="1:77" ht="12.75" customHeight="1">
       <c r="A24" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="15">
         <v>110</v>
       </c>
       <c r="C24" s="15">
         <v>105.1</v>
       </c>
       <c r="D24" s="7">
         <v>106.2</v>
       </c>
       <c r="E24" s="7">
         <v>108.7</v>
       </c>
       <c r="F24" s="16">
         <v>109.46480033984622</v>
       </c>
       <c r="G24" s="18">
         <v>111.4</v>
       </c>
       <c r="H24" s="7">
         <v>110.7</v>
       </c>
       <c r="I24" s="7">
@@ -23354,55 +23552,58 @@
       </c>
       <c r="BP24" s="23">
         <v>103.5</v>
       </c>
       <c r="BQ24" s="14">
         <v>104.2</v>
       </c>
       <c r="BR24" s="14">
         <v>104.5</v>
       </c>
       <c r="BS24" s="57">
         <v>101.7</v>
       </c>
       <c r="BT24" s="57">
         <v>101.4</v>
       </c>
       <c r="BU24" s="57">
         <v>101.4</v>
       </c>
       <c r="BV24" s="57">
         <v>101.2</v>
       </c>
       <c r="BW24" s="57">
         <v>95.5</v>
       </c>
-      <c r="BX24" s="13">
+      <c r="BX24" s="57">
+        <v>97.9</v>
+      </c>
+      <c r="BY24" s="13">
         <v>98.1</v>
       </c>
     </row>
-    <row r="25" spans="1:76" ht="12.75" customHeight="1">
+    <row r="25" spans="1:77" ht="12.75" customHeight="1">
       <c r="A25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="15">
         <v>104</v>
       </c>
       <c r="C25" s="15">
         <v>103.7</v>
       </c>
       <c r="D25" s="7">
         <v>104.1</v>
       </c>
       <c r="E25" s="7">
         <v>105.3</v>
       </c>
       <c r="F25" s="16">
         <v>105.20158243971973</v>
       </c>
       <c r="G25" s="18">
         <v>108.9</v>
       </c>
       <c r="H25" s="7">
         <v>108.5</v>
       </c>
       <c r="I25" s="7">
@@ -23584,55 +23785,58 @@
       </c>
       <c r="BP25" s="23">
         <v>105.7</v>
       </c>
       <c r="BQ25" s="14">
         <v>106.1</v>
       </c>
       <c r="BR25" s="14">
         <v>105.8</v>
       </c>
       <c r="BS25" s="57">
         <v>105.6</v>
       </c>
       <c r="BT25" s="57">
         <v>104</v>
       </c>
       <c r="BU25" s="57">
         <v>103.1</v>
       </c>
       <c r="BV25" s="57">
         <v>102.6</v>
       </c>
       <c r="BW25" s="57">
         <v>101.2</v>
       </c>
-      <c r="BX25" s="13">
+      <c r="BX25" s="57">
+        <v>101.3</v>
+      </c>
+      <c r="BY25" s="13">
         <v>99.5</v>
       </c>
     </row>
-    <row r="26" spans="1:76" ht="12.75" customHeight="1">
+    <row r="26" spans="1:77" ht="12.75" customHeight="1">
       <c r="A26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="21" t="s">
@@ -23814,193 +24018,196 @@
       </c>
       <c r="BP26" s="23">
         <v>102.3</v>
       </c>
       <c r="BQ26" s="14">
         <v>104</v>
       </c>
       <c r="BR26" s="14">
         <v>104.4</v>
       </c>
       <c r="BS26" s="57">
         <v>105</v>
       </c>
       <c r="BT26" s="57">
         <v>102.4</v>
       </c>
       <c r="BU26" s="57">
         <v>101.1</v>
       </c>
       <c r="BV26" s="57">
         <v>99.7</v>
       </c>
       <c r="BW26" s="57">
         <v>101.1</v>
       </c>
-      <c r="BX26" s="13">
+      <c r="BX26" s="57">
+        <v>99.4</v>
+      </c>
+      <c r="BY26" s="13">
         <v>97.8</v>
       </c>
     </row>
-    <row r="27" spans="1:76" ht="12.75" customHeight="1">
+    <row r="27" spans="1:77" ht="12.75" customHeight="1">
       <c r="A27" s="22"/>
     </row>
-    <row r="28" spans="1:76" ht="12.75" customHeight="1"/>
-    <row r="29" spans="1:76" ht="12.75" customHeight="1"/>
+    <row r="28" spans="1:77" ht="12.75" customHeight="1"/>
+    <row r="29" spans="1:77" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="B4:BG4"/>
-[...6 lines deleted...]
-    <mergeCell ref="BT2:BW2"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="Q2:U2"/>
     <mergeCell ref="V2:Z2"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="AU2:AY2"/>
     <mergeCell ref="AZ2:BD2"/>
+    <mergeCell ref="BT2:BX2"/>
+    <mergeCell ref="B4:BG4"/>
+    <mergeCell ref="AA2:AE2"/>
+    <mergeCell ref="AF2:AJ2"/>
+    <mergeCell ref="BE2:BI2"/>
+    <mergeCell ref="BJ2:BN2"/>
+    <mergeCell ref="AK2:AO2"/>
+    <mergeCell ref="AP2:AT2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010073CF044578FBF7408AB01B5C051BF749" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9cf00ecd3df91a974a8ebf257d9b1e4a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1074E36-78EC-4D7C-A25F-FC7CCBC1A3C3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAC14994-42D2-4007-94C6-0DA3816D41EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1074E36-78EC-4D7C-A25F-FC7CCBC1A3C3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>quarter</vt:lpstr>
       <vt:lpstr>period</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>