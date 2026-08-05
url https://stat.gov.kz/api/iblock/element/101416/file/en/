--- v1 (2026-06-24)
+++ v2 (2026-08-05)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="180" windowWidth="12510" windowHeight="7350"/>
+    <workbookView xWindow="480" yWindow="180" windowWidth="12510" windowHeight="7350" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="quarter" sheetId="2" r:id="rId1"/>
     <sheet name="period" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1932" uniqueCount="49">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
@@ -521,108 +521,108 @@
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="172" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -892,52 +892,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR54"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="CP1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="DM56" sqref="DM56"/>
+    <sheetView topLeftCell="A16" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="DE56" sqref="DE56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="24" customWidth="1"/>
     <col min="2" max="14" width="9.140625" style="24" customWidth="1"/>
     <col min="15" max="27" width="9" style="24" customWidth="1"/>
     <col min="28" max="31" width="9.140625" style="24" customWidth="1"/>
     <col min="32" max="32" width="9.28515625" style="24" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="24" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" style="24" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="24" customWidth="1"/>
     <col min="36" max="36" width="8.85546875" style="24" customWidth="1"/>
     <col min="37" max="37" width="9.42578125" style="24" customWidth="1"/>
     <col min="38" max="40" width="7.85546875" style="24"/>
     <col min="41" max="42" width="8.85546875" style="24" customWidth="1"/>
     <col min="43" max="43" width="8.7109375" style="24" customWidth="1"/>
     <col min="44" max="44" width="9.85546875" style="24" customWidth="1"/>
     <col min="45" max="47" width="7.85546875" style="24"/>
     <col min="48" max="50" width="8.7109375" style="24" customWidth="1"/>
     <col min="51" max="51" width="7.85546875" style="24" customWidth="1"/>
     <col min="52" max="53" width="7.5703125" style="24" customWidth="1"/>
     <col min="54" max="54" width="7.85546875" style="24" customWidth="1"/>
     <col min="55" max="55" width="8.140625" style="24" customWidth="1"/>
     <col min="56" max="56" width="9.42578125" style="24" customWidth="1"/>
@@ -969,227 +969,227 @@
     <col min="84" max="84" width="7.42578125" style="24" customWidth="1"/>
     <col min="85" max="85" width="8.7109375" style="24" customWidth="1"/>
     <col min="86" max="86" width="7.85546875" style="24"/>
     <col min="87" max="87" width="9" style="24" customWidth="1"/>
     <col min="88" max="88" width="9.28515625" style="24" customWidth="1"/>
     <col min="89" max="89" width="9.140625" style="24" customWidth="1"/>
     <col min="90" max="90" width="8.85546875" style="24" customWidth="1"/>
     <col min="91" max="91" width="9.85546875" style="24" customWidth="1"/>
     <col min="92" max="92" width="8.85546875" style="24" customWidth="1"/>
     <col min="93" max="93" width="9.7109375" style="24" customWidth="1"/>
     <col min="94" max="94" width="8.7109375" style="24" customWidth="1"/>
     <col min="95" max="96" width="9" style="24" customWidth="1"/>
     <col min="97" max="97" width="8.85546875" style="24" customWidth="1"/>
     <col min="98" max="98" width="8.28515625" style="24" customWidth="1"/>
     <col min="99" max="99" width="8.7109375" style="24" customWidth="1"/>
     <col min="100" max="100" width="9.28515625" style="24" customWidth="1"/>
     <col min="101" max="101" width="8.7109375" style="24" customWidth="1"/>
     <col min="102" max="103" width="8.140625" style="24" customWidth="1"/>
     <col min="104" max="104" width="8.42578125" style="24" customWidth="1"/>
     <col min="105" max="106" width="9" style="24" customWidth="1"/>
     <col min="107" max="107" width="8.5703125" style="24" customWidth="1"/>
     <col min="108" max="16384" width="7.85546875" style="24"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" ht="25.5" customHeight="1">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="69" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="71"/>
-[...10 lines deleted...]
-      <c r="M1" s="71"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
       <c r="N1" s="59"/>
     </row>
     <row r="2" spans="1:122" s="27" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="67"/>
-      <c r="B2" s="68">
+      <c r="A2" s="70"/>
+      <c r="B2" s="66">
         <v>2010</v>
       </c>
-      <c r="C2" s="69"/>
-[...11 lines deleted...]
-      <c r="O2" s="68">
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="68"/>
+      <c r="O2" s="66">
         <v>2011</v>
       </c>
-      <c r="P2" s="69"/>
-[...11 lines deleted...]
-      <c r="AB2" s="68">
+      <c r="P2" s="67"/>
+      <c r="Q2" s="67"/>
+      <c r="R2" s="67"/>
+      <c r="S2" s="67"/>
+      <c r="T2" s="67"/>
+      <c r="U2" s="67"/>
+      <c r="V2" s="67"/>
+      <c r="W2" s="67"/>
+      <c r="X2" s="67"/>
+      <c r="Y2" s="67"/>
+      <c r="Z2" s="67"/>
+      <c r="AA2" s="68"/>
+      <c r="AB2" s="66">
         <v>2012</v>
       </c>
-      <c r="AC2" s="69"/>
-[...11 lines deleted...]
-      <c r="AO2" s="68">
+      <c r="AC2" s="67"/>
+      <c r="AD2" s="67"/>
+      <c r="AE2" s="67"/>
+      <c r="AF2" s="67"/>
+      <c r="AG2" s="67"/>
+      <c r="AH2" s="67"/>
+      <c r="AI2" s="67"/>
+      <c r="AJ2" s="67"/>
+      <c r="AK2" s="67"/>
+      <c r="AL2" s="67"/>
+      <c r="AM2" s="67"/>
+      <c r="AN2" s="68"/>
+      <c r="AO2" s="66">
         <v>2013</v>
       </c>
-      <c r="AP2" s="69"/>
-[...11 lines deleted...]
-      <c r="BB2" s="66">
+      <c r="AP2" s="67"/>
+      <c r="AQ2" s="67"/>
+      <c r="AR2" s="67"/>
+      <c r="AS2" s="67"/>
+      <c r="AT2" s="67"/>
+      <c r="AU2" s="67"/>
+      <c r="AV2" s="67"/>
+      <c r="AW2" s="67"/>
+      <c r="AX2" s="67"/>
+      <c r="AY2" s="67"/>
+      <c r="AZ2" s="67"/>
+      <c r="BA2" s="68"/>
+      <c r="BB2" s="72">
         <v>2014</v>
       </c>
-      <c r="BC2" s="66"/>
-[...11 lines deleted...]
-      <c r="BO2" s="68">
+      <c r="BC2" s="72"/>
+      <c r="BD2" s="72"/>
+      <c r="BE2" s="72"/>
+      <c r="BF2" s="72"/>
+      <c r="BG2" s="70"/>
+      <c r="BH2" s="70"/>
+      <c r="BI2" s="70"/>
+      <c r="BJ2" s="70"/>
+      <c r="BK2" s="70"/>
+      <c r="BL2" s="70"/>
+      <c r="BM2" s="70"/>
+      <c r="BN2" s="70"/>
+      <c r="BO2" s="66">
         <v>2015</v>
       </c>
-      <c r="BP2" s="69"/>
-[...3 lines deleted...]
-      <c r="BT2" s="67">
+      <c r="BP2" s="67"/>
+      <c r="BQ2" s="67"/>
+      <c r="BR2" s="67"/>
+      <c r="BS2" s="68"/>
+      <c r="BT2" s="70">
         <v>2016</v>
       </c>
-      <c r="BU2" s="67"/>
-[...3 lines deleted...]
-      <c r="BY2" s="67">
+      <c r="BU2" s="70"/>
+      <c r="BV2" s="70"/>
+      <c r="BW2" s="70"/>
+      <c r="BX2" s="70"/>
+      <c r="BY2" s="70">
         <v>2017</v>
       </c>
-      <c r="BZ2" s="67"/>
-[...3 lines deleted...]
-      <c r="CD2" s="67">
+      <c r="BZ2" s="70"/>
+      <c r="CA2" s="70"/>
+      <c r="CB2" s="70"/>
+      <c r="CC2" s="70"/>
+      <c r="CD2" s="70">
         <v>2018</v>
       </c>
-      <c r="CE2" s="67"/>
-[...3 lines deleted...]
-      <c r="CI2" s="68">
+      <c r="CE2" s="70"/>
+      <c r="CF2" s="70"/>
+      <c r="CG2" s="70"/>
+      <c r="CH2" s="70"/>
+      <c r="CI2" s="66">
         <v>2019</v>
       </c>
-      <c r="CJ2" s="69"/>
-[...3 lines deleted...]
-      <c r="CN2" s="68">
+      <c r="CJ2" s="67"/>
+      <c r="CK2" s="67"/>
+      <c r="CL2" s="67"/>
+      <c r="CM2" s="68"/>
+      <c r="CN2" s="66">
         <v>2020</v>
       </c>
-      <c r="CO2" s="69"/>
-[...1 lines deleted...]
-      <c r="CQ2" s="69"/>
+      <c r="CO2" s="67"/>
+      <c r="CP2" s="67"/>
+      <c r="CQ2" s="67"/>
       <c r="CR2" s="58"/>
-      <c r="CS2" s="68">
+      <c r="CS2" s="66">
         <v>2021</v>
       </c>
-      <c r="CT2" s="69"/>
-[...3 lines deleted...]
-      <c r="CX2" s="68">
+      <c r="CT2" s="67"/>
+      <c r="CU2" s="67"/>
+      <c r="CV2" s="67"/>
+      <c r="CW2" s="67"/>
+      <c r="CX2" s="66">
         <v>2022</v>
       </c>
-      <c r="CY2" s="69"/>
-[...3 lines deleted...]
-      <c r="DC2" s="68">
+      <c r="CY2" s="67"/>
+      <c r="CZ2" s="67"/>
+      <c r="DA2" s="67"/>
+      <c r="DB2" s="68"/>
+      <c r="DC2" s="66">
         <v>2023</v>
       </c>
-      <c r="DD2" s="69"/>
-[...3 lines deleted...]
-      <c r="DH2" s="68">
+      <c r="DD2" s="67"/>
+      <c r="DE2" s="67"/>
+      <c r="DF2" s="67"/>
+      <c r="DG2" s="68"/>
+      <c r="DH2" s="66">
         <v>2024</v>
       </c>
-      <c r="DI2" s="69"/>
-[...3 lines deleted...]
-      <c r="DM2" s="68">
+      <c r="DI2" s="67"/>
+      <c r="DJ2" s="67"/>
+      <c r="DK2" s="67"/>
+      <c r="DL2" s="68"/>
+      <c r="DM2" s="66">
         <v>2025</v>
       </c>
-      <c r="DN2" s="69"/>
-[...2 lines deleted...]
-      <c r="DQ2" s="70"/>
+      <c r="DN2" s="67"/>
+      <c r="DO2" s="67"/>
+      <c r="DP2" s="67"/>
+      <c r="DQ2" s="68"/>
       <c r="DR2" s="64">
         <v>2026</v>
       </c>
     </row>
     <row r="3" spans="1:122" s="27" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A3" s="72"/>
+      <c r="A3" s="71"/>
       <c r="B3" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="26" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="26" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="26" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="26" t="s">
@@ -9686,227 +9686,227 @@
         <v>104.3</v>
       </c>
       <c r="DL26" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM26" s="40">
         <v>94.1</v>
       </c>
       <c r="DN26" s="13">
         <v>103.8</v>
       </c>
       <c r="DO26" s="13">
         <v>95</v>
       </c>
       <c r="DP26" s="13">
         <v>105.7</v>
       </c>
       <c r="DQ26" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR26" s="13">
         <v>93.8</v>
       </c>
     </row>
     <row r="29" spans="1:122" ht="25.5" customHeight="1">
-      <c r="A29" s="71" t="s">
+      <c r="A29" s="69" t="s">
         <v>48</v>
       </c>
-      <c r="B29" s="71"/>
-[...10 lines deleted...]
-      <c r="M29" s="71"/>
+      <c r="B29" s="69"/>
+      <c r="C29" s="69"/>
+      <c r="D29" s="69"/>
+      <c r="E29" s="69"/>
+      <c r="F29" s="69"/>
+      <c r="G29" s="69"/>
+      <c r="H29" s="69"/>
+      <c r="I29" s="69"/>
+      <c r="J29" s="69"/>
+      <c r="K29" s="69"/>
+      <c r="L29" s="69"/>
+      <c r="M29" s="69"/>
       <c r="N29" s="59"/>
     </row>
     <row r="30" spans="1:122" s="27" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A30" s="67"/>
-      <c r="B30" s="68">
+      <c r="A30" s="70"/>
+      <c r="B30" s="66">
         <v>2010</v>
       </c>
-      <c r="C30" s="69"/>
-[...11 lines deleted...]
-      <c r="O30" s="68">
+      <c r="C30" s="67"/>
+      <c r="D30" s="67"/>
+      <c r="E30" s="67"/>
+      <c r="F30" s="67"/>
+      <c r="G30" s="67"/>
+      <c r="H30" s="67"/>
+      <c r="I30" s="67"/>
+      <c r="J30" s="67"/>
+      <c r="K30" s="67"/>
+      <c r="L30" s="67"/>
+      <c r="M30" s="67"/>
+      <c r="N30" s="68"/>
+      <c r="O30" s="66">
         <v>2011</v>
       </c>
-      <c r="P30" s="69"/>
-[...11 lines deleted...]
-      <c r="AB30" s="68">
+      <c r="P30" s="67"/>
+      <c r="Q30" s="67"/>
+      <c r="R30" s="67"/>
+      <c r="S30" s="67"/>
+      <c r="T30" s="67"/>
+      <c r="U30" s="67"/>
+      <c r="V30" s="67"/>
+      <c r="W30" s="67"/>
+      <c r="X30" s="67"/>
+      <c r="Y30" s="67"/>
+      <c r="Z30" s="67"/>
+      <c r="AA30" s="68"/>
+      <c r="AB30" s="66">
         <v>2012</v>
       </c>
-      <c r="AC30" s="69"/>
-[...11 lines deleted...]
-      <c r="AO30" s="68">
+      <c r="AC30" s="67"/>
+      <c r="AD30" s="67"/>
+      <c r="AE30" s="67"/>
+      <c r="AF30" s="67"/>
+      <c r="AG30" s="67"/>
+      <c r="AH30" s="67"/>
+      <c r="AI30" s="67"/>
+      <c r="AJ30" s="67"/>
+      <c r="AK30" s="67"/>
+      <c r="AL30" s="67"/>
+      <c r="AM30" s="67"/>
+      <c r="AN30" s="68"/>
+      <c r="AO30" s="66">
         <v>2013</v>
       </c>
-      <c r="AP30" s="69"/>
-[...11 lines deleted...]
-      <c r="BB30" s="66">
+      <c r="AP30" s="67"/>
+      <c r="AQ30" s="67"/>
+      <c r="AR30" s="67"/>
+      <c r="AS30" s="67"/>
+      <c r="AT30" s="67"/>
+      <c r="AU30" s="67"/>
+      <c r="AV30" s="67"/>
+      <c r="AW30" s="67"/>
+      <c r="AX30" s="67"/>
+      <c r="AY30" s="67"/>
+      <c r="AZ30" s="67"/>
+      <c r="BA30" s="68"/>
+      <c r="BB30" s="72">
         <v>2014</v>
       </c>
-      <c r="BC30" s="66"/>
-[...11 lines deleted...]
-      <c r="BO30" s="68">
+      <c r="BC30" s="72"/>
+      <c r="BD30" s="72"/>
+      <c r="BE30" s="72"/>
+      <c r="BF30" s="72"/>
+      <c r="BG30" s="70"/>
+      <c r="BH30" s="70"/>
+      <c r="BI30" s="70"/>
+      <c r="BJ30" s="70"/>
+      <c r="BK30" s="70"/>
+      <c r="BL30" s="70"/>
+      <c r="BM30" s="70"/>
+      <c r="BN30" s="70"/>
+      <c r="BO30" s="66">
         <v>2015</v>
       </c>
-      <c r="BP30" s="69"/>
-[...3 lines deleted...]
-      <c r="BT30" s="67">
+      <c r="BP30" s="67"/>
+      <c r="BQ30" s="67"/>
+      <c r="BR30" s="67"/>
+      <c r="BS30" s="68"/>
+      <c r="BT30" s="70">
         <v>2016</v>
       </c>
-      <c r="BU30" s="67"/>
-[...3 lines deleted...]
-      <c r="BY30" s="67">
+      <c r="BU30" s="70"/>
+      <c r="BV30" s="70"/>
+      <c r="BW30" s="70"/>
+      <c r="BX30" s="70"/>
+      <c r="BY30" s="70">
         <v>2017</v>
       </c>
-      <c r="BZ30" s="67"/>
-[...3 lines deleted...]
-      <c r="CD30" s="67">
+      <c r="BZ30" s="70"/>
+      <c r="CA30" s="70"/>
+      <c r="CB30" s="70"/>
+      <c r="CC30" s="70"/>
+      <c r="CD30" s="70">
         <v>2018</v>
       </c>
-      <c r="CE30" s="67"/>
-[...3 lines deleted...]
-      <c r="CI30" s="68">
+      <c r="CE30" s="70"/>
+      <c r="CF30" s="70"/>
+      <c r="CG30" s="70"/>
+      <c r="CH30" s="70"/>
+      <c r="CI30" s="66">
         <v>2019</v>
       </c>
-      <c r="CJ30" s="69"/>
-[...3 lines deleted...]
-      <c r="CN30" s="68">
+      <c r="CJ30" s="67"/>
+      <c r="CK30" s="67"/>
+      <c r="CL30" s="67"/>
+      <c r="CM30" s="68"/>
+      <c r="CN30" s="66">
         <v>2020</v>
       </c>
-      <c r="CO30" s="69"/>
-[...1 lines deleted...]
-      <c r="CQ30" s="69"/>
+      <c r="CO30" s="67"/>
+      <c r="CP30" s="67"/>
+      <c r="CQ30" s="67"/>
       <c r="CR30" s="58"/>
-      <c r="CS30" s="68">
+      <c r="CS30" s="66">
         <v>2021</v>
       </c>
-      <c r="CT30" s="69"/>
-[...3 lines deleted...]
-      <c r="CX30" s="68">
+      <c r="CT30" s="67"/>
+      <c r="CU30" s="67"/>
+      <c r="CV30" s="67"/>
+      <c r="CW30" s="67"/>
+      <c r="CX30" s="66">
         <v>2022</v>
       </c>
-      <c r="CY30" s="69"/>
-[...3 lines deleted...]
-      <c r="DC30" s="68">
+      <c r="CY30" s="67"/>
+      <c r="CZ30" s="67"/>
+      <c r="DA30" s="67"/>
+      <c r="DB30" s="68"/>
+      <c r="DC30" s="66">
         <v>2023</v>
       </c>
-      <c r="DD30" s="69"/>
-[...3 lines deleted...]
-      <c r="DH30" s="68">
+      <c r="DD30" s="67"/>
+      <c r="DE30" s="67"/>
+      <c r="DF30" s="67"/>
+      <c r="DG30" s="68"/>
+      <c r="DH30" s="66">
         <v>2024</v>
       </c>
-      <c r="DI30" s="69"/>
-[...3 lines deleted...]
-      <c r="DM30" s="68">
+      <c r="DI30" s="67"/>
+      <c r="DJ30" s="67"/>
+      <c r="DK30" s="67"/>
+      <c r="DL30" s="68"/>
+      <c r="DM30" s="66">
         <v>2025</v>
       </c>
-      <c r="DN30" s="69"/>
-[...2 lines deleted...]
-      <c r="DQ30" s="70"/>
+      <c r="DN30" s="67"/>
+      <c r="DO30" s="67"/>
+      <c r="DP30" s="67"/>
+      <c r="DQ30" s="68"/>
       <c r="DR30" s="64">
         <v>2026</v>
       </c>
     </row>
     <row r="31" spans="1:122" s="27" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A31" s="72"/>
+      <c r="A31" s="71"/>
       <c r="B31" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="25" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="26" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="26" t="s">
         <v>7</v>
       </c>
       <c r="I31" s="26" t="s">
         <v>8</v>
       </c>
       <c r="J31" s="26" t="s">
@@ -10695,52 +10695,52 @@
       </c>
       <c r="DI33" s="41">
         <v>101.7</v>
       </c>
       <c r="DJ33" s="41">
         <v>102.7</v>
       </c>
       <c r="DK33" s="57">
         <v>101.8</v>
       </c>
       <c r="DL33" s="57">
         <v>102.4</v>
       </c>
       <c r="DM33" s="57">
         <v>101.2</v>
       </c>
       <c r="DN33" s="13">
         <v>100</v>
       </c>
       <c r="DO33" s="13">
         <v>98</v>
       </c>
       <c r="DP33" s="13">
         <v>96.8</v>
       </c>
-      <c r="DQ33" s="57">
-        <v>98.3</v>
+      <c r="DQ33" s="13">
+        <v>98.2</v>
       </c>
       <c r="DR33" s="13">
         <v>97.7</v>
       </c>
     </row>
     <row r="34" spans="1:122">
       <c r="A34" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="44" t="s">
@@ -11063,51 +11063,51 @@
       </c>
       <c r="DI34" s="3">
         <v>104</v>
       </c>
       <c r="DJ34" s="41">
         <v>105.4</v>
       </c>
       <c r="DK34" s="57">
         <v>102.5</v>
       </c>
       <c r="DL34" s="57">
         <v>104.3</v>
       </c>
       <c r="DM34" s="57">
         <v>100.6</v>
       </c>
       <c r="DN34" s="13">
         <v>100.9</v>
       </c>
       <c r="DO34" s="13">
         <v>99.5</v>
       </c>
       <c r="DP34" s="13">
         <v>99.9</v>
       </c>
-      <c r="DQ34" s="57">
+      <c r="DQ34" s="13">
         <v>100.1</v>
       </c>
       <c r="DR34" s="13">
         <v>102.4</v>
       </c>
     </row>
     <row r="35" spans="1:122">
       <c r="A35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="7">
         <v>100.4</v>
       </c>
       <c r="C35" s="7">
         <v>99.1</v>
       </c>
       <c r="D35" s="7">
         <v>97.5</v>
       </c>
       <c r="E35" s="7">
         <v>103.4</v>
       </c>
       <c r="F35" s="7">
         <v>105</v>
       </c>
@@ -11431,51 +11431,51 @@
       </c>
       <c r="DI35" s="3">
         <v>101.7</v>
       </c>
       <c r="DJ35" s="41">
         <v>103.6</v>
       </c>
       <c r="DK35" s="57">
         <v>94.8</v>
       </c>
       <c r="DL35" s="57">
         <v>100.7</v>
       </c>
       <c r="DM35" s="57">
         <v>98.9</v>
       </c>
       <c r="DN35" s="13">
         <v>99.3</v>
       </c>
       <c r="DO35" s="13">
         <v>98.9</v>
       </c>
       <c r="DP35" s="13">
         <v>103.3</v>
       </c>
-      <c r="DQ35" s="57">
+      <c r="DQ35" s="13">
         <v>101</v>
       </c>
       <c r="DR35" s="13">
         <v>97.6</v>
       </c>
     </row>
     <row r="36" spans="1:122">
       <c r="A36" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="7">
         <v>97.3</v>
       </c>
       <c r="C36" s="7">
         <v>97.3</v>
       </c>
       <c r="D36" s="7">
         <v>101.2</v>
       </c>
       <c r="E36" s="7">
         <v>106.3</v>
       </c>
       <c r="F36" s="7">
         <v>107.3</v>
       </c>
@@ -11799,51 +11799,51 @@
       </c>
       <c r="DI36" s="3">
         <v>105.3</v>
       </c>
       <c r="DJ36" s="41">
         <v>105.2</v>
       </c>
       <c r="DK36" s="57">
         <v>103.7</v>
       </c>
       <c r="DL36" s="57">
         <v>105.9</v>
       </c>
       <c r="DM36" s="57">
         <v>101.8</v>
       </c>
       <c r="DN36" s="13">
         <v>98.6</v>
       </c>
       <c r="DO36" s="13">
         <v>96.6</v>
       </c>
       <c r="DP36" s="13">
         <v>95.5</v>
       </c>
-      <c r="DQ36" s="57">
+      <c r="DQ36" s="13">
         <v>96</v>
       </c>
       <c r="DR36" s="13">
         <v>97.8</v>
       </c>
     </row>
     <row r="37" spans="1:122">
       <c r="A37" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="7">
         <v>104.4</v>
       </c>
       <c r="C37" s="7">
         <v>104.1</v>
       </c>
       <c r="D37" s="7">
         <v>101.7</v>
       </c>
       <c r="E37" s="7">
         <v>105.7</v>
       </c>
       <c r="F37" s="7">
         <v>111.9</v>
       </c>
@@ -12167,52 +12167,52 @@
       </c>
       <c r="DI37" s="3">
         <v>102.2</v>
       </c>
       <c r="DJ37" s="41">
         <v>107.2</v>
       </c>
       <c r="DK37" s="57">
         <v>104.1</v>
       </c>
       <c r="DL37" s="57">
         <v>104.8</v>
       </c>
       <c r="DM37" s="57">
         <v>102.1</v>
       </c>
       <c r="DN37" s="13">
         <v>104.9</v>
       </c>
       <c r="DO37" s="13">
         <v>99.6</v>
       </c>
       <c r="DP37" s="13">
         <v>96.9</v>
       </c>
-      <c r="DQ37" s="57">
-        <v>100.6</v>
+      <c r="DQ37" s="13">
+        <v>100.5</v>
       </c>
       <c r="DR37" s="13">
         <v>99</v>
       </c>
     </row>
     <row r="38" spans="1:122">
       <c r="A38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="7">
         <v>107.4</v>
       </c>
       <c r="C38" s="7">
         <v>104</v>
       </c>
       <c r="D38" s="7">
         <v>101.7</v>
       </c>
       <c r="E38" s="7">
         <v>102.1</v>
       </c>
       <c r="F38" s="7">
         <v>102.2</v>
       </c>
       <c r="G38" s="7">
@@ -12535,51 +12535,51 @@
       </c>
       <c r="DI38" s="3">
         <v>95.4</v>
       </c>
       <c r="DJ38" s="41">
         <v>96.1</v>
       </c>
       <c r="DK38" s="57">
         <v>99.8</v>
       </c>
       <c r="DL38" s="57">
         <v>95.6</v>
       </c>
       <c r="DM38" s="57">
         <v>96.1</v>
       </c>
       <c r="DN38" s="13">
         <v>88.8</v>
       </c>
       <c r="DO38" s="13">
         <v>84.8</v>
       </c>
       <c r="DP38" s="13">
         <v>83.7</v>
       </c>
-      <c r="DQ38" s="57">
+      <c r="DQ38" s="13">
         <v>86.7</v>
       </c>
       <c r="DR38" s="13">
         <v>91.8</v>
       </c>
     </row>
     <row r="39" spans="1:122">
       <c r="A39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="7">
         <v>106.5</v>
       </c>
       <c r="C39" s="7">
         <v>101.9</v>
       </c>
       <c r="D39" s="7">
         <v>106.5</v>
       </c>
       <c r="E39" s="7">
         <v>112</v>
       </c>
       <c r="F39" s="7">
         <v>110</v>
       </c>
@@ -12903,51 +12903,51 @@
       </c>
       <c r="DI39" s="3">
         <v>99.5</v>
       </c>
       <c r="DJ39" s="41">
         <v>99.4</v>
       </c>
       <c r="DK39" s="57">
         <v>98.1</v>
       </c>
       <c r="DL39" s="57">
         <v>102.1</v>
       </c>
       <c r="DM39" s="57">
         <v>94.8</v>
       </c>
       <c r="DN39" s="13">
         <v>99</v>
       </c>
       <c r="DO39" s="13">
         <v>95.1</v>
       </c>
       <c r="DP39" s="13">
         <v>93.9</v>
       </c>
-      <c r="DQ39" s="57">
+      <c r="DQ39" s="13">
         <v>94.6</v>
       </c>
       <c r="DR39" s="13">
         <v>96.4</v>
       </c>
     </row>
     <row r="40" spans="1:122">
       <c r="A40" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="7">
         <v>98.4</v>
       </c>
       <c r="C40" s="7">
         <v>96</v>
       </c>
       <c r="D40" s="7">
         <v>97.4</v>
       </c>
       <c r="E40" s="7">
         <v>107.3</v>
       </c>
       <c r="F40" s="7">
         <v>109.2</v>
       </c>
@@ -13271,51 +13271,51 @@
       </c>
       <c r="DI40" s="3">
         <v>102.9</v>
       </c>
       <c r="DJ40" s="41">
         <v>101.1</v>
       </c>
       <c r="DK40" s="57">
         <v>102.1</v>
       </c>
       <c r="DL40" s="57">
         <v>103.6</v>
       </c>
       <c r="DM40" s="57">
         <v>101.6</v>
       </c>
       <c r="DN40" s="13">
         <v>100.3</v>
       </c>
       <c r="DO40" s="13">
         <v>99.5</v>
       </c>
       <c r="DP40" s="13">
         <v>96</v>
       </c>
-      <c r="DQ40" s="57">
+      <c r="DQ40" s="13">
         <v>99.2</v>
       </c>
       <c r="DR40" s="13">
         <v>95.6</v>
       </c>
     </row>
     <row r="41" spans="1:122">
       <c r="A41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="44" t="s">
         <v>0</v>
       </c>
@@ -13597,51 +13597,51 @@
       </c>
       <c r="DI41" s="3">
         <v>100.6</v>
       </c>
       <c r="DJ41" s="41">
         <v>99.6</v>
       </c>
       <c r="DK41" s="57">
         <v>100.7</v>
       </c>
       <c r="DL41" s="57">
         <v>100</v>
       </c>
       <c r="DM41" s="57">
         <v>105.1</v>
       </c>
       <c r="DN41" s="13">
         <v>108</v>
       </c>
       <c r="DO41" s="13">
         <v>105.9</v>
       </c>
       <c r="DP41" s="13">
         <v>98.8</v>
       </c>
-      <c r="DQ41" s="57">
+      <c r="DQ41" s="13">
         <v>102.5</v>
       </c>
       <c r="DR41" s="13">
         <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:122">
       <c r="A42" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="7">
         <v>109.8</v>
       </c>
       <c r="C42" s="7">
         <v>100.7</v>
       </c>
       <c r="D42" s="7">
         <v>98.7</v>
       </c>
       <c r="E42" s="7">
         <v>111.2</v>
       </c>
       <c r="F42" s="7">
         <v>107.1</v>
       </c>
@@ -13965,51 +13965,51 @@
       </c>
       <c r="DI42" s="3">
         <v>100</v>
       </c>
       <c r="DJ42" s="41">
         <v>103.7</v>
       </c>
       <c r="DK42" s="57">
         <v>103.8</v>
       </c>
       <c r="DL42" s="57">
         <v>102.2</v>
       </c>
       <c r="DM42" s="57">
         <v>100</v>
       </c>
       <c r="DN42" s="13">
         <v>100.9</v>
       </c>
       <c r="DO42" s="13">
         <v>95.6</v>
       </c>
       <c r="DP42" s="13">
         <v>96.3</v>
       </c>
-      <c r="DQ42" s="57">
+      <c r="DQ42" s="13">
         <v>98.4</v>
       </c>
       <c r="DR42" s="13">
         <v>98.8</v>
       </c>
     </row>
     <row r="43" spans="1:122">
       <c r="A43" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="7">
         <v>103.8</v>
       </c>
       <c r="C43" s="7">
         <v>102.5</v>
       </c>
       <c r="D43" s="7">
         <v>102.8</v>
       </c>
       <c r="E43" s="7">
         <v>109.2</v>
       </c>
       <c r="F43" s="7">
         <v>110.7</v>
       </c>
@@ -14333,51 +14333,51 @@
       </c>
       <c r="DI43" s="3">
         <v>103.9</v>
       </c>
       <c r="DJ43" s="41">
         <v>105.8</v>
       </c>
       <c r="DK43" s="57">
         <v>104.4</v>
       </c>
       <c r="DL43" s="57">
         <v>105.2</v>
       </c>
       <c r="DM43" s="57">
         <v>105.5</v>
       </c>
       <c r="DN43" s="13">
         <v>102.7</v>
       </c>
       <c r="DO43" s="13">
         <v>100.3</v>
       </c>
       <c r="DP43" s="13">
         <v>98.9</v>
       </c>
-      <c r="DQ43" s="57">
+      <c r="DQ43" s="13">
         <v>101.2</v>
       </c>
       <c r="DR43" s="13">
         <v>98.9</v>
       </c>
     </row>
     <row r="44" spans="1:122">
       <c r="A44" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="7">
         <v>99.5</v>
       </c>
       <c r="C44" s="7">
         <v>102.3</v>
       </c>
       <c r="D44" s="7">
         <v>103.7</v>
       </c>
       <c r="E44" s="7">
         <v>105.8</v>
       </c>
       <c r="F44" s="7">
         <v>107.2</v>
       </c>
@@ -14701,51 +14701,51 @@
       </c>
       <c r="DI44" s="3">
         <v>101.7</v>
       </c>
       <c r="DJ44" s="41">
         <v>99.4</v>
       </c>
       <c r="DK44" s="57">
         <v>99.4</v>
       </c>
       <c r="DL44" s="57">
         <v>101.8</v>
       </c>
       <c r="DM44" s="57">
         <v>98.8</v>
       </c>
       <c r="DN44" s="13">
         <v>99.2</v>
       </c>
       <c r="DO44" s="13">
         <v>98</v>
       </c>
       <c r="DP44" s="13">
         <v>96.4</v>
       </c>
-      <c r="DQ44" s="57">
+      <c r="DQ44" s="13">
         <v>97.4</v>
       </c>
       <c r="DR44" s="13">
         <v>97.2</v>
       </c>
     </row>
     <row r="45" spans="1:122">
       <c r="A45" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="7">
         <v>109.3</v>
       </c>
       <c r="C45" s="7">
         <v>103.8</v>
       </c>
       <c r="D45" s="7">
         <v>112</v>
       </c>
       <c r="E45" s="7">
         <v>116</v>
       </c>
       <c r="F45" s="7">
         <v>110.3</v>
       </c>
@@ -15069,51 +15069,51 @@
       </c>
       <c r="DI45" s="3">
         <v>99</v>
       </c>
       <c r="DJ45" s="41">
         <v>99.7</v>
       </c>
       <c r="DK45" s="57">
         <v>99.3</v>
       </c>
       <c r="DL45" s="57">
         <v>98.7</v>
       </c>
       <c r="DM45" s="57">
         <v>99.2</v>
       </c>
       <c r="DN45" s="13">
         <v>98.8</v>
       </c>
       <c r="DO45" s="13">
         <v>95.8</v>
       </c>
       <c r="DP45" s="13">
         <v>96.9</v>
       </c>
-      <c r="DQ45" s="57">
+      <c r="DQ45" s="13">
         <v>97</v>
       </c>
       <c r="DR45" s="13">
         <v>94.9</v>
       </c>
     </row>
     <row r="46" spans="1:122">
       <c r="A46" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B46" s="7">
         <v>101.9</v>
       </c>
       <c r="C46" s="7">
         <v>99.8</v>
       </c>
       <c r="D46" s="7">
         <v>101.3</v>
       </c>
       <c r="E46" s="7">
         <v>110.2</v>
       </c>
       <c r="F46" s="7">
         <v>111.7</v>
       </c>
@@ -15437,51 +15437,51 @@
       </c>
       <c r="DI46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="DJ46" s="4" t="s">
         <v>0</v>
       </c>
       <c r="DK46" s="46" t="s">
         <v>0</v>
       </c>
       <c r="DL46" s="46" t="s">
         <v>0</v>
       </c>
       <c r="DM46" s="46" t="s">
         <v>0</v>
       </c>
       <c r="DN46" s="46" t="s">
         <v>0</v>
       </c>
       <c r="DO46" s="46" t="s">
         <v>0</v>
       </c>
       <c r="DP46" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="DQ46" s="46" t="s">
+      <c r="DQ46" s="13" t="s">
         <v>0</v>
       </c>
       <c r="DR46" s="13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:122">
       <c r="A47" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="7">
         <v>99.6</v>
       </c>
       <c r="C47" s="7">
         <v>100.4</v>
       </c>
       <c r="D47" s="7">
         <v>102.4</v>
       </c>
       <c r="E47" s="7">
         <v>111.8</v>
       </c>
       <c r="F47" s="7">
         <v>109.4</v>
       </c>
@@ -15805,51 +15805,51 @@
       </c>
       <c r="DI47" s="3">
         <v>103.6</v>
       </c>
       <c r="DJ47" s="41">
         <v>103.1</v>
       </c>
       <c r="DK47" s="57">
         <v>101.9</v>
       </c>
       <c r="DL47" s="57">
         <v>103.7</v>
       </c>
       <c r="DM47" s="57">
         <v>105.5</v>
       </c>
       <c r="DN47" s="13">
         <v>102.9</v>
       </c>
       <c r="DO47" s="13">
         <v>101.2</v>
       </c>
       <c r="DP47" s="13">
         <v>98.4</v>
       </c>
-      <c r="DQ47" s="57">
+      <c r="DQ47" s="13">
         <v>101.8</v>
       </c>
       <c r="DR47" s="13">
         <v>99.6</v>
       </c>
     </row>
     <row r="48" spans="1:122">
       <c r="A48" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="7">
         <v>103.4</v>
       </c>
       <c r="C48" s="7">
         <v>101.3</v>
       </c>
       <c r="D48" s="7">
         <v>99.2</v>
       </c>
       <c r="E48" s="7">
         <v>107.7</v>
       </c>
       <c r="F48" s="7">
         <v>108.1</v>
       </c>
@@ -16173,51 +16173,51 @@
       </c>
       <c r="DI48" s="3">
         <v>99.5</v>
       </c>
       <c r="DJ48" s="41">
         <v>102</v>
       </c>
       <c r="DK48" s="57">
         <v>103.4</v>
       </c>
       <c r="DL48" s="57">
         <v>102.5</v>
       </c>
       <c r="DM48" s="57">
         <v>101</v>
       </c>
       <c r="DN48" s="13">
         <v>100.5</v>
       </c>
       <c r="DO48" s="13">
         <v>98.1</v>
       </c>
       <c r="DP48" s="13">
         <v>99.5</v>
       </c>
-      <c r="DQ48" s="57">
+      <c r="DQ48" s="13">
         <v>99.5</v>
       </c>
       <c r="DR48" s="13">
         <v>95.6</v>
       </c>
     </row>
     <row r="49" spans="1:122">
       <c r="A49" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="44" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="44" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="44" t="s">
         <v>0</v>
       </c>
@@ -16541,51 +16541,51 @@
       </c>
       <c r="DI49" s="3">
         <v>101.7</v>
       </c>
       <c r="DJ49" s="41">
         <v>99.7</v>
       </c>
       <c r="DK49" s="57">
         <v>101.4</v>
       </c>
       <c r="DL49" s="57">
         <v>101.4</v>
       </c>
       <c r="DM49" s="57">
         <v>100.8</v>
       </c>
       <c r="DN49" s="13">
         <v>97.6</v>
       </c>
       <c r="DO49" s="13">
         <v>97</v>
       </c>
       <c r="DP49" s="13">
         <v>94.8</v>
       </c>
-      <c r="DQ49" s="57">
+      <c r="DQ49" s="13">
         <v>97.4</v>
       </c>
       <c r="DR49" s="13">
         <v>95.1</v>
       </c>
     </row>
     <row r="50" spans="1:122">
       <c r="A50" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B50" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="44" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="44" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="44" t="s">
         <v>0</v>
       </c>
@@ -16909,52 +16909,52 @@
       </c>
       <c r="DI50" s="3">
         <v>102.5</v>
       </c>
       <c r="DJ50" s="41">
         <v>102.7</v>
       </c>
       <c r="DK50" s="57">
         <v>101.1</v>
       </c>
       <c r="DL50" s="57">
         <v>102.5</v>
       </c>
       <c r="DM50" s="57">
         <v>109.1</v>
       </c>
       <c r="DN50" s="13">
         <v>95.9</v>
       </c>
       <c r="DO50" s="13">
         <v>94.9</v>
       </c>
       <c r="DP50" s="13">
         <v>94.8</v>
       </c>
-      <c r="DQ50" s="57">
-        <v>101</v>
+      <c r="DQ50" s="13">
+        <v>98.3</v>
       </c>
       <c r="DR50" s="13">
         <v>96.6</v>
       </c>
     </row>
     <row r="51" spans="1:122">
       <c r="A51" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="7">
         <v>97.4</v>
       </c>
       <c r="C51" s="7">
         <v>99.8</v>
       </c>
       <c r="D51" s="7">
         <v>98.5</v>
       </c>
       <c r="E51" s="7">
         <v>105.7</v>
       </c>
       <c r="F51" s="7">
         <v>107.1</v>
       </c>
       <c r="G51" s="7">
@@ -17277,51 +17277,51 @@
       </c>
       <c r="DI51" s="3">
         <v>102.2</v>
       </c>
       <c r="DJ51" s="41">
         <v>104.2</v>
       </c>
       <c r="DK51" s="57">
         <v>101.5</v>
       </c>
       <c r="DL51" s="57">
         <v>102.4</v>
       </c>
       <c r="DM51" s="57">
         <v>98.1</v>
       </c>
       <c r="DN51" s="13">
         <v>100.3</v>
       </c>
       <c r="DO51" s="13">
         <v>99.2</v>
       </c>
       <c r="DP51" s="13">
         <v>97.9</v>
       </c>
-      <c r="DQ51" s="57">
+      <c r="DQ51" s="13">
         <v>98.5</v>
       </c>
       <c r="DR51" s="13">
         <v>97.1</v>
       </c>
     </row>
     <row r="52" spans="1:122">
       <c r="A52" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B52" s="7">
         <v>93.6</v>
       </c>
       <c r="C52" s="7">
         <v>96.6</v>
       </c>
       <c r="D52" s="7">
         <v>101.4</v>
       </c>
       <c r="E52" s="7">
         <v>105.3</v>
       </c>
       <c r="F52" s="7">
         <v>106.5</v>
       </c>
@@ -17645,51 +17645,51 @@
       </c>
       <c r="DI52" s="3">
         <v>100.9</v>
       </c>
       <c r="DJ52" s="41">
         <v>101.4</v>
       </c>
       <c r="DK52" s="57">
         <v>99.5</v>
       </c>
       <c r="DL52" s="57">
         <v>101.7</v>
       </c>
       <c r="DM52" s="57">
         <v>101.4</v>
       </c>
       <c r="DN52" s="13">
         <v>101.9</v>
       </c>
       <c r="DO52" s="13">
         <v>100.1</v>
       </c>
       <c r="DP52" s="13">
         <v>96.9</v>
       </c>
-      <c r="DQ52" s="57">
+      <c r="DQ52" s="13">
         <v>97.9</v>
       </c>
       <c r="DR52" s="13">
         <v>98.1</v>
       </c>
     </row>
     <row r="53" spans="1:122">
       <c r="A53" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B53" s="7">
         <v>96.9</v>
       </c>
       <c r="C53" s="7">
         <v>97</v>
       </c>
       <c r="D53" s="7">
         <v>102.9</v>
       </c>
       <c r="E53" s="7">
         <v>109.8</v>
       </c>
       <c r="F53" s="7">
         <v>104.9</v>
       </c>
@@ -18013,51 +18013,51 @@
       </c>
       <c r="DI53" s="3">
         <v>105.1</v>
       </c>
       <c r="DJ53" s="41">
         <v>106.2</v>
       </c>
       <c r="DK53" s="57">
         <v>104</v>
       </c>
       <c r="DL53" s="57">
         <v>105.6</v>
       </c>
       <c r="DM53" s="57">
         <v>104</v>
       </c>
       <c r="DN53" s="13">
         <v>102.2</v>
       </c>
       <c r="DO53" s="13">
         <v>102.6</v>
       </c>
       <c r="DP53" s="13">
         <v>100.1</v>
       </c>
-      <c r="DQ53" s="57">
+      <c r="DQ53" s="13">
         <v>101.3</v>
       </c>
       <c r="DR53" s="13">
         <v>99.5</v>
       </c>
     </row>
     <row r="54" spans="1:122">
       <c r="A54" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>0</v>
       </c>
@@ -18381,271 +18381,271 @@
       </c>
       <c r="DI54" s="3">
         <v>99.9</v>
       </c>
       <c r="DJ54" s="41">
         <v>107.9</v>
       </c>
       <c r="DK54" s="57">
         <v>105.8</v>
       </c>
       <c r="DL54" s="57">
         <v>105</v>
       </c>
       <c r="DM54" s="57">
         <v>102.4</v>
       </c>
       <c r="DN54" s="13">
         <v>99.6</v>
       </c>
       <c r="DO54" s="13">
         <v>96.9</v>
       </c>
       <c r="DP54" s="13">
         <v>98.1</v>
       </c>
-      <c r="DQ54" s="57">
+      <c r="DQ54" s="13">
         <v>99.4</v>
       </c>
       <c r="DR54" s="13">
         <v>97.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="36">
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:N30"/>
+    <mergeCell ref="CI2:CM2"/>
+    <mergeCell ref="BB30:BN30"/>
+    <mergeCell ref="BO30:BS30"/>
+    <mergeCell ref="BT30:BX30"/>
+    <mergeCell ref="AO2:BA2"/>
+    <mergeCell ref="BB2:BN2"/>
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="BT2:BX2"/>
+    <mergeCell ref="BY2:CC2"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="BY30:CC30"/>
+    <mergeCell ref="CD30:CH30"/>
+    <mergeCell ref="CI30:CM30"/>
+    <mergeCell ref="O30:AA30"/>
+    <mergeCell ref="AB30:AN30"/>
+    <mergeCell ref="AO30:BA30"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="O2:AA2"/>
+    <mergeCell ref="AB2:AN2"/>
     <mergeCell ref="CN30:CQ30"/>
     <mergeCell ref="DM2:DQ2"/>
     <mergeCell ref="DM30:DQ30"/>
     <mergeCell ref="CS2:CW2"/>
     <mergeCell ref="DH2:DL2"/>
     <mergeCell ref="DH30:DL30"/>
     <mergeCell ref="CS30:CW30"/>
     <mergeCell ref="CX30:DB30"/>
     <mergeCell ref="DC2:DG2"/>
     <mergeCell ref="DC30:DG30"/>
     <mergeCell ref="CX2:DB2"/>
-    <mergeCell ref="A1:M1"/>
-[...9 lines deleted...]
-    <mergeCell ref="AO30:BA30"/>
     <mergeCell ref="CN2:CQ2"/>
-    <mergeCell ref="BB2:BN2"/>
-[...11 lines deleted...]
-    <mergeCell ref="B30:N30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BY29"/>
   <sheetViews>
-    <sheetView topLeftCell="AZ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="BX5" sqref="BX5:BX26"/>
+    <sheetView tabSelected="1" topLeftCell="AZ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="BX36" sqref="BX36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="8" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="8" customWidth="1"/>
     <col min="3" max="3" width="8" style="8" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="8" customWidth="1"/>
     <col min="5" max="7" width="9.42578125" style="8" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="8" customWidth="1"/>
     <col min="9" max="10" width="9.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="8" customWidth="1"/>
     <col min="12" max="15" width="9.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="8" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="8" customWidth="1"/>
     <col min="18" max="24" width="9.140625" style="8"/>
     <col min="25" max="25" width="9.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.28515625" style="8" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="28" max="65" width="9.140625" style="8"/>
     <col min="66" max="66" width="8.42578125" style="8" customWidth="1"/>
     <col min="67" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="18.75" customHeight="1">
-      <c r="A1" s="84" t="s">
+      <c r="A1" s="73" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="84"/>
-[...6 lines deleted...]
-      <c r="I1" s="84"/>
+      <c r="B1" s="73"/>
+      <c r="C1" s="73"/>
+      <c r="D1" s="73"/>
+      <c r="E1" s="73"/>
+      <c r="F1" s="73"/>
+      <c r="G1" s="73"/>
+      <c r="H1" s="73"/>
+      <c r="I1" s="73"/>
       <c r="J1" s="62"/>
       <c r="K1" s="62"/>
       <c r="L1" s="62"/>
       <c r="M1" s="62"/>
       <c r="N1" s="62"/>
       <c r="O1" s="62"/>
       <c r="P1" s="62"/>
       <c r="Q1" s="62"/>
       <c r="R1" s="62"/>
       <c r="S1" s="62"/>
       <c r="T1" s="62"/>
       <c r="U1" s="62"/>
       <c r="V1" s="62"/>
       <c r="W1" s="62"/>
       <c r="X1" s="62"/>
       <c r="Y1" s="62"/>
       <c r="Z1" s="62"/>
       <c r="AA1" s="62"/>
       <c r="AB1" s="62"/>
       <c r="AC1" s="62"/>
     </row>
     <row r="2" spans="1:77" ht="12.75" customHeight="1">
       <c r="A2" s="18"/>
-      <c r="B2" s="76">
+      <c r="B2" s="74">
         <v>2011</v>
       </c>
-      <c r="C2" s="77"/>
-[...3 lines deleted...]
-      <c r="G2" s="76">
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="74">
         <v>2012</v>
       </c>
-      <c r="H2" s="77"/>
-[...3 lines deleted...]
-      <c r="L2" s="76">
+      <c r="H2" s="75"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="74">
         <v>2013</v>
       </c>
-      <c r="M2" s="77"/>
-[...3 lines deleted...]
-      <c r="Q2" s="76">
+      <c r="M2" s="75"/>
+      <c r="N2" s="75"/>
+      <c r="O2" s="75"/>
+      <c r="P2" s="76"/>
+      <c r="Q2" s="74">
         <v>2014</v>
       </c>
-      <c r="R2" s="77"/>
-[...3 lines deleted...]
-      <c r="V2" s="76">
+      <c r="R2" s="75"/>
+      <c r="S2" s="75"/>
+      <c r="T2" s="75"/>
+      <c r="U2" s="76"/>
+      <c r="V2" s="74">
         <v>2015</v>
       </c>
-      <c r="W2" s="77"/>
-[...3 lines deleted...]
-      <c r="AA2" s="76">
+      <c r="W2" s="75"/>
+      <c r="X2" s="75"/>
+      <c r="Y2" s="75"/>
+      <c r="Z2" s="77"/>
+      <c r="AA2" s="74">
         <v>2016</v>
       </c>
-      <c r="AB2" s="77"/>
-[...3 lines deleted...]
-      <c r="AF2" s="79">
+      <c r="AB2" s="75"/>
+      <c r="AC2" s="75"/>
+      <c r="AD2" s="75"/>
+      <c r="AE2" s="77"/>
+      <c r="AF2" s="84">
         <v>2017</v>
       </c>
-      <c r="AG2" s="79"/>
-[...3 lines deleted...]
-      <c r="AK2" s="79">
+      <c r="AG2" s="84"/>
+      <c r="AH2" s="84"/>
+      <c r="AI2" s="84"/>
+      <c r="AJ2" s="84"/>
+      <c r="AK2" s="84">
         <v>2018</v>
       </c>
-      <c r="AL2" s="79"/>
-[...3 lines deleted...]
-      <c r="AP2" s="79">
+      <c r="AL2" s="84"/>
+      <c r="AM2" s="84"/>
+      <c r="AN2" s="84"/>
+      <c r="AO2" s="84"/>
+      <c r="AP2" s="84">
         <v>2019</v>
       </c>
-      <c r="AQ2" s="79"/>
-[...3 lines deleted...]
-      <c r="AU2" s="76">
+      <c r="AQ2" s="84"/>
+      <c r="AR2" s="84"/>
+      <c r="AS2" s="84"/>
+      <c r="AT2" s="85"/>
+      <c r="AU2" s="74">
         <v>2020</v>
       </c>
-      <c r="AV2" s="77"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="80">
+      <c r="AV2" s="75"/>
+      <c r="AW2" s="75"/>
+      <c r="AX2" s="75"/>
+      <c r="AY2" s="77"/>
+      <c r="AZ2" s="78">
         <v>2021</v>
       </c>
-      <c r="BA2" s="81"/>
-[...3 lines deleted...]
-      <c r="BE2" s="80">
+      <c r="BA2" s="79"/>
+      <c r="BB2" s="79"/>
+      <c r="BC2" s="79"/>
+      <c r="BD2" s="80"/>
+      <c r="BE2" s="78">
         <v>2022</v>
       </c>
-      <c r="BF2" s="81"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="80">
+      <c r="BF2" s="79"/>
+      <c r="BG2" s="79"/>
+      <c r="BH2" s="79"/>
+      <c r="BI2" s="80"/>
+      <c r="BJ2" s="78">
         <v>2023</v>
       </c>
-      <c r="BK2" s="81"/>
-[...3 lines deleted...]
-      <c r="BO2" s="80">
+      <c r="BK2" s="79"/>
+      <c r="BL2" s="79"/>
+      <c r="BM2" s="79"/>
+      <c r="BN2" s="80"/>
+      <c r="BO2" s="78">
         <v>2024</v>
       </c>
-      <c r="BP2" s="81"/>
-[...3 lines deleted...]
-      <c r="BT2" s="80">
+      <c r="BP2" s="79"/>
+      <c r="BQ2" s="79"/>
+      <c r="BR2" s="79"/>
+      <c r="BS2" s="80"/>
+      <c r="BT2" s="78">
         <v>2025</v>
       </c>
-      <c r="BU2" s="81"/>
-[...2 lines deleted...]
-      <c r="BX2" s="82"/>
+      <c r="BU2" s="79"/>
+      <c r="BV2" s="79"/>
+      <c r="BW2" s="79"/>
+      <c r="BX2" s="80"/>
       <c r="BY2" s="65">
         <v>2026</v>
       </c>
     </row>
     <row r="3" spans="1:77" ht="29.25" customHeight="1">
       <c r="A3" s="9"/>
       <c r="B3" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>42</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>43</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H3" s="10" t="s">
@@ -18839,108 +18839,108 @@
       </c>
       <c r="BS3" s="10" t="s">
         <v>43</v>
       </c>
       <c r="BT3" s="10" t="s">
         <v>39</v>
       </c>
       <c r="BU3" s="10" t="s">
         <v>40</v>
       </c>
       <c r="BV3" s="10" t="s">
         <v>41</v>
       </c>
       <c r="BW3" s="10" t="s">
         <v>42</v>
       </c>
       <c r="BX3" s="10" t="s">
         <v>43</v>
       </c>
       <c r="BY3" s="10" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:77" ht="13.5" customHeight="1">
       <c r="A4" s="9"/>
-      <c r="B4" s="73"/>
-[...56 lines deleted...]
-      <c r="BG4" s="75"/>
+      <c r="B4" s="81"/>
+      <c r="C4" s="82"/>
+      <c r="D4" s="82"/>
+      <c r="E4" s="82"/>
+      <c r="F4" s="82"/>
+      <c r="G4" s="82"/>
+      <c r="H4" s="82"/>
+      <c r="I4" s="82"/>
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82"/>
+      <c r="M4" s="82"/>
+      <c r="N4" s="82"/>
+      <c r="O4" s="82"/>
+      <c r="P4" s="82"/>
+      <c r="Q4" s="82"/>
+      <c r="R4" s="82"/>
+      <c r="S4" s="82"/>
+      <c r="T4" s="82"/>
+      <c r="U4" s="82"/>
+      <c r="V4" s="82"/>
+      <c r="W4" s="82"/>
+      <c r="X4" s="82"/>
+      <c r="Y4" s="82"/>
+      <c r="Z4" s="82"/>
+      <c r="AA4" s="82"/>
+      <c r="AB4" s="82"/>
+      <c r="AC4" s="82"/>
+      <c r="AD4" s="82"/>
+      <c r="AE4" s="82"/>
+      <c r="AF4" s="82"/>
+      <c r="AG4" s="82"/>
+      <c r="AH4" s="82"/>
+      <c r="AI4" s="82"/>
+      <c r="AJ4" s="82"/>
+      <c r="AK4" s="82"/>
+      <c r="AL4" s="82"/>
+      <c r="AM4" s="82"/>
+      <c r="AN4" s="82"/>
+      <c r="AO4" s="82"/>
+      <c r="AP4" s="82"/>
+      <c r="AQ4" s="82"/>
+      <c r="AR4" s="82"/>
+      <c r="AS4" s="82"/>
+      <c r="AT4" s="82"/>
+      <c r="AU4" s="82"/>
+      <c r="AV4" s="82"/>
+      <c r="AW4" s="82"/>
+      <c r="AX4" s="82"/>
+      <c r="AY4" s="82"/>
+      <c r="AZ4" s="82"/>
+      <c r="BA4" s="82"/>
+      <c r="BB4" s="82"/>
+      <c r="BC4" s="82"/>
+      <c r="BD4" s="82"/>
+      <c r="BE4" s="82"/>
+      <c r="BF4" s="82"/>
+      <c r="BG4" s="83"/>
       <c r="BL4" s="11"/>
     </row>
     <row r="5" spans="1:77" ht="12">
       <c r="A5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="15">
         <v>109</v>
       </c>
       <c r="C5" s="15">
         <v>105</v>
       </c>
       <c r="D5" s="7">
         <v>105.5</v>
       </c>
       <c r="E5" s="7">
         <v>107.2</v>
       </c>
       <c r="F5" s="16">
         <v>107.10954683663348</v>
       </c>
       <c r="G5" s="18">
         <v>111.5</v>
       </c>
       <c r="H5" s="7">
@@ -19125,52 +19125,52 @@
       </c>
       <c r="BP5" s="23">
         <v>102.4</v>
       </c>
       <c r="BQ5" s="14">
         <v>102.9</v>
       </c>
       <c r="BR5" s="13">
         <v>102.7</v>
       </c>
       <c r="BS5" s="57">
         <v>102.4</v>
       </c>
       <c r="BT5" s="57">
         <v>101.2</v>
       </c>
       <c r="BU5" s="57">
         <v>100.5</v>
       </c>
       <c r="BV5" s="57">
         <v>99.6</v>
       </c>
       <c r="BW5" s="57">
         <v>98.6</v>
       </c>
-      <c r="BX5" s="57">
-        <v>98.3</v>
+      <c r="BX5" s="13">
+        <v>98.2</v>
       </c>
       <c r="BY5" s="13">
         <v>97.7</v>
       </c>
     </row>
     <row r="6" spans="1:77" ht="12">
       <c r="A6" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="12" t="s">
@@ -19358,51 +19358,51 @@
       </c>
       <c r="BP6" s="23">
         <v>104.8</v>
       </c>
       <c r="BQ6" s="14">
         <v>105.6</v>
       </c>
       <c r="BR6" s="14">
         <v>103.9</v>
       </c>
       <c r="BS6" s="57">
         <v>104.3</v>
       </c>
       <c r="BT6" s="57">
         <v>100.6</v>
       </c>
       <c r="BU6" s="57">
         <v>100.9</v>
       </c>
       <c r="BV6" s="57">
         <v>100.5</v>
       </c>
       <c r="BW6" s="57">
         <v>109.3</v>
       </c>
-      <c r="BX6" s="57">
+      <c r="BX6" s="13">
         <v>100.1</v>
       </c>
       <c r="BY6" s="13">
         <v>102.4</v>
       </c>
     </row>
     <row r="7" spans="1:77" ht="12.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="15">
         <v>112.4</v>
       </c>
       <c r="C7" s="15">
         <v>106.1</v>
       </c>
       <c r="D7" s="7">
         <v>107.6</v>
       </c>
       <c r="E7" s="7">
         <v>110.8</v>
       </c>
       <c r="F7" s="16">
         <v>110.79235651134256</v>
       </c>
@@ -19591,51 +19591,51 @@
       </c>
       <c r="BP7" s="23">
         <v>103.4</v>
       </c>
       <c r="BQ7" s="14">
         <v>103.5</v>
       </c>
       <c r="BR7" s="14">
         <v>100.8</v>
       </c>
       <c r="BS7" s="57">
         <v>100.7</v>
       </c>
       <c r="BT7" s="57">
         <v>98.9</v>
       </c>
       <c r="BU7" s="57">
         <v>99.5</v>
       </c>
       <c r="BV7" s="57">
         <v>99.6</v>
       </c>
       <c r="BW7" s="57">
         <v>100.9</v>
       </c>
-      <c r="BX7" s="57">
+      <c r="BX7" s="13">
         <v>101</v>
       </c>
       <c r="BY7" s="13">
         <v>97.6</v>
       </c>
     </row>
     <row r="8" spans="1:77" ht="12.75" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="15">
         <v>111</v>
       </c>
       <c r="C8" s="15">
         <v>105.5</v>
       </c>
       <c r="D8" s="7">
         <v>105.7</v>
       </c>
       <c r="E8" s="7">
         <v>106.5</v>
       </c>
       <c r="F8" s="16">
         <v>106.36932941107418</v>
       </c>
@@ -19824,51 +19824,51 @@
       </c>
       <c r="BP8" s="23">
         <v>106.4</v>
       </c>
       <c r="BQ8" s="14">
         <v>106.9</v>
       </c>
       <c r="BR8" s="14">
         <v>106.6</v>
       </c>
       <c r="BS8" s="57">
         <v>105.9</v>
       </c>
       <c r="BT8" s="57">
         <v>101.8</v>
       </c>
       <c r="BU8" s="57">
         <v>100.1</v>
       </c>
       <c r="BV8" s="57">
         <v>97.6</v>
       </c>
       <c r="BW8" s="57">
         <v>98.9</v>
       </c>
-      <c r="BX8" s="57">
+      <c r="BX8" s="13">
         <v>96</v>
       </c>
       <c r="BY8" s="13">
         <v>97.8</v>
       </c>
     </row>
     <row r="9" spans="1:77" ht="12.75" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="15">
         <v>106.7</v>
       </c>
       <c r="C9" s="15">
         <v>102.2</v>
       </c>
       <c r="D9" s="7">
         <v>104.2</v>
       </c>
       <c r="E9" s="7">
         <v>107</v>
       </c>
       <c r="F9" s="16">
         <v>106.88810744692564</v>
       </c>
@@ -20057,52 +20057,52 @@
       </c>
       <c r="BP9" s="23">
         <v>103.1</v>
       </c>
       <c r="BQ9" s="14">
         <v>104.3</v>
       </c>
       <c r="BR9" s="14">
         <v>104.9</v>
       </c>
       <c r="BS9" s="57">
         <v>104.8</v>
       </c>
       <c r="BT9" s="57">
         <v>102.1</v>
       </c>
       <c r="BU9" s="57">
         <v>104.5</v>
       </c>
       <c r="BV9" s="57">
         <v>102.9</v>
       </c>
       <c r="BW9" s="57">
         <v>102.8</v>
       </c>
-      <c r="BX9" s="57">
-        <v>100.6</v>
+      <c r="BX9" s="13">
+        <v>100.5</v>
       </c>
       <c r="BY9" s="13">
         <v>99</v>
       </c>
     </row>
     <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="15">
         <v>110.7</v>
       </c>
       <c r="C10" s="15">
         <v>107.7</v>
       </c>
       <c r="D10" s="7">
         <v>104.4</v>
       </c>
       <c r="E10" s="7">
         <v>104.6</v>
       </c>
       <c r="F10" s="16">
         <v>103.2386711247338</v>
       </c>
       <c r="G10" s="18">
@@ -20290,51 +20290,51 @@
       </c>
       <c r="BP10" s="23">
         <v>92.5</v>
       </c>
       <c r="BQ10" s="14">
         <v>94.6</v>
       </c>
       <c r="BR10" s="14">
         <v>95</v>
       </c>
       <c r="BS10" s="57">
         <v>95.6</v>
       </c>
       <c r="BT10" s="57">
         <v>96.1</v>
       </c>
       <c r="BU10" s="57">
         <v>91.9</v>
       </c>
       <c r="BV10" s="57">
         <v>89.4</v>
       </c>
       <c r="BW10" s="57">
         <v>104.1</v>
       </c>
-      <c r="BX10" s="57">
+      <c r="BX10" s="13">
         <v>86.7</v>
       </c>
       <c r="BY10" s="13">
         <v>91.8</v>
       </c>
     </row>
     <row r="11" spans="1:77" ht="12.75" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="15">
         <v>101.5</v>
       </c>
       <c r="C11" s="15">
         <v>100.5</v>
       </c>
       <c r="D11" s="7">
         <v>100.4</v>
       </c>
       <c r="E11" s="7">
         <v>101.4</v>
       </c>
       <c r="F11" s="16">
         <v>101.05514045826773</v>
       </c>
@@ -20523,51 +20523,51 @@
       </c>
       <c r="BP11" s="23">
         <v>104.7</v>
       </c>
       <c r="BQ11" s="14">
         <v>102.7</v>
       </c>
       <c r="BR11" s="14">
         <v>101.6</v>
       </c>
       <c r="BS11" s="57">
         <v>102.1</v>
       </c>
       <c r="BT11" s="57">
         <v>94.8</v>
       </c>
       <c r="BU11" s="57">
         <v>96.8</v>
       </c>
       <c r="BV11" s="57">
         <v>96.2</v>
       </c>
       <c r="BW11" s="57">
         <v>104.7</v>
       </c>
-      <c r="BX11" s="57">
+      <c r="BX11" s="13">
         <v>94.6</v>
       </c>
       <c r="BY11" s="13">
         <v>96.4</v>
       </c>
     </row>
     <row r="12" spans="1:77" ht="12.75" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="15">
         <v>112.7</v>
       </c>
       <c r="C12" s="15">
         <v>105.9</v>
       </c>
       <c r="D12" s="7">
         <v>108.3</v>
       </c>
       <c r="E12" s="7">
         <v>110.5</v>
       </c>
       <c r="F12" s="16">
         <v>110.58017787460001</v>
       </c>
@@ -20756,51 +20756,51 @@
       </c>
       <c r="BP12" s="23">
         <v>102.3</v>
       </c>
       <c r="BQ12" s="14">
         <v>102.5</v>
       </c>
       <c r="BR12" s="14">
         <v>103.5</v>
       </c>
       <c r="BS12" s="57">
         <v>103.6</v>
       </c>
       <c r="BT12" s="57">
         <v>101.6</v>
       </c>
       <c r="BU12" s="57">
         <v>101.1</v>
       </c>
       <c r="BV12" s="57">
         <v>101.2</v>
       </c>
       <c r="BW12" s="57">
         <v>90.2</v>
       </c>
-      <c r="BX12" s="57">
+      <c r="BX12" s="13">
         <v>99.2</v>
       </c>
       <c r="BY12" s="13">
         <v>95.6</v>
       </c>
     </row>
     <row r="13" spans="1:77" ht="12.75" customHeight="1">
       <c r="A13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>0</v>
       </c>
@@ -20989,51 +20989,51 @@
       </c>
       <c r="BP13" s="23">
         <v>101.3</v>
       </c>
       <c r="BQ13" s="14">
         <v>100.5</v>
       </c>
       <c r="BR13" s="14">
         <v>100.2</v>
       </c>
       <c r="BS13" s="57">
         <v>100</v>
       </c>
       <c r="BT13" s="57">
         <v>105.1</v>
       </c>
       <c r="BU13" s="57">
         <v>106.4</v>
       </c>
       <c r="BV13" s="57">
         <v>106.3</v>
       </c>
       <c r="BW13" s="57">
         <v>102</v>
       </c>
-      <c r="BX13" s="57">
+      <c r="BX13" s="13">
         <v>102.5</v>
       </c>
       <c r="BY13" s="13">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:77" ht="12.75" customHeight="1">
       <c r="A14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="15">
         <v>106.6</v>
       </c>
       <c r="C14" s="15">
         <v>103.2</v>
       </c>
       <c r="D14" s="7">
         <v>104.7</v>
       </c>
       <c r="E14" s="7">
         <v>107.5</v>
       </c>
       <c r="F14" s="16">
         <v>107.46182085475603</v>
       </c>
@@ -21222,51 +21222,51 @@
       </c>
       <c r="BP14" s="23">
         <v>101.7</v>
       </c>
       <c r="BQ14" s="14">
         <v>102.3</v>
       </c>
       <c r="BR14" s="14">
         <v>101.9</v>
       </c>
       <c r="BS14" s="57">
         <v>102.2</v>
       </c>
       <c r="BT14" s="57">
         <v>100</v>
       </c>
       <c r="BU14" s="57">
         <v>100.5</v>
       </c>
       <c r="BV14" s="57">
         <v>98.9</v>
       </c>
       <c r="BW14" s="57">
         <v>102.3</v>
       </c>
-      <c r="BX14" s="57">
+      <c r="BX14" s="13">
         <v>98.4</v>
       </c>
       <c r="BY14" s="13">
         <v>98.8</v>
       </c>
     </row>
     <row r="15" spans="1:77" ht="12.75" customHeight="1">
       <c r="A15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="15">
         <v>109.7</v>
       </c>
       <c r="C15" s="15">
         <v>105.3</v>
       </c>
       <c r="D15" s="7">
         <v>107.8</v>
       </c>
       <c r="E15" s="7">
         <v>109.7</v>
       </c>
       <c r="F15" s="16">
         <v>108.93678142570752</v>
       </c>
@@ -21455,51 +21455,51 @@
       </c>
       <c r="BP15" s="23">
         <v>104.3</v>
       </c>
       <c r="BQ15" s="14">
         <v>104.7</v>
       </c>
       <c r="BR15" s="14">
         <v>104.8</v>
       </c>
       <c r="BS15" s="57">
         <v>105.2</v>
       </c>
       <c r="BT15" s="57">
         <v>105.5</v>
       </c>
       <c r="BU15" s="57">
         <v>104.5</v>
       </c>
       <c r="BV15" s="57">
         <v>103.1</v>
       </c>
       <c r="BW15" s="57">
         <v>94.7</v>
       </c>
-      <c r="BX15" s="57">
+      <c r="BX15" s="13">
         <v>101.2</v>
       </c>
       <c r="BY15" s="13">
         <v>98.9</v>
       </c>
     </row>
     <row r="16" spans="1:77" ht="12.75" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="15">
         <v>108.6</v>
       </c>
       <c r="C16" s="15">
         <v>104.5</v>
       </c>
       <c r="D16" s="7">
         <v>105.8</v>
       </c>
       <c r="E16" s="7">
         <v>107.7</v>
       </c>
       <c r="F16" s="16">
         <v>107.51320127832795</v>
       </c>
@@ -21688,51 +21688,51 @@
       </c>
       <c r="BP16" s="23">
         <v>102.5</v>
       </c>
       <c r="BQ16" s="14">
         <v>101.7</v>
       </c>
       <c r="BR16" s="14">
         <v>101.9</v>
       </c>
       <c r="BS16" s="57">
         <v>101.8</v>
       </c>
       <c r="BT16" s="57">
         <v>98.8</v>
       </c>
       <c r="BU16" s="57">
         <v>98.8</v>
       </c>
       <c r="BV16" s="57">
         <v>98.7</v>
       </c>
       <c r="BW16" s="57">
         <v>105.4</v>
       </c>
-      <c r="BX16" s="57">
+      <c r="BX16" s="13">
         <v>97.4</v>
       </c>
       <c r="BY16" s="13">
         <v>97.2</v>
       </c>
     </row>
     <row r="17" spans="1:77" ht="12.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="15">
         <v>116.8</v>
       </c>
       <c r="C17" s="15">
         <v>107.4</v>
       </c>
       <c r="D17" s="7">
         <v>105.4</v>
       </c>
       <c r="E17" s="7">
         <v>104.2</v>
       </c>
       <c r="F17" s="16">
         <v>104.93902009135223</v>
       </c>
@@ -21921,51 +21921,51 @@
       </c>
       <c r="BP17" s="23">
         <v>100.4</v>
       </c>
       <c r="BQ17" s="14">
         <v>99.6</v>
       </c>
       <c r="BR17" s="14">
         <v>99.3</v>
       </c>
       <c r="BS17" s="57">
         <v>98.7</v>
       </c>
       <c r="BT17" s="57">
         <v>99.2</v>
       </c>
       <c r="BU17" s="57">
         <v>98.8</v>
       </c>
       <c r="BV17" s="57">
         <v>98</v>
       </c>
       <c r="BW17" s="57">
         <v>96.4</v>
       </c>
-      <c r="BX17" s="57">
+      <c r="BX17" s="13">
         <v>97</v>
       </c>
       <c r="BY17" s="13">
         <v>94.9</v>
       </c>
     </row>
     <row r="18" spans="1:77" ht="12.75" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="15">
         <v>110.9</v>
       </c>
       <c r="C18" s="15">
         <v>104.2</v>
       </c>
       <c r="D18" s="7">
         <v>106.4</v>
       </c>
       <c r="E18" s="7">
         <v>108.9</v>
       </c>
       <c r="F18" s="16">
         <v>108.86607492095025</v>
       </c>
@@ -22154,51 +22154,51 @@
       </c>
       <c r="BP18" s="23" t="s">
         <v>0</v>
       </c>
       <c r="BQ18" s="14" t="s">
         <v>0</v>
       </c>
       <c r="BR18" s="14" t="s">
         <v>0</v>
       </c>
       <c r="BS18" s="46" t="s">
         <v>0</v>
       </c>
       <c r="BT18" s="46" t="s">
         <v>0</v>
       </c>
       <c r="BU18" s="46" t="s">
         <v>0</v>
       </c>
       <c r="BV18" s="46" t="s">
         <v>0</v>
       </c>
       <c r="BW18" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="BX18" s="46" t="s">
+      <c r="BX18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="BY18" s="13" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:77" ht="12.75" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="15">
         <v>108.6</v>
       </c>
       <c r="C19" s="15">
         <v>104.2</v>
       </c>
       <c r="D19" s="7">
         <v>105.9</v>
       </c>
       <c r="E19" s="7">
         <v>107.7</v>
       </c>
       <c r="F19" s="16">
         <v>107.59391716024722</v>
       </c>
@@ -22387,51 +22387,51 @@
       </c>
       <c r="BP19" s="23">
         <v>104.9</v>
       </c>
       <c r="BQ19" s="14">
         <v>104.5</v>
       </c>
       <c r="BR19" s="14">
         <v>103.6</v>
       </c>
       <c r="BS19" s="57">
         <v>103.7</v>
       </c>
       <c r="BT19" s="57">
         <v>105.5</v>
       </c>
       <c r="BU19" s="57">
         <v>104.4</v>
       </c>
       <c r="BV19" s="57">
         <v>103.1</v>
       </c>
       <c r="BW19" s="57">
         <v>103.9</v>
       </c>
-      <c r="BX19" s="57">
+      <c r="BX19" s="13">
         <v>101.8</v>
       </c>
       <c r="BY19" s="13">
         <v>99.6</v>
       </c>
     </row>
     <row r="20" spans="1:77" ht="12.75" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="15">
         <v>109.5</v>
       </c>
       <c r="C20" s="15">
         <v>103.8</v>
       </c>
       <c r="D20" s="7">
         <v>106.8</v>
       </c>
       <c r="E20" s="7">
         <v>109.7</v>
       </c>
       <c r="F20" s="16">
         <v>109.73558943877038</v>
       </c>
@@ -22620,51 +22620,51 @@
       </c>
       <c r="BP20" s="23">
         <v>100.7</v>
       </c>
       <c r="BQ20" s="14">
         <v>101.6</v>
       </c>
       <c r="BR20" s="14">
         <v>102</v>
       </c>
       <c r="BS20" s="57">
         <v>102.5</v>
       </c>
       <c r="BT20" s="57">
         <v>101</v>
       </c>
       <c r="BU20" s="57">
         <v>101</v>
       </c>
       <c r="BV20" s="57">
         <v>99.7</v>
       </c>
       <c r="BW20" s="57">
         <v>97.8</v>
       </c>
-      <c r="BX20" s="57">
+      <c r="BX20" s="13">
         <v>99.5</v>
       </c>
       <c r="BY20" s="13">
         <v>95.6</v>
       </c>
     </row>
     <row r="21" spans="1:77" ht="12.75" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="21" t="s">
         <v>0</v>
       </c>
@@ -22853,51 +22853,51 @@
       </c>
       <c r="BP21" s="23">
         <v>101.6</v>
       </c>
       <c r="BQ21" s="14">
         <v>101.2</v>
       </c>
       <c r="BR21" s="14">
         <v>101.8</v>
       </c>
       <c r="BS21" s="57">
         <v>101.4</v>
       </c>
       <c r="BT21" s="57">
         <v>100.8</v>
       </c>
       <c r="BU21" s="57">
         <v>99</v>
       </c>
       <c r="BV21" s="57">
         <v>98.4</v>
       </c>
       <c r="BW21" s="57">
         <v>90</v>
       </c>
-      <c r="BX21" s="57">
+      <c r="BX21" s="13">
         <v>97.4</v>
       </c>
       <c r="BY21" s="13">
         <v>95.1</v>
       </c>
     </row>
     <row r="22" spans="1:77" ht="12.75" customHeight="1">
       <c r="A22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="21" t="s">
         <v>0</v>
       </c>
@@ -23086,52 +23086,52 @@
       </c>
       <c r="BP22" s="23">
         <v>102.6</v>
       </c>
       <c r="BQ22" s="14">
         <v>102.7</v>
       </c>
       <c r="BR22" s="14">
         <v>102.1</v>
       </c>
       <c r="BS22" s="57">
         <v>102.5</v>
       </c>
       <c r="BT22" s="57">
         <v>109.1</v>
       </c>
       <c r="BU22" s="57">
         <v>103.4</v>
       </c>
       <c r="BV22" s="57">
         <v>100.4</v>
       </c>
       <c r="BW22" s="57">
         <v>98.9</v>
       </c>
-      <c r="BX22" s="57">
-        <v>101</v>
+      <c r="BX22" s="13">
+        <v>98.3</v>
       </c>
       <c r="BY22" s="13">
         <v>96.6</v>
       </c>
     </row>
     <row r="23" spans="1:77" ht="12.75" customHeight="1">
       <c r="A23" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="15">
         <v>111</v>
       </c>
       <c r="C23" s="15">
         <v>106.3</v>
       </c>
       <c r="D23" s="7">
         <v>108.7</v>
       </c>
       <c r="E23" s="7">
         <v>110.8</v>
       </c>
       <c r="F23" s="16">
         <v>111.02604711571601</v>
       </c>
       <c r="G23" s="18">
@@ -23319,51 +23319,51 @@
       </c>
       <c r="BP23" s="23">
         <v>102.9</v>
       </c>
       <c r="BQ23" s="14">
         <v>103.5</v>
       </c>
       <c r="BR23" s="14">
         <v>102.5</v>
       </c>
       <c r="BS23" s="57">
         <v>102.4</v>
       </c>
       <c r="BT23" s="57">
         <v>98.1</v>
       </c>
       <c r="BU23" s="57">
         <v>98.6</v>
       </c>
       <c r="BV23" s="57">
         <v>98.7</v>
       </c>
       <c r="BW23" s="57">
         <v>95.9</v>
       </c>
-      <c r="BX23" s="57">
+      <c r="BX23" s="13">
         <v>98.5</v>
       </c>
       <c r="BY23" s="13">
         <v>97.1</v>
       </c>
     </row>
     <row r="24" spans="1:77" ht="12.75" customHeight="1">
       <c r="A24" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="15">
         <v>110</v>
       </c>
       <c r="C24" s="15">
         <v>105.1</v>
       </c>
       <c r="D24" s="7">
         <v>106.2</v>
       </c>
       <c r="E24" s="7">
         <v>108.7</v>
       </c>
       <c r="F24" s="16">
         <v>109.46480033984622</v>
       </c>
@@ -23552,51 +23552,51 @@
       </c>
       <c r="BP24" s="23">
         <v>103.5</v>
       </c>
       <c r="BQ24" s="14">
         <v>104.2</v>
       </c>
       <c r="BR24" s="14">
         <v>104.5</v>
       </c>
       <c r="BS24" s="57">
         <v>101.7</v>
       </c>
       <c r="BT24" s="57">
         <v>101.4</v>
       </c>
       <c r="BU24" s="57">
         <v>101.4</v>
       </c>
       <c r="BV24" s="57">
         <v>101.2</v>
       </c>
       <c r="BW24" s="57">
         <v>95.5</v>
       </c>
-      <c r="BX24" s="57">
+      <c r="BX24" s="13">
         <v>97.9</v>
       </c>
       <c r="BY24" s="13">
         <v>98.1</v>
       </c>
     </row>
     <row r="25" spans="1:77" ht="12.75" customHeight="1">
       <c r="A25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="15">
         <v>104</v>
       </c>
       <c r="C25" s="15">
         <v>103.7</v>
       </c>
       <c r="D25" s="7">
         <v>104.1</v>
       </c>
       <c r="E25" s="7">
         <v>105.3</v>
       </c>
       <c r="F25" s="16">
         <v>105.20158243971973</v>
       </c>
@@ -23785,51 +23785,51 @@
       </c>
       <c r="BP25" s="23">
         <v>105.7</v>
       </c>
       <c r="BQ25" s="14">
         <v>106.1</v>
       </c>
       <c r="BR25" s="14">
         <v>105.8</v>
       </c>
       <c r="BS25" s="57">
         <v>105.6</v>
       </c>
       <c r="BT25" s="57">
         <v>104</v>
       </c>
       <c r="BU25" s="57">
         <v>103.1</v>
       </c>
       <c r="BV25" s="57">
         <v>102.6</v>
       </c>
       <c r="BW25" s="57">
         <v>101.2</v>
       </c>
-      <c r="BX25" s="57">
+      <c r="BX25" s="13">
         <v>101.3</v>
       </c>
       <c r="BY25" s="13">
         <v>99.5</v>
       </c>
     </row>
     <row r="26" spans="1:77" ht="12.75" customHeight="1">
       <c r="A26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="21" t="s">
         <v>0</v>
       </c>
@@ -24018,196 +24018,196 @@
       </c>
       <c r="BP26" s="23">
         <v>102.3</v>
       </c>
       <c r="BQ26" s="14">
         <v>104</v>
       </c>
       <c r="BR26" s="14">
         <v>104.4</v>
       </c>
       <c r="BS26" s="57">
         <v>105</v>
       </c>
       <c r="BT26" s="57">
         <v>102.4</v>
       </c>
       <c r="BU26" s="57">
         <v>101.1</v>
       </c>
       <c r="BV26" s="57">
         <v>99.7</v>
       </c>
       <c r="BW26" s="57">
         <v>101.1</v>
       </c>
-      <c r="BX26" s="57">
+      <c r="BX26" s="13">
         <v>99.4</v>
       </c>
       <c r="BY26" s="13">
         <v>97.8</v>
       </c>
     </row>
     <row r="27" spans="1:77" ht="12.75" customHeight="1">
       <c r="A27" s="22"/>
     </row>
     <row r="28" spans="1:77" ht="12.75" customHeight="1"/>
     <row r="29" spans="1:77" ht="12.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A1:I1"/>
-[...8 lines deleted...]
-    <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="B4:BG4"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="BE2:BI2"/>
     <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="AP2:AT2"/>
+    <mergeCell ref="V2:Z2"/>
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="AU2:AY2"/>
+    <mergeCell ref="AZ2:BD2"/>
+    <mergeCell ref="BT2:BX2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="L2:P2"/>
+    <mergeCell ref="Q2:U2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010073CF044578FBF7408AB01B5C051BF749" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9cf00ecd3df91a974a8ebf257d9b1e4a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1074E36-78EC-4D7C-A25F-FC7CCBC1A3C3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAC14994-42D2-4007-94C6-0DA3816D41EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1074E36-78EC-4D7C-A25F-FC7CCBC1A3C3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>quarter</vt:lpstr>
       <vt:lpstr>period</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>