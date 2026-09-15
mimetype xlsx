--- v2 (2026-08-05)
+++ v3 (2026-09-15)
@@ -1,66 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="180" windowWidth="12510" windowHeight="7350" activeTab="1"/>
+    <workbookView xWindow="480" yWindow="180" windowWidth="12510" windowHeight="7350" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="quarter" sheetId="2" r:id="rId1"/>
-    <sheet name="period" sheetId="3" r:id="rId2"/>
+    <sheet name="Metadata" sheetId="5" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="quarter" sheetId="2" r:id="rId3"/>
+    <sheet name="period" sheetId="3" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1932" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1983" uniqueCount="93">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
@@ -165,67 +169,224 @@
   </si>
   <si>
     <t>january - september</t>
   </si>
   <si>
     <t>january - december</t>
   </si>
   <si>
     <t>per year</t>
   </si>
   <si>
     <t>Real wage index in % to the corresponding period of the previous year</t>
   </si>
   <si>
     <t>Real wage index, in % of the previous month (from 2015 to the previous quarter)</t>
   </si>
   <si>
     <t>Abay</t>
   </si>
   <si>
     <t>Коstanay</t>
   </si>
   <si>
     <t xml:space="preserve">Real wage index, in % to the corresponding month (from 2015 to the corresponding quarter) of the previous year </t>
   </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <t>In percent</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Since 2010-2011</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Calculated</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Methodology for calculating the average monthly wage of employees</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>The Turkistan Region and the city of Shymkent, a city of republican significance, were established in 2018; the Abai, Zhetysu, and Ulytau Regions were established in 2022.</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/en/classifiers/statistical/25797/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/7f0/4uve9vk532u2pywc9obx2z4mezwyposs/7%20%20%D0%9C%D0%B5%D1%82%D0%BE%D0%B4%D0%B8%D0%BA%D0%B0%20%D0%A0%D0%A1%D0%97%D0%9F%D0%A0%20%D0%B0%D0%BD%D0%B3%D0%BB.docx</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/421037/file/en/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/514504/file/en/</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702972</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Labour and Living Standards Statistics
+</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akhmetkali Gulnur Akhmetkalikyzy
+</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>+7 7172749781</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gul.akhmetkali@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Real wage index</t>
+  </si>
+  <si>
+    <t>The real wage index is a relative indicator characterizing the change in the nominal wage in the reporting period compared to the base period, taking into account price changes.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1-T “Labour Report” (frequency – quarterly, yearly)
+</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="9">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="170" formatCode="#,##0.####"/>
     <numFmt numFmtId="171" formatCode="#,##0.#"/>
     <numFmt numFmtId="172" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -238,50 +399,121 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -355,56 +587,61 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="116">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -515,132 +752,204 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="172" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -885,59 +1194,378 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/514504/file/en/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/en/classifiers/statistical/25797/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gul.akhmetkali@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/421037/file/en/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/en/NewIndex/GetIndex/702972" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DR54"/>
+  <dimension ref="A1:D30"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="DE56" sqref="DE56"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F24" sqref="F24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="39.5703125" style="65" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="83" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="65"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="86"/>
+      <c r="B1" s="86"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="66" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" s="67">
+        <v>25210103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="66" t="s">
+        <v>50</v>
+      </c>
+      <c r="B3" s="68" t="s">
+        <v>83</v>
+      </c>
+      <c r="D3" s="69"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="66" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" s="70" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="66" t="s">
+        <v>53</v>
+      </c>
+      <c r="B5" s="68" t="s">
+        <v>83</v>
+      </c>
+      <c r="D5" s="69"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="66" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" s="68" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="25.5">
+      <c r="A7" s="66" t="s">
+        <v>56</v>
+      </c>
+      <c r="B7" s="71" t="s">
+        <v>84</v>
+      </c>
+      <c r="D7" s="69"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="66" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="70" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="66" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="71" t="s">
+        <v>60</v>
+      </c>
+      <c r="D9" s="69"/>
+    </row>
+    <row r="10" spans="1:4" ht="15" customHeight="1">
+      <c r="A10" s="72" t="s">
+        <v>61</v>
+      </c>
+      <c r="B10" s="71" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="25.5">
+      <c r="A11" s="66" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="84" t="s">
+        <v>63</v>
+      </c>
+      <c r="D11" s="69"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="66" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="73" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="38.25">
+      <c r="A13" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" s="74" t="s">
+        <v>67</v>
+      </c>
+      <c r="D13" s="69"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="A14" s="87" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" s="85" t="s">
+        <v>69</v>
+      </c>
+      <c r="D14" s="69"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="A15" s="88"/>
+      <c r="B15" s="74" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" s="69"/>
+    </row>
+    <row r="16" spans="1:4">
+      <c r="A16" s="66" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="75" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" s="69"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="66" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" s="76">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="66" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="76">
+        <v>46337</v>
+      </c>
+      <c r="D18" s="69"/>
+    </row>
+    <row r="19" spans="1:4" ht="15.75" customHeight="1">
+      <c r="A19" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="71" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="15" customHeight="1">
+      <c r="A20" s="72" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="D20" s="69"/>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" s="66" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="77" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" s="66" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" s="78" t="s">
+        <v>82</v>
+      </c>
+      <c r="D22" s="69"/>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" s="79"/>
+      <c r="B23" s="65"/>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" s="79"/>
+      <c r="B24" s="80"/>
+      <c r="D24" s="69"/>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" s="79"/>
+      <c r="B25" s="80"/>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" s="79"/>
+      <c r="B26" s="80"/>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" s="79"/>
+      <c r="B27" s="80"/>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" s="79"/>
+      <c r="B28" s="80"/>
+      <c r="D28" s="69"/>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" s="79"/>
+      <c r="B29" s="80"/>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" s="81"/>
+      <c r="B30" s="82"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B16" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="65" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="65" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="65" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="65"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="110"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="111" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="111" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="111" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="111" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="111" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" ht="25.5">
+      <c r="B10" s="112" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="113"/>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="113"/>
+    </row>
+    <row r="19" spans="2:4">
+      <c r="B19" s="114" t="s">
+        <v>92</v>
+      </c>
+      <c r="C19" s="115"/>
+      <c r="D19" s="115"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:DS54"/>
+  <sheetViews>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="DT39" sqref="DT39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="24" customWidth="1"/>
     <col min="2" max="14" width="9.140625" style="24" customWidth="1"/>
     <col min="15" max="27" width="9" style="24" customWidth="1"/>
     <col min="28" max="31" width="9.140625" style="24" customWidth="1"/>
     <col min="32" max="32" width="9.28515625" style="24" customWidth="1"/>
     <col min="33" max="33" width="8.85546875" style="24" customWidth="1"/>
     <col min="34" max="34" width="10.7109375" style="24" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="24" customWidth="1"/>
     <col min="36" max="36" width="8.85546875" style="24" customWidth="1"/>
     <col min="37" max="37" width="9.42578125" style="24" customWidth="1"/>
     <col min="38" max="40" width="7.85546875" style="24"/>
     <col min="41" max="42" width="8.85546875" style="24" customWidth="1"/>
     <col min="43" max="43" width="8.7109375" style="24" customWidth="1"/>
     <col min="44" max="44" width="9.85546875" style="24" customWidth="1"/>
     <col min="45" max="47" width="7.85546875" style="24"/>
     <col min="48" max="50" width="8.7109375" style="24" customWidth="1"/>
     <col min="51" max="51" width="7.85546875" style="24" customWidth="1"/>
     <col min="52" max="53" width="7.5703125" style="24" customWidth="1"/>
     <col min="54" max="54" width="7.85546875" style="24" customWidth="1"/>
     <col min="55" max="55" width="8.140625" style="24" customWidth="1"/>
     <col min="56" max="56" width="9.42578125" style="24" customWidth="1"/>
@@ -968,228 +1596,229 @@
     <col min="83" max="83" width="8.85546875" style="24" customWidth="1"/>
     <col min="84" max="84" width="7.42578125" style="24" customWidth="1"/>
     <col min="85" max="85" width="8.7109375" style="24" customWidth="1"/>
     <col min="86" max="86" width="7.85546875" style="24"/>
     <col min="87" max="87" width="9" style="24" customWidth="1"/>
     <col min="88" max="88" width="9.28515625" style="24" customWidth="1"/>
     <col min="89" max="89" width="9.140625" style="24" customWidth="1"/>
     <col min="90" max="90" width="8.85546875" style="24" customWidth="1"/>
     <col min="91" max="91" width="9.85546875" style="24" customWidth="1"/>
     <col min="92" max="92" width="8.85546875" style="24" customWidth="1"/>
     <col min="93" max="93" width="9.7109375" style="24" customWidth="1"/>
     <col min="94" max="94" width="8.7109375" style="24" customWidth="1"/>
     <col min="95" max="96" width="9" style="24" customWidth="1"/>
     <col min="97" max="97" width="8.85546875" style="24" customWidth="1"/>
     <col min="98" max="98" width="8.28515625" style="24" customWidth="1"/>
     <col min="99" max="99" width="8.7109375" style="24" customWidth="1"/>
     <col min="100" max="100" width="9.28515625" style="24" customWidth="1"/>
     <col min="101" max="101" width="8.7109375" style="24" customWidth="1"/>
     <col min="102" max="103" width="8.140625" style="24" customWidth="1"/>
     <col min="104" max="104" width="8.42578125" style="24" customWidth="1"/>
     <col min="105" max="106" width="9" style="24" customWidth="1"/>
     <col min="107" max="107" width="8.5703125" style="24" customWidth="1"/>
     <col min="108" max="16384" width="7.85546875" style="24"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" ht="25.5" customHeight="1">
-      <c r="A1" s="69" t="s">
+    <row r="1" spans="1:123" ht="25.5" customHeight="1">
+      <c r="A1" s="93" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="69"/>
-[...10 lines deleted...]
-      <c r="M1" s="69"/>
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
+      <c r="D1" s="93"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="93"/>
+      <c r="G1" s="93"/>
+      <c r="H1" s="93"/>
+      <c r="I1" s="93"/>
+      <c r="J1" s="93"/>
+      <c r="K1" s="93"/>
+      <c r="L1" s="93"/>
+      <c r="M1" s="93"/>
       <c r="N1" s="59"/>
     </row>
-    <row r="2" spans="1:122" s="27" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="66">
+    <row r="2" spans="1:123" s="27" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="89"/>
+      <c r="B2" s="90">
         <v>2010</v>
       </c>
-      <c r="C2" s="67"/>
-[...11 lines deleted...]
-      <c r="O2" s="66">
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
+      <c r="N2" s="92"/>
+      <c r="O2" s="90">
         <v>2011</v>
       </c>
-      <c r="P2" s="67"/>
-[...11 lines deleted...]
-      <c r="AB2" s="66">
+      <c r="P2" s="91"/>
+      <c r="Q2" s="91"/>
+      <c r="R2" s="91"/>
+      <c r="S2" s="91"/>
+      <c r="T2" s="91"/>
+      <c r="U2" s="91"/>
+      <c r="V2" s="91"/>
+      <c r="W2" s="91"/>
+      <c r="X2" s="91"/>
+      <c r="Y2" s="91"/>
+      <c r="Z2" s="91"/>
+      <c r="AA2" s="92"/>
+      <c r="AB2" s="90">
         <v>2012</v>
       </c>
-      <c r="AC2" s="67"/>
-[...11 lines deleted...]
-      <c r="AO2" s="66">
+      <c r="AC2" s="91"/>
+      <c r="AD2" s="91"/>
+      <c r="AE2" s="91"/>
+      <c r="AF2" s="91"/>
+      <c r="AG2" s="91"/>
+      <c r="AH2" s="91"/>
+      <c r="AI2" s="91"/>
+      <c r="AJ2" s="91"/>
+      <c r="AK2" s="91"/>
+      <c r="AL2" s="91"/>
+      <c r="AM2" s="91"/>
+      <c r="AN2" s="92"/>
+      <c r="AO2" s="90">
         <v>2013</v>
       </c>
-      <c r="AP2" s="67"/>
-[...11 lines deleted...]
-      <c r="BB2" s="72">
+      <c r="AP2" s="91"/>
+      <c r="AQ2" s="91"/>
+      <c r="AR2" s="91"/>
+      <c r="AS2" s="91"/>
+      <c r="AT2" s="91"/>
+      <c r="AU2" s="91"/>
+      <c r="AV2" s="91"/>
+      <c r="AW2" s="91"/>
+      <c r="AX2" s="91"/>
+      <c r="AY2" s="91"/>
+      <c r="AZ2" s="91"/>
+      <c r="BA2" s="92"/>
+      <c r="BB2" s="95">
         <v>2014</v>
       </c>
-      <c r="BC2" s="72"/>
-[...11 lines deleted...]
-      <c r="BO2" s="66">
+      <c r="BC2" s="95"/>
+      <c r="BD2" s="95"/>
+      <c r="BE2" s="95"/>
+      <c r="BF2" s="95"/>
+      <c r="BG2" s="89"/>
+      <c r="BH2" s="89"/>
+      <c r="BI2" s="89"/>
+      <c r="BJ2" s="89"/>
+      <c r="BK2" s="89"/>
+      <c r="BL2" s="89"/>
+      <c r="BM2" s="89"/>
+      <c r="BN2" s="89"/>
+      <c r="BO2" s="90">
         <v>2015</v>
       </c>
-      <c r="BP2" s="67"/>
-[...3 lines deleted...]
-      <c r="BT2" s="70">
+      <c r="BP2" s="91"/>
+      <c r="BQ2" s="91"/>
+      <c r="BR2" s="91"/>
+      <c r="BS2" s="92"/>
+      <c r="BT2" s="89">
         <v>2016</v>
       </c>
-      <c r="BU2" s="70"/>
-[...3 lines deleted...]
-      <c r="BY2" s="70">
+      <c r="BU2" s="89"/>
+      <c r="BV2" s="89"/>
+      <c r="BW2" s="89"/>
+      <c r="BX2" s="89"/>
+      <c r="BY2" s="89">
         <v>2017</v>
       </c>
-      <c r="BZ2" s="70"/>
-[...3 lines deleted...]
-      <c r="CD2" s="70">
+      <c r="BZ2" s="89"/>
+      <c r="CA2" s="89"/>
+      <c r="CB2" s="89"/>
+      <c r="CC2" s="89"/>
+      <c r="CD2" s="89">
         <v>2018</v>
       </c>
-      <c r="CE2" s="70"/>
-[...3 lines deleted...]
-      <c r="CI2" s="66">
+      <c r="CE2" s="89"/>
+      <c r="CF2" s="89"/>
+      <c r="CG2" s="89"/>
+      <c r="CH2" s="89"/>
+      <c r="CI2" s="90">
         <v>2019</v>
       </c>
-      <c r="CJ2" s="67"/>
-[...3 lines deleted...]
-      <c r="CN2" s="66">
+      <c r="CJ2" s="91"/>
+      <c r="CK2" s="91"/>
+      <c r="CL2" s="91"/>
+      <c r="CM2" s="92"/>
+      <c r="CN2" s="90">
         <v>2020</v>
       </c>
-      <c r="CO2" s="67"/>
-[...1 lines deleted...]
-      <c r="CQ2" s="67"/>
+      <c r="CO2" s="91"/>
+      <c r="CP2" s="91"/>
+      <c r="CQ2" s="91"/>
       <c r="CR2" s="58"/>
-      <c r="CS2" s="66">
+      <c r="CS2" s="90">
         <v>2021</v>
       </c>
-      <c r="CT2" s="67"/>
-[...3 lines deleted...]
-      <c r="CX2" s="66">
+      <c r="CT2" s="91"/>
+      <c r="CU2" s="91"/>
+      <c r="CV2" s="91"/>
+      <c r="CW2" s="91"/>
+      <c r="CX2" s="90">
         <v>2022</v>
       </c>
-      <c r="CY2" s="67"/>
-[...3 lines deleted...]
-      <c r="DC2" s="66">
+      <c r="CY2" s="91"/>
+      <c r="CZ2" s="91"/>
+      <c r="DA2" s="91"/>
+      <c r="DB2" s="92"/>
+      <c r="DC2" s="90">
         <v>2023</v>
       </c>
-      <c r="DD2" s="67"/>
-[...3 lines deleted...]
-      <c r="DH2" s="66">
+      <c r="DD2" s="91"/>
+      <c r="DE2" s="91"/>
+      <c r="DF2" s="91"/>
+      <c r="DG2" s="92"/>
+      <c r="DH2" s="90">
         <v>2024</v>
       </c>
-      <c r="DI2" s="67"/>
-[...3 lines deleted...]
-      <c r="DM2" s="66">
+      <c r="DI2" s="91"/>
+      <c r="DJ2" s="91"/>
+      <c r="DK2" s="91"/>
+      <c r="DL2" s="92"/>
+      <c r="DM2" s="90">
         <v>2025</v>
       </c>
-      <c r="DN2" s="67"/>
-[...3 lines deleted...]
-      <c r="DR2" s="64">
+      <c r="DN2" s="91"/>
+      <c r="DO2" s="91"/>
+      <c r="DP2" s="91"/>
+      <c r="DQ2" s="92"/>
+      <c r="DR2" s="89">
         <v>2026</v>
       </c>
+      <c r="DS2" s="89"/>
     </row>
-    <row r="3" spans="1:122" s="27" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A3" s="71"/>
+    <row r="3" spans="1:123" s="27" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A3" s="94"/>
       <c r="B3" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="26" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="26" t="s">
         <v>7</v>
       </c>
       <c r="I3" s="26" t="s">
         <v>8</v>
       </c>
       <c r="J3" s="26" t="s">
@@ -1506,55 +2135,58 @@
       </c>
       <c r="DJ3" s="32" t="s">
         <v>16</v>
       </c>
       <c r="DK3" s="32" t="s">
         <v>17</v>
       </c>
       <c r="DL3" s="33" t="s">
         <v>13</v>
       </c>
       <c r="DM3" s="32" t="s">
         <v>18</v>
       </c>
       <c r="DN3" s="32" t="s">
         <v>15</v>
       </c>
       <c r="DO3" s="32" t="s">
         <v>16</v>
       </c>
       <c r="DP3" s="32" t="s">
         <v>17</v>
       </c>
       <c r="DQ3" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="DR3" s="64" t="s">
+      <c r="DR3" s="32" t="s">
         <v>18</v>
       </c>
+      <c r="DS3" s="32" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="4" spans="1:122" s="27" customFormat="1" ht="14.25" customHeight="1">
+    <row r="4" spans="1:123" s="27" customFormat="1" ht="14.25" customHeight="1">
       <c r="A4" s="60"/>
       <c r="B4" s="25"/>
       <c r="C4" s="25"/>
       <c r="D4" s="25"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26"/>
       <c r="L4" s="26"/>
       <c r="M4" s="26"/>
       <c r="N4" s="26"/>
       <c r="O4" s="25"/>
       <c r="P4" s="25"/>
       <c r="Q4" s="25"/>
       <c r="R4" s="26"/>
       <c r="S4" s="26"/>
       <c r="T4" s="26"/>
       <c r="U4" s="26"/>
       <c r="V4" s="26"/>
       <c r="W4" s="26"/>
       <c r="X4" s="26"/>
       <c r="Y4" s="26"/>
@@ -1617,51 +2249,51 @@
       <c r="CD4" s="32"/>
       <c r="CE4" s="32"/>
       <c r="CF4" s="32"/>
       <c r="CG4" s="32"/>
       <c r="CH4" s="32"/>
       <c r="CI4" s="32"/>
       <c r="CJ4" s="32"/>
       <c r="CK4" s="32"/>
       <c r="CL4" s="32"/>
       <c r="CM4" s="32"/>
       <c r="CN4" s="32"/>
       <c r="CO4" s="32"/>
       <c r="CP4" s="32"/>
       <c r="CQ4" s="32"/>
       <c r="CR4" s="32"/>
       <c r="CS4" s="32"/>
       <c r="CT4" s="32"/>
       <c r="CU4" s="32"/>
       <c r="CV4" s="32"/>
       <c r="CW4" s="33"/>
       <c r="CX4" s="32"/>
       <c r="CY4" s="32"/>
       <c r="CZ4" s="32"/>
       <c r="DE4" s="34"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="61">
         <v>79.400000000000006</v>
       </c>
       <c r="C5" s="61">
         <v>98.6</v>
       </c>
       <c r="D5" s="61">
         <v>108.2</v>
       </c>
       <c r="E5" s="61">
         <v>103.4</v>
       </c>
       <c r="F5" s="61">
         <v>98.9</v>
       </c>
       <c r="G5" s="61">
         <v>108.4</v>
       </c>
       <c r="H5" s="35">
         <v>101</v>
       </c>
       <c r="I5" s="61">
@@ -1984,52 +2616,55 @@
       </c>
       <c r="DK5" s="40">
         <v>108.9</v>
       </c>
       <c r="DL5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM5" s="40">
         <v>94</v>
       </c>
       <c r="DN5" s="13">
         <v>102.4</v>
       </c>
       <c r="DO5" s="13">
         <v>93.3</v>
       </c>
       <c r="DP5" s="13">
         <v>107.6</v>
       </c>
       <c r="DQ5" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR5" s="13">
         <v>94.8</v>
       </c>
+      <c r="DS5" s="64">
+        <v>103</v>
+      </c>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="35" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="36" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="35" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="36" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="35" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="35" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="35" t="s">
@@ -2326,52 +2961,55 @@
       </c>
       <c r="DK6" s="40">
         <v>105.7</v>
       </c>
       <c r="DL6" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM6" s="40">
         <v>94.8</v>
       </c>
       <c r="DN6" s="13">
         <v>104.2</v>
       </c>
       <c r="DO6" s="13">
         <v>95.3</v>
       </c>
       <c r="DP6" s="13">
         <v>106.2</v>
       </c>
       <c r="DQ6" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR6" s="13">
         <v>97.1</v>
       </c>
+      <c r="DS6" s="64">
+        <v>102.1</v>
+      </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="37">
         <v>84.3</v>
       </c>
       <c r="C7" s="37">
         <v>97.5</v>
       </c>
       <c r="D7" s="37">
         <v>105.5</v>
       </c>
       <c r="E7" s="37">
         <v>101.9</v>
       </c>
       <c r="F7" s="37">
         <v>107.6</v>
       </c>
       <c r="G7" s="37">
         <v>106.3</v>
       </c>
       <c r="H7" s="37">
         <v>100.5</v>
       </c>
       <c r="I7" s="37">
@@ -2694,52 +3332,55 @@
       </c>
       <c r="DK7" s="40">
         <v>103.4</v>
       </c>
       <c r="DL7" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM7" s="40">
         <v>95.2</v>
       </c>
       <c r="DN7" s="13">
         <v>103.5</v>
       </c>
       <c r="DO7" s="13">
         <v>97.2</v>
       </c>
       <c r="DP7" s="13">
         <v>107.9</v>
       </c>
       <c r="DQ7" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR7" s="13">
         <v>89.9</v>
       </c>
+      <c r="DS7" s="64">
+        <v>104.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="35">
         <v>75.099999999999994</v>
       </c>
       <c r="C8" s="35">
         <v>100</v>
       </c>
       <c r="D8" s="36">
         <v>112.3</v>
       </c>
       <c r="E8" s="35">
         <v>101.3</v>
       </c>
       <c r="F8" s="35">
         <v>101.3</v>
       </c>
       <c r="G8" s="36">
         <v>107.1</v>
       </c>
       <c r="H8" s="35">
         <v>102.6</v>
       </c>
       <c r="I8" s="35">
@@ -3062,52 +3703,55 @@
       </c>
       <c r="DK8" s="40">
         <v>107.8</v>
       </c>
       <c r="DL8" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM8" s="40">
         <v>91.3</v>
       </c>
       <c r="DN8" s="13">
         <v>102.1</v>
       </c>
       <c r="DO8" s="13">
         <v>96.1</v>
       </c>
       <c r="DP8" s="13">
         <v>106.4</v>
       </c>
       <c r="DQ8" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR8" s="13">
         <v>93.6</v>
       </c>
+      <c r="DS8" s="64">
+        <v>102.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="35">
         <v>86.3</v>
       </c>
       <c r="C9" s="36">
         <v>102.3</v>
       </c>
       <c r="D9" s="35">
         <v>100</v>
       </c>
       <c r="E9" s="36">
         <v>106.6</v>
       </c>
       <c r="F9" s="35">
         <v>104.4</v>
       </c>
       <c r="G9" s="40">
         <v>106.4</v>
       </c>
       <c r="H9" s="35">
         <v>102.2</v>
       </c>
       <c r="I9" s="35">
@@ -3430,52 +4074,55 @@
       </c>
       <c r="DK9" s="40">
         <v>112.3</v>
       </c>
       <c r="DL9" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM9" s="40">
         <v>92.9</v>
       </c>
       <c r="DN9" s="13">
         <v>111.1</v>
       </c>
       <c r="DO9" s="13">
         <v>85.8</v>
       </c>
       <c r="DP9" s="13">
         <v>109.3</v>
       </c>
       <c r="DQ9" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR9" s="13">
         <v>94.8</v>
       </c>
+      <c r="DS9" s="64">
+        <v>104.5</v>
+      </c>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="35">
         <v>89.2</v>
       </c>
       <c r="C10" s="40">
         <v>98</v>
       </c>
       <c r="D10" s="36">
         <v>106.8</v>
       </c>
       <c r="E10" s="36">
         <v>101.3</v>
       </c>
       <c r="F10" s="35">
         <v>95.5</v>
       </c>
       <c r="G10" s="35">
         <v>106</v>
       </c>
       <c r="H10" s="35">
         <v>105.7</v>
       </c>
       <c r="I10" s="35">
@@ -3798,52 +4445,55 @@
       </c>
       <c r="DK10" s="40">
         <v>99.7</v>
       </c>
       <c r="DL10" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM10" s="40">
         <v>95.4</v>
       </c>
       <c r="DN10" s="13">
         <v>89.6</v>
       </c>
       <c r="DO10" s="13">
         <v>99.7</v>
       </c>
       <c r="DP10" s="13">
         <v>98.3</v>
       </c>
       <c r="DQ10" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR10" s="13">
         <v>104.4</v>
       </c>
+      <c r="DS10" s="64">
+        <v>94.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="35">
         <v>81.3</v>
       </c>
       <c r="C11" s="35">
         <v>98.9</v>
       </c>
       <c r="D11" s="40">
         <v>109.7</v>
       </c>
       <c r="E11" s="36">
         <v>103.4</v>
       </c>
       <c r="F11" s="35">
         <v>101.1</v>
       </c>
       <c r="G11" s="36">
         <v>100.9</v>
       </c>
       <c r="H11" s="35">
         <v>103.5</v>
       </c>
       <c r="I11" s="35">
@@ -4166,52 +4816,55 @@
       </c>
       <c r="DK11" s="40">
         <v>103.7</v>
       </c>
       <c r="DL11" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM11" s="40">
         <v>96.6</v>
       </c>
       <c r="DN11" s="13">
         <v>101.5</v>
       </c>
       <c r="DO11" s="13">
         <v>93.6</v>
       </c>
       <c r="DP11" s="13">
         <v>102.4</v>
       </c>
       <c r="DQ11" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR11" s="13">
         <v>99.2</v>
       </c>
+      <c r="DS11" s="64">
+        <v>101.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="35">
         <v>88.2</v>
       </c>
       <c r="C12" s="35">
         <v>98.3</v>
       </c>
       <c r="D12" s="35">
         <v>103.6</v>
       </c>
       <c r="E12" s="36">
         <v>107.4</v>
       </c>
       <c r="F12" s="35">
         <v>102.5</v>
       </c>
       <c r="G12" s="36">
         <v>109.9</v>
       </c>
       <c r="H12" s="35">
         <v>100</v>
       </c>
       <c r="I12" s="35">
@@ -4534,52 +5187,55 @@
       </c>
       <c r="DK12" s="40">
         <v>110.3</v>
       </c>
       <c r="DL12" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM12" s="40">
         <v>95.4</v>
       </c>
       <c r="DN12" s="13">
         <v>111.7</v>
       </c>
       <c r="DO12" s="13">
         <v>84.7</v>
       </c>
       <c r="DP12" s="13">
         <v>106.4</v>
       </c>
       <c r="DQ12" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR12" s="13">
         <v>95</v>
       </c>
+      <c r="DS12" s="64">
+        <v>111.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="37" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="37" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="37" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="37" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="37" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="37" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="37" t="s">
@@ -4902,52 +5558,55 @@
       </c>
       <c r="DK13" s="40">
         <v>110.1</v>
       </c>
       <c r="DL13" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM13" s="40">
         <v>95.4</v>
       </c>
       <c r="DN13" s="13">
         <v>111.6</v>
       </c>
       <c r="DO13" s="13">
         <v>90.3</v>
       </c>
       <c r="DP13" s="13">
         <v>102.6</v>
       </c>
       <c r="DQ13" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR13" s="13">
         <v>96.7</v>
       </c>
+      <c r="DS13" s="64">
+        <v>106.1</v>
+      </c>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="37">
         <v>91.2</v>
       </c>
       <c r="C14" s="35">
         <v>91</v>
       </c>
       <c r="D14" s="37">
         <v>104.3</v>
       </c>
       <c r="E14" s="37">
         <v>108.3</v>
       </c>
       <c r="F14" s="37">
         <v>97.3</v>
       </c>
       <c r="G14" s="37">
         <v>104.4</v>
       </c>
       <c r="H14" s="37">
         <v>102.4</v>
       </c>
       <c r="I14" s="37">
@@ -5270,52 +5929,55 @@
       </c>
       <c r="DK14" s="40">
         <v>108</v>
       </c>
       <c r="DL14" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM14" s="40">
         <v>91.9</v>
       </c>
       <c r="DN14" s="13">
         <v>104.2</v>
       </c>
       <c r="DO14" s="13">
         <v>92.5</v>
       </c>
       <c r="DP14" s="13">
         <v>108.7</v>
       </c>
       <c r="DQ14" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR14" s="13">
         <v>94.3</v>
       </c>
+      <c r="DS14" s="64">
+        <v>105</v>
+      </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="35">
         <v>80.900000000000006</v>
       </c>
       <c r="C15" s="36">
         <v>97.3</v>
       </c>
       <c r="D15" s="36">
         <v>106.4</v>
       </c>
       <c r="E15" s="35">
         <v>102.6</v>
       </c>
       <c r="F15" s="35">
         <v>106</v>
       </c>
       <c r="G15" s="35">
         <v>106.7</v>
       </c>
       <c r="H15" s="35">
         <v>102</v>
       </c>
       <c r="I15" s="35">
@@ -5638,52 +6300,55 @@
       </c>
       <c r="DK15" s="40">
         <v>109.1</v>
       </c>
       <c r="DL15" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM15" s="40">
         <v>92.3</v>
       </c>
       <c r="DN15" s="13">
         <v>102.8</v>
       </c>
       <c r="DO15" s="13">
         <v>96.9</v>
       </c>
       <c r="DP15" s="13">
         <v>107.5</v>
       </c>
       <c r="DQ15" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR15" s="13">
         <v>92.3</v>
       </c>
+      <c r="DS15" s="64">
+        <v>102</v>
+      </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="35">
         <v>86.1</v>
       </c>
       <c r="C16" s="36">
         <v>99.1</v>
       </c>
       <c r="D16" s="36">
         <v>103.4</v>
       </c>
       <c r="E16" s="36">
         <v>106.1</v>
       </c>
       <c r="F16" s="35">
         <v>103.1</v>
       </c>
       <c r="G16" s="36">
         <v>108.3</v>
       </c>
       <c r="H16" s="35">
         <v>102.7</v>
       </c>
       <c r="I16" s="35">
@@ -6006,52 +6671,55 @@
       </c>
       <c r="DK16" s="40">
         <v>105.5</v>
       </c>
       <c r="DL16" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM16" s="40">
         <v>98.7</v>
       </c>
       <c r="DN16" s="13">
         <v>108.1</v>
       </c>
       <c r="DO16" s="13">
         <v>87</v>
       </c>
       <c r="DP16" s="13">
         <v>103.8</v>
       </c>
       <c r="DQ16" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR16" s="13">
         <v>99.6</v>
       </c>
+      <c r="DS16" s="64">
+        <v>106.2</v>
+      </c>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="35">
         <v>68.5</v>
       </c>
       <c r="C17" s="36">
         <v>102.1</v>
       </c>
       <c r="D17" s="36">
         <v>121.9</v>
       </c>
       <c r="E17" s="35">
         <v>99</v>
       </c>
       <c r="F17" s="35">
         <v>91</v>
       </c>
       <c r="G17" s="36">
         <v>114</v>
       </c>
       <c r="H17" s="35">
         <v>101.4</v>
       </c>
       <c r="I17" s="35">
@@ -6374,52 +7042,55 @@
       </c>
       <c r="DK17" s="40">
         <v>104.5</v>
       </c>
       <c r="DL17" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM17" s="40">
         <v>99.2</v>
       </c>
       <c r="DN17" s="13">
         <v>98.4</v>
       </c>
       <c r="DO17" s="13">
         <v>93.8</v>
       </c>
       <c r="DP17" s="13">
         <v>105.7</v>
       </c>
       <c r="DQ17" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR17" s="13">
         <v>97.2</v>
       </c>
+      <c r="DS17" s="64">
+        <v>99.8</v>
+      </c>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="35">
         <v>86.7</v>
       </c>
       <c r="C18" s="35">
         <v>97.4</v>
       </c>
       <c r="D18" s="36">
         <v>106.9</v>
       </c>
       <c r="E18" s="35">
         <v>108</v>
       </c>
       <c r="F18" s="35">
         <v>101</v>
       </c>
       <c r="G18" s="35">
         <v>118.6</v>
       </c>
       <c r="H18" s="35">
         <v>94.5</v>
       </c>
       <c r="I18" s="35">
@@ -6740,52 +7411,55 @@
       </c>
       <c r="DK18" s="35" t="s">
         <v>0</v>
       </c>
       <c r="DL18" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM18" s="35" t="s">
         <v>0</v>
       </c>
       <c r="DN18" s="35" t="s">
         <v>0</v>
       </c>
       <c r="DO18" s="35" t="s">
         <v>0</v>
       </c>
       <c r="DP18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="DQ18" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR18" s="13" t="s">
         <v>0</v>
       </c>
+      <c r="DS18" s="13" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="38">
         <v>74.099999999999994</v>
       </c>
       <c r="C19" s="37">
         <v>98.8</v>
       </c>
       <c r="D19" s="35">
         <v>107</v>
       </c>
       <c r="E19" s="37">
         <v>105.9</v>
       </c>
       <c r="F19" s="38">
         <v>101.4</v>
       </c>
       <c r="G19" s="37">
         <v>103.6</v>
       </c>
       <c r="H19" s="38">
         <v>101.5</v>
       </c>
       <c r="I19" s="38">
@@ -7108,52 +7782,55 @@
       </c>
       <c r="DK19" s="40">
         <v>111.6</v>
       </c>
       <c r="DL19" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM19" s="40">
         <v>95.4</v>
       </c>
       <c r="DN19" s="13">
         <v>99.4</v>
       </c>
       <c r="DO19" s="13">
         <v>95.4</v>
       </c>
       <c r="DP19" s="13">
         <v>108.7</v>
       </c>
       <c r="DQ19" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR19" s="13">
         <v>96.4</v>
       </c>
+      <c r="DS19" s="64">
+        <v>98.4</v>
+      </c>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="35">
         <v>85.5</v>
       </c>
       <c r="C20" s="36">
         <v>98.5</v>
       </c>
       <c r="D20" s="36">
         <v>102.6</v>
       </c>
       <c r="E20" s="35">
         <v>104.9</v>
       </c>
       <c r="F20" s="35">
         <v>103.8</v>
       </c>
       <c r="G20" s="35">
         <v>110</v>
       </c>
       <c r="H20" s="35">
         <v>97.6</v>
       </c>
       <c r="I20" s="35">
@@ -7476,52 +8153,55 @@
       </c>
       <c r="DK20" s="40">
         <v>107.3</v>
       </c>
       <c r="DL20" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM20" s="40">
         <v>92.2</v>
       </c>
       <c r="DN20" s="13">
         <v>106.9</v>
       </c>
       <c r="DO20" s="13">
         <v>92.8</v>
       </c>
       <c r="DP20" s="13">
         <v>108.9</v>
       </c>
       <c r="DQ20" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR20" s="13">
         <v>88.5</v>
       </c>
+      <c r="DS20" s="64">
+        <v>108.2</v>
+      </c>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="44" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="44" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="44" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="44" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="44" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="44" t="s">
@@ -7844,52 +8524,55 @@
       </c>
       <c r="DK21" s="40">
         <v>111.5</v>
       </c>
       <c r="DL21" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM21" s="40">
         <v>99.1</v>
       </c>
       <c r="DN21" s="13">
         <v>109.4</v>
       </c>
       <c r="DO21" s="13">
         <v>80.2</v>
       </c>
       <c r="DP21" s="13">
         <v>109.1</v>
       </c>
       <c r="DQ21" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR21" s="13">
         <v>99.4</v>
       </c>
+      <c r="DS21" s="64">
+        <v>109</v>
+      </c>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="44" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="44" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="44" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="44" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="44" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="44" t="s">
@@ -8212,52 +8895,55 @@
       </c>
       <c r="DK22" s="40">
         <v>113.8</v>
       </c>
       <c r="DL22" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM22" s="40">
         <v>96.1</v>
       </c>
       <c r="DN22" s="13">
         <v>90.3</v>
       </c>
       <c r="DO22" s="13">
         <v>96.2</v>
       </c>
       <c r="DP22" s="13">
         <v>113.6</v>
       </c>
       <c r="DQ22" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR22" s="13">
         <v>97.9</v>
       </c>
+      <c r="DS22" s="64">
+        <v>87.1</v>
+      </c>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="40">
         <v>79.7</v>
       </c>
       <c r="C23" s="37">
         <v>100.4</v>
       </c>
       <c r="D23" s="37">
         <v>103.3</v>
       </c>
       <c r="E23" s="37">
         <v>105.1</v>
       </c>
       <c r="F23" s="37">
         <v>102.1</v>
       </c>
       <c r="G23" s="37">
         <v>108.9</v>
       </c>
       <c r="H23" s="37">
         <v>100.6</v>
       </c>
       <c r="I23" s="37">
@@ -8580,52 +9266,55 @@
       </c>
       <c r="DK23" s="40">
         <v>112.5</v>
       </c>
       <c r="DL23" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM23" s="40">
         <v>94.6</v>
       </c>
       <c r="DN23" s="13">
         <v>99.7</v>
       </c>
       <c r="DO23" s="13">
         <v>93.6</v>
       </c>
       <c r="DP23" s="13">
         <v>111</v>
       </c>
       <c r="DQ23" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR23" s="13">
         <v>93.9</v>
       </c>
+      <c r="DS23" s="64">
+        <v>101.1</v>
+      </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="35">
         <v>61.2</v>
       </c>
       <c r="C24" s="35">
         <v>99.9</v>
       </c>
       <c r="D24" s="36">
         <v>115.3</v>
       </c>
       <c r="E24" s="36">
         <v>97.8</v>
       </c>
       <c r="F24" s="35">
         <v>98.5</v>
       </c>
       <c r="G24" s="36">
         <v>113.7</v>
       </c>
       <c r="H24" s="35">
         <v>101.7</v>
       </c>
       <c r="I24" s="35">
@@ -8948,52 +9637,55 @@
       </c>
       <c r="DK24" s="40">
         <v>117.3</v>
       </c>
       <c r="DL24" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM24" s="40">
         <v>88.8</v>
       </c>
       <c r="DN24" s="13">
         <v>103.1</v>
       </c>
       <c r="DO24" s="13">
         <v>93.2</v>
       </c>
       <c r="DP24" s="13">
         <v>113.5</v>
       </c>
       <c r="DQ24" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR24" s="13">
         <v>90</v>
       </c>
+      <c r="DS24" s="64">
+        <v>104</v>
+      </c>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="35">
         <v>77.599999999999994</v>
       </c>
       <c r="C25" s="36">
         <v>99.8</v>
       </c>
       <c r="D25" s="35">
         <v>109</v>
       </c>
       <c r="E25" s="36">
         <v>103.1</v>
       </c>
       <c r="F25" s="35">
         <v>95</v>
       </c>
       <c r="G25" s="36">
         <v>108.2</v>
       </c>
       <c r="H25" s="35">
         <v>99.2</v>
       </c>
       <c r="I25" s="35">
@@ -9316,52 +10008,55 @@
       </c>
       <c r="DK25" s="40">
         <v>111.1</v>
       </c>
       <c r="DL25" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM25" s="40">
         <v>93.5</v>
       </c>
       <c r="DN25" s="13">
         <v>102.2</v>
       </c>
       <c r="DO25" s="13">
         <v>96.6</v>
       </c>
       <c r="DP25" s="13">
         <v>108.4</v>
       </c>
       <c r="DQ25" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR25" s="13">
         <v>92.9</v>
       </c>
+      <c r="DS25" s="64">
+        <v>103.7</v>
+      </c>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="5" t="s">
@@ -9684,229 +10379,233 @@
       </c>
       <c r="DK26" s="40">
         <v>104.3</v>
       </c>
       <c r="DL26" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DM26" s="40">
         <v>94.1</v>
       </c>
       <c r="DN26" s="13">
         <v>103.8</v>
       </c>
       <c r="DO26" s="13">
         <v>95</v>
       </c>
       <c r="DP26" s="13">
         <v>105.7</v>
       </c>
       <c r="DQ26" s="37" t="s">
         <v>0</v>
       </c>
       <c r="DR26" s="13">
         <v>93.8</v>
       </c>
+      <c r="DS26" s="64">
+        <v>105.4</v>
+      </c>
     </row>
-    <row r="29" spans="1:122" ht="25.5" customHeight="1">
-      <c r="A29" s="69" t="s">
+    <row r="29" spans="1:123" ht="25.5" customHeight="1">
+      <c r="A29" s="93" t="s">
         <v>48</v>
       </c>
-      <c r="B29" s="69"/>
-[...10 lines deleted...]
-      <c r="M29" s="69"/>
+      <c r="B29" s="93"/>
+      <c r="C29" s="93"/>
+      <c r="D29" s="93"/>
+      <c r="E29" s="93"/>
+      <c r="F29" s="93"/>
+      <c r="G29" s="93"/>
+      <c r="H29" s="93"/>
+      <c r="I29" s="93"/>
+      <c r="J29" s="93"/>
+      <c r="K29" s="93"/>
+      <c r="L29" s="93"/>
+      <c r="M29" s="93"/>
       <c r="N29" s="59"/>
     </row>
-    <row r="30" spans="1:122" s="27" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B30" s="66">
+    <row r="30" spans="1:123" s="27" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A30" s="89"/>
+      <c r="B30" s="90">
         <v>2010</v>
       </c>
-      <c r="C30" s="67"/>
-[...11 lines deleted...]
-      <c r="O30" s="66">
+      <c r="C30" s="91"/>
+      <c r="D30" s="91"/>
+      <c r="E30" s="91"/>
+      <c r="F30" s="91"/>
+      <c r="G30" s="91"/>
+      <c r="H30" s="91"/>
+      <c r="I30" s="91"/>
+      <c r="J30" s="91"/>
+      <c r="K30" s="91"/>
+      <c r="L30" s="91"/>
+      <c r="M30" s="91"/>
+      <c r="N30" s="92"/>
+      <c r="O30" s="90">
         <v>2011</v>
       </c>
-      <c r="P30" s="67"/>
-[...11 lines deleted...]
-      <c r="AB30" s="66">
+      <c r="P30" s="91"/>
+      <c r="Q30" s="91"/>
+      <c r="R30" s="91"/>
+      <c r="S30" s="91"/>
+      <c r="T30" s="91"/>
+      <c r="U30" s="91"/>
+      <c r="V30" s="91"/>
+      <c r="W30" s="91"/>
+      <c r="X30" s="91"/>
+      <c r="Y30" s="91"/>
+      <c r="Z30" s="91"/>
+      <c r="AA30" s="92"/>
+      <c r="AB30" s="90">
         <v>2012</v>
       </c>
-      <c r="AC30" s="67"/>
-[...11 lines deleted...]
-      <c r="AO30" s="66">
+      <c r="AC30" s="91"/>
+      <c r="AD30" s="91"/>
+      <c r="AE30" s="91"/>
+      <c r="AF30" s="91"/>
+      <c r="AG30" s="91"/>
+      <c r="AH30" s="91"/>
+      <c r="AI30" s="91"/>
+      <c r="AJ30" s="91"/>
+      <c r="AK30" s="91"/>
+      <c r="AL30" s="91"/>
+      <c r="AM30" s="91"/>
+      <c r="AN30" s="92"/>
+      <c r="AO30" s="90">
         <v>2013</v>
       </c>
-      <c r="AP30" s="67"/>
-[...11 lines deleted...]
-      <c r="BB30" s="72">
+      <c r="AP30" s="91"/>
+      <c r="AQ30" s="91"/>
+      <c r="AR30" s="91"/>
+      <c r="AS30" s="91"/>
+      <c r="AT30" s="91"/>
+      <c r="AU30" s="91"/>
+      <c r="AV30" s="91"/>
+      <c r="AW30" s="91"/>
+      <c r="AX30" s="91"/>
+      <c r="AY30" s="91"/>
+      <c r="AZ30" s="91"/>
+      <c r="BA30" s="92"/>
+      <c r="BB30" s="95">
         <v>2014</v>
       </c>
-      <c r="BC30" s="72"/>
-[...11 lines deleted...]
-      <c r="BO30" s="66">
+      <c r="BC30" s="95"/>
+      <c r="BD30" s="95"/>
+      <c r="BE30" s="95"/>
+      <c r="BF30" s="95"/>
+      <c r="BG30" s="89"/>
+      <c r="BH30" s="89"/>
+      <c r="BI30" s="89"/>
+      <c r="BJ30" s="89"/>
+      <c r="BK30" s="89"/>
+      <c r="BL30" s="89"/>
+      <c r="BM30" s="89"/>
+      <c r="BN30" s="89"/>
+      <c r="BO30" s="90">
         <v>2015</v>
       </c>
-      <c r="BP30" s="67"/>
-[...3 lines deleted...]
-      <c r="BT30" s="70">
+      <c r="BP30" s="91"/>
+      <c r="BQ30" s="91"/>
+      <c r="BR30" s="91"/>
+      <c r="BS30" s="92"/>
+      <c r="BT30" s="89">
         <v>2016</v>
       </c>
-      <c r="BU30" s="70"/>
-[...3 lines deleted...]
-      <c r="BY30" s="70">
+      <c r="BU30" s="89"/>
+      <c r="BV30" s="89"/>
+      <c r="BW30" s="89"/>
+      <c r="BX30" s="89"/>
+      <c r="BY30" s="89">
         <v>2017</v>
       </c>
-      <c r="BZ30" s="70"/>
-[...3 lines deleted...]
-      <c r="CD30" s="70">
+      <c r="BZ30" s="89"/>
+      <c r="CA30" s="89"/>
+      <c r="CB30" s="89"/>
+      <c r="CC30" s="89"/>
+      <c r="CD30" s="89">
         <v>2018</v>
       </c>
-      <c r="CE30" s="70"/>
-[...3 lines deleted...]
-      <c r="CI30" s="66">
+      <c r="CE30" s="89"/>
+      <c r="CF30" s="89"/>
+      <c r="CG30" s="89"/>
+      <c r="CH30" s="89"/>
+      <c r="CI30" s="90">
         <v>2019</v>
       </c>
-      <c r="CJ30" s="67"/>
-[...3 lines deleted...]
-      <c r="CN30" s="66">
+      <c r="CJ30" s="91"/>
+      <c r="CK30" s="91"/>
+      <c r="CL30" s="91"/>
+      <c r="CM30" s="92"/>
+      <c r="CN30" s="90">
         <v>2020</v>
       </c>
-      <c r="CO30" s="67"/>
-[...1 lines deleted...]
-      <c r="CQ30" s="67"/>
+      <c r="CO30" s="91"/>
+      <c r="CP30" s="91"/>
+      <c r="CQ30" s="91"/>
       <c r="CR30" s="58"/>
-      <c r="CS30" s="66">
+      <c r="CS30" s="90">
         <v>2021</v>
       </c>
-      <c r="CT30" s="67"/>
-[...3 lines deleted...]
-      <c r="CX30" s="66">
+      <c r="CT30" s="91"/>
+      <c r="CU30" s="91"/>
+      <c r="CV30" s="91"/>
+      <c r="CW30" s="91"/>
+      <c r="CX30" s="90">
         <v>2022</v>
       </c>
-      <c r="CY30" s="67"/>
-[...3 lines deleted...]
-      <c r="DC30" s="66">
+      <c r="CY30" s="91"/>
+      <c r="CZ30" s="91"/>
+      <c r="DA30" s="91"/>
+      <c r="DB30" s="92"/>
+      <c r="DC30" s="90">
         <v>2023</v>
       </c>
-      <c r="DD30" s="67"/>
-[...3 lines deleted...]
-      <c r="DH30" s="66">
+      <c r="DD30" s="91"/>
+      <c r="DE30" s="91"/>
+      <c r="DF30" s="91"/>
+      <c r="DG30" s="92"/>
+      <c r="DH30" s="90">
         <v>2024</v>
       </c>
-      <c r="DI30" s="67"/>
-[...3 lines deleted...]
-      <c r="DM30" s="66">
+      <c r="DI30" s="91"/>
+      <c r="DJ30" s="91"/>
+      <c r="DK30" s="91"/>
+      <c r="DL30" s="92"/>
+      <c r="DM30" s="90">
         <v>2025</v>
       </c>
-      <c r="DN30" s="67"/>
-[...3 lines deleted...]
-      <c r="DR30" s="64">
+      <c r="DN30" s="91"/>
+      <c r="DO30" s="91"/>
+      <c r="DP30" s="91"/>
+      <c r="DQ30" s="92"/>
+      <c r="DR30" s="89">
         <v>2026</v>
       </c>
+      <c r="DS30" s="89"/>
     </row>
-    <row r="31" spans="1:122" s="27" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A31" s="71"/>
+    <row r="31" spans="1:123" s="27" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A31" s="94"/>
       <c r="B31" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="25" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="26" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="26" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="26" t="s">
         <v>7</v>
       </c>
       <c r="I31" s="26" t="s">
         <v>8</v>
       </c>
       <c r="J31" s="26" t="s">
@@ -10223,55 +10922,58 @@
       </c>
       <c r="DJ31" s="32" t="s">
         <v>16</v>
       </c>
       <c r="DK31" s="32" t="s">
         <v>17</v>
       </c>
       <c r="DL31" s="33" t="s">
         <v>13</v>
       </c>
       <c r="DM31" s="32" t="s">
         <v>18</v>
       </c>
       <c r="DN31" s="32" t="s">
         <v>15</v>
       </c>
       <c r="DO31" s="32" t="s">
         <v>16</v>
       </c>
       <c r="DP31" s="32" t="s">
         <v>17</v>
       </c>
       <c r="DQ31" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="DR31" s="64" t="s">
+      <c r="DR31" s="32" t="s">
         <v>18</v>
       </c>
+      <c r="DS31" s="32" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="32" spans="1:122" s="27" customFormat="1" ht="14.25" customHeight="1">
+    <row r="32" spans="1:123" s="27" customFormat="1" ht="14.25" customHeight="1">
       <c r="A32" s="60"/>
       <c r="B32" s="25"/>
       <c r="C32" s="25"/>
       <c r="D32" s="25"/>
       <c r="E32" s="26"/>
       <c r="F32" s="26"/>
       <c r="G32" s="26"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="26"/>
       <c r="N32" s="26"/>
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="26"/>
       <c r="S32" s="26"/>
       <c r="T32" s="26"/>
       <c r="U32" s="26"/>
       <c r="V32" s="26"/>
       <c r="W32" s="26"/>
       <c r="X32" s="26"/>
       <c r="Y32" s="26"/>
@@ -10334,51 +11036,51 @@
       <c r="CD32" s="32"/>
       <c r="CE32" s="32"/>
       <c r="CF32" s="32"/>
       <c r="CG32" s="32"/>
       <c r="CH32" s="32"/>
       <c r="CI32" s="32"/>
       <c r="CJ32" s="32"/>
       <c r="CK32" s="32"/>
       <c r="CL32" s="32"/>
       <c r="CM32" s="32"/>
       <c r="CN32" s="32"/>
       <c r="CO32" s="32"/>
       <c r="CP32" s="32"/>
       <c r="CQ32" s="32"/>
       <c r="CR32" s="32"/>
       <c r="CS32" s="32"/>
       <c r="CT32" s="32"/>
       <c r="CU32" s="32"/>
       <c r="CV32" s="32"/>
       <c r="CW32" s="33"/>
       <c r="CX32" s="32"/>
       <c r="CY32" s="32"/>
       <c r="CZ32" s="32"/>
       <c r="DE32" s="34"/>
     </row>
-    <row r="33" spans="1:122">
+    <row r="33" spans="1:123">
       <c r="A33" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="7">
         <v>101.2</v>
       </c>
       <c r="C33" s="7">
         <v>99.9</v>
       </c>
       <c r="D33" s="7">
         <v>102.2</v>
       </c>
       <c r="E33" s="7">
         <v>108.5</v>
       </c>
       <c r="F33" s="7">
         <v>107.5</v>
       </c>
       <c r="G33" s="7">
         <v>110.4</v>
       </c>
       <c r="H33" s="7">
         <v>110.6</v>
       </c>
       <c r="I33" s="7">
@@ -10701,52 +11403,55 @@
       </c>
       <c r="DK33" s="57">
         <v>101.8</v>
       </c>
       <c r="DL33" s="57">
         <v>102.4</v>
       </c>
       <c r="DM33" s="57">
         <v>101.2</v>
       </c>
       <c r="DN33" s="13">
         <v>100</v>
       </c>
       <c r="DO33" s="13">
         <v>98</v>
       </c>
       <c r="DP33" s="13">
         <v>96.8</v>
       </c>
       <c r="DQ33" s="13">
         <v>98.2</v>
       </c>
       <c r="DR33" s="13">
         <v>97.7</v>
       </c>
+      <c r="DS33" s="64">
+        <v>98.2</v>
+      </c>
     </row>
-    <row r="34" spans="1:122">
+    <row r="34" spans="1:123">
       <c r="A34" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="E34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="F34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="G34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="H34" s="44" t="s">
         <v>0</v>
       </c>
       <c r="I34" s="44" t="s">
@@ -11069,52 +11774,55 @@
       </c>
       <c r="DK34" s="57">
         <v>102.5</v>
       </c>
       <c r="DL34" s="57">
         <v>104.3</v>
       </c>
       <c r="DM34" s="57">
         <v>100.6</v>
       </c>
       <c r="DN34" s="13">
         <v>100.9</v>
       </c>
       <c r="DO34" s="13">
         <v>99.5</v>
       </c>
       <c r="DP34" s="13">
         <v>99.9</v>
       </c>
       <c r="DQ34" s="13">
         <v>100.1</v>
       </c>
       <c r="DR34" s="13">
         <v>102.4</v>
       </c>
+      <c r="DS34" s="64">
+        <v>100.3</v>
+      </c>
     </row>
-    <row r="35" spans="1:122">
+    <row r="35" spans="1:123">
       <c r="A35" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="7">
         <v>100.4</v>
       </c>
       <c r="C35" s="7">
         <v>99.1</v>
       </c>
       <c r="D35" s="7">
         <v>97.5</v>
       </c>
       <c r="E35" s="7">
         <v>103.4</v>
       </c>
       <c r="F35" s="7">
         <v>105</v>
       </c>
       <c r="G35" s="7">
         <v>106.7</v>
       </c>
       <c r="H35" s="7">
         <v>106.9</v>
       </c>
       <c r="I35" s="7">
@@ -11437,52 +12145,55 @@
       </c>
       <c r="DK35" s="57">
         <v>94.8</v>
       </c>
       <c r="DL35" s="57">
         <v>100.7</v>
       </c>
       <c r="DM35" s="57">
         <v>98.9</v>
       </c>
       <c r="DN35" s="13">
         <v>99.3</v>
       </c>
       <c r="DO35" s="13">
         <v>98.9</v>
       </c>
       <c r="DP35" s="13">
         <v>103.3</v>
       </c>
       <c r="DQ35" s="13">
         <v>101</v>
       </c>
       <c r="DR35" s="13">
         <v>97.6</v>
       </c>
+      <c r="DS35" s="64">
+        <v>98.4</v>
+      </c>
     </row>
-    <row r="36" spans="1:122">
+    <row r="36" spans="1:123">
       <c r="A36" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="7">
         <v>97.3</v>
       </c>
       <c r="C36" s="7">
         <v>97.3</v>
       </c>
       <c r="D36" s="7">
         <v>101.2</v>
       </c>
       <c r="E36" s="7">
         <v>106.3</v>
       </c>
       <c r="F36" s="7">
         <v>107.3</v>
       </c>
       <c r="G36" s="7">
         <v>109.7</v>
       </c>
       <c r="H36" s="7">
         <v>110.9</v>
       </c>
       <c r="I36" s="7">
@@ -11805,52 +12516,55 @@
       </c>
       <c r="DK36" s="57">
         <v>103.7</v>
       </c>
       <c r="DL36" s="57">
         <v>105.9</v>
       </c>
       <c r="DM36" s="57">
         <v>101.8</v>
       </c>
       <c r="DN36" s="13">
         <v>98.6</v>
       </c>
       <c r="DO36" s="13">
         <v>96.6</v>
       </c>
       <c r="DP36" s="13">
         <v>95.5</v>
       </c>
       <c r="DQ36" s="13">
         <v>96</v>
       </c>
       <c r="DR36" s="13">
         <v>97.8</v>
       </c>
+      <c r="DS36" s="64">
+        <v>98.4</v>
+      </c>
     </row>
-    <row r="37" spans="1:122">
+    <row r="37" spans="1:123">
       <c r="A37" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="7">
         <v>104.4</v>
       </c>
       <c r="C37" s="7">
         <v>104.1</v>
       </c>
       <c r="D37" s="7">
         <v>101.7</v>
       </c>
       <c r="E37" s="7">
         <v>105.7</v>
       </c>
       <c r="F37" s="7">
         <v>111.9</v>
       </c>
       <c r="G37" s="7">
         <v>112</v>
       </c>
       <c r="H37" s="7">
         <v>113.4</v>
       </c>
       <c r="I37" s="7">
@@ -12173,52 +12887,55 @@
       </c>
       <c r="DK37" s="57">
         <v>104.1</v>
       </c>
       <c r="DL37" s="57">
         <v>104.8</v>
       </c>
       <c r="DM37" s="57">
         <v>102.1</v>
       </c>
       <c r="DN37" s="13">
         <v>104.9</v>
       </c>
       <c r="DO37" s="13">
         <v>99.6</v>
       </c>
       <c r="DP37" s="13">
         <v>96.9</v>
       </c>
       <c r="DQ37" s="13">
         <v>100.5</v>
       </c>
       <c r="DR37" s="13">
         <v>99</v>
       </c>
+      <c r="DS37" s="64">
+        <v>93</v>
+      </c>
     </row>
-    <row r="38" spans="1:122">
+    <row r="38" spans="1:123">
       <c r="A38" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="7">
         <v>107.4</v>
       </c>
       <c r="C38" s="7">
         <v>104</v>
       </c>
       <c r="D38" s="7">
         <v>101.7</v>
       </c>
       <c r="E38" s="7">
         <v>102.1</v>
       </c>
       <c r="F38" s="7">
         <v>102.2</v>
       </c>
       <c r="G38" s="7">
         <v>108.1</v>
       </c>
       <c r="H38" s="7">
         <v>111.2</v>
       </c>
       <c r="I38" s="7">
@@ -12541,52 +13258,55 @@
       </c>
       <c r="DK38" s="57">
         <v>99.8</v>
       </c>
       <c r="DL38" s="57">
         <v>95.6</v>
       </c>
       <c r="DM38" s="57">
         <v>96.1</v>
       </c>
       <c r="DN38" s="13">
         <v>88.8</v>
       </c>
       <c r="DO38" s="13">
         <v>84.8</v>
       </c>
       <c r="DP38" s="13">
         <v>83.7</v>
       </c>
       <c r="DQ38" s="13">
         <v>86.7</v>
       </c>
       <c r="DR38" s="13">
         <v>91.8</v>
       </c>
+      <c r="DS38" s="64">
+        <v>96.6</v>
+      </c>
     </row>
-    <row r="39" spans="1:122">
+    <row r="39" spans="1:123">
       <c r="A39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="7">
         <v>106.5</v>
       </c>
       <c r="C39" s="7">
         <v>101.9</v>
       </c>
       <c r="D39" s="7">
         <v>106.5</v>
       </c>
       <c r="E39" s="7">
         <v>112</v>
       </c>
       <c r="F39" s="7">
         <v>110</v>
       </c>
       <c r="G39" s="7">
         <v>104.9</v>
       </c>
       <c r="H39" s="7">
         <v>106</v>
       </c>
       <c r="I39" s="7">
@@ -12909,52 +13629,55 @@
       </c>
       <c r="DK39" s="57">
         <v>98.1</v>
       </c>
       <c r="DL39" s="57">
         <v>102.1</v>
       </c>
       <c r="DM39" s="57">
         <v>94.8</v>
       </c>
       <c r="DN39" s="13">
         <v>99</v>
       </c>
       <c r="DO39" s="13">
         <v>95.1</v>
       </c>
       <c r="DP39" s="13">
         <v>93.9</v>
       </c>
       <c r="DQ39" s="13">
         <v>94.6</v>
       </c>
       <c r="DR39" s="13">
         <v>96.4</v>
       </c>
+      <c r="DS39" s="64">
+        <v>96.2</v>
+      </c>
     </row>
-    <row r="40" spans="1:122">
+    <row r="40" spans="1:123">
       <c r="A40" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="7">
         <v>98.4</v>
       </c>
       <c r="C40" s="7">
         <v>96</v>
       </c>
       <c r="D40" s="7">
         <v>97.4</v>
       </c>
       <c r="E40" s="7">
         <v>107.3</v>
       </c>
       <c r="F40" s="7">
         <v>109.2</v>
       </c>
       <c r="G40" s="7">
         <v>114.2</v>
       </c>
       <c r="H40" s="7">
         <v>114.7</v>
       </c>
       <c r="I40" s="7">
@@ -13277,52 +14000,55 @@
       </c>
       <c r="DK40" s="57">
         <v>102.1</v>
       </c>
       <c r="DL40" s="57">
         <v>103.6</v>
       </c>
       <c r="DM40" s="57">
         <v>101.6</v>
       </c>
       <c r="DN40" s="13">
         <v>100.3</v>
       </c>
       <c r="DO40" s="13">
         <v>99.5</v>
       </c>
       <c r="DP40" s="13">
         <v>96</v>
       </c>
       <c r="DQ40" s="13">
         <v>99.2</v>
       </c>
       <c r="DR40" s="13">
         <v>95.6</v>
       </c>
+      <c r="DS40" s="64">
+        <v>95.7</v>
+      </c>
     </row>
-    <row r="41" spans="1:122">
+    <row r="41" spans="1:123">
       <c r="A41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="E41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="F41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="H41" s="44" t="s">
         <v>0</v>
       </c>
       <c r="I41" s="44" t="s">
@@ -13603,52 +14329,55 @@
       </c>
       <c r="DK41" s="57">
         <v>100.7</v>
       </c>
       <c r="DL41" s="57">
         <v>100</v>
       </c>
       <c r="DM41" s="57">
         <v>105.1</v>
       </c>
       <c r="DN41" s="13">
         <v>108</v>
       </c>
       <c r="DO41" s="13">
         <v>105.9</v>
       </c>
       <c r="DP41" s="13">
         <v>98.8</v>
       </c>
       <c r="DQ41" s="13">
         <v>102.5</v>
       </c>
       <c r="DR41" s="13">
         <v>100</v>
       </c>
+      <c r="DS41" s="64">
+        <v>95.2</v>
+      </c>
     </row>
-    <row r="42" spans="1:122">
+    <row r="42" spans="1:123">
       <c r="A42" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="7">
         <v>109.8</v>
       </c>
       <c r="C42" s="7">
         <v>100.7</v>
       </c>
       <c r="D42" s="7">
         <v>98.7</v>
       </c>
       <c r="E42" s="7">
         <v>111.2</v>
       </c>
       <c r="F42" s="7">
         <v>107.1</v>
       </c>
       <c r="G42" s="7">
         <v>106.4</v>
       </c>
       <c r="H42" s="7">
         <v>111.2</v>
       </c>
       <c r="I42" s="7">
@@ -13971,52 +14700,55 @@
       </c>
       <c r="DK42" s="57">
         <v>103.8</v>
       </c>
       <c r="DL42" s="57">
         <v>102.2</v>
       </c>
       <c r="DM42" s="57">
         <v>100</v>
       </c>
       <c r="DN42" s="13">
         <v>100.9</v>
       </c>
       <c r="DO42" s="13">
         <v>95.6</v>
       </c>
       <c r="DP42" s="13">
         <v>96.3</v>
       </c>
       <c r="DQ42" s="13">
         <v>98.4</v>
       </c>
       <c r="DR42" s="13">
         <v>98.8</v>
       </c>
+      <c r="DS42" s="64">
+        <v>99.6</v>
+      </c>
     </row>
-    <row r="43" spans="1:122">
+    <row r="43" spans="1:123">
       <c r="A43" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="7">
         <v>103.8</v>
       </c>
       <c r="C43" s="7">
         <v>102.5</v>
       </c>
       <c r="D43" s="7">
         <v>102.8</v>
       </c>
       <c r="E43" s="7">
         <v>109.2</v>
       </c>
       <c r="F43" s="7">
         <v>110.7</v>
       </c>
       <c r="G43" s="7">
         <v>113.6</v>
       </c>
       <c r="H43" s="7">
         <v>114.4</v>
       </c>
       <c r="I43" s="7">
@@ -14339,52 +15071,55 @@
       </c>
       <c r="DK43" s="57">
         <v>104.4</v>
       </c>
       <c r="DL43" s="57">
         <v>105.2</v>
       </c>
       <c r="DM43" s="57">
         <v>105.5</v>
       </c>
       <c r="DN43" s="13">
         <v>102.7</v>
       </c>
       <c r="DO43" s="13">
         <v>100.3</v>
       </c>
       <c r="DP43" s="13">
         <v>98.9</v>
       </c>
       <c r="DQ43" s="13">
         <v>101.2</v>
       </c>
       <c r="DR43" s="13">
         <v>98.9</v>
       </c>
+      <c r="DS43" s="64">
+        <v>97.9</v>
+      </c>
     </row>
-    <row r="44" spans="1:122">
+    <row r="44" spans="1:123">
       <c r="A44" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="7">
         <v>99.5</v>
       </c>
       <c r="C44" s="7">
         <v>102.3</v>
       </c>
       <c r="D44" s="7">
         <v>103.7</v>
       </c>
       <c r="E44" s="7">
         <v>105.8</v>
       </c>
       <c r="F44" s="7">
         <v>107.2</v>
       </c>
       <c r="G44" s="7">
         <v>107.9</v>
       </c>
       <c r="H44" s="7">
         <v>109.8</v>
       </c>
       <c r="I44" s="7">
@@ -14707,52 +15442,55 @@
       </c>
       <c r="DK44" s="57">
         <v>99.4</v>
       </c>
       <c r="DL44" s="57">
         <v>101.8</v>
       </c>
       <c r="DM44" s="57">
         <v>98.8</v>
       </c>
       <c r="DN44" s="13">
         <v>99.2</v>
       </c>
       <c r="DO44" s="13">
         <v>98</v>
       </c>
       <c r="DP44" s="13">
         <v>96.4</v>
       </c>
       <c r="DQ44" s="13">
         <v>97.4</v>
       </c>
       <c r="DR44" s="13">
         <v>97.2</v>
       </c>
+      <c r="DS44" s="64">
+        <v>95.6</v>
+      </c>
     </row>
-    <row r="45" spans="1:122">
+    <row r="45" spans="1:123">
       <c r="A45" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B45" s="7">
         <v>109.3</v>
       </c>
       <c r="C45" s="7">
         <v>103.8</v>
       </c>
       <c r="D45" s="7">
         <v>112</v>
       </c>
       <c r="E45" s="7">
         <v>116</v>
       </c>
       <c r="F45" s="7">
         <v>110.3</v>
       </c>
       <c r="G45" s="7">
         <v>117.7</v>
       </c>
       <c r="H45" s="7">
         <v>119.1</v>
       </c>
       <c r="I45" s="7">
@@ -15075,52 +15813,55 @@
       </c>
       <c r="DK45" s="57">
         <v>99.3</v>
       </c>
       <c r="DL45" s="57">
         <v>98.7</v>
       </c>
       <c r="DM45" s="57">
         <v>99.2</v>
       </c>
       <c r="DN45" s="13">
         <v>98.8</v>
       </c>
       <c r="DO45" s="13">
         <v>95.8</v>
       </c>
       <c r="DP45" s="13">
         <v>96.9</v>
       </c>
       <c r="DQ45" s="13">
         <v>97</v>
       </c>
       <c r="DR45" s="13">
         <v>94.9</v>
       </c>
+      <c r="DS45" s="64">
+        <v>96.1</v>
+      </c>
     </row>
-    <row r="46" spans="1:122">
+    <row r="46" spans="1:123">
       <c r="A46" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B46" s="7">
         <v>101.9</v>
       </c>
       <c r="C46" s="7">
         <v>99.8</v>
       </c>
       <c r="D46" s="7">
         <v>101.3</v>
       </c>
       <c r="E46" s="7">
         <v>110.2</v>
       </c>
       <c r="F46" s="7">
         <v>111.7</v>
       </c>
       <c r="G46" s="7">
         <v>115.2</v>
       </c>
       <c r="H46" s="7">
         <v>115.2</v>
       </c>
       <c r="I46" s="7">
@@ -15443,52 +16184,55 @@
       </c>
       <c r="DK46" s="46" t="s">
         <v>0</v>
       </c>
       <c r="DL46" s="46" t="s">
         <v>0</v>
       </c>
       <c r="DM46" s="46" t="s">
         <v>0</v>
       </c>
       <c r="DN46" s="46" t="s">
         <v>0</v>
       </c>
       <c r="DO46" s="46" t="s">
         <v>0</v>
       </c>
       <c r="DP46" s="13" t="s">
         <v>0</v>
       </c>
       <c r="DQ46" s="13" t="s">
         <v>0</v>
       </c>
       <c r="DR46" s="13" t="s">
         <v>0</v>
       </c>
+      <c r="DS46" s="13" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="47" spans="1:122">
+    <row r="47" spans="1:123">
       <c r="A47" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="7">
         <v>99.6</v>
       </c>
       <c r="C47" s="7">
         <v>100.4</v>
       </c>
       <c r="D47" s="7">
         <v>102.4</v>
       </c>
       <c r="E47" s="7">
         <v>111.8</v>
       </c>
       <c r="F47" s="7">
         <v>109.4</v>
       </c>
       <c r="G47" s="7">
         <v>111.9</v>
       </c>
       <c r="H47" s="7">
         <v>109.9</v>
       </c>
       <c r="I47" s="7">
@@ -15811,52 +16555,55 @@
       </c>
       <c r="DK47" s="57">
         <v>101.9</v>
       </c>
       <c r="DL47" s="57">
         <v>103.7</v>
       </c>
       <c r="DM47" s="57">
         <v>105.5</v>
       </c>
       <c r="DN47" s="13">
         <v>102.9</v>
       </c>
       <c r="DO47" s="13">
         <v>101.2</v>
       </c>
       <c r="DP47" s="13">
         <v>98.4</v>
       </c>
       <c r="DQ47" s="13">
         <v>101.8</v>
       </c>
       <c r="DR47" s="13">
         <v>99.6</v>
       </c>
+      <c r="DS47" s="64">
+        <v>98.6</v>
+      </c>
     </row>
-    <row r="48" spans="1:122">
+    <row r="48" spans="1:123">
       <c r="A48" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="7">
         <v>103.4</v>
       </c>
       <c r="C48" s="7">
         <v>101.3</v>
       </c>
       <c r="D48" s="7">
         <v>99.2</v>
       </c>
       <c r="E48" s="7">
         <v>107.7</v>
       </c>
       <c r="F48" s="7">
         <v>108.1</v>
       </c>
       <c r="G48" s="7">
         <v>109.6</v>
       </c>
       <c r="H48" s="7">
         <v>106.7</v>
       </c>
       <c r="I48" s="7">
@@ -16179,52 +16926,55 @@
       </c>
       <c r="DK48" s="57">
         <v>103.4</v>
       </c>
       <c r="DL48" s="57">
         <v>102.5</v>
       </c>
       <c r="DM48" s="57">
         <v>101</v>
       </c>
       <c r="DN48" s="13">
         <v>100.5</v>
       </c>
       <c r="DO48" s="13">
         <v>98.1</v>
       </c>
       <c r="DP48" s="13">
         <v>99.5</v>
       </c>
       <c r="DQ48" s="13">
         <v>99.5</v>
       </c>
       <c r="DR48" s="13">
         <v>95.6</v>
       </c>
+      <c r="DS48" s="64">
+        <v>96.6</v>
+      </c>
     </row>
-    <row r="49" spans="1:122">
+    <row r="49" spans="1:123">
       <c r="A49" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B49" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C49" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="44" t="s">
         <v>0</v>
       </c>
       <c r="E49" s="44" t="s">
         <v>0</v>
       </c>
       <c r="F49" s="44" t="s">
         <v>0</v>
       </c>
       <c r="G49" s="44" t="s">
         <v>0</v>
       </c>
       <c r="H49" s="44" t="s">
         <v>0</v>
       </c>
       <c r="I49" s="44" t="s">
@@ -16547,52 +17297,55 @@
       </c>
       <c r="DK49" s="57">
         <v>101.4</v>
       </c>
       <c r="DL49" s="57">
         <v>101.4</v>
       </c>
       <c r="DM49" s="57">
         <v>100.8</v>
       </c>
       <c r="DN49" s="13">
         <v>97.6</v>
       </c>
       <c r="DO49" s="13">
         <v>97</v>
       </c>
       <c r="DP49" s="13">
         <v>94.8</v>
       </c>
       <c r="DQ49" s="13">
         <v>97.4</v>
       </c>
       <c r="DR49" s="13">
         <v>95.1</v>
       </c>
+      <c r="DS49" s="64">
+        <v>94.9</v>
+      </c>
     </row>
-    <row r="50" spans="1:122">
+    <row r="50" spans="1:123">
       <c r="A50" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B50" s="44" t="s">
         <v>0</v>
       </c>
       <c r="C50" s="44" t="s">
         <v>0</v>
       </c>
       <c r="D50" s="44" t="s">
         <v>0</v>
       </c>
       <c r="E50" s="44" t="s">
         <v>0</v>
       </c>
       <c r="F50" s="44" t="s">
         <v>0</v>
       </c>
       <c r="G50" s="44" t="s">
         <v>0</v>
       </c>
       <c r="H50" s="44" t="s">
         <v>0</v>
       </c>
       <c r="I50" s="44" t="s">
@@ -16915,52 +17668,55 @@
       </c>
       <c r="DK50" s="57">
         <v>101.1</v>
       </c>
       <c r="DL50" s="57">
         <v>102.5</v>
       </c>
       <c r="DM50" s="57">
         <v>109.1</v>
       </c>
       <c r="DN50" s="13">
         <v>95.9</v>
       </c>
       <c r="DO50" s="13">
         <v>94.9</v>
       </c>
       <c r="DP50" s="13">
         <v>94.8</v>
       </c>
       <c r="DQ50" s="13">
         <v>98.3</v>
       </c>
       <c r="DR50" s="13">
         <v>96.6</v>
       </c>
+      <c r="DS50" s="64">
+        <v>93.4</v>
+      </c>
     </row>
-    <row r="51" spans="1:122">
+    <row r="51" spans="1:123">
       <c r="A51" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B51" s="7">
         <v>97.4</v>
       </c>
       <c r="C51" s="7">
         <v>99.8</v>
       </c>
       <c r="D51" s="7">
         <v>98.5</v>
       </c>
       <c r="E51" s="7">
         <v>105.7</v>
       </c>
       <c r="F51" s="7">
         <v>107.1</v>
       </c>
       <c r="G51" s="7">
         <v>110.1</v>
       </c>
       <c r="H51" s="7">
         <v>109.2</v>
       </c>
       <c r="I51" s="7">
@@ -17283,52 +18039,55 @@
       </c>
       <c r="DK51" s="57">
         <v>101.5</v>
       </c>
       <c r="DL51" s="57">
         <v>102.4</v>
       </c>
       <c r="DM51" s="57">
         <v>98.1</v>
       </c>
       <c r="DN51" s="13">
         <v>100.3</v>
       </c>
       <c r="DO51" s="13">
         <v>99.2</v>
       </c>
       <c r="DP51" s="13">
         <v>97.9</v>
       </c>
       <c r="DQ51" s="13">
         <v>98.5</v>
       </c>
       <c r="DR51" s="13">
         <v>97.1</v>
       </c>
+      <c r="DS51" s="64">
+        <v>98.5</v>
+      </c>
     </row>
-    <row r="52" spans="1:122">
+    <row r="52" spans="1:123">
       <c r="A52" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B52" s="7">
         <v>93.6</v>
       </c>
       <c r="C52" s="7">
         <v>96.6</v>
       </c>
       <c r="D52" s="7">
         <v>101.4</v>
       </c>
       <c r="E52" s="7">
         <v>105.3</v>
       </c>
       <c r="F52" s="7">
         <v>106.5</v>
       </c>
       <c r="G52" s="7">
         <v>110.2</v>
       </c>
       <c r="H52" s="7">
         <v>109.2</v>
       </c>
       <c r="I52" s="7">
@@ -17651,52 +18410,55 @@
       </c>
       <c r="DK52" s="57">
         <v>99.5</v>
       </c>
       <c r="DL52" s="57">
         <v>101.7</v>
       </c>
       <c r="DM52" s="57">
         <v>101.4</v>
       </c>
       <c r="DN52" s="13">
         <v>101.9</v>
       </c>
       <c r="DO52" s="13">
         <v>100.1</v>
       </c>
       <c r="DP52" s="13">
         <v>96.9</v>
       </c>
       <c r="DQ52" s="13">
         <v>97.9</v>
       </c>
       <c r="DR52" s="13">
         <v>98.1</v>
       </c>
+      <c r="DS52" s="64">
+        <v>99</v>
+      </c>
     </row>
-    <row r="53" spans="1:122">
+    <row r="53" spans="1:123">
       <c r="A53" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B53" s="7">
         <v>96.9</v>
       </c>
       <c r="C53" s="7">
         <v>97</v>
       </c>
       <c r="D53" s="7">
         <v>102.9</v>
       </c>
       <c r="E53" s="7">
         <v>109.8</v>
       </c>
       <c r="F53" s="7">
         <v>104.9</v>
       </c>
       <c r="G53" s="7">
         <v>108.8</v>
       </c>
       <c r="H53" s="7">
         <v>105.1</v>
       </c>
       <c r="I53" s="7">
@@ -18019,52 +18781,55 @@
       </c>
       <c r="DK53" s="57">
         <v>104</v>
       </c>
       <c r="DL53" s="57">
         <v>105.6</v>
       </c>
       <c r="DM53" s="57">
         <v>104</v>
       </c>
       <c r="DN53" s="13">
         <v>102.2</v>
       </c>
       <c r="DO53" s="13">
         <v>102.6</v>
       </c>
       <c r="DP53" s="13">
         <v>100.1</v>
       </c>
       <c r="DQ53" s="13">
         <v>101.3</v>
       </c>
       <c r="DR53" s="13">
         <v>99.5</v>
       </c>
+      <c r="DS53" s="64">
+        <v>100.8</v>
+      </c>
     </row>
-    <row r="54" spans="1:122">
+    <row r="54" spans="1:123">
       <c r="A54" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>0</v>
       </c>
       <c r="I54" s="5" t="s">
@@ -18387,270 +19152,276 @@
       </c>
       <c r="DK54" s="57">
         <v>105.8</v>
       </c>
       <c r="DL54" s="57">
         <v>105</v>
       </c>
       <c r="DM54" s="57">
         <v>102.4</v>
       </c>
       <c r="DN54" s="13">
         <v>99.6</v>
       </c>
       <c r="DO54" s="13">
         <v>96.9</v>
       </c>
       <c r="DP54" s="13">
         <v>98.1</v>
       </c>
       <c r="DQ54" s="13">
         <v>99.4</v>
       </c>
       <c r="DR54" s="13">
         <v>97.8</v>
       </c>
+      <c r="DS54" s="64">
+        <v>99.4</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="36">
-[...2 lines deleted...]
-    <mergeCell ref="B30:N30"/>
+  <mergeCells count="38">
     <mergeCell ref="CI2:CM2"/>
     <mergeCell ref="BB30:BN30"/>
     <mergeCell ref="BO30:BS30"/>
     <mergeCell ref="BT30:BX30"/>
     <mergeCell ref="AO2:BA2"/>
     <mergeCell ref="BB2:BN2"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="BY2:CC2"/>
     <mergeCell ref="CD2:CH2"/>
     <mergeCell ref="BY30:CC30"/>
     <mergeCell ref="CD30:CH30"/>
     <mergeCell ref="CI30:CM30"/>
     <mergeCell ref="O30:AA30"/>
     <mergeCell ref="AB30:AN30"/>
     <mergeCell ref="AO30:BA30"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="O2:AA2"/>
     <mergeCell ref="AB2:AN2"/>
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:N30"/>
+    <mergeCell ref="DR2:DS2"/>
+    <mergeCell ref="DR30:DS30"/>
     <mergeCell ref="CN30:CQ30"/>
     <mergeCell ref="DM2:DQ2"/>
     <mergeCell ref="DM30:DQ30"/>
     <mergeCell ref="CS2:CW2"/>
     <mergeCell ref="DH2:DL2"/>
     <mergeCell ref="DH30:DL30"/>
     <mergeCell ref="CS30:CW30"/>
     <mergeCell ref="CX30:DB30"/>
     <mergeCell ref="DC2:DG2"/>
     <mergeCell ref="DC30:DG30"/>
     <mergeCell ref="CX2:DB2"/>
     <mergeCell ref="CN2:CQ2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BY29"/>
+  <dimension ref="A1:BZ29"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AZ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="BX36" sqref="BX36"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="CA21" sqref="CA21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.7109375" style="8" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="8" customWidth="1"/>
     <col min="3" max="3" width="8" style="8" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="8" customWidth="1"/>
     <col min="5" max="7" width="9.42578125" style="8" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="8" customWidth="1"/>
     <col min="9" max="10" width="9.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="8" customWidth="1"/>
     <col min="12" max="15" width="9.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="8" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="8" customWidth="1"/>
     <col min="18" max="24" width="9.140625" style="8"/>
     <col min="25" max="25" width="9.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.28515625" style="8" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="28" max="65" width="9.140625" style="8"/>
     <col min="66" max="66" width="8.42578125" style="8" customWidth="1"/>
     <col min="67" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77" ht="18.75" customHeight="1">
-      <c r="A1" s="73" t="s">
+    <row r="1" spans="1:78" ht="18.75" customHeight="1">
+      <c r="A1" s="96" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="73"/>
-[...6 lines deleted...]
-      <c r="I1" s="73"/>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
+      <c r="I1" s="96"/>
       <c r="J1" s="62"/>
       <c r="K1" s="62"/>
       <c r="L1" s="62"/>
       <c r="M1" s="62"/>
       <c r="N1" s="62"/>
       <c r="O1" s="62"/>
       <c r="P1" s="62"/>
       <c r="Q1" s="62"/>
       <c r="R1" s="62"/>
       <c r="S1" s="62"/>
       <c r="T1" s="62"/>
       <c r="U1" s="62"/>
       <c r="V1" s="62"/>
       <c r="W1" s="62"/>
       <c r="X1" s="62"/>
       <c r="Y1" s="62"/>
       <c r="Z1" s="62"/>
       <c r="AA1" s="62"/>
       <c r="AB1" s="62"/>
       <c r="AC1" s="62"/>
     </row>
-    <row r="2" spans="1:77" ht="12.75" customHeight="1">
+    <row r="2" spans="1:78" ht="12.75" customHeight="1">
       <c r="A2" s="18"/>
-      <c r="B2" s="74">
+      <c r="B2" s="97">
         <v>2011</v>
       </c>
-      <c r="C2" s="75"/>
-[...3 lines deleted...]
-      <c r="G2" s="74">
+      <c r="C2" s="98"/>
+      <c r="D2" s="98"/>
+      <c r="E2" s="98"/>
+      <c r="F2" s="99"/>
+      <c r="G2" s="97">
         <v>2012</v>
       </c>
-      <c r="H2" s="75"/>
-[...3 lines deleted...]
-      <c r="L2" s="74">
+      <c r="H2" s="98"/>
+      <c r="I2" s="98"/>
+      <c r="J2" s="98"/>
+      <c r="K2" s="99"/>
+      <c r="L2" s="97">
         <v>2013</v>
       </c>
-      <c r="M2" s="75"/>
-[...3 lines deleted...]
-      <c r="Q2" s="74">
+      <c r="M2" s="98"/>
+      <c r="N2" s="98"/>
+      <c r="O2" s="98"/>
+      <c r="P2" s="99"/>
+      <c r="Q2" s="97">
         <v>2014</v>
       </c>
-      <c r="R2" s="75"/>
-[...3 lines deleted...]
-      <c r="V2" s="74">
+      <c r="R2" s="98"/>
+      <c r="S2" s="98"/>
+      <c r="T2" s="98"/>
+      <c r="U2" s="99"/>
+      <c r="V2" s="97">
         <v>2015</v>
       </c>
-      <c r="W2" s="75"/>
-[...3 lines deleted...]
-      <c r="AA2" s="74">
+      <c r="W2" s="98"/>
+      <c r="X2" s="98"/>
+      <c r="Y2" s="98"/>
+      <c r="Z2" s="104"/>
+      <c r="AA2" s="97">
         <v>2016</v>
       </c>
-      <c r="AB2" s="75"/>
-[...3 lines deleted...]
-      <c r="AF2" s="84">
+      <c r="AB2" s="98"/>
+      <c r="AC2" s="98"/>
+      <c r="AD2" s="98"/>
+      <c r="AE2" s="104"/>
+      <c r="AF2" s="105">
         <v>2017</v>
       </c>
-      <c r="AG2" s="84"/>
-[...3 lines deleted...]
-      <c r="AK2" s="84">
+      <c r="AG2" s="105"/>
+      <c r="AH2" s="105"/>
+      <c r="AI2" s="105"/>
+      <c r="AJ2" s="105"/>
+      <c r="AK2" s="105">
         <v>2018</v>
       </c>
-      <c r="AL2" s="84"/>
-[...3 lines deleted...]
-      <c r="AP2" s="84">
+      <c r="AL2" s="105"/>
+      <c r="AM2" s="105"/>
+      <c r="AN2" s="105"/>
+      <c r="AO2" s="105"/>
+      <c r="AP2" s="105">
         <v>2019</v>
       </c>
-      <c r="AQ2" s="84"/>
-[...3 lines deleted...]
-      <c r="AU2" s="74">
+      <c r="AQ2" s="105"/>
+      <c r="AR2" s="105"/>
+      <c r="AS2" s="105"/>
+      <c r="AT2" s="109"/>
+      <c r="AU2" s="97">
         <v>2020</v>
       </c>
-      <c r="AV2" s="75"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="78">
+      <c r="AV2" s="98"/>
+      <c r="AW2" s="98"/>
+      <c r="AX2" s="98"/>
+      <c r="AY2" s="104"/>
+      <c r="AZ2" s="106">
         <v>2021</v>
       </c>
-      <c r="BA2" s="79"/>
-[...3 lines deleted...]
-      <c r="BE2" s="78">
+      <c r="BA2" s="107"/>
+      <c r="BB2" s="107"/>
+      <c r="BC2" s="107"/>
+      <c r="BD2" s="108"/>
+      <c r="BE2" s="106">
         <v>2022</v>
       </c>
-      <c r="BF2" s="79"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="78">
+      <c r="BF2" s="107"/>
+      <c r="BG2" s="107"/>
+      <c r="BH2" s="107"/>
+      <c r="BI2" s="108"/>
+      <c r="BJ2" s="106">
         <v>2023</v>
       </c>
-      <c r="BK2" s="79"/>
-[...3 lines deleted...]
-      <c r="BO2" s="78">
+      <c r="BK2" s="107"/>
+      <c r="BL2" s="107"/>
+      <c r="BM2" s="107"/>
+      <c r="BN2" s="108"/>
+      <c r="BO2" s="106">
         <v>2024</v>
       </c>
-      <c r="BP2" s="79"/>
-[...3 lines deleted...]
-      <c r="BT2" s="78">
+      <c r="BP2" s="107"/>
+      <c r="BQ2" s="107"/>
+      <c r="BR2" s="107"/>
+      <c r="BS2" s="108"/>
+      <c r="BT2" s="106">
         <v>2025</v>
       </c>
-      <c r="BU2" s="79"/>
-[...3 lines deleted...]
-      <c r="BY2" s="65">
+      <c r="BU2" s="107"/>
+      <c r="BV2" s="107"/>
+      <c r="BW2" s="107"/>
+      <c r="BX2" s="108"/>
+      <c r="BY2" s="100">
         <v>2026</v>
       </c>
+      <c r="BZ2" s="100"/>
     </row>
-    <row r="3" spans="1:77" ht="29.25" customHeight="1">
+    <row r="3" spans="1:78" ht="29.25" customHeight="1">
       <c r="A3" s="9"/>
       <c r="B3" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="10" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>41</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>42</v>
       </c>
       <c r="F3" s="10" t="s">
         <v>43</v>
       </c>
       <c r="G3" s="10" t="s">
         <v>39</v>
       </c>
       <c r="H3" s="10" t="s">
         <v>40</v>
       </c>
       <c r="I3" s="10" t="s">
         <v>41</v>
       </c>
@@ -18836,114 +19607,117 @@
       </c>
       <c r="BR3" s="10" t="s">
         <v>42</v>
       </c>
       <c r="BS3" s="10" t="s">
         <v>43</v>
       </c>
       <c r="BT3" s="10" t="s">
         <v>39</v>
       </c>
       <c r="BU3" s="10" t="s">
         <v>40</v>
       </c>
       <c r="BV3" s="10" t="s">
         <v>41</v>
       </c>
       <c r="BW3" s="10" t="s">
         <v>42</v>
       </c>
       <c r="BX3" s="10" t="s">
         <v>43</v>
       </c>
       <c r="BY3" s="10" t="s">
         <v>39</v>
       </c>
+      <c r="BZ3" s="10" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="4" spans="1:77" ht="13.5" customHeight="1">
+    <row r="4" spans="1:78" ht="13.5" customHeight="1">
       <c r="A4" s="9"/>
-      <c r="B4" s="81"/>
-[...56 lines deleted...]
-      <c r="BG4" s="83"/>
+      <c r="B4" s="101"/>
+      <c r="C4" s="102"/>
+      <c r="D4" s="102"/>
+      <c r="E4" s="102"/>
+      <c r="F4" s="102"/>
+      <c r="G4" s="102"/>
+      <c r="H4" s="102"/>
+      <c r="I4" s="102"/>
+      <c r="J4" s="102"/>
+      <c r="K4" s="102"/>
+      <c r="L4" s="102"/>
+      <c r="M4" s="102"/>
+      <c r="N4" s="102"/>
+      <c r="O4" s="102"/>
+      <c r="P4" s="102"/>
+      <c r="Q4" s="102"/>
+      <c r="R4" s="102"/>
+      <c r="S4" s="102"/>
+      <c r="T4" s="102"/>
+      <c r="U4" s="102"/>
+      <c r="V4" s="102"/>
+      <c r="W4" s="102"/>
+      <c r="X4" s="102"/>
+      <c r="Y4" s="102"/>
+      <c r="Z4" s="102"/>
+      <c r="AA4" s="102"/>
+      <c r="AB4" s="102"/>
+      <c r="AC4" s="102"/>
+      <c r="AD4" s="102"/>
+      <c r="AE4" s="102"/>
+      <c r="AF4" s="102"/>
+      <c r="AG4" s="102"/>
+      <c r="AH4" s="102"/>
+      <c r="AI4" s="102"/>
+      <c r="AJ4" s="102"/>
+      <c r="AK4" s="102"/>
+      <c r="AL4" s="102"/>
+      <c r="AM4" s="102"/>
+      <c r="AN4" s="102"/>
+      <c r="AO4" s="102"/>
+      <c r="AP4" s="102"/>
+      <c r="AQ4" s="102"/>
+      <c r="AR4" s="102"/>
+      <c r="AS4" s="102"/>
+      <c r="AT4" s="102"/>
+      <c r="AU4" s="102"/>
+      <c r="AV4" s="102"/>
+      <c r="AW4" s="102"/>
+      <c r="AX4" s="102"/>
+      <c r="AY4" s="102"/>
+      <c r="AZ4" s="102"/>
+      <c r="BA4" s="102"/>
+      <c r="BB4" s="102"/>
+      <c r="BC4" s="102"/>
+      <c r="BD4" s="102"/>
+      <c r="BE4" s="102"/>
+      <c r="BF4" s="102"/>
+      <c r="BG4" s="103"/>
       <c r="BL4" s="11"/>
     </row>
-    <row r="5" spans="1:77" ht="12">
+    <row r="5" spans="1:78" ht="12">
       <c r="A5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="15">
         <v>109</v>
       </c>
       <c r="C5" s="15">
         <v>105</v>
       </c>
       <c r="D5" s="7">
         <v>105.5</v>
       </c>
       <c r="E5" s="7">
         <v>107.2</v>
       </c>
       <c r="F5" s="16">
         <v>107.10954683663348</v>
       </c>
       <c r="G5" s="18">
         <v>111.5</v>
       </c>
       <c r="H5" s="7">
         <v>112</v>
       </c>
       <c r="I5" s="7">
@@ -19131,52 +19905,55 @@
       </c>
       <c r="BR5" s="13">
         <v>102.7</v>
       </c>
       <c r="BS5" s="57">
         <v>102.4</v>
       </c>
       <c r="BT5" s="57">
         <v>101.2</v>
       </c>
       <c r="BU5" s="57">
         <v>100.5</v>
       </c>
       <c r="BV5" s="57">
         <v>99.6</v>
       </c>
       <c r="BW5" s="57">
         <v>98.6</v>
       </c>
       <c r="BX5" s="13">
         <v>98.2</v>
       </c>
       <c r="BY5" s="13">
         <v>97.7</v>
       </c>
+      <c r="BZ5" s="64">
+        <v>99.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:77" ht="12">
+    <row r="6" spans="1:78" ht="12">
       <c r="A6" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="12" t="s">
@@ -19364,52 +20141,55 @@
       </c>
       <c r="BR6" s="14">
         <v>103.9</v>
       </c>
       <c r="BS6" s="57">
         <v>104.3</v>
       </c>
       <c r="BT6" s="57">
         <v>100.6</v>
       </c>
       <c r="BU6" s="57">
         <v>100.9</v>
       </c>
       <c r="BV6" s="57">
         <v>100.5</v>
       </c>
       <c r="BW6" s="57">
         <v>109.3</v>
       </c>
       <c r="BX6" s="13">
         <v>100.1</v>
       </c>
       <c r="BY6" s="13">
         <v>102.4</v>
       </c>
+      <c r="BZ6" s="64">
+        <v>101</v>
+      </c>
     </row>
-    <row r="7" spans="1:77" ht="12.75" customHeight="1">
+    <row r="7" spans="1:78" ht="12.75" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="15">
         <v>112.4</v>
       </c>
       <c r="C7" s="15">
         <v>106.1</v>
       </c>
       <c r="D7" s="7">
         <v>107.6</v>
       </c>
       <c r="E7" s="7">
         <v>110.8</v>
       </c>
       <c r="F7" s="16">
         <v>110.79235651134256</v>
       </c>
       <c r="G7" s="15">
         <v>117</v>
       </c>
       <c r="H7" s="7">
         <v>118.5</v>
       </c>
       <c r="I7" s="7">
@@ -19597,52 +20377,55 @@
       </c>
       <c r="BR7" s="14">
         <v>100.8</v>
       </c>
       <c r="BS7" s="57">
         <v>100.7</v>
       </c>
       <c r="BT7" s="57">
         <v>98.9</v>
       </c>
       <c r="BU7" s="57">
         <v>99.5</v>
       </c>
       <c r="BV7" s="57">
         <v>99.6</v>
       </c>
       <c r="BW7" s="57">
         <v>100.9</v>
       </c>
       <c r="BX7" s="13">
         <v>101</v>
       </c>
       <c r="BY7" s="13">
         <v>97.6</v>
       </c>
+      <c r="BZ7" s="64">
+        <v>97.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:77" ht="12.75" customHeight="1">
+    <row r="8" spans="1:78" ht="12.75" customHeight="1">
       <c r="A8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="15">
         <v>111</v>
       </c>
       <c r="C8" s="15">
         <v>105.5</v>
       </c>
       <c r="D8" s="7">
         <v>105.7</v>
       </c>
       <c r="E8" s="7">
         <v>106.5</v>
       </c>
       <c r="F8" s="16">
         <v>106.36932941107418</v>
       </c>
       <c r="G8" s="18">
         <v>111.6</v>
       </c>
       <c r="H8" s="7">
         <v>112.1</v>
       </c>
       <c r="I8" s="7">
@@ -19830,52 +20613,55 @@
       </c>
       <c r="BR8" s="14">
         <v>106.6</v>
       </c>
       <c r="BS8" s="57">
         <v>105.9</v>
       </c>
       <c r="BT8" s="57">
         <v>101.8</v>
       </c>
       <c r="BU8" s="57">
         <v>100.1</v>
       </c>
       <c r="BV8" s="57">
         <v>97.6</v>
       </c>
       <c r="BW8" s="57">
         <v>98.9</v>
       </c>
       <c r="BX8" s="13">
         <v>96</v>
       </c>
       <c r="BY8" s="13">
         <v>97.8</v>
       </c>
+      <c r="BZ8" s="64">
+        <v>97.5</v>
+      </c>
     </row>
-    <row r="9" spans="1:77" ht="12.75" customHeight="1">
+    <row r="9" spans="1:78" ht="12.75" customHeight="1">
       <c r="A9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="15">
         <v>106.7</v>
       </c>
       <c r="C9" s="15">
         <v>102.2</v>
       </c>
       <c r="D9" s="7">
         <v>104.2</v>
       </c>
       <c r="E9" s="7">
         <v>107</v>
       </c>
       <c r="F9" s="16">
         <v>106.88810744692564</v>
       </c>
       <c r="G9" s="18">
         <v>117.2</v>
       </c>
       <c r="H9" s="7">
         <v>117.4</v>
       </c>
       <c r="I9" s="7">
@@ -20063,52 +20849,55 @@
       </c>
       <c r="BR9" s="14">
         <v>104.9</v>
       </c>
       <c r="BS9" s="57">
         <v>104.8</v>
       </c>
       <c r="BT9" s="57">
         <v>102.1</v>
       </c>
       <c r="BU9" s="57">
         <v>104.5</v>
       </c>
       <c r="BV9" s="57">
         <v>102.9</v>
       </c>
       <c r="BW9" s="57">
         <v>102.8</v>
       </c>
       <c r="BX9" s="13">
         <v>100.5</v>
       </c>
       <c r="BY9" s="13">
         <v>99</v>
       </c>
+      <c r="BZ9" s="64">
+        <v>95.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:77" ht="12.75" customHeight="1">
+    <row r="10" spans="1:78" ht="12.75" customHeight="1">
       <c r="A10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="15">
         <v>110.7</v>
       </c>
       <c r="C10" s="15">
         <v>107.7</v>
       </c>
       <c r="D10" s="7">
         <v>104.4</v>
       </c>
       <c r="E10" s="7">
         <v>104.6</v>
       </c>
       <c r="F10" s="16">
         <v>103.2386711247338</v>
       </c>
       <c r="G10" s="18">
         <v>102.4</v>
       </c>
       <c r="H10" s="7">
         <v>102.6</v>
       </c>
       <c r="I10" s="7">
@@ -20296,52 +21085,55 @@
       </c>
       <c r="BR10" s="14">
         <v>95</v>
       </c>
       <c r="BS10" s="57">
         <v>95.6</v>
       </c>
       <c r="BT10" s="57">
         <v>96.1</v>
       </c>
       <c r="BU10" s="57">
         <v>91.9</v>
       </c>
       <c r="BV10" s="57">
         <v>89.4</v>
       </c>
       <c r="BW10" s="57">
         <v>104.1</v>
       </c>
       <c r="BX10" s="13">
         <v>86.7</v>
       </c>
       <c r="BY10" s="13">
         <v>91.8</v>
       </c>
+      <c r="BZ10" s="64">
+        <v>94.1</v>
+      </c>
     </row>
-    <row r="11" spans="1:77" ht="12.75" customHeight="1">
+    <row r="11" spans="1:78" ht="12.75" customHeight="1">
       <c r="A11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="15">
         <v>101.5</v>
       </c>
       <c r="C11" s="15">
         <v>100.5</v>
       </c>
       <c r="D11" s="7">
         <v>100.4</v>
       </c>
       <c r="E11" s="7">
         <v>101.4</v>
       </c>
       <c r="F11" s="16">
         <v>101.05514045826773</v>
       </c>
       <c r="G11" s="15">
         <v>103</v>
       </c>
       <c r="H11" s="7">
         <v>102.7</v>
       </c>
       <c r="I11" s="7">
@@ -20529,52 +21321,55 @@
       </c>
       <c r="BR11" s="14">
         <v>101.6</v>
       </c>
       <c r="BS11" s="57">
         <v>102.1</v>
       </c>
       <c r="BT11" s="57">
         <v>94.8</v>
       </c>
       <c r="BU11" s="57">
         <v>96.8</v>
       </c>
       <c r="BV11" s="57">
         <v>96.2</v>
       </c>
       <c r="BW11" s="57">
         <v>104.7</v>
       </c>
       <c r="BX11" s="13">
         <v>94.6</v>
       </c>
       <c r="BY11" s="13">
         <v>96.4</v>
       </c>
+      <c r="BZ11" s="64">
+        <v>96.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:77" ht="12.75" customHeight="1">
+    <row r="12" spans="1:78" ht="12.75" customHeight="1">
       <c r="A12" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="15">
         <v>112.7</v>
       </c>
       <c r="C12" s="15">
         <v>105.9</v>
       </c>
       <c r="D12" s="7">
         <v>108.3</v>
       </c>
       <c r="E12" s="7">
         <v>110.5</v>
       </c>
       <c r="F12" s="16">
         <v>110.58017787460001</v>
       </c>
       <c r="G12" s="18">
         <v>119.3</v>
       </c>
       <c r="H12" s="7">
         <v>119.1</v>
       </c>
       <c r="I12" s="7">
@@ -20762,52 +21557,55 @@
       </c>
       <c r="BR12" s="14">
         <v>103.5</v>
       </c>
       <c r="BS12" s="57">
         <v>103.6</v>
       </c>
       <c r="BT12" s="57">
         <v>101.6</v>
       </c>
       <c r="BU12" s="57">
         <v>101.1</v>
       </c>
       <c r="BV12" s="57">
         <v>101.2</v>
       </c>
       <c r="BW12" s="57">
         <v>90.2</v>
       </c>
       <c r="BX12" s="13">
         <v>99.2</v>
       </c>
       <c r="BY12" s="13">
         <v>95.6</v>
       </c>
+      <c r="BZ12" s="64">
+        <v>96.2</v>
+      </c>
     </row>
-    <row r="13" spans="1:77" ht="12.75" customHeight="1">
+    <row r="13" spans="1:78" ht="12.75" customHeight="1">
       <c r="A13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>0</v>
       </c>
       <c r="I13" s="12" t="s">
@@ -20995,52 +21793,55 @@
       </c>
       <c r="BR13" s="14">
         <v>100.2</v>
       </c>
       <c r="BS13" s="57">
         <v>100</v>
       </c>
       <c r="BT13" s="57">
         <v>105.1</v>
       </c>
       <c r="BU13" s="57">
         <v>106.4</v>
       </c>
       <c r="BV13" s="57">
         <v>106.3</v>
       </c>
       <c r="BW13" s="57">
         <v>102</v>
       </c>
       <c r="BX13" s="13">
         <v>102.5</v>
       </c>
       <c r="BY13" s="13">
         <v>100</v>
       </c>
+      <c r="BZ13" s="64">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:77" ht="12.75" customHeight="1">
+    <row r="14" spans="1:78" ht="12.75" customHeight="1">
       <c r="A14" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B14" s="15">
         <v>106.6</v>
       </c>
       <c r="C14" s="15">
         <v>103.2</v>
       </c>
       <c r="D14" s="7">
         <v>104.7</v>
       </c>
       <c r="E14" s="7">
         <v>107.5</v>
       </c>
       <c r="F14" s="16">
         <v>107.46182085475603</v>
       </c>
       <c r="G14" s="18">
         <v>114.3</v>
       </c>
       <c r="H14" s="7">
         <v>116</v>
       </c>
       <c r="I14" s="7">
@@ -21228,52 +22029,55 @@
       </c>
       <c r="BR14" s="14">
         <v>101.9</v>
       </c>
       <c r="BS14" s="57">
         <v>102.2</v>
       </c>
       <c r="BT14" s="57">
         <v>100</v>
       </c>
       <c r="BU14" s="57">
         <v>100.5</v>
       </c>
       <c r="BV14" s="57">
         <v>98.9</v>
       </c>
       <c r="BW14" s="57">
         <v>102.3</v>
       </c>
       <c r="BX14" s="13">
         <v>98.4</v>
       </c>
       <c r="BY14" s="13">
         <v>98.8</v>
       </c>
+      <c r="BZ14" s="64">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="15" spans="1:77" ht="12.75" customHeight="1">
+    <row r="15" spans="1:78" ht="12.75" customHeight="1">
       <c r="A15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="15">
         <v>109.7</v>
       </c>
       <c r="C15" s="15">
         <v>105.3</v>
       </c>
       <c r="D15" s="7">
         <v>107.8</v>
       </c>
       <c r="E15" s="7">
         <v>109.7</v>
       </c>
       <c r="F15" s="16">
         <v>108.93678142570752</v>
       </c>
       <c r="G15" s="15">
         <v>116</v>
       </c>
       <c r="H15" s="7">
         <v>114.8</v>
       </c>
       <c r="I15" s="7">
@@ -21461,52 +22265,55 @@
       </c>
       <c r="BR15" s="14">
         <v>104.8</v>
       </c>
       <c r="BS15" s="57">
         <v>105.2</v>
       </c>
       <c r="BT15" s="57">
         <v>105.5</v>
       </c>
       <c r="BU15" s="57">
         <v>104.5</v>
       </c>
       <c r="BV15" s="57">
         <v>103.1</v>
       </c>
       <c r="BW15" s="57">
         <v>94.7</v>
       </c>
       <c r="BX15" s="13">
         <v>101.2</v>
       </c>
       <c r="BY15" s="13">
         <v>98.9</v>
       </c>
+      <c r="BZ15" s="64">
+        <v>97.9</v>
+      </c>
     </row>
-    <row r="16" spans="1:77" ht="12.75" customHeight="1">
+    <row r="16" spans="1:78" ht="12.75" customHeight="1">
       <c r="A16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="15">
         <v>108.6</v>
       </c>
       <c r="C16" s="15">
         <v>104.5</v>
       </c>
       <c r="D16" s="7">
         <v>105.8</v>
       </c>
       <c r="E16" s="7">
         <v>107.7</v>
       </c>
       <c r="F16" s="16">
         <v>107.51320127832795</v>
       </c>
       <c r="G16" s="18">
         <v>115.7</v>
       </c>
       <c r="H16" s="7">
         <v>115.6</v>
       </c>
       <c r="I16" s="7">
@@ -21694,52 +22501,55 @@
       </c>
       <c r="BR16" s="14">
         <v>101.9</v>
       </c>
       <c r="BS16" s="57">
         <v>101.8</v>
       </c>
       <c r="BT16" s="57">
         <v>98.8</v>
       </c>
       <c r="BU16" s="57">
         <v>98.8</v>
       </c>
       <c r="BV16" s="57">
         <v>98.7</v>
       </c>
       <c r="BW16" s="57">
         <v>105.4</v>
       </c>
       <c r="BX16" s="13">
         <v>97.4</v>
       </c>
       <c r="BY16" s="13">
         <v>97.2</v>
       </c>
+      <c r="BZ16" s="64">
+        <v>96.6</v>
+      </c>
     </row>
-    <row r="17" spans="1:77" ht="12.75" customHeight="1">
+    <row r="17" spans="1:78" ht="12.75" customHeight="1">
       <c r="A17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="15">
         <v>116.8</v>
       </c>
       <c r="C17" s="15">
         <v>107.4</v>
       </c>
       <c r="D17" s="7">
         <v>105.4</v>
       </c>
       <c r="E17" s="7">
         <v>104.2</v>
       </c>
       <c r="F17" s="16">
         <v>104.93902009135223</v>
       </c>
       <c r="G17" s="18">
         <v>104.9</v>
       </c>
       <c r="H17" s="7">
         <v>109.5</v>
       </c>
       <c r="I17" s="7">
@@ -21927,52 +22737,55 @@
       </c>
       <c r="BR17" s="14">
         <v>99.3</v>
       </c>
       <c r="BS17" s="57">
         <v>98.7</v>
       </c>
       <c r="BT17" s="57">
         <v>99.2</v>
       </c>
       <c r="BU17" s="57">
         <v>98.8</v>
       </c>
       <c r="BV17" s="57">
         <v>98</v>
       </c>
       <c r="BW17" s="57">
         <v>96.4</v>
       </c>
       <c r="BX17" s="13">
         <v>97</v>
       </c>
       <c r="BY17" s="13">
         <v>94.9</v>
       </c>
+      <c r="BZ17" s="64">
+        <v>95.3</v>
+      </c>
     </row>
-    <row r="18" spans="1:77" ht="12.75" customHeight="1">
+    <row r="18" spans="1:78" ht="12.75" customHeight="1">
       <c r="A18" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="15">
         <v>110.9</v>
       </c>
       <c r="C18" s="15">
         <v>104.2</v>
       </c>
       <c r="D18" s="7">
         <v>106.4</v>
       </c>
       <c r="E18" s="7">
         <v>108.9</v>
       </c>
       <c r="F18" s="16">
         <v>108.86607492095025</v>
       </c>
       <c r="G18" s="18">
         <v>115.4</v>
       </c>
       <c r="H18" s="7">
         <v>114.9</v>
       </c>
       <c r="I18" s="7">
@@ -22160,52 +22973,55 @@
       </c>
       <c r="BR18" s="14" t="s">
         <v>0</v>
       </c>
       <c r="BS18" s="46" t="s">
         <v>0</v>
       </c>
       <c r="BT18" s="46" t="s">
         <v>0</v>
       </c>
       <c r="BU18" s="46" t="s">
         <v>0</v>
       </c>
       <c r="BV18" s="46" t="s">
         <v>0</v>
       </c>
       <c r="BW18" s="46" t="s">
         <v>0</v>
       </c>
       <c r="BX18" s="13" t="s">
         <v>0</v>
       </c>
       <c r="BY18" s="13" t="s">
         <v>0</v>
       </c>
+      <c r="BZ18" s="13" t="s">
+        <v>0</v>
+      </c>
     </row>
-    <row r="19" spans="1:77" ht="12.75" customHeight="1">
+    <row r="19" spans="1:78" ht="12.75" customHeight="1">
       <c r="A19" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="15">
         <v>108.6</v>
       </c>
       <c r="C19" s="15">
         <v>104.2</v>
       </c>
       <c r="D19" s="7">
         <v>105.9</v>
       </c>
       <c r="E19" s="7">
         <v>107.7</v>
       </c>
       <c r="F19" s="16">
         <v>107.59391716024722</v>
       </c>
       <c r="G19" s="18">
         <v>112.1</v>
       </c>
       <c r="H19" s="7">
         <v>111.4</v>
       </c>
       <c r="I19" s="7">
@@ -22393,52 +23209,55 @@
       </c>
       <c r="BR19" s="14">
         <v>103.6</v>
       </c>
       <c r="BS19" s="57">
         <v>103.7</v>
       </c>
       <c r="BT19" s="57">
         <v>105.5</v>
       </c>
       <c r="BU19" s="57">
         <v>104.4</v>
       </c>
       <c r="BV19" s="57">
         <v>103.1</v>
       </c>
       <c r="BW19" s="57">
         <v>103.9</v>
       </c>
       <c r="BX19" s="13">
         <v>101.8</v>
       </c>
       <c r="BY19" s="13">
         <v>99.6</v>
       </c>
+      <c r="BZ19" s="64">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="20" spans="1:77" ht="12.75" customHeight="1">
+    <row r="20" spans="1:78" ht="12.75" customHeight="1">
       <c r="A20" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="15">
         <v>109.5</v>
       </c>
       <c r="C20" s="15">
         <v>103.8</v>
       </c>
       <c r="D20" s="7">
         <v>106.8</v>
       </c>
       <c r="E20" s="7">
         <v>109.7</v>
       </c>
       <c r="F20" s="16">
         <v>109.73558943877038</v>
       </c>
       <c r="G20" s="18">
         <v>115.3</v>
       </c>
       <c r="H20" s="7">
         <v>115.8</v>
       </c>
       <c r="I20" s="7">
@@ -22626,52 +23445,55 @@
       </c>
       <c r="BR20" s="14">
         <v>102</v>
       </c>
       <c r="BS20" s="57">
         <v>102.5</v>
       </c>
       <c r="BT20" s="57">
         <v>101</v>
       </c>
       <c r="BU20" s="57">
         <v>101</v>
       </c>
       <c r="BV20" s="57">
         <v>99.7</v>
       </c>
       <c r="BW20" s="57">
         <v>97.8</v>
       </c>
       <c r="BX20" s="13">
         <v>99.5</v>
       </c>
       <c r="BY20" s="13">
         <v>95.6</v>
       </c>
+      <c r="BZ20" s="64">
+        <v>96</v>
+      </c>
     </row>
-    <row r="21" spans="1:77" ht="12.75" customHeight="1">
+    <row r="21" spans="1:78" ht="12.75" customHeight="1">
       <c r="A21" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="F21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="H21" s="21" t="s">
         <v>0</v>
       </c>
       <c r="I21" s="21" t="s">
@@ -22859,52 +23681,55 @@
       </c>
       <c r="BR21" s="14">
         <v>101.8</v>
       </c>
       <c r="BS21" s="57">
         <v>101.4</v>
       </c>
       <c r="BT21" s="57">
         <v>100.8</v>
       </c>
       <c r="BU21" s="57">
         <v>99</v>
       </c>
       <c r="BV21" s="57">
         <v>98.4</v>
       </c>
       <c r="BW21" s="57">
         <v>90</v>
       </c>
       <c r="BX21" s="13">
         <v>97.4</v>
       </c>
       <c r="BY21" s="13">
         <v>95.1</v>
       </c>
+      <c r="BZ21" s="64">
+        <v>94.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:77" ht="12.75" customHeight="1">
+    <row r="22" spans="1:78" ht="12.75" customHeight="1">
       <c r="A22" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="F22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="H22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="I22" s="21" t="s">
@@ -23092,52 +23917,55 @@
       </c>
       <c r="BR22" s="14">
         <v>102.1</v>
       </c>
       <c r="BS22" s="57">
         <v>102.5</v>
       </c>
       <c r="BT22" s="57">
         <v>109.1</v>
       </c>
       <c r="BU22" s="57">
         <v>103.4</v>
       </c>
       <c r="BV22" s="57">
         <v>100.4</v>
       </c>
       <c r="BW22" s="57">
         <v>98.9</v>
       </c>
       <c r="BX22" s="13">
         <v>98.3</v>
       </c>
       <c r="BY22" s="13">
         <v>96.6</v>
       </c>
+      <c r="BZ22" s="64">
+        <v>93.9</v>
+      </c>
     </row>
-    <row r="23" spans="1:77" ht="12.75" customHeight="1">
+    <row r="23" spans="1:78" ht="12.75" customHeight="1">
       <c r="A23" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="15">
         <v>111</v>
       </c>
       <c r="C23" s="15">
         <v>106.3</v>
       </c>
       <c r="D23" s="7">
         <v>108.7</v>
       </c>
       <c r="E23" s="7">
         <v>110.8</v>
       </c>
       <c r="F23" s="16">
         <v>111.02604711571601</v>
       </c>
       <c r="G23" s="18">
         <v>115.8</v>
       </c>
       <c r="H23" s="7">
         <v>116.6</v>
       </c>
       <c r="I23" s="7">
@@ -23325,52 +24153,55 @@
       </c>
       <c r="BR23" s="14">
         <v>102.5</v>
       </c>
       <c r="BS23" s="57">
         <v>102.4</v>
       </c>
       <c r="BT23" s="57">
         <v>98.1</v>
       </c>
       <c r="BU23" s="57">
         <v>98.6</v>
       </c>
       <c r="BV23" s="57">
         <v>98.7</v>
       </c>
       <c r="BW23" s="57">
         <v>95.9</v>
       </c>
       <c r="BX23" s="13">
         <v>98.5</v>
       </c>
       <c r="BY23" s="13">
         <v>97.1</v>
       </c>
+      <c r="BZ23" s="64">
+        <v>98.3</v>
+      </c>
     </row>
-    <row r="24" spans="1:77" ht="12.75" customHeight="1">
+    <row r="24" spans="1:78" ht="12.75" customHeight="1">
       <c r="A24" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="15">
         <v>110</v>
       </c>
       <c r="C24" s="15">
         <v>105.1</v>
       </c>
       <c r="D24" s="7">
         <v>106.2</v>
       </c>
       <c r="E24" s="7">
         <v>108.7</v>
       </c>
       <c r="F24" s="16">
         <v>109.46480033984622</v>
       </c>
       <c r="G24" s="18">
         <v>111.4</v>
       </c>
       <c r="H24" s="7">
         <v>110.7</v>
       </c>
       <c r="I24" s="7">
@@ -23558,52 +24389,55 @@
       </c>
       <c r="BR24" s="14">
         <v>104.5</v>
       </c>
       <c r="BS24" s="57">
         <v>101.7</v>
       </c>
       <c r="BT24" s="57">
         <v>101.4</v>
       </c>
       <c r="BU24" s="57">
         <v>101.4</v>
       </c>
       <c r="BV24" s="57">
         <v>101.2</v>
       </c>
       <c r="BW24" s="57">
         <v>95.5</v>
       </c>
       <c r="BX24" s="13">
         <v>97.9</v>
       </c>
       <c r="BY24" s="13">
         <v>98.1</v>
       </c>
+      <c r="BZ24" s="64">
+        <v>99.5</v>
+      </c>
     </row>
-    <row r="25" spans="1:77" ht="12.75" customHeight="1">
+    <row r="25" spans="1:78" ht="12.75" customHeight="1">
       <c r="A25" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="15">
         <v>104</v>
       </c>
       <c r="C25" s="15">
         <v>103.7</v>
       </c>
       <c r="D25" s="7">
         <v>104.1</v>
       </c>
       <c r="E25" s="7">
         <v>105.3</v>
       </c>
       <c r="F25" s="16">
         <v>105.20158243971973</v>
       </c>
       <c r="G25" s="18">
         <v>108.9</v>
       </c>
       <c r="H25" s="7">
         <v>108.5</v>
       </c>
       <c r="I25" s="7">
@@ -23791,52 +24625,55 @@
       </c>
       <c r="BR25" s="14">
         <v>105.8</v>
       </c>
       <c r="BS25" s="57">
         <v>105.6</v>
       </c>
       <c r="BT25" s="57">
         <v>104</v>
       </c>
       <c r="BU25" s="57">
         <v>103.1</v>
       </c>
       <c r="BV25" s="57">
         <v>102.6</v>
       </c>
       <c r="BW25" s="57">
         <v>101.2</v>
       </c>
       <c r="BX25" s="13">
         <v>101.3</v>
       </c>
       <c r="BY25" s="13">
         <v>99.5</v>
       </c>
+      <c r="BZ25" s="64">
+        <v>108.2</v>
+      </c>
     </row>
-    <row r="26" spans="1:77" ht="12.75" customHeight="1">
+    <row r="26" spans="1:78" ht="12.75" customHeight="1">
       <c r="A26" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="C26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="F26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="H26" s="21" t="s">
         <v>0</v>
       </c>
       <c r="I26" s="21" t="s">
@@ -24024,206 +24861,212 @@
       </c>
       <c r="BR26" s="14">
         <v>104.4</v>
       </c>
       <c r="BS26" s="57">
         <v>105</v>
       </c>
       <c r="BT26" s="57">
         <v>102.4</v>
       </c>
       <c r="BU26" s="57">
         <v>101.1</v>
       </c>
       <c r="BV26" s="57">
         <v>99.7</v>
       </c>
       <c r="BW26" s="57">
         <v>101.1</v>
       </c>
       <c r="BX26" s="13">
         <v>99.4</v>
       </c>
       <c r="BY26" s="13">
         <v>97.8</v>
       </c>
+      <c r="BZ26" s="64">
+        <v>98.6</v>
+      </c>
     </row>
-    <row r="27" spans="1:77" ht="12.75" customHeight="1">
+    <row r="27" spans="1:78" ht="12.75" customHeight="1">
       <c r="A27" s="22"/>
     </row>
-    <row r="28" spans="1:77" ht="12.75" customHeight="1"/>
-    <row r="29" spans="1:77" ht="12.75" customHeight="1"/>
+    <row r="28" spans="1:78" ht="12.75" customHeight="1"/>
+    <row r="29" spans="1:78" ht="12.75" customHeight="1"/>
   </sheetData>
-  <mergeCells count="17">
+  <mergeCells count="18">
+    <mergeCell ref="BY2:BZ2"/>
     <mergeCell ref="B4:BG4"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="BE2:BI2"/>
     <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="V2:Z2"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="AU2:AY2"/>
     <mergeCell ref="AZ2:BD2"/>
     <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="Q2:U2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010073CF044578FBF7408AB01B5C051BF749" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9cf00ecd3df91a974a8ebf257d9b1e4a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1074E36-78EC-4D7C-A25F-FC7CCBC1A3C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4001DC2A-F23B-454E-92B4-02A34921B0A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAC14994-42D2-4007-94C6-0DA3816D41EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
       <vt:lpstr>quarter</vt:lpstr>
       <vt:lpstr>period</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Асия Каналбаевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>