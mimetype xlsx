--- v0 (2026-05-14)
+++ v1 (2026-07-14)
@@ -31,51 +31,51 @@
     <sheet name="кезең" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">тоқсан!$2:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">тоқсан!$A$1:$BC$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1908" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1935" uniqueCount="48">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -357,51 +357,51 @@
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="73">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -470,117 +470,120 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный_Лист1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -852,54 +855,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DQ56"/>
+  <dimension ref="A1:DR56"/>
   <sheetViews>
-    <sheetView topLeftCell="CR1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="DR36" sqref="DR36"/>
+    <sheetView topLeftCell="CR16" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="DQ35" sqref="DQ35:DQ56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="25" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="25" customWidth="1"/>
     <col min="3" max="4" width="8.85546875" style="25" customWidth="1"/>
     <col min="5" max="5" width="9" style="25" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" style="25" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="25" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="25" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="25" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="25" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="25" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="25" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="25" customWidth="1"/>
     <col min="14" max="14" width="9.7109375" style="25" customWidth="1"/>
     <col min="15" max="16" width="9.85546875" style="25" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" style="25" customWidth="1"/>
     <col min="18" max="18" width="9" style="25" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="25" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="25" customWidth="1"/>
     <col min="21" max="22" width="9.42578125" style="25" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="25" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="25" customWidth="1"/>
@@ -960,59 +963,59 @@
     <col min="90" max="90" width="9.7109375" style="26" customWidth="1"/>
     <col min="91" max="91" width="9.85546875" style="26" customWidth="1"/>
     <col min="92" max="92" width="10.42578125" style="25" customWidth="1"/>
     <col min="93" max="93" width="10" style="25" customWidth="1"/>
     <col min="94" max="94" width="9" style="25" customWidth="1"/>
     <col min="95" max="95" width="9.140625" style="25" customWidth="1"/>
     <col min="96" max="96" width="8.85546875" style="25" customWidth="1"/>
     <col min="97" max="97" width="9" style="25" customWidth="1"/>
     <col min="98" max="98" width="8.85546875" style="25" customWidth="1"/>
     <col min="99" max="99" width="8.7109375" style="25" customWidth="1"/>
     <col min="100" max="101" width="9.140625" style="25" customWidth="1"/>
     <col min="102" max="102" width="8.5703125" style="25" customWidth="1"/>
     <col min="103" max="103" width="9" style="25" customWidth="1"/>
     <col min="104" max="104" width="9.5703125" style="25" customWidth="1"/>
     <col min="105" max="105" width="9.28515625" style="25" customWidth="1"/>
     <col min="106" max="106" width="9.140625" style="25" customWidth="1"/>
     <col min="107" max="107" width="8.85546875" style="25" customWidth="1"/>
     <col min="108" max="108" width="8.42578125" style="25" customWidth="1"/>
     <col min="109" max="109" width="8.85546875" style="25" customWidth="1"/>
     <col min="110" max="110" width="9" style="25" customWidth="1"/>
     <col min="111" max="111" width="8.85546875" style="25" customWidth="1"/>
     <col min="112" max="112" width="8.5703125" style="25" customWidth="1"/>
     <col min="113" max="16384" width="7.85546875" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121" ht="33" customHeight="1">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:122" ht="33" customHeight="1">
+      <c r="A1" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="56"/>
-[...3 lines deleted...]
-      <c r="F1" s="56"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
       <c r="M1" s="45"/>
       <c r="N1" s="45"/>
       <c r="O1" s="45"/>
       <c r="P1" s="45"/>
       <c r="Q1" s="45"/>
       <c r="R1" s="45"/>
       <c r="S1" s="45"/>
       <c r="T1" s="45"/>
       <c r="U1" s="45"/>
       <c r="V1" s="45"/>
       <c r="W1" s="45"/>
       <c r="X1" s="45"/>
       <c r="Y1" s="45"/>
       <c r="Z1" s="45"/>
       <c r="AA1" s="45"/>
       <c r="AB1" s="45"/>
       <c r="AC1" s="45"/>
       <c r="AD1" s="45"/>
       <c r="AE1" s="45"/>
@@ -1022,209 +1025,210 @@
       <c r="AI1" s="45"/>
       <c r="AJ1" s="45"/>
       <c r="AK1" s="45"/>
       <c r="AL1" s="45"/>
       <c r="AM1" s="45"/>
       <c r="AN1" s="45"/>
       <c r="AO1" s="45"/>
       <c r="AP1" s="45"/>
       <c r="AQ1" s="45"/>
       <c r="AR1" s="45"/>
       <c r="AS1" s="45"/>
       <c r="AT1" s="45"/>
       <c r="AU1" s="45"/>
       <c r="AV1" s="45"/>
       <c r="AW1" s="45"/>
       <c r="AX1" s="45"/>
       <c r="AY1" s="45"/>
       <c r="AZ1" s="45"/>
       <c r="BA1" s="45"/>
       <c r="BB1" s="45"/>
       <c r="BC1" s="45"/>
       <c r="BD1" s="45"/>
       <c r="BE1" s="45"/>
       <c r="BF1" s="45"/>
     </row>
-    <row r="2" spans="1:121" s="28" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="51">
+    <row r="2" spans="1:122" s="28" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="56"/>
+      <c r="B2" s="52">
         <v>2010</v>
       </c>
-      <c r="C2" s="52"/>
-[...11 lines deleted...]
-      <c r="O2" s="51">
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="52">
         <v>2011</v>
       </c>
-      <c r="P2" s="52"/>
-[...11 lines deleted...]
-      <c r="AB2" s="51">
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="54"/>
+      <c r="AB2" s="52">
         <v>2012</v>
       </c>
-      <c r="AC2" s="52"/>
-[...11 lines deleted...]
-      <c r="AO2" s="51">
+      <c r="AC2" s="53"/>
+      <c r="AD2" s="53"/>
+      <c r="AE2" s="53"/>
+      <c r="AF2" s="53"/>
+      <c r="AG2" s="53"/>
+      <c r="AH2" s="53"/>
+      <c r="AI2" s="53"/>
+      <c r="AJ2" s="53"/>
+      <c r="AK2" s="53"/>
+      <c r="AL2" s="53"/>
+      <c r="AM2" s="53"/>
+      <c r="AN2" s="54"/>
+      <c r="AO2" s="52">
         <v>2013</v>
       </c>
-      <c r="AP2" s="52"/>
-[...11 lines deleted...]
-      <c r="BB2" s="51">
+      <c r="AP2" s="53"/>
+      <c r="AQ2" s="53"/>
+      <c r="AR2" s="53"/>
+      <c r="AS2" s="53"/>
+      <c r="AT2" s="53"/>
+      <c r="AU2" s="53"/>
+      <c r="AV2" s="53"/>
+      <c r="AW2" s="53"/>
+      <c r="AX2" s="53"/>
+      <c r="AY2" s="53"/>
+      <c r="AZ2" s="53"/>
+      <c r="BA2" s="54"/>
+      <c r="BB2" s="52">
         <v>2014</v>
       </c>
-      <c r="BC2" s="52"/>
-[...11 lines deleted...]
-      <c r="BO2" s="51">
+      <c r="BC2" s="53"/>
+      <c r="BD2" s="53"/>
+      <c r="BE2" s="53"/>
+      <c r="BF2" s="53"/>
+      <c r="BG2" s="53"/>
+      <c r="BH2" s="53"/>
+      <c r="BI2" s="53"/>
+      <c r="BJ2" s="53"/>
+      <c r="BK2" s="53"/>
+      <c r="BL2" s="53"/>
+      <c r="BM2" s="53"/>
+      <c r="BN2" s="54"/>
+      <c r="BO2" s="52">
         <v>2015</v>
       </c>
-      <c r="BP2" s="52"/>
-[...3 lines deleted...]
-      <c r="BT2" s="51">
+      <c r="BP2" s="53"/>
+      <c r="BQ2" s="53"/>
+      <c r="BR2" s="53"/>
+      <c r="BS2" s="54"/>
+      <c r="BT2" s="52">
         <v>2016</v>
       </c>
-      <c r="BU2" s="52"/>
-[...3 lines deleted...]
-      <c r="BY2" s="51">
+      <c r="BU2" s="53"/>
+      <c r="BV2" s="53"/>
+      <c r="BW2" s="53"/>
+      <c r="BX2" s="54"/>
+      <c r="BY2" s="52">
         <v>2017</v>
       </c>
-      <c r="BZ2" s="52"/>
-[...3 lines deleted...]
-      <c r="CD2" s="51">
+      <c r="BZ2" s="53"/>
+      <c r="CA2" s="53"/>
+      <c r="CB2" s="53"/>
+      <c r="CC2" s="54"/>
+      <c r="CD2" s="52">
         <v>2018</v>
       </c>
-      <c r="CE2" s="52"/>
-[...3 lines deleted...]
-      <c r="CI2" s="51">
+      <c r="CE2" s="53"/>
+      <c r="CF2" s="53"/>
+      <c r="CG2" s="53"/>
+      <c r="CH2" s="54"/>
+      <c r="CI2" s="52">
         <v>2019</v>
       </c>
-      <c r="CJ2" s="52"/>
-[...3 lines deleted...]
-      <c r="CN2" s="51">
+      <c r="CJ2" s="53"/>
+      <c r="CK2" s="53"/>
+      <c r="CL2" s="53"/>
+      <c r="CM2" s="54"/>
+      <c r="CN2" s="52">
         <v>2020</v>
       </c>
-      <c r="CO2" s="52"/>
-[...3 lines deleted...]
-      <c r="CS2" s="51">
+      <c r="CO2" s="53"/>
+      <c r="CP2" s="53"/>
+      <c r="CQ2" s="53"/>
+      <c r="CR2" s="54"/>
+      <c r="CS2" s="52">
         <v>2021</v>
       </c>
-      <c r="CT2" s="52"/>
-[...3 lines deleted...]
-      <c r="CX2" s="51">
+      <c r="CT2" s="53"/>
+      <c r="CU2" s="53"/>
+      <c r="CV2" s="53"/>
+      <c r="CW2" s="54"/>
+      <c r="CX2" s="52">
         <v>2022</v>
       </c>
-      <c r="CY2" s="52"/>
-[...3 lines deleted...]
-      <c r="DC2" s="51">
+      <c r="CY2" s="53"/>
+      <c r="CZ2" s="53"/>
+      <c r="DA2" s="53"/>
+      <c r="DB2" s="54"/>
+      <c r="DC2" s="52">
         <v>2023</v>
       </c>
-      <c r="DD2" s="52"/>
-[...3 lines deleted...]
-      <c r="DH2" s="51">
+      <c r="DD2" s="53"/>
+      <c r="DE2" s="53"/>
+      <c r="DF2" s="53"/>
+      <c r="DG2" s="54"/>
+      <c r="DH2" s="52">
         <v>2024</v>
       </c>
-      <c r="DI2" s="52"/>
-[...3 lines deleted...]
-      <c r="DM2" s="50">
+      <c r="DI2" s="53"/>
+      <c r="DJ2" s="53"/>
+      <c r="DK2" s="53"/>
+      <c r="DL2" s="54"/>
+      <c r="DM2" s="52">
         <v>2025</v>
       </c>
-      <c r="DN2" s="50"/>
-[...2 lines deleted...]
-      <c r="DQ2" s="48">
+      <c r="DN2" s="53"/>
+      <c r="DO2" s="53"/>
+      <c r="DP2" s="53"/>
+      <c r="DQ2" s="54"/>
+      <c r="DR2" s="48">
         <v>2026</v>
       </c>
     </row>
-    <row r="3" spans="1:121" s="28" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A3" s="50"/>
+    <row r="3" spans="1:122" s="28" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="56"/>
       <c r="B3" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="29" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="29" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="29" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="29" t="s">
         <v>23</v>
       </c>
       <c r="J3" s="29" t="s">
@@ -1538,162 +1542,165 @@
       </c>
       <c r="DI3" s="30" t="s">
         <v>29</v>
       </c>
       <c r="DJ3" s="30" t="s">
         <v>30</v>
       </c>
       <c r="DK3" s="30" t="s">
         <v>31</v>
       </c>
       <c r="DL3" s="27" t="s">
         <v>32</v>
       </c>
       <c r="DM3" s="30" t="s">
         <v>28</v>
       </c>
       <c r="DN3" s="30" t="s">
         <v>29</v>
       </c>
       <c r="DO3" s="30" t="s">
         <v>30</v>
       </c>
       <c r="DP3" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="DQ3" s="48" t="s">
+      <c r="DQ3" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR3" s="48" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="4" spans="1:121" s="28" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:122" s="28" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="29"/>
-      <c r="B4" s="54"/>
-[...101 lines deleted...]
-      <c r="CZ4" s="55"/>
+      <c r="B4" s="57"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="58"/>
+      <c r="O4" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="58"/>
+      <c r="Z4" s="58"/>
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+      <c r="AC4" s="58"/>
+      <c r="AD4" s="58"/>
+      <c r="AE4" s="58"/>
+      <c r="AF4" s="58"/>
+      <c r="AG4" s="58"/>
+      <c r="AH4" s="58"/>
+      <c r="AI4" s="58"/>
+      <c r="AJ4" s="58"/>
+      <c r="AK4" s="58"/>
+      <c r="AL4" s="58"/>
+      <c r="AM4" s="58"/>
+      <c r="AN4" s="58"/>
+      <c r="AO4" s="58"/>
+      <c r="AP4" s="58"/>
+      <c r="AQ4" s="58"/>
+      <c r="AR4" s="58"/>
+      <c r="AS4" s="58"/>
+      <c r="AT4" s="58"/>
+      <c r="AU4" s="58"/>
+      <c r="AV4" s="58"/>
+      <c r="AW4" s="58"/>
+      <c r="AX4" s="58"/>
+      <c r="AY4" s="58"/>
+      <c r="AZ4" s="58"/>
+      <c r="BA4" s="58"/>
+      <c r="BB4" s="58"/>
+      <c r="BC4" s="58"/>
+      <c r="BD4" s="58"/>
+      <c r="BE4" s="58"/>
+      <c r="BF4" s="58"/>
+      <c r="BG4" s="58"/>
+      <c r="BH4" s="58"/>
+      <c r="BI4" s="58"/>
+      <c r="BJ4" s="58"/>
+      <c r="BK4" s="58"/>
+      <c r="BL4" s="58"/>
+      <c r="BM4" s="58"/>
+      <c r="BN4" s="58"/>
+      <c r="BO4" s="58"/>
+      <c r="BP4" s="58"/>
+      <c r="BQ4" s="58"/>
+      <c r="BR4" s="58"/>
+      <c r="BS4" s="58"/>
+      <c r="BT4" s="58"/>
+      <c r="BU4" s="58"/>
+      <c r="BV4" s="58"/>
+      <c r="BW4" s="58"/>
+      <c r="BX4" s="58"/>
+      <c r="BY4" s="58"/>
+      <c r="BZ4" s="58"/>
+      <c r="CA4" s="58"/>
+      <c r="CB4" s="58"/>
+      <c r="CC4" s="58"/>
+      <c r="CD4" s="58"/>
+      <c r="CE4" s="58"/>
+      <c r="CF4" s="58"/>
+      <c r="CG4" s="58"/>
+      <c r="CH4" s="58"/>
+      <c r="CI4" s="58"/>
+      <c r="CJ4" s="58"/>
+      <c r="CK4" s="58"/>
+      <c r="CL4" s="58"/>
+      <c r="CM4" s="58"/>
+      <c r="CN4" s="58"/>
+      <c r="CO4" s="58"/>
+      <c r="CP4" s="58"/>
+      <c r="CQ4" s="58"/>
+      <c r="CR4" s="58"/>
+      <c r="CS4" s="58"/>
+      <c r="CT4" s="58"/>
+      <c r="CU4" s="58"/>
+      <c r="CV4" s="58"/>
+      <c r="CW4" s="58"/>
+      <c r="CX4" s="58"/>
+      <c r="CY4" s="58"/>
+      <c r="CZ4" s="58"/>
       <c r="DE4" s="31"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="15">
         <v>78.7</v>
       </c>
       <c r="C5" s="15">
         <v>99.4</v>
       </c>
       <c r="D5" s="15">
         <v>109</v>
       </c>
       <c r="E5" s="15">
         <v>104.5</v>
       </c>
       <c r="F5" s="15">
         <v>99.4</v>
       </c>
       <c r="G5" s="15">
         <v>108.7</v>
       </c>
       <c r="H5" s="15">
         <v>101.2</v>
       </c>
       <c r="I5" s="15">
@@ -2010,55 +2017,58 @@
       </c>
       <c r="DI5" s="15">
         <v>105.5</v>
       </c>
       <c r="DJ5" s="12">
         <v>96.8</v>
       </c>
       <c r="DK5" s="12">
         <v>111.4</v>
       </c>
       <c r="DL5" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM5" s="15">
         <v>97.3</v>
       </c>
       <c r="DN5" s="12">
         <v>106</v>
       </c>
       <c r="DO5" s="12">
         <v>95.7</v>
       </c>
       <c r="DP5" s="12">
         <v>110.2</v>
       </c>
-      <c r="DQ5" s="12">
+      <c r="DQ5" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR5" s="12">
         <v>97.5</v>
       </c>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="15" t="s">
@@ -2375,55 +2385,58 @@
       </c>
       <c r="DI6" s="15">
         <v>105.4</v>
       </c>
       <c r="DJ6" s="12">
         <v>98.3</v>
       </c>
       <c r="DK6" s="12">
         <v>108.7</v>
       </c>
       <c r="DL6" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM6" s="12">
         <v>97.7</v>
       </c>
       <c r="DN6" s="12">
         <v>107.5</v>
       </c>
       <c r="DO6" s="12">
         <v>97.7</v>
       </c>
       <c r="DP6" s="12">
         <v>109</v>
       </c>
-      <c r="DQ6" s="12">
+      <c r="DQ6" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR6" s="12">
         <v>99.8</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="15">
         <v>83.9</v>
       </c>
       <c r="C7" s="15">
         <v>98.4</v>
       </c>
       <c r="D7" s="15">
         <v>106</v>
       </c>
       <c r="E7" s="15">
         <v>103.1</v>
       </c>
       <c r="F7" s="15">
         <v>109.2</v>
       </c>
       <c r="G7" s="15">
         <v>106.6</v>
       </c>
       <c r="H7" s="15">
         <v>100.6</v>
       </c>
       <c r="I7" s="15">
@@ -2740,55 +2753,58 @@
       </c>
       <c r="DI7" s="15">
         <v>105.4</v>
       </c>
       <c r="DJ7" s="12">
         <v>99.4</v>
       </c>
       <c r="DK7" s="12">
         <v>106.1</v>
       </c>
       <c r="DL7" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM7" s="12">
         <v>98.7</v>
       </c>
       <c r="DN7" s="12">
         <v>106.8</v>
       </c>
       <c r="DO7" s="12">
         <v>99.9</v>
       </c>
       <c r="DP7" s="12">
         <v>111.4</v>
       </c>
-      <c r="DQ7" s="12">
+      <c r="DQ7" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR7" s="12">
         <v>92.7</v>
       </c>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="15">
         <v>74.3</v>
       </c>
       <c r="C8" s="15">
         <v>100.6</v>
       </c>
       <c r="D8" s="15">
         <v>112.8</v>
       </c>
       <c r="E8" s="15">
         <v>101.9</v>
       </c>
       <c r="F8" s="15">
         <v>101.8</v>
       </c>
       <c r="G8" s="15">
         <v>107.3</v>
       </c>
       <c r="H8" s="15">
         <v>102.7</v>
       </c>
       <c r="I8" s="15">
@@ -3105,55 +3121,58 @@
       </c>
       <c r="DI8" s="15">
         <v>107.1</v>
       </c>
       <c r="DJ8" s="12">
         <v>99.5</v>
       </c>
       <c r="DK8" s="12">
         <v>110.3</v>
       </c>
       <c r="DL8" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM8" s="12">
         <v>94.8</v>
       </c>
       <c r="DN8" s="12">
         <v>105.1</v>
       </c>
       <c r="DO8" s="12">
         <v>99</v>
       </c>
       <c r="DP8" s="12">
         <v>109.3</v>
       </c>
-      <c r="DQ8" s="12">
+      <c r="DQ8" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR8" s="12">
         <v>95.8</v>
       </c>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="15">
         <v>86.3</v>
       </c>
       <c r="C9" s="15">
         <v>103.4</v>
       </c>
       <c r="D9" s="15">
         <v>100.5</v>
       </c>
       <c r="E9" s="15">
         <v>108.1</v>
       </c>
       <c r="F9" s="15">
         <v>105.5</v>
       </c>
       <c r="G9" s="15">
         <v>106.7</v>
       </c>
       <c r="H9" s="15">
         <v>102.2</v>
       </c>
       <c r="I9" s="15">
@@ -3470,55 +3489,58 @@
       </c>
       <c r="DI9" s="15">
         <v>109.7</v>
       </c>
       <c r="DJ9" s="12">
         <v>90.8</v>
       </c>
       <c r="DK9" s="12">
         <v>114.7</v>
       </c>
       <c r="DL9" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM9" s="12">
         <v>95.9</v>
       </c>
       <c r="DN9" s="12">
         <v>114.7</v>
       </c>
       <c r="DO9" s="12">
         <v>88.3</v>
       </c>
       <c r="DP9" s="12">
         <v>112.4</v>
       </c>
-      <c r="DQ9" s="12">
+      <c r="DQ9" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR9" s="12">
         <v>97.3</v>
       </c>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="15">
         <v>91.2</v>
       </c>
       <c r="C10" s="15">
         <v>97.9</v>
       </c>
       <c r="D10" s="15">
         <v>107.2</v>
       </c>
       <c r="E10" s="15">
         <v>102</v>
       </c>
       <c r="F10" s="15">
         <v>95.6</v>
       </c>
       <c r="G10" s="15">
         <v>105.3</v>
       </c>
       <c r="H10" s="15">
         <v>106</v>
       </c>
       <c r="I10" s="15">
@@ -3835,55 +3857,58 @@
       </c>
       <c r="DI10" s="15">
         <v>98.4</v>
       </c>
       <c r="DJ10" s="12">
         <v>106.1</v>
       </c>
       <c r="DK10" s="12">
         <v>101.6</v>
       </c>
       <c r="DL10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM10" s="12">
         <v>99</v>
       </c>
       <c r="DN10" s="12">
         <v>92.3</v>
       </c>
       <c r="DO10" s="12">
         <v>103</v>
       </c>
       <c r="DP10" s="12">
         <v>101.1</v>
       </c>
-      <c r="DQ10" s="12">
+      <c r="DQ10" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR10" s="12">
         <v>107.1</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="15">
         <v>80.599999999999994</v>
       </c>
       <c r="C11" s="15">
         <v>99.5</v>
       </c>
       <c r="D11" s="15">
         <v>110.5</v>
       </c>
       <c r="E11" s="15">
         <v>104.9</v>
       </c>
       <c r="F11" s="15">
         <v>102.1</v>
       </c>
       <c r="G11" s="15">
         <v>101.1</v>
       </c>
       <c r="H11" s="15">
         <v>103.7</v>
       </c>
       <c r="I11" s="15">
@@ -4200,55 +4225,58 @@
       </c>
       <c r="DI11" s="15">
         <v>99</v>
       </c>
       <c r="DJ11" s="12">
         <v>99.4</v>
       </c>
       <c r="DK11" s="12">
         <v>106.2</v>
       </c>
       <c r="DL11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM11" s="12">
         <v>100.2</v>
       </c>
       <c r="DN11" s="12">
         <v>104.7</v>
       </c>
       <c r="DO11" s="12">
         <v>96.1</v>
       </c>
       <c r="DP11" s="12">
         <v>104.5</v>
       </c>
-      <c r="DQ11" s="12">
+      <c r="DQ11" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR11" s="12">
         <v>101.9</v>
       </c>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="15">
         <v>87.8</v>
       </c>
       <c r="C12" s="15">
         <v>99.2</v>
       </c>
       <c r="D12" s="15">
         <v>104.2</v>
       </c>
       <c r="E12" s="15">
         <v>109.4</v>
       </c>
       <c r="F12" s="15">
         <v>103.5</v>
       </c>
       <c r="G12" s="15">
         <v>110.3</v>
       </c>
       <c r="H12" s="15">
         <v>99.9</v>
       </c>
       <c r="I12" s="15">
@@ -4565,55 +4593,58 @@
       </c>
       <c r="DI12" s="15">
         <v>114.4</v>
       </c>
       <c r="DJ12" s="12">
         <v>86.6</v>
       </c>
       <c r="DK12" s="12">
         <v>112</v>
       </c>
       <c r="DL12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM12" s="12">
         <v>98.7</v>
       </c>
       <c r="DN12" s="12">
         <v>115</v>
       </c>
       <c r="DO12" s="12">
         <v>86.7</v>
       </c>
       <c r="DP12" s="12">
         <v>109</v>
       </c>
-      <c r="DQ12" s="12">
+      <c r="DQ12" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR12" s="12">
         <v>98</v>
       </c>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="15" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I13" s="15" t="s">
@@ -4930,55 +4961,58 @@
       </c>
       <c r="DI13" s="15">
         <v>111.2</v>
       </c>
       <c r="DJ13" s="12">
         <v>93.4</v>
       </c>
       <c r="DK13" s="12">
         <v>112.1</v>
       </c>
       <c r="DL13" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM13" s="12">
         <v>98.1</v>
       </c>
       <c r="DN13" s="12">
         <v>115.3</v>
       </c>
       <c r="DO13" s="12">
         <v>93.1</v>
       </c>
       <c r="DP13" s="12">
         <v>105.5</v>
       </c>
-      <c r="DQ13" s="12">
+      <c r="DQ13" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR13" s="12">
         <v>99</v>
       </c>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="15">
         <v>91.4</v>
       </c>
       <c r="C14" s="15">
         <v>91</v>
       </c>
       <c r="D14" s="15">
         <v>105.2</v>
       </c>
       <c r="E14" s="15">
         <v>109.6</v>
       </c>
       <c r="F14" s="15">
         <v>97.8</v>
       </c>
       <c r="G14" s="15">
         <v>104.5</v>
       </c>
       <c r="H14" s="15">
         <v>102.6</v>
       </c>
       <c r="I14" s="15">
@@ -5295,55 +5329,58 @@
       </c>
       <c r="DI14" s="15">
         <v>105.2</v>
       </c>
       <c r="DJ14" s="12">
         <v>98.8</v>
       </c>
       <c r="DK14" s="12">
         <v>110.8</v>
       </c>
       <c r="DL14" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM14" s="12">
         <v>96</v>
       </c>
       <c r="DN14" s="12">
         <v>108.4</v>
       </c>
       <c r="DO14" s="12">
         <v>94.9</v>
       </c>
       <c r="DP14" s="12">
         <v>110.7</v>
       </c>
-      <c r="DQ14" s="12">
+      <c r="DQ14" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR14" s="12">
         <v>96.7</v>
       </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="15">
         <v>79.599999999999994</v>
       </c>
       <c r="C15" s="15">
         <v>97.5</v>
       </c>
       <c r="D15" s="15">
         <v>107.2</v>
       </c>
       <c r="E15" s="15">
         <v>103.6</v>
       </c>
       <c r="F15" s="15">
         <v>107.2</v>
       </c>
       <c r="G15" s="15">
         <v>107</v>
       </c>
       <c r="H15" s="15">
         <v>102</v>
       </c>
       <c r="I15" s="15">
@@ -5660,55 +5697,58 @@
       </c>
       <c r="DI15" s="15">
         <v>107.8</v>
       </c>
       <c r="DJ15" s="12">
         <v>100.2</v>
       </c>
       <c r="DK15" s="12">
         <v>111.3</v>
       </c>
       <c r="DL15" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM15" s="12">
         <v>95.3</v>
       </c>
       <c r="DN15" s="12">
         <v>106.2</v>
       </c>
       <c r="DO15" s="12">
         <v>99.1</v>
       </c>
       <c r="DP15" s="12">
         <v>110.3</v>
       </c>
-      <c r="DQ15" s="12">
+      <c r="DQ15" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR15" s="12">
         <v>94.8</v>
       </c>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="15">
         <v>86</v>
       </c>
       <c r="C16" s="15">
         <v>99.9</v>
       </c>
       <c r="D16" s="15">
         <v>104</v>
       </c>
       <c r="E16" s="15">
         <v>107.6</v>
       </c>
       <c r="F16" s="15">
         <v>103.8</v>
       </c>
       <c r="G16" s="15">
         <v>108.4</v>
       </c>
       <c r="H16" s="15">
         <v>102.8</v>
       </c>
       <c r="I16" s="15">
@@ -6025,55 +6065,58 @@
       </c>
       <c r="DI16" s="15">
         <v>109.4</v>
       </c>
       <c r="DJ16" s="12">
         <v>90.1</v>
       </c>
       <c r="DK16" s="12">
         <v>107.6</v>
       </c>
       <c r="DL16" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM16" s="12">
         <v>101.4</v>
       </c>
       <c r="DN16" s="12">
         <v>111.3</v>
       </c>
       <c r="DO16" s="12">
         <v>89.4</v>
       </c>
       <c r="DP16" s="12">
         <v>106.7</v>
       </c>
-      <c r="DQ16" s="12">
+      <c r="DQ16" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR16" s="12">
         <v>102.2</v>
       </c>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="15">
         <v>68.099999999999994</v>
       </c>
       <c r="C17" s="15">
         <v>103</v>
       </c>
       <c r="D17" s="15">
         <v>122.7</v>
       </c>
       <c r="E17" s="15">
         <v>99.6</v>
       </c>
       <c r="F17" s="15">
         <v>90.9</v>
       </c>
       <c r="G17" s="15">
         <v>114.6</v>
       </c>
       <c r="H17" s="15">
         <v>101.5</v>
       </c>
       <c r="I17" s="15">
@@ -6390,55 +6433,58 @@
       </c>
       <c r="DI17" s="15">
         <v>101.5</v>
       </c>
       <c r="DJ17" s="12">
         <v>98.3</v>
       </c>
       <c r="DK17" s="12">
         <v>106.6</v>
       </c>
       <c r="DL17" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM17" s="12">
         <v>102.2</v>
       </c>
       <c r="DN17" s="12">
         <v>101.3</v>
       </c>
       <c r="DO17" s="12">
         <v>96.3</v>
       </c>
       <c r="DP17" s="12">
         <v>108.7</v>
       </c>
-      <c r="DQ17" s="12">
+      <c r="DQ17" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR17" s="12">
         <v>100.2</v>
       </c>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="15">
         <v>86</v>
       </c>
       <c r="C18" s="15">
         <v>98.7</v>
       </c>
       <c r="D18" s="15">
         <v>107.8</v>
       </c>
       <c r="E18" s="15">
         <v>109.4</v>
       </c>
       <c r="F18" s="15">
         <v>101.9</v>
       </c>
       <c r="G18" s="15">
         <v>118.8</v>
       </c>
       <c r="H18" s="15">
         <v>94.7</v>
       </c>
       <c r="I18" s="15">
@@ -6711,55 +6757,58 @@
       </c>
       <c r="DI18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DJ18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DK18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DL18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DN18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DO18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DP18" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="DQ18" s="12" t="s">
+      <c r="DQ18" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR18" s="12" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="15">
         <v>73.8</v>
       </c>
       <c r="C19" s="15">
         <v>99.6</v>
       </c>
       <c r="D19" s="15">
         <v>107.2</v>
       </c>
       <c r="E19" s="15">
         <v>106.9</v>
       </c>
       <c r="F19" s="15">
         <v>102.1</v>
       </c>
       <c r="G19" s="15">
         <v>103.7</v>
       </c>
       <c r="H19" s="15">
         <v>101.9</v>
       </c>
       <c r="I19" s="15">
@@ -7076,55 +7125,58 @@
       </c>
       <c r="DI19" s="15">
         <v>104.2</v>
       </c>
       <c r="DJ19" s="12">
         <v>98.4</v>
       </c>
       <c r="DK19" s="12">
         <v>113.1</v>
       </c>
       <c r="DL19" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM19" s="12">
         <v>97.8</v>
       </c>
       <c r="DN19" s="12">
         <v>103.1</v>
       </c>
       <c r="DO19" s="12">
         <v>98.5</v>
       </c>
       <c r="DP19" s="12">
         <v>111.9</v>
       </c>
-      <c r="DQ19" s="12">
+      <c r="DQ19" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR19" s="12">
         <v>98.9</v>
       </c>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="15">
         <v>83.3</v>
       </c>
       <c r="C20" s="15">
         <v>99.1</v>
       </c>
       <c r="D20" s="15">
         <v>103.2</v>
       </c>
       <c r="E20" s="15">
         <v>107.1</v>
       </c>
       <c r="F20" s="15">
         <v>104.9</v>
       </c>
       <c r="G20" s="15">
         <v>110.8</v>
       </c>
       <c r="H20" s="15">
         <v>97.5</v>
       </c>
       <c r="I20" s="15">
@@ -7441,55 +7493,58 @@
       </c>
       <c r="DI20" s="15">
         <v>110</v>
       </c>
       <c r="DJ20" s="12">
         <v>96.5</v>
       </c>
       <c r="DK20" s="12">
         <v>110</v>
       </c>
       <c r="DL20" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM20" s="12">
         <v>95.1</v>
       </c>
       <c r="DN20" s="12">
         <v>110.5</v>
       </c>
       <c r="DO20" s="12">
         <v>95.7</v>
       </c>
       <c r="DP20" s="12">
         <v>112.5</v>
       </c>
-      <c r="DQ20" s="12">
+      <c r="DQ20" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR20" s="12">
         <v>91.5</v>
       </c>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="G21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I21" s="15" t="s">
@@ -7806,55 +7861,58 @@
       </c>
       <c r="DI21" s="15">
         <v>114.1</v>
       </c>
       <c r="DJ21" s="12">
         <v>82.2</v>
       </c>
       <c r="DK21" s="12">
         <v>114.2</v>
       </c>
       <c r="DL21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM21" s="12">
         <v>102</v>
       </c>
       <c r="DN21" s="12">
         <v>113.3</v>
       </c>
       <c r="DO21" s="12">
         <v>82.1</v>
       </c>
       <c r="DP21" s="12">
         <v>112.3</v>
       </c>
-      <c r="DQ21" s="12">
+      <c r="DQ21" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR21" s="12">
         <v>102.6</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="G22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I22" s="15" t="s">
@@ -8171,55 +8229,58 @@
       </c>
       <c r="DI22" s="15">
         <v>104.3</v>
       </c>
       <c r="DJ22" s="12">
         <v>98.6</v>
       </c>
       <c r="DK22" s="12">
         <v>116.5</v>
       </c>
       <c r="DL22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM22" s="12">
         <v>99.7</v>
       </c>
       <c r="DN22" s="12">
         <v>93.1</v>
       </c>
       <c r="DO22" s="12">
         <v>99.4</v>
       </c>
       <c r="DP22" s="12">
         <v>117</v>
       </c>
-      <c r="DQ22" s="12">
+      <c r="DQ22" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR22" s="12">
         <v>101.1</v>
       </c>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="15">
         <v>78.7</v>
       </c>
       <c r="C23" s="15">
         <v>101.7</v>
       </c>
       <c r="D23" s="15">
         <v>104.6</v>
       </c>
       <c r="E23" s="15">
         <v>106.6</v>
       </c>
       <c r="F23" s="15">
         <v>102.8</v>
       </c>
       <c r="G23" s="15">
         <v>108.9</v>
       </c>
       <c r="H23" s="15">
         <v>100.6</v>
       </c>
       <c r="I23" s="15">
@@ -8536,55 +8597,58 @@
       </c>
       <c r="DI23" s="15">
         <v>99.6</v>
       </c>
       <c r="DJ23" s="12">
         <v>96</v>
       </c>
       <c r="DK23" s="12">
         <v>114.8</v>
       </c>
       <c r="DL23" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM23" s="12">
         <v>98</v>
       </c>
       <c r="DN23" s="12">
         <v>103.2</v>
       </c>
       <c r="DO23" s="12">
         <v>95.8</v>
       </c>
       <c r="DP23" s="12">
         <v>113.7</v>
       </c>
-      <c r="DQ23" s="12">
+      <c r="DQ23" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR23" s="12">
         <v>96.5</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="15">
         <v>59.2</v>
       </c>
       <c r="C24" s="15">
         <v>100.5</v>
       </c>
       <c r="D24" s="15">
         <v>116</v>
       </c>
       <c r="E24" s="15">
         <v>98.3</v>
       </c>
       <c r="F24" s="15">
         <v>99.4</v>
       </c>
       <c r="G24" s="15">
         <v>113.9</v>
       </c>
       <c r="H24" s="15">
         <v>101.9</v>
       </c>
       <c r="I24" s="15">
@@ -8901,55 +8965,58 @@
       </c>
       <c r="DI24" s="15">
         <v>105</v>
       </c>
       <c r="DJ24" s="12">
         <v>97.2</v>
       </c>
       <c r="DK24" s="12">
         <v>119.8</v>
       </c>
       <c r="DL24" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM24" s="12">
         <v>93.2</v>
       </c>
       <c r="DN24" s="12">
         <v>106.2</v>
       </c>
       <c r="DO24" s="12">
         <v>95.2</v>
       </c>
       <c r="DP24" s="12">
         <v>115.8</v>
       </c>
-      <c r="DQ24" s="12">
+      <c r="DQ24" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR24" s="12">
         <v>92.4</v>
       </c>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="15">
         <v>76.3</v>
       </c>
       <c r="C25" s="15">
         <v>100.6</v>
       </c>
       <c r="D25" s="15">
         <v>109.7</v>
       </c>
       <c r="E25" s="15">
         <v>104.2</v>
       </c>
       <c r="F25" s="15">
         <v>95.1</v>
       </c>
       <c r="G25" s="15">
         <v>108.5</v>
       </c>
       <c r="H25" s="15">
         <v>99.6</v>
       </c>
       <c r="I25" s="15">
@@ -9266,55 +9333,58 @@
       </c>
       <c r="DI25" s="15">
         <v>105.8</v>
       </c>
       <c r="DJ25" s="12">
         <v>98.1</v>
       </c>
       <c r="DK25" s="12">
         <v>114.4</v>
       </c>
       <c r="DL25" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM25" s="12">
         <v>96.2</v>
       </c>
       <c r="DN25" s="12">
         <v>106.7</v>
       </c>
       <c r="DO25" s="12">
         <v>98.7</v>
       </c>
       <c r="DP25" s="12">
         <v>110</v>
       </c>
-      <c r="DQ25" s="12">
+      <c r="DQ25" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR25" s="12">
         <v>95.5</v>
       </c>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" s="33" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="G26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I26" s="15" t="s">
@@ -9631,63 +9701,66 @@
       </c>
       <c r="DI26" s="15">
         <v>108</v>
       </c>
       <c r="DJ26" s="12">
         <v>98.6</v>
       </c>
       <c r="DK26" s="12">
         <v>106.6</v>
       </c>
       <c r="DL26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM26" s="12">
         <v>97.3</v>
       </c>
       <c r="DN26" s="12">
         <v>107.4</v>
       </c>
       <c r="DO26" s="12">
         <v>97.5</v>
       </c>
       <c r="DP26" s="12">
         <v>108.1</v>
       </c>
-      <c r="DQ26" s="12">
+      <c r="DQ26" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR26" s="12">
         <v>96.2</v>
       </c>
     </row>
-    <row r="31" spans="1:121" ht="27" customHeight="1">
-      <c r="A31" s="56" t="s">
+    <row r="31" spans="1:122" ht="27" customHeight="1">
+      <c r="A31" s="55" t="s">
         <v>45</v>
       </c>
-      <c r="B31" s="56"/>
-[...3 lines deleted...]
-      <c r="F31" s="56"/>
+      <c r="B31" s="55"/>
+      <c r="C31" s="55"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="55"/>
       <c r="G31" s="45"/>
       <c r="H31" s="45"/>
       <c r="I31" s="45"/>
       <c r="J31" s="45"/>
       <c r="K31" s="45"/>
       <c r="L31" s="45"/>
       <c r="M31" s="45"/>
       <c r="N31" s="45"/>
       <c r="O31" s="45"/>
       <c r="P31" s="45"/>
       <c r="Q31" s="45"/>
       <c r="R31" s="45"/>
       <c r="S31" s="45"/>
       <c r="T31" s="45"/>
       <c r="U31" s="45"/>
       <c r="V31" s="45"/>
       <c r="W31" s="45"/>
       <c r="X31" s="45"/>
       <c r="Y31" s="45"/>
       <c r="Z31" s="45"/>
       <c r="AA31" s="45"/>
       <c r="AB31" s="45"/>
       <c r="AC31" s="45"/>
       <c r="AD31" s="45"/>
       <c r="AE31" s="45"/>
@@ -9697,209 +9770,210 @@
       <c r="AI31" s="45"/>
       <c r="AJ31" s="45"/>
       <c r="AK31" s="45"/>
       <c r="AL31" s="45"/>
       <c r="AM31" s="45"/>
       <c r="AN31" s="45"/>
       <c r="AO31" s="45"/>
       <c r="AP31" s="45"/>
       <c r="AQ31" s="45"/>
       <c r="AR31" s="45"/>
       <c r="AS31" s="45"/>
       <c r="AT31" s="45"/>
       <c r="AU31" s="45"/>
       <c r="AV31" s="45"/>
       <c r="AW31" s="45"/>
       <c r="AX31" s="45"/>
       <c r="AY31" s="45"/>
       <c r="AZ31" s="45"/>
       <c r="BA31" s="45"/>
       <c r="BB31" s="45"/>
       <c r="BC31" s="45"/>
       <c r="BD31" s="45"/>
       <c r="BE31" s="45"/>
       <c r="BF31" s="45"/>
     </row>
-    <row r="32" spans="1:121" s="28" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B32" s="51">
+    <row r="32" spans="1:122" s="28" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A32" s="56"/>
+      <c r="B32" s="52">
         <v>2010</v>
       </c>
-      <c r="C32" s="52"/>
-[...11 lines deleted...]
-      <c r="O32" s="51">
+      <c r="C32" s="53"/>
+      <c r="D32" s="53"/>
+      <c r="E32" s="53"/>
+      <c r="F32" s="53"/>
+      <c r="G32" s="53"/>
+      <c r="H32" s="53"/>
+      <c r="I32" s="53"/>
+      <c r="J32" s="53"/>
+      <c r="K32" s="53"/>
+      <c r="L32" s="53"/>
+      <c r="M32" s="53"/>
+      <c r="N32" s="54"/>
+      <c r="O32" s="52">
         <v>2011</v>
       </c>
-      <c r="P32" s="52"/>
-[...11 lines deleted...]
-      <c r="AB32" s="51">
+      <c r="P32" s="53"/>
+      <c r="Q32" s="53"/>
+      <c r="R32" s="53"/>
+      <c r="S32" s="53"/>
+      <c r="T32" s="53"/>
+      <c r="U32" s="53"/>
+      <c r="V32" s="53"/>
+      <c r="W32" s="53"/>
+      <c r="X32" s="53"/>
+      <c r="Y32" s="53"/>
+      <c r="Z32" s="53"/>
+      <c r="AA32" s="54"/>
+      <c r="AB32" s="52">
         <v>2012</v>
       </c>
-      <c r="AC32" s="52"/>
-[...11 lines deleted...]
-      <c r="AO32" s="51">
+      <c r="AC32" s="53"/>
+      <c r="AD32" s="53"/>
+      <c r="AE32" s="53"/>
+      <c r="AF32" s="53"/>
+      <c r="AG32" s="53"/>
+      <c r="AH32" s="53"/>
+      <c r="AI32" s="53"/>
+      <c r="AJ32" s="53"/>
+      <c r="AK32" s="53"/>
+      <c r="AL32" s="53"/>
+      <c r="AM32" s="53"/>
+      <c r="AN32" s="54"/>
+      <c r="AO32" s="52">
         <v>2013</v>
       </c>
-      <c r="AP32" s="52"/>
-[...11 lines deleted...]
-      <c r="BB32" s="51">
+      <c r="AP32" s="53"/>
+      <c r="AQ32" s="53"/>
+      <c r="AR32" s="53"/>
+      <c r="AS32" s="53"/>
+      <c r="AT32" s="53"/>
+      <c r="AU32" s="53"/>
+      <c r="AV32" s="53"/>
+      <c r="AW32" s="53"/>
+      <c r="AX32" s="53"/>
+      <c r="AY32" s="53"/>
+      <c r="AZ32" s="53"/>
+      <c r="BA32" s="54"/>
+      <c r="BB32" s="52">
         <v>2014</v>
       </c>
-      <c r="BC32" s="52"/>
-[...11 lines deleted...]
-      <c r="BO32" s="51">
+      <c r="BC32" s="53"/>
+      <c r="BD32" s="53"/>
+      <c r="BE32" s="53"/>
+      <c r="BF32" s="53"/>
+      <c r="BG32" s="53"/>
+      <c r="BH32" s="53"/>
+      <c r="BI32" s="53"/>
+      <c r="BJ32" s="53"/>
+      <c r="BK32" s="53"/>
+      <c r="BL32" s="53"/>
+      <c r="BM32" s="53"/>
+      <c r="BN32" s="54"/>
+      <c r="BO32" s="52">
         <v>2015</v>
       </c>
-      <c r="BP32" s="52"/>
-[...3 lines deleted...]
-      <c r="BT32" s="51">
+      <c r="BP32" s="53"/>
+      <c r="BQ32" s="53"/>
+      <c r="BR32" s="53"/>
+      <c r="BS32" s="54"/>
+      <c r="BT32" s="52">
         <v>2016</v>
       </c>
-      <c r="BU32" s="52"/>
-[...3 lines deleted...]
-      <c r="BY32" s="51">
+      <c r="BU32" s="53"/>
+      <c r="BV32" s="53"/>
+      <c r="BW32" s="53"/>
+      <c r="BX32" s="54"/>
+      <c r="BY32" s="52">
         <v>2017</v>
       </c>
-      <c r="BZ32" s="52"/>
-[...3 lines deleted...]
-      <c r="CD32" s="51">
+      <c r="BZ32" s="53"/>
+      <c r="CA32" s="53"/>
+      <c r="CB32" s="53"/>
+      <c r="CC32" s="54"/>
+      <c r="CD32" s="52">
         <v>2018</v>
       </c>
-      <c r="CE32" s="52"/>
-[...3 lines deleted...]
-      <c r="CI32" s="51">
+      <c r="CE32" s="53"/>
+      <c r="CF32" s="53"/>
+      <c r="CG32" s="53"/>
+      <c r="CH32" s="54"/>
+      <c r="CI32" s="52">
         <v>2019</v>
       </c>
-      <c r="CJ32" s="52"/>
-[...3 lines deleted...]
-      <c r="CN32" s="51">
+      <c r="CJ32" s="53"/>
+      <c r="CK32" s="53"/>
+      <c r="CL32" s="53"/>
+      <c r="CM32" s="54"/>
+      <c r="CN32" s="52">
         <v>2020</v>
       </c>
-      <c r="CO32" s="52"/>
-[...3 lines deleted...]
-      <c r="CS32" s="51">
+      <c r="CO32" s="53"/>
+      <c r="CP32" s="53"/>
+      <c r="CQ32" s="53"/>
+      <c r="CR32" s="54"/>
+      <c r="CS32" s="52">
         <v>2021</v>
       </c>
-      <c r="CT32" s="52"/>
-[...3 lines deleted...]
-      <c r="CX32" s="51">
+      <c r="CT32" s="53"/>
+      <c r="CU32" s="53"/>
+      <c r="CV32" s="53"/>
+      <c r="CW32" s="54"/>
+      <c r="CX32" s="52">
         <v>2022</v>
       </c>
-      <c r="CY32" s="52"/>
-[...3 lines deleted...]
-      <c r="DC32" s="51">
+      <c r="CY32" s="53"/>
+      <c r="CZ32" s="53"/>
+      <c r="DA32" s="53"/>
+      <c r="DB32" s="54"/>
+      <c r="DC32" s="52">
         <v>2023</v>
       </c>
-      <c r="DD32" s="52"/>
-[...3 lines deleted...]
-      <c r="DH32" s="51">
+      <c r="DD32" s="53"/>
+      <c r="DE32" s="53"/>
+      <c r="DF32" s="53"/>
+      <c r="DG32" s="54"/>
+      <c r="DH32" s="52">
         <v>2024</v>
       </c>
-      <c r="DI32" s="52"/>
-[...3 lines deleted...]
-      <c r="DM32" s="50">
+      <c r="DI32" s="53"/>
+      <c r="DJ32" s="53"/>
+      <c r="DK32" s="53"/>
+      <c r="DL32" s="54"/>
+      <c r="DM32" s="52">
         <v>2025</v>
       </c>
-      <c r="DN32" s="50"/>
-[...2 lines deleted...]
-      <c r="DQ32" s="48">
+      <c r="DN32" s="53"/>
+      <c r="DO32" s="53"/>
+      <c r="DP32" s="53"/>
+      <c r="DQ32" s="54"/>
+      <c r="DR32" s="48">
         <v>2026</v>
       </c>
     </row>
-    <row r="33" spans="1:121" s="28" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A33" s="50"/>
+    <row r="33" spans="1:122" s="28" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A33" s="56"/>
       <c r="B33" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="29" t="s">
         <v>17</v>
       </c>
       <c r="D33" s="29" t="s">
         <v>18</v>
       </c>
       <c r="E33" s="29" t="s">
         <v>19</v>
       </c>
       <c r="F33" s="29" t="s">
         <v>20</v>
       </c>
       <c r="G33" s="29" t="s">
         <v>21</v>
       </c>
       <c r="H33" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I33" s="29" t="s">
         <v>23</v>
       </c>
       <c r="J33" s="29" t="s">
@@ -10213,162 +10287,165 @@
       </c>
       <c r="DI33" s="30" t="s">
         <v>29</v>
       </c>
       <c r="DJ33" s="30" t="s">
         <v>30</v>
       </c>
       <c r="DK33" s="30" t="s">
         <v>31</v>
       </c>
       <c r="DL33" s="27" t="s">
         <v>32</v>
       </c>
       <c r="DM33" s="30" t="s">
         <v>28</v>
       </c>
       <c r="DN33" s="30" t="s">
         <v>29</v>
       </c>
       <c r="DO33" s="30" t="s">
         <v>30</v>
       </c>
       <c r="DP33" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="DQ33" s="48" t="s">
+      <c r="DQ33" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR33" s="48" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="34" spans="1:121" s="28" customFormat="1" ht="12.75" customHeight="1">
+    <row r="34" spans="1:122" s="28" customFormat="1" ht="12.75" customHeight="1">
       <c r="A34" s="29"/>
-      <c r="B34" s="54"/>
-[...101 lines deleted...]
-      <c r="CZ34" s="55"/>
+      <c r="B34" s="57"/>
+      <c r="C34" s="58"/>
+      <c r="D34" s="58"/>
+      <c r="E34" s="58"/>
+      <c r="F34" s="58"/>
+      <c r="G34" s="58"/>
+      <c r="H34" s="58"/>
+      <c r="I34" s="58"/>
+      <c r="J34" s="58"/>
+      <c r="K34" s="58"/>
+      <c r="L34" s="58"/>
+      <c r="M34" s="58"/>
+      <c r="N34" s="58"/>
+      <c r="O34" s="58"/>
+      <c r="P34" s="58"/>
+      <c r="Q34" s="58"/>
+      <c r="R34" s="58"/>
+      <c r="S34" s="58"/>
+      <c r="T34" s="58"/>
+      <c r="U34" s="58"/>
+      <c r="V34" s="58"/>
+      <c r="W34" s="58"/>
+      <c r="X34" s="58"/>
+      <c r="Y34" s="58"/>
+      <c r="Z34" s="58"/>
+      <c r="AA34" s="58"/>
+      <c r="AB34" s="58"/>
+      <c r="AC34" s="58"/>
+      <c r="AD34" s="58"/>
+      <c r="AE34" s="58"/>
+      <c r="AF34" s="58"/>
+      <c r="AG34" s="58"/>
+      <c r="AH34" s="58"/>
+      <c r="AI34" s="58"/>
+      <c r="AJ34" s="58"/>
+      <c r="AK34" s="58"/>
+      <c r="AL34" s="58"/>
+      <c r="AM34" s="58"/>
+      <c r="AN34" s="58"/>
+      <c r="AO34" s="58"/>
+      <c r="AP34" s="58"/>
+      <c r="AQ34" s="58"/>
+      <c r="AR34" s="58"/>
+      <c r="AS34" s="58"/>
+      <c r="AT34" s="58"/>
+      <c r="AU34" s="58"/>
+      <c r="AV34" s="58"/>
+      <c r="AW34" s="58"/>
+      <c r="AX34" s="58"/>
+      <c r="AY34" s="58"/>
+      <c r="AZ34" s="58"/>
+      <c r="BA34" s="58"/>
+      <c r="BB34" s="58"/>
+      <c r="BC34" s="58"/>
+      <c r="BD34" s="58"/>
+      <c r="BE34" s="58"/>
+      <c r="BF34" s="58"/>
+      <c r="BG34" s="58"/>
+      <c r="BH34" s="58"/>
+      <c r="BI34" s="58"/>
+      <c r="BJ34" s="58"/>
+      <c r="BK34" s="58"/>
+      <c r="BL34" s="58"/>
+      <c r="BM34" s="58"/>
+      <c r="BN34" s="58"/>
+      <c r="BO34" s="58"/>
+      <c r="BP34" s="58"/>
+      <c r="BQ34" s="58"/>
+      <c r="BR34" s="58"/>
+      <c r="BS34" s="58"/>
+      <c r="BT34" s="58"/>
+      <c r="BU34" s="58"/>
+      <c r="BV34" s="58"/>
+      <c r="BW34" s="58"/>
+      <c r="BX34" s="58"/>
+      <c r="BY34" s="58"/>
+      <c r="BZ34" s="58"/>
+      <c r="CA34" s="58"/>
+      <c r="CB34" s="58"/>
+      <c r="CC34" s="58"/>
+      <c r="CD34" s="58"/>
+      <c r="CE34" s="58"/>
+      <c r="CF34" s="58"/>
+      <c r="CG34" s="58"/>
+      <c r="CH34" s="58"/>
+      <c r="CI34" s="58"/>
+      <c r="CJ34" s="58"/>
+      <c r="CK34" s="58"/>
+      <c r="CL34" s="58"/>
+      <c r="CM34" s="58"/>
+      <c r="CN34" s="58"/>
+      <c r="CO34" s="58"/>
+      <c r="CP34" s="58"/>
+      <c r="CQ34" s="58"/>
+      <c r="CR34" s="58"/>
+      <c r="CS34" s="58"/>
+      <c r="CT34" s="58"/>
+      <c r="CU34" s="58"/>
+      <c r="CV34" s="58"/>
+      <c r="CW34" s="58"/>
+      <c r="CX34" s="58"/>
+      <c r="CY34" s="58"/>
+      <c r="CZ34" s="58"/>
       <c r="DE34" s="31"/>
     </row>
-    <row r="35" spans="1:121">
+    <row r="35" spans="1:122">
       <c r="A35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B35" s="15">
         <v>108.6</v>
       </c>
       <c r="C35" s="15">
         <v>107.3</v>
       </c>
       <c r="D35" s="15">
         <v>109.5</v>
       </c>
       <c r="E35" s="15">
         <v>116.2</v>
       </c>
       <c r="F35" s="15">
         <v>115</v>
       </c>
       <c r="G35" s="15">
         <v>117.9</v>
       </c>
       <c r="H35" s="15">
         <v>118</v>
       </c>
       <c r="I35" s="15">
@@ -10686,54 +10763,57 @@
       <c r="DI35" s="13">
         <v>110.3</v>
       </c>
       <c r="DJ35" s="12">
         <v>111.3</v>
       </c>
       <c r="DK35" s="12">
         <v>110.5</v>
       </c>
       <c r="DL35" s="12">
         <v>111.3</v>
       </c>
       <c r="DM35" s="12">
         <v>110.7</v>
       </c>
       <c r="DN35" s="12">
         <v>111.3</v>
       </c>
       <c r="DO35" s="12">
         <v>110</v>
       </c>
       <c r="DP35" s="12">
         <v>108.8</v>
       </c>
       <c r="DQ35" s="12">
+        <v>109.5</v>
+      </c>
+      <c r="DR35" s="12">
         <v>109.1</v>
       </c>
     </row>
-    <row r="36" spans="1:121">
+    <row r="36" spans="1:122">
       <c r="A36" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="D36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="E36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="F36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="G36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="I36" s="34" t="s">
@@ -11049,54 +11129,57 @@
       <c r="DI36" s="13">
         <v>112.3</v>
       </c>
       <c r="DJ36" s="12">
         <v>114.2</v>
       </c>
       <c r="DK36" s="12">
         <v>111.8</v>
       </c>
       <c r="DL36" s="12">
         <v>113.4</v>
       </c>
       <c r="DM36" s="12">
         <v>110</v>
       </c>
       <c r="DN36" s="12">
         <v>112.2</v>
       </c>
       <c r="DO36" s="12">
         <v>111.5</v>
       </c>
       <c r="DP36" s="12">
         <v>111.7</v>
       </c>
       <c r="DQ36" s="12">
+        <v>111.2</v>
+      </c>
+      <c r="DR36" s="12">
         <v>114.2</v>
       </c>
     </row>
-    <row r="37" spans="1:121">
+    <row r="37" spans="1:122">
       <c r="A37" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="15">
         <v>111.3</v>
       </c>
       <c r="C37" s="15">
         <v>110.6</v>
       </c>
       <c r="D37" s="15">
         <v>108.6</v>
       </c>
       <c r="E37" s="15">
         <v>115.3</v>
       </c>
       <c r="F37" s="15">
         <v>116.3</v>
       </c>
       <c r="G37" s="15">
         <v>117.6</v>
       </c>
       <c r="H37" s="15">
         <v>117.9</v>
       </c>
       <c r="I37" s="15">
@@ -11414,54 +11497,57 @@
       <c r="DI37" s="13">
         <v>110.8</v>
       </c>
       <c r="DJ37" s="12">
         <v>112.5</v>
       </c>
       <c r="DK37" s="12">
         <v>103.1</v>
       </c>
       <c r="DL37" s="12">
         <v>109.6</v>
       </c>
       <c r="DM37" s="12">
         <v>109.6</v>
       </c>
       <c r="DN37" s="12">
         <v>111.1</v>
       </c>
       <c r="DO37" s="12">
         <v>111.7</v>
       </c>
       <c r="DP37" s="12">
         <v>117.4</v>
       </c>
       <c r="DQ37" s="12">
+        <v>113.5</v>
+      </c>
+      <c r="DR37" s="12">
         <v>110.3</v>
       </c>
     </row>
-    <row r="38" spans="1:121">
+    <row r="38" spans="1:122">
       <c r="A38" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="15">
         <v>104.8</v>
       </c>
       <c r="C38" s="15">
         <v>104.9</v>
       </c>
       <c r="D38" s="15">
         <v>108.9</v>
       </c>
       <c r="E38" s="15">
         <v>114.1</v>
       </c>
       <c r="F38" s="15">
         <v>114.8</v>
       </c>
       <c r="G38" s="15">
         <v>117.1</v>
       </c>
       <c r="H38" s="15">
         <v>118</v>
       </c>
       <c r="I38" s="15">
@@ -11779,54 +11865,57 @@
       <c r="DI38" s="13">
         <v>114</v>
       </c>
       <c r="DJ38" s="12">
         <v>114.2</v>
       </c>
       <c r="DK38" s="12">
         <v>112.6</v>
       </c>
       <c r="DL38" s="12">
         <v>114.9</v>
       </c>
       <c r="DM38" s="12">
         <v>111.5</v>
       </c>
       <c r="DN38" s="12">
         <v>109.3</v>
       </c>
       <c r="DO38" s="12">
         <v>108.8</v>
       </c>
       <c r="DP38" s="12">
         <v>107.9</v>
       </c>
       <c r="DQ38" s="12">
+        <v>107</v>
+      </c>
+      <c r="DR38" s="12">
         <v>109</v>
       </c>
     </row>
-    <row r="39" spans="1:121">
+    <row r="39" spans="1:122">
       <c r="A39" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B39" s="15">
         <v>111.6</v>
       </c>
       <c r="C39" s="15">
         <v>111.4</v>
       </c>
       <c r="D39" s="15">
         <v>108.5</v>
       </c>
       <c r="E39" s="15">
         <v>112.9</v>
       </c>
       <c r="F39" s="15">
         <v>119.3</v>
       </c>
       <c r="G39" s="15">
         <v>119.5</v>
       </c>
       <c r="H39" s="15">
         <v>120.5</v>
       </c>
       <c r="I39" s="15">
@@ -12146,52 +12235,55 @@
       </c>
       <c r="DJ39" s="12">
         <v>113.1</v>
       </c>
       <c r="DK39" s="12">
         <v>110.7</v>
       </c>
       <c r="DL39" s="12">
         <v>111.3</v>
       </c>
       <c r="DM39" s="12">
         <v>109.6</v>
       </c>
       <c r="DN39" s="12">
         <v>114.6</v>
       </c>
       <c r="DO39" s="12">
         <v>111.5</v>
       </c>
       <c r="DP39" s="12">
         <v>109.2</v>
       </c>
       <c r="DQ39" s="12">
         <v>110.9</v>
       </c>
+      <c r="DR39" s="12">
+        <v>110.9</v>
+      </c>
     </row>
-    <row r="40" spans="1:121">
+    <row r="40" spans="1:122">
       <c r="A40" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B40" s="15">
         <v>116.6</v>
       </c>
       <c r="C40" s="15">
         <v>112.5</v>
       </c>
       <c r="D40" s="15">
         <v>109.4</v>
       </c>
       <c r="E40" s="15">
         <v>109.5</v>
       </c>
       <c r="F40" s="15">
         <v>109.8</v>
       </c>
       <c r="G40" s="15">
         <v>114.5</v>
       </c>
       <c r="H40" s="15">
         <v>117.5</v>
       </c>
       <c r="I40" s="15">
@@ -12509,54 +12601,57 @@
       <c r="DI40" s="13">
         <v>103.7</v>
       </c>
       <c r="DJ40" s="12">
         <v>104.7</v>
       </c>
       <c r="DK40" s="12">
         <v>108.3</v>
       </c>
       <c r="DL40" s="12">
         <v>104.2</v>
       </c>
       <c r="DM40" s="12">
         <v>105</v>
       </c>
       <c r="DN40" s="12">
         <v>98.4</v>
       </c>
       <c r="DO40" s="12">
         <v>95.5</v>
       </c>
       <c r="DP40" s="12">
         <v>95.1</v>
       </c>
       <c r="DQ40" s="12">
+        <v>96.8</v>
+      </c>
+      <c r="DR40" s="12">
         <v>103</v>
       </c>
     </row>
-    <row r="41" spans="1:121">
+    <row r="41" spans="1:122">
       <c r="A41" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="15">
         <v>114.3</v>
       </c>
       <c r="C41" s="15">
         <v>109.9</v>
       </c>
       <c r="D41" s="15">
         <v>114.9</v>
       </c>
       <c r="E41" s="15">
         <v>120.8</v>
       </c>
       <c r="F41" s="15">
         <v>118.9</v>
       </c>
       <c r="G41" s="15">
         <v>112.9</v>
       </c>
       <c r="H41" s="15">
         <v>113.9</v>
       </c>
       <c r="I41" s="15">
@@ -12874,54 +12969,57 @@
       <c r="DI41" s="13">
         <v>107.6</v>
       </c>
       <c r="DJ41" s="12">
         <v>108.1</v>
       </c>
       <c r="DK41" s="12">
         <v>106.9</v>
       </c>
       <c r="DL41" s="12">
         <v>110.9</v>
       </c>
       <c r="DM41" s="12">
         <v>104.7</v>
       </c>
       <c r="DN41" s="12">
         <v>110.7</v>
       </c>
       <c r="DO41" s="12">
         <v>107</v>
       </c>
       <c r="DP41" s="12">
         <v>105.3</v>
       </c>
       <c r="DQ41" s="12">
+        <v>105.7</v>
+      </c>
+      <c r="DR41" s="12">
         <v>107.1</v>
       </c>
     </row>
-    <row r="42" spans="1:121">
+    <row r="42" spans="1:122">
       <c r="A42" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="15">
         <v>105.8</v>
       </c>
       <c r="C42" s="15">
         <v>103.4</v>
       </c>
       <c r="D42" s="15">
         <v>104.6</v>
       </c>
       <c r="E42" s="15">
         <v>115.1</v>
       </c>
       <c r="F42" s="15">
         <v>116.7</v>
       </c>
       <c r="G42" s="15">
         <v>122.1</v>
       </c>
       <c r="H42" s="15">
         <v>122.3</v>
       </c>
       <c r="I42" s="15">
@@ -13239,54 +13337,57 @@
       <c r="DI42" s="13">
         <v>110.6</v>
       </c>
       <c r="DJ42" s="12">
         <v>108.5</v>
       </c>
       <c r="DK42" s="12">
         <v>108.9</v>
       </c>
       <c r="DL42" s="12">
         <v>111.5</v>
       </c>
       <c r="DM42" s="12">
         <v>109.5</v>
       </c>
       <c r="DN42" s="12">
         <v>110</v>
       </c>
       <c r="DO42" s="12">
         <v>110.2</v>
       </c>
       <c r="DP42" s="12">
         <v>107.3</v>
       </c>
       <c r="DQ42" s="12">
+        <v>109.1</v>
+      </c>
+      <c r="DR42" s="12">
         <v>106.5</v>
       </c>
     </row>
-    <row r="43" spans="1:121">
+    <row r="43" spans="1:122">
       <c r="A43" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="34" t="s">
         <v>33</v>
       </c>
       <c r="C43" s="34" t="s">
         <v>33</v>
       </c>
       <c r="D43" s="34" t="s">
         <v>33</v>
       </c>
       <c r="E43" s="34" t="s">
         <v>33</v>
       </c>
       <c r="F43" s="34" t="s">
         <v>33</v>
       </c>
       <c r="G43" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H43" s="34" t="s">
         <v>33</v>
       </c>
       <c r="I43" s="34" t="s">
@@ -13591,54 +13692,57 @@
       <c r="DI43" s="13">
         <v>109.6</v>
       </c>
       <c r="DJ43" s="12">
         <v>108</v>
       </c>
       <c r="DK43" s="12">
         <v>109.1</v>
       </c>
       <c r="DL43" s="12">
         <v>108.8</v>
       </c>
       <c r="DM43" s="12">
         <v>114.1</v>
       </c>
       <c r="DN43" s="12">
         <v>118.4</v>
       </c>
       <c r="DO43" s="12">
         <v>118.1</v>
       </c>
       <c r="DP43" s="12">
         <v>111.2</v>
       </c>
       <c r="DQ43" s="12">
+        <v>113.3</v>
+      </c>
+      <c r="DR43" s="12">
         <v>112.2</v>
       </c>
     </row>
-    <row r="44" spans="1:121">
+    <row r="44" spans="1:122">
       <c r="A44" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="15">
         <v>117.2</v>
       </c>
       <c r="C44" s="15">
         <v>107.8</v>
       </c>
       <c r="D44" s="15">
         <v>105.7</v>
       </c>
       <c r="E44" s="15">
         <v>119.2</v>
       </c>
       <c r="F44" s="15">
         <v>114.3</v>
       </c>
       <c r="G44" s="15">
         <v>113.8</v>
       </c>
       <c r="H44" s="15">
         <v>118.9</v>
       </c>
       <c r="I44" s="15">
@@ -13956,54 +14060,57 @@
       <c r="DI44" s="13">
         <v>110.6</v>
       </c>
       <c r="DJ44" s="12">
         <v>113.7</v>
       </c>
       <c r="DK44" s="12">
         <v>113.2</v>
       </c>
       <c r="DL44" s="12">
         <v>112.6</v>
       </c>
       <c r="DM44" s="12">
         <v>110.6</v>
       </c>
       <c r="DN44" s="12">
         <v>114</v>
       </c>
       <c r="DO44" s="12">
         <v>109.4</v>
       </c>
       <c r="DP44" s="12">
         <v>109.3</v>
       </c>
       <c r="DQ44" s="12">
+        <v>111.1</v>
+      </c>
+      <c r="DR44" s="12">
         <v>110.1</v>
       </c>
     </row>
-    <row r="45" spans="1:121">
+    <row r="45" spans="1:122">
       <c r="A45" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="15">
         <v>110.6</v>
       </c>
       <c r="C45" s="15">
         <v>109.2</v>
       </c>
       <c r="D45" s="15">
         <v>109.7</v>
       </c>
       <c r="E45" s="15">
         <v>116.4</v>
       </c>
       <c r="F45" s="15">
         <v>117.7</v>
       </c>
       <c r="G45" s="15">
         <v>120.8</v>
       </c>
       <c r="H45" s="15">
         <v>119.2</v>
       </c>
       <c r="I45" s="15">
@@ -14321,54 +14428,57 @@
       <c r="DI45" s="13">
         <v>112.5</v>
       </c>
       <c r="DJ45" s="12">
         <v>114</v>
       </c>
       <c r="DK45" s="12">
         <v>112.3</v>
       </c>
       <c r="DL45" s="12">
         <v>113.6</v>
       </c>
       <c r="DM45" s="12">
         <v>114.6</v>
       </c>
       <c r="DN45" s="12">
         <v>112.9</v>
       </c>
       <c r="DO45" s="12">
         <v>111.6</v>
       </c>
       <c r="DP45" s="12">
         <v>110.7</v>
       </c>
       <c r="DQ45" s="12">
+        <v>111.8</v>
+      </c>
+      <c r="DR45" s="12">
         <v>110.1</v>
       </c>
     </row>
-    <row r="46" spans="1:121">
+    <row r="46" spans="1:122">
       <c r="A46" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="15">
         <v>106.9</v>
       </c>
       <c r="C46" s="15">
         <v>109.3</v>
       </c>
       <c r="D46" s="15">
         <v>110.9</v>
       </c>
       <c r="E46" s="15">
         <v>113.4</v>
       </c>
       <c r="F46" s="15">
         <v>114.7</v>
       </c>
       <c r="G46" s="15">
         <v>115.3</v>
       </c>
       <c r="H46" s="15">
         <v>117.3</v>
       </c>
       <c r="I46" s="15">
@@ -14686,54 +14796,57 @@
       <c r="DI46" s="13">
         <v>109.2</v>
       </c>
       <c r="DJ46" s="12">
         <v>107.1</v>
       </c>
       <c r="DK46" s="12">
         <v>107.6</v>
       </c>
       <c r="DL46" s="12">
         <v>109.9</v>
       </c>
       <c r="DM46" s="12">
         <v>107.6</v>
       </c>
       <c r="DN46" s="12">
         <v>109.5</v>
       </c>
       <c r="DO46" s="12">
         <v>108.6</v>
       </c>
       <c r="DP46" s="12">
         <v>107.7</v>
       </c>
       <c r="DQ46" s="12">
+        <v>107.6</v>
+      </c>
+      <c r="DR46" s="12">
         <v>108.5</v>
       </c>
     </row>
-    <row r="47" spans="1:121">
+    <row r="47" spans="1:122">
       <c r="A47" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="15">
         <v>114.7</v>
       </c>
       <c r="C47" s="15">
         <v>109.3</v>
       </c>
       <c r="D47" s="15">
         <v>117.8</v>
       </c>
       <c r="E47" s="15">
         <v>122.3</v>
       </c>
       <c r="F47" s="15">
         <v>116.3</v>
       </c>
       <c r="G47" s="15">
         <v>123.5</v>
       </c>
       <c r="H47" s="15">
         <v>125</v>
       </c>
       <c r="I47" s="15">
@@ -15051,54 +15164,57 @@
       <c r="DI47" s="13">
         <v>109.2</v>
       </c>
       <c r="DJ47" s="12">
         <v>109.8</v>
       </c>
       <c r="DK47" s="12">
         <v>108.6</v>
       </c>
       <c r="DL47" s="12">
         <v>108.6</v>
       </c>
       <c r="DM47" s="12">
         <v>108.7</v>
       </c>
       <c r="DN47" s="12">
         <v>108.6</v>
       </c>
       <c r="DO47" s="12">
         <v>106.3</v>
       </c>
       <c r="DP47" s="12">
         <v>108.4</v>
       </c>
       <c r="DQ47" s="12">
+        <v>107.2</v>
+      </c>
+      <c r="DR47" s="12">
         <v>106.2</v>
       </c>
     </row>
-    <row r="48" spans="1:121">
+    <row r="48" spans="1:122">
       <c r="A48" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="15">
         <v>108.7</v>
       </c>
       <c r="C48" s="15">
         <v>106.9</v>
       </c>
       <c r="D48" s="15">
         <v>108.3</v>
       </c>
       <c r="E48" s="15">
         <v>117.1</v>
       </c>
       <c r="F48" s="15">
         <v>118.7</v>
       </c>
       <c r="G48" s="15">
         <v>122.2</v>
       </c>
       <c r="H48" s="15">
         <v>122.5</v>
       </c>
       <c r="I48" s="15">
@@ -15416,52 +15532,55 @@
       </c>
       <c r="DJ48" s="22" t="s">
         <v>33</v>
       </c>
       <c r="DK48" s="22" t="s">
         <v>33</v>
       </c>
       <c r="DL48" s="22" t="s">
         <v>33</v>
       </c>
       <c r="DM48" s="22" t="s">
         <v>33</v>
       </c>
       <c r="DN48" s="22" t="s">
         <v>33</v>
       </c>
       <c r="DO48" s="22" t="s">
         <v>33</v>
       </c>
       <c r="DP48" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DQ48" s="12" t="s">
         <v>33</v>
       </c>
+      <c r="DR48" s="12" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="49" spans="1:121">
+    <row r="49" spans="1:122">
       <c r="A49" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="15">
         <v>107.1</v>
       </c>
       <c r="C49" s="15">
         <v>107.7</v>
       </c>
       <c r="D49" s="15">
         <v>109.8</v>
       </c>
       <c r="E49" s="15">
         <v>119.2</v>
       </c>
       <c r="F49" s="15">
         <v>116.7</v>
       </c>
       <c r="G49" s="15">
         <v>119.2</v>
       </c>
       <c r="H49" s="15">
         <v>117.2</v>
       </c>
       <c r="I49" s="15">
@@ -15779,54 +15898,57 @@
       <c r="DI49" s="13">
         <v>112.9</v>
       </c>
       <c r="DJ49" s="12">
         <v>112.8</v>
       </c>
       <c r="DK49" s="12">
         <v>110</v>
       </c>
       <c r="DL49" s="12">
         <v>112.9</v>
       </c>
       <c r="DM49" s="12">
         <v>113.5</v>
       </c>
       <c r="DN49" s="12">
         <v>112.2</v>
       </c>
       <c r="DO49" s="12">
         <v>112.4</v>
       </c>
       <c r="DP49" s="12">
         <v>111.1</v>
       </c>
       <c r="DQ49" s="12">
+        <v>112.2</v>
+      </c>
+      <c r="DR49" s="12">
         <v>112.4</v>
       </c>
     </row>
-    <row r="50" spans="1:121">
+    <row r="50" spans="1:122">
       <c r="A50" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B50" s="15">
         <v>110.8</v>
       </c>
       <c r="C50" s="15">
         <v>108.8</v>
       </c>
       <c r="D50" s="15">
         <v>106.6</v>
       </c>
       <c r="E50" s="15">
         <v>115.4</v>
       </c>
       <c r="F50" s="15">
         <v>115.9</v>
       </c>
       <c r="G50" s="15">
         <v>117.3</v>
       </c>
       <c r="H50" s="15">
         <v>113.4</v>
       </c>
       <c r="I50" s="15">
@@ -16144,54 +16266,57 @@
       <c r="DI50" s="13">
         <v>108.6</v>
       </c>
       <c r="DJ50" s="12">
         <v>111.2</v>
       </c>
       <c r="DK50" s="12">
         <v>112.9</v>
       </c>
       <c r="DL50" s="12">
         <v>111.9</v>
       </c>
       <c r="DM50" s="12">
         <v>111</v>
       </c>
       <c r="DN50" s="12">
         <v>111.6</v>
       </c>
       <c r="DO50" s="12">
         <v>110.6</v>
       </c>
       <c r="DP50" s="12">
         <v>113.1</v>
       </c>
       <c r="DQ50" s="12">
+        <v>111.3</v>
+      </c>
+      <c r="DR50" s="12">
         <v>108.9</v>
       </c>
     </row>
-    <row r="51" spans="1:121">
+    <row r="51" spans="1:122">
       <c r="A51" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="34" t="s">
         <v>33</v>
       </c>
       <c r="C51" s="34" t="s">
         <v>33</v>
       </c>
       <c r="D51" s="34" t="s">
         <v>33</v>
       </c>
       <c r="E51" s="34" t="s">
         <v>33</v>
       </c>
       <c r="F51" s="34" t="s">
         <v>33</v>
       </c>
       <c r="G51" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H51" s="34" t="s">
         <v>33</v>
       </c>
       <c r="I51" s="34" t="s">
@@ -16505,54 +16630,57 @@
       <c r="DI51" s="13">
         <v>108.5</v>
       </c>
       <c r="DJ51" s="12">
         <v>107.1</v>
       </c>
       <c r="DK51" s="12">
         <v>109.1</v>
       </c>
       <c r="DL51" s="12">
         <v>109.1</v>
       </c>
       <c r="DM51" s="12">
         <v>109.2</v>
       </c>
       <c r="DN51" s="12">
         <v>108.4</v>
       </c>
       <c r="DO51" s="12">
         <v>108.3</v>
       </c>
       <c r="DP51" s="12">
         <v>106.5</v>
       </c>
       <c r="DQ51" s="12">
+        <v>108</v>
+      </c>
+      <c r="DR51" s="12">
         <v>107.1</v>
       </c>
     </row>
-    <row r="52" spans="1:121">
+    <row r="52" spans="1:122">
       <c r="A52" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B52" s="34" t="s">
         <v>33</v>
       </c>
       <c r="C52" s="34" t="s">
         <v>33</v>
       </c>
       <c r="D52" s="34" t="s">
         <v>33</v>
       </c>
       <c r="E52" s="34" t="s">
         <v>33</v>
       </c>
       <c r="F52" s="34" t="s">
         <v>33</v>
       </c>
       <c r="G52" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H52" s="34" t="s">
         <v>33</v>
       </c>
       <c r="I52" s="34" t="s">
@@ -16870,54 +16998,57 @@
       <c r="DI52" s="13">
         <v>110.2</v>
       </c>
       <c r="DJ52" s="12">
         <v>109.4</v>
       </c>
       <c r="DK52" s="12">
         <v>108.4</v>
       </c>
       <c r="DL52" s="12">
         <v>110.3</v>
       </c>
       <c r="DM52" s="12">
         <v>119.4</v>
       </c>
       <c r="DN52" s="12">
         <v>106.6</v>
       </c>
       <c r="DO52" s="12">
         <v>107.5</v>
       </c>
       <c r="DP52" s="12">
         <v>108</v>
       </c>
       <c r="DQ52" s="12">
+        <v>113</v>
+      </c>
+      <c r="DR52" s="12">
         <v>109.5</v>
       </c>
     </row>
-    <row r="53" spans="1:121">
+    <row r="53" spans="1:122">
       <c r="A53" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B53" s="15">
         <v>103.8</v>
       </c>
       <c r="C53" s="15">
         <v>106.8</v>
       </c>
       <c r="D53" s="15">
         <v>105.7</v>
       </c>
       <c r="E53" s="15">
         <v>113.5</v>
       </c>
       <c r="F53" s="15">
         <v>114.5</v>
       </c>
       <c r="G53" s="15">
         <v>117.2</v>
       </c>
       <c r="H53" s="15">
         <v>116.2</v>
       </c>
       <c r="I53" s="15">
@@ -17235,54 +17366,57 @@
       <c r="DI53" s="13">
         <v>111.6</v>
       </c>
       <c r="DJ53" s="12">
         <v>113.7</v>
       </c>
       <c r="DK53" s="12">
         <v>110.5</v>
       </c>
       <c r="DL53" s="12">
         <v>111.9</v>
       </c>
       <c r="DM53" s="12">
         <v>107.5</v>
       </c>
       <c r="DN53" s="12">
         <v>111.4</v>
       </c>
       <c r="DO53" s="12">
         <v>111.1</v>
       </c>
       <c r="DP53" s="12">
         <v>110</v>
       </c>
       <c r="DQ53" s="12">
+        <v>109.6</v>
+      </c>
+      <c r="DR53" s="12">
         <v>108.4</v>
       </c>
     </row>
-    <row r="54" spans="1:121">
+    <row r="54" spans="1:122">
       <c r="A54" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B54" s="15">
         <v>100.5</v>
       </c>
       <c r="C54" s="15">
         <v>103.3</v>
       </c>
       <c r="D54" s="15">
         <v>107.8</v>
       </c>
       <c r="E54" s="15">
         <v>112</v>
       </c>
       <c r="F54" s="15">
         <v>113.4</v>
       </c>
       <c r="G54" s="15">
         <v>118.2</v>
       </c>
       <c r="H54" s="15">
         <v>117</v>
       </c>
       <c r="I54" s="15">
@@ -17600,54 +17734,57 @@
       <c r="DI54" s="13">
         <v>111</v>
       </c>
       <c r="DJ54" s="12">
         <v>112.1</v>
       </c>
       <c r="DK54" s="12">
         <v>109.8</v>
       </c>
       <c r="DL54" s="12">
         <v>112</v>
       </c>
       <c r="DM54" s="12">
         <v>114</v>
       </c>
       <c r="DN54" s="12">
         <v>115.4</v>
       </c>
       <c r="DO54" s="12">
         <v>113</v>
       </c>
       <c r="DP54" s="12">
         <v>109.2</v>
       </c>
       <c r="DQ54" s="12">
+        <v>110.4</v>
+      </c>
+      <c r="DR54" s="12">
         <v>108.2</v>
       </c>
     </row>
-    <row r="55" spans="1:121">
+    <row r="55" spans="1:122">
       <c r="A55" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="15">
         <v>104.9</v>
       </c>
       <c r="C55" s="15">
         <v>104.3</v>
       </c>
       <c r="D55" s="15">
         <v>110.3</v>
       </c>
       <c r="E55" s="15">
         <v>117.6</v>
       </c>
       <c r="F55" s="15">
         <v>112.6</v>
       </c>
       <c r="G55" s="15">
         <v>116.5</v>
       </c>
       <c r="H55" s="15">
         <v>112.8</v>
       </c>
       <c r="I55" s="15">
@@ -17965,54 +18102,57 @@
       <c r="DI55" s="13">
         <v>114.3</v>
       </c>
       <c r="DJ55" s="12">
         <v>115.2</v>
       </c>
       <c r="DK55" s="12">
         <v>113.6</v>
       </c>
       <c r="DL55" s="12">
         <v>115.2</v>
       </c>
       <c r="DM55" s="12">
         <v>114.2</v>
       </c>
       <c r="DN55" s="12">
         <v>115.3</v>
       </c>
       <c r="DO55" s="12">
         <v>115.9</v>
       </c>
       <c r="DP55" s="12">
         <v>111.5</v>
       </c>
       <c r="DQ55" s="12">
+        <v>113.3</v>
+      </c>
+      <c r="DR55" s="12">
         <v>110.7</v>
       </c>
     </row>
-    <row r="56" spans="1:121">
+    <row r="56" spans="1:122">
       <c r="A56" s="33" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="35" t="s">
         <v>33</v>
       </c>
       <c r="C56" s="35" t="s">
         <v>33</v>
       </c>
       <c r="D56" s="35" t="s">
         <v>33</v>
       </c>
       <c r="E56" s="35" t="s">
         <v>33</v>
       </c>
       <c r="F56" s="35" t="s">
         <v>33</v>
       </c>
       <c r="G56" s="35" t="s">
         <v>33</v>
       </c>
       <c r="H56" s="35" t="s">
         <v>33</v>
       </c>
       <c r="I56" s="35" t="s">
@@ -18330,281 +18470,285 @@
       <c r="DI56" s="13">
         <v>108</v>
       </c>
       <c r="DJ56" s="12">
         <v>116.1</v>
       </c>
       <c r="DK56" s="12">
         <v>113.6</v>
       </c>
       <c r="DL56" s="12">
         <v>113.4</v>
       </c>
       <c r="DM56" s="12">
         <v>110.5</v>
       </c>
       <c r="DN56" s="12">
         <v>109.9</v>
       </c>
       <c r="DO56" s="12">
         <v>108.7</v>
       </c>
       <c r="DP56" s="12">
         <v>110.2</v>
       </c>
       <c r="DQ56" s="12">
+        <v>110</v>
+      </c>
+      <c r="DR56" s="12">
         <v>109</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="38">
-    <mergeCell ref="CX2:DB2"/>
-[...5 lines deleted...]
-    <mergeCell ref="B4:CZ4"/>
+    <mergeCell ref="DH32:DL32"/>
+    <mergeCell ref="DH2:DL2"/>
+    <mergeCell ref="DC2:DG2"/>
+    <mergeCell ref="DC32:DG32"/>
+    <mergeCell ref="DM2:DQ2"/>
+    <mergeCell ref="DM32:DQ32"/>
+    <mergeCell ref="B34:CZ34"/>
+    <mergeCell ref="BB32:BN32"/>
+    <mergeCell ref="BO32:BS32"/>
+    <mergeCell ref="BT32:BX32"/>
+    <mergeCell ref="BY32:CC32"/>
+    <mergeCell ref="CD32:CH32"/>
+    <mergeCell ref="CI32:CM32"/>
+    <mergeCell ref="CN32:CR32"/>
+    <mergeCell ref="CS32:CW32"/>
+    <mergeCell ref="CX32:DB32"/>
+    <mergeCell ref="AO32:BA32"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="CS2:CW2"/>
     <mergeCell ref="O2:AA2"/>
     <mergeCell ref="AB2:AN2"/>
     <mergeCell ref="BY2:CC2"/>
     <mergeCell ref="AO2:BA2"/>
     <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="CI2:CM2"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="CD2:CH2"/>
     <mergeCell ref="CN2:CR2"/>
     <mergeCell ref="BB2:BN2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:N2"/>
-    <mergeCell ref="B34:CZ34"/>
-[...15 lines deleted...]
-    <mergeCell ref="DC32:DG32"/>
+    <mergeCell ref="CX2:DB2"/>
+    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:N32"/>
+    <mergeCell ref="O32:AA32"/>
+    <mergeCell ref="AB32:AN32"/>
+    <mergeCell ref="B4:CZ4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="14" max="21" man="1"/>
     <brk id="31" max="21" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BX26"/>
+  <dimension ref="A1:BY26"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="AY1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="BX30" sqref="BX30"/>
+      <selection activeCell="BX33" sqref="BX33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="8" style="3" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="3" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="3" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="3" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="3" customWidth="1"/>
     <col min="9" max="10" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="3" customWidth="1"/>
     <col min="12" max="15" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="3" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="3" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="3"/>
     <col min="20" max="21" width="10" style="3" customWidth="1"/>
     <col min="22" max="29" width="9.140625" style="3"/>
     <col min="30" max="30" width="10.7109375" style="3" customWidth="1"/>
     <col min="31" max="34" width="9.140625" style="3"/>
     <col min="35" max="35" width="10.7109375" style="3" customWidth="1"/>
     <col min="36" max="39" width="9.140625" style="3"/>
     <col min="40" max="40" width="10.42578125" style="3" customWidth="1"/>
     <col min="41" max="44" width="9.140625" style="3"/>
     <col min="45" max="45" width="10.42578125" style="3" customWidth="1"/>
     <col min="46" max="49" width="9.140625" style="3"/>
     <col min="50" max="50" width="9.5703125" style="3" customWidth="1"/>
     <col min="51" max="54" width="9.140625" style="3"/>
     <col min="55" max="55" width="10" style="3" customWidth="1"/>
     <col min="56" max="56" width="9" style="3" customWidth="1"/>
     <col min="57" max="57" width="8.42578125" style="3" customWidth="1"/>
     <col min="58" max="58" width="8.140625" style="3" customWidth="1"/>
     <col min="59" max="59" width="9.140625" style="3"/>
     <col min="60" max="60" width="10" style="3" customWidth="1"/>
     <col min="61" max="64" width="9.140625" style="3"/>
     <col min="65" max="65" width="10.140625" style="3" customWidth="1"/>
     <col min="66" max="66" width="9.42578125" style="3" customWidth="1"/>
     <col min="67" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" ht="21" customHeight="1">
-      <c r="A1" s="66" t="s">
+    <row r="1" spans="1:77" ht="21" customHeight="1">
+      <c r="A1" s="71" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="67"/>
-[...7 lines deleted...]
-      <c r="J1" s="67"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
       <c r="K1" s="2"/>
     </row>
-    <row r="2" spans="1:76" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="58">
+    <row r="2" spans="1:77" ht="12.75" customHeight="1">
+      <c r="A2" s="69"/>
+      <c r="B2" s="61">
         <v>2011</v>
       </c>
-      <c r="C2" s="59"/>
-[...3 lines deleted...]
-      <c r="G2" s="58">
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="61">
         <v>2012</v>
       </c>
-      <c r="H2" s="59"/>
-[...3 lines deleted...]
-      <c r="L2" s="58">
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="61">
         <v>2013</v>
       </c>
-      <c r="M2" s="59"/>
-[...3 lines deleted...]
-      <c r="Q2" s="58">
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+      <c r="P2" s="73"/>
+      <c r="Q2" s="61">
         <v>2014</v>
       </c>
-      <c r="R2" s="59"/>
-[...3 lines deleted...]
-      <c r="V2" s="58">
+      <c r="R2" s="62"/>
+      <c r="S2" s="62"/>
+      <c r="T2" s="62"/>
+      <c r="U2" s="73"/>
+      <c r="V2" s="61">
         <v>2015</v>
       </c>
-      <c r="W2" s="59"/>
-[...3 lines deleted...]
-      <c r="AA2" s="61">
+      <c r="W2" s="62"/>
+      <c r="X2" s="62"/>
+      <c r="Y2" s="62"/>
+      <c r="Z2" s="63"/>
+      <c r="AA2" s="66">
         <v>2016</v>
       </c>
-      <c r="AB2" s="62"/>
-[...3 lines deleted...]
-      <c r="AF2" s="61">
+      <c r="AB2" s="67"/>
+      <c r="AC2" s="67"/>
+      <c r="AD2" s="67"/>
+      <c r="AE2" s="68"/>
+      <c r="AF2" s="66">
         <v>2017</v>
       </c>
-      <c r="AG2" s="62"/>
-[...3 lines deleted...]
-      <c r="AK2" s="69">
+      <c r="AG2" s="67"/>
+      <c r="AH2" s="67"/>
+      <c r="AI2" s="67"/>
+      <c r="AJ2" s="68"/>
+      <c r="AK2" s="64">
         <v>2018</v>
       </c>
-      <c r="AL2" s="69"/>
-[...3 lines deleted...]
-      <c r="AP2" s="69">
+      <c r="AL2" s="64"/>
+      <c r="AM2" s="64"/>
+      <c r="AN2" s="64"/>
+      <c r="AO2" s="64"/>
+      <c r="AP2" s="64">
         <v>2019</v>
       </c>
-      <c r="AQ2" s="69"/>
-[...3 lines deleted...]
-      <c r="AU2" s="69">
+      <c r="AQ2" s="64"/>
+      <c r="AR2" s="64"/>
+      <c r="AS2" s="64"/>
+      <c r="AT2" s="65"/>
+      <c r="AU2" s="64">
         <v>2020</v>
       </c>
-      <c r="AV2" s="69"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="58">
+      <c r="AV2" s="64"/>
+      <c r="AW2" s="64"/>
+      <c r="AX2" s="64"/>
+      <c r="AY2" s="64"/>
+      <c r="AZ2" s="61">
         <v>2021</v>
       </c>
-      <c r="BA2" s="59"/>
-[...3 lines deleted...]
-      <c r="BE2" s="58">
+      <c r="BA2" s="62"/>
+      <c r="BB2" s="62"/>
+      <c r="BC2" s="62"/>
+      <c r="BD2" s="63"/>
+      <c r="BE2" s="61">
         <v>2022</v>
       </c>
-      <c r="BF2" s="59"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="61">
+      <c r="BF2" s="62"/>
+      <c r="BG2" s="62"/>
+      <c r="BH2" s="62"/>
+      <c r="BI2" s="63"/>
+      <c r="BJ2" s="66">
         <v>2023</v>
       </c>
-      <c r="BK2" s="62"/>
-[...3 lines deleted...]
-      <c r="BO2" s="58">
+      <c r="BK2" s="67"/>
+      <c r="BL2" s="67"/>
+      <c r="BM2" s="67"/>
+      <c r="BN2" s="68"/>
+      <c r="BO2" s="61">
         <v>2024</v>
       </c>
-      <c r="BP2" s="59"/>
-[...3 lines deleted...]
-      <c r="BT2" s="57">
+      <c r="BP2" s="62"/>
+      <c r="BQ2" s="62"/>
+      <c r="BR2" s="62"/>
+      <c r="BS2" s="63"/>
+      <c r="BT2" s="61">
         <v>2025</v>
       </c>
-      <c r="BU2" s="57"/>
-[...2 lines deleted...]
-      <c r="BX2" s="49">
+      <c r="BU2" s="62"/>
+      <c r="BV2" s="62"/>
+      <c r="BW2" s="62"/>
+      <c r="BX2" s="63"/>
+      <c r="BY2" s="49">
         <v>2026</v>
       </c>
     </row>
-    <row r="3" spans="1:76" ht="29.25" customHeight="1">
-      <c r="A3" s="65"/>
+    <row r="3" spans="1:77" ht="29.25" customHeight="1">
+      <c r="A3" s="70"/>
       <c r="B3" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>39</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>36</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="J3" s="4" t="s">
@@ -18783,117 +18927,120 @@
       </c>
       <c r="BP3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="BQ3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="BR3" s="4" t="s">
         <v>39</v>
       </c>
       <c r="BS3" s="6" t="s">
         <v>32</v>
       </c>
       <c r="BT3" s="4" t="s">
         <v>36</v>
       </c>
       <c r="BU3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="BV3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="BW3" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="BX3" s="4" t="s">
+      <c r="BX3" s="51" t="s">
+        <v>32</v>
+      </c>
+      <c r="BY3" s="4" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:76" ht="12" customHeight="1">
+    <row r="4" spans="1:77" ht="12" customHeight="1">
       <c r="A4" s="47"/>
-      <c r="B4" s="70"/>
-[...56 lines deleted...]
-      <c r="BG4" s="71"/>
+      <c r="B4" s="59"/>
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60"/>
+      <c r="O4" s="60"/>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60"/>
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60"/>
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="60"/>
+      <c r="AA4" s="60"/>
+      <c r="AB4" s="60"/>
+      <c r="AC4" s="60"/>
+      <c r="AD4" s="60"/>
+      <c r="AE4" s="60"/>
+      <c r="AF4" s="60"/>
+      <c r="AG4" s="60"/>
+      <c r="AH4" s="60"/>
+      <c r="AI4" s="60"/>
+      <c r="AJ4" s="60"/>
+      <c r="AK4" s="60"/>
+      <c r="AL4" s="60"/>
+      <c r="AM4" s="60"/>
+      <c r="AN4" s="60"/>
+      <c r="AO4" s="60"/>
+      <c r="AP4" s="60"/>
+      <c r="AQ4" s="60"/>
+      <c r="AR4" s="60"/>
+      <c r="AS4" s="60"/>
+      <c r="AT4" s="60"/>
+      <c r="AU4" s="60"/>
+      <c r="AV4" s="60"/>
+      <c r="AW4" s="60"/>
+      <c r="AX4" s="60"/>
+      <c r="AY4" s="60"/>
+      <c r="AZ4" s="60"/>
+      <c r="BA4" s="60"/>
+      <c r="BB4" s="60"/>
+      <c r="BC4" s="60"/>
+      <c r="BD4" s="60"/>
+      <c r="BE4" s="60"/>
+      <c r="BF4" s="60"/>
+      <c r="BG4" s="60"/>
       <c r="BL4" s="7"/>
     </row>
-    <row r="5" spans="1:76" ht="11.25">
+    <row r="5" spans="1:77" ht="11.25">
       <c r="A5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="14">
         <v>118.2</v>
       </c>
       <c r="C5" s="14">
         <v>113.8</v>
       </c>
       <c r="D5" s="15">
         <v>114.6</v>
       </c>
       <c r="E5" s="15">
         <v>116.1</v>
       </c>
       <c r="F5" s="16">
         <v>115.99963922407406</v>
       </c>
       <c r="G5" s="9">
         <v>117.1</v>
       </c>
       <c r="H5" s="15">
         <v>117.6</v>
       </c>
       <c r="I5" s="15">
@@ -19076,54 +19223,57 @@
       <c r="BP5" s="12">
         <v>111.5</v>
       </c>
       <c r="BQ5" s="12">
         <v>111.8</v>
       </c>
       <c r="BR5" s="12">
         <v>111.6</v>
       </c>
       <c r="BS5" s="12">
         <v>111.3</v>
       </c>
       <c r="BT5" s="12">
         <v>110.7</v>
       </c>
       <c r="BU5" s="12">
         <v>111</v>
       </c>
       <c r="BV5" s="12">
         <v>110.6</v>
       </c>
       <c r="BW5" s="12">
         <v>109.8</v>
       </c>
       <c r="BX5" s="12">
+        <v>109.5</v>
+      </c>
+      <c r="BY5" s="12">
         <v>109.1</v>
       </c>
     </row>
-    <row r="6" spans="1:76" ht="11.25">
+    <row r="6" spans="1:77" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="11" t="s">
@@ -19306,54 +19456,57 @@
       <c r="BP6" s="12">
         <v>113.9</v>
       </c>
       <c r="BQ6" s="12">
         <v>114.7</v>
       </c>
       <c r="BR6" s="12">
         <v>112.9</v>
       </c>
       <c r="BS6" s="12">
         <v>113.4</v>
       </c>
       <c r="BT6" s="12">
         <v>110</v>
       </c>
       <c r="BU6" s="12">
         <v>111.2</v>
       </c>
       <c r="BV6" s="12">
         <v>111.4</v>
       </c>
       <c r="BW6" s="12">
         <v>112</v>
       </c>
       <c r="BX6" s="12">
+        <v>111.2</v>
+      </c>
+      <c r="BY6" s="12">
         <v>114.2</v>
       </c>
     </row>
-    <row r="7" spans="1:76" ht="12.75" customHeight="1">
+    <row r="7" spans="1:77" ht="12.75" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="14">
         <v>119</v>
       </c>
       <c r="C7" s="14">
         <v>112.3</v>
       </c>
       <c r="D7" s="15">
         <v>114.6</v>
       </c>
       <c r="E7" s="15">
         <v>118.3</v>
       </c>
       <c r="F7" s="16">
         <v>118.21544439760251</v>
       </c>
       <c r="G7" s="9">
         <v>122.8</v>
       </c>
       <c r="H7" s="15">
         <v>124.6</v>
       </c>
       <c r="I7" s="15">
@@ -19536,54 +19689,57 @@
       <c r="BP7" s="12">
         <v>112.9</v>
       </c>
       <c r="BQ7" s="12">
         <v>112.8</v>
       </c>
       <c r="BR7" s="12">
         <v>109.8</v>
       </c>
       <c r="BS7" s="12">
         <v>109.6</v>
       </c>
       <c r="BT7" s="12">
         <v>109.6</v>
       </c>
       <c r="BU7" s="12">
         <v>110.7</v>
       </c>
       <c r="BV7" s="12">
         <v>111.4</v>
       </c>
       <c r="BW7" s="12">
         <v>113.4</v>
       </c>
       <c r="BX7" s="12">
+        <v>113.5</v>
+      </c>
+      <c r="BY7" s="12">
         <v>110.3</v>
       </c>
     </row>
-    <row r="8" spans="1:76" ht="12.75" customHeight="1">
+    <row r="8" spans="1:77" ht="12.75" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="14">
         <v>119.2</v>
       </c>
       <c r="C8" s="14">
         <v>113.4</v>
       </c>
       <c r="D8" s="15">
         <v>113.9</v>
       </c>
       <c r="E8" s="15">
         <v>114.7</v>
       </c>
       <c r="F8" s="16">
         <v>114.5597677757269</v>
       </c>
       <c r="G8" s="9">
         <v>116.8</v>
       </c>
       <c r="H8" s="15">
         <v>117.3</v>
       </c>
       <c r="I8" s="15">
@@ -19766,54 +19922,57 @@
       <c r="BP8" s="12">
         <v>115.4</v>
       </c>
       <c r="BQ8" s="12">
         <v>116</v>
       </c>
       <c r="BR8" s="12">
         <v>115.7</v>
       </c>
       <c r="BS8" s="12">
         <v>114.9</v>
       </c>
       <c r="BT8" s="12">
         <v>111.5</v>
       </c>
       <c r="BU8" s="12">
         <v>110.3</v>
       </c>
       <c r="BV8" s="12">
         <v>108.3</v>
       </c>
       <c r="BW8" s="12">
         <v>106.5</v>
       </c>
       <c r="BX8" s="12">
+        <v>107</v>
+      </c>
+      <c r="BY8" s="12">
         <v>109</v>
       </c>
     </row>
-    <row r="9" spans="1:76" ht="12.75" customHeight="1">
+    <row r="9" spans="1:77" ht="12.75" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="14">
         <v>115.7</v>
       </c>
       <c r="C9" s="14">
         <v>110.7</v>
       </c>
       <c r="D9" s="15">
         <v>113</v>
       </c>
       <c r="E9" s="15">
         <v>115.9</v>
       </c>
       <c r="F9" s="16">
         <v>115.75982036502047</v>
       </c>
       <c r="G9" s="9">
         <v>122.5</v>
       </c>
       <c r="H9" s="15">
         <v>122.5</v>
       </c>
       <c r="I9" s="15">
@@ -19998,52 +20157,55 @@
       </c>
       <c r="BQ9" s="12">
         <v>110.8</v>
       </c>
       <c r="BR9" s="12">
         <v>111.4</v>
       </c>
       <c r="BS9" s="12">
         <v>111.3</v>
       </c>
       <c r="BT9" s="12">
         <v>109.6</v>
       </c>
       <c r="BU9" s="12">
         <v>113.1</v>
       </c>
       <c r="BV9" s="12">
         <v>112.6</v>
       </c>
       <c r="BW9" s="12">
         <v>110.4</v>
       </c>
       <c r="BX9" s="12">
         <v>110.9</v>
       </c>
+      <c r="BY9" s="12">
+        <v>110.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:76" ht="12.75" customHeight="1">
+    <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="14">
         <v>119</v>
       </c>
       <c r="C10" s="14">
         <v>116.4</v>
       </c>
       <c r="D10" s="15">
         <v>113.5</v>
       </c>
       <c r="E10" s="15">
         <v>113.4</v>
       </c>
       <c r="F10" s="16">
         <v>111.91071949921144</v>
       </c>
       <c r="G10" s="9">
         <v>107.4</v>
       </c>
       <c r="H10" s="15">
         <v>107.8</v>
       </c>
       <c r="I10" s="15">
@@ -20226,54 +20388,57 @@
       <c r="BP10" s="12">
         <v>101</v>
       </c>
       <c r="BQ10" s="12">
         <v>103.2</v>
       </c>
       <c r="BR10" s="12">
         <v>103.6</v>
       </c>
       <c r="BS10" s="12">
         <v>104.2</v>
       </c>
       <c r="BT10" s="12">
         <v>105</v>
       </c>
       <c r="BU10" s="12">
         <v>101.2</v>
       </c>
       <c r="BV10" s="12">
         <v>99.2</v>
       </c>
       <c r="BW10" s="12">
         <v>97.9</v>
       </c>
       <c r="BX10" s="12">
+        <v>96.8</v>
+      </c>
+      <c r="BY10" s="12">
         <v>103</v>
       </c>
     </row>
-    <row r="11" spans="1:76" ht="12.75" customHeight="1">
+    <row r="11" spans="1:77" ht="12.75" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="14">
         <v>109.9</v>
       </c>
       <c r="C11" s="14">
         <v>108.5</v>
       </c>
       <c r="D11" s="15">
         <v>108.7</v>
       </c>
       <c r="E11" s="15">
         <v>109.6</v>
       </c>
       <c r="F11" s="16">
         <v>109.24060683538741</v>
       </c>
       <c r="G11" s="9">
         <v>108.4</v>
       </c>
       <c r="H11" s="15">
         <v>107.7</v>
       </c>
       <c r="I11" s="15">
@@ -20456,54 +20621,57 @@
       <c r="BP11" s="12">
         <v>113.5</v>
       </c>
       <c r="BQ11" s="12">
         <v>111.5</v>
       </c>
       <c r="BR11" s="12">
         <v>110.4</v>
       </c>
       <c r="BS11" s="12">
         <v>110.9</v>
       </c>
       <c r="BT11" s="12">
         <v>104.7</v>
       </c>
       <c r="BU11" s="12">
         <v>107.5</v>
       </c>
       <c r="BV11" s="12">
         <v>107.4</v>
       </c>
       <c r="BW11" s="12">
         <v>106.6</v>
       </c>
       <c r="BX11" s="12">
+        <v>105.7</v>
+      </c>
+      <c r="BY11" s="12">
         <v>107.1</v>
       </c>
     </row>
-    <row r="12" spans="1:76" ht="12.75" customHeight="1">
+    <row r="12" spans="1:77" ht="12.75" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="14">
         <v>122.4</v>
       </c>
       <c r="C12" s="14">
         <v>114.8</v>
       </c>
       <c r="D12" s="15">
         <v>117.8</v>
       </c>
       <c r="E12" s="15">
         <v>120.4</v>
       </c>
       <c r="F12" s="16">
         <v>120.42181370543942</v>
       </c>
       <c r="G12" s="14">
         <v>127</v>
       </c>
       <c r="H12" s="15">
         <v>126.7</v>
       </c>
       <c r="I12" s="15">
@@ -20686,54 +20854,57 @@
       <c r="BP12" s="12">
         <v>110.6</v>
       </c>
       <c r="BQ12" s="12">
         <v>110.6</v>
       </c>
       <c r="BR12" s="12">
         <v>111.4</v>
       </c>
       <c r="BS12" s="12">
         <v>111.5</v>
       </c>
       <c r="BT12" s="12">
         <v>109.5</v>
       </c>
       <c r="BU12" s="12">
         <v>110</v>
       </c>
       <c r="BV12" s="12">
         <v>110.7</v>
       </c>
       <c r="BW12" s="12">
         <v>108.9</v>
       </c>
       <c r="BX12" s="12">
+        <v>109.1</v>
+      </c>
+      <c r="BY12" s="12">
         <v>106.5</v>
       </c>
     </row>
-    <row r="13" spans="1:76" ht="12.75" customHeight="1">
+    <row r="13" spans="1:77" ht="12.75" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>33</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -20916,54 +21087,57 @@
       <c r="BP13" s="12">
         <v>110.6</v>
       </c>
       <c r="BQ13" s="12">
         <v>109.4</v>
       </c>
       <c r="BR13" s="12">
         <v>109</v>
       </c>
       <c r="BS13" s="12">
         <v>108.8</v>
       </c>
       <c r="BT13" s="12">
         <v>114.1</v>
       </c>
       <c r="BU13" s="12">
         <v>116.1</v>
       </c>
       <c r="BV13" s="12">
         <v>116.8</v>
       </c>
       <c r="BW13" s="12">
         <v>114.3</v>
       </c>
       <c r="BX13" s="12">
+        <v>113.3</v>
+      </c>
+      <c r="BY13" s="12">
         <v>112.2</v>
       </c>
     </row>
-    <row r="14" spans="1:76" ht="12.75" customHeight="1">
+    <row r="14" spans="1:77" ht="12.75" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="14">
         <v>116.4</v>
       </c>
       <c r="C14" s="14">
         <v>112.7</v>
       </c>
       <c r="D14" s="15">
         <v>114.5</v>
       </c>
       <c r="E14" s="15">
         <v>117.1</v>
       </c>
       <c r="F14" s="16">
         <v>117.13338473168406</v>
       </c>
       <c r="G14" s="9">
         <v>120.3</v>
       </c>
       <c r="H14" s="15">
         <v>122.2</v>
       </c>
       <c r="I14" s="15">
@@ -21146,54 +21320,57 @@
       <c r="BP14" s="12">
         <v>112.8</v>
       </c>
       <c r="BQ14" s="12">
         <v>113</v>
       </c>
       <c r="BR14" s="12">
         <v>112.2</v>
       </c>
       <c r="BS14" s="12">
         <v>112.6</v>
       </c>
       <c r="BT14" s="12">
         <v>110.6</v>
       </c>
       <c r="BU14" s="12">
         <v>112.4</v>
       </c>
       <c r="BV14" s="12">
         <v>111.5</v>
       </c>
       <c r="BW14" s="12">
         <v>110.8</v>
       </c>
       <c r="BX14" s="12">
+        <v>111.1</v>
+      </c>
+      <c r="BY14" s="12">
         <v>110.1</v>
       </c>
     </row>
-    <row r="15" spans="1:76" ht="12.75" customHeight="1">
+    <row r="15" spans="1:77" ht="12.75" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="14">
         <v>118.7</v>
       </c>
       <c r="C15" s="14">
         <v>113.8</v>
       </c>
       <c r="D15" s="15">
         <v>116.4</v>
       </c>
       <c r="E15" s="15">
         <v>118.3</v>
       </c>
       <c r="F15" s="16">
         <v>117.4338503769127</v>
       </c>
       <c r="G15" s="14">
         <v>121</v>
       </c>
       <c r="H15" s="15">
         <v>119.7</v>
       </c>
       <c r="I15" s="15">
@@ -21376,54 +21553,57 @@
       <c r="BP15" s="12">
         <v>113.1</v>
       </c>
       <c r="BQ15" s="12">
         <v>113.3</v>
       </c>
       <c r="BR15" s="12">
         <v>113.2</v>
       </c>
       <c r="BS15" s="12">
         <v>113.6</v>
       </c>
       <c r="BT15" s="12">
         <v>114.6</v>
       </c>
       <c r="BU15" s="12">
         <v>114.1</v>
       </c>
       <c r="BV15" s="12">
         <v>113.3</v>
       </c>
       <c r="BW15" s="12">
         <v>112.6</v>
       </c>
       <c r="BX15" s="12">
+        <v>111.8</v>
+      </c>
+      <c r="BY15" s="12">
         <v>110.1</v>
       </c>
     </row>
-    <row r="16" spans="1:76" ht="12.75" customHeight="1">
+    <row r="16" spans="1:77" ht="12.75" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="14">
         <v>118.2</v>
       </c>
       <c r="C16" s="14">
         <v>113.7</v>
       </c>
       <c r="D16" s="15">
         <v>115.2</v>
       </c>
       <c r="E16" s="15">
         <v>117</v>
       </c>
       <c r="F16" s="16">
         <v>116.86684978954248</v>
       </c>
       <c r="G16" s="9">
         <v>121.2</v>
       </c>
       <c r="H16" s="15">
         <v>121.2</v>
       </c>
       <c r="I16" s="15">
@@ -21606,54 +21786,57 @@
       <c r="BP16" s="12">
         <v>110.5</v>
       </c>
       <c r="BQ16" s="12">
         <v>109.6</v>
       </c>
       <c r="BR16" s="12">
         <v>109.9</v>
       </c>
       <c r="BS16" s="12">
         <v>109.9</v>
       </c>
       <c r="BT16" s="12">
         <v>107.6</v>
       </c>
       <c r="BU16" s="12">
         <v>108.3</v>
       </c>
       <c r="BV16" s="12">
         <v>108.6</v>
       </c>
       <c r="BW16" s="12">
         <v>107.6</v>
       </c>
       <c r="BX16" s="12">
+        <v>107.6</v>
+      </c>
+      <c r="BY16" s="12">
         <v>108.5</v>
       </c>
     </row>
-    <row r="17" spans="1:76" ht="12.75" customHeight="1">
+    <row r="17" spans="1:77" ht="12.75" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="14">
         <v>126.8</v>
       </c>
       <c r="C17" s="14">
         <v>116.4</v>
       </c>
       <c r="D17" s="15">
         <v>114.2</v>
       </c>
       <c r="E17" s="15">
         <v>112.7</v>
       </c>
       <c r="F17" s="16">
         <v>113.43908071875175</v>
       </c>
       <c r="G17" s="9">
         <v>109.2</v>
       </c>
       <c r="H17" s="15">
         <v>114</v>
       </c>
       <c r="I17" s="15">
@@ -21836,54 +22019,57 @@
       <c r="BP17" s="12">
         <v>110.7</v>
       </c>
       <c r="BQ17" s="12">
         <v>109.8</v>
       </c>
       <c r="BR17" s="12">
         <v>109.2</v>
       </c>
       <c r="BS17" s="12">
         <v>108.6</v>
       </c>
       <c r="BT17" s="12">
         <v>108.7</v>
       </c>
       <c r="BU17" s="12">
         <v>108.5</v>
       </c>
       <c r="BV17" s="12">
         <v>108</v>
       </c>
       <c r="BW17" s="12">
         <v>108.3</v>
       </c>
       <c r="BX17" s="12">
+        <v>107.2</v>
+      </c>
+      <c r="BY17" s="12">
         <v>106.2</v>
       </c>
     </row>
-    <row r="18" spans="1:76" ht="12.75" customHeight="1">
+    <row r="18" spans="1:77" ht="12.75" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="14">
         <v>120.7</v>
       </c>
       <c r="C18" s="14">
         <v>113.2</v>
       </c>
       <c r="D18" s="15">
         <v>115.5</v>
       </c>
       <c r="E18" s="15">
         <v>117.7</v>
       </c>
       <c r="F18" s="16">
         <v>117.68422698954723</v>
       </c>
       <c r="G18" s="9">
         <v>121.1</v>
       </c>
       <c r="H18" s="15">
         <v>120.2</v>
       </c>
       <c r="I18" s="15">
@@ -22068,52 +22254,55 @@
       </c>
       <c r="BQ18" s="12" t="s">
         <v>33</v>
       </c>
       <c r="BR18" s="12" t="s">
         <v>33</v>
       </c>
       <c r="BS18" s="22" t="s">
         <v>33</v>
       </c>
       <c r="BT18" s="22" t="s">
         <v>33</v>
       </c>
       <c r="BU18" s="22" t="s">
         <v>33</v>
       </c>
       <c r="BV18" s="22" t="s">
         <v>33</v>
       </c>
       <c r="BW18" s="12" t="s">
         <v>33</v>
       </c>
       <c r="BX18" s="12" t="s">
         <v>33</v>
       </c>
+      <c r="BY18" s="12" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="19" spans="1:76" ht="12.75" customHeight="1">
+    <row r="19" spans="1:77" ht="12.75" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="14">
         <v>116.7</v>
       </c>
       <c r="C19" s="14">
         <v>112.2</v>
       </c>
       <c r="D19" s="15">
         <v>114.3</v>
       </c>
       <c r="E19" s="15">
         <v>116.1</v>
       </c>
       <c r="F19" s="16">
         <v>115.98624269874651</v>
       </c>
       <c r="G19" s="9">
         <v>118.1</v>
       </c>
       <c r="H19" s="15">
         <v>117.6</v>
       </c>
       <c r="I19" s="15">
@@ -22296,54 +22485,57 @@
       <c r="BP19" s="12">
         <v>114.3</v>
       </c>
       <c r="BQ19" s="12">
         <v>114.1</v>
       </c>
       <c r="BR19" s="12">
         <v>112.8</v>
       </c>
       <c r="BS19" s="12">
         <v>112.9</v>
       </c>
       <c r="BT19" s="12">
         <v>113.5</v>
       </c>
       <c r="BU19" s="12">
         <v>113.1</v>
       </c>
       <c r="BV19" s="12">
         <v>112.7</v>
       </c>
       <c r="BW19" s="12">
         <v>112.3</v>
       </c>
       <c r="BX19" s="12">
+        <v>112.2</v>
+      </c>
+      <c r="BY19" s="12">
         <v>112.4</v>
       </c>
     </row>
-    <row r="20" spans="1:76" ht="12.75" customHeight="1">
+    <row r="20" spans="1:77" ht="12.75" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="14">
         <v>118.6</v>
       </c>
       <c r="C20" s="14">
         <v>112.2</v>
       </c>
       <c r="D20" s="15">
         <v>116.2</v>
       </c>
       <c r="E20" s="15">
         <v>119.3</v>
       </c>
       <c r="F20" s="16">
         <v>119.39232130938215</v>
       </c>
       <c r="G20" s="9">
         <v>121.1</v>
       </c>
       <c r="H20" s="15">
         <v>121.7</v>
       </c>
       <c r="I20" s="15">
@@ -22526,54 +22718,57 @@
       <c r="BP20" s="12">
         <v>110.2</v>
       </c>
       <c r="BQ20" s="12">
         <v>111</v>
       </c>
       <c r="BR20" s="12">
         <v>111.4</v>
       </c>
       <c r="BS20" s="12">
         <v>111.9</v>
       </c>
       <c r="BT20" s="12">
         <v>111</v>
       </c>
       <c r="BU20" s="12">
         <v>111.6</v>
       </c>
       <c r="BV20" s="12">
         <v>111</v>
       </c>
       <c r="BW20" s="12">
         <v>111.8</v>
       </c>
       <c r="BX20" s="12">
+        <v>111.3</v>
+      </c>
+      <c r="BY20" s="12">
         <v>108.9</v>
       </c>
     </row>
-    <row r="21" spans="1:76" ht="12.75" customHeight="1">
+    <row r="21" spans="1:77" ht="12.75" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>33</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>33</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>33</v>
       </c>
       <c r="I21" s="11" t="s">
@@ -22756,54 +22951,57 @@
       <c r="BP21" s="12">
         <v>109.5</v>
       </c>
       <c r="BQ21" s="12">
         <v>109</v>
       </c>
       <c r="BR21" s="12">
         <v>109.5</v>
       </c>
       <c r="BS21" s="12">
         <v>109.1</v>
       </c>
       <c r="BT21" s="12">
         <v>109.2</v>
       </c>
       <c r="BU21" s="12">
         <v>108.6</v>
       </c>
       <c r="BV21" s="12">
         <v>108.6</v>
       </c>
       <c r="BW21" s="12">
         <v>107.7</v>
       </c>
       <c r="BX21" s="12">
+        <v>108</v>
+      </c>
+      <c r="BY21" s="12">
         <v>107.1</v>
       </c>
     </row>
-    <row r="22" spans="1:76" ht="12.75" customHeight="1">
+    <row r="22" spans="1:77" ht="12.75" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>33</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>33</v>
       </c>
       <c r="G22" s="11" t="s">
         <v>33</v>
       </c>
       <c r="H22" s="11" t="s">
         <v>33</v>
       </c>
       <c r="I22" s="11" t="s">
@@ -22986,54 +23184,57 @@
       <c r="BP22" s="12">
         <v>111.2</v>
       </c>
       <c r="BQ22" s="12">
         <v>110.7</v>
       </c>
       <c r="BR22" s="12">
         <v>109.9</v>
       </c>
       <c r="BS22" s="12">
         <v>110.3</v>
       </c>
       <c r="BT22" s="12">
         <v>119.4</v>
       </c>
       <c r="BU22" s="12">
         <v>114</v>
       </c>
       <c r="BV22" s="12">
         <v>111.8</v>
       </c>
       <c r="BW22" s="12">
         <v>110.7</v>
       </c>
       <c r="BX22" s="12">
+        <v>113</v>
+      </c>
+      <c r="BY22" s="12">
         <v>109.5</v>
       </c>
     </row>
-    <row r="23" spans="1:76" ht="12.75" customHeight="1">
+    <row r="23" spans="1:77" ht="12.75" customHeight="1">
       <c r="A23" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="14">
         <v>120.3</v>
       </c>
       <c r="C23" s="14">
         <v>115.3</v>
       </c>
       <c r="D23" s="15">
         <v>117.9</v>
       </c>
       <c r="E23" s="15">
         <v>119.8</v>
       </c>
       <c r="F23" s="16">
         <v>120.019156932089</v>
       </c>
       <c r="G23" s="9">
         <v>121.7</v>
       </c>
       <c r="H23" s="15">
         <v>122.1</v>
       </c>
       <c r="I23" s="15">
@@ -23216,54 +23417,57 @@
       <c r="BP23" s="12">
         <v>112.8</v>
       </c>
       <c r="BQ23" s="12">
         <v>113.3</v>
       </c>
       <c r="BR23" s="12">
         <v>112</v>
       </c>
       <c r="BS23" s="12">
         <v>111.9</v>
       </c>
       <c r="BT23" s="12">
         <v>107.5</v>
       </c>
       <c r="BU23" s="12">
         <v>108.9</v>
       </c>
       <c r="BV23" s="12">
         <v>109.5</v>
       </c>
       <c r="BW23" s="12">
         <v>110.4</v>
       </c>
       <c r="BX23" s="12">
+        <v>109.6</v>
+      </c>
+      <c r="BY23" s="12">
         <v>108.4</v>
       </c>
     </row>
-    <row r="24" spans="1:76" ht="12.75" customHeight="1">
+    <row r="24" spans="1:77" ht="12.75" customHeight="1">
       <c r="A24" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="14">
         <v>120.5</v>
       </c>
       <c r="C24" s="14">
         <v>115.1</v>
       </c>
       <c r="D24" s="15">
         <v>116.3</v>
       </c>
       <c r="E24" s="15">
         <v>118.8</v>
       </c>
       <c r="F24" s="16">
         <v>119.64502677145192</v>
       </c>
       <c r="G24" s="9">
         <v>118.6</v>
       </c>
       <c r="H24" s="15">
         <v>117.7</v>
       </c>
       <c r="I24" s="15">
@@ -23446,54 +23650,57 @@
       <c r="BP24" s="12">
         <v>113.4</v>
       </c>
       <c r="BQ24" s="12">
         <v>114.5</v>
       </c>
       <c r="BR24" s="12">
         <v>115</v>
       </c>
       <c r="BS24" s="12">
         <v>112</v>
       </c>
       <c r="BT24" s="12">
         <v>114</v>
       </c>
       <c r="BU24" s="12">
         <v>114.4</v>
       </c>
       <c r="BV24" s="12">
         <v>114.1</v>
       </c>
       <c r="BW24" s="12">
         <v>112</v>
       </c>
       <c r="BX24" s="12">
+        <v>110.4</v>
+      </c>
+      <c r="BY24" s="12">
         <v>108.2</v>
       </c>
     </row>
-    <row r="25" spans="1:76" ht="12.75" customHeight="1">
+    <row r="25" spans="1:77" ht="12.75" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="14">
         <v>113.4</v>
       </c>
       <c r="C25" s="14">
         <v>113</v>
       </c>
       <c r="D25" s="15">
         <v>113.3</v>
       </c>
       <c r="E25" s="15">
         <v>114.2</v>
       </c>
       <c r="F25" s="16">
         <v>114.14371694709591</v>
       </c>
       <c r="G25" s="9">
         <v>114.1</v>
       </c>
       <c r="H25" s="15">
         <v>113.2</v>
       </c>
       <c r="I25" s="15">
@@ -23676,54 +23883,57 @@
       <c r="BP25" s="12">
         <v>115.5</v>
       </c>
       <c r="BQ25" s="12">
         <v>115.7</v>
       </c>
       <c r="BR25" s="12">
         <v>115.4</v>
       </c>
       <c r="BS25" s="12">
         <v>115.2</v>
       </c>
       <c r="BT25" s="12">
         <v>114.2</v>
       </c>
       <c r="BU25" s="12">
         <v>114.7</v>
       </c>
       <c r="BV25" s="12">
         <v>114.8</v>
       </c>
       <c r="BW25" s="12">
         <v>113.3</v>
       </c>
       <c r="BX25" s="12">
+        <v>113.3</v>
+      </c>
+      <c r="BY25" s="12">
         <v>110.7</v>
       </c>
     </row>
-    <row r="26" spans="1:76" ht="12.75" customHeight="1">
+    <row r="26" spans="1:77" ht="12.75" customHeight="1">
       <c r="A26" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="I26" s="11" t="s">
@@ -23906,73 +24116,76 @@
       <c r="BP26" s="12">
         <v>111</v>
       </c>
       <c r="BQ26" s="12">
         <v>112.5</v>
       </c>
       <c r="BR26" s="12">
         <v>112.7</v>
       </c>
       <c r="BS26" s="12">
         <v>113.4</v>
       </c>
       <c r="BT26" s="12">
         <v>110.5</v>
       </c>
       <c r="BU26" s="12">
         <v>110.3</v>
       </c>
       <c r="BV26" s="12">
         <v>109.9</v>
       </c>
       <c r="BW26" s="12">
         <v>110.2</v>
       </c>
       <c r="BX26" s="12">
+        <v>110</v>
+      </c>
+      <c r="BY26" s="12">
         <v>109</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="B4:BG4"/>
-[...4 lines deleted...]
-    <mergeCell ref="BT2:BW2"/>
     <mergeCell ref="V2:Z2"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="Q2:U2"/>
     <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="AF2:AJ2"/>
+    <mergeCell ref="BT2:BX2"/>
+    <mergeCell ref="B4:BG4"/>
+    <mergeCell ref="BE2:BI2"/>
+    <mergeCell ref="AZ2:BD2"/>
+    <mergeCell ref="AP2:AT2"/>
+    <mergeCell ref="AU2:AY2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>