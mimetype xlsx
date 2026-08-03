--- v1 (2026-07-14)
+++ v2 (2026-08-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320"/>
   </bookViews>
   <sheets>
     <sheet name="тоқсан" sheetId="1" r:id="rId1"/>
     <sheet name="кезең" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">тоқсан!$2:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">тоқсан!$A$1:$BC$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
@@ -485,105 +485,105 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный_Лист1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -857,52 +857,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR56"/>
   <sheetViews>
-    <sheetView topLeftCell="CR16" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="DQ35" sqref="DQ35:DQ56"/>
+    <sheetView tabSelected="1" topLeftCell="CR1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="DQ60" sqref="DQ60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="25" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="25" customWidth="1"/>
     <col min="3" max="4" width="8.85546875" style="25" customWidth="1"/>
     <col min="5" max="5" width="9" style="25" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" style="25" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="25" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="25" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="25" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="25" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="25" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="25" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="25" customWidth="1"/>
     <col min="14" max="14" width="9.7109375" style="25" customWidth="1"/>
     <col min="15" max="16" width="9.85546875" style="25" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" style="25" customWidth="1"/>
     <col min="18" max="18" width="9" style="25" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="25" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="25" customWidth="1"/>
     <col min="21" max="22" width="9.42578125" style="25" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="25" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="25" customWidth="1"/>
@@ -964,58 +964,58 @@
     <col min="91" max="91" width="9.85546875" style="26" customWidth="1"/>
     <col min="92" max="92" width="10.42578125" style="25" customWidth="1"/>
     <col min="93" max="93" width="10" style="25" customWidth="1"/>
     <col min="94" max="94" width="9" style="25" customWidth="1"/>
     <col min="95" max="95" width="9.140625" style="25" customWidth="1"/>
     <col min="96" max="96" width="8.85546875" style="25" customWidth="1"/>
     <col min="97" max="97" width="9" style="25" customWidth="1"/>
     <col min="98" max="98" width="8.85546875" style="25" customWidth="1"/>
     <col min="99" max="99" width="8.7109375" style="25" customWidth="1"/>
     <col min="100" max="101" width="9.140625" style="25" customWidth="1"/>
     <col min="102" max="102" width="8.5703125" style="25" customWidth="1"/>
     <col min="103" max="103" width="9" style="25" customWidth="1"/>
     <col min="104" max="104" width="9.5703125" style="25" customWidth="1"/>
     <col min="105" max="105" width="9.28515625" style="25" customWidth="1"/>
     <col min="106" max="106" width="9.140625" style="25" customWidth="1"/>
     <col min="107" max="107" width="8.85546875" style="25" customWidth="1"/>
     <col min="108" max="108" width="8.42578125" style="25" customWidth="1"/>
     <col min="109" max="109" width="8.85546875" style="25" customWidth="1"/>
     <col min="110" max="110" width="9" style="25" customWidth="1"/>
     <col min="111" max="111" width="8.85546875" style="25" customWidth="1"/>
     <col min="112" max="112" width="8.5703125" style="25" customWidth="1"/>
     <col min="113" max="16384" width="7.85546875" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" ht="33" customHeight="1">
-      <c r="A1" s="55" t="s">
+      <c r="A1" s="57" t="s">
         <v>47</v>
       </c>
-      <c r="B1" s="55"/>
-[...3 lines deleted...]
-      <c r="F1" s="55"/>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
       <c r="M1" s="45"/>
       <c r="N1" s="45"/>
       <c r="O1" s="45"/>
       <c r="P1" s="45"/>
       <c r="Q1" s="45"/>
       <c r="R1" s="45"/>
       <c r="S1" s="45"/>
       <c r="T1" s="45"/>
       <c r="U1" s="45"/>
       <c r="V1" s="45"/>
       <c r="W1" s="45"/>
       <c r="X1" s="45"/>
       <c r="Y1" s="45"/>
       <c r="Z1" s="45"/>
       <c r="AA1" s="45"/>
       <c r="AB1" s="45"/>
       <c r="AC1" s="45"/>
       <c r="AD1" s="45"/>
       <c r="AE1" s="45"/>
@@ -1026,51 +1026,51 @@
       <c r="AJ1" s="45"/>
       <c r="AK1" s="45"/>
       <c r="AL1" s="45"/>
       <c r="AM1" s="45"/>
       <c r="AN1" s="45"/>
       <c r="AO1" s="45"/>
       <c r="AP1" s="45"/>
       <c r="AQ1" s="45"/>
       <c r="AR1" s="45"/>
       <c r="AS1" s="45"/>
       <c r="AT1" s="45"/>
       <c r="AU1" s="45"/>
       <c r="AV1" s="45"/>
       <c r="AW1" s="45"/>
       <c r="AX1" s="45"/>
       <c r="AY1" s="45"/>
       <c r="AZ1" s="45"/>
       <c r="BA1" s="45"/>
       <c r="BB1" s="45"/>
       <c r="BC1" s="45"/>
       <c r="BD1" s="45"/>
       <c r="BE1" s="45"/>
       <c r="BF1" s="45"/>
     </row>
     <row r="2" spans="1:122" s="28" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="56"/>
+      <c r="A2" s="58"/>
       <c r="B2" s="52">
         <v>2010</v>
       </c>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="53"/>
       <c r="F2" s="53"/>
       <c r="G2" s="53"/>
       <c r="H2" s="53"/>
       <c r="I2" s="53"/>
       <c r="J2" s="53"/>
       <c r="K2" s="53"/>
       <c r="L2" s="53"/>
       <c r="M2" s="53"/>
       <c r="N2" s="54"/>
       <c r="O2" s="52">
         <v>2011</v>
       </c>
       <c r="P2" s="53"/>
       <c r="Q2" s="53"/>
       <c r="R2" s="53"/>
       <c r="S2" s="53"/>
       <c r="T2" s="53"/>
       <c r="U2" s="53"/>
       <c r="V2" s="53"/>
@@ -1184,51 +1184,51 @@
         <v>2023</v>
       </c>
       <c r="DD2" s="53"/>
       <c r="DE2" s="53"/>
       <c r="DF2" s="53"/>
       <c r="DG2" s="54"/>
       <c r="DH2" s="52">
         <v>2024</v>
       </c>
       <c r="DI2" s="53"/>
       <c r="DJ2" s="53"/>
       <c r="DK2" s="53"/>
       <c r="DL2" s="54"/>
       <c r="DM2" s="52">
         <v>2025</v>
       </c>
       <c r="DN2" s="53"/>
       <c r="DO2" s="53"/>
       <c r="DP2" s="53"/>
       <c r="DQ2" s="54"/>
       <c r="DR2" s="48">
         <v>2026</v>
       </c>
     </row>
     <row r="3" spans="1:122" s="28" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A3" s="56"/>
+      <c r="A3" s="58"/>
       <c r="B3" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="29" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="29" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="29" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="29" t="s">
         <v>23</v>
       </c>
       <c r="J3" s="29" t="s">
@@ -1551,153 +1551,153 @@
       </c>
       <c r="DL3" s="27" t="s">
         <v>32</v>
       </c>
       <c r="DM3" s="30" t="s">
         <v>28</v>
       </c>
       <c r="DN3" s="30" t="s">
         <v>29</v>
       </c>
       <c r="DO3" s="30" t="s">
         <v>30</v>
       </c>
       <c r="DP3" s="30" t="s">
         <v>31</v>
       </c>
       <c r="DQ3" s="50" t="s">
         <v>32</v>
       </c>
       <c r="DR3" s="48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:122" s="28" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="29"/>
-      <c r="B4" s="57"/>
-[...101 lines deleted...]
-      <c r="CZ4" s="58"/>
+      <c r="B4" s="55"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+      <c r="N4" s="56"/>
+      <c r="O4" s="56"/>
+      <c r="P4" s="56"/>
+      <c r="Q4" s="56"/>
+      <c r="R4" s="56"/>
+      <c r="S4" s="56"/>
+      <c r="T4" s="56"/>
+      <c r="U4" s="56"/>
+      <c r="V4" s="56"/>
+      <c r="W4" s="56"/>
+      <c r="X4" s="56"/>
+      <c r="Y4" s="56"/>
+      <c r="Z4" s="56"/>
+      <c r="AA4" s="56"/>
+      <c r="AB4" s="56"/>
+      <c r="AC4" s="56"/>
+      <c r="AD4" s="56"/>
+      <c r="AE4" s="56"/>
+      <c r="AF4" s="56"/>
+      <c r="AG4" s="56"/>
+      <c r="AH4" s="56"/>
+      <c r="AI4" s="56"/>
+      <c r="AJ4" s="56"/>
+      <c r="AK4" s="56"/>
+      <c r="AL4" s="56"/>
+      <c r="AM4" s="56"/>
+      <c r="AN4" s="56"/>
+      <c r="AO4" s="56"/>
+      <c r="AP4" s="56"/>
+      <c r="AQ4" s="56"/>
+      <c r="AR4" s="56"/>
+      <c r="AS4" s="56"/>
+      <c r="AT4" s="56"/>
+      <c r="AU4" s="56"/>
+      <c r="AV4" s="56"/>
+      <c r="AW4" s="56"/>
+      <c r="AX4" s="56"/>
+      <c r="AY4" s="56"/>
+      <c r="AZ4" s="56"/>
+      <c r="BA4" s="56"/>
+      <c r="BB4" s="56"/>
+      <c r="BC4" s="56"/>
+      <c r="BD4" s="56"/>
+      <c r="BE4" s="56"/>
+      <c r="BF4" s="56"/>
+      <c r="BG4" s="56"/>
+      <c r="BH4" s="56"/>
+      <c r="BI4" s="56"/>
+      <c r="BJ4" s="56"/>
+      <c r="BK4" s="56"/>
+      <c r="BL4" s="56"/>
+      <c r="BM4" s="56"/>
+      <c r="BN4" s="56"/>
+      <c r="BO4" s="56"/>
+      <c r="BP4" s="56"/>
+      <c r="BQ4" s="56"/>
+      <c r="BR4" s="56"/>
+      <c r="BS4" s="56"/>
+      <c r="BT4" s="56"/>
+      <c r="BU4" s="56"/>
+      <c r="BV4" s="56"/>
+      <c r="BW4" s="56"/>
+      <c r="BX4" s="56"/>
+      <c r="BY4" s="56"/>
+      <c r="BZ4" s="56"/>
+      <c r="CA4" s="56"/>
+      <c r="CB4" s="56"/>
+      <c r="CC4" s="56"/>
+      <c r="CD4" s="56"/>
+      <c r="CE4" s="56"/>
+      <c r="CF4" s="56"/>
+      <c r="CG4" s="56"/>
+      <c r="CH4" s="56"/>
+      <c r="CI4" s="56"/>
+      <c r="CJ4" s="56"/>
+      <c r="CK4" s="56"/>
+      <c r="CL4" s="56"/>
+      <c r="CM4" s="56"/>
+      <c r="CN4" s="56"/>
+      <c r="CO4" s="56"/>
+      <c r="CP4" s="56"/>
+      <c r="CQ4" s="56"/>
+      <c r="CR4" s="56"/>
+      <c r="CS4" s="56"/>
+      <c r="CT4" s="56"/>
+      <c r="CU4" s="56"/>
+      <c r="CV4" s="56"/>
+      <c r="CW4" s="56"/>
+      <c r="CX4" s="56"/>
+      <c r="CY4" s="56"/>
+      <c r="CZ4" s="56"/>
       <c r="DE4" s="31"/>
     </row>
     <row r="5" spans="1:122">
       <c r="A5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="15">
         <v>78.7</v>
       </c>
       <c r="C5" s="15">
         <v>99.4</v>
       </c>
       <c r="D5" s="15">
         <v>109</v>
       </c>
       <c r="E5" s="15">
         <v>104.5</v>
       </c>
       <c r="F5" s="15">
         <v>99.4</v>
       </c>
       <c r="G5" s="15">
         <v>108.7</v>
       </c>
       <c r="H5" s="15">
@@ -9709,58 +9709,58 @@
         <v>106.6</v>
       </c>
       <c r="DL26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM26" s="12">
         <v>97.3</v>
       </c>
       <c r="DN26" s="12">
         <v>107.4</v>
       </c>
       <c r="DO26" s="12">
         <v>97.5</v>
       </c>
       <c r="DP26" s="12">
         <v>108.1</v>
       </c>
       <c r="DQ26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR26" s="12">
         <v>96.2</v>
       </c>
     </row>
     <row r="31" spans="1:122" ht="27" customHeight="1">
-      <c r="A31" s="55" t="s">
+      <c r="A31" s="57" t="s">
         <v>45</v>
       </c>
-      <c r="B31" s="55"/>
-[...3 lines deleted...]
-      <c r="F31" s="55"/>
+      <c r="B31" s="57"/>
+      <c r="C31" s="57"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="57"/>
+      <c r="F31" s="57"/>
       <c r="G31" s="45"/>
       <c r="H31" s="45"/>
       <c r="I31" s="45"/>
       <c r="J31" s="45"/>
       <c r="K31" s="45"/>
       <c r="L31" s="45"/>
       <c r="M31" s="45"/>
       <c r="N31" s="45"/>
       <c r="O31" s="45"/>
       <c r="P31" s="45"/>
       <c r="Q31" s="45"/>
       <c r="R31" s="45"/>
       <c r="S31" s="45"/>
       <c r="T31" s="45"/>
       <c r="U31" s="45"/>
       <c r="V31" s="45"/>
       <c r="W31" s="45"/>
       <c r="X31" s="45"/>
       <c r="Y31" s="45"/>
       <c r="Z31" s="45"/>
       <c r="AA31" s="45"/>
       <c r="AB31" s="45"/>
       <c r="AC31" s="45"/>
       <c r="AD31" s="45"/>
       <c r="AE31" s="45"/>
@@ -9771,51 +9771,51 @@
       <c r="AJ31" s="45"/>
       <c r="AK31" s="45"/>
       <c r="AL31" s="45"/>
       <c r="AM31" s="45"/>
       <c r="AN31" s="45"/>
       <c r="AO31" s="45"/>
       <c r="AP31" s="45"/>
       <c r="AQ31" s="45"/>
       <c r="AR31" s="45"/>
       <c r="AS31" s="45"/>
       <c r="AT31" s="45"/>
       <c r="AU31" s="45"/>
       <c r="AV31" s="45"/>
       <c r="AW31" s="45"/>
       <c r="AX31" s="45"/>
       <c r="AY31" s="45"/>
       <c r="AZ31" s="45"/>
       <c r="BA31" s="45"/>
       <c r="BB31" s="45"/>
       <c r="BC31" s="45"/>
       <c r="BD31" s="45"/>
       <c r="BE31" s="45"/>
       <c r="BF31" s="45"/>
     </row>
     <row r="32" spans="1:122" s="28" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A32" s="56"/>
+      <c r="A32" s="58"/>
       <c r="B32" s="52">
         <v>2010</v>
       </c>
       <c r="C32" s="53"/>
       <c r="D32" s="53"/>
       <c r="E32" s="53"/>
       <c r="F32" s="53"/>
       <c r="G32" s="53"/>
       <c r="H32" s="53"/>
       <c r="I32" s="53"/>
       <c r="J32" s="53"/>
       <c r="K32" s="53"/>
       <c r="L32" s="53"/>
       <c r="M32" s="53"/>
       <c r="N32" s="54"/>
       <c r="O32" s="52">
         <v>2011</v>
       </c>
       <c r="P32" s="53"/>
       <c r="Q32" s="53"/>
       <c r="R32" s="53"/>
       <c r="S32" s="53"/>
       <c r="T32" s="53"/>
       <c r="U32" s="53"/>
       <c r="V32" s="53"/>
@@ -9929,51 +9929,51 @@
         <v>2023</v>
       </c>
       <c r="DD32" s="53"/>
       <c r="DE32" s="53"/>
       <c r="DF32" s="53"/>
       <c r="DG32" s="54"/>
       <c r="DH32" s="52">
         <v>2024</v>
       </c>
       <c r="DI32" s="53"/>
       <c r="DJ32" s="53"/>
       <c r="DK32" s="53"/>
       <c r="DL32" s="54"/>
       <c r="DM32" s="52">
         <v>2025</v>
       </c>
       <c r="DN32" s="53"/>
       <c r="DO32" s="53"/>
       <c r="DP32" s="53"/>
       <c r="DQ32" s="54"/>
       <c r="DR32" s="48">
         <v>2026</v>
       </c>
     </row>
     <row r="33" spans="1:122" s="28" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A33" s="56"/>
+      <c r="A33" s="58"/>
       <c r="B33" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="29" t="s">
         <v>17</v>
       </c>
       <c r="D33" s="29" t="s">
         <v>18</v>
       </c>
       <c r="E33" s="29" t="s">
         <v>19</v>
       </c>
       <c r="F33" s="29" t="s">
         <v>20</v>
       </c>
       <c r="G33" s="29" t="s">
         <v>21</v>
       </c>
       <c r="H33" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I33" s="29" t="s">
         <v>23</v>
       </c>
       <c r="J33" s="29" t="s">
@@ -10296,153 +10296,153 @@
       </c>
       <c r="DL33" s="27" t="s">
         <v>32</v>
       </c>
       <c r="DM33" s="30" t="s">
         <v>28</v>
       </c>
       <c r="DN33" s="30" t="s">
         <v>29</v>
       </c>
       <c r="DO33" s="30" t="s">
         <v>30</v>
       </c>
       <c r="DP33" s="30" t="s">
         <v>31</v>
       </c>
       <c r="DQ33" s="50" t="s">
         <v>32</v>
       </c>
       <c r="DR33" s="48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:122" s="28" customFormat="1" ht="12.75" customHeight="1">
       <c r="A34" s="29"/>
-      <c r="B34" s="57"/>
-[...101 lines deleted...]
-      <c r="CZ34" s="58"/>
+      <c r="B34" s="55"/>
+      <c r="C34" s="56"/>
+      <c r="D34" s="56"/>
+      <c r="E34" s="56"/>
+      <c r="F34" s="56"/>
+      <c r="G34" s="56"/>
+      <c r="H34" s="56"/>
+      <c r="I34" s="56"/>
+      <c r="J34" s="56"/>
+      <c r="K34" s="56"/>
+      <c r="L34" s="56"/>
+      <c r="M34" s="56"/>
+      <c r="N34" s="56"/>
+      <c r="O34" s="56"/>
+      <c r="P34" s="56"/>
+      <c r="Q34" s="56"/>
+      <c r="R34" s="56"/>
+      <c r="S34" s="56"/>
+      <c r="T34" s="56"/>
+      <c r="U34" s="56"/>
+      <c r="V34" s="56"/>
+      <c r="W34" s="56"/>
+      <c r="X34" s="56"/>
+      <c r="Y34" s="56"/>
+      <c r="Z34" s="56"/>
+      <c r="AA34" s="56"/>
+      <c r="AB34" s="56"/>
+      <c r="AC34" s="56"/>
+      <c r="AD34" s="56"/>
+      <c r="AE34" s="56"/>
+      <c r="AF34" s="56"/>
+      <c r="AG34" s="56"/>
+      <c r="AH34" s="56"/>
+      <c r="AI34" s="56"/>
+      <c r="AJ34" s="56"/>
+      <c r="AK34" s="56"/>
+      <c r="AL34" s="56"/>
+      <c r="AM34" s="56"/>
+      <c r="AN34" s="56"/>
+      <c r="AO34" s="56"/>
+      <c r="AP34" s="56"/>
+      <c r="AQ34" s="56"/>
+      <c r="AR34" s="56"/>
+      <c r="AS34" s="56"/>
+      <c r="AT34" s="56"/>
+      <c r="AU34" s="56"/>
+      <c r="AV34" s="56"/>
+      <c r="AW34" s="56"/>
+      <c r="AX34" s="56"/>
+      <c r="AY34" s="56"/>
+      <c r="AZ34" s="56"/>
+      <c r="BA34" s="56"/>
+      <c r="BB34" s="56"/>
+      <c r="BC34" s="56"/>
+      <c r="BD34" s="56"/>
+      <c r="BE34" s="56"/>
+      <c r="BF34" s="56"/>
+      <c r="BG34" s="56"/>
+      <c r="BH34" s="56"/>
+      <c r="BI34" s="56"/>
+      <c r="BJ34" s="56"/>
+      <c r="BK34" s="56"/>
+      <c r="BL34" s="56"/>
+      <c r="BM34" s="56"/>
+      <c r="BN34" s="56"/>
+      <c r="BO34" s="56"/>
+      <c r="BP34" s="56"/>
+      <c r="BQ34" s="56"/>
+      <c r="BR34" s="56"/>
+      <c r="BS34" s="56"/>
+      <c r="BT34" s="56"/>
+      <c r="BU34" s="56"/>
+      <c r="BV34" s="56"/>
+      <c r="BW34" s="56"/>
+      <c r="BX34" s="56"/>
+      <c r="BY34" s="56"/>
+      <c r="BZ34" s="56"/>
+      <c r="CA34" s="56"/>
+      <c r="CB34" s="56"/>
+      <c r="CC34" s="56"/>
+      <c r="CD34" s="56"/>
+      <c r="CE34" s="56"/>
+      <c r="CF34" s="56"/>
+      <c r="CG34" s="56"/>
+      <c r="CH34" s="56"/>
+      <c r="CI34" s="56"/>
+      <c r="CJ34" s="56"/>
+      <c r="CK34" s="56"/>
+      <c r="CL34" s="56"/>
+      <c r="CM34" s="56"/>
+      <c r="CN34" s="56"/>
+      <c r="CO34" s="56"/>
+      <c r="CP34" s="56"/>
+      <c r="CQ34" s="56"/>
+      <c r="CR34" s="56"/>
+      <c r="CS34" s="56"/>
+      <c r="CT34" s="56"/>
+      <c r="CU34" s="56"/>
+      <c r="CV34" s="56"/>
+      <c r="CW34" s="56"/>
+      <c r="CX34" s="56"/>
+      <c r="CY34" s="56"/>
+      <c r="CZ34" s="56"/>
       <c r="DE34" s="31"/>
     </row>
     <row r="35" spans="1:122">
       <c r="A35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B35" s="15">
         <v>108.6</v>
       </c>
       <c r="C35" s="15">
         <v>107.3</v>
       </c>
       <c r="D35" s="15">
         <v>109.5</v>
       </c>
       <c r="E35" s="15">
         <v>116.2</v>
       </c>
       <c r="F35" s="15">
         <v>115</v>
       </c>
       <c r="G35" s="15">
         <v>117.9</v>
       </c>
       <c r="H35" s="15">
@@ -10763,51 +10763,51 @@
       <c r="DI35" s="13">
         <v>110.3</v>
       </c>
       <c r="DJ35" s="12">
         <v>111.3</v>
       </c>
       <c r="DK35" s="12">
         <v>110.5</v>
       </c>
       <c r="DL35" s="12">
         <v>111.3</v>
       </c>
       <c r="DM35" s="12">
         <v>110.7</v>
       </c>
       <c r="DN35" s="12">
         <v>111.3</v>
       </c>
       <c r="DO35" s="12">
         <v>110</v>
       </c>
       <c r="DP35" s="12">
         <v>108.8</v>
       </c>
       <c r="DQ35" s="12">
-        <v>109.5</v>
+        <v>109.3</v>
       </c>
       <c r="DR35" s="12">
         <v>109.1</v>
       </c>
     </row>
     <row r="36" spans="1:122">
       <c r="A36" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="D36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="E36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="F36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="G36" s="34" t="s">
@@ -12233,51 +12233,51 @@
       <c r="DI39" s="13">
         <v>108.1</v>
       </c>
       <c r="DJ39" s="12">
         <v>113.1</v>
       </c>
       <c r="DK39" s="12">
         <v>110.7</v>
       </c>
       <c r="DL39" s="12">
         <v>111.3</v>
       </c>
       <c r="DM39" s="12">
         <v>109.6</v>
       </c>
       <c r="DN39" s="12">
         <v>114.6</v>
       </c>
       <c r="DO39" s="12">
         <v>111.5</v>
       </c>
       <c r="DP39" s="12">
         <v>109.2</v>
       </c>
       <c r="DQ39" s="12">
-        <v>110.9</v>
+        <v>110.8</v>
       </c>
       <c r="DR39" s="12">
         <v>110.9</v>
       </c>
     </row>
     <row r="40" spans="1:122">
       <c r="A40" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B40" s="15">
         <v>116.6</v>
       </c>
       <c r="C40" s="15">
         <v>112.5</v>
       </c>
       <c r="D40" s="15">
         <v>109.4</v>
       </c>
       <c r="E40" s="15">
         <v>109.5</v>
       </c>
       <c r="F40" s="15">
         <v>109.8</v>
       </c>
       <c r="G40" s="15">
@@ -16998,51 +16998,51 @@
       <c r="DI52" s="13">
         <v>110.2</v>
       </c>
       <c r="DJ52" s="12">
         <v>109.4</v>
       </c>
       <c r="DK52" s="12">
         <v>108.4</v>
       </c>
       <c r="DL52" s="12">
         <v>110.3</v>
       </c>
       <c r="DM52" s="12">
         <v>119.4</v>
       </c>
       <c r="DN52" s="12">
         <v>106.6</v>
       </c>
       <c r="DO52" s="12">
         <v>107.5</v>
       </c>
       <c r="DP52" s="12">
         <v>108</v>
       </c>
       <c r="DQ52" s="12">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="DR52" s="12">
         <v>109.5</v>
       </c>
     </row>
     <row r="53" spans="1:122">
       <c r="A53" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B53" s="15">
         <v>103.8</v>
       </c>
       <c r="C53" s="15">
         <v>106.8</v>
       </c>
       <c r="D53" s="15">
         <v>105.7</v>
       </c>
       <c r="E53" s="15">
         <v>113.5</v>
       </c>
       <c r="F53" s="15">
         <v>114.5</v>
       </c>
       <c r="G53" s="15">
@@ -18478,277 +18478,277 @@
       </c>
       <c r="DL56" s="12">
         <v>113.4</v>
       </c>
       <c r="DM56" s="12">
         <v>110.5</v>
       </c>
       <c r="DN56" s="12">
         <v>109.9</v>
       </c>
       <c r="DO56" s="12">
         <v>108.7</v>
       </c>
       <c r="DP56" s="12">
         <v>110.2</v>
       </c>
       <c r="DQ56" s="12">
         <v>110</v>
       </c>
       <c r="DR56" s="12">
         <v>109</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="38">
-    <mergeCell ref="DH32:DL32"/>
-[...15 lines deleted...]
-    <mergeCell ref="AO32:BA32"/>
+    <mergeCell ref="CX2:DB2"/>
+    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:N32"/>
+    <mergeCell ref="O32:AA32"/>
+    <mergeCell ref="AB32:AN32"/>
+    <mergeCell ref="B4:CZ4"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="CS2:CW2"/>
     <mergeCell ref="O2:AA2"/>
     <mergeCell ref="AB2:AN2"/>
     <mergeCell ref="BY2:CC2"/>
     <mergeCell ref="AO2:BA2"/>
     <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="CI2:CM2"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="CD2:CH2"/>
     <mergeCell ref="CN2:CR2"/>
     <mergeCell ref="BB2:BN2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:N2"/>
-    <mergeCell ref="CX2:DB2"/>
-[...5 lines deleted...]
-    <mergeCell ref="B4:CZ4"/>
+    <mergeCell ref="B34:CZ34"/>
+    <mergeCell ref="BB32:BN32"/>
+    <mergeCell ref="BO32:BS32"/>
+    <mergeCell ref="BT32:BX32"/>
+    <mergeCell ref="BY32:CC32"/>
+    <mergeCell ref="CD32:CH32"/>
+    <mergeCell ref="CI32:CM32"/>
+    <mergeCell ref="CN32:CR32"/>
+    <mergeCell ref="CS32:CW32"/>
+    <mergeCell ref="CX32:DB32"/>
+    <mergeCell ref="AO32:BA32"/>
+    <mergeCell ref="DH32:DL32"/>
+    <mergeCell ref="DH2:DL2"/>
+    <mergeCell ref="DC2:DG2"/>
+    <mergeCell ref="DC32:DG32"/>
+    <mergeCell ref="DM2:DQ2"/>
+    <mergeCell ref="DM32:DQ32"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="14" max="21" man="1"/>
     <brk id="31" max="21" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BY26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AY1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView topLeftCell="AZ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="BX33" sqref="BX33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="8" style="3" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="3" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="3" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="3" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="3" customWidth="1"/>
     <col min="9" max="10" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="3" customWidth="1"/>
     <col min="12" max="15" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="3" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="3" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="3"/>
     <col min="20" max="21" width="10" style="3" customWidth="1"/>
     <col min="22" max="29" width="9.140625" style="3"/>
     <col min="30" max="30" width="10.7109375" style="3" customWidth="1"/>
     <col min="31" max="34" width="9.140625" style="3"/>
     <col min="35" max="35" width="10.7109375" style="3" customWidth="1"/>
     <col min="36" max="39" width="9.140625" style="3"/>
     <col min="40" max="40" width="10.42578125" style="3" customWidth="1"/>
     <col min="41" max="44" width="9.140625" style="3"/>
     <col min="45" max="45" width="10.42578125" style="3" customWidth="1"/>
     <col min="46" max="49" width="9.140625" style="3"/>
     <col min="50" max="50" width="9.5703125" style="3" customWidth="1"/>
     <col min="51" max="54" width="9.140625" style="3"/>
     <col min="55" max="55" width="10" style="3" customWidth="1"/>
     <col min="56" max="56" width="9" style="3" customWidth="1"/>
     <col min="57" max="57" width="8.42578125" style="3" customWidth="1"/>
     <col min="58" max="58" width="8.140625" style="3" customWidth="1"/>
     <col min="59" max="59" width="9.140625" style="3"/>
     <col min="60" max="60" width="10" style="3" customWidth="1"/>
     <col min="61" max="64" width="9.140625" style="3"/>
     <col min="65" max="65" width="10.140625" style="3" customWidth="1"/>
     <col min="66" max="66" width="9.42578125" style="3" customWidth="1"/>
     <col min="67" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="21" customHeight="1">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="72"/>
-[...7 lines deleted...]
-      <c r="J1" s="72"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="68"/>
       <c r="K1" s="2"/>
     </row>
     <row r="2" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A2" s="69"/>
-      <c r="B2" s="61">
+      <c r="A2" s="65"/>
+      <c r="B2" s="59">
         <v>2011</v>
       </c>
-      <c r="C2" s="62"/>
-[...3 lines deleted...]
-      <c r="G2" s="61">
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="59">
         <v>2012</v>
       </c>
-      <c r="H2" s="62"/>
-[...3 lines deleted...]
-      <c r="L2" s="61">
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="59">
         <v>2013</v>
       </c>
-      <c r="M2" s="62"/>
-[...3 lines deleted...]
-      <c r="Q2" s="61">
+      <c r="M2" s="60"/>
+      <c r="N2" s="60"/>
+      <c r="O2" s="60"/>
+      <c r="P2" s="69"/>
+      <c r="Q2" s="59">
         <v>2014</v>
       </c>
-      <c r="R2" s="62"/>
-[...3 lines deleted...]
-      <c r="V2" s="61">
+      <c r="R2" s="60"/>
+      <c r="S2" s="60"/>
+      <c r="T2" s="60"/>
+      <c r="U2" s="69"/>
+      <c r="V2" s="59">
         <v>2015</v>
       </c>
-      <c r="W2" s="62"/>
-[...3 lines deleted...]
-      <c r="AA2" s="66">
+      <c r="W2" s="60"/>
+      <c r="X2" s="60"/>
+      <c r="Y2" s="60"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="62">
         <v>2016</v>
       </c>
-      <c r="AB2" s="67"/>
-[...3 lines deleted...]
-      <c r="AF2" s="66">
+      <c r="AB2" s="63"/>
+      <c r="AC2" s="63"/>
+      <c r="AD2" s="63"/>
+      <c r="AE2" s="64"/>
+      <c r="AF2" s="62">
         <v>2017</v>
       </c>
-      <c r="AG2" s="67"/>
-[...3 lines deleted...]
-      <c r="AK2" s="64">
+      <c r="AG2" s="63"/>
+      <c r="AH2" s="63"/>
+      <c r="AI2" s="63"/>
+      <c r="AJ2" s="64"/>
+      <c r="AK2" s="70">
         <v>2018</v>
       </c>
-      <c r="AL2" s="64"/>
-[...3 lines deleted...]
-      <c r="AP2" s="64">
+      <c r="AL2" s="70"/>
+      <c r="AM2" s="70"/>
+      <c r="AN2" s="70"/>
+      <c r="AO2" s="70"/>
+      <c r="AP2" s="70">
         <v>2019</v>
       </c>
-      <c r="AQ2" s="64"/>
-[...3 lines deleted...]
-      <c r="AU2" s="64">
+      <c r="AQ2" s="70"/>
+      <c r="AR2" s="70"/>
+      <c r="AS2" s="70"/>
+      <c r="AT2" s="73"/>
+      <c r="AU2" s="70">
         <v>2020</v>
       </c>
-      <c r="AV2" s="64"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="61">
+      <c r="AV2" s="70"/>
+      <c r="AW2" s="70"/>
+      <c r="AX2" s="70"/>
+      <c r="AY2" s="70"/>
+      <c r="AZ2" s="59">
         <v>2021</v>
       </c>
-      <c r="BA2" s="62"/>
-[...3 lines deleted...]
-      <c r="BE2" s="61">
+      <c r="BA2" s="60"/>
+      <c r="BB2" s="60"/>
+      <c r="BC2" s="60"/>
+      <c r="BD2" s="61"/>
+      <c r="BE2" s="59">
         <v>2022</v>
       </c>
-      <c r="BF2" s="62"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="66">
+      <c r="BF2" s="60"/>
+      <c r="BG2" s="60"/>
+      <c r="BH2" s="60"/>
+      <c r="BI2" s="61"/>
+      <c r="BJ2" s="62">
         <v>2023</v>
       </c>
-      <c r="BK2" s="67"/>
-[...3 lines deleted...]
-      <c r="BO2" s="61">
+      <c r="BK2" s="63"/>
+      <c r="BL2" s="63"/>
+      <c r="BM2" s="63"/>
+      <c r="BN2" s="64"/>
+      <c r="BO2" s="59">
         <v>2024</v>
       </c>
-      <c r="BP2" s="62"/>
-[...3 lines deleted...]
-      <c r="BT2" s="61">
+      <c r="BP2" s="60"/>
+      <c r="BQ2" s="60"/>
+      <c r="BR2" s="60"/>
+      <c r="BS2" s="61"/>
+      <c r="BT2" s="59">
         <v>2025</v>
       </c>
-      <c r="BU2" s="62"/>
-[...2 lines deleted...]
-      <c r="BX2" s="63"/>
+      <c r="BU2" s="60"/>
+      <c r="BV2" s="60"/>
+      <c r="BW2" s="60"/>
+      <c r="BX2" s="61"/>
       <c r="BY2" s="49">
         <v>2026</v>
       </c>
     </row>
     <row r="3" spans="1:77" ht="29.25" customHeight="1">
-      <c r="A3" s="70"/>
+      <c r="A3" s="66"/>
       <c r="B3" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>39</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>36</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="J3" s="4" t="s">
@@ -18936,108 +18936,108 @@
       </c>
       <c r="BS3" s="6" t="s">
         <v>32</v>
       </c>
       <c r="BT3" s="4" t="s">
         <v>36</v>
       </c>
       <c r="BU3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="BV3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="BW3" s="4" t="s">
         <v>39</v>
       </c>
       <c r="BX3" s="51" t="s">
         <v>32</v>
       </c>
       <c r="BY3" s="4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:77" ht="12" customHeight="1">
       <c r="A4" s="47"/>
-      <c r="B4" s="59"/>
-[...56 lines deleted...]
-      <c r="BG4" s="60"/>
+      <c r="B4" s="71"/>
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="72"/>
+      <c r="O4" s="72"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72"/>
+      <c r="S4" s="72"/>
+      <c r="T4" s="72"/>
+      <c r="U4" s="72"/>
+      <c r="V4" s="72"/>
+      <c r="W4" s="72"/>
+      <c r="X4" s="72"/>
+      <c r="Y4" s="72"/>
+      <c r="Z4" s="72"/>
+      <c r="AA4" s="72"/>
+      <c r="AB4" s="72"/>
+      <c r="AC4" s="72"/>
+      <c r="AD4" s="72"/>
+      <c r="AE4" s="72"/>
+      <c r="AF4" s="72"/>
+      <c r="AG4" s="72"/>
+      <c r="AH4" s="72"/>
+      <c r="AI4" s="72"/>
+      <c r="AJ4" s="72"/>
+      <c r="AK4" s="72"/>
+      <c r="AL4" s="72"/>
+      <c r="AM4" s="72"/>
+      <c r="AN4" s="72"/>
+      <c r="AO4" s="72"/>
+      <c r="AP4" s="72"/>
+      <c r="AQ4" s="72"/>
+      <c r="AR4" s="72"/>
+      <c r="AS4" s="72"/>
+      <c r="AT4" s="72"/>
+      <c r="AU4" s="72"/>
+      <c r="AV4" s="72"/>
+      <c r="AW4" s="72"/>
+      <c r="AX4" s="72"/>
+      <c r="AY4" s="72"/>
+      <c r="AZ4" s="72"/>
+      <c r="BA4" s="72"/>
+      <c r="BB4" s="72"/>
+      <c r="BC4" s="72"/>
+      <c r="BD4" s="72"/>
+      <c r="BE4" s="72"/>
+      <c r="BF4" s="72"/>
+      <c r="BG4" s="72"/>
       <c r="BL4" s="7"/>
     </row>
     <row r="5" spans="1:77" ht="11.25">
       <c r="A5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="14">
         <v>118.2</v>
       </c>
       <c r="C5" s="14">
         <v>113.8</v>
       </c>
       <c r="D5" s="15">
         <v>114.6</v>
       </c>
       <c r="E5" s="15">
         <v>116.1</v>
       </c>
       <c r="F5" s="16">
         <v>115.99963922407406</v>
       </c>
       <c r="G5" s="9">
         <v>117.1</v>
       </c>
       <c r="H5" s="15">
@@ -19223,51 +19223,51 @@
       <c r="BP5" s="12">
         <v>111.5</v>
       </c>
       <c r="BQ5" s="12">
         <v>111.8</v>
       </c>
       <c r="BR5" s="12">
         <v>111.6</v>
       </c>
       <c r="BS5" s="12">
         <v>111.3</v>
       </c>
       <c r="BT5" s="12">
         <v>110.7</v>
       </c>
       <c r="BU5" s="12">
         <v>111</v>
       </c>
       <c r="BV5" s="12">
         <v>110.6</v>
       </c>
       <c r="BW5" s="12">
         <v>109.8</v>
       </c>
       <c r="BX5" s="12">
-        <v>109.5</v>
+        <v>109.3</v>
       </c>
       <c r="BY5" s="12">
         <v>109.1</v>
       </c>
     </row>
     <row r="6" spans="1:77" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="11" t="s">
@@ -20155,51 +20155,51 @@
       <c r="BP9" s="12">
         <v>109.9</v>
       </c>
       <c r="BQ9" s="12">
         <v>110.8</v>
       </c>
       <c r="BR9" s="12">
         <v>111.4</v>
       </c>
       <c r="BS9" s="12">
         <v>111.3</v>
       </c>
       <c r="BT9" s="12">
         <v>109.6</v>
       </c>
       <c r="BU9" s="12">
         <v>113.1</v>
       </c>
       <c r="BV9" s="12">
         <v>112.6</v>
       </c>
       <c r="BW9" s="12">
         <v>110.4</v>
       </c>
       <c r="BX9" s="12">
-        <v>110.9</v>
+        <v>110.8</v>
       </c>
       <c r="BY9" s="12">
         <v>110.9</v>
       </c>
     </row>
     <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="14">
         <v>119</v>
       </c>
       <c r="C10" s="14">
         <v>116.4</v>
       </c>
       <c r="D10" s="15">
         <v>113.5</v>
       </c>
       <c r="E10" s="15">
         <v>113.4</v>
       </c>
       <c r="F10" s="16">
         <v>111.91071949921144</v>
       </c>
       <c r="G10" s="9">
@@ -23184,51 +23184,51 @@
       <c r="BP22" s="12">
         <v>111.2</v>
       </c>
       <c r="BQ22" s="12">
         <v>110.7</v>
       </c>
       <c r="BR22" s="12">
         <v>109.9</v>
       </c>
       <c r="BS22" s="12">
         <v>110.3</v>
       </c>
       <c r="BT22" s="12">
         <v>119.4</v>
       </c>
       <c r="BU22" s="12">
         <v>114</v>
       </c>
       <c r="BV22" s="12">
         <v>111.8</v>
       </c>
       <c r="BW22" s="12">
         <v>110.7</v>
       </c>
       <c r="BX22" s="12">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="BY22" s="12">
         <v>109.5</v>
       </c>
     </row>
     <row r="23" spans="1:77" ht="12.75" customHeight="1">
       <c r="A23" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="14">
         <v>120.3</v>
       </c>
       <c r="C23" s="14">
         <v>115.3</v>
       </c>
       <c r="D23" s="15">
         <v>117.9</v>
       </c>
       <c r="E23" s="15">
         <v>119.8</v>
       </c>
       <c r="F23" s="16">
         <v>120.019156932089</v>
       </c>
       <c r="G23" s="9">
@@ -24124,68 +24124,68 @@
       </c>
       <c r="BS26" s="12">
         <v>113.4</v>
       </c>
       <c r="BT26" s="12">
         <v>110.5</v>
       </c>
       <c r="BU26" s="12">
         <v>110.3</v>
       </c>
       <c r="BV26" s="12">
         <v>109.9</v>
       </c>
       <c r="BW26" s="12">
         <v>110.2</v>
       </c>
       <c r="BX26" s="12">
         <v>110</v>
       </c>
       <c r="BY26" s="12">
         <v>109</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="B4:BG4"/>
+    <mergeCell ref="BE2:BI2"/>
+    <mergeCell ref="AZ2:BD2"/>
+    <mergeCell ref="AP2:AT2"/>
+    <mergeCell ref="AU2:AY2"/>
+    <mergeCell ref="BJ2:BN2"/>
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="AK2:AO2"/>
+    <mergeCell ref="AF2:AJ2"/>
+    <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="V2:Z2"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="Q2:U2"/>
-    <mergeCell ref="BJ2:BN2"/>
-[...8 lines deleted...]
-    <mergeCell ref="AU2:AY2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>