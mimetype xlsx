--- v2 (2026-08-03)
+++ v3 (2026-09-13)
@@ -1,81 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320"/>
   </bookViews>
   <sheets>
-    <sheet name="тоқсан" sheetId="1" r:id="rId1"/>
-    <sheet name="кезең" sheetId="2" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="тоқсан" sheetId="1" r:id="rId3"/>
+    <sheet name="кезең" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">тоқсан!$2:$3</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">тоқсан!$A$1:$BC$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">тоқсан!$2:$3</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">тоқсан!$A$1:$BC$4</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1935" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1986" uniqueCount="93">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -168,117 +172,307 @@
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан</t>
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
-    <t xml:space="preserve">Номиналды жалақы индексі, өткен жылдың тиісті айына (2015 жылдан бастап тиісті тоқсанға) %-бен </t>
-[...1 lines deleted...]
-  <si>
     <t>Номиналды жалақының индексі өткен жылдың тиісті кезеңіне, %-бен</t>
   </si>
   <si>
-    <t xml:space="preserve">Номиналды жалақы индексі, өткен айға (2015 жылдан бастап өткен тоқсанға) %-бен </t>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2010-2011 бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Қызметкерлердің орташа айлық жалақысын есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>1-Т "Еңбек бойынша есеп" (кезеңділігі - тоқсандық, жылдық)</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Түркістан облысы және республикалық маңызы бар Шымкент қаласы 2018 жылы құрылды; Абай, Жетісу және Ұлытау облыстары 2022 жылы құрылды.</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/303945/file/kk/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/338092/file/kk/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Еңбек және тұрмыс деңгейі статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Ахметқали Гүлнұр Ахметқалиқызы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7172749781</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gul.akhmetkali@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Өңірлер бойынша атаулы жалақы индексі</t>
+  </si>
+  <si>
+    <t>Атаулы жалақы индексі</t>
+  </si>
+  <si>
+    <t>Пайызбен</t>
+  </si>
+  <si>
+    <t>Атаулы жалақы индексі - есепті кезеңдегі орташа айлық жалақының базистік кезеңдегі орташа айлық жалақыға өзгеруін сипаттайтын салыстырмалы көрсеткіш</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702974?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Атаулы жалақы индексі, өткен айға (2015 жылдан бастап өткен тоқсанға) %-бен </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Атаулы жалақы индексі, өткен жылдың тиісті айына (2015 жылдан бастап тиісті тоқсанға) %-бен </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="#,##0.####"/>
     <numFmt numFmtId="170" formatCode="#,##0.#"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="17">
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -352,56 +546,61 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
@@ -464,144 +663,207 @@
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="170" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный_Лист1" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -846,63 +1108,368 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gul.akhmetkali@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702974?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/338092/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/303945/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DR56"/>
+  <dimension ref="A1:B30"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="CR1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="DQ60" sqref="DQ60"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E23" sqref="E23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="34.42578125" style="51" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="51" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="51"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="71"/>
+      <c r="B1" s="71"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="52" t="s">
+        <v>46</v>
+      </c>
+      <c r="B2" s="53">
+        <v>25210102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="B3" s="54" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="52" t="s">
+        <v>48</v>
+      </c>
+      <c r="B4" s="55" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="54" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="56" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="54" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="56" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="57" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="55" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="52" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="57" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="52" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="58" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="25.5">
+      <c r="A11" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="57" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="52" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="59" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="60" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="61" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="72" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="61" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="73"/>
+      <c r="B15" s="61" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="60" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="61" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="52" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="62">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="52" t="s">
+        <v>70</v>
+      </c>
+      <c r="B18" s="62">
+        <v>46337</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="52" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="57" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="52" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="55" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="52" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" s="63" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="64" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="65"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="65"/>
+      <c r="B24" s="65"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="65"/>
+      <c r="B25" s="65"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="65"/>
+      <c r="B26" s="65"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="65"/>
+      <c r="B27" s="65"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="65"/>
+      <c r="B28" s="65"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="65"/>
+      <c r="B29" s="65"/>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="66"/>
+      <c r="B30" s="66"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B3:D18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C36" sqref="C36"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="51" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="51" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="51" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="51"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:2">
+      <c r="B3" s="67" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="4" spans="2:2">
+      <c r="B4" s="67" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="67" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="67" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="67" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="67"/>
+    </row>
+    <row r="9" spans="2:2" ht="25.5">
+      <c r="B9" s="68" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="67"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="67"/>
+    </row>
+    <row r="18" spans="2:4">
+      <c r="B18" s="69" t="s">
+        <v>85</v>
+      </c>
+      <c r="C18" s="70"/>
+      <c r="D18" s="70"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:DS56"/>
+  <sheetViews>
+    <sheetView zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="25" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="25" customWidth="1"/>
     <col min="3" max="4" width="8.85546875" style="25" customWidth="1"/>
     <col min="5" max="5" width="9" style="25" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" style="25" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="25" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="25" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="25" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="25" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="25" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="25" customWidth="1"/>
     <col min="13" max="13" width="10.7109375" style="25" customWidth="1"/>
     <col min="14" max="14" width="9.7109375" style="25" customWidth="1"/>
     <col min="15" max="16" width="9.85546875" style="25" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" style="25" customWidth="1"/>
     <col min="18" max="18" width="9" style="25" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="25" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="25" customWidth="1"/>
     <col min="21" max="22" width="9.42578125" style="25" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="25" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="25" customWidth="1"/>
@@ -963,59 +1530,59 @@
     <col min="90" max="90" width="9.7109375" style="26" customWidth="1"/>
     <col min="91" max="91" width="9.85546875" style="26" customWidth="1"/>
     <col min="92" max="92" width="10.42578125" style="25" customWidth="1"/>
     <col min="93" max="93" width="10" style="25" customWidth="1"/>
     <col min="94" max="94" width="9" style="25" customWidth="1"/>
     <col min="95" max="95" width="9.140625" style="25" customWidth="1"/>
     <col min="96" max="96" width="8.85546875" style="25" customWidth="1"/>
     <col min="97" max="97" width="9" style="25" customWidth="1"/>
     <col min="98" max="98" width="8.85546875" style="25" customWidth="1"/>
     <col min="99" max="99" width="8.7109375" style="25" customWidth="1"/>
     <col min="100" max="101" width="9.140625" style="25" customWidth="1"/>
     <col min="102" max="102" width="8.5703125" style="25" customWidth="1"/>
     <col min="103" max="103" width="9" style="25" customWidth="1"/>
     <col min="104" max="104" width="9.5703125" style="25" customWidth="1"/>
     <col min="105" max="105" width="9.28515625" style="25" customWidth="1"/>
     <col min="106" max="106" width="9.140625" style="25" customWidth="1"/>
     <col min="107" max="107" width="8.85546875" style="25" customWidth="1"/>
     <col min="108" max="108" width="8.42578125" style="25" customWidth="1"/>
     <col min="109" max="109" width="8.85546875" style="25" customWidth="1"/>
     <col min="110" max="110" width="9" style="25" customWidth="1"/>
     <col min="111" max="111" width="8.85546875" style="25" customWidth="1"/>
     <col min="112" max="112" width="8.5703125" style="25" customWidth="1"/>
     <col min="113" max="16384" width="7.85546875" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" ht="33" customHeight="1">
-[...7 lines deleted...]
-      <c r="F1" s="57"/>
+    <row r="1" spans="1:123" ht="33" customHeight="1">
+      <c r="A1" s="77" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
       <c r="M1" s="45"/>
       <c r="N1" s="45"/>
       <c r="O1" s="45"/>
       <c r="P1" s="45"/>
       <c r="Q1" s="45"/>
       <c r="R1" s="45"/>
       <c r="S1" s="45"/>
       <c r="T1" s="45"/>
       <c r="U1" s="45"/>
       <c r="V1" s="45"/>
       <c r="W1" s="45"/>
       <c r="X1" s="45"/>
       <c r="Y1" s="45"/>
       <c r="Z1" s="45"/>
       <c r="AA1" s="45"/>
       <c r="AB1" s="45"/>
       <c r="AC1" s="45"/>
       <c r="AD1" s="45"/>
       <c r="AE1" s="45"/>
@@ -1025,210 +1592,211 @@
       <c r="AI1" s="45"/>
       <c r="AJ1" s="45"/>
       <c r="AK1" s="45"/>
       <c r="AL1" s="45"/>
       <c r="AM1" s="45"/>
       <c r="AN1" s="45"/>
       <c r="AO1" s="45"/>
       <c r="AP1" s="45"/>
       <c r="AQ1" s="45"/>
       <c r="AR1" s="45"/>
       <c r="AS1" s="45"/>
       <c r="AT1" s="45"/>
       <c r="AU1" s="45"/>
       <c r="AV1" s="45"/>
       <c r="AW1" s="45"/>
       <c r="AX1" s="45"/>
       <c r="AY1" s="45"/>
       <c r="AZ1" s="45"/>
       <c r="BA1" s="45"/>
       <c r="BB1" s="45"/>
       <c r="BC1" s="45"/>
       <c r="BD1" s="45"/>
       <c r="BE1" s="45"/>
       <c r="BF1" s="45"/>
     </row>
-    <row r="2" spans="1:122" s="28" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="52">
+    <row r="2" spans="1:123" s="28" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="78"/>
+      <c r="B2" s="74">
         <v>2010</v>
       </c>
-      <c r="C2" s="53"/>
-[...11 lines deleted...]
-      <c r="O2" s="52">
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="75"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+      <c r="K2" s="75"/>
+      <c r="L2" s="75"/>
+      <c r="M2" s="75"/>
+      <c r="N2" s="76"/>
+      <c r="O2" s="74">
         <v>2011</v>
       </c>
-      <c r="P2" s="53"/>
-[...11 lines deleted...]
-      <c r="AB2" s="52">
+      <c r="P2" s="75"/>
+      <c r="Q2" s="75"/>
+      <c r="R2" s="75"/>
+      <c r="S2" s="75"/>
+      <c r="T2" s="75"/>
+      <c r="U2" s="75"/>
+      <c r="V2" s="75"/>
+      <c r="W2" s="75"/>
+      <c r="X2" s="75"/>
+      <c r="Y2" s="75"/>
+      <c r="Z2" s="75"/>
+      <c r="AA2" s="76"/>
+      <c r="AB2" s="74">
         <v>2012</v>
       </c>
-      <c r="AC2" s="53"/>
-[...11 lines deleted...]
-      <c r="AO2" s="52">
+      <c r="AC2" s="75"/>
+      <c r="AD2" s="75"/>
+      <c r="AE2" s="75"/>
+      <c r="AF2" s="75"/>
+      <c r="AG2" s="75"/>
+      <c r="AH2" s="75"/>
+      <c r="AI2" s="75"/>
+      <c r="AJ2" s="75"/>
+      <c r="AK2" s="75"/>
+      <c r="AL2" s="75"/>
+      <c r="AM2" s="75"/>
+      <c r="AN2" s="76"/>
+      <c r="AO2" s="74">
         <v>2013</v>
       </c>
-      <c r="AP2" s="53"/>
-[...11 lines deleted...]
-      <c r="BB2" s="52">
+      <c r="AP2" s="75"/>
+      <c r="AQ2" s="75"/>
+      <c r="AR2" s="75"/>
+      <c r="AS2" s="75"/>
+      <c r="AT2" s="75"/>
+      <c r="AU2" s="75"/>
+      <c r="AV2" s="75"/>
+      <c r="AW2" s="75"/>
+      <c r="AX2" s="75"/>
+      <c r="AY2" s="75"/>
+      <c r="AZ2" s="75"/>
+      <c r="BA2" s="76"/>
+      <c r="BB2" s="74">
         <v>2014</v>
       </c>
-      <c r="BC2" s="53"/>
-[...11 lines deleted...]
-      <c r="BO2" s="52">
+      <c r="BC2" s="75"/>
+      <c r="BD2" s="75"/>
+      <c r="BE2" s="75"/>
+      <c r="BF2" s="75"/>
+      <c r="BG2" s="75"/>
+      <c r="BH2" s="75"/>
+      <c r="BI2" s="75"/>
+      <c r="BJ2" s="75"/>
+      <c r="BK2" s="75"/>
+      <c r="BL2" s="75"/>
+      <c r="BM2" s="75"/>
+      <c r="BN2" s="76"/>
+      <c r="BO2" s="74">
         <v>2015</v>
       </c>
-      <c r="BP2" s="53"/>
-[...3 lines deleted...]
-      <c r="BT2" s="52">
+      <c r="BP2" s="75"/>
+      <c r="BQ2" s="75"/>
+      <c r="BR2" s="75"/>
+      <c r="BS2" s="76"/>
+      <c r="BT2" s="74">
         <v>2016</v>
       </c>
-      <c r="BU2" s="53"/>
-[...3 lines deleted...]
-      <c r="BY2" s="52">
+      <c r="BU2" s="75"/>
+      <c r="BV2" s="75"/>
+      <c r="BW2" s="75"/>
+      <c r="BX2" s="76"/>
+      <c r="BY2" s="74">
         <v>2017</v>
       </c>
-      <c r="BZ2" s="53"/>
-[...3 lines deleted...]
-      <c r="CD2" s="52">
+      <c r="BZ2" s="75"/>
+      <c r="CA2" s="75"/>
+      <c r="CB2" s="75"/>
+      <c r="CC2" s="76"/>
+      <c r="CD2" s="74">
         <v>2018</v>
       </c>
-      <c r="CE2" s="53"/>
-[...3 lines deleted...]
-      <c r="CI2" s="52">
+      <c r="CE2" s="75"/>
+      <c r="CF2" s="75"/>
+      <c r="CG2" s="75"/>
+      <c r="CH2" s="76"/>
+      <c r="CI2" s="74">
         <v>2019</v>
       </c>
-      <c r="CJ2" s="53"/>
-[...3 lines deleted...]
-      <c r="CN2" s="52">
+      <c r="CJ2" s="75"/>
+      <c r="CK2" s="75"/>
+      <c r="CL2" s="75"/>
+      <c r="CM2" s="76"/>
+      <c r="CN2" s="74">
         <v>2020</v>
       </c>
-      <c r="CO2" s="53"/>
-[...3 lines deleted...]
-      <c r="CS2" s="52">
+      <c r="CO2" s="75"/>
+      <c r="CP2" s="75"/>
+      <c r="CQ2" s="75"/>
+      <c r="CR2" s="76"/>
+      <c r="CS2" s="74">
         <v>2021</v>
       </c>
-      <c r="CT2" s="53"/>
-[...3 lines deleted...]
-      <c r="CX2" s="52">
+      <c r="CT2" s="75"/>
+      <c r="CU2" s="75"/>
+      <c r="CV2" s="75"/>
+      <c r="CW2" s="76"/>
+      <c r="CX2" s="74">
         <v>2022</v>
       </c>
-      <c r="CY2" s="53"/>
-[...3 lines deleted...]
-      <c r="DC2" s="52">
+      <c r="CY2" s="75"/>
+      <c r="CZ2" s="75"/>
+      <c r="DA2" s="75"/>
+      <c r="DB2" s="76"/>
+      <c r="DC2" s="74">
         <v>2023</v>
       </c>
-      <c r="DD2" s="53"/>
-[...3 lines deleted...]
-      <c r="DH2" s="52">
+      <c r="DD2" s="75"/>
+      <c r="DE2" s="75"/>
+      <c r="DF2" s="75"/>
+      <c r="DG2" s="76"/>
+      <c r="DH2" s="74">
         <v>2024</v>
       </c>
-      <c r="DI2" s="53"/>
-[...3 lines deleted...]
-      <c r="DM2" s="52">
+      <c r="DI2" s="75"/>
+      <c r="DJ2" s="75"/>
+      <c r="DK2" s="75"/>
+      <c r="DL2" s="76"/>
+      <c r="DM2" s="74">
         <v>2025</v>
       </c>
-      <c r="DN2" s="53"/>
-[...3 lines deleted...]
-      <c r="DR2" s="48">
+      <c r="DN2" s="75"/>
+      <c r="DO2" s="75"/>
+      <c r="DP2" s="75"/>
+      <c r="DQ2" s="76"/>
+      <c r="DR2" s="78">
         <v>2026</v>
       </c>
+      <c r="DS2" s="78"/>
     </row>
-    <row r="3" spans="1:122" s="28" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A3" s="58"/>
+    <row r="3" spans="1:123" s="28" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="78"/>
       <c r="B3" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="29" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="29" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="29" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="29" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="29" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="29" t="s">
         <v>23</v>
       </c>
       <c r="J3" s="29" t="s">
@@ -1542,165 +2110,168 @@
       </c>
       <c r="DI3" s="30" t="s">
         <v>29</v>
       </c>
       <c r="DJ3" s="30" t="s">
         <v>30</v>
       </c>
       <c r="DK3" s="30" t="s">
         <v>31</v>
       </c>
       <c r="DL3" s="27" t="s">
         <v>32</v>
       </c>
       <c r="DM3" s="30" t="s">
         <v>28</v>
       </c>
       <c r="DN3" s="30" t="s">
         <v>29</v>
       </c>
       <c r="DO3" s="30" t="s">
         <v>30</v>
       </c>
       <c r="DP3" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="DQ3" s="50" t="s">
+      <c r="DQ3" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="DR3" s="48" t="s">
+      <c r="DR3" s="30" t="s">
         <v>28</v>
       </c>
+      <c r="DS3" s="30" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="4" spans="1:122" s="28" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:123" s="28" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="29"/>
-      <c r="B4" s="55"/>
-[...101 lines deleted...]
-      <c r="CZ4" s="56"/>
+      <c r="B4" s="79"/>
+      <c r="C4" s="80"/>
+      <c r="D4" s="80"/>
+      <c r="E4" s="80"/>
+      <c r="F4" s="80"/>
+      <c r="G4" s="80"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="80"/>
+      <c r="J4" s="80"/>
+      <c r="K4" s="80"/>
+      <c r="L4" s="80"/>
+      <c r="M4" s="80"/>
+      <c r="N4" s="80"/>
+      <c r="O4" s="80"/>
+      <c r="P4" s="80"/>
+      <c r="Q4" s="80"/>
+      <c r="R4" s="80"/>
+      <c r="S4" s="80"/>
+      <c r="T4" s="80"/>
+      <c r="U4" s="80"/>
+      <c r="V4" s="80"/>
+      <c r="W4" s="80"/>
+      <c r="X4" s="80"/>
+      <c r="Y4" s="80"/>
+      <c r="Z4" s="80"/>
+      <c r="AA4" s="80"/>
+      <c r="AB4" s="80"/>
+      <c r="AC4" s="80"/>
+      <c r="AD4" s="80"/>
+      <c r="AE4" s="80"/>
+      <c r="AF4" s="80"/>
+      <c r="AG4" s="80"/>
+      <c r="AH4" s="80"/>
+      <c r="AI4" s="80"/>
+      <c r="AJ4" s="80"/>
+      <c r="AK4" s="80"/>
+      <c r="AL4" s="80"/>
+      <c r="AM4" s="80"/>
+      <c r="AN4" s="80"/>
+      <c r="AO4" s="80"/>
+      <c r="AP4" s="80"/>
+      <c r="AQ4" s="80"/>
+      <c r="AR4" s="80"/>
+      <c r="AS4" s="80"/>
+      <c r="AT4" s="80"/>
+      <c r="AU4" s="80"/>
+      <c r="AV4" s="80"/>
+      <c r="AW4" s="80"/>
+      <c r="AX4" s="80"/>
+      <c r="AY4" s="80"/>
+      <c r="AZ4" s="80"/>
+      <c r="BA4" s="80"/>
+      <c r="BB4" s="80"/>
+      <c r="BC4" s="80"/>
+      <c r="BD4" s="80"/>
+      <c r="BE4" s="80"/>
+      <c r="BF4" s="80"/>
+      <c r="BG4" s="80"/>
+      <c r="BH4" s="80"/>
+      <c r="BI4" s="80"/>
+      <c r="BJ4" s="80"/>
+      <c r="BK4" s="80"/>
+      <c r="BL4" s="80"/>
+      <c r="BM4" s="80"/>
+      <c r="BN4" s="80"/>
+      <c r="BO4" s="80"/>
+      <c r="BP4" s="80"/>
+      <c r="BQ4" s="80"/>
+      <c r="BR4" s="80"/>
+      <c r="BS4" s="80"/>
+      <c r="BT4" s="80"/>
+      <c r="BU4" s="80"/>
+      <c r="BV4" s="80"/>
+      <c r="BW4" s="80"/>
+      <c r="BX4" s="80"/>
+      <c r="BY4" s="80"/>
+      <c r="BZ4" s="80"/>
+      <c r="CA4" s="80"/>
+      <c r="CB4" s="80"/>
+      <c r="CC4" s="80"/>
+      <c r="CD4" s="80"/>
+      <c r="CE4" s="80"/>
+      <c r="CF4" s="80"/>
+      <c r="CG4" s="80"/>
+      <c r="CH4" s="80"/>
+      <c r="CI4" s="80"/>
+      <c r="CJ4" s="80"/>
+      <c r="CK4" s="80"/>
+      <c r="CL4" s="80"/>
+      <c r="CM4" s="80"/>
+      <c r="CN4" s="80"/>
+      <c r="CO4" s="80"/>
+      <c r="CP4" s="80"/>
+      <c r="CQ4" s="80"/>
+      <c r="CR4" s="80"/>
+      <c r="CS4" s="80"/>
+      <c r="CT4" s="80"/>
+      <c r="CU4" s="80"/>
+      <c r="CV4" s="80"/>
+      <c r="CW4" s="80"/>
+      <c r="CX4" s="80"/>
+      <c r="CY4" s="80"/>
+      <c r="CZ4" s="80"/>
       <c r="DE4" s="31"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="15">
         <v>78.7</v>
       </c>
       <c r="C5" s="15">
         <v>99.4</v>
       </c>
       <c r="D5" s="15">
         <v>109</v>
       </c>
       <c r="E5" s="15">
         <v>104.5</v>
       </c>
       <c r="F5" s="15">
         <v>99.4</v>
       </c>
       <c r="G5" s="15">
         <v>108.7</v>
       </c>
       <c r="H5" s="15">
         <v>101.2</v>
       </c>
       <c r="I5" s="15">
@@ -2023,52 +2594,55 @@
       </c>
       <c r="DK5" s="12">
         <v>111.4</v>
       </c>
       <c r="DL5" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM5" s="15">
         <v>97.3</v>
       </c>
       <c r="DN5" s="12">
         <v>106</v>
       </c>
       <c r="DO5" s="12">
         <v>95.7</v>
       </c>
       <c r="DP5" s="12">
         <v>110.2</v>
       </c>
       <c r="DQ5" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR5" s="12">
         <v>97.5</v>
       </c>
+      <c r="DS5" s="50">
+        <v>105.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="15" t="s">
@@ -2391,52 +2965,55 @@
       </c>
       <c r="DK6" s="12">
         <v>108.7</v>
       </c>
       <c r="DL6" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM6" s="12">
         <v>97.7</v>
       </c>
       <c r="DN6" s="12">
         <v>107.5</v>
       </c>
       <c r="DO6" s="12">
         <v>97.7</v>
       </c>
       <c r="DP6" s="12">
         <v>109</v>
       </c>
       <c r="DQ6" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR6" s="12">
         <v>99.8</v>
       </c>
+      <c r="DS6" s="50">
+        <v>104.1</v>
+      </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="15">
         <v>83.9</v>
       </c>
       <c r="C7" s="15">
         <v>98.4</v>
       </c>
       <c r="D7" s="15">
         <v>106</v>
       </c>
       <c r="E7" s="15">
         <v>103.1</v>
       </c>
       <c r="F7" s="15">
         <v>109.2</v>
       </c>
       <c r="G7" s="15">
         <v>106.6</v>
       </c>
       <c r="H7" s="15">
         <v>100.6</v>
       </c>
       <c r="I7" s="15">
@@ -2759,52 +3336,55 @@
       </c>
       <c r="DK7" s="12">
         <v>106.1</v>
       </c>
       <c r="DL7" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM7" s="12">
         <v>98.7</v>
       </c>
       <c r="DN7" s="12">
         <v>106.8</v>
       </c>
       <c r="DO7" s="12">
         <v>99.9</v>
       </c>
       <c r="DP7" s="12">
         <v>111.4</v>
       </c>
       <c r="DQ7" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR7" s="12">
         <v>92.7</v>
       </c>
+      <c r="DS7" s="50">
+        <v>107.2</v>
+      </c>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="15">
         <v>74.3</v>
       </c>
       <c r="C8" s="15">
         <v>100.6</v>
       </c>
       <c r="D8" s="15">
         <v>112.8</v>
       </c>
       <c r="E8" s="15">
         <v>101.9</v>
       </c>
       <c r="F8" s="15">
         <v>101.8</v>
       </c>
       <c r="G8" s="15">
         <v>107.3</v>
       </c>
       <c r="H8" s="15">
         <v>102.7</v>
       </c>
       <c r="I8" s="15">
@@ -3127,52 +3707,55 @@
       </c>
       <c r="DK8" s="12">
         <v>110.3</v>
       </c>
       <c r="DL8" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM8" s="12">
         <v>94.8</v>
       </c>
       <c r="DN8" s="12">
         <v>105.1</v>
       </c>
       <c r="DO8" s="12">
         <v>99</v>
       </c>
       <c r="DP8" s="12">
         <v>109.3</v>
       </c>
       <c r="DQ8" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR8" s="12">
         <v>95.8</v>
       </c>
+      <c r="DS8" s="50">
+        <v>104.8</v>
+      </c>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="15">
         <v>86.3</v>
       </c>
       <c r="C9" s="15">
         <v>103.4</v>
       </c>
       <c r="D9" s="15">
         <v>100.5</v>
       </c>
       <c r="E9" s="15">
         <v>108.1</v>
       </c>
       <c r="F9" s="15">
         <v>105.5</v>
       </c>
       <c r="G9" s="15">
         <v>106.7</v>
       </c>
       <c r="H9" s="15">
         <v>102.2</v>
       </c>
       <c r="I9" s="15">
@@ -3495,52 +4078,55 @@
       </c>
       <c r="DK9" s="12">
         <v>114.7</v>
       </c>
       <c r="DL9" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM9" s="12">
         <v>95.9</v>
       </c>
       <c r="DN9" s="12">
         <v>114.7</v>
       </c>
       <c r="DO9" s="12">
         <v>88.3</v>
       </c>
       <c r="DP9" s="12">
         <v>112.4</v>
       </c>
       <c r="DQ9" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR9" s="12">
         <v>97.3</v>
       </c>
+      <c r="DS9" s="50">
+        <v>106.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="15">
         <v>91.2</v>
       </c>
       <c r="C10" s="15">
         <v>97.9</v>
       </c>
       <c r="D10" s="15">
         <v>107.2</v>
       </c>
       <c r="E10" s="15">
         <v>102</v>
       </c>
       <c r="F10" s="15">
         <v>95.6</v>
       </c>
       <c r="G10" s="15">
         <v>105.3</v>
       </c>
       <c r="H10" s="15">
         <v>106</v>
       </c>
       <c r="I10" s="15">
@@ -3863,52 +4449,55 @@
       </c>
       <c r="DK10" s="12">
         <v>101.6</v>
       </c>
       <c r="DL10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM10" s="12">
         <v>99</v>
       </c>
       <c r="DN10" s="12">
         <v>92.3</v>
       </c>
       <c r="DO10" s="12">
         <v>103</v>
       </c>
       <c r="DP10" s="12">
         <v>101.1</v>
       </c>
       <c r="DQ10" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR10" s="12">
         <v>107.1</v>
       </c>
+      <c r="DS10" s="50">
+        <v>96.7</v>
+      </c>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="15">
         <v>80.599999999999994</v>
       </c>
       <c r="C11" s="15">
         <v>99.5</v>
       </c>
       <c r="D11" s="15">
         <v>110.5</v>
       </c>
       <c r="E11" s="15">
         <v>104.9</v>
       </c>
       <c r="F11" s="15">
         <v>102.1</v>
       </c>
       <c r="G11" s="15">
         <v>101.1</v>
       </c>
       <c r="H11" s="15">
         <v>103.7</v>
       </c>
       <c r="I11" s="15">
@@ -4231,52 +4820,55 @@
       </c>
       <c r="DK11" s="12">
         <v>106.2</v>
       </c>
       <c r="DL11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM11" s="12">
         <v>100.2</v>
       </c>
       <c r="DN11" s="12">
         <v>104.7</v>
       </c>
       <c r="DO11" s="12">
         <v>96.1</v>
       </c>
       <c r="DP11" s="12">
         <v>104.5</v>
       </c>
       <c r="DQ11" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR11" s="12">
         <v>101.9</v>
       </c>
+      <c r="DS11" s="50">
+        <v>103.7</v>
+      </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="15">
         <v>87.8</v>
       </c>
       <c r="C12" s="15">
         <v>99.2</v>
       </c>
       <c r="D12" s="15">
         <v>104.2</v>
       </c>
       <c r="E12" s="15">
         <v>109.4</v>
       </c>
       <c r="F12" s="15">
         <v>103.5</v>
       </c>
       <c r="G12" s="15">
         <v>110.3</v>
       </c>
       <c r="H12" s="15">
         <v>99.9</v>
       </c>
       <c r="I12" s="15">
@@ -4599,52 +5191,55 @@
       </c>
       <c r="DK12" s="12">
         <v>112</v>
       </c>
       <c r="DL12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM12" s="12">
         <v>98.7</v>
       </c>
       <c r="DN12" s="12">
         <v>115</v>
       </c>
       <c r="DO12" s="12">
         <v>86.7</v>
       </c>
       <c r="DP12" s="12">
         <v>109</v>
       </c>
       <c r="DQ12" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR12" s="12">
         <v>98</v>
       </c>
+      <c r="DS12" s="50">
+        <v>114.1</v>
+      </c>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="15" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I13" s="15" t="s">
@@ -4967,52 +5562,55 @@
       </c>
       <c r="DK13" s="12">
         <v>112.1</v>
       </c>
       <c r="DL13" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM13" s="12">
         <v>98.1</v>
       </c>
       <c r="DN13" s="12">
         <v>115.3</v>
       </c>
       <c r="DO13" s="12">
         <v>93.1</v>
       </c>
       <c r="DP13" s="12">
         <v>105.5</v>
       </c>
       <c r="DQ13" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR13" s="12">
         <v>99</v>
       </c>
+      <c r="DS13" s="50">
+        <v>109.1</v>
+      </c>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="15">
         <v>91.4</v>
       </c>
       <c r="C14" s="15">
         <v>91</v>
       </c>
       <c r="D14" s="15">
         <v>105.2</v>
       </c>
       <c r="E14" s="15">
         <v>109.6</v>
       </c>
       <c r="F14" s="15">
         <v>97.8</v>
       </c>
       <c r="G14" s="15">
         <v>104.5</v>
       </c>
       <c r="H14" s="15">
         <v>102.6</v>
       </c>
       <c r="I14" s="15">
@@ -5335,52 +5933,55 @@
       </c>
       <c r="DK14" s="12">
         <v>110.8</v>
       </c>
       <c r="DL14" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM14" s="12">
         <v>96</v>
       </c>
       <c r="DN14" s="12">
         <v>108.4</v>
       </c>
       <c r="DO14" s="12">
         <v>94.9</v>
       </c>
       <c r="DP14" s="12">
         <v>110.7</v>
       </c>
       <c r="DQ14" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR14" s="12">
         <v>96.7</v>
       </c>
+      <c r="DS14" s="50">
+        <v>107.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="15">
         <v>79.599999999999994</v>
       </c>
       <c r="C15" s="15">
         <v>97.5</v>
       </c>
       <c r="D15" s="15">
         <v>107.2</v>
       </c>
       <c r="E15" s="15">
         <v>103.6</v>
       </c>
       <c r="F15" s="15">
         <v>107.2</v>
       </c>
       <c r="G15" s="15">
         <v>107</v>
       </c>
       <c r="H15" s="15">
         <v>102</v>
       </c>
       <c r="I15" s="15">
@@ -5703,52 +6304,55 @@
       </c>
       <c r="DK15" s="12">
         <v>111.3</v>
       </c>
       <c r="DL15" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM15" s="12">
         <v>95.3</v>
       </c>
       <c r="DN15" s="12">
         <v>106.2</v>
       </c>
       <c r="DO15" s="12">
         <v>99.1</v>
       </c>
       <c r="DP15" s="12">
         <v>110.3</v>
       </c>
       <c r="DQ15" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR15" s="12">
         <v>94.8</v>
       </c>
+      <c r="DS15" s="50">
+        <v>104.5</v>
+      </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="15">
         <v>86</v>
       </c>
       <c r="C16" s="15">
         <v>99.9</v>
       </c>
       <c r="D16" s="15">
         <v>104</v>
       </c>
       <c r="E16" s="15">
         <v>107.6</v>
       </c>
       <c r="F16" s="15">
         <v>103.8</v>
       </c>
       <c r="G16" s="15">
         <v>108.4</v>
       </c>
       <c r="H16" s="15">
         <v>102.8</v>
       </c>
       <c r="I16" s="15">
@@ -6071,52 +6675,55 @@
       </c>
       <c r="DK16" s="12">
         <v>107.6</v>
       </c>
       <c r="DL16" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM16" s="12">
         <v>101.4</v>
       </c>
       <c r="DN16" s="12">
         <v>111.3</v>
       </c>
       <c r="DO16" s="12">
         <v>89.4</v>
       </c>
       <c r="DP16" s="12">
         <v>106.7</v>
       </c>
       <c r="DQ16" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR16" s="12">
         <v>102.2</v>
       </c>
+      <c r="DS16" s="50">
+        <v>108.7</v>
+      </c>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="15">
         <v>68.099999999999994</v>
       </c>
       <c r="C17" s="15">
         <v>103</v>
       </c>
       <c r="D17" s="15">
         <v>122.7</v>
       </c>
       <c r="E17" s="15">
         <v>99.6</v>
       </c>
       <c r="F17" s="15">
         <v>90.9</v>
       </c>
       <c r="G17" s="15">
         <v>114.6</v>
       </c>
       <c r="H17" s="15">
         <v>101.5</v>
       </c>
       <c r="I17" s="15">
@@ -6439,52 +7046,55 @@
       </c>
       <c r="DK17" s="12">
         <v>106.6</v>
       </c>
       <c r="DL17" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM17" s="12">
         <v>102.2</v>
       </c>
       <c r="DN17" s="12">
         <v>101.3</v>
       </c>
       <c r="DO17" s="12">
         <v>96.3</v>
       </c>
       <c r="DP17" s="12">
         <v>108.7</v>
       </c>
       <c r="DQ17" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR17" s="12">
         <v>100.2</v>
       </c>
+      <c r="DS17" s="50">
+        <v>102.1</v>
+      </c>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="15">
         <v>86</v>
       </c>
       <c r="C18" s="15">
         <v>98.7</v>
       </c>
       <c r="D18" s="15">
         <v>107.8</v>
       </c>
       <c r="E18" s="15">
         <v>109.4</v>
       </c>
       <c r="F18" s="15">
         <v>101.9</v>
       </c>
       <c r="G18" s="15">
         <v>118.8</v>
       </c>
       <c r="H18" s="15">
         <v>94.7</v>
       </c>
       <c r="I18" s="15">
@@ -6763,52 +7373,55 @@
       </c>
       <c r="DK18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DL18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DN18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DO18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DP18" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DQ18" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR18" s="12" t="s">
         <v>33</v>
       </c>
+      <c r="DS18" s="12" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="15">
         <v>73.8</v>
       </c>
       <c r="C19" s="15">
         <v>99.6</v>
       </c>
       <c r="D19" s="15">
         <v>107.2</v>
       </c>
       <c r="E19" s="15">
         <v>106.9</v>
       </c>
       <c r="F19" s="15">
         <v>102.1</v>
       </c>
       <c r="G19" s="15">
         <v>103.7</v>
       </c>
       <c r="H19" s="15">
         <v>101.9</v>
       </c>
       <c r="I19" s="15">
@@ -7131,52 +7744,55 @@
       </c>
       <c r="DK19" s="12">
         <v>113.1</v>
       </c>
       <c r="DL19" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM19" s="12">
         <v>97.8</v>
       </c>
       <c r="DN19" s="12">
         <v>103.1</v>
       </c>
       <c r="DO19" s="12">
         <v>98.5</v>
       </c>
       <c r="DP19" s="12">
         <v>111.9</v>
       </c>
       <c r="DQ19" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR19" s="12">
         <v>98.9</v>
       </c>
+      <c r="DS19" s="50">
+        <v>100.4</v>
+      </c>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="15">
         <v>83.3</v>
       </c>
       <c r="C20" s="15">
         <v>99.1</v>
       </c>
       <c r="D20" s="15">
         <v>103.2</v>
       </c>
       <c r="E20" s="15">
         <v>107.1</v>
       </c>
       <c r="F20" s="15">
         <v>104.9</v>
       </c>
       <c r="G20" s="15">
         <v>110.8</v>
       </c>
       <c r="H20" s="15">
         <v>97.5</v>
       </c>
       <c r="I20" s="15">
@@ -7499,52 +8115,55 @@
       </c>
       <c r="DK20" s="12">
         <v>110</v>
       </c>
       <c r="DL20" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM20" s="12">
         <v>95.1</v>
       </c>
       <c r="DN20" s="12">
         <v>110.5</v>
       </c>
       <c r="DO20" s="12">
         <v>95.7</v>
       </c>
       <c r="DP20" s="12">
         <v>112.5</v>
       </c>
       <c r="DQ20" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR20" s="12">
         <v>91.5</v>
       </c>
+      <c r="DS20" s="50">
+        <v>111.2</v>
+      </c>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="G21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I21" s="15" t="s">
@@ -7867,52 +8486,55 @@
       </c>
       <c r="DK21" s="12">
         <v>114.2</v>
       </c>
       <c r="DL21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM21" s="12">
         <v>102</v>
       </c>
       <c r="DN21" s="12">
         <v>113.3</v>
       </c>
       <c r="DO21" s="12">
         <v>82.1</v>
       </c>
       <c r="DP21" s="12">
         <v>112.3</v>
       </c>
       <c r="DQ21" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR21" s="12">
         <v>102.6</v>
       </c>
+      <c r="DS21" s="50">
+        <v>111.5</v>
+      </c>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="G22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I22" s="15" t="s">
@@ -8235,52 +8857,55 @@
       </c>
       <c r="DK22" s="12">
         <v>116.5</v>
       </c>
       <c r="DL22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM22" s="12">
         <v>99.7</v>
       </c>
       <c r="DN22" s="12">
         <v>93.1</v>
       </c>
       <c r="DO22" s="12">
         <v>99.4</v>
       </c>
       <c r="DP22" s="12">
         <v>117</v>
       </c>
       <c r="DQ22" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR22" s="12">
         <v>101.1</v>
       </c>
+      <c r="DS22" s="50">
+        <v>89.7</v>
+      </c>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="15">
         <v>78.7</v>
       </c>
       <c r="C23" s="15">
         <v>101.7</v>
       </c>
       <c r="D23" s="15">
         <v>104.6</v>
       </c>
       <c r="E23" s="15">
         <v>106.6</v>
       </c>
       <c r="F23" s="15">
         <v>102.8</v>
       </c>
       <c r="G23" s="15">
         <v>108.9</v>
       </c>
       <c r="H23" s="15">
         <v>100.6</v>
       </c>
       <c r="I23" s="15">
@@ -8603,52 +9228,55 @@
       </c>
       <c r="DK23" s="12">
         <v>114.8</v>
       </c>
       <c r="DL23" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM23" s="12">
         <v>98</v>
       </c>
       <c r="DN23" s="12">
         <v>103.2</v>
       </c>
       <c r="DO23" s="12">
         <v>95.8</v>
       </c>
       <c r="DP23" s="12">
         <v>113.7</v>
       </c>
       <c r="DQ23" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR23" s="12">
         <v>96.5</v>
       </c>
+      <c r="DS23" s="50">
+        <v>103.5</v>
+      </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="15">
         <v>59.2</v>
       </c>
       <c r="C24" s="15">
         <v>100.5</v>
       </c>
       <c r="D24" s="15">
         <v>116</v>
       </c>
       <c r="E24" s="15">
         <v>98.3</v>
       </c>
       <c r="F24" s="15">
         <v>99.4</v>
       </c>
       <c r="G24" s="15">
         <v>113.9</v>
       </c>
       <c r="H24" s="15">
         <v>101.9</v>
       </c>
       <c r="I24" s="15">
@@ -8971,52 +9599,55 @@
       </c>
       <c r="DK24" s="12">
         <v>119.8</v>
       </c>
       <c r="DL24" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM24" s="12">
         <v>93.2</v>
       </c>
       <c r="DN24" s="12">
         <v>106.2</v>
       </c>
       <c r="DO24" s="12">
         <v>95.2</v>
       </c>
       <c r="DP24" s="12">
         <v>115.8</v>
       </c>
       <c r="DQ24" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR24" s="12">
         <v>92.4</v>
       </c>
+      <c r="DS24" s="50">
+        <v>106.3</v>
+      </c>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="15">
         <v>76.3</v>
       </c>
       <c r="C25" s="15">
         <v>100.6</v>
       </c>
       <c r="D25" s="15">
         <v>109.7</v>
       </c>
       <c r="E25" s="15">
         <v>104.2</v>
       </c>
       <c r="F25" s="15">
         <v>95.1</v>
       </c>
       <c r="G25" s="15">
         <v>108.5</v>
       </c>
       <c r="H25" s="15">
         <v>99.6</v>
       </c>
       <c r="I25" s="15">
@@ -9339,52 +9970,55 @@
       </c>
       <c r="DK25" s="12">
         <v>114.4</v>
       </c>
       <c r="DL25" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM25" s="12">
         <v>96.2</v>
       </c>
       <c r="DN25" s="12">
         <v>106.7</v>
       </c>
       <c r="DO25" s="12">
         <v>98.7</v>
       </c>
       <c r="DP25" s="12">
         <v>110</v>
       </c>
       <c r="DQ25" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR25" s="12">
         <v>95.5</v>
       </c>
+      <c r="DS25" s="50">
+        <v>106.3</v>
+      </c>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" s="33" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="G26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I26" s="15" t="s">
@@ -9707,60 +10341,63 @@
       </c>
       <c r="DK26" s="12">
         <v>106.6</v>
       </c>
       <c r="DL26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DM26" s="12">
         <v>97.3</v>
       </c>
       <c r="DN26" s="12">
         <v>107.4</v>
       </c>
       <c r="DO26" s="12">
         <v>97.5</v>
       </c>
       <c r="DP26" s="12">
         <v>108.1</v>
       </c>
       <c r="DQ26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="DR26" s="12">
         <v>96.2</v>
       </c>
+      <c r="DS26" s="50">
+        <v>107.8</v>
+      </c>
     </row>
-    <row r="31" spans="1:122" ht="27" customHeight="1">
-[...7 lines deleted...]
-      <c r="F31" s="57"/>
+    <row r="31" spans="1:123" ht="27" customHeight="1">
+      <c r="A31" s="77" t="s">
+        <v>92</v>
+      </c>
+      <c r="B31" s="77"/>
+      <c r="C31" s="77"/>
+      <c r="D31" s="77"/>
+      <c r="E31" s="77"/>
+      <c r="F31" s="77"/>
       <c r="G31" s="45"/>
       <c r="H31" s="45"/>
       <c r="I31" s="45"/>
       <c r="J31" s="45"/>
       <c r="K31" s="45"/>
       <c r="L31" s="45"/>
       <c r="M31" s="45"/>
       <c r="N31" s="45"/>
       <c r="O31" s="45"/>
       <c r="P31" s="45"/>
       <c r="Q31" s="45"/>
       <c r="R31" s="45"/>
       <c r="S31" s="45"/>
       <c r="T31" s="45"/>
       <c r="U31" s="45"/>
       <c r="V31" s="45"/>
       <c r="W31" s="45"/>
       <c r="X31" s="45"/>
       <c r="Y31" s="45"/>
       <c r="Z31" s="45"/>
       <c r="AA31" s="45"/>
       <c r="AB31" s="45"/>
       <c r="AC31" s="45"/>
       <c r="AD31" s="45"/>
       <c r="AE31" s="45"/>
@@ -9770,210 +10407,211 @@
       <c r="AI31" s="45"/>
       <c r="AJ31" s="45"/>
       <c r="AK31" s="45"/>
       <c r="AL31" s="45"/>
       <c r="AM31" s="45"/>
       <c r="AN31" s="45"/>
       <c r="AO31" s="45"/>
       <c r="AP31" s="45"/>
       <c r="AQ31" s="45"/>
       <c r="AR31" s="45"/>
       <c r="AS31" s="45"/>
       <c r="AT31" s="45"/>
       <c r="AU31" s="45"/>
       <c r="AV31" s="45"/>
       <c r="AW31" s="45"/>
       <c r="AX31" s="45"/>
       <c r="AY31" s="45"/>
       <c r="AZ31" s="45"/>
       <c r="BA31" s="45"/>
       <c r="BB31" s="45"/>
       <c r="BC31" s="45"/>
       <c r="BD31" s="45"/>
       <c r="BE31" s="45"/>
       <c r="BF31" s="45"/>
     </row>
-    <row r="32" spans="1:122" s="28" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B32" s="52">
+    <row r="32" spans="1:123" s="28" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A32" s="78"/>
+      <c r="B32" s="74">
         <v>2010</v>
       </c>
-      <c r="C32" s="53"/>
-[...11 lines deleted...]
-      <c r="O32" s="52">
+      <c r="C32" s="75"/>
+      <c r="D32" s="75"/>
+      <c r="E32" s="75"/>
+      <c r="F32" s="75"/>
+      <c r="G32" s="75"/>
+      <c r="H32" s="75"/>
+      <c r="I32" s="75"/>
+      <c r="J32" s="75"/>
+      <c r="K32" s="75"/>
+      <c r="L32" s="75"/>
+      <c r="M32" s="75"/>
+      <c r="N32" s="76"/>
+      <c r="O32" s="74">
         <v>2011</v>
       </c>
-      <c r="P32" s="53"/>
-[...11 lines deleted...]
-      <c r="AB32" s="52">
+      <c r="P32" s="75"/>
+      <c r="Q32" s="75"/>
+      <c r="R32" s="75"/>
+      <c r="S32" s="75"/>
+      <c r="T32" s="75"/>
+      <c r="U32" s="75"/>
+      <c r="V32" s="75"/>
+      <c r="W32" s="75"/>
+      <c r="X32" s="75"/>
+      <c r="Y32" s="75"/>
+      <c r="Z32" s="75"/>
+      <c r="AA32" s="76"/>
+      <c r="AB32" s="74">
         <v>2012</v>
       </c>
-      <c r="AC32" s="53"/>
-[...11 lines deleted...]
-      <c r="AO32" s="52">
+      <c r="AC32" s="75"/>
+      <c r="AD32" s="75"/>
+      <c r="AE32" s="75"/>
+      <c r="AF32" s="75"/>
+      <c r="AG32" s="75"/>
+      <c r="AH32" s="75"/>
+      <c r="AI32" s="75"/>
+      <c r="AJ32" s="75"/>
+      <c r="AK32" s="75"/>
+      <c r="AL32" s="75"/>
+      <c r="AM32" s="75"/>
+      <c r="AN32" s="76"/>
+      <c r="AO32" s="74">
         <v>2013</v>
       </c>
-      <c r="AP32" s="53"/>
-[...11 lines deleted...]
-      <c r="BB32" s="52">
+      <c r="AP32" s="75"/>
+      <c r="AQ32" s="75"/>
+      <c r="AR32" s="75"/>
+      <c r="AS32" s="75"/>
+      <c r="AT32" s="75"/>
+      <c r="AU32" s="75"/>
+      <c r="AV32" s="75"/>
+      <c r="AW32" s="75"/>
+      <c r="AX32" s="75"/>
+      <c r="AY32" s="75"/>
+      <c r="AZ32" s="75"/>
+      <c r="BA32" s="76"/>
+      <c r="BB32" s="74">
         <v>2014</v>
       </c>
-      <c r="BC32" s="53"/>
-[...11 lines deleted...]
-      <c r="BO32" s="52">
+      <c r="BC32" s="75"/>
+      <c r="BD32" s="75"/>
+      <c r="BE32" s="75"/>
+      <c r="BF32" s="75"/>
+      <c r="BG32" s="75"/>
+      <c r="BH32" s="75"/>
+      <c r="BI32" s="75"/>
+      <c r="BJ32" s="75"/>
+      <c r="BK32" s="75"/>
+      <c r="BL32" s="75"/>
+      <c r="BM32" s="75"/>
+      <c r="BN32" s="76"/>
+      <c r="BO32" s="74">
         <v>2015</v>
       </c>
-      <c r="BP32" s="53"/>
-[...3 lines deleted...]
-      <c r="BT32" s="52">
+      <c r="BP32" s="75"/>
+      <c r="BQ32" s="75"/>
+      <c r="BR32" s="75"/>
+      <c r="BS32" s="76"/>
+      <c r="BT32" s="74">
         <v>2016</v>
       </c>
-      <c r="BU32" s="53"/>
-[...3 lines deleted...]
-      <c r="BY32" s="52">
+      <c r="BU32" s="75"/>
+      <c r="BV32" s="75"/>
+      <c r="BW32" s="75"/>
+      <c r="BX32" s="76"/>
+      <c r="BY32" s="74">
         <v>2017</v>
       </c>
-      <c r="BZ32" s="53"/>
-[...3 lines deleted...]
-      <c r="CD32" s="52">
+      <c r="BZ32" s="75"/>
+      <c r="CA32" s="75"/>
+      <c r="CB32" s="75"/>
+      <c r="CC32" s="76"/>
+      <c r="CD32" s="74">
         <v>2018</v>
       </c>
-      <c r="CE32" s="53"/>
-[...3 lines deleted...]
-      <c r="CI32" s="52">
+      <c r="CE32" s="75"/>
+      <c r="CF32" s="75"/>
+      <c r="CG32" s="75"/>
+      <c r="CH32" s="76"/>
+      <c r="CI32" s="74">
         <v>2019</v>
       </c>
-      <c r="CJ32" s="53"/>
-[...3 lines deleted...]
-      <c r="CN32" s="52">
+      <c r="CJ32" s="75"/>
+      <c r="CK32" s="75"/>
+      <c r="CL32" s="75"/>
+      <c r="CM32" s="76"/>
+      <c r="CN32" s="74">
         <v>2020</v>
       </c>
-      <c r="CO32" s="53"/>
-[...3 lines deleted...]
-      <c r="CS32" s="52">
+      <c r="CO32" s="75"/>
+      <c r="CP32" s="75"/>
+      <c r="CQ32" s="75"/>
+      <c r="CR32" s="76"/>
+      <c r="CS32" s="74">
         <v>2021</v>
       </c>
-      <c r="CT32" s="53"/>
-[...3 lines deleted...]
-      <c r="CX32" s="52">
+      <c r="CT32" s="75"/>
+      <c r="CU32" s="75"/>
+      <c r="CV32" s="75"/>
+      <c r="CW32" s="76"/>
+      <c r="CX32" s="74">
         <v>2022</v>
       </c>
-      <c r="CY32" s="53"/>
-[...3 lines deleted...]
-      <c r="DC32" s="52">
+      <c r="CY32" s="75"/>
+      <c r="CZ32" s="75"/>
+      <c r="DA32" s="75"/>
+      <c r="DB32" s="76"/>
+      <c r="DC32" s="74">
         <v>2023</v>
       </c>
-      <c r="DD32" s="53"/>
-[...3 lines deleted...]
-      <c r="DH32" s="52">
+      <c r="DD32" s="75"/>
+      <c r="DE32" s="75"/>
+      <c r="DF32" s="75"/>
+      <c r="DG32" s="76"/>
+      <c r="DH32" s="74">
         <v>2024</v>
       </c>
-      <c r="DI32" s="53"/>
-[...3 lines deleted...]
-      <c r="DM32" s="52">
+      <c r="DI32" s="75"/>
+      <c r="DJ32" s="75"/>
+      <c r="DK32" s="75"/>
+      <c r="DL32" s="76"/>
+      <c r="DM32" s="74">
         <v>2025</v>
       </c>
-      <c r="DN32" s="53"/>
-[...3 lines deleted...]
-      <c r="DR32" s="48">
+      <c r="DN32" s="75"/>
+      <c r="DO32" s="75"/>
+      <c r="DP32" s="75"/>
+      <c r="DQ32" s="76"/>
+      <c r="DR32" s="78">
         <v>2026</v>
       </c>
+      <c r="DS32" s="78"/>
     </row>
-    <row r="33" spans="1:122" s="28" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A33" s="58"/>
+    <row r="33" spans="1:123" s="28" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A33" s="78"/>
       <c r="B33" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="29" t="s">
         <v>17</v>
       </c>
       <c r="D33" s="29" t="s">
         <v>18</v>
       </c>
       <c r="E33" s="29" t="s">
         <v>19</v>
       </c>
       <c r="F33" s="29" t="s">
         <v>20</v>
       </c>
       <c r="G33" s="29" t="s">
         <v>21</v>
       </c>
       <c r="H33" s="29" t="s">
         <v>22</v>
       </c>
       <c r="I33" s="29" t="s">
         <v>23</v>
       </c>
       <c r="J33" s="29" t="s">
@@ -10287,165 +10925,168 @@
       </c>
       <c r="DI33" s="30" t="s">
         <v>29</v>
       </c>
       <c r="DJ33" s="30" t="s">
         <v>30</v>
       </c>
       <c r="DK33" s="30" t="s">
         <v>31</v>
       </c>
       <c r="DL33" s="27" t="s">
         <v>32</v>
       </c>
       <c r="DM33" s="30" t="s">
         <v>28</v>
       </c>
       <c r="DN33" s="30" t="s">
         <v>29</v>
       </c>
       <c r="DO33" s="30" t="s">
         <v>30</v>
       </c>
       <c r="DP33" s="30" t="s">
         <v>31</v>
       </c>
-      <c r="DQ33" s="50" t="s">
+      <c r="DQ33" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="DR33" s="48" t="s">
+      <c r="DR33" s="30" t="s">
         <v>28</v>
       </c>
+      <c r="DS33" s="30" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="34" spans="1:122" s="28" customFormat="1" ht="12.75" customHeight="1">
+    <row r="34" spans="1:123" s="28" customFormat="1" ht="12.75" customHeight="1">
       <c r="A34" s="29"/>
-      <c r="B34" s="55"/>
-[...101 lines deleted...]
-      <c r="CZ34" s="56"/>
+      <c r="B34" s="79"/>
+      <c r="C34" s="80"/>
+      <c r="D34" s="80"/>
+      <c r="E34" s="80"/>
+      <c r="F34" s="80"/>
+      <c r="G34" s="80"/>
+      <c r="H34" s="80"/>
+      <c r="I34" s="80"/>
+      <c r="J34" s="80"/>
+      <c r="K34" s="80"/>
+      <c r="L34" s="80"/>
+      <c r="M34" s="80"/>
+      <c r="N34" s="80"/>
+      <c r="O34" s="80"/>
+      <c r="P34" s="80"/>
+      <c r="Q34" s="80"/>
+      <c r="R34" s="80"/>
+      <c r="S34" s="80"/>
+      <c r="T34" s="80"/>
+      <c r="U34" s="80"/>
+      <c r="V34" s="80"/>
+      <c r="W34" s="80"/>
+      <c r="X34" s="80"/>
+      <c r="Y34" s="80"/>
+      <c r="Z34" s="80"/>
+      <c r="AA34" s="80"/>
+      <c r="AB34" s="80"/>
+      <c r="AC34" s="80"/>
+      <c r="AD34" s="80"/>
+      <c r="AE34" s="80"/>
+      <c r="AF34" s="80"/>
+      <c r="AG34" s="80"/>
+      <c r="AH34" s="80"/>
+      <c r="AI34" s="80"/>
+      <c r="AJ34" s="80"/>
+      <c r="AK34" s="80"/>
+      <c r="AL34" s="80"/>
+      <c r="AM34" s="80"/>
+      <c r="AN34" s="80"/>
+      <c r="AO34" s="80"/>
+      <c r="AP34" s="80"/>
+      <c r="AQ34" s="80"/>
+      <c r="AR34" s="80"/>
+      <c r="AS34" s="80"/>
+      <c r="AT34" s="80"/>
+      <c r="AU34" s="80"/>
+      <c r="AV34" s="80"/>
+      <c r="AW34" s="80"/>
+      <c r="AX34" s="80"/>
+      <c r="AY34" s="80"/>
+      <c r="AZ34" s="80"/>
+      <c r="BA34" s="80"/>
+      <c r="BB34" s="80"/>
+      <c r="BC34" s="80"/>
+      <c r="BD34" s="80"/>
+      <c r="BE34" s="80"/>
+      <c r="BF34" s="80"/>
+      <c r="BG34" s="80"/>
+      <c r="BH34" s="80"/>
+      <c r="BI34" s="80"/>
+      <c r="BJ34" s="80"/>
+      <c r="BK34" s="80"/>
+      <c r="BL34" s="80"/>
+      <c r="BM34" s="80"/>
+      <c r="BN34" s="80"/>
+      <c r="BO34" s="80"/>
+      <c r="BP34" s="80"/>
+      <c r="BQ34" s="80"/>
+      <c r="BR34" s="80"/>
+      <c r="BS34" s="80"/>
+      <c r="BT34" s="80"/>
+      <c r="BU34" s="80"/>
+      <c r="BV34" s="80"/>
+      <c r="BW34" s="80"/>
+      <c r="BX34" s="80"/>
+      <c r="BY34" s="80"/>
+      <c r="BZ34" s="80"/>
+      <c r="CA34" s="80"/>
+      <c r="CB34" s="80"/>
+      <c r="CC34" s="80"/>
+      <c r="CD34" s="80"/>
+      <c r="CE34" s="80"/>
+      <c r="CF34" s="80"/>
+      <c r="CG34" s="80"/>
+      <c r="CH34" s="80"/>
+      <c r="CI34" s="80"/>
+      <c r="CJ34" s="80"/>
+      <c r="CK34" s="80"/>
+      <c r="CL34" s="80"/>
+      <c r="CM34" s="80"/>
+      <c r="CN34" s="80"/>
+      <c r="CO34" s="80"/>
+      <c r="CP34" s="80"/>
+      <c r="CQ34" s="80"/>
+      <c r="CR34" s="80"/>
+      <c r="CS34" s="80"/>
+      <c r="CT34" s="80"/>
+      <c r="CU34" s="80"/>
+      <c r="CV34" s="80"/>
+      <c r="CW34" s="80"/>
+      <c r="CX34" s="80"/>
+      <c r="CY34" s="80"/>
+      <c r="CZ34" s="80"/>
       <c r="DE34" s="31"/>
     </row>
-    <row r="35" spans="1:122">
+    <row r="35" spans="1:123">
       <c r="A35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B35" s="15">
         <v>108.6</v>
       </c>
       <c r="C35" s="15">
         <v>107.3</v>
       </c>
       <c r="D35" s="15">
         <v>109.5</v>
       </c>
       <c r="E35" s="15">
         <v>116.2</v>
       </c>
       <c r="F35" s="15">
         <v>115</v>
       </c>
       <c r="G35" s="15">
         <v>117.9</v>
       </c>
       <c r="H35" s="15">
         <v>118</v>
       </c>
       <c r="I35" s="15">
@@ -10768,52 +11409,55 @@
       </c>
       <c r="DK35" s="12">
         <v>110.5</v>
       </c>
       <c r="DL35" s="12">
         <v>111.3</v>
       </c>
       <c r="DM35" s="12">
         <v>110.7</v>
       </c>
       <c r="DN35" s="12">
         <v>111.3</v>
       </c>
       <c r="DO35" s="12">
         <v>110</v>
       </c>
       <c r="DP35" s="12">
         <v>108.8</v>
       </c>
       <c r="DQ35" s="12">
         <v>109.3</v>
       </c>
       <c r="DR35" s="12">
         <v>109.1</v>
       </c>
+      <c r="DS35" s="50">
+        <v>108.4</v>
+      </c>
     </row>
-    <row r="36" spans="1:122">
+    <row r="36" spans="1:123">
       <c r="A36" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="D36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="E36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="F36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="G36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H36" s="34" t="s">
         <v>33</v>
       </c>
       <c r="I36" s="34" t="s">
@@ -11134,52 +11778,55 @@
       </c>
       <c r="DK36" s="12">
         <v>111.8</v>
       </c>
       <c r="DL36" s="12">
         <v>113.4</v>
       </c>
       <c r="DM36" s="12">
         <v>110</v>
       </c>
       <c r="DN36" s="12">
         <v>112.2</v>
       </c>
       <c r="DO36" s="12">
         <v>111.5</v>
       </c>
       <c r="DP36" s="12">
         <v>111.7</v>
       </c>
       <c r="DQ36" s="12">
         <v>111.2</v>
       </c>
       <c r="DR36" s="12">
         <v>114.2</v>
       </c>
+      <c r="DS36" s="50">
+        <v>110.6</v>
+      </c>
     </row>
-    <row r="37" spans="1:122">
+    <row r="37" spans="1:123">
       <c r="A37" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="15">
         <v>111.3</v>
       </c>
       <c r="C37" s="15">
         <v>110.6</v>
       </c>
       <c r="D37" s="15">
         <v>108.6</v>
       </c>
       <c r="E37" s="15">
         <v>115.3</v>
       </c>
       <c r="F37" s="15">
         <v>116.3</v>
       </c>
       <c r="G37" s="15">
         <v>117.6</v>
       </c>
       <c r="H37" s="15">
         <v>117.9</v>
       </c>
       <c r="I37" s="15">
@@ -11502,52 +12149,55 @@
       </c>
       <c r="DK37" s="12">
         <v>103.1</v>
       </c>
       <c r="DL37" s="12">
         <v>109.6</v>
       </c>
       <c r="DM37" s="12">
         <v>109.6</v>
       </c>
       <c r="DN37" s="12">
         <v>111.1</v>
       </c>
       <c r="DO37" s="12">
         <v>111.7</v>
       </c>
       <c r="DP37" s="12">
         <v>117.4</v>
       </c>
       <c r="DQ37" s="12">
         <v>113.5</v>
       </c>
       <c r="DR37" s="12">
         <v>110.3</v>
       </c>
+      <c r="DS37" s="50">
+        <v>110.7</v>
+      </c>
     </row>
-    <row r="38" spans="1:122">
+    <row r="38" spans="1:123">
       <c r="A38" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="15">
         <v>104.8</v>
       </c>
       <c r="C38" s="15">
         <v>104.9</v>
       </c>
       <c r="D38" s="15">
         <v>108.9</v>
       </c>
       <c r="E38" s="15">
         <v>114.1</v>
       </c>
       <c r="F38" s="15">
         <v>114.8</v>
       </c>
       <c r="G38" s="15">
         <v>117.1</v>
       </c>
       <c r="H38" s="15">
         <v>118</v>
       </c>
       <c r="I38" s="15">
@@ -11870,52 +12520,55 @@
       </c>
       <c r="DK38" s="12">
         <v>112.6</v>
       </c>
       <c r="DL38" s="12">
         <v>114.9</v>
       </c>
       <c r="DM38" s="12">
         <v>111.5</v>
       </c>
       <c r="DN38" s="12">
         <v>109.3</v>
       </c>
       <c r="DO38" s="12">
         <v>108.8</v>
       </c>
       <c r="DP38" s="12">
         <v>107.9</v>
       </c>
       <c r="DQ38" s="12">
         <v>107</v>
       </c>
       <c r="DR38" s="12">
         <v>109</v>
       </c>
+      <c r="DS38" s="50">
+        <v>108.7</v>
+      </c>
     </row>
-    <row r="39" spans="1:122">
+    <row r="39" spans="1:123">
       <c r="A39" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B39" s="15">
         <v>111.6</v>
       </c>
       <c r="C39" s="15">
         <v>111.4</v>
       </c>
       <c r="D39" s="15">
         <v>108.5</v>
       </c>
       <c r="E39" s="15">
         <v>112.9</v>
       </c>
       <c r="F39" s="15">
         <v>119.3</v>
       </c>
       <c r="G39" s="15">
         <v>119.5</v>
       </c>
       <c r="H39" s="15">
         <v>120.5</v>
       </c>
       <c r="I39" s="15">
@@ -12238,52 +12891,55 @@
       </c>
       <c r="DK39" s="12">
         <v>110.7</v>
       </c>
       <c r="DL39" s="12">
         <v>111.3</v>
       </c>
       <c r="DM39" s="12">
         <v>109.6</v>
       </c>
       <c r="DN39" s="12">
         <v>114.6</v>
       </c>
       <c r="DO39" s="12">
         <v>111.5</v>
       </c>
       <c r="DP39" s="12">
         <v>109.2</v>
       </c>
       <c r="DQ39" s="12">
         <v>110.8</v>
       </c>
       <c r="DR39" s="12">
         <v>110.9</v>
       </c>
+      <c r="DS39" s="50">
+        <v>103.1</v>
+      </c>
     </row>
-    <row r="40" spans="1:122">
+    <row r="40" spans="1:123">
       <c r="A40" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B40" s="15">
         <v>116.6</v>
       </c>
       <c r="C40" s="15">
         <v>112.5</v>
       </c>
       <c r="D40" s="15">
         <v>109.4</v>
       </c>
       <c r="E40" s="15">
         <v>109.5</v>
       </c>
       <c r="F40" s="15">
         <v>109.8</v>
       </c>
       <c r="G40" s="15">
         <v>114.5</v>
       </c>
       <c r="H40" s="15">
         <v>117.5</v>
       </c>
       <c r="I40" s="15">
@@ -12606,52 +13262,55 @@
       </c>
       <c r="DK40" s="12">
         <v>108.3</v>
       </c>
       <c r="DL40" s="12">
         <v>104.2</v>
       </c>
       <c r="DM40" s="12">
         <v>105</v>
       </c>
       <c r="DN40" s="12">
         <v>98.4</v>
       </c>
       <c r="DO40" s="12">
         <v>95.5</v>
       </c>
       <c r="DP40" s="12">
         <v>95.1</v>
       </c>
       <c r="DQ40" s="12">
         <v>96.8</v>
       </c>
       <c r="DR40" s="12">
         <v>103</v>
       </c>
+      <c r="DS40" s="50">
+        <v>107.9</v>
+      </c>
     </row>
-    <row r="41" spans="1:122">
+    <row r="41" spans="1:123">
       <c r="A41" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="15">
         <v>114.3</v>
       </c>
       <c r="C41" s="15">
         <v>109.9</v>
       </c>
       <c r="D41" s="15">
         <v>114.9</v>
       </c>
       <c r="E41" s="15">
         <v>120.8</v>
       </c>
       <c r="F41" s="15">
         <v>118.9</v>
       </c>
       <c r="G41" s="15">
         <v>112.9</v>
       </c>
       <c r="H41" s="15">
         <v>113.9</v>
       </c>
       <c r="I41" s="15">
@@ -12974,52 +13633,55 @@
       </c>
       <c r="DK41" s="12">
         <v>106.9</v>
       </c>
       <c r="DL41" s="12">
         <v>110.9</v>
       </c>
       <c r="DM41" s="12">
         <v>104.7</v>
       </c>
       <c r="DN41" s="12">
         <v>110.7</v>
       </c>
       <c r="DO41" s="12">
         <v>107</v>
       </c>
       <c r="DP41" s="12">
         <v>105.3</v>
       </c>
       <c r="DQ41" s="12">
         <v>105.7</v>
       </c>
       <c r="DR41" s="12">
         <v>107.1</v>
       </c>
+      <c r="DS41" s="50">
+        <v>106.1</v>
+      </c>
     </row>
-    <row r="42" spans="1:122">
+    <row r="42" spans="1:123">
       <c r="A42" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="15">
         <v>105.8</v>
       </c>
       <c r="C42" s="15">
         <v>103.4</v>
       </c>
       <c r="D42" s="15">
         <v>104.6</v>
       </c>
       <c r="E42" s="15">
         <v>115.1</v>
       </c>
       <c r="F42" s="15">
         <v>116.7</v>
       </c>
       <c r="G42" s="15">
         <v>122.1</v>
       </c>
       <c r="H42" s="15">
         <v>122.3</v>
       </c>
       <c r="I42" s="15">
@@ -13342,52 +14004,55 @@
       </c>
       <c r="DK42" s="12">
         <v>108.9</v>
       </c>
       <c r="DL42" s="12">
         <v>111.5</v>
       </c>
       <c r="DM42" s="12">
         <v>109.5</v>
       </c>
       <c r="DN42" s="12">
         <v>110</v>
       </c>
       <c r="DO42" s="12">
         <v>110.2</v>
       </c>
       <c r="DP42" s="12">
         <v>107.3</v>
       </c>
       <c r="DQ42" s="12">
         <v>109.1</v>
       </c>
       <c r="DR42" s="12">
         <v>106.5</v>
       </c>
+      <c r="DS42" s="50">
+        <v>105.7</v>
+      </c>
     </row>
-    <row r="43" spans="1:122">
+    <row r="43" spans="1:123">
       <c r="A43" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="34" t="s">
         <v>33</v>
       </c>
       <c r="C43" s="34" t="s">
         <v>33</v>
       </c>
       <c r="D43" s="34" t="s">
         <v>33</v>
       </c>
       <c r="E43" s="34" t="s">
         <v>33</v>
       </c>
       <c r="F43" s="34" t="s">
         <v>33</v>
       </c>
       <c r="G43" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H43" s="34" t="s">
         <v>33</v>
       </c>
       <c r="I43" s="34" t="s">
@@ -13697,52 +14362,55 @@
       </c>
       <c r="DK43" s="12">
         <v>109.1</v>
       </c>
       <c r="DL43" s="12">
         <v>108.8</v>
       </c>
       <c r="DM43" s="12">
         <v>114.1</v>
       </c>
       <c r="DN43" s="12">
         <v>118.4</v>
       </c>
       <c r="DO43" s="12">
         <v>118.1</v>
       </c>
       <c r="DP43" s="12">
         <v>111.2</v>
       </c>
       <c r="DQ43" s="12">
         <v>113.3</v>
       </c>
       <c r="DR43" s="12">
         <v>112.2</v>
       </c>
+      <c r="DS43" s="50">
+        <v>106.2</v>
+      </c>
     </row>
-    <row r="44" spans="1:122">
+    <row r="44" spans="1:123">
       <c r="A44" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="15">
         <v>117.2</v>
       </c>
       <c r="C44" s="15">
         <v>107.8</v>
       </c>
       <c r="D44" s="15">
         <v>105.7</v>
       </c>
       <c r="E44" s="15">
         <v>119.2</v>
       </c>
       <c r="F44" s="15">
         <v>114.3</v>
       </c>
       <c r="G44" s="15">
         <v>113.8</v>
       </c>
       <c r="H44" s="15">
         <v>118.9</v>
       </c>
       <c r="I44" s="15">
@@ -14065,52 +14733,55 @@
       </c>
       <c r="DK44" s="12">
         <v>113.2</v>
       </c>
       <c r="DL44" s="12">
         <v>112.6</v>
       </c>
       <c r="DM44" s="12">
         <v>110.6</v>
       </c>
       <c r="DN44" s="12">
         <v>114</v>
       </c>
       <c r="DO44" s="12">
         <v>109.4</v>
       </c>
       <c r="DP44" s="12">
         <v>109.3</v>
       </c>
       <c r="DQ44" s="12">
         <v>111.1</v>
       </c>
       <c r="DR44" s="12">
         <v>110.1</v>
       </c>
+      <c r="DS44" s="50">
+        <v>108.8</v>
+      </c>
     </row>
-    <row r="45" spans="1:122">
+    <row r="45" spans="1:123">
       <c r="A45" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="15">
         <v>110.6</v>
       </c>
       <c r="C45" s="15">
         <v>109.2</v>
       </c>
       <c r="D45" s="15">
         <v>109.7</v>
       </c>
       <c r="E45" s="15">
         <v>116.4</v>
       </c>
       <c r="F45" s="15">
         <v>117.7</v>
       </c>
       <c r="G45" s="15">
         <v>120.8</v>
       </c>
       <c r="H45" s="15">
         <v>119.2</v>
       </c>
       <c r="I45" s="15">
@@ -14433,52 +15104,55 @@
       </c>
       <c r="DK45" s="12">
         <v>112.3</v>
       </c>
       <c r="DL45" s="12">
         <v>113.6</v>
       </c>
       <c r="DM45" s="12">
         <v>114.6</v>
       </c>
       <c r="DN45" s="12">
         <v>112.9</v>
       </c>
       <c r="DO45" s="12">
         <v>111.6</v>
       </c>
       <c r="DP45" s="12">
         <v>110.7</v>
       </c>
       <c r="DQ45" s="12">
         <v>111.8</v>
       </c>
       <c r="DR45" s="12">
         <v>110.1</v>
       </c>
+      <c r="DS45" s="50">
+        <v>108.2</v>
+      </c>
     </row>
-    <row r="46" spans="1:122">
+    <row r="46" spans="1:123">
       <c r="A46" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="15">
         <v>106.9</v>
       </c>
       <c r="C46" s="15">
         <v>109.3</v>
       </c>
       <c r="D46" s="15">
         <v>110.9</v>
       </c>
       <c r="E46" s="15">
         <v>113.4</v>
       </c>
       <c r="F46" s="15">
         <v>114.7</v>
       </c>
       <c r="G46" s="15">
         <v>115.3</v>
       </c>
       <c r="H46" s="15">
         <v>117.3</v>
       </c>
       <c r="I46" s="15">
@@ -14801,52 +15475,55 @@
       </c>
       <c r="DK46" s="12">
         <v>107.6</v>
       </c>
       <c r="DL46" s="12">
         <v>109.9</v>
       </c>
       <c r="DM46" s="12">
         <v>107.6</v>
       </c>
       <c r="DN46" s="12">
         <v>109.5</v>
       </c>
       <c r="DO46" s="12">
         <v>108.6</v>
       </c>
       <c r="DP46" s="12">
         <v>107.7</v>
       </c>
       <c r="DQ46" s="12">
         <v>107.6</v>
       </c>
       <c r="DR46" s="12">
         <v>108.5</v>
       </c>
+      <c r="DS46" s="50">
+        <v>106</v>
+      </c>
     </row>
-    <row r="47" spans="1:122">
+    <row r="47" spans="1:123">
       <c r="A47" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="15">
         <v>114.7</v>
       </c>
       <c r="C47" s="15">
         <v>109.3</v>
       </c>
       <c r="D47" s="15">
         <v>117.8</v>
       </c>
       <c r="E47" s="15">
         <v>122.3</v>
       </c>
       <c r="F47" s="15">
         <v>116.3</v>
       </c>
       <c r="G47" s="15">
         <v>123.5</v>
       </c>
       <c r="H47" s="15">
         <v>125</v>
       </c>
       <c r="I47" s="15">
@@ -15169,52 +15846,55 @@
       </c>
       <c r="DK47" s="12">
         <v>108.6</v>
       </c>
       <c r="DL47" s="12">
         <v>108.6</v>
       </c>
       <c r="DM47" s="12">
         <v>108.7</v>
       </c>
       <c r="DN47" s="12">
         <v>108.6</v>
       </c>
       <c r="DO47" s="12">
         <v>106.3</v>
       </c>
       <c r="DP47" s="12">
         <v>108.4</v>
       </c>
       <c r="DQ47" s="12">
         <v>107.2</v>
       </c>
       <c r="DR47" s="12">
         <v>106.2</v>
       </c>
+      <c r="DS47" s="50">
+        <v>107</v>
+      </c>
     </row>
-    <row r="48" spans="1:122">
+    <row r="48" spans="1:123">
       <c r="A48" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="15">
         <v>108.7</v>
       </c>
       <c r="C48" s="15">
         <v>106.9</v>
       </c>
       <c r="D48" s="15">
         <v>108.3</v>
       </c>
       <c r="E48" s="15">
         <v>117.1</v>
       </c>
       <c r="F48" s="15">
         <v>118.7</v>
       </c>
       <c r="G48" s="15">
         <v>122.2</v>
       </c>
       <c r="H48" s="15">
         <v>122.5</v>
       </c>
       <c r="I48" s="15">
@@ -15535,52 +16215,55 @@
       </c>
       <c r="DK48" s="22" t="s">
         <v>33</v>
       </c>
       <c r="DL48" s="22" t="s">
         <v>33</v>
       </c>
       <c r="DM48" s="22" t="s">
         <v>33</v>
       </c>
       <c r="DN48" s="22" t="s">
         <v>33</v>
       </c>
       <c r="DO48" s="22" t="s">
         <v>33</v>
       </c>
       <c r="DP48" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DQ48" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR48" s="12" t="s">
         <v>33</v>
       </c>
+      <c r="DS48" s="12" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="49" spans="1:122">
+    <row r="49" spans="1:123">
       <c r="A49" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="15">
         <v>107.1</v>
       </c>
       <c r="C49" s="15">
         <v>107.7</v>
       </c>
       <c r="D49" s="15">
         <v>109.8</v>
       </c>
       <c r="E49" s="15">
         <v>119.2</v>
       </c>
       <c r="F49" s="15">
         <v>116.7</v>
       </c>
       <c r="G49" s="15">
         <v>119.2</v>
       </c>
       <c r="H49" s="15">
         <v>117.2</v>
       </c>
       <c r="I49" s="15">
@@ -15903,52 +16586,55 @@
       </c>
       <c r="DK49" s="12">
         <v>110</v>
       </c>
       <c r="DL49" s="12">
         <v>112.9</v>
       </c>
       <c r="DM49" s="12">
         <v>113.5</v>
       </c>
       <c r="DN49" s="12">
         <v>112.2</v>
       </c>
       <c r="DO49" s="12">
         <v>112.4</v>
       </c>
       <c r="DP49" s="12">
         <v>111.1</v>
       </c>
       <c r="DQ49" s="12">
         <v>112.2</v>
       </c>
       <c r="DR49" s="12">
         <v>112.4</v>
       </c>
+      <c r="DS49" s="50">
+        <v>109.4</v>
+      </c>
     </row>
-    <row r="50" spans="1:122">
+    <row r="50" spans="1:123">
       <c r="A50" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B50" s="15">
         <v>110.8</v>
       </c>
       <c r="C50" s="15">
         <v>108.8</v>
       </c>
       <c r="D50" s="15">
         <v>106.6</v>
       </c>
       <c r="E50" s="15">
         <v>115.4</v>
       </c>
       <c r="F50" s="15">
         <v>115.9</v>
       </c>
       <c r="G50" s="15">
         <v>117.3</v>
       </c>
       <c r="H50" s="15">
         <v>113.4</v>
       </c>
       <c r="I50" s="15">
@@ -16271,52 +16957,55 @@
       </c>
       <c r="DK50" s="12">
         <v>112.9</v>
       </c>
       <c r="DL50" s="12">
         <v>111.9</v>
       </c>
       <c r="DM50" s="12">
         <v>111</v>
       </c>
       <c r="DN50" s="12">
         <v>111.6</v>
       </c>
       <c r="DO50" s="12">
         <v>110.6</v>
       </c>
       <c r="DP50" s="12">
         <v>113.1</v>
       </c>
       <c r="DQ50" s="12">
         <v>111.3</v>
       </c>
       <c r="DR50" s="12">
         <v>108.9</v>
       </c>
+      <c r="DS50" s="50">
+        <v>109.5</v>
+      </c>
     </row>
-    <row r="51" spans="1:122">
+    <row r="51" spans="1:123">
       <c r="A51" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="34" t="s">
         <v>33</v>
       </c>
       <c r="C51" s="34" t="s">
         <v>33</v>
       </c>
       <c r="D51" s="34" t="s">
         <v>33</v>
       </c>
       <c r="E51" s="34" t="s">
         <v>33</v>
       </c>
       <c r="F51" s="34" t="s">
         <v>33</v>
       </c>
       <c r="G51" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H51" s="34" t="s">
         <v>33</v>
       </c>
       <c r="I51" s="34" t="s">
@@ -16635,52 +17324,55 @@
       </c>
       <c r="DK51" s="12">
         <v>109.1</v>
       </c>
       <c r="DL51" s="12">
         <v>109.1</v>
       </c>
       <c r="DM51" s="12">
         <v>109.2</v>
       </c>
       <c r="DN51" s="12">
         <v>108.4</v>
       </c>
       <c r="DO51" s="12">
         <v>108.3</v>
       </c>
       <c r="DP51" s="12">
         <v>106.5</v>
       </c>
       <c r="DQ51" s="12">
         <v>108</v>
       </c>
       <c r="DR51" s="12">
         <v>107.1</v>
       </c>
+      <c r="DS51" s="50">
+        <v>105.5</v>
+      </c>
     </row>
-    <row r="52" spans="1:122">
+    <row r="52" spans="1:123">
       <c r="A52" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B52" s="34" t="s">
         <v>33</v>
       </c>
       <c r="C52" s="34" t="s">
         <v>33</v>
       </c>
       <c r="D52" s="34" t="s">
         <v>33</v>
       </c>
       <c r="E52" s="34" t="s">
         <v>33</v>
       </c>
       <c r="F52" s="34" t="s">
         <v>33</v>
       </c>
       <c r="G52" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H52" s="34" t="s">
         <v>33</v>
       </c>
       <c r="I52" s="34" t="s">
@@ -17003,52 +17695,55 @@
       </c>
       <c r="DK52" s="12">
         <v>108.4</v>
       </c>
       <c r="DL52" s="12">
         <v>110.3</v>
       </c>
       <c r="DM52" s="12">
         <v>119.4</v>
       </c>
       <c r="DN52" s="12">
         <v>106.6</v>
       </c>
       <c r="DO52" s="12">
         <v>107.5</v>
       </c>
       <c r="DP52" s="12">
         <v>108</v>
       </c>
       <c r="DQ52" s="12">
         <v>110</v>
       </c>
       <c r="DR52" s="12">
         <v>109.5</v>
       </c>
+      <c r="DS52" s="50">
+        <v>105.6</v>
+      </c>
     </row>
-    <row r="53" spans="1:122">
+    <row r="53" spans="1:123">
       <c r="A53" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B53" s="15">
         <v>103.8</v>
       </c>
       <c r="C53" s="15">
         <v>106.8</v>
       </c>
       <c r="D53" s="15">
         <v>105.7</v>
       </c>
       <c r="E53" s="15">
         <v>113.5</v>
       </c>
       <c r="F53" s="15">
         <v>114.5</v>
       </c>
       <c r="G53" s="15">
         <v>117.2</v>
       </c>
       <c r="H53" s="15">
         <v>116.2</v>
       </c>
       <c r="I53" s="15">
@@ -17371,52 +18066,55 @@
       </c>
       <c r="DK53" s="12">
         <v>110.5</v>
       </c>
       <c r="DL53" s="12">
         <v>111.9</v>
       </c>
       <c r="DM53" s="12">
         <v>107.5</v>
       </c>
       <c r="DN53" s="12">
         <v>111.4</v>
       </c>
       <c r="DO53" s="12">
         <v>111.1</v>
       </c>
       <c r="DP53" s="12">
         <v>110</v>
       </c>
       <c r="DQ53" s="12">
         <v>109.6</v>
       </c>
       <c r="DR53" s="12">
         <v>108.4</v>
       </c>
+      <c r="DS53" s="50">
+        <v>108.7</v>
+      </c>
     </row>
-    <row r="54" spans="1:122">
+    <row r="54" spans="1:123">
       <c r="A54" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B54" s="15">
         <v>100.5</v>
       </c>
       <c r="C54" s="15">
         <v>103.3</v>
       </c>
       <c r="D54" s="15">
         <v>107.8</v>
       </c>
       <c r="E54" s="15">
         <v>112</v>
       </c>
       <c r="F54" s="15">
         <v>113.4</v>
       </c>
       <c r="G54" s="15">
         <v>118.2</v>
       </c>
       <c r="H54" s="15">
         <v>117</v>
       </c>
       <c r="I54" s="15">
@@ -17739,52 +18437,55 @@
       </c>
       <c r="DK54" s="12">
         <v>109.8</v>
       </c>
       <c r="DL54" s="12">
         <v>112</v>
       </c>
       <c r="DM54" s="12">
         <v>114</v>
       </c>
       <c r="DN54" s="12">
         <v>115.4</v>
       </c>
       <c r="DO54" s="12">
         <v>113</v>
       </c>
       <c r="DP54" s="12">
         <v>109.2</v>
       </c>
       <c r="DQ54" s="12">
         <v>110.4</v>
       </c>
       <c r="DR54" s="12">
         <v>108.2</v>
       </c>
+      <c r="DS54" s="50">
+        <v>108.3</v>
+      </c>
     </row>
-    <row r="55" spans="1:122">
+    <row r="55" spans="1:123">
       <c r="A55" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="15">
         <v>104.9</v>
       </c>
       <c r="C55" s="15">
         <v>104.3</v>
       </c>
       <c r="D55" s="15">
         <v>110.3</v>
       </c>
       <c r="E55" s="15">
         <v>117.6</v>
       </c>
       <c r="F55" s="15">
         <v>112.6</v>
       </c>
       <c r="G55" s="15">
         <v>116.5</v>
       </c>
       <c r="H55" s="15">
         <v>112.8</v>
       </c>
       <c r="I55" s="15">
@@ -18107,52 +18808,55 @@
       </c>
       <c r="DK55" s="12">
         <v>113.6</v>
       </c>
       <c r="DL55" s="12">
         <v>115.2</v>
       </c>
       <c r="DM55" s="12">
         <v>114.2</v>
       </c>
       <c r="DN55" s="12">
         <v>115.3</v>
       </c>
       <c r="DO55" s="12">
         <v>115.9</v>
       </c>
       <c r="DP55" s="12">
         <v>111.5</v>
       </c>
       <c r="DQ55" s="12">
         <v>113.3</v>
       </c>
       <c r="DR55" s="12">
         <v>110.7</v>
       </c>
+      <c r="DS55" s="50">
+        <v>110.2</v>
+      </c>
     </row>
-    <row r="56" spans="1:122">
+    <row r="56" spans="1:123">
       <c r="A56" s="33" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="35" t="s">
         <v>33</v>
       </c>
       <c r="C56" s="35" t="s">
         <v>33</v>
       </c>
       <c r="D56" s="35" t="s">
         <v>33</v>
       </c>
       <c r="E56" s="35" t="s">
         <v>33</v>
       </c>
       <c r="F56" s="35" t="s">
         <v>33</v>
       </c>
       <c r="G56" s="35" t="s">
         <v>33</v>
       </c>
       <c r="H56" s="35" t="s">
         <v>33</v>
       </c>
       <c r="I56" s="35" t="s">
@@ -18475,280 +19179,286 @@
       </c>
       <c r="DK56" s="12">
         <v>113.6</v>
       </c>
       <c r="DL56" s="12">
         <v>113.4</v>
       </c>
       <c r="DM56" s="12">
         <v>110.5</v>
       </c>
       <c r="DN56" s="12">
         <v>109.9</v>
       </c>
       <c r="DO56" s="12">
         <v>108.7</v>
       </c>
       <c r="DP56" s="12">
         <v>110.2</v>
       </c>
       <c r="DQ56" s="12">
         <v>110</v>
       </c>
       <c r="DR56" s="12">
         <v>109</v>
       </c>
+      <c r="DS56" s="50">
+        <v>109.4</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="38">
-[...6 lines deleted...]
-    <mergeCell ref="B4:CZ4"/>
+  <mergeCells count="40">
+    <mergeCell ref="DR2:DS2"/>
+    <mergeCell ref="DR32:DS32"/>
+    <mergeCell ref="DH32:DL32"/>
+    <mergeCell ref="DH2:DL2"/>
+    <mergeCell ref="DC2:DG2"/>
+    <mergeCell ref="DC32:DG32"/>
+    <mergeCell ref="DM2:DQ2"/>
+    <mergeCell ref="DM32:DQ32"/>
+    <mergeCell ref="B34:CZ34"/>
+    <mergeCell ref="BB32:BN32"/>
+    <mergeCell ref="BO32:BS32"/>
+    <mergeCell ref="BT32:BX32"/>
+    <mergeCell ref="BY32:CC32"/>
+    <mergeCell ref="CD32:CH32"/>
+    <mergeCell ref="CI32:CM32"/>
+    <mergeCell ref="CN32:CR32"/>
+    <mergeCell ref="CS32:CW32"/>
+    <mergeCell ref="CX32:DB32"/>
+    <mergeCell ref="AO32:BA32"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="CS2:CW2"/>
     <mergeCell ref="O2:AA2"/>
     <mergeCell ref="AB2:AN2"/>
     <mergeCell ref="BY2:CC2"/>
     <mergeCell ref="AO2:BA2"/>
     <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="CI2:CM2"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="CD2:CH2"/>
     <mergeCell ref="CN2:CR2"/>
     <mergeCell ref="BB2:BN2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:N2"/>
-    <mergeCell ref="B34:CZ34"/>
-[...15 lines deleted...]
-    <mergeCell ref="DM32:DQ32"/>
+    <mergeCell ref="CX2:DB2"/>
+    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:N32"/>
+    <mergeCell ref="O32:AA32"/>
+    <mergeCell ref="AB32:AN32"/>
+    <mergeCell ref="B4:CZ4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="14" max="21" man="1"/>
     <brk id="31" max="21" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BY26"/>
+  <dimension ref="A1:BZ26"/>
   <sheetViews>
-    <sheetView topLeftCell="AZ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="BX33" sqref="BX33"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="CA11" sqref="CA11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="3" customWidth="1"/>
     <col min="3" max="3" width="8" style="3" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="3" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.5703125" style="3" customWidth="1"/>
     <col min="7" max="7" width="9.42578125" style="3" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="3" customWidth="1"/>
     <col min="9" max="10" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="3" customWidth="1"/>
     <col min="12" max="15" width="9.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="3" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="3" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="3"/>
     <col min="20" max="21" width="10" style="3" customWidth="1"/>
     <col min="22" max="29" width="9.140625" style="3"/>
     <col min="30" max="30" width="10.7109375" style="3" customWidth="1"/>
     <col min="31" max="34" width="9.140625" style="3"/>
     <col min="35" max="35" width="10.7109375" style="3" customWidth="1"/>
     <col min="36" max="39" width="9.140625" style="3"/>
     <col min="40" max="40" width="10.42578125" style="3" customWidth="1"/>
     <col min="41" max="44" width="9.140625" style="3"/>
     <col min="45" max="45" width="10.42578125" style="3" customWidth="1"/>
     <col min="46" max="49" width="9.140625" style="3"/>
     <col min="50" max="50" width="9.5703125" style="3" customWidth="1"/>
     <col min="51" max="54" width="9.140625" style="3"/>
     <col min="55" max="55" width="10" style="3" customWidth="1"/>
     <col min="56" max="56" width="9" style="3" customWidth="1"/>
     <col min="57" max="57" width="8.42578125" style="3" customWidth="1"/>
     <col min="58" max="58" width="8.140625" style="3" customWidth="1"/>
     <col min="59" max="59" width="9.140625" style="3"/>
     <col min="60" max="60" width="10" style="3" customWidth="1"/>
     <col min="61" max="64" width="9.140625" style="3"/>
     <col min="65" max="65" width="10.140625" style="3" customWidth="1"/>
     <col min="66" max="66" width="9.42578125" style="3" customWidth="1"/>
     <col min="67" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77" ht="21" customHeight="1">
-[...11 lines deleted...]
-      <c r="J1" s="68"/>
+    <row r="1" spans="1:78" ht="21" customHeight="1">
+      <c r="A1" s="95" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
+      <c r="I1" s="96"/>
+      <c r="J1" s="96"/>
       <c r="K1" s="2"/>
     </row>
-    <row r="2" spans="1:77" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="59">
+    <row r="2" spans="1:78" ht="12.75" customHeight="1">
+      <c r="A2" s="93"/>
+      <c r="B2" s="84">
         <v>2011</v>
       </c>
-      <c r="C2" s="60"/>
-[...3 lines deleted...]
-      <c r="G2" s="59">
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="84">
         <v>2012</v>
       </c>
-      <c r="H2" s="60"/>
-[...3 lines deleted...]
-      <c r="L2" s="59">
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="84">
         <v>2013</v>
       </c>
-      <c r="M2" s="60"/>
-[...3 lines deleted...]
-      <c r="Q2" s="59">
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="92"/>
+      <c r="Q2" s="84">
         <v>2014</v>
       </c>
-      <c r="R2" s="60"/>
-[...3 lines deleted...]
-      <c r="V2" s="59">
+      <c r="R2" s="85"/>
+      <c r="S2" s="85"/>
+      <c r="T2" s="85"/>
+      <c r="U2" s="92"/>
+      <c r="V2" s="84">
         <v>2015</v>
       </c>
-      <c r="W2" s="60"/>
-[...3 lines deleted...]
-      <c r="AA2" s="62">
+      <c r="W2" s="85"/>
+      <c r="X2" s="85"/>
+      <c r="Y2" s="85"/>
+      <c r="Z2" s="86"/>
+      <c r="AA2" s="89">
         <v>2016</v>
       </c>
-      <c r="AB2" s="63"/>
-[...3 lines deleted...]
-      <c r="AF2" s="62">
+      <c r="AB2" s="90"/>
+      <c r="AC2" s="90"/>
+      <c r="AD2" s="90"/>
+      <c r="AE2" s="91"/>
+      <c r="AF2" s="89">
         <v>2017</v>
       </c>
-      <c r="AG2" s="63"/>
-[...3 lines deleted...]
-      <c r="AK2" s="70">
+      <c r="AG2" s="90"/>
+      <c r="AH2" s="90"/>
+      <c r="AI2" s="90"/>
+      <c r="AJ2" s="91"/>
+      <c r="AK2" s="87">
         <v>2018</v>
       </c>
-      <c r="AL2" s="70"/>
-[...3 lines deleted...]
-      <c r="AP2" s="70">
+      <c r="AL2" s="87"/>
+      <c r="AM2" s="87"/>
+      <c r="AN2" s="87"/>
+      <c r="AO2" s="87"/>
+      <c r="AP2" s="87">
         <v>2019</v>
       </c>
-      <c r="AQ2" s="70"/>
-[...3 lines deleted...]
-      <c r="AU2" s="70">
+      <c r="AQ2" s="87"/>
+      <c r="AR2" s="87"/>
+      <c r="AS2" s="87"/>
+      <c r="AT2" s="88"/>
+      <c r="AU2" s="87">
         <v>2020</v>
       </c>
-      <c r="AV2" s="70"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="59">
+      <c r="AV2" s="87"/>
+      <c r="AW2" s="87"/>
+      <c r="AX2" s="87"/>
+      <c r="AY2" s="87"/>
+      <c r="AZ2" s="84">
         <v>2021</v>
       </c>
-      <c r="BA2" s="60"/>
-[...3 lines deleted...]
-      <c r="BE2" s="59">
+      <c r="BA2" s="85"/>
+      <c r="BB2" s="85"/>
+      <c r="BC2" s="85"/>
+      <c r="BD2" s="86"/>
+      <c r="BE2" s="84">
         <v>2022</v>
       </c>
-      <c r="BF2" s="60"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="62">
+      <c r="BF2" s="85"/>
+      <c r="BG2" s="85"/>
+      <c r="BH2" s="85"/>
+      <c r="BI2" s="86"/>
+      <c r="BJ2" s="89">
         <v>2023</v>
       </c>
-      <c r="BK2" s="63"/>
-[...3 lines deleted...]
-      <c r="BO2" s="59">
+      <c r="BK2" s="90"/>
+      <c r="BL2" s="90"/>
+      <c r="BM2" s="90"/>
+      <c r="BN2" s="91"/>
+      <c r="BO2" s="84">
         <v>2024</v>
       </c>
-      <c r="BP2" s="60"/>
-[...3 lines deleted...]
-      <c r="BT2" s="59">
+      <c r="BP2" s="85"/>
+      <c r="BQ2" s="85"/>
+      <c r="BR2" s="85"/>
+      <c r="BS2" s="86"/>
+      <c r="BT2" s="84">
         <v>2025</v>
       </c>
-      <c r="BU2" s="60"/>
-[...3 lines deleted...]
-      <c r="BY2" s="49">
+      <c r="BU2" s="85"/>
+      <c r="BV2" s="85"/>
+      <c r="BW2" s="85"/>
+      <c r="BX2" s="86"/>
+      <c r="BY2" s="81">
         <v>2026</v>
       </c>
+      <c r="BZ2" s="81"/>
     </row>
-    <row r="3" spans="1:77" ht="29.25" customHeight="1">
-      <c r="A3" s="66"/>
+    <row r="3" spans="1:78" ht="29.25" customHeight="1">
+      <c r="A3" s="94"/>
       <c r="B3" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>39</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>36</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="J3" s="4" t="s">
@@ -18927,120 +19637,123 @@
       </c>
       <c r="BP3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="BQ3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="BR3" s="4" t="s">
         <v>39</v>
       </c>
       <c r="BS3" s="6" t="s">
         <v>32</v>
       </c>
       <c r="BT3" s="4" t="s">
         <v>36</v>
       </c>
       <c r="BU3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="BV3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="BW3" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="BX3" s="51" t="s">
+      <c r="BX3" s="49" t="s">
         <v>32</v>
       </c>
       <c r="BY3" s="4" t="s">
         <v>36</v>
       </c>
+      <c r="BZ3" s="4" t="s">
+        <v>37</v>
+      </c>
     </row>
-    <row r="4" spans="1:77" ht="12" customHeight="1">
+    <row r="4" spans="1:78" ht="12" customHeight="1">
       <c r="A4" s="47"/>
-      <c r="B4" s="71"/>
-[...56 lines deleted...]
-      <c r="BG4" s="72"/>
+      <c r="B4" s="82"/>
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="83"/>
+      <c r="I4" s="83"/>
+      <c r="J4" s="83"/>
+      <c r="K4" s="83"/>
+      <c r="L4" s="83"/>
+      <c r="M4" s="83"/>
+      <c r="N4" s="83"/>
+      <c r="O4" s="83"/>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="83"/>
+      <c r="R4" s="83"/>
+      <c r="S4" s="83"/>
+      <c r="T4" s="83"/>
+      <c r="U4" s="83"/>
+      <c r="V4" s="83"/>
+      <c r="W4" s="83"/>
+      <c r="X4" s="83"/>
+      <c r="Y4" s="83"/>
+      <c r="Z4" s="83"/>
+      <c r="AA4" s="83"/>
+      <c r="AB4" s="83"/>
+      <c r="AC4" s="83"/>
+      <c r="AD4" s="83"/>
+      <c r="AE4" s="83"/>
+      <c r="AF4" s="83"/>
+      <c r="AG4" s="83"/>
+      <c r="AH4" s="83"/>
+      <c r="AI4" s="83"/>
+      <c r="AJ4" s="83"/>
+      <c r="AK4" s="83"/>
+      <c r="AL4" s="83"/>
+      <c r="AM4" s="83"/>
+      <c r="AN4" s="83"/>
+      <c r="AO4" s="83"/>
+      <c r="AP4" s="83"/>
+      <c r="AQ4" s="83"/>
+      <c r="AR4" s="83"/>
+      <c r="AS4" s="83"/>
+      <c r="AT4" s="83"/>
+      <c r="AU4" s="83"/>
+      <c r="AV4" s="83"/>
+      <c r="AW4" s="83"/>
+      <c r="AX4" s="83"/>
+      <c r="AY4" s="83"/>
+      <c r="AZ4" s="83"/>
+      <c r="BA4" s="83"/>
+      <c r="BB4" s="83"/>
+      <c r="BC4" s="83"/>
+      <c r="BD4" s="83"/>
+      <c r="BE4" s="83"/>
+      <c r="BF4" s="83"/>
+      <c r="BG4" s="83"/>
       <c r="BL4" s="7"/>
     </row>
-    <row r="5" spans="1:77" ht="11.25">
+    <row r="5" spans="1:78" ht="11.25">
       <c r="A5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="14">
         <v>118.2</v>
       </c>
       <c r="C5" s="14">
         <v>113.8</v>
       </c>
       <c r="D5" s="15">
         <v>114.6</v>
       </c>
       <c r="E5" s="15">
         <v>116.1</v>
       </c>
       <c r="F5" s="16">
         <v>115.99963922407406</v>
       </c>
       <c r="G5" s="9">
         <v>117.1</v>
       </c>
       <c r="H5" s="15">
         <v>117.6</v>
       </c>
       <c r="I5" s="15">
@@ -19228,52 +19941,55 @@
       </c>
       <c r="BR5" s="12">
         <v>111.6</v>
       </c>
       <c r="BS5" s="12">
         <v>111.3</v>
       </c>
       <c r="BT5" s="12">
         <v>110.7</v>
       </c>
       <c r="BU5" s="12">
         <v>111</v>
       </c>
       <c r="BV5" s="12">
         <v>110.6</v>
       </c>
       <c r="BW5" s="12">
         <v>109.8</v>
       </c>
       <c r="BX5" s="12">
         <v>109.3</v>
       </c>
       <c r="BY5" s="12">
         <v>109.1</v>
       </c>
+      <c r="BZ5" s="50">
+        <v>110.3</v>
+      </c>
     </row>
-    <row r="6" spans="1:77" ht="11.25">
+    <row r="6" spans="1:78" ht="11.25">
       <c r="A6" s="10" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="11" t="s">
@@ -19461,52 +20177,55 @@
       </c>
       <c r="BR6" s="12">
         <v>112.9</v>
       </c>
       <c r="BS6" s="12">
         <v>113.4</v>
       </c>
       <c r="BT6" s="12">
         <v>110</v>
       </c>
       <c r="BU6" s="12">
         <v>111.2</v>
       </c>
       <c r="BV6" s="12">
         <v>111.4</v>
       </c>
       <c r="BW6" s="12">
         <v>112</v>
       </c>
       <c r="BX6" s="12">
         <v>111.2</v>
       </c>
       <c r="BY6" s="12">
         <v>114.2</v>
       </c>
+      <c r="BZ6" s="50">
+        <v>112</v>
+      </c>
     </row>
-    <row r="7" spans="1:77" ht="12.75" customHeight="1">
+    <row r="7" spans="1:78" ht="12.75" customHeight="1">
       <c r="A7" s="10" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="14">
         <v>119</v>
       </c>
       <c r="C7" s="14">
         <v>112.3</v>
       </c>
       <c r="D7" s="15">
         <v>114.6</v>
       </c>
       <c r="E7" s="15">
         <v>118.3</v>
       </c>
       <c r="F7" s="16">
         <v>118.21544439760251</v>
       </c>
       <c r="G7" s="9">
         <v>122.8</v>
       </c>
       <c r="H7" s="15">
         <v>124.6</v>
       </c>
       <c r="I7" s="15">
@@ -19694,52 +20413,55 @@
       </c>
       <c r="BR7" s="12">
         <v>109.8</v>
       </c>
       <c r="BS7" s="12">
         <v>109.6</v>
       </c>
       <c r="BT7" s="12">
         <v>109.6</v>
       </c>
       <c r="BU7" s="12">
         <v>110.7</v>
       </c>
       <c r="BV7" s="12">
         <v>111.4</v>
       </c>
       <c r="BW7" s="12">
         <v>113.4</v>
       </c>
       <c r="BX7" s="12">
         <v>113.5</v>
       </c>
       <c r="BY7" s="12">
         <v>110.3</v>
       </c>
+      <c r="BZ7" s="50">
+        <v>110.2</v>
+      </c>
     </row>
-    <row r="8" spans="1:77" ht="12.75" customHeight="1">
+    <row r="8" spans="1:78" ht="12.75" customHeight="1">
       <c r="A8" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="14">
         <v>119.2</v>
       </c>
       <c r="C8" s="14">
         <v>113.4</v>
       </c>
       <c r="D8" s="15">
         <v>113.9</v>
       </c>
       <c r="E8" s="15">
         <v>114.7</v>
       </c>
       <c r="F8" s="16">
         <v>114.5597677757269</v>
       </c>
       <c r="G8" s="9">
         <v>116.8</v>
       </c>
       <c r="H8" s="15">
         <v>117.3</v>
       </c>
       <c r="I8" s="15">
@@ -19927,52 +20649,55 @@
       </c>
       <c r="BR8" s="12">
         <v>115.7</v>
       </c>
       <c r="BS8" s="12">
         <v>114.9</v>
       </c>
       <c r="BT8" s="12">
         <v>111.5</v>
       </c>
       <c r="BU8" s="12">
         <v>110.3</v>
       </c>
       <c r="BV8" s="12">
         <v>108.3</v>
       </c>
       <c r="BW8" s="12">
         <v>106.5</v>
       </c>
       <c r="BX8" s="12">
         <v>107</v>
       </c>
       <c r="BY8" s="12">
         <v>109</v>
       </c>
+      <c r="BZ8" s="50">
+        <v>108.2</v>
+      </c>
     </row>
-    <row r="9" spans="1:77" ht="12.75" customHeight="1">
+    <row r="9" spans="1:78" ht="12.75" customHeight="1">
       <c r="A9" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="14">
         <v>115.7</v>
       </c>
       <c r="C9" s="14">
         <v>110.7</v>
       </c>
       <c r="D9" s="15">
         <v>113</v>
       </c>
       <c r="E9" s="15">
         <v>115.9</v>
       </c>
       <c r="F9" s="16">
         <v>115.75982036502047</v>
       </c>
       <c r="G9" s="9">
         <v>122.5</v>
       </c>
       <c r="H9" s="15">
         <v>122.5</v>
       </c>
       <c r="I9" s="15">
@@ -20160,52 +20885,55 @@
       </c>
       <c r="BR9" s="12">
         <v>111.4</v>
       </c>
       <c r="BS9" s="12">
         <v>111.3</v>
       </c>
       <c r="BT9" s="12">
         <v>109.6</v>
       </c>
       <c r="BU9" s="12">
         <v>113.1</v>
       </c>
       <c r="BV9" s="12">
         <v>112.6</v>
       </c>
       <c r="BW9" s="12">
         <v>110.4</v>
       </c>
       <c r="BX9" s="12">
         <v>110.8</v>
       </c>
       <c r="BY9" s="12">
         <v>110.9</v>
       </c>
+      <c r="BZ9" s="50">
+        <v>105.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:77" ht="12.75" customHeight="1">
+    <row r="10" spans="1:78" ht="12.75" customHeight="1">
       <c r="A10" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="14">
         <v>119</v>
       </c>
       <c r="C10" s="14">
         <v>116.4</v>
       </c>
       <c r="D10" s="15">
         <v>113.5</v>
       </c>
       <c r="E10" s="15">
         <v>113.4</v>
       </c>
       <c r="F10" s="16">
         <v>111.91071949921144</v>
       </c>
       <c r="G10" s="9">
         <v>107.4</v>
       </c>
       <c r="H10" s="15">
         <v>107.8</v>
       </c>
       <c r="I10" s="15">
@@ -20393,52 +21121,55 @@
       </c>
       <c r="BR10" s="12">
         <v>103.6</v>
       </c>
       <c r="BS10" s="12">
         <v>104.2</v>
       </c>
       <c r="BT10" s="12">
         <v>105</v>
       </c>
       <c r="BU10" s="12">
         <v>101.2</v>
       </c>
       <c r="BV10" s="12">
         <v>99.2</v>
       </c>
       <c r="BW10" s="12">
         <v>97.9</v>
       </c>
       <c r="BX10" s="12">
         <v>96.8</v>
       </c>
       <c r="BY10" s="12">
         <v>103</v>
       </c>
+      <c r="BZ10" s="50">
+        <v>105.4</v>
+      </c>
     </row>
-    <row r="11" spans="1:77" ht="12.75" customHeight="1">
+    <row r="11" spans="1:78" ht="12.75" customHeight="1">
       <c r="A11" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="14">
         <v>109.9</v>
       </c>
       <c r="C11" s="14">
         <v>108.5</v>
       </c>
       <c r="D11" s="15">
         <v>108.7</v>
       </c>
       <c r="E11" s="15">
         <v>109.6</v>
       </c>
       <c r="F11" s="16">
         <v>109.24060683538741</v>
       </c>
       <c r="G11" s="9">
         <v>108.4</v>
       </c>
       <c r="H11" s="15">
         <v>107.7</v>
       </c>
       <c r="I11" s="15">
@@ -20626,52 +21357,55 @@
       </c>
       <c r="BR11" s="12">
         <v>110.4</v>
       </c>
       <c r="BS11" s="12">
         <v>110.9</v>
       </c>
       <c r="BT11" s="12">
         <v>104.7</v>
       </c>
       <c r="BU11" s="12">
         <v>107.5</v>
       </c>
       <c r="BV11" s="12">
         <v>107.4</v>
       </c>
       <c r="BW11" s="12">
         <v>106.6</v>
       </c>
       <c r="BX11" s="12">
         <v>105.7</v>
       </c>
       <c r="BY11" s="12">
         <v>107.1</v>
       </c>
+      <c r="BZ11" s="50">
+        <v>106.4</v>
+      </c>
     </row>
-    <row r="12" spans="1:77" ht="12.75" customHeight="1">
+    <row r="12" spans="1:78" ht="12.75" customHeight="1">
       <c r="A12" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="14">
         <v>122.4</v>
       </c>
       <c r="C12" s="14">
         <v>114.8</v>
       </c>
       <c r="D12" s="15">
         <v>117.8</v>
       </c>
       <c r="E12" s="15">
         <v>120.4</v>
       </c>
       <c r="F12" s="16">
         <v>120.42181370543942</v>
       </c>
       <c r="G12" s="14">
         <v>127</v>
       </c>
       <c r="H12" s="15">
         <v>126.7</v>
       </c>
       <c r="I12" s="15">
@@ -20859,52 +21593,55 @@
       </c>
       <c r="BR12" s="12">
         <v>111.4</v>
       </c>
       <c r="BS12" s="12">
         <v>111.5</v>
       </c>
       <c r="BT12" s="12">
         <v>109.5</v>
       </c>
       <c r="BU12" s="12">
         <v>110</v>
       </c>
       <c r="BV12" s="12">
         <v>110.7</v>
       </c>
       <c r="BW12" s="12">
         <v>108.9</v>
       </c>
       <c r="BX12" s="12">
         <v>109.1</v>
       </c>
       <c r="BY12" s="12">
         <v>106.5</v>
       </c>
+      <c r="BZ12" s="50">
+        <v>106.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:77" ht="12.75" customHeight="1">
+    <row r="13" spans="1:78" ht="12.75" customHeight="1">
       <c r="A13" s="10" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>33</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -21092,52 +21829,55 @@
       </c>
       <c r="BR13" s="12">
         <v>109</v>
       </c>
       <c r="BS13" s="12">
         <v>108.8</v>
       </c>
       <c r="BT13" s="12">
         <v>114.1</v>
       </c>
       <c r="BU13" s="12">
         <v>116.1</v>
       </c>
       <c r="BV13" s="12">
         <v>116.8</v>
       </c>
       <c r="BW13" s="12">
         <v>114.3</v>
       </c>
       <c r="BX13" s="12">
         <v>113.3</v>
       </c>
       <c r="BY13" s="12">
         <v>112.2</v>
       </c>
+      <c r="BZ13" s="50">
+        <v>108.3</v>
+      </c>
     </row>
-    <row r="14" spans="1:77" ht="12.75" customHeight="1">
+    <row r="14" spans="1:78" ht="12.75" customHeight="1">
       <c r="A14" s="10" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="14">
         <v>116.4</v>
       </c>
       <c r="C14" s="14">
         <v>112.7</v>
       </c>
       <c r="D14" s="15">
         <v>114.5</v>
       </c>
       <c r="E14" s="15">
         <v>117.1</v>
       </c>
       <c r="F14" s="16">
         <v>117.13338473168406</v>
       </c>
       <c r="G14" s="9">
         <v>120.3</v>
       </c>
       <c r="H14" s="15">
         <v>122.2</v>
       </c>
       <c r="I14" s="15">
@@ -21325,52 +22065,55 @@
       </c>
       <c r="BR14" s="12">
         <v>112.2</v>
       </c>
       <c r="BS14" s="12">
         <v>112.6</v>
       </c>
       <c r="BT14" s="12">
         <v>110.6</v>
       </c>
       <c r="BU14" s="12">
         <v>112.4</v>
       </c>
       <c r="BV14" s="12">
         <v>111.5</v>
       </c>
       <c r="BW14" s="12">
         <v>110.8</v>
       </c>
       <c r="BX14" s="12">
         <v>111.1</v>
       </c>
       <c r="BY14" s="12">
         <v>110.1</v>
       </c>
+      <c r="BZ14" s="50">
+        <v>109.1</v>
+      </c>
     </row>
-    <row r="15" spans="1:77" ht="12.75" customHeight="1">
+    <row r="15" spans="1:78" ht="12.75" customHeight="1">
       <c r="A15" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="14">
         <v>118.7</v>
       </c>
       <c r="C15" s="14">
         <v>113.8</v>
       </c>
       <c r="D15" s="15">
         <v>116.4</v>
       </c>
       <c r="E15" s="15">
         <v>118.3</v>
       </c>
       <c r="F15" s="16">
         <v>117.4338503769127</v>
       </c>
       <c r="G15" s="14">
         <v>121</v>
       </c>
       <c r="H15" s="15">
         <v>119.7</v>
       </c>
       <c r="I15" s="15">
@@ -21558,52 +22301,55 @@
       </c>
       <c r="BR15" s="12">
         <v>113.2</v>
       </c>
       <c r="BS15" s="12">
         <v>113.6</v>
       </c>
       <c r="BT15" s="12">
         <v>114.6</v>
       </c>
       <c r="BU15" s="12">
         <v>114.1</v>
       </c>
       <c r="BV15" s="12">
         <v>113.3</v>
       </c>
       <c r="BW15" s="12">
         <v>112.6</v>
       </c>
       <c r="BX15" s="12">
         <v>111.8</v>
       </c>
       <c r="BY15" s="12">
         <v>110.1</v>
       </c>
+      <c r="BZ15" s="50">
+        <v>108.6</v>
+      </c>
     </row>
-    <row r="16" spans="1:77" ht="12.75" customHeight="1">
+    <row r="16" spans="1:78" ht="12.75" customHeight="1">
       <c r="A16" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="14">
         <v>118.2</v>
       </c>
       <c r="C16" s="14">
         <v>113.7</v>
       </c>
       <c r="D16" s="15">
         <v>115.2</v>
       </c>
       <c r="E16" s="15">
         <v>117</v>
       </c>
       <c r="F16" s="16">
         <v>116.86684978954248</v>
       </c>
       <c r="G16" s="9">
         <v>121.2</v>
       </c>
       <c r="H16" s="15">
         <v>121.2</v>
       </c>
       <c r="I16" s="15">
@@ -21791,52 +22537,55 @@
       </c>
       <c r="BR16" s="12">
         <v>109.9</v>
       </c>
       <c r="BS16" s="12">
         <v>109.9</v>
       </c>
       <c r="BT16" s="12">
         <v>107.6</v>
       </c>
       <c r="BU16" s="12">
         <v>108.3</v>
       </c>
       <c r="BV16" s="12">
         <v>108.6</v>
       </c>
       <c r="BW16" s="12">
         <v>107.6</v>
       </c>
       <c r="BX16" s="12">
         <v>107.6</v>
       </c>
       <c r="BY16" s="12">
         <v>108.5</v>
       </c>
+      <c r="BZ16" s="50">
+        <v>107.5</v>
+      </c>
     </row>
-    <row r="17" spans="1:77" ht="12.75" customHeight="1">
+    <row r="17" spans="1:78" ht="12.75" customHeight="1">
       <c r="A17" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="14">
         <v>126.8</v>
       </c>
       <c r="C17" s="14">
         <v>116.4</v>
       </c>
       <c r="D17" s="15">
         <v>114.2</v>
       </c>
       <c r="E17" s="15">
         <v>112.7</v>
       </c>
       <c r="F17" s="16">
         <v>113.43908071875175</v>
       </c>
       <c r="G17" s="9">
         <v>109.2</v>
       </c>
       <c r="H17" s="15">
         <v>114</v>
       </c>
       <c r="I17" s="15">
@@ -22024,52 +22773,55 @@
       </c>
       <c r="BR17" s="12">
         <v>109.2</v>
       </c>
       <c r="BS17" s="12">
         <v>108.6</v>
       </c>
       <c r="BT17" s="12">
         <v>108.7</v>
       </c>
       <c r="BU17" s="12">
         <v>108.5</v>
       </c>
       <c r="BV17" s="12">
         <v>108</v>
       </c>
       <c r="BW17" s="12">
         <v>108.3</v>
       </c>
       <c r="BX17" s="12">
         <v>107.2</v>
       </c>
       <c r="BY17" s="12">
         <v>106.2</v>
       </c>
+      <c r="BZ17" s="50">
+        <v>106.3</v>
+      </c>
     </row>
-    <row r="18" spans="1:77" ht="12.75" customHeight="1">
+    <row r="18" spans="1:78" ht="12.75" customHeight="1">
       <c r="A18" s="10" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="14">
         <v>120.7</v>
       </c>
       <c r="C18" s="14">
         <v>113.2</v>
       </c>
       <c r="D18" s="15">
         <v>115.5</v>
       </c>
       <c r="E18" s="15">
         <v>117.7</v>
       </c>
       <c r="F18" s="16">
         <v>117.68422698954723</v>
       </c>
       <c r="G18" s="9">
         <v>121.1</v>
       </c>
       <c r="H18" s="15">
         <v>120.2</v>
       </c>
       <c r="I18" s="15">
@@ -22257,52 +23009,55 @@
       </c>
       <c r="BR18" s="12" t="s">
         <v>33</v>
       </c>
       <c r="BS18" s="22" t="s">
         <v>33</v>
       </c>
       <c r="BT18" s="22" t="s">
         <v>33</v>
       </c>
       <c r="BU18" s="22" t="s">
         <v>33</v>
       </c>
       <c r="BV18" s="22" t="s">
         <v>33</v>
       </c>
       <c r="BW18" s="12" t="s">
         <v>33</v>
       </c>
       <c r="BX18" s="12" t="s">
         <v>33</v>
       </c>
       <c r="BY18" s="12" t="s">
         <v>33</v>
       </c>
+      <c r="BZ18" s="12" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="19" spans="1:77" ht="12.75" customHeight="1">
+    <row r="19" spans="1:78" ht="12.75" customHeight="1">
       <c r="A19" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="14">
         <v>116.7</v>
       </c>
       <c r="C19" s="14">
         <v>112.2</v>
       </c>
       <c r="D19" s="15">
         <v>114.3</v>
       </c>
       <c r="E19" s="15">
         <v>116.1</v>
       </c>
       <c r="F19" s="16">
         <v>115.98624269874651</v>
       </c>
       <c r="G19" s="9">
         <v>118.1</v>
       </c>
       <c r="H19" s="15">
         <v>117.6</v>
       </c>
       <c r="I19" s="15">
@@ -22490,52 +23245,55 @@
       </c>
       <c r="BR19" s="12">
         <v>112.8</v>
       </c>
       <c r="BS19" s="12">
         <v>112.9</v>
       </c>
       <c r="BT19" s="12">
         <v>113.5</v>
       </c>
       <c r="BU19" s="12">
         <v>113.1</v>
       </c>
       <c r="BV19" s="12">
         <v>112.7</v>
       </c>
       <c r="BW19" s="12">
         <v>112.3</v>
       </c>
       <c r="BX19" s="12">
         <v>112.2</v>
       </c>
       <c r="BY19" s="12">
         <v>112.4</v>
       </c>
+      <c r="BZ19" s="50">
+        <v>110.8</v>
+      </c>
     </row>
-    <row r="20" spans="1:77" ht="12.75" customHeight="1">
+    <row r="20" spans="1:78" ht="12.75" customHeight="1">
       <c r="A20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="14">
         <v>118.6</v>
       </c>
       <c r="C20" s="14">
         <v>112.2</v>
       </c>
       <c r="D20" s="15">
         <v>116.2</v>
       </c>
       <c r="E20" s="15">
         <v>119.3</v>
       </c>
       <c r="F20" s="16">
         <v>119.39232130938215</v>
       </c>
       <c r="G20" s="9">
         <v>121.1</v>
       </c>
       <c r="H20" s="15">
         <v>121.7</v>
       </c>
       <c r="I20" s="15">
@@ -22723,52 +23481,55 @@
       </c>
       <c r="BR20" s="12">
         <v>111.4</v>
       </c>
       <c r="BS20" s="12">
         <v>111.9</v>
       </c>
       <c r="BT20" s="12">
         <v>111</v>
       </c>
       <c r="BU20" s="12">
         <v>111.6</v>
       </c>
       <c r="BV20" s="12">
         <v>111</v>
       </c>
       <c r="BW20" s="12">
         <v>111.8</v>
       </c>
       <c r="BX20" s="12">
         <v>111.3</v>
       </c>
       <c r="BY20" s="12">
         <v>108.9</v>
       </c>
+      <c r="BZ20" s="50">
+        <v>109.1</v>
+      </c>
     </row>
-    <row r="21" spans="1:77" ht="12.75" customHeight="1">
+    <row r="21" spans="1:78" ht="12.75" customHeight="1">
       <c r="A21" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>33</v>
       </c>
       <c r="G21" s="11" t="s">
         <v>33</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>33</v>
       </c>
       <c r="I21" s="11" t="s">
@@ -22956,52 +23717,55 @@
       </c>
       <c r="BR21" s="12">
         <v>109.5</v>
       </c>
       <c r="BS21" s="12">
         <v>109.1</v>
       </c>
       <c r="BT21" s="12">
         <v>109.2</v>
       </c>
       <c r="BU21" s="12">
         <v>108.6</v>
       </c>
       <c r="BV21" s="12">
         <v>108.6</v>
       </c>
       <c r="BW21" s="12">
         <v>107.7</v>
       </c>
       <c r="BX21" s="12">
         <v>108</v>
       </c>
       <c r="BY21" s="12">
         <v>107.1</v>
       </c>
+      <c r="BZ21" s="50">
+        <v>106.2</v>
+      </c>
     </row>
-    <row r="22" spans="1:77" ht="12.75" customHeight="1">
+    <row r="22" spans="1:78" ht="12.75" customHeight="1">
       <c r="A22" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>33</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>33</v>
       </c>
       <c r="G22" s="11" t="s">
         <v>33</v>
       </c>
       <c r="H22" s="11" t="s">
         <v>33</v>
       </c>
       <c r="I22" s="11" t="s">
@@ -23189,52 +23953,55 @@
       </c>
       <c r="BR22" s="12">
         <v>109.9</v>
       </c>
       <c r="BS22" s="12">
         <v>110.3</v>
       </c>
       <c r="BT22" s="12">
         <v>119.4</v>
       </c>
       <c r="BU22" s="12">
         <v>114</v>
       </c>
       <c r="BV22" s="12">
         <v>111.8</v>
       </c>
       <c r="BW22" s="12">
         <v>110.7</v>
       </c>
       <c r="BX22" s="12">
         <v>110</v>
       </c>
       <c r="BY22" s="12">
         <v>109.5</v>
       </c>
+      <c r="BZ22" s="50">
+        <v>106.3</v>
+      </c>
     </row>
-    <row r="23" spans="1:77" ht="12.75" customHeight="1">
+    <row r="23" spans="1:78" ht="12.75" customHeight="1">
       <c r="A23" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="14">
         <v>120.3</v>
       </c>
       <c r="C23" s="14">
         <v>115.3</v>
       </c>
       <c r="D23" s="15">
         <v>117.9</v>
       </c>
       <c r="E23" s="15">
         <v>119.8</v>
       </c>
       <c r="F23" s="16">
         <v>120.019156932089</v>
       </c>
       <c r="G23" s="9">
         <v>121.7</v>
       </c>
       <c r="H23" s="15">
         <v>122.1</v>
       </c>
       <c r="I23" s="15">
@@ -23422,52 +24189,55 @@
       </c>
       <c r="BR23" s="12">
         <v>112</v>
       </c>
       <c r="BS23" s="12">
         <v>111.9</v>
       </c>
       <c r="BT23" s="12">
         <v>107.5</v>
       </c>
       <c r="BU23" s="12">
         <v>108.9</v>
       </c>
       <c r="BV23" s="12">
         <v>109.5</v>
       </c>
       <c r="BW23" s="12">
         <v>110.4</v>
       </c>
       <c r="BX23" s="12">
         <v>109.6</v>
       </c>
       <c r="BY23" s="12">
         <v>108.4</v>
       </c>
+      <c r="BZ23" s="50">
+        <v>109.1</v>
+      </c>
     </row>
-    <row r="24" spans="1:77" ht="12.75" customHeight="1">
+    <row r="24" spans="1:78" ht="12.75" customHeight="1">
       <c r="A24" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="14">
         <v>120.5</v>
       </c>
       <c r="C24" s="14">
         <v>115.1</v>
       </c>
       <c r="D24" s="15">
         <v>116.3</v>
       </c>
       <c r="E24" s="15">
         <v>118.8</v>
       </c>
       <c r="F24" s="16">
         <v>119.64502677145192</v>
       </c>
       <c r="G24" s="9">
         <v>118.6</v>
       </c>
       <c r="H24" s="15">
         <v>117.7</v>
       </c>
       <c r="I24" s="15">
@@ -23655,52 +24425,55 @@
       </c>
       <c r="BR24" s="12">
         <v>115</v>
       </c>
       <c r="BS24" s="12">
         <v>112</v>
       </c>
       <c r="BT24" s="12">
         <v>114</v>
       </c>
       <c r="BU24" s="12">
         <v>114.4</v>
       </c>
       <c r="BV24" s="12">
         <v>114.1</v>
       </c>
       <c r="BW24" s="12">
         <v>112</v>
       </c>
       <c r="BX24" s="12">
         <v>110.4</v>
       </c>
       <c r="BY24" s="12">
         <v>108.2</v>
       </c>
+      <c r="BZ24" s="50">
+        <v>109.3</v>
+      </c>
     </row>
-    <row r="25" spans="1:77" ht="12.75" customHeight="1">
+    <row r="25" spans="1:78" ht="12.75" customHeight="1">
       <c r="A25" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="14">
         <v>113.4</v>
       </c>
       <c r="C25" s="14">
         <v>113</v>
       </c>
       <c r="D25" s="15">
         <v>113.3</v>
       </c>
       <c r="E25" s="15">
         <v>114.2</v>
       </c>
       <c r="F25" s="16">
         <v>114.14371694709591</v>
       </c>
       <c r="G25" s="9">
         <v>114.1</v>
       </c>
       <c r="H25" s="15">
         <v>113.2</v>
       </c>
       <c r="I25" s="15">
@@ -23888,52 +24661,55 @@
       </c>
       <c r="BR25" s="12">
         <v>115.4</v>
       </c>
       <c r="BS25" s="12">
         <v>115.2</v>
       </c>
       <c r="BT25" s="12">
         <v>114.2</v>
       </c>
       <c r="BU25" s="12">
         <v>114.7</v>
       </c>
       <c r="BV25" s="12">
         <v>114.8</v>
       </c>
       <c r="BW25" s="12">
         <v>113.3</v>
       </c>
       <c r="BX25" s="12">
         <v>113.3</v>
       </c>
       <c r="BY25" s="12">
         <v>110.7</v>
       </c>
+      <c r="BZ25" s="50">
+        <v>119.2</v>
+      </c>
     </row>
-    <row r="26" spans="1:77" ht="12.75" customHeight="1">
+    <row r="26" spans="1:78" ht="12.75" customHeight="1">
       <c r="A26" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="F26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="G26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="11" t="s">
         <v>33</v>
       </c>
       <c r="I26" s="11" t="s">
@@ -24121,98 +24897,104 @@
       </c>
       <c r="BR26" s="12">
         <v>112.7</v>
       </c>
       <c r="BS26" s="12">
         <v>113.4</v>
       </c>
       <c r="BT26" s="12">
         <v>110.5</v>
       </c>
       <c r="BU26" s="12">
         <v>110.3</v>
       </c>
       <c r="BV26" s="12">
         <v>109.9</v>
       </c>
       <c r="BW26" s="12">
         <v>110.2</v>
       </c>
       <c r="BX26" s="12">
         <v>110</v>
       </c>
       <c r="BY26" s="12">
         <v>109</v>
       </c>
+      <c r="BZ26" s="50">
+        <v>109.2</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="18">
+  <mergeCells count="19">
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="L2:P2"/>
+    <mergeCell ref="BY2:BZ2"/>
     <mergeCell ref="B4:BG4"/>
     <mergeCell ref="BE2:BI2"/>
     <mergeCell ref="AZ2:BD2"/>
     <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="AU2:AY2"/>
+    <mergeCell ref="V2:Z2"/>
+    <mergeCell ref="AA2:AE2"/>
+    <mergeCell ref="Q2:U2"/>
     <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="BT2:BX2"/>
-    <mergeCell ref="V2:Z2"/>
-[...6 lines deleted...]
-    <mergeCell ref="Q2:U2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>тоқсан</vt:lpstr>
       <vt:lpstr>кезең</vt:lpstr>
       <vt:lpstr>тоқсан!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>тоқсан!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sataev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>