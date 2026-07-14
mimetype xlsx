--- v0 (2026-05-14)
+++ v1 (2026-07-14)
@@ -2,80 +2,80 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="тоқсан" sheetId="1" r:id="rId1"/>
     <sheet name="кезең" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">тоқсан!$2:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">тоқсан!$A$1:$BC$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1895" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1922" uniqueCount="48">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -517,126 +517,126 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный_Лист1" xfId="2"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -909,54 +909,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DQ56"/>
+  <dimension ref="A1:DR56"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="CQ1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="DR27" sqref="DR27"/>
+    <sheetView topLeftCell="CQ18" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="DQ35" sqref="DQ35:DQ56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="4" width="8.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="9" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.7109375" style="1" customWidth="1"/>
     <col min="15" max="16" width="9.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="9" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="1" customWidth="1"/>
     <col min="21" max="22" width="9.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="1" customWidth="1"/>
@@ -1014,271 +1014,272 @@
     <col min="87" max="87" width="8.85546875" style="1" customWidth="1"/>
     <col min="88" max="89" width="8.5703125" style="2" customWidth="1"/>
     <col min="90" max="90" width="9.7109375" style="2" customWidth="1"/>
     <col min="91" max="91" width="9.85546875" style="2" customWidth="1"/>
     <col min="92" max="92" width="10.42578125" style="1" customWidth="1"/>
     <col min="93" max="93" width="10" style="1" customWidth="1"/>
     <col min="94" max="94" width="9" style="1" customWidth="1"/>
     <col min="95" max="95" width="9.140625" style="1" customWidth="1"/>
     <col min="96" max="96" width="8.85546875" style="1" customWidth="1"/>
     <col min="97" max="97" width="9" style="1" customWidth="1"/>
     <col min="98" max="98" width="8.85546875" style="1" customWidth="1"/>
     <col min="99" max="99" width="8.7109375" style="1" customWidth="1"/>
     <col min="100" max="101" width="9.140625" style="1" customWidth="1"/>
     <col min="102" max="102" width="8.5703125" style="1" customWidth="1"/>
     <col min="103" max="103" width="9" style="1" customWidth="1"/>
     <col min="104" max="104" width="9.5703125" style="1" customWidth="1"/>
     <col min="105" max="106" width="9.28515625" style="1" customWidth="1"/>
     <col min="107" max="107" width="8.85546875" style="1" customWidth="1"/>
     <col min="108" max="108" width="8.42578125" style="1" customWidth="1"/>
     <col min="109" max="109" width="9.140625" style="1" customWidth="1"/>
     <col min="110" max="110" width="7.85546875" style="1"/>
     <col min="111" max="111" width="9.28515625" style="1" customWidth="1"/>
     <col min="112" max="16384" width="7.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121" ht="27" customHeight="1">
-      <c r="A1" s="72" t="s">
+    <row r="1" spans="1:122" ht="27" customHeight="1">
+      <c r="A1" s="68" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="72"/>
-[...6 lines deleted...]
-      <c r="I1" s="72"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="68"/>
+      <c r="F1" s="68"/>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="68"/>
       <c r="J1" s="55"/>
       <c r="K1" s="55"/>
       <c r="L1" s="55"/>
       <c r="M1" s="55"/>
       <c r="N1" s="55"/>
       <c r="O1" s="55"/>
       <c r="P1" s="55"/>
       <c r="Q1" s="55"/>
       <c r="R1" s="55"/>
       <c r="S1" s="55"/>
       <c r="T1" s="55"/>
       <c r="U1" s="55"/>
       <c r="V1" s="55"/>
       <c r="W1" s="55"/>
       <c r="X1" s="55"/>
       <c r="Y1" s="55"/>
       <c r="Z1" s="55"/>
       <c r="AA1" s="55"/>
       <c r="AB1" s="55"/>
       <c r="AC1" s="55"/>
       <c r="AD1" s="55"/>
       <c r="AE1" s="55"/>
       <c r="AF1" s="55"/>
       <c r="AG1" s="55"/>
       <c r="AH1" s="55"/>
       <c r="AI1" s="55"/>
       <c r="AJ1" s="55"/>
       <c r="AK1" s="55"/>
       <c r="AL1" s="55"/>
       <c r="AM1" s="55"/>
       <c r="AN1" s="55"/>
       <c r="AO1" s="55"/>
       <c r="AP1" s="55"/>
       <c r="AQ1" s="55"/>
       <c r="AR1" s="55"/>
       <c r="AS1" s="55"/>
       <c r="AT1" s="55"/>
       <c r="AU1" s="55"/>
       <c r="AV1" s="55"/>
       <c r="AW1" s="55"/>
       <c r="AX1" s="55"/>
       <c r="AY1" s="55"/>
       <c r="AZ1" s="55"/>
       <c r="BA1" s="55"/>
       <c r="BB1" s="55"/>
       <c r="BC1" s="55"/>
       <c r="BD1" s="55"/>
       <c r="BE1" s="55"/>
       <c r="BF1" s="55"/>
     </row>
-    <row r="2" spans="1:121" s="4" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="64">
+    <row r="2" spans="1:122" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="64"/>
+      <c r="B2" s="65">
         <v>2010</v>
       </c>
-      <c r="C2" s="65"/>
-[...11 lines deleted...]
-      <c r="O2" s="64">
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="67"/>
+      <c r="O2" s="65">
         <v>2011</v>
       </c>
-      <c r="P2" s="65"/>
-[...11 lines deleted...]
-      <c r="AB2" s="64">
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
+      <c r="AA2" s="67"/>
+      <c r="AB2" s="65">
         <v>2012</v>
       </c>
-      <c r="AC2" s="65"/>
-[...11 lines deleted...]
-      <c r="AO2" s="64">
+      <c r="AC2" s="66"/>
+      <c r="AD2" s="66"/>
+      <c r="AE2" s="66"/>
+      <c r="AF2" s="66"/>
+      <c r="AG2" s="66"/>
+      <c r="AH2" s="66"/>
+      <c r="AI2" s="66"/>
+      <c r="AJ2" s="66"/>
+      <c r="AK2" s="66"/>
+      <c r="AL2" s="66"/>
+      <c r="AM2" s="66"/>
+      <c r="AN2" s="67"/>
+      <c r="AO2" s="65">
         <v>2013</v>
       </c>
-      <c r="AP2" s="65"/>
-[...11 lines deleted...]
-      <c r="BB2" s="64">
+      <c r="AP2" s="66"/>
+      <c r="AQ2" s="66"/>
+      <c r="AR2" s="66"/>
+      <c r="AS2" s="66"/>
+      <c r="AT2" s="66"/>
+      <c r="AU2" s="66"/>
+      <c r="AV2" s="66"/>
+      <c r="AW2" s="66"/>
+      <c r="AX2" s="66"/>
+      <c r="AY2" s="66"/>
+      <c r="AZ2" s="66"/>
+      <c r="BA2" s="67"/>
+      <c r="BB2" s="65">
         <v>2014</v>
       </c>
-      <c r="BC2" s="65"/>
-[...11 lines deleted...]
-      <c r="BO2" s="64">
+      <c r="BC2" s="66"/>
+      <c r="BD2" s="66"/>
+      <c r="BE2" s="66"/>
+      <c r="BF2" s="66"/>
+      <c r="BG2" s="66"/>
+      <c r="BH2" s="66"/>
+      <c r="BI2" s="66"/>
+      <c r="BJ2" s="66"/>
+      <c r="BK2" s="66"/>
+      <c r="BL2" s="66"/>
+      <c r="BM2" s="66"/>
+      <c r="BN2" s="67"/>
+      <c r="BO2" s="65">
         <v>2015</v>
       </c>
-      <c r="BP2" s="65"/>
-[...3 lines deleted...]
-      <c r="BT2" s="64">
+      <c r="BP2" s="66"/>
+      <c r="BQ2" s="66"/>
+      <c r="BR2" s="66"/>
+      <c r="BS2" s="67"/>
+      <c r="BT2" s="65">
         <v>2016</v>
       </c>
-      <c r="BU2" s="65"/>
-[...3 lines deleted...]
-      <c r="BY2" s="64">
+      <c r="BU2" s="66"/>
+      <c r="BV2" s="66"/>
+      <c r="BW2" s="66"/>
+      <c r="BX2" s="67"/>
+      <c r="BY2" s="65">
         <v>2017</v>
       </c>
-      <c r="BZ2" s="65"/>
-[...3 lines deleted...]
-      <c r="CD2" s="64">
+      <c r="BZ2" s="66"/>
+      <c r="CA2" s="66"/>
+      <c r="CB2" s="66"/>
+      <c r="CC2" s="67"/>
+      <c r="CD2" s="65">
         <v>2018</v>
       </c>
-      <c r="CE2" s="65"/>
-[...3 lines deleted...]
-      <c r="CI2" s="64">
+      <c r="CE2" s="66"/>
+      <c r="CF2" s="66"/>
+      <c r="CG2" s="66"/>
+      <c r="CH2" s="67"/>
+      <c r="CI2" s="65">
         <v>2019</v>
       </c>
-      <c r="CJ2" s="65"/>
-[...3 lines deleted...]
-      <c r="CN2" s="64">
+      <c r="CJ2" s="66"/>
+      <c r="CK2" s="66"/>
+      <c r="CL2" s="66"/>
+      <c r="CM2" s="67"/>
+      <c r="CN2" s="65">
         <v>2020</v>
       </c>
-      <c r="CO2" s="65"/>
-[...3 lines deleted...]
-      <c r="CS2" s="64">
+      <c r="CO2" s="66"/>
+      <c r="CP2" s="66"/>
+      <c r="CQ2" s="66"/>
+      <c r="CR2" s="67"/>
+      <c r="CS2" s="65">
         <v>2021</v>
       </c>
-      <c r="CT2" s="65"/>
-[...3 lines deleted...]
-      <c r="CX2" s="64">
+      <c r="CT2" s="66"/>
+      <c r="CU2" s="66"/>
+      <c r="CV2" s="66"/>
+      <c r="CW2" s="67"/>
+      <c r="CX2" s="65">
         <v>2022</v>
       </c>
-      <c r="CY2" s="65"/>
-[...3 lines deleted...]
-      <c r="DC2" s="64">
+      <c r="CY2" s="66"/>
+      <c r="CZ2" s="66"/>
+      <c r="DA2" s="66"/>
+      <c r="DB2" s="67"/>
+      <c r="DC2" s="65">
         <v>2023</v>
       </c>
-      <c r="DD2" s="65"/>
-[...3 lines deleted...]
-      <c r="DH2" s="64">
+      <c r="DD2" s="66"/>
+      <c r="DE2" s="66"/>
+      <c r="DF2" s="66"/>
+      <c r="DG2" s="67"/>
+      <c r="DH2" s="65">
         <v>2024</v>
       </c>
-      <c r="DI2" s="65"/>
-[...3 lines deleted...]
-      <c r="DM2" s="62">
+      <c r="DI2" s="66"/>
+      <c r="DJ2" s="66"/>
+      <c r="DK2" s="66"/>
+      <c r="DL2" s="67"/>
+      <c r="DM2" s="65">
         <v>2025</v>
       </c>
-      <c r="DN2" s="62"/>
-[...2 lines deleted...]
-      <c r="DQ2" s="60">
+      <c r="DN2" s="66"/>
+      <c r="DO2" s="66"/>
+      <c r="DP2" s="66"/>
+      <c r="DQ2" s="67"/>
+      <c r="DR2" s="60">
         <v>2026</v>
       </c>
     </row>
-    <row r="3" spans="1:121" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A3" s="62"/>
+    <row r="3" spans="1:122" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="64"/>
       <c r="B3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>23</v>
       </c>
       <c r="J3" s="5" t="s">
@@ -1592,162 +1593,165 @@
       </c>
       <c r="DI3" s="6" t="s">
         <v>29</v>
       </c>
       <c r="DJ3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="DK3" s="6" t="s">
         <v>31</v>
       </c>
       <c r="DL3" s="3" t="s">
         <v>32</v>
       </c>
       <c r="DM3" s="6" t="s">
         <v>28</v>
       </c>
       <c r="DN3" s="6" t="s">
         <v>29</v>
       </c>
       <c r="DO3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="DP3" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="DQ3" s="60" t="s">
+      <c r="DQ3" s="62" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR3" s="60" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="4" spans="1:121" s="4" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:122" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="5"/>
-      <c r="B4" s="70"/>
-[...101 lines deleted...]
-      <c r="CZ4" s="71"/>
+      <c r="B4" s="69"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="70"/>
+      <c r="O4" s="70"/>
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70"/>
+      <c r="T4" s="70"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="70"/>
+      <c r="X4" s="70"/>
+      <c r="Y4" s="70"/>
+      <c r="Z4" s="70"/>
+      <c r="AA4" s="70"/>
+      <c r="AB4" s="70"/>
+      <c r="AC4" s="70"/>
+      <c r="AD4" s="70"/>
+      <c r="AE4" s="70"/>
+      <c r="AF4" s="70"/>
+      <c r="AG4" s="70"/>
+      <c r="AH4" s="70"/>
+      <c r="AI4" s="70"/>
+      <c r="AJ4" s="70"/>
+      <c r="AK4" s="70"/>
+      <c r="AL4" s="70"/>
+      <c r="AM4" s="70"/>
+      <c r="AN4" s="70"/>
+      <c r="AO4" s="70"/>
+      <c r="AP4" s="70"/>
+      <c r="AQ4" s="70"/>
+      <c r="AR4" s="70"/>
+      <c r="AS4" s="70"/>
+      <c r="AT4" s="70"/>
+      <c r="AU4" s="70"/>
+      <c r="AV4" s="70"/>
+      <c r="AW4" s="70"/>
+      <c r="AX4" s="70"/>
+      <c r="AY4" s="70"/>
+      <c r="AZ4" s="70"/>
+      <c r="BA4" s="70"/>
+      <c r="BB4" s="70"/>
+      <c r="BC4" s="70"/>
+      <c r="BD4" s="70"/>
+      <c r="BE4" s="70"/>
+      <c r="BF4" s="70"/>
+      <c r="BG4" s="70"/>
+      <c r="BH4" s="70"/>
+      <c r="BI4" s="70"/>
+      <c r="BJ4" s="70"/>
+      <c r="BK4" s="70"/>
+      <c r="BL4" s="70"/>
+      <c r="BM4" s="70"/>
+      <c r="BN4" s="70"/>
+      <c r="BO4" s="70"/>
+      <c r="BP4" s="70"/>
+      <c r="BQ4" s="70"/>
+      <c r="BR4" s="70"/>
+      <c r="BS4" s="70"/>
+      <c r="BT4" s="70"/>
+      <c r="BU4" s="70"/>
+      <c r="BV4" s="70"/>
+      <c r="BW4" s="70"/>
+      <c r="BX4" s="70"/>
+      <c r="BY4" s="70"/>
+      <c r="BZ4" s="70"/>
+      <c r="CA4" s="70"/>
+      <c r="CB4" s="70"/>
+      <c r="CC4" s="70"/>
+      <c r="CD4" s="70"/>
+      <c r="CE4" s="70"/>
+      <c r="CF4" s="70"/>
+      <c r="CG4" s="70"/>
+      <c r="CH4" s="70"/>
+      <c r="CI4" s="70"/>
+      <c r="CJ4" s="70"/>
+      <c r="CK4" s="70"/>
+      <c r="CL4" s="70"/>
+      <c r="CM4" s="70"/>
+      <c r="CN4" s="70"/>
+      <c r="CO4" s="70"/>
+      <c r="CP4" s="70"/>
+      <c r="CQ4" s="70"/>
+      <c r="CR4" s="70"/>
+      <c r="CS4" s="70"/>
+      <c r="CT4" s="70"/>
+      <c r="CU4" s="70"/>
+      <c r="CV4" s="70"/>
+      <c r="CW4" s="70"/>
+      <c r="CX4" s="70"/>
+      <c r="CY4" s="70"/>
+      <c r="CZ4" s="70"/>
       <c r="DE4" s="7"/>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="56">
         <v>79.400000000000006</v>
       </c>
       <c r="C5" s="56">
         <v>98.6</v>
       </c>
       <c r="D5" s="56">
         <v>108.2</v>
       </c>
       <c r="E5" s="56">
         <v>103.4</v>
       </c>
       <c r="F5" s="56">
         <v>98.9</v>
       </c>
       <c r="G5" s="56">
         <v>108.4</v>
       </c>
       <c r="H5" s="10">
         <v>101</v>
       </c>
       <c r="I5" s="56">
@@ -2064,55 +2068,58 @@
       </c>
       <c r="DI5" s="14">
         <v>103.7</v>
       </c>
       <c r="DJ5" s="14">
         <v>95.3</v>
       </c>
       <c r="DK5" s="16">
         <v>108.9</v>
       </c>
       <c r="DL5" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM5" s="16">
         <v>94</v>
       </c>
       <c r="DN5" s="44">
         <v>102.4</v>
       </c>
       <c r="DO5" s="44">
         <v>93.3</v>
       </c>
       <c r="DP5" s="44">
         <v>107.6</v>
       </c>
-      <c r="DQ5" s="44">
+      <c r="DQ5" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR5" s="44">
         <v>94.8</v>
       </c>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="10" t="s">
@@ -2403,55 +2410,58 @@
       </c>
       <c r="DI6" s="14">
         <v>103.8</v>
       </c>
       <c r="DJ6" s="14">
         <v>96.8</v>
       </c>
       <c r="DK6" s="16">
         <v>105.7</v>
       </c>
       <c r="DL6" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM6" s="16">
         <v>94.8</v>
       </c>
       <c r="DN6" s="44">
         <v>104.2</v>
       </c>
       <c r="DO6" s="44">
         <v>95.3</v>
       </c>
       <c r="DP6" s="44">
         <v>106.2</v>
       </c>
-      <c r="DQ6" s="44">
+      <c r="DQ6" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR6" s="44">
         <v>97.1</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="12">
         <v>84.3</v>
       </c>
       <c r="C7" s="12">
         <v>97.5</v>
       </c>
       <c r="D7" s="12">
         <v>105.5</v>
       </c>
       <c r="E7" s="12">
         <v>101.9</v>
       </c>
       <c r="F7" s="12">
         <v>107.6</v>
       </c>
       <c r="G7" s="12">
         <v>106.3</v>
       </c>
       <c r="H7" s="12">
         <v>100.5</v>
       </c>
       <c r="I7" s="12">
@@ -2768,55 +2778,58 @@
       </c>
       <c r="DI7" s="14">
         <v>103.2</v>
       </c>
       <c r="DJ7" s="14">
         <v>97.5</v>
       </c>
       <c r="DK7" s="16">
         <v>103.4</v>
       </c>
       <c r="DL7" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM7" s="16">
         <v>95.2</v>
       </c>
       <c r="DN7" s="44">
         <v>103.5</v>
       </c>
       <c r="DO7" s="44">
         <v>97.2</v>
       </c>
       <c r="DP7" s="44">
         <v>107.9</v>
       </c>
-      <c r="DQ7" s="44">
+      <c r="DQ7" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR7" s="44">
         <v>89.9</v>
       </c>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="10">
         <v>75.099999999999994</v>
       </c>
       <c r="C8" s="10">
         <v>100</v>
       </c>
       <c r="D8" s="11">
         <v>112.3</v>
       </c>
       <c r="E8" s="10">
         <v>101.3</v>
       </c>
       <c r="F8" s="10">
         <v>101.3</v>
       </c>
       <c r="G8" s="11">
         <v>107.1</v>
       </c>
       <c r="H8" s="10">
         <v>102.6</v>
       </c>
       <c r="I8" s="10">
@@ -3133,55 +3146,58 @@
       </c>
       <c r="DI8" s="14">
         <v>105.4</v>
       </c>
       <c r="DJ8" s="14">
         <v>98</v>
       </c>
       <c r="DK8" s="16">
         <v>107.8</v>
       </c>
       <c r="DL8" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM8" s="16">
         <v>91.3</v>
       </c>
       <c r="DN8" s="44">
         <v>102.1</v>
       </c>
       <c r="DO8" s="44">
         <v>96.1</v>
       </c>
       <c r="DP8" s="44">
         <v>106.4</v>
       </c>
-      <c r="DQ8" s="44">
+      <c r="DQ8" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR8" s="44">
         <v>93.6</v>
       </c>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="10">
         <v>86.3</v>
       </c>
       <c r="C9" s="11">
         <v>102.3</v>
       </c>
       <c r="D9" s="10">
         <v>100</v>
       </c>
       <c r="E9" s="11">
         <v>106.6</v>
       </c>
       <c r="F9" s="10">
         <v>104.4</v>
       </c>
       <c r="G9" s="16">
         <v>106.4</v>
       </c>
       <c r="H9" s="10">
         <v>102.2</v>
       </c>
       <c r="I9" s="10">
@@ -3498,55 +3514,58 @@
       </c>
       <c r="DI9" s="14">
         <v>108.2</v>
       </c>
       <c r="DJ9" s="14">
         <v>90.3</v>
       </c>
       <c r="DK9" s="16">
         <v>112.3</v>
       </c>
       <c r="DL9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM9" s="16">
         <v>92.9</v>
       </c>
       <c r="DN9" s="44">
         <v>111.1</v>
       </c>
       <c r="DO9" s="44">
         <v>85.8</v>
       </c>
       <c r="DP9" s="44">
         <v>109.3</v>
       </c>
-      <c r="DQ9" s="44">
+      <c r="DQ9" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR9" s="44">
         <v>94.8</v>
       </c>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="10">
         <v>89.2</v>
       </c>
       <c r="C10" s="16">
         <v>98</v>
       </c>
       <c r="D10" s="11">
         <v>106.8</v>
       </c>
       <c r="E10" s="11">
         <v>101.3</v>
       </c>
       <c r="F10" s="10">
         <v>95.5</v>
       </c>
       <c r="G10" s="10">
         <v>106</v>
       </c>
       <c r="H10" s="10">
         <v>105.7</v>
       </c>
       <c r="I10" s="10">
@@ -3863,55 +3882,58 @@
       </c>
       <c r="DI10" s="14">
         <v>96.9</v>
       </c>
       <c r="DJ10" s="14">
         <v>104.3</v>
       </c>
       <c r="DK10" s="16">
         <v>99.7</v>
       </c>
       <c r="DL10" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM10" s="16">
         <v>95.4</v>
       </c>
       <c r="DN10" s="44">
         <v>89.6</v>
       </c>
       <c r="DO10" s="44">
         <v>99.7</v>
       </c>
       <c r="DP10" s="44">
         <v>98.3</v>
       </c>
-      <c r="DQ10" s="44">
+      <c r="DQ10" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR10" s="44">
         <v>104.4</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="10">
         <v>81.3</v>
       </c>
       <c r="C11" s="10">
         <v>98.9</v>
       </c>
       <c r="D11" s="16">
         <v>109.7</v>
       </c>
       <c r="E11" s="11">
         <v>103.4</v>
       </c>
       <c r="F11" s="10">
         <v>101.1</v>
       </c>
       <c r="G11" s="11">
         <v>100.9</v>
       </c>
       <c r="H11" s="10">
         <v>103.5</v>
       </c>
       <c r="I11" s="10">
@@ -4228,55 +4250,58 @@
       </c>
       <c r="DI11" s="14">
         <v>97.2</v>
       </c>
       <c r="DJ11" s="14">
         <v>97.4</v>
       </c>
       <c r="DK11" s="16">
         <v>103.7</v>
       </c>
       <c r="DL11" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM11" s="16">
         <v>96.6</v>
       </c>
       <c r="DN11" s="44">
         <v>101.5</v>
       </c>
       <c r="DO11" s="44">
         <v>93.6</v>
       </c>
       <c r="DP11" s="44">
         <v>102.4</v>
       </c>
-      <c r="DQ11" s="44">
+      <c r="DQ11" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR11" s="44">
         <v>99.2</v>
       </c>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="10">
         <v>88.2</v>
       </c>
       <c r="C12" s="10">
         <v>98.3</v>
       </c>
       <c r="D12" s="10">
         <v>103.6</v>
       </c>
       <c r="E12" s="11">
         <v>107.4</v>
       </c>
       <c r="F12" s="10">
         <v>102.5</v>
       </c>
       <c r="G12" s="11">
         <v>109.9</v>
       </c>
       <c r="H12" s="10">
         <v>100</v>
       </c>
       <c r="I12" s="10">
@@ -4593,55 +4618,58 @@
       </c>
       <c r="DI12" s="14">
         <v>113</v>
       </c>
       <c r="DJ12" s="14">
         <v>85.3</v>
       </c>
       <c r="DK12" s="16">
         <v>110.3</v>
       </c>
       <c r="DL12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM12" s="16">
         <v>95.4</v>
       </c>
       <c r="DN12" s="44">
         <v>111.7</v>
       </c>
       <c r="DO12" s="44">
         <v>84.7</v>
       </c>
       <c r="DP12" s="44">
         <v>106.4</v>
       </c>
-      <c r="DQ12" s="44">
+      <c r="DQ12" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR12" s="44">
         <v>95</v>
       </c>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="I13" s="12" t="s">
@@ -4958,55 +4986,58 @@
       </c>
       <c r="DI13" s="14">
         <v>108.7</v>
       </c>
       <c r="DJ13" s="14">
         <v>92.1</v>
       </c>
       <c r="DK13" s="16">
         <v>110.1</v>
       </c>
       <c r="DL13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM13" s="16">
         <v>95.4</v>
       </c>
       <c r="DN13" s="44">
         <v>111.6</v>
       </c>
       <c r="DO13" s="44">
         <v>90.3</v>
       </c>
       <c r="DP13" s="44">
         <v>102.6</v>
       </c>
-      <c r="DQ13" s="44">
+      <c r="DQ13" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR13" s="44">
         <v>96.7</v>
       </c>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="12">
         <v>91.2</v>
       </c>
       <c r="C14" s="10">
         <v>91</v>
       </c>
       <c r="D14" s="12">
         <v>104.3</v>
       </c>
       <c r="E14" s="12">
         <v>108.3</v>
       </c>
       <c r="F14" s="12">
         <v>97.3</v>
       </c>
       <c r="G14" s="12">
         <v>104.4</v>
       </c>
       <c r="H14" s="12">
         <v>102.4</v>
       </c>
       <c r="I14" s="12">
@@ -5323,55 +5354,58 @@
       </c>
       <c r="DI14" s="14">
         <v>103.3</v>
       </c>
       <c r="DJ14" s="14">
         <v>97.4</v>
       </c>
       <c r="DK14" s="16">
         <v>108</v>
       </c>
       <c r="DL14" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM14" s="16">
         <v>91.9</v>
       </c>
       <c r="DN14" s="44">
         <v>104.2</v>
       </c>
       <c r="DO14" s="44">
         <v>92.5</v>
       </c>
       <c r="DP14" s="44">
         <v>108.7</v>
       </c>
-      <c r="DQ14" s="44">
+      <c r="DQ14" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR14" s="44">
         <v>94.3</v>
       </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10">
         <v>80.900000000000006</v>
       </c>
       <c r="C15" s="11">
         <v>97.3</v>
       </c>
       <c r="D15" s="11">
         <v>106.4</v>
       </c>
       <c r="E15" s="10">
         <v>102.6</v>
       </c>
       <c r="F15" s="10">
         <v>106</v>
       </c>
       <c r="G15" s="10">
         <v>106.7</v>
       </c>
       <c r="H15" s="10">
         <v>102</v>
       </c>
       <c r="I15" s="10">
@@ -5688,55 +5722,58 @@
       </c>
       <c r="DI15" s="14">
         <v>105.7</v>
       </c>
       <c r="DJ15" s="14">
         <v>99.2</v>
       </c>
       <c r="DK15" s="16">
         <v>109.1</v>
       </c>
       <c r="DL15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM15" s="16">
         <v>92.3</v>
       </c>
       <c r="DN15" s="44">
         <v>102.8</v>
       </c>
       <c r="DO15" s="44">
         <v>96.9</v>
       </c>
       <c r="DP15" s="44">
         <v>107.5</v>
       </c>
-      <c r="DQ15" s="44">
+      <c r="DQ15" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR15" s="44">
         <v>92.3</v>
       </c>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="10">
         <v>86.1</v>
       </c>
       <c r="C16" s="11">
         <v>99.1</v>
       </c>
       <c r="D16" s="11">
         <v>103.4</v>
       </c>
       <c r="E16" s="11">
         <v>106.1</v>
       </c>
       <c r="F16" s="10">
         <v>103.1</v>
       </c>
       <c r="G16" s="11">
         <v>108.3</v>
       </c>
       <c r="H16" s="10">
         <v>102.7</v>
       </c>
       <c r="I16" s="10">
@@ -6053,55 +6090,58 @@
       </c>
       <c r="DI16" s="14">
         <v>107.7</v>
       </c>
       <c r="DJ16" s="14">
         <v>88.1</v>
       </c>
       <c r="DK16" s="16">
         <v>105.5</v>
       </c>
       <c r="DL16" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM16" s="16">
         <v>98.7</v>
       </c>
       <c r="DN16" s="44">
         <v>108.1</v>
       </c>
       <c r="DO16" s="44">
         <v>87</v>
       </c>
       <c r="DP16" s="44">
         <v>103.8</v>
       </c>
-      <c r="DQ16" s="44">
+      <c r="DQ16" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR16" s="44">
         <v>99.6</v>
       </c>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="10">
         <v>68.5</v>
       </c>
       <c r="C17" s="11">
         <v>102.1</v>
       </c>
       <c r="D17" s="11">
         <v>121.9</v>
       </c>
       <c r="E17" s="10">
         <v>99</v>
       </c>
       <c r="F17" s="10">
         <v>91</v>
       </c>
       <c r="G17" s="11">
         <v>114</v>
       </c>
       <c r="H17" s="10">
         <v>101.4</v>
       </c>
       <c r="I17" s="10">
@@ -6418,55 +6458,58 @@
       </c>
       <c r="DI17" s="14">
         <v>98.9</v>
       </c>
       <c r="DJ17" s="14">
         <v>96.7</v>
       </c>
       <c r="DK17" s="16">
         <v>104.5</v>
       </c>
       <c r="DL17" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM17" s="16">
         <v>99.2</v>
       </c>
       <c r="DN17" s="44">
         <v>98.4</v>
       </c>
       <c r="DO17" s="44">
         <v>93.8</v>
       </c>
       <c r="DP17" s="44">
         <v>105.7</v>
       </c>
-      <c r="DQ17" s="44">
+      <c r="DQ17" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR17" s="44">
         <v>97.2</v>
       </c>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="10">
         <v>86.7</v>
       </c>
       <c r="C18" s="10">
         <v>97.4</v>
       </c>
       <c r="D18" s="11">
         <v>106.9</v>
       </c>
       <c r="E18" s="10">
         <v>108</v>
       </c>
       <c r="F18" s="10">
         <v>101</v>
       </c>
       <c r="G18" s="10">
         <v>118.6</v>
       </c>
       <c r="H18" s="10">
         <v>94.5</v>
       </c>
       <c r="I18" s="10">
@@ -6781,55 +6824,58 @@
       </c>
       <c r="DI18" s="11" t="s">
         <v>33</v>
       </c>
       <c r="DJ18" s="11" t="s">
         <v>33</v>
       </c>
       <c r="DK18" s="10" t="s">
         <v>33</v>
       </c>
       <c r="DL18" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM18" s="10" t="s">
         <v>33</v>
       </c>
       <c r="DN18" s="10" t="s">
         <v>33</v>
       </c>
       <c r="DO18" s="10" t="s">
         <v>33</v>
       </c>
       <c r="DP18" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="DQ18" s="44" t="s">
+      <c r="DQ18" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR18" s="44" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="13">
         <v>74.099999999999994</v>
       </c>
       <c r="C19" s="12">
         <v>98.8</v>
       </c>
       <c r="D19" s="10">
         <v>107</v>
       </c>
       <c r="E19" s="12">
         <v>105.9</v>
       </c>
       <c r="F19" s="13">
         <v>101.4</v>
       </c>
       <c r="G19" s="12">
         <v>103.6</v>
       </c>
       <c r="H19" s="13">
         <v>101.5</v>
       </c>
       <c r="I19" s="13">
@@ -7146,55 +7192,58 @@
       </c>
       <c r="DI19" s="14">
         <v>101.9</v>
       </c>
       <c r="DJ19" s="14">
         <v>97.1</v>
       </c>
       <c r="DK19" s="16">
         <v>111.6</v>
       </c>
       <c r="DL19" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM19" s="16">
         <v>95.4</v>
       </c>
       <c r="DN19" s="44">
         <v>99.4</v>
       </c>
       <c r="DO19" s="44">
         <v>95.4</v>
       </c>
       <c r="DP19" s="44">
         <v>108.7</v>
       </c>
-      <c r="DQ19" s="44">
+      <c r="DQ19" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR19" s="44">
         <v>96.4</v>
       </c>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10">
         <v>85.5</v>
       </c>
       <c r="C20" s="11">
         <v>98.5</v>
       </c>
       <c r="D20" s="11">
         <v>102.6</v>
       </c>
       <c r="E20" s="10">
         <v>104.9</v>
       </c>
       <c r="F20" s="10">
         <v>103.8</v>
       </c>
       <c r="G20" s="10">
         <v>110</v>
       </c>
       <c r="H20" s="10">
         <v>97.6</v>
       </c>
       <c r="I20" s="10">
@@ -7511,55 +7560,58 @@
       </c>
       <c r="DI20" s="14">
         <v>107.5</v>
       </c>
       <c r="DJ20" s="14">
         <v>94.9</v>
       </c>
       <c r="DK20" s="16">
         <v>107.3</v>
       </c>
       <c r="DL20" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM20" s="16">
         <v>92.2</v>
       </c>
       <c r="DN20" s="44">
         <v>106.9</v>
       </c>
       <c r="DO20" s="44">
         <v>92.8</v>
       </c>
       <c r="DP20" s="44">
         <v>108.9</v>
       </c>
-      <c r="DQ20" s="44">
+      <c r="DQ20" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR20" s="44">
         <v>88.5</v>
       </c>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="21" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="21" t="s">
         <v>33</v>
       </c>
       <c r="G21" s="21" t="s">
         <v>33</v>
       </c>
       <c r="H21" s="21" t="s">
         <v>33</v>
       </c>
       <c r="I21" s="21" t="s">
@@ -7876,55 +7928,58 @@
       </c>
       <c r="DI21" s="14">
         <v>113.1</v>
       </c>
       <c r="DJ21" s="14">
         <v>80.7</v>
       </c>
       <c r="DK21" s="16">
         <v>111.5</v>
       </c>
       <c r="DL21" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM21" s="16">
         <v>99.1</v>
       </c>
       <c r="DN21" s="44">
         <v>109.4</v>
       </c>
       <c r="DO21" s="44">
         <v>80.2</v>
       </c>
       <c r="DP21" s="44">
         <v>109.1</v>
       </c>
-      <c r="DQ21" s="44">
+      <c r="DQ21" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR21" s="44">
         <v>99.4</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="21" t="s">
         <v>33</v>
       </c>
       <c r="F22" s="21" t="s">
         <v>33</v>
       </c>
       <c r="G22" s="21" t="s">
         <v>33</v>
       </c>
       <c r="H22" s="21" t="s">
         <v>33</v>
       </c>
       <c r="I22" s="21" t="s">
@@ -8241,55 +8296,58 @@
       </c>
       <c r="DI22" s="14">
         <v>102.8</v>
       </c>
       <c r="DJ22" s="14">
         <v>97.3</v>
       </c>
       <c r="DK22" s="16">
         <v>113.8</v>
       </c>
       <c r="DL22" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM22" s="16">
         <v>96.1</v>
       </c>
       <c r="DN22" s="44">
         <v>90.3</v>
       </c>
       <c r="DO22" s="44">
         <v>96.2</v>
       </c>
       <c r="DP22" s="44">
         <v>113.6</v>
       </c>
-      <c r="DQ22" s="44">
+      <c r="DQ22" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR22" s="44">
         <v>97.9</v>
       </c>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="16">
         <v>79.7</v>
       </c>
       <c r="C23" s="12">
         <v>100.4</v>
       </c>
       <c r="D23" s="12">
         <v>103.3</v>
       </c>
       <c r="E23" s="12">
         <v>105.1</v>
       </c>
       <c r="F23" s="12">
         <v>102.1</v>
       </c>
       <c r="G23" s="12">
         <v>108.9</v>
       </c>
       <c r="H23" s="12">
         <v>100.6</v>
       </c>
       <c r="I23" s="12">
@@ -8606,55 +8664,58 @@
       </c>
       <c r="DI23" s="14">
         <v>97.6</v>
       </c>
       <c r="DJ23" s="14">
         <v>94.4</v>
       </c>
       <c r="DK23" s="16">
         <v>112.5</v>
       </c>
       <c r="DL23" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM23" s="16">
         <v>94.6</v>
       </c>
       <c r="DN23" s="44">
         <v>99.7</v>
       </c>
       <c r="DO23" s="44">
         <v>93.6</v>
       </c>
       <c r="DP23" s="44">
         <v>111</v>
       </c>
-      <c r="DQ23" s="44">
+      <c r="DQ23" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR23" s="44">
         <v>93.9</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="10">
         <v>61.2</v>
       </c>
       <c r="C24" s="10">
         <v>99.9</v>
       </c>
       <c r="D24" s="11">
         <v>115.3</v>
       </c>
       <c r="E24" s="11">
         <v>97.8</v>
       </c>
       <c r="F24" s="10">
         <v>98.5</v>
       </c>
       <c r="G24" s="11">
         <v>113.7</v>
       </c>
       <c r="H24" s="10">
         <v>101.7</v>
       </c>
       <c r="I24" s="10">
@@ -8971,55 +9032,58 @@
       </c>
       <c r="DI24" s="14">
         <v>102.6</v>
       </c>
       <c r="DJ24" s="14">
         <v>94.8</v>
       </c>
       <c r="DK24" s="16">
         <v>117.3</v>
       </c>
       <c r="DL24" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM24" s="16">
         <v>88.8</v>
       </c>
       <c r="DN24" s="44">
         <v>103.1</v>
       </c>
       <c r="DO24" s="44">
         <v>93.2</v>
       </c>
       <c r="DP24" s="44">
         <v>113.5</v>
       </c>
-      <c r="DQ24" s="44">
+      <c r="DQ24" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR24" s="44">
         <v>90</v>
       </c>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="10">
         <v>77.599999999999994</v>
       </c>
       <c r="C25" s="11">
         <v>99.8</v>
       </c>
       <c r="D25" s="10">
         <v>109</v>
       </c>
       <c r="E25" s="11">
         <v>103.1</v>
       </c>
       <c r="F25" s="10">
         <v>95</v>
       </c>
       <c r="G25" s="11">
         <v>108.2</v>
       </c>
       <c r="H25" s="10">
         <v>99.2</v>
       </c>
       <c r="I25" s="10">
@@ -9336,55 +9400,58 @@
       </c>
       <c r="DI25" s="14">
         <v>104.1</v>
       </c>
       <c r="DJ25" s="14">
         <v>96.2</v>
       </c>
       <c r="DK25" s="16">
         <v>111.1</v>
       </c>
       <c r="DL25" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM25" s="16">
         <v>93.5</v>
       </c>
       <c r="DN25" s="44">
         <v>102.2</v>
       </c>
       <c r="DO25" s="44">
         <v>96.6</v>
       </c>
       <c r="DP25" s="44">
         <v>108.4</v>
       </c>
-      <c r="DQ25" s="44">
+      <c r="DQ25" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR25" s="44">
         <v>92.9</v>
       </c>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="23" t="s">
         <v>33</v>
       </c>
       <c r="F26" s="23" t="s">
         <v>33</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="23" t="s">
         <v>33</v>
       </c>
       <c r="I26" s="23" t="s">
@@ -9701,227 +9768,231 @@
       </c>
       <c r="DI26" s="14">
         <v>106.6</v>
       </c>
       <c r="DJ26" s="14">
         <v>97.8</v>
       </c>
       <c r="DK26" s="16">
         <v>104.3</v>
       </c>
       <c r="DL26" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM26" s="16">
         <v>94.1</v>
       </c>
       <c r="DN26" s="44">
         <v>103.8</v>
       </c>
       <c r="DO26" s="44">
         <v>95</v>
       </c>
       <c r="DP26" s="44">
         <v>105.7</v>
       </c>
-      <c r="DQ26" s="44">
+      <c r="DQ26" s="12" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR26" s="44">
         <v>93.8</v>
       </c>
     </row>
-    <row r="30" spans="1:121" ht="24" customHeight="1">
+    <row r="30" spans="1:122" ht="24" customHeight="1">
       <c r="A30" s="37" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="25"/>
       <c r="C30" s="25"/>
       <c r="D30" s="25"/>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="25"/>
       <c r="I30" s="25"/>
       <c r="J30" s="25"/>
     </row>
-    <row r="32" spans="1:121">
-[...1 lines deleted...]
-      <c r="B32" s="64">
+    <row r="32" spans="1:122">
+      <c r="A32" s="64"/>
+      <c r="B32" s="65">
         <v>2010</v>
       </c>
-      <c r="C32" s="65"/>
-[...11 lines deleted...]
-      <c r="O32" s="64">
+      <c r="C32" s="66"/>
+      <c r="D32" s="66"/>
+      <c r="E32" s="66"/>
+      <c r="F32" s="66"/>
+      <c r="G32" s="66"/>
+      <c r="H32" s="66"/>
+      <c r="I32" s="66"/>
+      <c r="J32" s="66"/>
+      <c r="K32" s="66"/>
+      <c r="L32" s="66"/>
+      <c r="M32" s="66"/>
+      <c r="N32" s="67"/>
+      <c r="O32" s="65">
         <v>2011</v>
       </c>
-      <c r="P32" s="65"/>
-[...11 lines deleted...]
-      <c r="AB32" s="64">
+      <c r="P32" s="66"/>
+      <c r="Q32" s="66"/>
+      <c r="R32" s="66"/>
+      <c r="S32" s="66"/>
+      <c r="T32" s="66"/>
+      <c r="U32" s="66"/>
+      <c r="V32" s="66"/>
+      <c r="W32" s="66"/>
+      <c r="X32" s="66"/>
+      <c r="Y32" s="66"/>
+      <c r="Z32" s="66"/>
+      <c r="AA32" s="67"/>
+      <c r="AB32" s="65">
         <v>2012</v>
       </c>
-      <c r="AC32" s="65"/>
-[...11 lines deleted...]
-      <c r="AO32" s="64">
+      <c r="AC32" s="66"/>
+      <c r="AD32" s="66"/>
+      <c r="AE32" s="66"/>
+      <c r="AF32" s="66"/>
+      <c r="AG32" s="66"/>
+      <c r="AH32" s="66"/>
+      <c r="AI32" s="66"/>
+      <c r="AJ32" s="66"/>
+      <c r="AK32" s="66"/>
+      <c r="AL32" s="66"/>
+      <c r="AM32" s="66"/>
+      <c r="AN32" s="67"/>
+      <c r="AO32" s="65">
         <v>2013</v>
       </c>
-      <c r="AP32" s="65"/>
-[...11 lines deleted...]
-      <c r="BB32" s="64">
+      <c r="AP32" s="66"/>
+      <c r="AQ32" s="66"/>
+      <c r="AR32" s="66"/>
+      <c r="AS32" s="66"/>
+      <c r="AT32" s="66"/>
+      <c r="AU32" s="66"/>
+      <c r="AV32" s="66"/>
+      <c r="AW32" s="66"/>
+      <c r="AX32" s="66"/>
+      <c r="AY32" s="66"/>
+      <c r="AZ32" s="66"/>
+      <c r="BA32" s="67"/>
+      <c r="BB32" s="65">
         <v>2014</v>
       </c>
-      <c r="BC32" s="65"/>
-[...11 lines deleted...]
-      <c r="BO32" s="64">
+      <c r="BC32" s="66"/>
+      <c r="BD32" s="66"/>
+      <c r="BE32" s="66"/>
+      <c r="BF32" s="66"/>
+      <c r="BG32" s="66"/>
+      <c r="BH32" s="66"/>
+      <c r="BI32" s="66"/>
+      <c r="BJ32" s="66"/>
+      <c r="BK32" s="66"/>
+      <c r="BL32" s="66"/>
+      <c r="BM32" s="66"/>
+      <c r="BN32" s="67"/>
+      <c r="BO32" s="65">
         <v>2015</v>
       </c>
-      <c r="BP32" s="65"/>
-[...3 lines deleted...]
-      <c r="BT32" s="64">
+      <c r="BP32" s="66"/>
+      <c r="BQ32" s="66"/>
+      <c r="BR32" s="66"/>
+      <c r="BS32" s="67"/>
+      <c r="BT32" s="65">
         <v>2016</v>
       </c>
-      <c r="BU32" s="65"/>
-[...3 lines deleted...]
-      <c r="BY32" s="64">
+      <c r="BU32" s="66"/>
+      <c r="BV32" s="66"/>
+      <c r="BW32" s="66"/>
+      <c r="BX32" s="67"/>
+      <c r="BY32" s="65">
         <v>2017</v>
       </c>
-      <c r="BZ32" s="65"/>
-[...3 lines deleted...]
-      <c r="CD32" s="64">
+      <c r="BZ32" s="66"/>
+      <c r="CA32" s="66"/>
+      <c r="CB32" s="66"/>
+      <c r="CC32" s="67"/>
+      <c r="CD32" s="65">
         <v>2018</v>
       </c>
-      <c r="CE32" s="65"/>
-[...3 lines deleted...]
-      <c r="CI32" s="64">
+      <c r="CE32" s="66"/>
+      <c r="CF32" s="66"/>
+      <c r="CG32" s="66"/>
+      <c r="CH32" s="67"/>
+      <c r="CI32" s="65">
         <v>2019</v>
       </c>
-      <c r="CJ32" s="65"/>
-[...3 lines deleted...]
-      <c r="CN32" s="64">
+      <c r="CJ32" s="66"/>
+      <c r="CK32" s="66"/>
+      <c r="CL32" s="66"/>
+      <c r="CM32" s="67"/>
+      <c r="CN32" s="65">
         <v>2020</v>
       </c>
-      <c r="CO32" s="65"/>
-[...3 lines deleted...]
-      <c r="CS32" s="64">
+      <c r="CO32" s="66"/>
+      <c r="CP32" s="66"/>
+      <c r="CQ32" s="66"/>
+      <c r="CR32" s="67"/>
+      <c r="CS32" s="65">
         <v>2021</v>
       </c>
-      <c r="CT32" s="65"/>
-[...3 lines deleted...]
-      <c r="CX32" s="64">
+      <c r="CT32" s="66"/>
+      <c r="CU32" s="66"/>
+      <c r="CV32" s="66"/>
+      <c r="CW32" s="67"/>
+      <c r="CX32" s="65">
         <v>2022</v>
       </c>
-      <c r="CY32" s="65"/>
-[...3 lines deleted...]
-      <c r="DC32" s="64">
+      <c r="CY32" s="66"/>
+      <c r="CZ32" s="66"/>
+      <c r="DA32" s="66"/>
+      <c r="DB32" s="67"/>
+      <c r="DC32" s="65">
         <v>2023</v>
       </c>
-      <c r="DD32" s="65"/>
-[...3 lines deleted...]
-      <c r="DH32" s="67">
+      <c r="DD32" s="66"/>
+      <c r="DE32" s="66"/>
+      <c r="DF32" s="66"/>
+      <c r="DG32" s="67"/>
+      <c r="DH32" s="71">
         <v>2024</v>
       </c>
-      <c r="DI32" s="68"/>
-[...3 lines deleted...]
-      <c r="DM32" s="63">
+      <c r="DI32" s="72"/>
+      <c r="DJ32" s="72"/>
+      <c r="DK32" s="72"/>
+      <c r="DL32" s="73"/>
+      <c r="DM32" s="71">
         <v>2025</v>
       </c>
-      <c r="DN32" s="63"/>
-[...2 lines deleted...]
-      <c r="DQ32" s="60">
+      <c r="DN32" s="72"/>
+      <c r="DO32" s="72"/>
+      <c r="DP32" s="72"/>
+      <c r="DQ32" s="73"/>
+      <c r="DR32" s="60">
         <v>2026</v>
       </c>
     </row>
-    <row r="33" spans="1:121" ht="22.5">
-      <c r="A33" s="62"/>
+    <row r="33" spans="1:122" ht="22.5">
+      <c r="A33" s="64"/>
       <c r="B33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>20</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>21</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>22</v>
       </c>
       <c r="I33" s="5" t="s">
         <v>23</v>
       </c>
       <c r="J33" s="5" t="s">
@@ -10235,166 +10306,169 @@
       </c>
       <c r="DI33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="DJ33" s="6" t="s">
         <v>30</v>
       </c>
       <c r="DK33" s="6" t="s">
         <v>31</v>
       </c>
       <c r="DL33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="DM33" s="6" t="s">
         <v>28</v>
       </c>
       <c r="DN33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="DO33" s="6" t="s">
         <v>30</v>
       </c>
       <c r="DP33" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="DQ33" s="60" t="s">
+      <c r="DQ33" s="62" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR33" s="60" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="34" spans="1:121">
+    <row r="34" spans="1:122">
       <c r="A34" s="5"/>
-      <c r="B34" s="70"/>
-[...101 lines deleted...]
-      <c r="CZ34" s="71"/>
+      <c r="B34" s="69"/>
+      <c r="C34" s="70"/>
+      <c r="D34" s="70"/>
+      <c r="E34" s="70"/>
+      <c r="F34" s="70"/>
+      <c r="G34" s="70"/>
+      <c r="H34" s="70"/>
+      <c r="I34" s="70"/>
+      <c r="J34" s="70"/>
+      <c r="K34" s="70"/>
+      <c r="L34" s="70"/>
+      <c r="M34" s="70"/>
+      <c r="N34" s="70"/>
+      <c r="O34" s="70"/>
+      <c r="P34" s="70"/>
+      <c r="Q34" s="70"/>
+      <c r="R34" s="70"/>
+      <c r="S34" s="70"/>
+      <c r="T34" s="70"/>
+      <c r="U34" s="70"/>
+      <c r="V34" s="70"/>
+      <c r="W34" s="70"/>
+      <c r="X34" s="70"/>
+      <c r="Y34" s="70"/>
+      <c r="Z34" s="70"/>
+      <c r="AA34" s="70"/>
+      <c r="AB34" s="70"/>
+      <c r="AC34" s="70"/>
+      <c r="AD34" s="70"/>
+      <c r="AE34" s="70"/>
+      <c r="AF34" s="70"/>
+      <c r="AG34" s="70"/>
+      <c r="AH34" s="70"/>
+      <c r="AI34" s="70"/>
+      <c r="AJ34" s="70"/>
+      <c r="AK34" s="70"/>
+      <c r="AL34" s="70"/>
+      <c r="AM34" s="70"/>
+      <c r="AN34" s="70"/>
+      <c r="AO34" s="70"/>
+      <c r="AP34" s="70"/>
+      <c r="AQ34" s="70"/>
+      <c r="AR34" s="70"/>
+      <c r="AS34" s="70"/>
+      <c r="AT34" s="70"/>
+      <c r="AU34" s="70"/>
+      <c r="AV34" s="70"/>
+      <c r="AW34" s="70"/>
+      <c r="AX34" s="70"/>
+      <c r="AY34" s="70"/>
+      <c r="AZ34" s="70"/>
+      <c r="BA34" s="70"/>
+      <c r="BB34" s="70"/>
+      <c r="BC34" s="70"/>
+      <c r="BD34" s="70"/>
+      <c r="BE34" s="70"/>
+      <c r="BF34" s="70"/>
+      <c r="BG34" s="70"/>
+      <c r="BH34" s="70"/>
+      <c r="BI34" s="70"/>
+      <c r="BJ34" s="70"/>
+      <c r="BK34" s="70"/>
+      <c r="BL34" s="70"/>
+      <c r="BM34" s="70"/>
+      <c r="BN34" s="70"/>
+      <c r="BO34" s="70"/>
+      <c r="BP34" s="70"/>
+      <c r="BQ34" s="70"/>
+      <c r="BR34" s="70"/>
+      <c r="BS34" s="70"/>
+      <c r="BT34" s="70"/>
+      <c r="BU34" s="70"/>
+      <c r="BV34" s="70"/>
+      <c r="BW34" s="70"/>
+      <c r="BX34" s="70"/>
+      <c r="BY34" s="70"/>
+      <c r="BZ34" s="70"/>
+      <c r="CA34" s="70"/>
+      <c r="CB34" s="70"/>
+      <c r="CC34" s="70"/>
+      <c r="CD34" s="70"/>
+      <c r="CE34" s="70"/>
+      <c r="CF34" s="70"/>
+      <c r="CG34" s="70"/>
+      <c r="CH34" s="70"/>
+      <c r="CI34" s="70"/>
+      <c r="CJ34" s="70"/>
+      <c r="CK34" s="70"/>
+      <c r="CL34" s="70"/>
+      <c r="CM34" s="70"/>
+      <c r="CN34" s="70"/>
+      <c r="CO34" s="70"/>
+      <c r="CP34" s="70"/>
+      <c r="CQ34" s="70"/>
+      <c r="CR34" s="70"/>
+      <c r="CS34" s="70"/>
+      <c r="CT34" s="70"/>
+      <c r="CU34" s="70"/>
+      <c r="CV34" s="70"/>
+      <c r="CW34" s="70"/>
+      <c r="CX34" s="70"/>
+      <c r="CY34" s="70"/>
+      <c r="CZ34" s="70"/>
       <c r="DA34" s="4"/>
       <c r="DB34" s="4"/>
       <c r="DC34" s="4"/>
       <c r="DD34" s="4"/>
       <c r="DE34" s="7"/>
     </row>
-    <row r="35" spans="1:121">
+    <row r="35" spans="1:122">
       <c r="A35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B35" s="29">
         <v>101.2</v>
       </c>
       <c r="C35" s="29">
         <v>99.9</v>
       </c>
       <c r="D35" s="29">
         <v>102.2</v>
       </c>
       <c r="E35" s="29">
         <v>108.5</v>
       </c>
       <c r="F35" s="29">
         <v>107.5</v>
       </c>
       <c r="G35" s="29">
         <v>110.4</v>
       </c>
       <c r="H35" s="29">
         <v>110.6</v>
       </c>
       <c r="I35" s="29">
@@ -10711,55 +10785,58 @@
       </c>
       <c r="DI35" s="17">
         <v>101.7</v>
       </c>
       <c r="DJ35" s="17">
         <v>102.7</v>
       </c>
       <c r="DK35" s="54">
         <v>101.8</v>
       </c>
       <c r="DL35" s="54">
         <v>102.4</v>
       </c>
       <c r="DM35" s="54">
         <v>101.2</v>
       </c>
       <c r="DN35" s="44">
         <v>100</v>
       </c>
       <c r="DO35" s="44">
         <v>98</v>
       </c>
       <c r="DP35" s="44">
         <v>96.8</v>
       </c>
-      <c r="DQ35" s="44">
+      <c r="DQ35" s="54">
+        <v>98.3</v>
+      </c>
+      <c r="DR35" s="44">
         <v>97.7</v>
       </c>
     </row>
-    <row r="36" spans="1:121">
+    <row r="36" spans="1:122">
       <c r="A36" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="F36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="G36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="H36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="I36" s="21" t="s">
@@ -11070,55 +11147,58 @@
       </c>
       <c r="DI36" s="15">
         <v>104</v>
       </c>
       <c r="DJ36" s="17">
         <v>105.4</v>
       </c>
       <c r="DK36" s="54">
         <v>102.5</v>
       </c>
       <c r="DL36" s="54">
         <v>104.3</v>
       </c>
       <c r="DM36" s="54">
         <v>100.6</v>
       </c>
       <c r="DN36" s="44">
         <v>100.9</v>
       </c>
       <c r="DO36" s="44">
         <v>99.5</v>
       </c>
       <c r="DP36" s="44">
         <v>99.9</v>
       </c>
-      <c r="DQ36" s="44">
+      <c r="DQ36" s="54">
+        <v>100.1</v>
+      </c>
+      <c r="DR36" s="44">
         <v>102.4</v>
       </c>
     </row>
-    <row r="37" spans="1:121">
+    <row r="37" spans="1:122">
       <c r="A37" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="29">
         <v>100.4</v>
       </c>
       <c r="C37" s="29">
         <v>99.1</v>
       </c>
       <c r="D37" s="29">
         <v>97.5</v>
       </c>
       <c r="E37" s="29">
         <v>103.4</v>
       </c>
       <c r="F37" s="29">
         <v>105</v>
       </c>
       <c r="G37" s="29">
         <v>106.7</v>
       </c>
       <c r="H37" s="29">
         <v>106.9</v>
       </c>
       <c r="I37" s="29">
@@ -11435,55 +11515,58 @@
       </c>
       <c r="DI37" s="15">
         <v>101.7</v>
       </c>
       <c r="DJ37" s="17">
         <v>103.6</v>
       </c>
       <c r="DK37" s="54">
         <v>94.8</v>
       </c>
       <c r="DL37" s="54">
         <v>100.7</v>
       </c>
       <c r="DM37" s="54">
         <v>98.9</v>
       </c>
       <c r="DN37" s="44">
         <v>99.3</v>
       </c>
       <c r="DO37" s="44">
         <v>98.9</v>
       </c>
       <c r="DP37" s="44">
         <v>103.3</v>
       </c>
-      <c r="DQ37" s="44">
+      <c r="DQ37" s="54">
+        <v>101</v>
+      </c>
+      <c r="DR37" s="44">
         <v>97.6</v>
       </c>
     </row>
-    <row r="38" spans="1:121">
+    <row r="38" spans="1:122">
       <c r="A38" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="29">
         <v>97.3</v>
       </c>
       <c r="C38" s="29">
         <v>97.3</v>
       </c>
       <c r="D38" s="29">
         <v>101.2</v>
       </c>
       <c r="E38" s="29">
         <v>106.3</v>
       </c>
       <c r="F38" s="29">
         <v>107.3</v>
       </c>
       <c r="G38" s="29">
         <v>109.7</v>
       </c>
       <c r="H38" s="29">
         <v>110.9</v>
       </c>
       <c r="I38" s="29">
@@ -11800,55 +11883,58 @@
       </c>
       <c r="DI38" s="15">
         <v>105.3</v>
       </c>
       <c r="DJ38" s="17">
         <v>105.2</v>
       </c>
       <c r="DK38" s="54">
         <v>103.7</v>
       </c>
       <c r="DL38" s="54">
         <v>105.9</v>
       </c>
       <c r="DM38" s="54">
         <v>101.8</v>
       </c>
       <c r="DN38" s="44">
         <v>98.6</v>
       </c>
       <c r="DO38" s="44">
         <v>96.6</v>
       </c>
       <c r="DP38" s="44">
         <v>95.5</v>
       </c>
-      <c r="DQ38" s="44">
+      <c r="DQ38" s="54">
+        <v>96</v>
+      </c>
+      <c r="DR38" s="44">
         <v>97.8</v>
       </c>
     </row>
-    <row r="39" spans="1:121">
+    <row r="39" spans="1:122">
       <c r="A39" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B39" s="29">
         <v>104.4</v>
       </c>
       <c r="C39" s="29">
         <v>104.1</v>
       </c>
       <c r="D39" s="29">
         <v>101.7</v>
       </c>
       <c r="E39" s="29">
         <v>105.7</v>
       </c>
       <c r="F39" s="29">
         <v>111.9</v>
       </c>
       <c r="G39" s="29">
         <v>112</v>
       </c>
       <c r="H39" s="29">
         <v>113.4</v>
       </c>
       <c r="I39" s="29">
@@ -12165,55 +12251,58 @@
       </c>
       <c r="DI39" s="15">
         <v>102.2</v>
       </c>
       <c r="DJ39" s="17">
         <v>107.2</v>
       </c>
       <c r="DK39" s="54">
         <v>104.1</v>
       </c>
       <c r="DL39" s="54">
         <v>104.8</v>
       </c>
       <c r="DM39" s="54">
         <v>102.1</v>
       </c>
       <c r="DN39" s="44">
         <v>104.9</v>
       </c>
       <c r="DO39" s="44">
         <v>99.6</v>
       </c>
       <c r="DP39" s="44">
         <v>96.9</v>
       </c>
-      <c r="DQ39" s="44">
+      <c r="DQ39" s="54">
+        <v>100.6</v>
+      </c>
+      <c r="DR39" s="44">
         <v>99</v>
       </c>
     </row>
-    <row r="40" spans="1:121">
+    <row r="40" spans="1:122">
       <c r="A40" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B40" s="29">
         <v>107.4</v>
       </c>
       <c r="C40" s="29">
         <v>104</v>
       </c>
       <c r="D40" s="29">
         <v>101.7</v>
       </c>
       <c r="E40" s="29">
         <v>102.1</v>
       </c>
       <c r="F40" s="29">
         <v>102.2</v>
       </c>
       <c r="G40" s="29">
         <v>108.1</v>
       </c>
       <c r="H40" s="29">
         <v>111.2</v>
       </c>
       <c r="I40" s="29">
@@ -12530,55 +12619,58 @@
       </c>
       <c r="DI40" s="15">
         <v>95.4</v>
       </c>
       <c r="DJ40" s="17">
         <v>96.1</v>
       </c>
       <c r="DK40" s="54">
         <v>99.8</v>
       </c>
       <c r="DL40" s="54">
         <v>95.6</v>
       </c>
       <c r="DM40" s="54">
         <v>96.1</v>
       </c>
       <c r="DN40" s="44">
         <v>88.8</v>
       </c>
       <c r="DO40" s="44">
         <v>84.8</v>
       </c>
       <c r="DP40" s="44">
         <v>83.7</v>
       </c>
-      <c r="DQ40" s="44">
+      <c r="DQ40" s="54">
+        <v>86.7</v>
+      </c>
+      <c r="DR40" s="44">
         <v>91.8</v>
       </c>
     </row>
-    <row r="41" spans="1:121">
+    <row r="41" spans="1:122">
       <c r="A41" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="29">
         <v>106.5</v>
       </c>
       <c r="C41" s="29">
         <v>101.9</v>
       </c>
       <c r="D41" s="29">
         <v>106.5</v>
       </c>
       <c r="E41" s="29">
         <v>112</v>
       </c>
       <c r="F41" s="29">
         <v>110</v>
       </c>
       <c r="G41" s="29">
         <v>104.9</v>
       </c>
       <c r="H41" s="29">
         <v>106</v>
       </c>
       <c r="I41" s="29">
@@ -12895,55 +12987,58 @@
       </c>
       <c r="DI41" s="15">
         <v>99.5</v>
       </c>
       <c r="DJ41" s="17">
         <v>99.4</v>
       </c>
       <c r="DK41" s="54">
         <v>98.1</v>
       </c>
       <c r="DL41" s="54">
         <v>102.1</v>
       </c>
       <c r="DM41" s="54">
         <v>94.8</v>
       </c>
       <c r="DN41" s="44">
         <v>99</v>
       </c>
       <c r="DO41" s="44">
         <v>95.1</v>
       </c>
       <c r="DP41" s="44">
         <v>93.9</v>
       </c>
-      <c r="DQ41" s="44">
+      <c r="DQ41" s="54">
+        <v>94.6</v>
+      </c>
+      <c r="DR41" s="44">
         <v>96.4</v>
       </c>
     </row>
-    <row r="42" spans="1:121">
+    <row r="42" spans="1:122">
       <c r="A42" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="29">
         <v>98.4</v>
       </c>
       <c r="C42" s="29">
         <v>96</v>
       </c>
       <c r="D42" s="29">
         <v>97.4</v>
       </c>
       <c r="E42" s="29">
         <v>107.3</v>
       </c>
       <c r="F42" s="29">
         <v>109.2</v>
       </c>
       <c r="G42" s="29">
         <v>114.2</v>
       </c>
       <c r="H42" s="29">
         <v>114.7</v>
       </c>
       <c r="I42" s="29">
@@ -13260,55 +13355,58 @@
       </c>
       <c r="DI42" s="15">
         <v>102.9</v>
       </c>
       <c r="DJ42" s="17">
         <v>101.1</v>
       </c>
       <c r="DK42" s="54">
         <v>102.1</v>
       </c>
       <c r="DL42" s="54">
         <v>103.6</v>
       </c>
       <c r="DM42" s="54">
         <v>101.6</v>
       </c>
       <c r="DN42" s="44">
         <v>100.3</v>
       </c>
       <c r="DO42" s="44">
         <v>99.5</v>
       </c>
       <c r="DP42" s="44">
         <v>96</v>
       </c>
-      <c r="DQ42" s="44">
+      <c r="DQ42" s="54">
+        <v>99.2</v>
+      </c>
+      <c r="DR42" s="44">
         <v>95.6</v>
       </c>
     </row>
-    <row r="43" spans="1:121">
+    <row r="43" spans="1:122">
       <c r="A43" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C43" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D43" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E43" s="21" t="s">
         <v>33</v>
       </c>
       <c r="F43" s="21" t="s">
         <v>33</v>
       </c>
       <c r="G43" s="21" t="s">
         <v>33</v>
       </c>
       <c r="H43" s="21" t="s">
         <v>33</v>
       </c>
       <c r="I43" s="21" t="s">
@@ -13579,55 +13677,58 @@
       </c>
       <c r="DI43" s="15">
         <v>100.6</v>
       </c>
       <c r="DJ43" s="17">
         <v>99.6</v>
       </c>
       <c r="DK43" s="54">
         <v>100.7</v>
       </c>
       <c r="DL43" s="54">
         <v>100</v>
       </c>
       <c r="DM43" s="54">
         <v>105.1</v>
       </c>
       <c r="DN43" s="44">
         <v>108</v>
       </c>
       <c r="DO43" s="44">
         <v>105.9</v>
       </c>
       <c r="DP43" s="44">
         <v>98.8</v>
       </c>
-      <c r="DQ43" s="44">
+      <c r="DQ43" s="54">
+        <v>102.5</v>
+      </c>
+      <c r="DR43" s="44">
         <v>100</v>
       </c>
     </row>
-    <row r="44" spans="1:121">
+    <row r="44" spans="1:122">
       <c r="A44" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="29">
         <v>109.8</v>
       </c>
       <c r="C44" s="29">
         <v>100.7</v>
       </c>
       <c r="D44" s="29">
         <v>98.7</v>
       </c>
       <c r="E44" s="29">
         <v>111.2</v>
       </c>
       <c r="F44" s="29">
         <v>107.1</v>
       </c>
       <c r="G44" s="29">
         <v>106.4</v>
       </c>
       <c r="H44" s="29">
         <v>111.2</v>
       </c>
       <c r="I44" s="29">
@@ -13944,55 +14045,58 @@
       </c>
       <c r="DI44" s="15">
         <v>100</v>
       </c>
       <c r="DJ44" s="17">
         <v>103.7</v>
       </c>
       <c r="DK44" s="54">
         <v>103.8</v>
       </c>
       <c r="DL44" s="54">
         <v>102.2</v>
       </c>
       <c r="DM44" s="54">
         <v>100</v>
       </c>
       <c r="DN44" s="44">
         <v>100.9</v>
       </c>
       <c r="DO44" s="44">
         <v>95.6</v>
       </c>
       <c r="DP44" s="44">
         <v>96.3</v>
       </c>
-      <c r="DQ44" s="44">
+      <c r="DQ44" s="54">
+        <v>98.4</v>
+      </c>
+      <c r="DR44" s="44">
         <v>98.8</v>
       </c>
     </row>
-    <row r="45" spans="1:121">
+    <row r="45" spans="1:122">
       <c r="A45" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="29">
         <v>103.8</v>
       </c>
       <c r="C45" s="29">
         <v>102.5</v>
       </c>
       <c r="D45" s="29">
         <v>102.8</v>
       </c>
       <c r="E45" s="29">
         <v>109.2</v>
       </c>
       <c r="F45" s="29">
         <v>110.7</v>
       </c>
       <c r="G45" s="29">
         <v>113.6</v>
       </c>
       <c r="H45" s="29">
         <v>114.4</v>
       </c>
       <c r="I45" s="29">
@@ -14309,55 +14413,58 @@
       </c>
       <c r="DI45" s="15">
         <v>103.9</v>
       </c>
       <c r="DJ45" s="17">
         <v>105.8</v>
       </c>
       <c r="DK45" s="54">
         <v>104.4</v>
       </c>
       <c r="DL45" s="54">
         <v>105.2</v>
       </c>
       <c r="DM45" s="54">
         <v>105.5</v>
       </c>
       <c r="DN45" s="44">
         <v>102.7</v>
       </c>
       <c r="DO45" s="44">
         <v>100.3</v>
       </c>
       <c r="DP45" s="44">
         <v>98.9</v>
       </c>
-      <c r="DQ45" s="44">
+      <c r="DQ45" s="54">
+        <v>101.2</v>
+      </c>
+      <c r="DR45" s="44">
         <v>98.9</v>
       </c>
     </row>
-    <row r="46" spans="1:121">
+    <row r="46" spans="1:122">
       <c r="A46" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="29">
         <v>99.5</v>
       </c>
       <c r="C46" s="29">
         <v>102.3</v>
       </c>
       <c r="D46" s="29">
         <v>103.7</v>
       </c>
       <c r="E46" s="29">
         <v>105.8</v>
       </c>
       <c r="F46" s="29">
         <v>107.2</v>
       </c>
       <c r="G46" s="29">
         <v>107.9</v>
       </c>
       <c r="H46" s="29">
         <v>109.8</v>
       </c>
       <c r="I46" s="29">
@@ -14674,55 +14781,58 @@
       </c>
       <c r="DI46" s="15">
         <v>101.7</v>
       </c>
       <c r="DJ46" s="17">
         <v>99.4</v>
       </c>
       <c r="DK46" s="54">
         <v>99.4</v>
       </c>
       <c r="DL46" s="54">
         <v>101.8</v>
       </c>
       <c r="DM46" s="54">
         <v>98.8</v>
       </c>
       <c r="DN46" s="44">
         <v>99.2</v>
       </c>
       <c r="DO46" s="44">
         <v>98</v>
       </c>
       <c r="DP46" s="44">
         <v>96.4</v>
       </c>
-      <c r="DQ46" s="44">
+      <c r="DQ46" s="54">
+        <v>97.4</v>
+      </c>
+      <c r="DR46" s="44">
         <v>97.2</v>
       </c>
     </row>
-    <row r="47" spans="1:121">
+    <row r="47" spans="1:122">
       <c r="A47" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="29">
         <v>109.3</v>
       </c>
       <c r="C47" s="29">
         <v>103.8</v>
       </c>
       <c r="D47" s="29">
         <v>112</v>
       </c>
       <c r="E47" s="29">
         <v>116</v>
       </c>
       <c r="F47" s="29">
         <v>110.3</v>
       </c>
       <c r="G47" s="29">
         <v>117.7</v>
       </c>
       <c r="H47" s="29">
         <v>119.1</v>
       </c>
       <c r="I47" s="29">
@@ -15039,55 +15149,58 @@
       </c>
       <c r="DI47" s="15">
         <v>99</v>
       </c>
       <c r="DJ47" s="17">
         <v>99.7</v>
       </c>
       <c r="DK47" s="54">
         <v>99.3</v>
       </c>
       <c r="DL47" s="54">
         <v>98.7</v>
       </c>
       <c r="DM47" s="54">
         <v>99.2</v>
       </c>
       <c r="DN47" s="44">
         <v>98.8</v>
       </c>
       <c r="DO47" s="44">
         <v>95.8</v>
       </c>
       <c r="DP47" s="44">
         <v>96.9</v>
       </c>
-      <c r="DQ47" s="44">
+      <c r="DQ47" s="54">
+        <v>97</v>
+      </c>
+      <c r="DR47" s="44">
         <v>94.9</v>
       </c>
     </row>
-    <row r="48" spans="1:121">
+    <row r="48" spans="1:122">
       <c r="A48" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="29">
         <v>101.9</v>
       </c>
       <c r="C48" s="29">
         <v>99.8</v>
       </c>
       <c r="D48" s="29">
         <v>101.3</v>
       </c>
       <c r="E48" s="29">
         <v>110.2</v>
       </c>
       <c r="F48" s="29">
         <v>111.7</v>
       </c>
       <c r="G48" s="29">
         <v>115.2</v>
       </c>
       <c r="H48" s="29">
         <v>115.2</v>
       </c>
       <c r="I48" s="29">
@@ -15404,55 +15517,58 @@
       </c>
       <c r="DI48" s="19" t="s">
         <v>33</v>
       </c>
       <c r="DJ48" s="19" t="s">
         <v>33</v>
       </c>
       <c r="DK48" s="26" t="s">
         <v>33</v>
       </c>
       <c r="DL48" s="26" t="s">
         <v>33</v>
       </c>
       <c r="DM48" s="26" t="s">
         <v>33</v>
       </c>
       <c r="DN48" s="26" t="s">
         <v>33</v>
       </c>
       <c r="DO48" s="26" t="s">
         <v>33</v>
       </c>
       <c r="DP48" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="DQ48" s="44" t="s">
+      <c r="DQ48" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="DR48" s="44" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="49" spans="1:121">
+    <row r="49" spans="1:122">
       <c r="A49" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="29">
         <v>99.6</v>
       </c>
       <c r="C49" s="29">
         <v>100.4</v>
       </c>
       <c r="D49" s="29">
         <v>102.4</v>
       </c>
       <c r="E49" s="29">
         <v>111.8</v>
       </c>
       <c r="F49" s="29">
         <v>109.4</v>
       </c>
       <c r="G49" s="29">
         <v>111.9</v>
       </c>
       <c r="H49" s="29">
         <v>109.9</v>
       </c>
       <c r="I49" s="29">
@@ -15769,55 +15885,58 @@
       </c>
       <c r="DI49" s="15">
         <v>103.6</v>
       </c>
       <c r="DJ49" s="17">
         <v>103.1</v>
       </c>
       <c r="DK49" s="54">
         <v>101.9</v>
       </c>
       <c r="DL49" s="54">
         <v>103.7</v>
       </c>
       <c r="DM49" s="54">
         <v>105.5</v>
       </c>
       <c r="DN49" s="44">
         <v>102.9</v>
       </c>
       <c r="DO49" s="44">
         <v>101.2</v>
       </c>
       <c r="DP49" s="44">
         <v>98.4</v>
       </c>
-      <c r="DQ49" s="44">
+      <c r="DQ49" s="54">
+        <v>101.8</v>
+      </c>
+      <c r="DR49" s="44">
         <v>99.6</v>
       </c>
     </row>
-    <row r="50" spans="1:121">
+    <row r="50" spans="1:122">
       <c r="A50" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B50" s="29">
         <v>103.4</v>
       </c>
       <c r="C50" s="29">
         <v>101.3</v>
       </c>
       <c r="D50" s="29">
         <v>99.2</v>
       </c>
       <c r="E50" s="29">
         <v>107.7</v>
       </c>
       <c r="F50" s="29">
         <v>108.1</v>
       </c>
       <c r="G50" s="29">
         <v>109.6</v>
       </c>
       <c r="H50" s="29">
         <v>106.7</v>
       </c>
       <c r="I50" s="29">
@@ -16134,55 +16253,58 @@
       </c>
       <c r="DI50" s="15">
         <v>99.5</v>
       </c>
       <c r="DJ50" s="17">
         <v>102</v>
       </c>
       <c r="DK50" s="54">
         <v>103.4</v>
       </c>
       <c r="DL50" s="54">
         <v>102.5</v>
       </c>
       <c r="DM50" s="54">
         <v>101</v>
       </c>
       <c r="DN50" s="44">
         <v>100.5</v>
       </c>
       <c r="DO50" s="44">
         <v>98.1</v>
       </c>
       <c r="DP50" s="44">
         <v>99.5</v>
       </c>
-      <c r="DQ50" s="44">
+      <c r="DQ50" s="54">
+        <v>99.5</v>
+      </c>
+      <c r="DR50" s="44">
         <v>95.6</v>
       </c>
     </row>
-    <row r="51" spans="1:121">
+    <row r="51" spans="1:122">
       <c r="A51" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C51" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D51" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E51" s="21" t="s">
         <v>33</v>
       </c>
       <c r="F51" s="21" t="s">
         <v>33</v>
       </c>
       <c r="G51" s="21" t="s">
         <v>33</v>
       </c>
       <c r="H51" s="21" t="s">
         <v>33</v>
       </c>
       <c r="I51" s="21" t="s">
@@ -16495,55 +16617,58 @@
       </c>
       <c r="DI51" s="15">
         <v>101.7</v>
       </c>
       <c r="DJ51" s="17">
         <v>99.7</v>
       </c>
       <c r="DK51" s="54">
         <v>101.4</v>
       </c>
       <c r="DL51" s="54">
         <v>101.4</v>
       </c>
       <c r="DM51" s="54">
         <v>100.8</v>
       </c>
       <c r="DN51" s="44">
         <v>97.6</v>
       </c>
       <c r="DO51" s="44">
         <v>97</v>
       </c>
       <c r="DP51" s="44">
         <v>94.8</v>
       </c>
-      <c r="DQ51" s="44">
+      <c r="DQ51" s="54">
+        <v>97.4</v>
+      </c>
+      <c r="DR51" s="44">
         <v>95.1</v>
       </c>
     </row>
-    <row r="52" spans="1:121">
+    <row r="52" spans="1:122">
       <c r="A52" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B52" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C52" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D52" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E52" s="21" t="s">
         <v>33</v>
       </c>
       <c r="F52" s="21" t="s">
         <v>33</v>
       </c>
       <c r="G52" s="21" t="s">
         <v>33</v>
       </c>
       <c r="H52" s="21" t="s">
         <v>33</v>
       </c>
       <c r="I52" s="21" t="s">
@@ -16856,55 +16981,58 @@
       </c>
       <c r="DI52" s="15">
         <v>102.5</v>
       </c>
       <c r="DJ52" s="17">
         <v>102.7</v>
       </c>
       <c r="DK52" s="54">
         <v>101.1</v>
       </c>
       <c r="DL52" s="54">
         <v>102.5</v>
       </c>
       <c r="DM52" s="54">
         <v>109.1</v>
       </c>
       <c r="DN52" s="44">
         <v>95.9</v>
       </c>
       <c r="DO52" s="44">
         <v>94.9</v>
       </c>
       <c r="DP52" s="44">
         <v>94.8</v>
       </c>
-      <c r="DQ52" s="44">
+      <c r="DQ52" s="54">
+        <v>101</v>
+      </c>
+      <c r="DR52" s="44">
         <v>96.6</v>
       </c>
     </row>
-    <row r="53" spans="1:121">
+    <row r="53" spans="1:122">
       <c r="A53" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B53" s="29">
         <v>97.4</v>
       </c>
       <c r="C53" s="29">
         <v>99.8</v>
       </c>
       <c r="D53" s="29">
         <v>98.5</v>
       </c>
       <c r="E53" s="29">
         <v>105.7</v>
       </c>
       <c r="F53" s="29">
         <v>107.1</v>
       </c>
       <c r="G53" s="29">
         <v>110.1</v>
       </c>
       <c r="H53" s="29">
         <v>109.2</v>
       </c>
       <c r="I53" s="29">
@@ -17221,55 +17349,58 @@
       </c>
       <c r="DI53" s="15">
         <v>102.2</v>
       </c>
       <c r="DJ53" s="17">
         <v>104.2</v>
       </c>
       <c r="DK53" s="54">
         <v>101.5</v>
       </c>
       <c r="DL53" s="54">
         <v>102.4</v>
       </c>
       <c r="DM53" s="54">
         <v>98.1</v>
       </c>
       <c r="DN53" s="44">
         <v>100.3</v>
       </c>
       <c r="DO53" s="44">
         <v>99.2</v>
       </c>
       <c r="DP53" s="44">
         <v>97.9</v>
       </c>
-      <c r="DQ53" s="44">
+      <c r="DQ53" s="54">
+        <v>98.5</v>
+      </c>
+      <c r="DR53" s="44">
         <v>97.1</v>
       </c>
     </row>
-    <row r="54" spans="1:121">
+    <row r="54" spans="1:122">
       <c r="A54" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B54" s="29">
         <v>93.6</v>
       </c>
       <c r="C54" s="29">
         <v>96.6</v>
       </c>
       <c r="D54" s="29">
         <v>101.4</v>
       </c>
       <c r="E54" s="29">
         <v>105.3</v>
       </c>
       <c r="F54" s="29">
         <v>106.5</v>
       </c>
       <c r="G54" s="29">
         <v>110.2</v>
       </c>
       <c r="H54" s="29">
         <v>109.2</v>
       </c>
       <c r="I54" s="29">
@@ -17586,55 +17717,58 @@
       </c>
       <c r="DI54" s="15">
         <v>100.9</v>
       </c>
       <c r="DJ54" s="17">
         <v>101.4</v>
       </c>
       <c r="DK54" s="54">
         <v>99.5</v>
       </c>
       <c r="DL54" s="54">
         <v>101.7</v>
       </c>
       <c r="DM54" s="54">
         <v>101.4</v>
       </c>
       <c r="DN54" s="44">
         <v>101.9</v>
       </c>
       <c r="DO54" s="44">
         <v>100.1</v>
       </c>
       <c r="DP54" s="44">
         <v>96.9</v>
       </c>
-      <c r="DQ54" s="44">
+      <c r="DQ54" s="54">
+        <v>97.9</v>
+      </c>
+      <c r="DR54" s="44">
         <v>98.1</v>
       </c>
     </row>
-    <row r="55" spans="1:121">
+    <row r="55" spans="1:122">
       <c r="A55" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="29">
         <v>96.9</v>
       </c>
       <c r="C55" s="29">
         <v>97</v>
       </c>
       <c r="D55" s="29">
         <v>102.9</v>
       </c>
       <c r="E55" s="29">
         <v>109.8</v>
       </c>
       <c r="F55" s="29">
         <v>104.9</v>
       </c>
       <c r="G55" s="29">
         <v>108.8</v>
       </c>
       <c r="H55" s="29">
         <v>105.1</v>
       </c>
       <c r="I55" s="29">
@@ -17951,55 +18085,58 @@
       </c>
       <c r="DI55" s="15">
         <v>105.1</v>
       </c>
       <c r="DJ55" s="17">
         <v>106.2</v>
       </c>
       <c r="DK55" s="54">
         <v>104</v>
       </c>
       <c r="DL55" s="54">
         <v>105.6</v>
       </c>
       <c r="DM55" s="54">
         <v>104</v>
       </c>
       <c r="DN55" s="44">
         <v>102.2</v>
       </c>
       <c r="DO55" s="44">
         <v>102.6</v>
       </c>
       <c r="DP55" s="44">
         <v>100.1</v>
       </c>
-      <c r="DQ55" s="44">
+      <c r="DQ55" s="54">
+        <v>101.3</v>
+      </c>
+      <c r="DR55" s="44">
         <v>99.5</v>
       </c>
     </row>
-    <row r="56" spans="1:121">
+    <row r="56" spans="1:122">
       <c r="A56" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="D56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="F56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="G56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="H56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="I56" s="23" t="s">
@@ -18316,280 +18453,284 @@
       </c>
       <c r="DI56" s="15">
         <v>99.9</v>
       </c>
       <c r="DJ56" s="17">
         <v>107.9</v>
       </c>
       <c r="DK56" s="54">
         <v>105.8</v>
       </c>
       <c r="DL56" s="54">
         <v>105</v>
       </c>
       <c r="DM56" s="54">
         <v>102.4</v>
       </c>
       <c r="DN56" s="44">
         <v>99.6</v>
       </c>
       <c r="DO56" s="44">
         <v>96.9</v>
       </c>
       <c r="DP56" s="44">
         <v>98.1</v>
       </c>
-      <c r="DQ56" s="44">
+      <c r="DQ56" s="54">
+        <v>99.4</v>
+      </c>
+      <c r="DR56" s="44">
         <v>97.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="37">
-    <mergeCell ref="A32:A33"/>
-[...15 lines deleted...]
-    <mergeCell ref="CI2:CM2"/>
+    <mergeCell ref="DC32:DG32"/>
+    <mergeCell ref="DH2:DL2"/>
+    <mergeCell ref="DH32:DL32"/>
+    <mergeCell ref="DC2:DG2"/>
+    <mergeCell ref="DM2:DQ2"/>
+    <mergeCell ref="DM32:DQ32"/>
     <mergeCell ref="CN32:CR32"/>
     <mergeCell ref="B34:CZ34"/>
     <mergeCell ref="BB32:BN32"/>
     <mergeCell ref="BO32:BS32"/>
     <mergeCell ref="BT32:BX32"/>
     <mergeCell ref="BY32:CC32"/>
     <mergeCell ref="CX32:DB32"/>
     <mergeCell ref="CD32:CH32"/>
     <mergeCell ref="CI32:CM32"/>
     <mergeCell ref="B32:N32"/>
     <mergeCell ref="O32:AA32"/>
     <mergeCell ref="AB32:AN32"/>
     <mergeCell ref="AO32:BA32"/>
     <mergeCell ref="CS32:CW32"/>
-    <mergeCell ref="DM2:DP2"/>
-[...4 lines deleted...]
-    <mergeCell ref="DC2:DG2"/>
+    <mergeCell ref="CN2:CR2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="B4:CZ4"/>
+    <mergeCell ref="BB2:BN2"/>
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="CX2:DB2"/>
+    <mergeCell ref="CS2:CW2"/>
+    <mergeCell ref="O2:AA2"/>
+    <mergeCell ref="CI2:CM2"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="AB2:AN2"/>
+    <mergeCell ref="BY2:CC2"/>
+    <mergeCell ref="AO2:BA2"/>
+    <mergeCell ref="BT2:BX2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="14" max="21" man="1"/>
     <brk id="31" max="21" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BX27"/>
+  <dimension ref="A1:BY27"/>
   <sheetViews>
-    <sheetView topLeftCell="AV1" workbookViewId="0">
-      <selection activeCell="K42" sqref="K42"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="BX34" sqref="BX34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="38" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="38" customWidth="1"/>
     <col min="3" max="3" width="8" style="38" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="38" customWidth="1"/>
     <col min="5" max="7" width="9.42578125" style="38" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="38" customWidth="1"/>
     <col min="9" max="10" width="9.28515625" style="38" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="38" customWidth="1"/>
     <col min="12" max="15" width="9.28515625" style="38" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="38" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="38" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="38"/>
     <col min="20" max="21" width="10" style="38" customWidth="1"/>
     <col min="22" max="29" width="9.140625" style="38"/>
     <col min="30" max="30" width="10.7109375" style="38" customWidth="1"/>
     <col min="31" max="34" width="9.140625" style="38"/>
     <col min="35" max="35" width="10.7109375" style="38" customWidth="1"/>
     <col min="36" max="39" width="9.140625" style="38"/>
     <col min="40" max="40" width="10.42578125" style="38" customWidth="1"/>
     <col min="41" max="44" width="9.140625" style="38"/>
     <col min="45" max="45" width="10.42578125" style="38" customWidth="1"/>
     <col min="46" max="49" width="9.140625" style="38"/>
     <col min="50" max="50" width="9.5703125" style="38" customWidth="1"/>
     <col min="51" max="54" width="9.140625" style="38"/>
     <col min="55" max="55" width="9.7109375" style="38" customWidth="1"/>
     <col min="56" max="56" width="9" style="38" customWidth="1"/>
     <col min="57" max="57" width="8.42578125" style="38" customWidth="1"/>
     <col min="58" max="58" width="8.140625" style="38" customWidth="1"/>
     <col min="59" max="59" width="9.140625" style="38"/>
     <col min="60" max="60" width="9.85546875" style="38" customWidth="1"/>
     <col min="61" max="61" width="8.28515625" style="38" customWidth="1"/>
     <col min="62" max="64" width="9.140625" style="38"/>
     <col min="65" max="65" width="9.85546875" style="38" customWidth="1"/>
     <col min="66" max="66" width="8.85546875" style="38" customWidth="1"/>
     <col min="67" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" ht="18.75" customHeight="1">
-      <c r="A1" s="74" t="s">
+    <row r="1" spans="1:77" ht="18.75" customHeight="1">
+      <c r="A1" s="84" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="75"/>
-[...7 lines deleted...]
-      <c r="J1" s="75"/>
+      <c r="B1" s="85"/>
+      <c r="C1" s="85"/>
+      <c r="D1" s="85"/>
+      <c r="E1" s="85"/>
+      <c r="F1" s="85"/>
+      <c r="G1" s="85"/>
+      <c r="H1" s="85"/>
+      <c r="I1" s="85"/>
+      <c r="J1" s="85"/>
       <c r="K1" s="25"/>
     </row>
-    <row r="2" spans="1:76" ht="12.75" customHeight="1">
-      <c r="A2" s="83"/>
+    <row r="2" spans="1:77" ht="12.75" customHeight="1">
+      <c r="A2" s="86"/>
       <c r="B2" s="76">
         <v>2011</v>
       </c>
       <c r="C2" s="77"/>
       <c r="D2" s="77"/>
       <c r="E2" s="77"/>
-      <c r="F2" s="69"/>
+      <c r="F2" s="73"/>
       <c r="G2" s="76">
         <v>2012</v>
       </c>
       <c r="H2" s="77"/>
       <c r="I2" s="77"/>
       <c r="J2" s="77"/>
-      <c r="K2" s="69"/>
+      <c r="K2" s="73"/>
       <c r="L2" s="76">
         <v>2013</v>
       </c>
       <c r="M2" s="77"/>
       <c r="N2" s="77"/>
       <c r="O2" s="77"/>
-      <c r="P2" s="69"/>
+      <c r="P2" s="73"/>
       <c r="Q2" s="76">
         <v>2014</v>
       </c>
       <c r="R2" s="77"/>
       <c r="S2" s="77"/>
       <c r="T2" s="77"/>
-      <c r="U2" s="69"/>
+      <c r="U2" s="73"/>
       <c r="V2" s="76">
         <v>2015</v>
       </c>
       <c r="W2" s="77"/>
       <c r="X2" s="77"/>
       <c r="Y2" s="77"/>
-      <c r="Z2" s="79"/>
-      <c r="AA2" s="80">
+      <c r="Z2" s="78"/>
+      <c r="AA2" s="81">
         <v>2016</v>
       </c>
-      <c r="AB2" s="81"/>
-[...3 lines deleted...]
-      <c r="AF2" s="80">
+      <c r="AB2" s="82"/>
+      <c r="AC2" s="82"/>
+      <c r="AD2" s="82"/>
+      <c r="AE2" s="83"/>
+      <c r="AF2" s="81">
         <v>2017</v>
       </c>
-      <c r="AG2" s="81"/>
-[...3 lines deleted...]
-      <c r="AK2" s="78">
+      <c r="AG2" s="82"/>
+      <c r="AH2" s="82"/>
+      <c r="AI2" s="82"/>
+      <c r="AJ2" s="83"/>
+      <c r="AK2" s="79">
         <v>2018</v>
       </c>
-      <c r="AL2" s="78"/>
-[...3 lines deleted...]
-      <c r="AP2" s="78">
+      <c r="AL2" s="79"/>
+      <c r="AM2" s="79"/>
+      <c r="AN2" s="79"/>
+      <c r="AO2" s="79"/>
+      <c r="AP2" s="79">
         <v>2019</v>
       </c>
-      <c r="AQ2" s="78"/>
-[...3 lines deleted...]
-      <c r="AU2" s="78">
+      <c r="AQ2" s="79"/>
+      <c r="AR2" s="79"/>
+      <c r="AS2" s="79"/>
+      <c r="AT2" s="80"/>
+      <c r="AU2" s="79">
         <v>2020</v>
       </c>
-      <c r="AV2" s="78"/>
-[...2 lines deleted...]
-      <c r="AY2" s="78"/>
+      <c r="AV2" s="79"/>
+      <c r="AW2" s="79"/>
+      <c r="AX2" s="79"/>
+      <c r="AY2" s="79"/>
       <c r="AZ2" s="76">
         <v>2021</v>
       </c>
       <c r="BA2" s="77"/>
       <c r="BB2" s="77"/>
       <c r="BC2" s="77"/>
-      <c r="BD2" s="79"/>
+      <c r="BD2" s="78"/>
       <c r="BE2" s="76">
         <v>2022</v>
       </c>
       <c r="BF2" s="77"/>
       <c r="BG2" s="77"/>
       <c r="BH2" s="77"/>
-      <c r="BI2" s="79"/>
-      <c r="BJ2" s="80">
+      <c r="BI2" s="78"/>
+      <c r="BJ2" s="81">
         <v>2023</v>
       </c>
-      <c r="BK2" s="81"/>
-[...2 lines deleted...]
-      <c r="BN2" s="82"/>
+      <c r="BK2" s="82"/>
+      <c r="BL2" s="82"/>
+      <c r="BM2" s="82"/>
+      <c r="BN2" s="83"/>
       <c r="BO2" s="76">
         <v>2024</v>
       </c>
       <c r="BP2" s="77"/>
       <c r="BQ2" s="77"/>
       <c r="BR2" s="77"/>
-      <c r="BS2" s="79"/>
-      <c r="BT2" s="73">
+      <c r="BS2" s="78"/>
+      <c r="BT2" s="76">
         <v>2025</v>
       </c>
-      <c r="BU2" s="73"/>
-[...2 lines deleted...]
-      <c r="BX2" s="61">
+      <c r="BU2" s="77"/>
+      <c r="BV2" s="77"/>
+      <c r="BW2" s="77"/>
+      <c r="BX2" s="78"/>
+      <c r="BY2" s="61">
         <v>2026</v>
       </c>
     </row>
-    <row r="3" spans="1:76" ht="29.25" customHeight="1">
-      <c r="A3" s="84"/>
+    <row r="3" spans="1:77" ht="29.25" customHeight="1">
+      <c r="A3" s="87"/>
       <c r="B3" s="39" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="39" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="39" t="s">
         <v>38</v>
       </c>
       <c r="E3" s="39" t="s">
         <v>39</v>
       </c>
       <c r="F3" s="39" t="s">
         <v>32</v>
       </c>
       <c r="G3" s="39" t="s">
         <v>36</v>
       </c>
       <c r="H3" s="39" t="s">
         <v>37</v>
       </c>
       <c r="I3" s="39" t="s">
         <v>38</v>
       </c>
       <c r="J3" s="39" t="s">
@@ -18768,119 +18909,122 @@
       </c>
       <c r="BP3" s="39" t="s">
         <v>37</v>
       </c>
       <c r="BQ3" s="39" t="s">
         <v>38</v>
       </c>
       <c r="BR3" s="39" t="s">
         <v>39</v>
       </c>
       <c r="BS3" s="41" t="s">
         <v>32</v>
       </c>
       <c r="BT3" s="39" t="s">
         <v>36</v>
       </c>
       <c r="BU3" s="39" t="s">
         <v>37</v>
       </c>
       <c r="BV3" s="39" t="s">
         <v>38</v>
       </c>
       <c r="BW3" s="39" t="s">
         <v>39</v>
       </c>
-      <c r="BX3" s="39" t="s">
+      <c r="BX3" s="63" t="s">
+        <v>32</v>
+      </c>
+      <c r="BY3" s="39" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:76" ht="12" customHeight="1">
+    <row r="4" spans="1:77" ht="12" customHeight="1">
       <c r="A4" s="58"/>
-      <c r="B4" s="85"/>
-[...56 lines deleted...]
-      <c r="BG4" s="86"/>
+      <c r="B4" s="74"/>
+      <c r="C4" s="75"/>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="75"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="75"/>
+      <c r="L4" s="75"/>
+      <c r="M4" s="75"/>
+      <c r="N4" s="75"/>
+      <c r="O4" s="75"/>
+      <c r="P4" s="75"/>
+      <c r="Q4" s="75"/>
+      <c r="R4" s="75"/>
+      <c r="S4" s="75"/>
+      <c r="T4" s="75"/>
+      <c r="U4" s="75"/>
+      <c r="V4" s="75"/>
+      <c r="W4" s="75"/>
+      <c r="X4" s="75"/>
+      <c r="Y4" s="75"/>
+      <c r="Z4" s="75"/>
+      <c r="AA4" s="75"/>
+      <c r="AB4" s="75"/>
+      <c r="AC4" s="75"/>
+      <c r="AD4" s="75"/>
+      <c r="AE4" s="75"/>
+      <c r="AF4" s="75"/>
+      <c r="AG4" s="75"/>
+      <c r="AH4" s="75"/>
+      <c r="AI4" s="75"/>
+      <c r="AJ4" s="75"/>
+      <c r="AK4" s="75"/>
+      <c r="AL4" s="75"/>
+      <c r="AM4" s="75"/>
+      <c r="AN4" s="75"/>
+      <c r="AO4" s="75"/>
+      <c r="AP4" s="75"/>
+      <c r="AQ4" s="75"/>
+      <c r="AR4" s="75"/>
+      <c r="AS4" s="75"/>
+      <c r="AT4" s="75"/>
+      <c r="AU4" s="75"/>
+      <c r="AV4" s="75"/>
+      <c r="AW4" s="75"/>
+      <c r="AX4" s="75"/>
+      <c r="AY4" s="75"/>
+      <c r="AZ4" s="75"/>
+      <c r="BA4" s="75"/>
+      <c r="BB4" s="75"/>
+      <c r="BC4" s="75"/>
+      <c r="BD4" s="75"/>
+      <c r="BE4" s="75"/>
+      <c r="BF4" s="75"/>
+      <c r="BG4" s="75"/>
       <c r="BL4" s="42"/>
       <c r="BM4" s="42"/>
       <c r="BN4" s="42"/>
     </row>
-    <row r="5" spans="1:76" ht="11.25">
+    <row r="5" spans="1:77" ht="11.25">
       <c r="A5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="45">
         <v>109</v>
       </c>
       <c r="C5" s="45">
         <v>105</v>
       </c>
       <c r="D5" s="29">
         <v>105.5</v>
       </c>
       <c r="E5" s="29">
         <v>107.2</v>
       </c>
       <c r="F5" s="46">
         <v>107.10954683663348</v>
       </c>
       <c r="G5" s="48">
         <v>111.5</v>
       </c>
       <c r="H5" s="29">
         <v>112</v>
       </c>
       <c r="I5" s="29">
@@ -19062,55 +19206,58 @@
       </c>
       <c r="BP5" s="34">
         <v>102.4</v>
       </c>
       <c r="BQ5" s="34">
         <v>102.9</v>
       </c>
       <c r="BR5" s="44">
         <v>102.7</v>
       </c>
       <c r="BS5" s="54">
         <v>102.4</v>
       </c>
       <c r="BT5" s="54">
         <v>101.2</v>
       </c>
       <c r="BU5" s="54">
         <v>100.5</v>
       </c>
       <c r="BV5" s="54">
         <v>99.6</v>
       </c>
       <c r="BW5" s="54">
         <v>98.6</v>
       </c>
-      <c r="BX5" s="44">
+      <c r="BX5" s="54">
+        <v>98.3</v>
+      </c>
+      <c r="BY5" s="44">
         <v>97.7</v>
       </c>
     </row>
-    <row r="6" spans="1:76" ht="11.25">
+    <row r="6" spans="1:77" ht="11.25">
       <c r="A6" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="43" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="43" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="43" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="43" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="43" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="43" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="43" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="43" t="s">
@@ -19292,55 +19439,58 @@
       </c>
       <c r="BP6" s="34">
         <v>104.8</v>
       </c>
       <c r="BQ6" s="34">
         <v>105.6</v>
       </c>
       <c r="BR6" s="34">
         <v>103.9</v>
       </c>
       <c r="BS6" s="54">
         <v>104.3</v>
       </c>
       <c r="BT6" s="54">
         <v>100.6</v>
       </c>
       <c r="BU6" s="54">
         <v>100.9</v>
       </c>
       <c r="BV6" s="54">
         <v>100.5</v>
       </c>
       <c r="BW6" s="54">
         <v>100.8</v>
       </c>
-      <c r="BX6" s="44">
+      <c r="BX6" s="54">
+        <v>100.1</v>
+      </c>
+      <c r="BY6" s="44">
         <v>102.4</v>
       </c>
     </row>
-    <row r="7" spans="1:76" ht="12.75" customHeight="1">
+    <row r="7" spans="1:77" ht="12.75" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="45">
         <v>112.4</v>
       </c>
       <c r="C7" s="45">
         <v>106.1</v>
       </c>
       <c r="D7" s="29">
         <v>107.6</v>
       </c>
       <c r="E7" s="29">
         <v>110.8</v>
       </c>
       <c r="F7" s="46">
         <v>110.79235651134256</v>
       </c>
       <c r="G7" s="45">
         <v>117</v>
       </c>
       <c r="H7" s="29">
         <v>118.5</v>
       </c>
       <c r="I7" s="29">
@@ -19522,55 +19672,58 @@
       </c>
       <c r="BP7" s="34">
         <v>103.4</v>
       </c>
       <c r="BQ7" s="34">
         <v>103.5</v>
       </c>
       <c r="BR7" s="34">
         <v>100.8</v>
       </c>
       <c r="BS7" s="54">
         <v>100.7</v>
       </c>
       <c r="BT7" s="54">
         <v>98.9</v>
       </c>
       <c r="BU7" s="54">
         <v>99.5</v>
       </c>
       <c r="BV7" s="54">
         <v>99.6</v>
       </c>
       <c r="BW7" s="54">
         <v>101</v>
       </c>
-      <c r="BX7" s="44">
+      <c r="BX7" s="54">
+        <v>101</v>
+      </c>
+      <c r="BY7" s="44">
         <v>97.6</v>
       </c>
     </row>
-    <row r="8" spans="1:76" ht="12.75" customHeight="1">
+    <row r="8" spans="1:77" ht="12.75" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="45">
         <v>111</v>
       </c>
       <c r="C8" s="45">
         <v>105.5</v>
       </c>
       <c r="D8" s="29">
         <v>105.7</v>
       </c>
       <c r="E8" s="29">
         <v>106.5</v>
       </c>
       <c r="F8" s="46">
         <v>106.36932941107418</v>
       </c>
       <c r="G8" s="48">
         <v>111.6</v>
       </c>
       <c r="H8" s="29">
         <v>112.1</v>
       </c>
       <c r="I8" s="29">
@@ -19752,55 +19905,58 @@
       </c>
       <c r="BP8" s="34">
         <v>106.4</v>
       </c>
       <c r="BQ8" s="34">
         <v>106.9</v>
       </c>
       <c r="BR8" s="34">
         <v>106.6</v>
       </c>
       <c r="BS8" s="54">
         <v>105.9</v>
       </c>
       <c r="BT8" s="54">
         <v>101.8</v>
       </c>
       <c r="BU8" s="54">
         <v>100.1</v>
       </c>
       <c r="BV8" s="54">
         <v>97.6</v>
       </c>
       <c r="BW8" s="54">
         <v>95.5</v>
       </c>
-      <c r="BX8" s="44">
+      <c r="BX8" s="54">
+        <v>96</v>
+      </c>
+      <c r="BY8" s="44">
         <v>97.8</v>
       </c>
     </row>
-    <row r="9" spans="1:76" ht="12.75" customHeight="1">
+    <row r="9" spans="1:77" ht="12.75" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="45">
         <v>106.7</v>
       </c>
       <c r="C9" s="45">
         <v>102.2</v>
       </c>
       <c r="D9" s="29">
         <v>104.2</v>
       </c>
       <c r="E9" s="29">
         <v>107</v>
       </c>
       <c r="F9" s="46">
         <v>106.88810744692564</v>
       </c>
       <c r="G9" s="48">
         <v>117.2</v>
       </c>
       <c r="H9" s="29">
         <v>117.4</v>
       </c>
       <c r="I9" s="29">
@@ -19982,55 +20138,58 @@
       </c>
       <c r="BP9" s="34">
         <v>103.1</v>
       </c>
       <c r="BQ9" s="34">
         <v>104.3</v>
       </c>
       <c r="BR9" s="34">
         <v>104.9</v>
       </c>
       <c r="BS9" s="54">
         <v>104.8</v>
       </c>
       <c r="BT9" s="54">
         <v>102.1</v>
       </c>
       <c r="BU9" s="54">
         <v>104.5</v>
       </c>
       <c r="BV9" s="54">
         <v>102.9</v>
       </c>
       <c r="BW9" s="54">
         <v>100.1</v>
       </c>
-      <c r="BX9" s="44">
+      <c r="BX9" s="54">
+        <v>100.6</v>
+      </c>
+      <c r="BY9" s="44">
         <v>99</v>
       </c>
     </row>
-    <row r="10" spans="1:76" ht="12.75" customHeight="1">
+    <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="45">
         <v>110.7</v>
       </c>
       <c r="C10" s="45">
         <v>107.7</v>
       </c>
       <c r="D10" s="29">
         <v>104.4</v>
       </c>
       <c r="E10" s="29">
         <v>104.6</v>
       </c>
       <c r="F10" s="46">
         <v>103.2386711247338</v>
       </c>
       <c r="G10" s="48">
         <v>102.4</v>
       </c>
       <c r="H10" s="29">
         <v>102.6</v>
       </c>
       <c r="I10" s="29">
@@ -20212,55 +20371,58 @@
       </c>
       <c r="BP10" s="34">
         <v>92.5</v>
       </c>
       <c r="BQ10" s="34">
         <v>94.6</v>
       </c>
       <c r="BR10" s="34">
         <v>95</v>
       </c>
       <c r="BS10" s="54">
         <v>95.6</v>
       </c>
       <c r="BT10" s="54">
         <v>96.1</v>
       </c>
       <c r="BU10" s="54">
         <v>91.9</v>
       </c>
       <c r="BV10" s="54">
         <v>89.4</v>
       </c>
       <c r="BW10" s="54">
         <v>87.7</v>
       </c>
-      <c r="BX10" s="44">
+      <c r="BX10" s="54">
+        <v>86.7</v>
+      </c>
+      <c r="BY10" s="44">
         <v>91.8</v>
       </c>
     </row>
-    <row r="11" spans="1:76" ht="12.75" customHeight="1">
+    <row r="11" spans="1:77" ht="12.75" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="45">
         <v>101.5</v>
       </c>
       <c r="C11" s="45">
         <v>100.5</v>
       </c>
       <c r="D11" s="29">
         <v>100.4</v>
       </c>
       <c r="E11" s="29">
         <v>101.4</v>
       </c>
       <c r="F11" s="46">
         <v>101.05514045826773</v>
       </c>
       <c r="G11" s="45">
         <v>103</v>
       </c>
       <c r="H11" s="29">
         <v>102.7</v>
       </c>
       <c r="I11" s="29">
@@ -20442,55 +20604,58 @@
       </c>
       <c r="BP11" s="34">
         <v>104.7</v>
       </c>
       <c r="BQ11" s="34">
         <v>102.7</v>
       </c>
       <c r="BR11" s="34">
         <v>101.6</v>
       </c>
       <c r="BS11" s="54">
         <v>102.1</v>
       </c>
       <c r="BT11" s="54">
         <v>94.8</v>
       </c>
       <c r="BU11" s="54">
         <v>96.8</v>
       </c>
       <c r="BV11" s="54">
         <v>96.2</v>
       </c>
       <c r="BW11" s="54">
         <v>95.4</v>
       </c>
-      <c r="BX11" s="44">
+      <c r="BX11" s="54">
+        <v>94.6</v>
+      </c>
+      <c r="BY11" s="44">
         <v>96.4</v>
       </c>
     </row>
-    <row r="12" spans="1:76" ht="12.75" customHeight="1">
+    <row r="12" spans="1:77" ht="12.75" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="45">
         <v>112.7</v>
       </c>
       <c r="C12" s="45">
         <v>105.9</v>
       </c>
       <c r="D12" s="29">
         <v>108.3</v>
       </c>
       <c r="E12" s="29">
         <v>110.5</v>
       </c>
       <c r="F12" s="46">
         <v>110.58017787460001</v>
       </c>
       <c r="G12" s="48">
         <v>119.3</v>
       </c>
       <c r="H12" s="29">
         <v>119.1</v>
       </c>
       <c r="I12" s="29">
@@ -20672,55 +20837,58 @@
       </c>
       <c r="BP12" s="34">
         <v>102.3</v>
       </c>
       <c r="BQ12" s="34">
         <v>102.5</v>
       </c>
       <c r="BR12" s="34">
         <v>103.5</v>
       </c>
       <c r="BS12" s="54">
         <v>103.6</v>
       </c>
       <c r="BT12" s="54">
         <v>101.6</v>
       </c>
       <c r="BU12" s="54">
         <v>101.1</v>
       </c>
       <c r="BV12" s="54">
         <v>101.2</v>
       </c>
       <c r="BW12" s="54">
         <v>99</v>
       </c>
-      <c r="BX12" s="44">
+      <c r="BX12" s="54">
+        <v>99.2</v>
+      </c>
+      <c r="BY12" s="44">
         <v>95.6</v>
       </c>
     </row>
-    <row r="13" spans="1:76" ht="12.75" customHeight="1">
+    <row r="13" spans="1:77" ht="12.75" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="43" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="43" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="43" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="43" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="43" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="43" t="s">
         <v>33</v>
       </c>
       <c r="I13" s="43" t="s">
@@ -20902,55 +21070,58 @@
       </c>
       <c r="BP13" s="34">
         <v>101.3</v>
       </c>
       <c r="BQ13" s="34">
         <v>100.5</v>
       </c>
       <c r="BR13" s="34">
         <v>100.2</v>
       </c>
       <c r="BS13" s="54">
         <v>100</v>
       </c>
       <c r="BT13" s="54">
         <v>105.1</v>
       </c>
       <c r="BU13" s="54">
         <v>106.4</v>
       </c>
       <c r="BV13" s="54">
         <v>106.3</v>
       </c>
       <c r="BW13" s="54">
         <v>103.3</v>
       </c>
-      <c r="BX13" s="44">
+      <c r="BX13" s="54">
+        <v>102.5</v>
+      </c>
+      <c r="BY13" s="44">
         <v>100</v>
       </c>
     </row>
-    <row r="14" spans="1:76" ht="12.75" customHeight="1">
+    <row r="14" spans="1:77" ht="12.75" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="45">
         <v>106.6</v>
       </c>
       <c r="C14" s="45">
         <v>103.2</v>
       </c>
       <c r="D14" s="29">
         <v>104.7</v>
       </c>
       <c r="E14" s="29">
         <v>107.5</v>
       </c>
       <c r="F14" s="46">
         <v>107.46182085475603</v>
       </c>
       <c r="G14" s="48">
         <v>114.3</v>
       </c>
       <c r="H14" s="29">
         <v>116</v>
       </c>
       <c r="I14" s="29">
@@ -21132,55 +21303,58 @@
       </c>
       <c r="BP14" s="34">
         <v>101.7</v>
       </c>
       <c r="BQ14" s="34">
         <v>102.3</v>
       </c>
       <c r="BR14" s="34">
         <v>101.9</v>
       </c>
       <c r="BS14" s="54">
         <v>102.2</v>
       </c>
       <c r="BT14" s="54">
         <v>100</v>
       </c>
       <c r="BU14" s="54">
         <v>100.5</v>
       </c>
       <c r="BV14" s="54">
         <v>98.9</v>
       </c>
       <c r="BW14" s="54">
         <v>98.1</v>
       </c>
-      <c r="BX14" s="44">
+      <c r="BX14" s="54">
+        <v>98.4</v>
+      </c>
+      <c r="BY14" s="44">
         <v>98.8</v>
       </c>
     </row>
-    <row r="15" spans="1:76" ht="12.75" customHeight="1">
+    <row r="15" spans="1:77" ht="12.75" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="45">
         <v>109.7</v>
       </c>
       <c r="C15" s="45">
         <v>105.3</v>
       </c>
       <c r="D15" s="29">
         <v>107.8</v>
       </c>
       <c r="E15" s="29">
         <v>109.7</v>
       </c>
       <c r="F15" s="46">
         <v>108.93678142570752</v>
       </c>
       <c r="G15" s="45">
         <v>116</v>
       </c>
       <c r="H15" s="29">
         <v>114.8</v>
       </c>
       <c r="I15" s="29">
@@ -21362,55 +21536,58 @@
       </c>
       <c r="BP15" s="34">
         <v>104.3</v>
       </c>
       <c r="BQ15" s="34">
         <v>104.7</v>
       </c>
       <c r="BR15" s="34">
         <v>104.8</v>
       </c>
       <c r="BS15" s="54">
         <v>105.2</v>
       </c>
       <c r="BT15" s="54">
         <v>105.5</v>
       </c>
       <c r="BU15" s="54">
         <v>104.5</v>
       </c>
       <c r="BV15" s="54">
         <v>103.1</v>
       </c>
       <c r="BW15" s="54">
         <v>102</v>
       </c>
-      <c r="BX15" s="44">
+      <c r="BX15" s="54">
+        <v>101.2</v>
+      </c>
+      <c r="BY15" s="44">
         <v>98.9</v>
       </c>
     </row>
-    <row r="16" spans="1:76" ht="12.75" customHeight="1">
+    <row r="16" spans="1:77" ht="12.75" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="45">
         <v>108.6</v>
       </c>
       <c r="C16" s="45">
         <v>104.5</v>
       </c>
       <c r="D16" s="29">
         <v>105.8</v>
       </c>
       <c r="E16" s="29">
         <v>107.7</v>
       </c>
       <c r="F16" s="46">
         <v>107.51320127832795</v>
       </c>
       <c r="G16" s="48">
         <v>115.7</v>
       </c>
       <c r="H16" s="29">
         <v>115.6</v>
       </c>
       <c r="I16" s="29">
@@ -21592,55 +21769,58 @@
       </c>
       <c r="BP16" s="34">
         <v>102.5</v>
       </c>
       <c r="BQ16" s="34">
         <v>101.7</v>
       </c>
       <c r="BR16" s="34">
         <v>101.9</v>
       </c>
       <c r="BS16" s="54">
         <v>101.8</v>
       </c>
       <c r="BT16" s="54">
         <v>98.8</v>
       </c>
       <c r="BU16" s="54">
         <v>98.8</v>
       </c>
       <c r="BV16" s="54">
         <v>98.7</v>
       </c>
       <c r="BW16" s="54">
         <v>97.4</v>
       </c>
-      <c r="BX16" s="44">
+      <c r="BX16" s="54">
+        <v>97.4</v>
+      </c>
+      <c r="BY16" s="44">
         <v>97.2</v>
       </c>
     </row>
-    <row r="17" spans="1:76" ht="12.75" customHeight="1">
+    <row r="17" spans="1:77" ht="12.75" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="45">
         <v>116.8</v>
       </c>
       <c r="C17" s="45">
         <v>107.4</v>
       </c>
       <c r="D17" s="29">
         <v>105.4</v>
       </c>
       <c r="E17" s="29">
         <v>104.2</v>
       </c>
       <c r="F17" s="46">
         <v>104.93902009135223</v>
       </c>
       <c r="G17" s="48">
         <v>104.9</v>
       </c>
       <c r="H17" s="29">
         <v>109.5</v>
       </c>
       <c r="I17" s="29">
@@ -21822,55 +22002,58 @@
       </c>
       <c r="BP17" s="34">
         <v>100.4</v>
       </c>
       <c r="BQ17" s="34">
         <v>99.6</v>
       </c>
       <c r="BR17" s="34">
         <v>99.3</v>
       </c>
       <c r="BS17" s="54">
         <v>98.7</v>
       </c>
       <c r="BT17" s="54">
         <v>99.2</v>
       </c>
       <c r="BU17" s="54">
         <v>98.8</v>
       </c>
       <c r="BV17" s="54">
         <v>98</v>
       </c>
       <c r="BW17" s="54">
         <v>97.9</v>
       </c>
-      <c r="BX17" s="44">
+      <c r="BX17" s="54">
+        <v>97</v>
+      </c>
+      <c r="BY17" s="44">
         <v>94.9</v>
       </c>
     </row>
-    <row r="18" spans="1:76" ht="12.75" customHeight="1">
+    <row r="18" spans="1:77" ht="12.75" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="45">
         <v>110.9</v>
       </c>
       <c r="C18" s="45">
         <v>104.2</v>
       </c>
       <c r="D18" s="29">
         <v>106.4</v>
       </c>
       <c r="E18" s="29">
         <v>108.9</v>
       </c>
       <c r="F18" s="46">
         <v>108.86607492095025</v>
       </c>
       <c r="G18" s="48">
         <v>115.4</v>
       </c>
       <c r="H18" s="29">
         <v>114.9</v>
       </c>
       <c r="I18" s="29">
@@ -22052,55 +22235,58 @@
       </c>
       <c r="BP18" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BQ18" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BR18" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BS18" s="26" t="s">
         <v>33</v>
       </c>
       <c r="BT18" s="26" t="s">
         <v>33</v>
       </c>
       <c r="BU18" s="26" t="s">
         <v>33</v>
       </c>
       <c r="BV18" s="26" t="s">
         <v>33</v>
       </c>
       <c r="BW18" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="BX18" s="44" t="s">
+      <c r="BX18" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="BY18" s="44" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="19" spans="1:76" ht="12.75" customHeight="1">
+    <row r="19" spans="1:77" ht="12.75" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="45">
         <v>108.6</v>
       </c>
       <c r="C19" s="45">
         <v>104.2</v>
       </c>
       <c r="D19" s="29">
         <v>105.9</v>
       </c>
       <c r="E19" s="29">
         <v>107.7</v>
       </c>
       <c r="F19" s="46">
         <v>107.59391716024722</v>
       </c>
       <c r="G19" s="48">
         <v>112.1</v>
       </c>
       <c r="H19" s="29">
         <v>111.4</v>
       </c>
       <c r="I19" s="29">
@@ -22282,55 +22468,58 @@
       </c>
       <c r="BP19" s="34">
         <v>104.9</v>
       </c>
       <c r="BQ19" s="34">
         <v>104.5</v>
       </c>
       <c r="BR19" s="34">
         <v>103.6</v>
       </c>
       <c r="BS19" s="54">
         <v>103.7</v>
       </c>
       <c r="BT19" s="54">
         <v>105.5</v>
       </c>
       <c r="BU19" s="54">
         <v>104.4</v>
       </c>
       <c r="BV19" s="54">
         <v>103.1</v>
       </c>
       <c r="BW19" s="54">
         <v>101.9</v>
       </c>
-      <c r="BX19" s="44">
+      <c r="BX19" s="54">
+        <v>101.8</v>
+      </c>
+      <c r="BY19" s="44">
         <v>99.6</v>
       </c>
     </row>
-    <row r="20" spans="1:76" ht="12.75" customHeight="1">
+    <row r="20" spans="1:77" ht="12.75" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="45">
         <v>109.5</v>
       </c>
       <c r="C20" s="45">
         <v>103.8</v>
       </c>
       <c r="D20" s="29">
         <v>106.8</v>
       </c>
       <c r="E20" s="29">
         <v>109.7</v>
       </c>
       <c r="F20" s="46">
         <v>109.73558943877038</v>
       </c>
       <c r="G20" s="48">
         <v>115.3</v>
       </c>
       <c r="H20" s="29">
         <v>115.8</v>
       </c>
       <c r="I20" s="29">
@@ -22512,55 +22701,58 @@
       </c>
       <c r="BP20" s="34">
         <v>100.7</v>
       </c>
       <c r="BQ20" s="34">
         <v>101.6</v>
       </c>
       <c r="BR20" s="34">
         <v>102</v>
       </c>
       <c r="BS20" s="54">
         <v>102.5</v>
       </c>
       <c r="BT20" s="54">
         <v>101</v>
       </c>
       <c r="BU20" s="54">
         <v>101</v>
       </c>
       <c r="BV20" s="54">
         <v>99.7</v>
       </c>
       <c r="BW20" s="54">
         <v>99.9</v>
       </c>
-      <c r="BX20" s="44">
+      <c r="BX20" s="54">
+        <v>99.5</v>
+      </c>
+      <c r="BY20" s="44">
         <v>95.6</v>
       </c>
     </row>
-    <row r="21" spans="1:76" ht="12.75" customHeight="1">
+    <row r="21" spans="1:77" ht="12.75" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="52" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="52" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="52" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="52" t="s">
         <v>33</v>
       </c>
       <c r="G21" s="52" t="s">
         <v>33</v>
       </c>
       <c r="H21" s="52" t="s">
         <v>33</v>
       </c>
       <c r="I21" s="52" t="s">
@@ -22742,55 +22934,58 @@
       </c>
       <c r="BP21" s="34">
         <v>101.6</v>
       </c>
       <c r="BQ21" s="34">
         <v>101.2</v>
       </c>
       <c r="BR21" s="34">
         <v>101.8</v>
       </c>
       <c r="BS21" s="54">
         <v>101.4</v>
       </c>
       <c r="BT21" s="54">
         <v>100.8</v>
       </c>
       <c r="BU21" s="54">
         <v>99</v>
       </c>
       <c r="BV21" s="54">
         <v>98.4</v>
       </c>
       <c r="BW21" s="54">
         <v>97.1</v>
       </c>
-      <c r="BX21" s="44">
+      <c r="BX21" s="54">
+        <v>97.4</v>
+      </c>
+      <c r="BY21" s="44">
         <v>95.1</v>
       </c>
     </row>
-    <row r="22" spans="1:76" ht="12.75" customHeight="1">
+    <row r="22" spans="1:77" ht="12.75" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="52" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="52" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="52" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="52" t="s">
         <v>33</v>
       </c>
       <c r="F22" s="52" t="s">
         <v>33</v>
       </c>
       <c r="G22" s="52" t="s">
         <v>33</v>
       </c>
       <c r="H22" s="52" t="s">
         <v>33</v>
       </c>
       <c r="I22" s="52" t="s">
@@ -22972,55 +23167,58 @@
       </c>
       <c r="BP22" s="34">
         <v>102.6</v>
       </c>
       <c r="BQ22" s="34">
         <v>102.7</v>
       </c>
       <c r="BR22" s="34">
         <v>102.1</v>
       </c>
       <c r="BS22" s="54">
         <v>102.5</v>
       </c>
       <c r="BT22" s="54">
         <v>109.1</v>
       </c>
       <c r="BU22" s="54">
         <v>103.4</v>
       </c>
       <c r="BV22" s="54">
         <v>100.4</v>
       </c>
       <c r="BW22" s="54">
         <v>98.9</v>
       </c>
-      <c r="BX22" s="44">
+      <c r="BX22" s="54">
+        <v>101</v>
+      </c>
+      <c r="BY22" s="44">
         <v>96.6</v>
       </c>
     </row>
-    <row r="23" spans="1:76" ht="12.75" customHeight="1">
+    <row r="23" spans="1:77" ht="12.75" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="45">
         <v>111</v>
       </c>
       <c r="C23" s="45">
         <v>106.3</v>
       </c>
       <c r="D23" s="29">
         <v>108.7</v>
       </c>
       <c r="E23" s="29">
         <v>110.8</v>
       </c>
       <c r="F23" s="46">
         <v>111.02604711571601</v>
       </c>
       <c r="G23" s="48">
         <v>115.8</v>
       </c>
       <c r="H23" s="29">
         <v>116.6</v>
       </c>
       <c r="I23" s="29">
@@ -23202,55 +23400,58 @@
       </c>
       <c r="BP23" s="34">
         <v>102.9</v>
       </c>
       <c r="BQ23" s="34">
         <v>103.5</v>
       </c>
       <c r="BR23" s="34">
         <v>102.5</v>
       </c>
       <c r="BS23" s="54">
         <v>102.4</v>
       </c>
       <c r="BT23" s="54">
         <v>98.1</v>
       </c>
       <c r="BU23" s="54">
         <v>98.6</v>
       </c>
       <c r="BV23" s="54">
         <v>98.7</v>
       </c>
       <c r="BW23" s="54">
         <v>99.2</v>
       </c>
-      <c r="BX23" s="44">
+      <c r="BX23" s="54">
+        <v>98.5</v>
+      </c>
+      <c r="BY23" s="44">
         <v>97.1</v>
       </c>
     </row>
-    <row r="24" spans="1:76" ht="12.75" customHeight="1">
+    <row r="24" spans="1:77" ht="12.75" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="45">
         <v>110</v>
       </c>
       <c r="C24" s="45">
         <v>105.1</v>
       </c>
       <c r="D24" s="29">
         <v>106.2</v>
       </c>
       <c r="E24" s="29">
         <v>108.7</v>
       </c>
       <c r="F24" s="46">
         <v>109.46480033984622</v>
       </c>
       <c r="G24" s="48">
         <v>111.4</v>
       </c>
       <c r="H24" s="29">
         <v>110.7</v>
       </c>
       <c r="I24" s="29">
@@ -23432,55 +23633,58 @@
       </c>
       <c r="BP24" s="34">
         <v>103.5</v>
       </c>
       <c r="BQ24" s="34">
         <v>104.2</v>
       </c>
       <c r="BR24" s="34">
         <v>104.5</v>
       </c>
       <c r="BS24" s="54">
         <v>101.7</v>
       </c>
       <c r="BT24" s="54">
         <v>101.4</v>
       </c>
       <c r="BU24" s="54">
         <v>101.4</v>
       </c>
       <c r="BV24" s="54">
         <v>101.2</v>
       </c>
       <c r="BW24" s="54">
         <v>99.3</v>
       </c>
-      <c r="BX24" s="44">
+      <c r="BX24" s="54">
+        <v>97.9</v>
+      </c>
+      <c r="BY24" s="44">
         <v>98.1</v>
       </c>
     </row>
-    <row r="25" spans="1:76" ht="12.75" customHeight="1">
+    <row r="25" spans="1:77" ht="12.75" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="45">
         <v>104</v>
       </c>
       <c r="C25" s="45">
         <v>103.7</v>
       </c>
       <c r="D25" s="29">
         <v>104.1</v>
       </c>
       <c r="E25" s="29">
         <v>105.3</v>
       </c>
       <c r="F25" s="46">
         <v>105.20158243971973</v>
       </c>
       <c r="G25" s="48">
         <v>108.9</v>
       </c>
       <c r="H25" s="29">
         <v>108.5</v>
       </c>
       <c r="I25" s="29">
@@ -23662,55 +23866,58 @@
       </c>
       <c r="BP25" s="34">
         <v>105.7</v>
       </c>
       <c r="BQ25" s="34">
         <v>106.1</v>
       </c>
       <c r="BR25" s="34">
         <v>105.8</v>
       </c>
       <c r="BS25" s="54">
         <v>105.6</v>
       </c>
       <c r="BT25" s="54">
         <v>104</v>
       </c>
       <c r="BU25" s="54">
         <v>103.1</v>
       </c>
       <c r="BV25" s="54">
         <v>102.6</v>
       </c>
       <c r="BW25" s="54">
         <v>101.3</v>
       </c>
-      <c r="BX25" s="44">
+      <c r="BX25" s="54">
+        <v>101.3</v>
+      </c>
+      <c r="BY25" s="44">
         <v>99.5</v>
       </c>
     </row>
-    <row r="26" spans="1:76" ht="12.75" customHeight="1">
+    <row r="26" spans="1:77" ht="12.75" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="52" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="52" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="52" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="52" t="s">
         <v>33</v>
       </c>
       <c r="F26" s="52" t="s">
         <v>33</v>
       </c>
       <c r="G26" s="52" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="52" t="s">
         <v>33</v>
       </c>
       <c r="I26" s="52" t="s">
@@ -23892,77 +24099,80 @@
       </c>
       <c r="BP26" s="34">
         <v>102.3</v>
       </c>
       <c r="BQ26" s="34">
         <v>104</v>
       </c>
       <c r="BR26" s="34">
         <v>104.4</v>
       </c>
       <c r="BS26" s="54">
         <v>105</v>
       </c>
       <c r="BT26" s="54">
         <v>102.4</v>
       </c>
       <c r="BU26" s="54">
         <v>101.1</v>
       </c>
       <c r="BV26" s="54">
         <v>99.7</v>
       </c>
       <c r="BW26" s="54">
         <v>99.5</v>
       </c>
-      <c r="BX26" s="44">
+      <c r="BX26" s="54">
+        <v>99.4</v>
+      </c>
+      <c r="BY26" s="44">
         <v>97.8</v>
       </c>
     </row>
-    <row r="27" spans="1:76" ht="12.75" customHeight="1">
+    <row r="27" spans="1:77" ht="12.75" customHeight="1">
       <c r="A27" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="B4:BG4"/>
-[...5 lines deleted...]
-    <mergeCell ref="BT2:BW2"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="Q2:U2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="V2:Z2"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="BJ2:BN2"/>
+    <mergeCell ref="BT2:BX2"/>
+    <mergeCell ref="B4:BG4"/>
+    <mergeCell ref="BE2:BI2"/>
+    <mergeCell ref="AZ2:BD2"/>
+    <mergeCell ref="AP2:AT2"/>
+    <mergeCell ref="AU2:AY2"/>
+    <mergeCell ref="AF2:AJ2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>