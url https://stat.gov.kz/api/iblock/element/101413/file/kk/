--- v1 (2026-07-14)
+++ v2 (2026-08-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320"/>
   </bookViews>
   <sheets>
     <sheet name="тоқсан" sheetId="1" r:id="rId1"/>
     <sheet name="кезең" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">тоқсан!$2:$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">тоқсан!$A$1:$BC$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
@@ -523,120 +523,120 @@
     <xf numFmtId="2" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный_Лист1" xfId="2"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -911,52 +911,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR56"/>
   <sheetViews>
-    <sheetView topLeftCell="CQ18" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="DQ35" sqref="DQ35:DQ56"/>
+    <sheetView tabSelected="1" topLeftCell="CQ18" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="DQ60" sqref="DQ60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="4" width="8.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="9" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.7109375" style="1" customWidth="1"/>
     <col min="15" max="16" width="9.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="9" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="1" customWidth="1"/>
     <col min="21" max="22" width="9.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="1" customWidth="1"/>
@@ -1015,61 +1015,61 @@
     <col min="88" max="89" width="8.5703125" style="2" customWidth="1"/>
     <col min="90" max="90" width="9.7109375" style="2" customWidth="1"/>
     <col min="91" max="91" width="9.85546875" style="2" customWidth="1"/>
     <col min="92" max="92" width="10.42578125" style="1" customWidth="1"/>
     <col min="93" max="93" width="10" style="1" customWidth="1"/>
     <col min="94" max="94" width="9" style="1" customWidth="1"/>
     <col min="95" max="95" width="9.140625" style="1" customWidth="1"/>
     <col min="96" max="96" width="8.85546875" style="1" customWidth="1"/>
     <col min="97" max="97" width="9" style="1" customWidth="1"/>
     <col min="98" max="98" width="8.85546875" style="1" customWidth="1"/>
     <col min="99" max="99" width="8.7109375" style="1" customWidth="1"/>
     <col min="100" max="101" width="9.140625" style="1" customWidth="1"/>
     <col min="102" max="102" width="8.5703125" style="1" customWidth="1"/>
     <col min="103" max="103" width="9" style="1" customWidth="1"/>
     <col min="104" max="104" width="9.5703125" style="1" customWidth="1"/>
     <col min="105" max="106" width="9.28515625" style="1" customWidth="1"/>
     <col min="107" max="107" width="8.85546875" style="1" customWidth="1"/>
     <col min="108" max="108" width="8.42578125" style="1" customWidth="1"/>
     <col min="109" max="109" width="9.140625" style="1" customWidth="1"/>
     <col min="110" max="110" width="7.85546875" style="1"/>
     <col min="111" max="111" width="9.28515625" style="1" customWidth="1"/>
     <col min="112" max="16384" width="7.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" ht="27" customHeight="1">
-      <c r="A1" s="68" t="s">
+      <c r="A1" s="72" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="68"/>
-[...6 lines deleted...]
-      <c r="I1" s="68"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
       <c r="J1" s="55"/>
       <c r="K1" s="55"/>
       <c r="L1" s="55"/>
       <c r="M1" s="55"/>
       <c r="N1" s="55"/>
       <c r="O1" s="55"/>
       <c r="P1" s="55"/>
       <c r="Q1" s="55"/>
       <c r="R1" s="55"/>
       <c r="S1" s="55"/>
       <c r="T1" s="55"/>
       <c r="U1" s="55"/>
       <c r="V1" s="55"/>
       <c r="W1" s="55"/>
       <c r="X1" s="55"/>
       <c r="Y1" s="55"/>
       <c r="Z1" s="55"/>
       <c r="AA1" s="55"/>
       <c r="AB1" s="55"/>
       <c r="AC1" s="55"/>
       <c r="AD1" s="55"/>
       <c r="AE1" s="55"/>
       <c r="AF1" s="55"/>
       <c r="AG1" s="55"/>
       <c r="AH1" s="55"/>
@@ -1077,209 +1077,209 @@
       <c r="AJ1" s="55"/>
       <c r="AK1" s="55"/>
       <c r="AL1" s="55"/>
       <c r="AM1" s="55"/>
       <c r="AN1" s="55"/>
       <c r="AO1" s="55"/>
       <c r="AP1" s="55"/>
       <c r="AQ1" s="55"/>
       <c r="AR1" s="55"/>
       <c r="AS1" s="55"/>
       <c r="AT1" s="55"/>
       <c r="AU1" s="55"/>
       <c r="AV1" s="55"/>
       <c r="AW1" s="55"/>
       <c r="AX1" s="55"/>
       <c r="AY1" s="55"/>
       <c r="AZ1" s="55"/>
       <c r="BA1" s="55"/>
       <c r="BB1" s="55"/>
       <c r="BC1" s="55"/>
       <c r="BD1" s="55"/>
       <c r="BE1" s="55"/>
       <c r="BF1" s="55"/>
     </row>
     <row r="2" spans="1:122" s="4" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="64"/>
-      <c r="B2" s="65">
+      <c r="A2" s="73"/>
+      <c r="B2" s="64">
         <v>2010</v>
       </c>
-      <c r="C2" s="66"/>
-[...11 lines deleted...]
-      <c r="O2" s="65">
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="64">
         <v>2011</v>
       </c>
-      <c r="P2" s="66"/>
-[...11 lines deleted...]
-      <c r="AB2" s="65">
+      <c r="P2" s="65"/>
+      <c r="Q2" s="65"/>
+      <c r="R2" s="65"/>
+      <c r="S2" s="65"/>
+      <c r="T2" s="65"/>
+      <c r="U2" s="65"/>
+      <c r="V2" s="65"/>
+      <c r="W2" s="65"/>
+      <c r="X2" s="65"/>
+      <c r="Y2" s="65"/>
+      <c r="Z2" s="65"/>
+      <c r="AA2" s="66"/>
+      <c r="AB2" s="64">
         <v>2012</v>
       </c>
-      <c r="AC2" s="66"/>
-[...11 lines deleted...]
-      <c r="AO2" s="65">
+      <c r="AC2" s="65"/>
+      <c r="AD2" s="65"/>
+      <c r="AE2" s="65"/>
+      <c r="AF2" s="65"/>
+      <c r="AG2" s="65"/>
+      <c r="AH2" s="65"/>
+      <c r="AI2" s="65"/>
+      <c r="AJ2" s="65"/>
+      <c r="AK2" s="65"/>
+      <c r="AL2" s="65"/>
+      <c r="AM2" s="65"/>
+      <c r="AN2" s="66"/>
+      <c r="AO2" s="64">
         <v>2013</v>
       </c>
-      <c r="AP2" s="66"/>
-[...11 lines deleted...]
-      <c r="BB2" s="65">
+      <c r="AP2" s="65"/>
+      <c r="AQ2" s="65"/>
+      <c r="AR2" s="65"/>
+      <c r="AS2" s="65"/>
+      <c r="AT2" s="65"/>
+      <c r="AU2" s="65"/>
+      <c r="AV2" s="65"/>
+      <c r="AW2" s="65"/>
+      <c r="AX2" s="65"/>
+      <c r="AY2" s="65"/>
+      <c r="AZ2" s="65"/>
+      <c r="BA2" s="66"/>
+      <c r="BB2" s="64">
         <v>2014</v>
       </c>
-      <c r="BC2" s="66"/>
-[...11 lines deleted...]
-      <c r="BO2" s="65">
+      <c r="BC2" s="65"/>
+      <c r="BD2" s="65"/>
+      <c r="BE2" s="65"/>
+      <c r="BF2" s="65"/>
+      <c r="BG2" s="65"/>
+      <c r="BH2" s="65"/>
+      <c r="BI2" s="65"/>
+      <c r="BJ2" s="65"/>
+      <c r="BK2" s="65"/>
+      <c r="BL2" s="65"/>
+      <c r="BM2" s="65"/>
+      <c r="BN2" s="66"/>
+      <c r="BO2" s="64">
         <v>2015</v>
       </c>
-      <c r="BP2" s="66"/>
-[...3 lines deleted...]
-      <c r="BT2" s="65">
+      <c r="BP2" s="65"/>
+      <c r="BQ2" s="65"/>
+      <c r="BR2" s="65"/>
+      <c r="BS2" s="66"/>
+      <c r="BT2" s="64">
         <v>2016</v>
       </c>
-      <c r="BU2" s="66"/>
-[...3 lines deleted...]
-      <c r="BY2" s="65">
+      <c r="BU2" s="65"/>
+      <c r="BV2" s="65"/>
+      <c r="BW2" s="65"/>
+      <c r="BX2" s="66"/>
+      <c r="BY2" s="64">
         <v>2017</v>
       </c>
-      <c r="BZ2" s="66"/>
-[...3 lines deleted...]
-      <c r="CD2" s="65">
+      <c r="BZ2" s="65"/>
+      <c r="CA2" s="65"/>
+      <c r="CB2" s="65"/>
+      <c r="CC2" s="66"/>
+      <c r="CD2" s="64">
         <v>2018</v>
       </c>
-      <c r="CE2" s="66"/>
-[...3 lines deleted...]
-      <c r="CI2" s="65">
+      <c r="CE2" s="65"/>
+      <c r="CF2" s="65"/>
+      <c r="CG2" s="65"/>
+      <c r="CH2" s="66"/>
+      <c r="CI2" s="64">
         <v>2019</v>
       </c>
-      <c r="CJ2" s="66"/>
-[...3 lines deleted...]
-      <c r="CN2" s="65">
+      <c r="CJ2" s="65"/>
+      <c r="CK2" s="65"/>
+      <c r="CL2" s="65"/>
+      <c r="CM2" s="66"/>
+      <c r="CN2" s="64">
         <v>2020</v>
       </c>
-      <c r="CO2" s="66"/>
-[...3 lines deleted...]
-      <c r="CS2" s="65">
+      <c r="CO2" s="65"/>
+      <c r="CP2" s="65"/>
+      <c r="CQ2" s="65"/>
+      <c r="CR2" s="66"/>
+      <c r="CS2" s="64">
         <v>2021</v>
       </c>
-      <c r="CT2" s="66"/>
-[...3 lines deleted...]
-      <c r="CX2" s="65">
+      <c r="CT2" s="65"/>
+      <c r="CU2" s="65"/>
+      <c r="CV2" s="65"/>
+      <c r="CW2" s="66"/>
+      <c r="CX2" s="64">
         <v>2022</v>
       </c>
-      <c r="CY2" s="66"/>
-[...3 lines deleted...]
-      <c r="DC2" s="65">
+      <c r="CY2" s="65"/>
+      <c r="CZ2" s="65"/>
+      <c r="DA2" s="65"/>
+      <c r="DB2" s="66"/>
+      <c r="DC2" s="64">
         <v>2023</v>
       </c>
-      <c r="DD2" s="66"/>
-[...3 lines deleted...]
-      <c r="DH2" s="65">
+      <c r="DD2" s="65"/>
+      <c r="DE2" s="65"/>
+      <c r="DF2" s="65"/>
+      <c r="DG2" s="66"/>
+      <c r="DH2" s="64">
         <v>2024</v>
       </c>
-      <c r="DI2" s="66"/>
-[...3 lines deleted...]
-      <c r="DM2" s="65">
+      <c r="DI2" s="65"/>
+      <c r="DJ2" s="65"/>
+      <c r="DK2" s="65"/>
+      <c r="DL2" s="66"/>
+      <c r="DM2" s="64">
         <v>2025</v>
       </c>
-      <c r="DN2" s="66"/>
-[...2 lines deleted...]
-      <c r="DQ2" s="67"/>
+      <c r="DN2" s="65"/>
+      <c r="DO2" s="65"/>
+      <c r="DP2" s="65"/>
+      <c r="DQ2" s="66"/>
       <c r="DR2" s="60">
         <v>2026</v>
       </c>
     </row>
     <row r="3" spans="1:122" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A3" s="64"/>
+      <c r="A3" s="73"/>
       <c r="B3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>23</v>
       </c>
       <c r="J3" s="5" t="s">
@@ -1602,153 +1602,153 @@
       </c>
       <c r="DL3" s="3" t="s">
         <v>32</v>
       </c>
       <c r="DM3" s="6" t="s">
         <v>28</v>
       </c>
       <c r="DN3" s="6" t="s">
         <v>29</v>
       </c>
       <c r="DO3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="DP3" s="6" t="s">
         <v>31</v>
       </c>
       <c r="DQ3" s="62" t="s">
         <v>32</v>
       </c>
       <c r="DR3" s="60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:122" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="5"/>
-      <c r="B4" s="69"/>
-[...101 lines deleted...]
-      <c r="CZ4" s="70"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="71"/>
+      <c r="N4" s="71"/>
+      <c r="O4" s="71"/>
+      <c r="P4" s="71"/>
+      <c r="Q4" s="71"/>
+      <c r="R4" s="71"/>
+      <c r="S4" s="71"/>
+      <c r="T4" s="71"/>
+      <c r="U4" s="71"/>
+      <c r="V4" s="71"/>
+      <c r="W4" s="71"/>
+      <c r="X4" s="71"/>
+      <c r="Y4" s="71"/>
+      <c r="Z4" s="71"/>
+      <c r="AA4" s="71"/>
+      <c r="AB4" s="71"/>
+      <c r="AC4" s="71"/>
+      <c r="AD4" s="71"/>
+      <c r="AE4" s="71"/>
+      <c r="AF4" s="71"/>
+      <c r="AG4" s="71"/>
+      <c r="AH4" s="71"/>
+      <c r="AI4" s="71"/>
+      <c r="AJ4" s="71"/>
+      <c r="AK4" s="71"/>
+      <c r="AL4" s="71"/>
+      <c r="AM4" s="71"/>
+      <c r="AN4" s="71"/>
+      <c r="AO4" s="71"/>
+      <c r="AP4" s="71"/>
+      <c r="AQ4" s="71"/>
+      <c r="AR4" s="71"/>
+      <c r="AS4" s="71"/>
+      <c r="AT4" s="71"/>
+      <c r="AU4" s="71"/>
+      <c r="AV4" s="71"/>
+      <c r="AW4" s="71"/>
+      <c r="AX4" s="71"/>
+      <c r="AY4" s="71"/>
+      <c r="AZ4" s="71"/>
+      <c r="BA4" s="71"/>
+      <c r="BB4" s="71"/>
+      <c r="BC4" s="71"/>
+      <c r="BD4" s="71"/>
+      <c r="BE4" s="71"/>
+      <c r="BF4" s="71"/>
+      <c r="BG4" s="71"/>
+      <c r="BH4" s="71"/>
+      <c r="BI4" s="71"/>
+      <c r="BJ4" s="71"/>
+      <c r="BK4" s="71"/>
+      <c r="BL4" s="71"/>
+      <c r="BM4" s="71"/>
+      <c r="BN4" s="71"/>
+      <c r="BO4" s="71"/>
+      <c r="BP4" s="71"/>
+      <c r="BQ4" s="71"/>
+      <c r="BR4" s="71"/>
+      <c r="BS4" s="71"/>
+      <c r="BT4" s="71"/>
+      <c r="BU4" s="71"/>
+      <c r="BV4" s="71"/>
+      <c r="BW4" s="71"/>
+      <c r="BX4" s="71"/>
+      <c r="BY4" s="71"/>
+      <c r="BZ4" s="71"/>
+      <c r="CA4" s="71"/>
+      <c r="CB4" s="71"/>
+      <c r="CC4" s="71"/>
+      <c r="CD4" s="71"/>
+      <c r="CE4" s="71"/>
+      <c r="CF4" s="71"/>
+      <c r="CG4" s="71"/>
+      <c r="CH4" s="71"/>
+      <c r="CI4" s="71"/>
+      <c r="CJ4" s="71"/>
+      <c r="CK4" s="71"/>
+      <c r="CL4" s="71"/>
+      <c r="CM4" s="71"/>
+      <c r="CN4" s="71"/>
+      <c r="CO4" s="71"/>
+      <c r="CP4" s="71"/>
+      <c r="CQ4" s="71"/>
+      <c r="CR4" s="71"/>
+      <c r="CS4" s="71"/>
+      <c r="CT4" s="71"/>
+      <c r="CU4" s="71"/>
+      <c r="CV4" s="71"/>
+      <c r="CW4" s="71"/>
+      <c r="CX4" s="71"/>
+      <c r="CY4" s="71"/>
+      <c r="CZ4" s="71"/>
       <c r="DE4" s="7"/>
     </row>
     <row r="5" spans="1:122">
       <c r="A5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="56">
         <v>79.400000000000006</v>
       </c>
       <c r="C5" s="56">
         <v>98.6</v>
       </c>
       <c r="D5" s="56">
         <v>108.2</v>
       </c>
       <c r="E5" s="56">
         <v>103.4</v>
       </c>
       <c r="F5" s="56">
         <v>98.9</v>
       </c>
       <c r="G5" s="56">
         <v>108.4</v>
       </c>
       <c r="H5" s="10">
@@ -9790,209 +9790,209 @@
       <c r="DP26" s="44">
         <v>105.7</v>
       </c>
       <c r="DQ26" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR26" s="44">
         <v>93.8</v>
       </c>
     </row>
     <row r="30" spans="1:122" ht="24" customHeight="1">
       <c r="A30" s="37" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="25"/>
       <c r="C30" s="25"/>
       <c r="D30" s="25"/>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="25"/>
       <c r="I30" s="25"/>
       <c r="J30" s="25"/>
     </row>
     <row r="32" spans="1:122">
-      <c r="A32" s="64"/>
-      <c r="B32" s="65">
+      <c r="A32" s="73"/>
+      <c r="B32" s="64">
         <v>2010</v>
       </c>
-      <c r="C32" s="66"/>
-[...11 lines deleted...]
-      <c r="O32" s="65">
+      <c r="C32" s="65"/>
+      <c r="D32" s="65"/>
+      <c r="E32" s="65"/>
+      <c r="F32" s="65"/>
+      <c r="G32" s="65"/>
+      <c r="H32" s="65"/>
+      <c r="I32" s="65"/>
+      <c r="J32" s="65"/>
+      <c r="K32" s="65"/>
+      <c r="L32" s="65"/>
+      <c r="M32" s="65"/>
+      <c r="N32" s="66"/>
+      <c r="O32" s="64">
         <v>2011</v>
       </c>
-      <c r="P32" s="66"/>
-[...11 lines deleted...]
-      <c r="AB32" s="65">
+      <c r="P32" s="65"/>
+      <c r="Q32" s="65"/>
+      <c r="R32" s="65"/>
+      <c r="S32" s="65"/>
+      <c r="T32" s="65"/>
+      <c r="U32" s="65"/>
+      <c r="V32" s="65"/>
+      <c r="W32" s="65"/>
+      <c r="X32" s="65"/>
+      <c r="Y32" s="65"/>
+      <c r="Z32" s="65"/>
+      <c r="AA32" s="66"/>
+      <c r="AB32" s="64">
         <v>2012</v>
       </c>
-      <c r="AC32" s="66"/>
-[...11 lines deleted...]
-      <c r="AO32" s="65">
+      <c r="AC32" s="65"/>
+      <c r="AD32" s="65"/>
+      <c r="AE32" s="65"/>
+      <c r="AF32" s="65"/>
+      <c r="AG32" s="65"/>
+      <c r="AH32" s="65"/>
+      <c r="AI32" s="65"/>
+      <c r="AJ32" s="65"/>
+      <c r="AK32" s="65"/>
+      <c r="AL32" s="65"/>
+      <c r="AM32" s="65"/>
+      <c r="AN32" s="66"/>
+      <c r="AO32" s="64">
         <v>2013</v>
       </c>
-      <c r="AP32" s="66"/>
-[...11 lines deleted...]
-      <c r="BB32" s="65">
+      <c r="AP32" s="65"/>
+      <c r="AQ32" s="65"/>
+      <c r="AR32" s="65"/>
+      <c r="AS32" s="65"/>
+      <c r="AT32" s="65"/>
+      <c r="AU32" s="65"/>
+      <c r="AV32" s="65"/>
+      <c r="AW32" s="65"/>
+      <c r="AX32" s="65"/>
+      <c r="AY32" s="65"/>
+      <c r="AZ32" s="65"/>
+      <c r="BA32" s="66"/>
+      <c r="BB32" s="64">
         <v>2014</v>
       </c>
-      <c r="BC32" s="66"/>
-[...11 lines deleted...]
-      <c r="BO32" s="65">
+      <c r="BC32" s="65"/>
+      <c r="BD32" s="65"/>
+      <c r="BE32" s="65"/>
+      <c r="BF32" s="65"/>
+      <c r="BG32" s="65"/>
+      <c r="BH32" s="65"/>
+      <c r="BI32" s="65"/>
+      <c r="BJ32" s="65"/>
+      <c r="BK32" s="65"/>
+      <c r="BL32" s="65"/>
+      <c r="BM32" s="65"/>
+      <c r="BN32" s="66"/>
+      <c r="BO32" s="64">
         <v>2015</v>
       </c>
-      <c r="BP32" s="66"/>
-[...3 lines deleted...]
-      <c r="BT32" s="65">
+      <c r="BP32" s="65"/>
+      <c r="BQ32" s="65"/>
+      <c r="BR32" s="65"/>
+      <c r="BS32" s="66"/>
+      <c r="BT32" s="64">
         <v>2016</v>
       </c>
-      <c r="BU32" s="66"/>
-[...3 lines deleted...]
-      <c r="BY32" s="65">
+      <c r="BU32" s="65"/>
+      <c r="BV32" s="65"/>
+      <c r="BW32" s="65"/>
+      <c r="BX32" s="66"/>
+      <c r="BY32" s="64">
         <v>2017</v>
       </c>
-      <c r="BZ32" s="66"/>
-[...3 lines deleted...]
-      <c r="CD32" s="65">
+      <c r="BZ32" s="65"/>
+      <c r="CA32" s="65"/>
+      <c r="CB32" s="65"/>
+      <c r="CC32" s="66"/>
+      <c r="CD32" s="64">
         <v>2018</v>
       </c>
-      <c r="CE32" s="66"/>
-[...3 lines deleted...]
-      <c r="CI32" s="65">
+      <c r="CE32" s="65"/>
+      <c r="CF32" s="65"/>
+      <c r="CG32" s="65"/>
+      <c r="CH32" s="66"/>
+      <c r="CI32" s="64">
         <v>2019</v>
       </c>
-      <c r="CJ32" s="66"/>
-[...3 lines deleted...]
-      <c r="CN32" s="65">
+      <c r="CJ32" s="65"/>
+      <c r="CK32" s="65"/>
+      <c r="CL32" s="65"/>
+      <c r="CM32" s="66"/>
+      <c r="CN32" s="64">
         <v>2020</v>
       </c>
-      <c r="CO32" s="66"/>
-[...3 lines deleted...]
-      <c r="CS32" s="65">
+      <c r="CO32" s="65"/>
+      <c r="CP32" s="65"/>
+      <c r="CQ32" s="65"/>
+      <c r="CR32" s="66"/>
+      <c r="CS32" s="64">
         <v>2021</v>
       </c>
-      <c r="CT32" s="66"/>
-[...3 lines deleted...]
-      <c r="CX32" s="65">
+      <c r="CT32" s="65"/>
+      <c r="CU32" s="65"/>
+      <c r="CV32" s="65"/>
+      <c r="CW32" s="66"/>
+      <c r="CX32" s="64">
         <v>2022</v>
       </c>
-      <c r="CY32" s="66"/>
-[...3 lines deleted...]
-      <c r="DC32" s="65">
+      <c r="CY32" s="65"/>
+      <c r="CZ32" s="65"/>
+      <c r="DA32" s="65"/>
+      <c r="DB32" s="66"/>
+      <c r="DC32" s="64">
         <v>2023</v>
       </c>
-      <c r="DD32" s="66"/>
-[...3 lines deleted...]
-      <c r="DH32" s="71">
+      <c r="DD32" s="65"/>
+      <c r="DE32" s="65"/>
+      <c r="DF32" s="65"/>
+      <c r="DG32" s="66"/>
+      <c r="DH32" s="67">
         <v>2024</v>
       </c>
-      <c r="DI32" s="72"/>
-[...3 lines deleted...]
-      <c r="DM32" s="71">
+      <c r="DI32" s="68"/>
+      <c r="DJ32" s="68"/>
+      <c r="DK32" s="68"/>
+      <c r="DL32" s="69"/>
+      <c r="DM32" s="67">
         <v>2025</v>
       </c>
-      <c r="DN32" s="72"/>
-[...2 lines deleted...]
-      <c r="DQ32" s="73"/>
+      <c r="DN32" s="68"/>
+      <c r="DO32" s="68"/>
+      <c r="DP32" s="68"/>
+      <c r="DQ32" s="69"/>
       <c r="DR32" s="60">
         <v>2026</v>
       </c>
     </row>
     <row r="33" spans="1:122" ht="22.5">
-      <c r="A33" s="64"/>
+      <c r="A33" s="73"/>
       <c r="B33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>20</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>21</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>22</v>
       </c>
       <c r="I33" s="5" t="s">
         <v>23</v>
       </c>
       <c r="J33" s="5" t="s">
@@ -10315,153 +10315,153 @@
       </c>
       <c r="DL33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="DM33" s="6" t="s">
         <v>28</v>
       </c>
       <c r="DN33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="DO33" s="6" t="s">
         <v>30</v>
       </c>
       <c r="DP33" s="6" t="s">
         <v>31</v>
       </c>
       <c r="DQ33" s="62" t="s">
         <v>32</v>
       </c>
       <c r="DR33" s="60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:122">
       <c r="A34" s="5"/>
-      <c r="B34" s="69"/>
-[...101 lines deleted...]
-      <c r="CZ34" s="70"/>
+      <c r="B34" s="70"/>
+      <c r="C34" s="71"/>
+      <c r="D34" s="71"/>
+      <c r="E34" s="71"/>
+      <c r="F34" s="71"/>
+      <c r="G34" s="71"/>
+      <c r="H34" s="71"/>
+      <c r="I34" s="71"/>
+      <c r="J34" s="71"/>
+      <c r="K34" s="71"/>
+      <c r="L34" s="71"/>
+      <c r="M34" s="71"/>
+      <c r="N34" s="71"/>
+      <c r="O34" s="71"/>
+      <c r="P34" s="71"/>
+      <c r="Q34" s="71"/>
+      <c r="R34" s="71"/>
+      <c r="S34" s="71"/>
+      <c r="T34" s="71"/>
+      <c r="U34" s="71"/>
+      <c r="V34" s="71"/>
+      <c r="W34" s="71"/>
+      <c r="X34" s="71"/>
+      <c r="Y34" s="71"/>
+      <c r="Z34" s="71"/>
+      <c r="AA34" s="71"/>
+      <c r="AB34" s="71"/>
+      <c r="AC34" s="71"/>
+      <c r="AD34" s="71"/>
+      <c r="AE34" s="71"/>
+      <c r="AF34" s="71"/>
+      <c r="AG34" s="71"/>
+      <c r="AH34" s="71"/>
+      <c r="AI34" s="71"/>
+      <c r="AJ34" s="71"/>
+      <c r="AK34" s="71"/>
+      <c r="AL34" s="71"/>
+      <c r="AM34" s="71"/>
+      <c r="AN34" s="71"/>
+      <c r="AO34" s="71"/>
+      <c r="AP34" s="71"/>
+      <c r="AQ34" s="71"/>
+      <c r="AR34" s="71"/>
+      <c r="AS34" s="71"/>
+      <c r="AT34" s="71"/>
+      <c r="AU34" s="71"/>
+      <c r="AV34" s="71"/>
+      <c r="AW34" s="71"/>
+      <c r="AX34" s="71"/>
+      <c r="AY34" s="71"/>
+      <c r="AZ34" s="71"/>
+      <c r="BA34" s="71"/>
+      <c r="BB34" s="71"/>
+      <c r="BC34" s="71"/>
+      <c r="BD34" s="71"/>
+      <c r="BE34" s="71"/>
+      <c r="BF34" s="71"/>
+      <c r="BG34" s="71"/>
+      <c r="BH34" s="71"/>
+      <c r="BI34" s="71"/>
+      <c r="BJ34" s="71"/>
+      <c r="BK34" s="71"/>
+      <c r="BL34" s="71"/>
+      <c r="BM34" s="71"/>
+      <c r="BN34" s="71"/>
+      <c r="BO34" s="71"/>
+      <c r="BP34" s="71"/>
+      <c r="BQ34" s="71"/>
+      <c r="BR34" s="71"/>
+      <c r="BS34" s="71"/>
+      <c r="BT34" s="71"/>
+      <c r="BU34" s="71"/>
+      <c r="BV34" s="71"/>
+      <c r="BW34" s="71"/>
+      <c r="BX34" s="71"/>
+      <c r="BY34" s="71"/>
+      <c r="BZ34" s="71"/>
+      <c r="CA34" s="71"/>
+      <c r="CB34" s="71"/>
+      <c r="CC34" s="71"/>
+      <c r="CD34" s="71"/>
+      <c r="CE34" s="71"/>
+      <c r="CF34" s="71"/>
+      <c r="CG34" s="71"/>
+      <c r="CH34" s="71"/>
+      <c r="CI34" s="71"/>
+      <c r="CJ34" s="71"/>
+      <c r="CK34" s="71"/>
+      <c r="CL34" s="71"/>
+      <c r="CM34" s="71"/>
+      <c r="CN34" s="71"/>
+      <c r="CO34" s="71"/>
+      <c r="CP34" s="71"/>
+      <c r="CQ34" s="71"/>
+      <c r="CR34" s="71"/>
+      <c r="CS34" s="71"/>
+      <c r="CT34" s="71"/>
+      <c r="CU34" s="71"/>
+      <c r="CV34" s="71"/>
+      <c r="CW34" s="71"/>
+      <c r="CX34" s="71"/>
+      <c r="CY34" s="71"/>
+      <c r="CZ34" s="71"/>
       <c r="DA34" s="4"/>
       <c r="DB34" s="4"/>
       <c r="DC34" s="4"/>
       <c r="DD34" s="4"/>
       <c r="DE34" s="7"/>
     </row>
     <row r="35" spans="1:122">
       <c r="A35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B35" s="29">
         <v>101.2</v>
       </c>
       <c r="C35" s="29">
         <v>99.9</v>
       </c>
       <c r="D35" s="29">
         <v>102.2</v>
       </c>
       <c r="E35" s="29">
         <v>108.5</v>
       </c>
       <c r="F35" s="29">
         <v>107.5</v>
       </c>
@@ -10785,52 +10785,52 @@
       </c>
       <c r="DI35" s="17">
         <v>101.7</v>
       </c>
       <c r="DJ35" s="17">
         <v>102.7</v>
       </c>
       <c r="DK35" s="54">
         <v>101.8</v>
       </c>
       <c r="DL35" s="54">
         <v>102.4</v>
       </c>
       <c r="DM35" s="54">
         <v>101.2</v>
       </c>
       <c r="DN35" s="44">
         <v>100</v>
       </c>
       <c r="DO35" s="44">
         <v>98</v>
       </c>
       <c r="DP35" s="44">
         <v>96.8</v>
       </c>
-      <c r="DQ35" s="54">
-        <v>98.3</v>
+      <c r="DQ35" s="44">
+        <v>98.2</v>
       </c>
       <c r="DR35" s="44">
         <v>97.7</v>
       </c>
     </row>
     <row r="36" spans="1:122">
       <c r="A36" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="F36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="G36" s="21" t="s">
@@ -11147,51 +11147,51 @@
       </c>
       <c r="DI36" s="15">
         <v>104</v>
       </c>
       <c r="DJ36" s="17">
         <v>105.4</v>
       </c>
       <c r="DK36" s="54">
         <v>102.5</v>
       </c>
       <c r="DL36" s="54">
         <v>104.3</v>
       </c>
       <c r="DM36" s="54">
         <v>100.6</v>
       </c>
       <c r="DN36" s="44">
         <v>100.9</v>
       </c>
       <c r="DO36" s="44">
         <v>99.5</v>
       </c>
       <c r="DP36" s="44">
         <v>99.9</v>
       </c>
-      <c r="DQ36" s="54">
+      <c r="DQ36" s="44">
         <v>100.1</v>
       </c>
       <c r="DR36" s="44">
         <v>102.4</v>
       </c>
     </row>
     <row r="37" spans="1:122">
       <c r="A37" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="29">
         <v>100.4</v>
       </c>
       <c r="C37" s="29">
         <v>99.1</v>
       </c>
       <c r="D37" s="29">
         <v>97.5</v>
       </c>
       <c r="E37" s="29">
         <v>103.4</v>
       </c>
       <c r="F37" s="29">
         <v>105</v>
       </c>
@@ -11515,51 +11515,51 @@
       </c>
       <c r="DI37" s="15">
         <v>101.7</v>
       </c>
       <c r="DJ37" s="17">
         <v>103.6</v>
       </c>
       <c r="DK37" s="54">
         <v>94.8</v>
       </c>
       <c r="DL37" s="54">
         <v>100.7</v>
       </c>
       <c r="DM37" s="54">
         <v>98.9</v>
       </c>
       <c r="DN37" s="44">
         <v>99.3</v>
       </c>
       <c r="DO37" s="44">
         <v>98.9</v>
       </c>
       <c r="DP37" s="44">
         <v>103.3</v>
       </c>
-      <c r="DQ37" s="54">
+      <c r="DQ37" s="44">
         <v>101</v>
       </c>
       <c r="DR37" s="44">
         <v>97.6</v>
       </c>
     </row>
     <row r="38" spans="1:122">
       <c r="A38" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="29">
         <v>97.3</v>
       </c>
       <c r="C38" s="29">
         <v>97.3</v>
       </c>
       <c r="D38" s="29">
         <v>101.2</v>
       </c>
       <c r="E38" s="29">
         <v>106.3</v>
       </c>
       <c r="F38" s="29">
         <v>107.3</v>
       </c>
@@ -11883,51 +11883,51 @@
       </c>
       <c r="DI38" s="15">
         <v>105.3</v>
       </c>
       <c r="DJ38" s="17">
         <v>105.2</v>
       </c>
       <c r="DK38" s="54">
         <v>103.7</v>
       </c>
       <c r="DL38" s="54">
         <v>105.9</v>
       </c>
       <c r="DM38" s="54">
         <v>101.8</v>
       </c>
       <c r="DN38" s="44">
         <v>98.6</v>
       </c>
       <c r="DO38" s="44">
         <v>96.6</v>
       </c>
       <c r="DP38" s="44">
         <v>95.5</v>
       </c>
-      <c r="DQ38" s="54">
+      <c r="DQ38" s="44">
         <v>96</v>
       </c>
       <c r="DR38" s="44">
         <v>97.8</v>
       </c>
     </row>
     <row r="39" spans="1:122">
       <c r="A39" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B39" s="29">
         <v>104.4</v>
       </c>
       <c r="C39" s="29">
         <v>104.1</v>
       </c>
       <c r="D39" s="29">
         <v>101.7</v>
       </c>
       <c r="E39" s="29">
         <v>105.7</v>
       </c>
       <c r="F39" s="29">
         <v>111.9</v>
       </c>
@@ -12251,52 +12251,52 @@
       </c>
       <c r="DI39" s="15">
         <v>102.2</v>
       </c>
       <c r="DJ39" s="17">
         <v>107.2</v>
       </c>
       <c r="DK39" s="54">
         <v>104.1</v>
       </c>
       <c r="DL39" s="54">
         <v>104.8</v>
       </c>
       <c r="DM39" s="54">
         <v>102.1</v>
       </c>
       <c r="DN39" s="44">
         <v>104.9</v>
       </c>
       <c r="DO39" s="44">
         <v>99.6</v>
       </c>
       <c r="DP39" s="44">
         <v>96.9</v>
       </c>
-      <c r="DQ39" s="54">
-        <v>100.6</v>
+      <c r="DQ39" s="44">
+        <v>100.5</v>
       </c>
       <c r="DR39" s="44">
         <v>99</v>
       </c>
     </row>
     <row r="40" spans="1:122">
       <c r="A40" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B40" s="29">
         <v>107.4</v>
       </c>
       <c r="C40" s="29">
         <v>104</v>
       </c>
       <c r="D40" s="29">
         <v>101.7</v>
       </c>
       <c r="E40" s="29">
         <v>102.1</v>
       </c>
       <c r="F40" s="29">
         <v>102.2</v>
       </c>
       <c r="G40" s="29">
@@ -12619,51 +12619,51 @@
       </c>
       <c r="DI40" s="15">
         <v>95.4</v>
       </c>
       <c r="DJ40" s="17">
         <v>96.1</v>
       </c>
       <c r="DK40" s="54">
         <v>99.8</v>
       </c>
       <c r="DL40" s="54">
         <v>95.6</v>
       </c>
       <c r="DM40" s="54">
         <v>96.1</v>
       </c>
       <c r="DN40" s="44">
         <v>88.8</v>
       </c>
       <c r="DO40" s="44">
         <v>84.8</v>
       </c>
       <c r="DP40" s="44">
         <v>83.7</v>
       </c>
-      <c r="DQ40" s="54">
+      <c r="DQ40" s="44">
         <v>86.7</v>
       </c>
       <c r="DR40" s="44">
         <v>91.8</v>
       </c>
     </row>
     <row r="41" spans="1:122">
       <c r="A41" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="29">
         <v>106.5</v>
       </c>
       <c r="C41" s="29">
         <v>101.9</v>
       </c>
       <c r="D41" s="29">
         <v>106.5</v>
       </c>
       <c r="E41" s="29">
         <v>112</v>
       </c>
       <c r="F41" s="29">
         <v>110</v>
       </c>
@@ -12987,51 +12987,51 @@
       </c>
       <c r="DI41" s="15">
         <v>99.5</v>
       </c>
       <c r="DJ41" s="17">
         <v>99.4</v>
       </c>
       <c r="DK41" s="54">
         <v>98.1</v>
       </c>
       <c r="DL41" s="54">
         <v>102.1</v>
       </c>
       <c r="DM41" s="54">
         <v>94.8</v>
       </c>
       <c r="DN41" s="44">
         <v>99</v>
       </c>
       <c r="DO41" s="44">
         <v>95.1</v>
       </c>
       <c r="DP41" s="44">
         <v>93.9</v>
       </c>
-      <c r="DQ41" s="54">
+      <c r="DQ41" s="44">
         <v>94.6</v>
       </c>
       <c r="DR41" s="44">
         <v>96.4</v>
       </c>
     </row>
     <row r="42" spans="1:122">
       <c r="A42" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="29">
         <v>98.4</v>
       </c>
       <c r="C42" s="29">
         <v>96</v>
       </c>
       <c r="D42" s="29">
         <v>97.4</v>
       </c>
       <c r="E42" s="29">
         <v>107.3</v>
       </c>
       <c r="F42" s="29">
         <v>109.2</v>
       </c>
@@ -13355,51 +13355,51 @@
       </c>
       <c r="DI42" s="15">
         <v>102.9</v>
       </c>
       <c r="DJ42" s="17">
         <v>101.1</v>
       </c>
       <c r="DK42" s="54">
         <v>102.1</v>
       </c>
       <c r="DL42" s="54">
         <v>103.6</v>
       </c>
       <c r="DM42" s="54">
         <v>101.6</v>
       </c>
       <c r="DN42" s="44">
         <v>100.3</v>
       </c>
       <c r="DO42" s="44">
         <v>99.5</v>
       </c>
       <c r="DP42" s="44">
         <v>96</v>
       </c>
-      <c r="DQ42" s="54">
+      <c r="DQ42" s="44">
         <v>99.2</v>
       </c>
       <c r="DR42" s="44">
         <v>95.6</v>
       </c>
     </row>
     <row r="43" spans="1:122">
       <c r="A43" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C43" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D43" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E43" s="21" t="s">
         <v>33</v>
       </c>
       <c r="F43" s="21" t="s">
         <v>33</v>
       </c>
@@ -13677,51 +13677,51 @@
       </c>
       <c r="DI43" s="15">
         <v>100.6</v>
       </c>
       <c r="DJ43" s="17">
         <v>99.6</v>
       </c>
       <c r="DK43" s="54">
         <v>100.7</v>
       </c>
       <c r="DL43" s="54">
         <v>100</v>
       </c>
       <c r="DM43" s="54">
         <v>105.1</v>
       </c>
       <c r="DN43" s="44">
         <v>108</v>
       </c>
       <c r="DO43" s="44">
         <v>105.9</v>
       </c>
       <c r="DP43" s="44">
         <v>98.8</v>
       </c>
-      <c r="DQ43" s="54">
+      <c r="DQ43" s="44">
         <v>102.5</v>
       </c>
       <c r="DR43" s="44">
         <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:122">
       <c r="A44" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="29">
         <v>109.8</v>
       </c>
       <c r="C44" s="29">
         <v>100.7</v>
       </c>
       <c r="D44" s="29">
         <v>98.7</v>
       </c>
       <c r="E44" s="29">
         <v>111.2</v>
       </c>
       <c r="F44" s="29">
         <v>107.1</v>
       </c>
@@ -14045,51 +14045,51 @@
       </c>
       <c r="DI44" s="15">
         <v>100</v>
       </c>
       <c r="DJ44" s="17">
         <v>103.7</v>
       </c>
       <c r="DK44" s="54">
         <v>103.8</v>
       </c>
       <c r="DL44" s="54">
         <v>102.2</v>
       </c>
       <c r="DM44" s="54">
         <v>100</v>
       </c>
       <c r="DN44" s="44">
         <v>100.9</v>
       </c>
       <c r="DO44" s="44">
         <v>95.6</v>
       </c>
       <c r="DP44" s="44">
         <v>96.3</v>
       </c>
-      <c r="DQ44" s="54">
+      <c r="DQ44" s="44">
         <v>98.4</v>
       </c>
       <c r="DR44" s="44">
         <v>98.8</v>
       </c>
     </row>
     <row r="45" spans="1:122">
       <c r="A45" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="29">
         <v>103.8</v>
       </c>
       <c r="C45" s="29">
         <v>102.5</v>
       </c>
       <c r="D45" s="29">
         <v>102.8</v>
       </c>
       <c r="E45" s="29">
         <v>109.2</v>
       </c>
       <c r="F45" s="29">
         <v>110.7</v>
       </c>
@@ -14413,51 +14413,51 @@
       </c>
       <c r="DI45" s="15">
         <v>103.9</v>
       </c>
       <c r="DJ45" s="17">
         <v>105.8</v>
       </c>
       <c r="DK45" s="54">
         <v>104.4</v>
       </c>
       <c r="DL45" s="54">
         <v>105.2</v>
       </c>
       <c r="DM45" s="54">
         <v>105.5</v>
       </c>
       <c r="DN45" s="44">
         <v>102.7</v>
       </c>
       <c r="DO45" s="44">
         <v>100.3</v>
       </c>
       <c r="DP45" s="44">
         <v>98.9</v>
       </c>
-      <c r="DQ45" s="54">
+      <c r="DQ45" s="44">
         <v>101.2</v>
       </c>
       <c r="DR45" s="44">
         <v>98.9</v>
       </c>
     </row>
     <row r="46" spans="1:122">
       <c r="A46" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="29">
         <v>99.5</v>
       </c>
       <c r="C46" s="29">
         <v>102.3</v>
       </c>
       <c r="D46" s="29">
         <v>103.7</v>
       </c>
       <c r="E46" s="29">
         <v>105.8</v>
       </c>
       <c r="F46" s="29">
         <v>107.2</v>
       </c>
@@ -14781,51 +14781,51 @@
       </c>
       <c r="DI46" s="15">
         <v>101.7</v>
       </c>
       <c r="DJ46" s="17">
         <v>99.4</v>
       </c>
       <c r="DK46" s="54">
         <v>99.4</v>
       </c>
       <c r="DL46" s="54">
         <v>101.8</v>
       </c>
       <c r="DM46" s="54">
         <v>98.8</v>
       </c>
       <c r="DN46" s="44">
         <v>99.2</v>
       </c>
       <c r="DO46" s="44">
         <v>98</v>
       </c>
       <c r="DP46" s="44">
         <v>96.4</v>
       </c>
-      <c r="DQ46" s="54">
+      <c r="DQ46" s="44">
         <v>97.4</v>
       </c>
       <c r="DR46" s="44">
         <v>97.2</v>
       </c>
     </row>
     <row r="47" spans="1:122">
       <c r="A47" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="29">
         <v>109.3</v>
       </c>
       <c r="C47" s="29">
         <v>103.8</v>
       </c>
       <c r="D47" s="29">
         <v>112</v>
       </c>
       <c r="E47" s="29">
         <v>116</v>
       </c>
       <c r="F47" s="29">
         <v>110.3</v>
       </c>
@@ -15149,51 +15149,51 @@
       </c>
       <c r="DI47" s="15">
         <v>99</v>
       </c>
       <c r="DJ47" s="17">
         <v>99.7</v>
       </c>
       <c r="DK47" s="54">
         <v>99.3</v>
       </c>
       <c r="DL47" s="54">
         <v>98.7</v>
       </c>
       <c r="DM47" s="54">
         <v>99.2</v>
       </c>
       <c r="DN47" s="44">
         <v>98.8</v>
       </c>
       <c r="DO47" s="44">
         <v>95.8</v>
       </c>
       <c r="DP47" s="44">
         <v>96.9</v>
       </c>
-      <c r="DQ47" s="54">
+      <c r="DQ47" s="44">
         <v>97</v>
       </c>
       <c r="DR47" s="44">
         <v>94.9</v>
       </c>
     </row>
     <row r="48" spans="1:122">
       <c r="A48" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="29">
         <v>101.9</v>
       </c>
       <c r="C48" s="29">
         <v>99.8</v>
       </c>
       <c r="D48" s="29">
         <v>101.3</v>
       </c>
       <c r="E48" s="29">
         <v>110.2</v>
       </c>
       <c r="F48" s="29">
         <v>111.7</v>
       </c>
@@ -15517,51 +15517,51 @@
       </c>
       <c r="DI48" s="19" t="s">
         <v>33</v>
       </c>
       <c r="DJ48" s="19" t="s">
         <v>33</v>
       </c>
       <c r="DK48" s="26" t="s">
         <v>33</v>
       </c>
       <c r="DL48" s="26" t="s">
         <v>33</v>
       </c>
       <c r="DM48" s="26" t="s">
         <v>33</v>
       </c>
       <c r="DN48" s="26" t="s">
         <v>33</v>
       </c>
       <c r="DO48" s="26" t="s">
         <v>33</v>
       </c>
       <c r="DP48" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="DQ48" s="26" t="s">
+      <c r="DQ48" s="44" t="s">
         <v>33</v>
       </c>
       <c r="DR48" s="44" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:122">
       <c r="A49" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="29">
         <v>99.6</v>
       </c>
       <c r="C49" s="29">
         <v>100.4</v>
       </c>
       <c r="D49" s="29">
         <v>102.4</v>
       </c>
       <c r="E49" s="29">
         <v>111.8</v>
       </c>
       <c r="F49" s="29">
         <v>109.4</v>
       </c>
@@ -15885,51 +15885,51 @@
       </c>
       <c r="DI49" s="15">
         <v>103.6</v>
       </c>
       <c r="DJ49" s="17">
         <v>103.1</v>
       </c>
       <c r="DK49" s="54">
         <v>101.9</v>
       </c>
       <c r="DL49" s="54">
         <v>103.7</v>
       </c>
       <c r="DM49" s="54">
         <v>105.5</v>
       </c>
       <c r="DN49" s="44">
         <v>102.9</v>
       </c>
       <c r="DO49" s="44">
         <v>101.2</v>
       </c>
       <c r="DP49" s="44">
         <v>98.4</v>
       </c>
-      <c r="DQ49" s="54">
+      <c r="DQ49" s="44">
         <v>101.8</v>
       </c>
       <c r="DR49" s="44">
         <v>99.6</v>
       </c>
     </row>
     <row r="50" spans="1:122">
       <c r="A50" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B50" s="29">
         <v>103.4</v>
       </c>
       <c r="C50" s="29">
         <v>101.3</v>
       </c>
       <c r="D50" s="29">
         <v>99.2</v>
       </c>
       <c r="E50" s="29">
         <v>107.7</v>
       </c>
       <c r="F50" s="29">
         <v>108.1</v>
       </c>
@@ -16253,51 +16253,51 @@
       </c>
       <c r="DI50" s="15">
         <v>99.5</v>
       </c>
       <c r="DJ50" s="17">
         <v>102</v>
       </c>
       <c r="DK50" s="54">
         <v>103.4</v>
       </c>
       <c r="DL50" s="54">
         <v>102.5</v>
       </c>
       <c r="DM50" s="54">
         <v>101</v>
       </c>
       <c r="DN50" s="44">
         <v>100.5</v>
       </c>
       <c r="DO50" s="44">
         <v>98.1</v>
       </c>
       <c r="DP50" s="44">
         <v>99.5</v>
       </c>
-      <c r="DQ50" s="54">
+      <c r="DQ50" s="44">
         <v>99.5</v>
       </c>
       <c r="DR50" s="44">
         <v>95.6</v>
       </c>
     </row>
     <row r="51" spans="1:122">
       <c r="A51" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C51" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D51" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E51" s="21" t="s">
         <v>33</v>
       </c>
       <c r="F51" s="21" t="s">
         <v>33</v>
       </c>
@@ -16617,51 +16617,51 @@
       </c>
       <c r="DI51" s="15">
         <v>101.7</v>
       </c>
       <c r="DJ51" s="17">
         <v>99.7</v>
       </c>
       <c r="DK51" s="54">
         <v>101.4</v>
       </c>
       <c r="DL51" s="54">
         <v>101.4</v>
       </c>
       <c r="DM51" s="54">
         <v>100.8</v>
       </c>
       <c r="DN51" s="44">
         <v>97.6</v>
       </c>
       <c r="DO51" s="44">
         <v>97</v>
       </c>
       <c r="DP51" s="44">
         <v>94.8</v>
       </c>
-      <c r="DQ51" s="54">
+      <c r="DQ51" s="44">
         <v>97.4</v>
       </c>
       <c r="DR51" s="44">
         <v>95.1</v>
       </c>
     </row>
     <row r="52" spans="1:122">
       <c r="A52" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B52" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C52" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D52" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E52" s="21" t="s">
         <v>33</v>
       </c>
       <c r="F52" s="21" t="s">
         <v>33</v>
       </c>
@@ -16981,52 +16981,52 @@
       </c>
       <c r="DI52" s="15">
         <v>102.5</v>
       </c>
       <c r="DJ52" s="17">
         <v>102.7</v>
       </c>
       <c r="DK52" s="54">
         <v>101.1</v>
       </c>
       <c r="DL52" s="54">
         <v>102.5</v>
       </c>
       <c r="DM52" s="54">
         <v>109.1</v>
       </c>
       <c r="DN52" s="44">
         <v>95.9</v>
       </c>
       <c r="DO52" s="44">
         <v>94.9</v>
       </c>
       <c r="DP52" s="44">
         <v>94.8</v>
       </c>
-      <c r="DQ52" s="54">
-        <v>101</v>
+      <c r="DQ52" s="44">
+        <v>98.3</v>
       </c>
       <c r="DR52" s="44">
         <v>96.6</v>
       </c>
     </row>
     <row r="53" spans="1:122">
       <c r="A53" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B53" s="29">
         <v>97.4</v>
       </c>
       <c r="C53" s="29">
         <v>99.8</v>
       </c>
       <c r="D53" s="29">
         <v>98.5</v>
       </c>
       <c r="E53" s="29">
         <v>105.7</v>
       </c>
       <c r="F53" s="29">
         <v>107.1</v>
       </c>
       <c r="G53" s="29">
@@ -17349,51 +17349,51 @@
       </c>
       <c r="DI53" s="15">
         <v>102.2</v>
       </c>
       <c r="DJ53" s="17">
         <v>104.2</v>
       </c>
       <c r="DK53" s="54">
         <v>101.5</v>
       </c>
       <c r="DL53" s="54">
         <v>102.4</v>
       </c>
       <c r="DM53" s="54">
         <v>98.1</v>
       </c>
       <c r="DN53" s="44">
         <v>100.3</v>
       </c>
       <c r="DO53" s="44">
         <v>99.2</v>
       </c>
       <c r="DP53" s="44">
         <v>97.9</v>
       </c>
-      <c r="DQ53" s="54">
+      <c r="DQ53" s="44">
         <v>98.5</v>
       </c>
       <c r="DR53" s="44">
         <v>97.1</v>
       </c>
     </row>
     <row r="54" spans="1:122">
       <c r="A54" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B54" s="29">
         <v>93.6</v>
       </c>
       <c r="C54" s="29">
         <v>96.6</v>
       </c>
       <c r="D54" s="29">
         <v>101.4</v>
       </c>
       <c r="E54" s="29">
         <v>105.3</v>
       </c>
       <c r="F54" s="29">
         <v>106.5</v>
       </c>
@@ -17717,51 +17717,51 @@
       </c>
       <c r="DI54" s="15">
         <v>100.9</v>
       </c>
       <c r="DJ54" s="17">
         <v>101.4</v>
       </c>
       <c r="DK54" s="54">
         <v>99.5</v>
       </c>
       <c r="DL54" s="54">
         <v>101.7</v>
       </c>
       <c r="DM54" s="54">
         <v>101.4</v>
       </c>
       <c r="DN54" s="44">
         <v>101.9</v>
       </c>
       <c r="DO54" s="44">
         <v>100.1</v>
       </c>
       <c r="DP54" s="44">
         <v>96.9</v>
       </c>
-      <c r="DQ54" s="54">
+      <c r="DQ54" s="44">
         <v>97.9</v>
       </c>
       <c r="DR54" s="44">
         <v>98.1</v>
       </c>
     </row>
     <row r="55" spans="1:122">
       <c r="A55" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="29">
         <v>96.9</v>
       </c>
       <c r="C55" s="29">
         <v>97</v>
       </c>
       <c r="D55" s="29">
         <v>102.9</v>
       </c>
       <c r="E55" s="29">
         <v>109.8</v>
       </c>
       <c r="F55" s="29">
         <v>104.9</v>
       </c>
@@ -18085,51 +18085,51 @@
       </c>
       <c r="DI55" s="15">
         <v>105.1</v>
       </c>
       <c r="DJ55" s="17">
         <v>106.2</v>
       </c>
       <c r="DK55" s="54">
         <v>104</v>
       </c>
       <c r="DL55" s="54">
         <v>105.6</v>
       </c>
       <c r="DM55" s="54">
         <v>104</v>
       </c>
       <c r="DN55" s="44">
         <v>102.2</v>
       </c>
       <c r="DO55" s="44">
         <v>102.6</v>
       </c>
       <c r="DP55" s="44">
         <v>100.1</v>
       </c>
-      <c r="DQ55" s="54">
+      <c r="DQ55" s="44">
         <v>101.3</v>
       </c>
       <c r="DR55" s="44">
         <v>99.5</v>
       </c>
     </row>
     <row r="56" spans="1:122">
       <c r="A56" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="D56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="F56" s="23" t="s">
         <v>33</v>
       </c>
@@ -18453,284 +18453,284 @@
       </c>
       <c r="DI56" s="15">
         <v>99.9</v>
       </c>
       <c r="DJ56" s="17">
         <v>107.9</v>
       </c>
       <c r="DK56" s="54">
         <v>105.8</v>
       </c>
       <c r="DL56" s="54">
         <v>105</v>
       </c>
       <c r="DM56" s="54">
         <v>102.4</v>
       </c>
       <c r="DN56" s="44">
         <v>99.6</v>
       </c>
       <c r="DO56" s="44">
         <v>96.9</v>
       </c>
       <c r="DP56" s="44">
         <v>98.1</v>
       </c>
-      <c r="DQ56" s="54">
+      <c r="DQ56" s="44">
         <v>99.4</v>
       </c>
       <c r="DR56" s="44">
         <v>97.8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="37">
-    <mergeCell ref="DC32:DG32"/>
-[...4 lines deleted...]
-    <mergeCell ref="DM32:DQ32"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="AB2:AN2"/>
+    <mergeCell ref="BY2:CC2"/>
+    <mergeCell ref="AO2:BA2"/>
+    <mergeCell ref="BT2:BX2"/>
+    <mergeCell ref="CN2:CR2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="B4:CZ4"/>
+    <mergeCell ref="BB2:BN2"/>
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="CX2:DB2"/>
+    <mergeCell ref="CS2:CW2"/>
+    <mergeCell ref="O2:AA2"/>
+    <mergeCell ref="CI2:CM2"/>
     <mergeCell ref="CN32:CR32"/>
     <mergeCell ref="B34:CZ34"/>
     <mergeCell ref="BB32:BN32"/>
     <mergeCell ref="BO32:BS32"/>
     <mergeCell ref="BT32:BX32"/>
     <mergeCell ref="BY32:CC32"/>
     <mergeCell ref="CX32:DB32"/>
     <mergeCell ref="CD32:CH32"/>
     <mergeCell ref="CI32:CM32"/>
     <mergeCell ref="B32:N32"/>
     <mergeCell ref="O32:AA32"/>
     <mergeCell ref="AB32:AN32"/>
     <mergeCell ref="AO32:BA32"/>
     <mergeCell ref="CS32:CW32"/>
-    <mergeCell ref="CN2:CR2"/>
-[...15 lines deleted...]
-    <mergeCell ref="BT2:BX2"/>
+    <mergeCell ref="DC32:DG32"/>
+    <mergeCell ref="DH2:DL2"/>
+    <mergeCell ref="DH32:DL32"/>
+    <mergeCell ref="DC2:DG2"/>
+    <mergeCell ref="DM2:DQ2"/>
+    <mergeCell ref="DM32:DQ32"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="14" max="21" man="1"/>
     <brk id="31" max="21" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BY27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView topLeftCell="AW1" workbookViewId="0">
       <selection activeCell="BX34" sqref="BX34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="38" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="38" customWidth="1"/>
     <col min="3" max="3" width="8" style="38" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="38" customWidth="1"/>
     <col min="5" max="7" width="9.42578125" style="38" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="38" customWidth="1"/>
     <col min="9" max="10" width="9.28515625" style="38" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="38" customWidth="1"/>
     <col min="12" max="15" width="9.28515625" style="38" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="38" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="38" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="38"/>
     <col min="20" max="21" width="10" style="38" customWidth="1"/>
     <col min="22" max="29" width="9.140625" style="38"/>
     <col min="30" max="30" width="10.7109375" style="38" customWidth="1"/>
     <col min="31" max="34" width="9.140625" style="38"/>
     <col min="35" max="35" width="10.7109375" style="38" customWidth="1"/>
     <col min="36" max="39" width="9.140625" style="38"/>
     <col min="40" max="40" width="10.42578125" style="38" customWidth="1"/>
     <col min="41" max="44" width="9.140625" style="38"/>
     <col min="45" max="45" width="10.42578125" style="38" customWidth="1"/>
     <col min="46" max="49" width="9.140625" style="38"/>
     <col min="50" max="50" width="9.5703125" style="38" customWidth="1"/>
     <col min="51" max="54" width="9.140625" style="38"/>
     <col min="55" max="55" width="9.7109375" style="38" customWidth="1"/>
     <col min="56" max="56" width="9" style="38" customWidth="1"/>
     <col min="57" max="57" width="8.42578125" style="38" customWidth="1"/>
     <col min="58" max="58" width="8.140625" style="38" customWidth="1"/>
     <col min="59" max="59" width="9.140625" style="38"/>
     <col min="60" max="60" width="9.85546875" style="38" customWidth="1"/>
     <col min="61" max="61" width="8.28515625" style="38" customWidth="1"/>
     <col min="62" max="64" width="9.140625" style="38"/>
     <col min="65" max="65" width="9.85546875" style="38" customWidth="1"/>
     <col min="66" max="66" width="8.85546875" style="38" customWidth="1"/>
     <col min="67" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="18.75" customHeight="1">
-      <c r="A1" s="84" t="s">
+      <c r="A1" s="74" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="85"/>
-[...7 lines deleted...]
-      <c r="J1" s="85"/>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
       <c r="K1" s="25"/>
     </row>
     <row r="2" spans="1:77" ht="12.75" customHeight="1">
-      <c r="A2" s="86"/>
+      <c r="A2" s="83"/>
       <c r="B2" s="76">
         <v>2011</v>
       </c>
       <c r="C2" s="77"/>
       <c r="D2" s="77"/>
       <c r="E2" s="77"/>
-      <c r="F2" s="73"/>
+      <c r="F2" s="69"/>
       <c r="G2" s="76">
         <v>2012</v>
       </c>
       <c r="H2" s="77"/>
       <c r="I2" s="77"/>
       <c r="J2" s="77"/>
-      <c r="K2" s="73"/>
+      <c r="K2" s="69"/>
       <c r="L2" s="76">
         <v>2013</v>
       </c>
       <c r="M2" s="77"/>
       <c r="N2" s="77"/>
       <c r="O2" s="77"/>
-      <c r="P2" s="73"/>
+      <c r="P2" s="69"/>
       <c r="Q2" s="76">
         <v>2014</v>
       </c>
       <c r="R2" s="77"/>
       <c r="S2" s="77"/>
       <c r="T2" s="77"/>
-      <c r="U2" s="73"/>
+      <c r="U2" s="69"/>
       <c r="V2" s="76">
         <v>2015</v>
       </c>
       <c r="W2" s="77"/>
       <c r="X2" s="77"/>
       <c r="Y2" s="77"/>
-      <c r="Z2" s="78"/>
-      <c r="AA2" s="81">
+      <c r="Z2" s="79"/>
+      <c r="AA2" s="80">
         <v>2016</v>
       </c>
-      <c r="AB2" s="82"/>
-[...3 lines deleted...]
-      <c r="AF2" s="81">
+      <c r="AB2" s="81"/>
+      <c r="AC2" s="81"/>
+      <c r="AD2" s="81"/>
+      <c r="AE2" s="82"/>
+      <c r="AF2" s="80">
         <v>2017</v>
       </c>
-      <c r="AG2" s="82"/>
-[...3 lines deleted...]
-      <c r="AK2" s="79">
+      <c r="AG2" s="81"/>
+      <c r="AH2" s="81"/>
+      <c r="AI2" s="81"/>
+      <c r="AJ2" s="82"/>
+      <c r="AK2" s="78">
         <v>2018</v>
       </c>
-      <c r="AL2" s="79"/>
-[...3 lines deleted...]
-      <c r="AP2" s="79">
+      <c r="AL2" s="78"/>
+      <c r="AM2" s="78"/>
+      <c r="AN2" s="78"/>
+      <c r="AO2" s="78"/>
+      <c r="AP2" s="78">
         <v>2019</v>
       </c>
-      <c r="AQ2" s="79"/>
-[...3 lines deleted...]
-      <c r="AU2" s="79">
+      <c r="AQ2" s="78"/>
+      <c r="AR2" s="78"/>
+      <c r="AS2" s="78"/>
+      <c r="AT2" s="87"/>
+      <c r="AU2" s="78">
         <v>2020</v>
       </c>
-      <c r="AV2" s="79"/>
-[...2 lines deleted...]
-      <c r="AY2" s="79"/>
+      <c r="AV2" s="78"/>
+      <c r="AW2" s="78"/>
+      <c r="AX2" s="78"/>
+      <c r="AY2" s="78"/>
       <c r="AZ2" s="76">
         <v>2021</v>
       </c>
       <c r="BA2" s="77"/>
       <c r="BB2" s="77"/>
       <c r="BC2" s="77"/>
-      <c r="BD2" s="78"/>
+      <c r="BD2" s="79"/>
       <c r="BE2" s="76">
         <v>2022</v>
       </c>
       <c r="BF2" s="77"/>
       <c r="BG2" s="77"/>
       <c r="BH2" s="77"/>
-      <c r="BI2" s="78"/>
-      <c r="BJ2" s="81">
+      <c r="BI2" s="79"/>
+      <c r="BJ2" s="80">
         <v>2023</v>
       </c>
-      <c r="BK2" s="82"/>
-[...2 lines deleted...]
-      <c r="BN2" s="83"/>
+      <c r="BK2" s="81"/>
+      <c r="BL2" s="81"/>
+      <c r="BM2" s="81"/>
+      <c r="BN2" s="82"/>
       <c r="BO2" s="76">
         <v>2024</v>
       </c>
       <c r="BP2" s="77"/>
       <c r="BQ2" s="77"/>
       <c r="BR2" s="77"/>
-      <c r="BS2" s="78"/>
+      <c r="BS2" s="79"/>
       <c r="BT2" s="76">
         <v>2025</v>
       </c>
       <c r="BU2" s="77"/>
       <c r="BV2" s="77"/>
       <c r="BW2" s="77"/>
-      <c r="BX2" s="78"/>
+      <c r="BX2" s="79"/>
       <c r="BY2" s="61">
         <v>2026</v>
       </c>
     </row>
     <row r="3" spans="1:77" ht="29.25" customHeight="1">
-      <c r="A3" s="87"/>
+      <c r="A3" s="84"/>
       <c r="B3" s="39" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="39" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="39" t="s">
         <v>38</v>
       </c>
       <c r="E3" s="39" t="s">
         <v>39</v>
       </c>
       <c r="F3" s="39" t="s">
         <v>32</v>
       </c>
       <c r="G3" s="39" t="s">
         <v>36</v>
       </c>
       <c r="H3" s="39" t="s">
         <v>37</v>
       </c>
       <c r="I3" s="39" t="s">
         <v>38</v>
       </c>
       <c r="J3" s="39" t="s">
@@ -18918,108 +18918,108 @@
       </c>
       <c r="BS3" s="41" t="s">
         <v>32</v>
       </c>
       <c r="BT3" s="39" t="s">
         <v>36</v>
       </c>
       <c r="BU3" s="39" t="s">
         <v>37</v>
       </c>
       <c r="BV3" s="39" t="s">
         <v>38</v>
       </c>
       <c r="BW3" s="39" t="s">
         <v>39</v>
       </c>
       <c r="BX3" s="63" t="s">
         <v>32</v>
       </c>
       <c r="BY3" s="39" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:77" ht="12" customHeight="1">
       <c r="A4" s="58"/>
-      <c r="B4" s="74"/>
-[...56 lines deleted...]
-      <c r="BG4" s="75"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="86"/>
+      <c r="K4" s="86"/>
+      <c r="L4" s="86"/>
+      <c r="M4" s="86"/>
+      <c r="N4" s="86"/>
+      <c r="O4" s="86"/>
+      <c r="P4" s="86"/>
+      <c r="Q4" s="86"/>
+      <c r="R4" s="86"/>
+      <c r="S4" s="86"/>
+      <c r="T4" s="86"/>
+      <c r="U4" s="86"/>
+      <c r="V4" s="86"/>
+      <c r="W4" s="86"/>
+      <c r="X4" s="86"/>
+      <c r="Y4" s="86"/>
+      <c r="Z4" s="86"/>
+      <c r="AA4" s="86"/>
+      <c r="AB4" s="86"/>
+      <c r="AC4" s="86"/>
+      <c r="AD4" s="86"/>
+      <c r="AE4" s="86"/>
+      <c r="AF4" s="86"/>
+      <c r="AG4" s="86"/>
+      <c r="AH4" s="86"/>
+      <c r="AI4" s="86"/>
+      <c r="AJ4" s="86"/>
+      <c r="AK4" s="86"/>
+      <c r="AL4" s="86"/>
+      <c r="AM4" s="86"/>
+      <c r="AN4" s="86"/>
+      <c r="AO4" s="86"/>
+      <c r="AP4" s="86"/>
+      <c r="AQ4" s="86"/>
+      <c r="AR4" s="86"/>
+      <c r="AS4" s="86"/>
+      <c r="AT4" s="86"/>
+      <c r="AU4" s="86"/>
+      <c r="AV4" s="86"/>
+      <c r="AW4" s="86"/>
+      <c r="AX4" s="86"/>
+      <c r="AY4" s="86"/>
+      <c r="AZ4" s="86"/>
+      <c r="BA4" s="86"/>
+      <c r="BB4" s="86"/>
+      <c r="BC4" s="86"/>
+      <c r="BD4" s="86"/>
+      <c r="BE4" s="86"/>
+      <c r="BF4" s="86"/>
+      <c r="BG4" s="86"/>
       <c r="BL4" s="42"/>
       <c r="BM4" s="42"/>
       <c r="BN4" s="42"/>
     </row>
     <row r="5" spans="1:77" ht="11.25">
       <c r="A5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="45">
         <v>109</v>
       </c>
       <c r="C5" s="45">
         <v>105</v>
       </c>
       <c r="D5" s="29">
         <v>105.5</v>
       </c>
       <c r="E5" s="29">
         <v>107.2</v>
       </c>
       <c r="F5" s="46">
         <v>107.10954683663348</v>
       </c>
       <c r="G5" s="48">
         <v>111.5</v>
@@ -19206,52 +19206,52 @@
       </c>
       <c r="BP5" s="34">
         <v>102.4</v>
       </c>
       <c r="BQ5" s="34">
         <v>102.9</v>
       </c>
       <c r="BR5" s="44">
         <v>102.7</v>
       </c>
       <c r="BS5" s="54">
         <v>102.4</v>
       </c>
       <c r="BT5" s="54">
         <v>101.2</v>
       </c>
       <c r="BU5" s="54">
         <v>100.5</v>
       </c>
       <c r="BV5" s="54">
         <v>99.6</v>
       </c>
       <c r="BW5" s="54">
         <v>98.6</v>
       </c>
-      <c r="BX5" s="54">
-        <v>98.3</v>
+      <c r="BX5" s="44">
+        <v>98.2</v>
       </c>
       <c r="BY5" s="44">
         <v>97.7</v>
       </c>
     </row>
     <row r="6" spans="1:77" ht="11.25">
       <c r="A6" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="43" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="43" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="43" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="43" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="43" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="43" t="s">
@@ -19439,51 +19439,51 @@
       </c>
       <c r="BP6" s="34">
         <v>104.8</v>
       </c>
       <c r="BQ6" s="34">
         <v>105.6</v>
       </c>
       <c r="BR6" s="34">
         <v>103.9</v>
       </c>
       <c r="BS6" s="54">
         <v>104.3</v>
       </c>
       <c r="BT6" s="54">
         <v>100.6</v>
       </c>
       <c r="BU6" s="54">
         <v>100.9</v>
       </c>
       <c r="BV6" s="54">
         <v>100.5</v>
       </c>
       <c r="BW6" s="54">
         <v>100.8</v>
       </c>
-      <c r="BX6" s="54">
+      <c r="BX6" s="44">
         <v>100.1</v>
       </c>
       <c r="BY6" s="44">
         <v>102.4</v>
       </c>
     </row>
     <row r="7" spans="1:77" ht="12.75" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="45">
         <v>112.4</v>
       </c>
       <c r="C7" s="45">
         <v>106.1</v>
       </c>
       <c r="D7" s="29">
         <v>107.6</v>
       </c>
       <c r="E7" s="29">
         <v>110.8</v>
       </c>
       <c r="F7" s="46">
         <v>110.79235651134256</v>
       </c>
@@ -19672,51 +19672,51 @@
       </c>
       <c r="BP7" s="34">
         <v>103.4</v>
       </c>
       <c r="BQ7" s="34">
         <v>103.5</v>
       </c>
       <c r="BR7" s="34">
         <v>100.8</v>
       </c>
       <c r="BS7" s="54">
         <v>100.7</v>
       </c>
       <c r="BT7" s="54">
         <v>98.9</v>
       </c>
       <c r="BU7" s="54">
         <v>99.5</v>
       </c>
       <c r="BV7" s="54">
         <v>99.6</v>
       </c>
       <c r="BW7" s="54">
         <v>101</v>
       </c>
-      <c r="BX7" s="54">
+      <c r="BX7" s="44">
         <v>101</v>
       </c>
       <c r="BY7" s="44">
         <v>97.6</v>
       </c>
     </row>
     <row r="8" spans="1:77" ht="12.75" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="45">
         <v>111</v>
       </c>
       <c r="C8" s="45">
         <v>105.5</v>
       </c>
       <c r="D8" s="29">
         <v>105.7</v>
       </c>
       <c r="E8" s="29">
         <v>106.5</v>
       </c>
       <c r="F8" s="46">
         <v>106.36932941107418</v>
       </c>
@@ -19905,51 +19905,51 @@
       </c>
       <c r="BP8" s="34">
         <v>106.4</v>
       </c>
       <c r="BQ8" s="34">
         <v>106.9</v>
       </c>
       <c r="BR8" s="34">
         <v>106.6</v>
       </c>
       <c r="BS8" s="54">
         <v>105.9</v>
       </c>
       <c r="BT8" s="54">
         <v>101.8</v>
       </c>
       <c r="BU8" s="54">
         <v>100.1</v>
       </c>
       <c r="BV8" s="54">
         <v>97.6</v>
       </c>
       <c r="BW8" s="54">
         <v>95.5</v>
       </c>
-      <c r="BX8" s="54">
+      <c r="BX8" s="44">
         <v>96</v>
       </c>
       <c r="BY8" s="44">
         <v>97.8</v>
       </c>
     </row>
     <row r="9" spans="1:77" ht="12.75" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="45">
         <v>106.7</v>
       </c>
       <c r="C9" s="45">
         <v>102.2</v>
       </c>
       <c r="D9" s="29">
         <v>104.2</v>
       </c>
       <c r="E9" s="29">
         <v>107</v>
       </c>
       <c r="F9" s="46">
         <v>106.88810744692564</v>
       </c>
@@ -20138,52 +20138,52 @@
       </c>
       <c r="BP9" s="34">
         <v>103.1</v>
       </c>
       <c r="BQ9" s="34">
         <v>104.3</v>
       </c>
       <c r="BR9" s="34">
         <v>104.9</v>
       </c>
       <c r="BS9" s="54">
         <v>104.8</v>
       </c>
       <c r="BT9" s="54">
         <v>102.1</v>
       </c>
       <c r="BU9" s="54">
         <v>104.5</v>
       </c>
       <c r="BV9" s="54">
         <v>102.9</v>
       </c>
       <c r="BW9" s="54">
         <v>100.1</v>
       </c>
-      <c r="BX9" s="54">
-        <v>100.6</v>
+      <c r="BX9" s="44">
+        <v>100.5</v>
       </c>
       <c r="BY9" s="44">
         <v>99</v>
       </c>
     </row>
     <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="45">
         <v>110.7</v>
       </c>
       <c r="C10" s="45">
         <v>107.7</v>
       </c>
       <c r="D10" s="29">
         <v>104.4</v>
       </c>
       <c r="E10" s="29">
         <v>104.6</v>
       </c>
       <c r="F10" s="46">
         <v>103.2386711247338</v>
       </c>
       <c r="G10" s="48">
@@ -20371,51 +20371,51 @@
       </c>
       <c r="BP10" s="34">
         <v>92.5</v>
       </c>
       <c r="BQ10" s="34">
         <v>94.6</v>
       </c>
       <c r="BR10" s="34">
         <v>95</v>
       </c>
       <c r="BS10" s="54">
         <v>95.6</v>
       </c>
       <c r="BT10" s="54">
         <v>96.1</v>
       </c>
       <c r="BU10" s="54">
         <v>91.9</v>
       </c>
       <c r="BV10" s="54">
         <v>89.4</v>
       </c>
       <c r="BW10" s="54">
         <v>87.7</v>
       </c>
-      <c r="BX10" s="54">
+      <c r="BX10" s="44">
         <v>86.7</v>
       </c>
       <c r="BY10" s="44">
         <v>91.8</v>
       </c>
     </row>
     <row r="11" spans="1:77" ht="12.75" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="45">
         <v>101.5</v>
       </c>
       <c r="C11" s="45">
         <v>100.5</v>
       </c>
       <c r="D11" s="29">
         <v>100.4</v>
       </c>
       <c r="E11" s="29">
         <v>101.4</v>
       </c>
       <c r="F11" s="46">
         <v>101.05514045826773</v>
       </c>
@@ -20604,51 +20604,51 @@
       </c>
       <c r="BP11" s="34">
         <v>104.7</v>
       </c>
       <c r="BQ11" s="34">
         <v>102.7</v>
       </c>
       <c r="BR11" s="34">
         <v>101.6</v>
       </c>
       <c r="BS11" s="54">
         <v>102.1</v>
       </c>
       <c r="BT11" s="54">
         <v>94.8</v>
       </c>
       <c r="BU11" s="54">
         <v>96.8</v>
       </c>
       <c r="BV11" s="54">
         <v>96.2</v>
       </c>
       <c r="BW11" s="54">
         <v>95.4</v>
       </c>
-      <c r="BX11" s="54">
+      <c r="BX11" s="44">
         <v>94.6</v>
       </c>
       <c r="BY11" s="44">
         <v>96.4</v>
       </c>
     </row>
     <row r="12" spans="1:77" ht="12.75" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="45">
         <v>112.7</v>
       </c>
       <c r="C12" s="45">
         <v>105.9</v>
       </c>
       <c r="D12" s="29">
         <v>108.3</v>
       </c>
       <c r="E12" s="29">
         <v>110.5</v>
       </c>
       <c r="F12" s="46">
         <v>110.58017787460001</v>
       </c>
@@ -20837,51 +20837,51 @@
       </c>
       <c r="BP12" s="34">
         <v>102.3</v>
       </c>
       <c r="BQ12" s="34">
         <v>102.5</v>
       </c>
       <c r="BR12" s="34">
         <v>103.5</v>
       </c>
       <c r="BS12" s="54">
         <v>103.6</v>
       </c>
       <c r="BT12" s="54">
         <v>101.6</v>
       </c>
       <c r="BU12" s="54">
         <v>101.1</v>
       </c>
       <c r="BV12" s="54">
         <v>101.2</v>
       </c>
       <c r="BW12" s="54">
         <v>99</v>
       </c>
-      <c r="BX12" s="54">
+      <c r="BX12" s="44">
         <v>99.2</v>
       </c>
       <c r="BY12" s="44">
         <v>95.6</v>
       </c>
     </row>
     <row r="13" spans="1:77" ht="12.75" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="43" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="43" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="43" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="43" t="s">
         <v>33</v>
       </c>
@@ -21070,51 +21070,51 @@
       </c>
       <c r="BP13" s="34">
         <v>101.3</v>
       </c>
       <c r="BQ13" s="34">
         <v>100.5</v>
       </c>
       <c r="BR13" s="34">
         <v>100.2</v>
       </c>
       <c r="BS13" s="54">
         <v>100</v>
       </c>
       <c r="BT13" s="54">
         <v>105.1</v>
       </c>
       <c r="BU13" s="54">
         <v>106.4</v>
       </c>
       <c r="BV13" s="54">
         <v>106.3</v>
       </c>
       <c r="BW13" s="54">
         <v>103.3</v>
       </c>
-      <c r="BX13" s="54">
+      <c r="BX13" s="44">
         <v>102.5</v>
       </c>
       <c r="BY13" s="44">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:77" ht="12.75" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="45">
         <v>106.6</v>
       </c>
       <c r="C14" s="45">
         <v>103.2</v>
       </c>
       <c r="D14" s="29">
         <v>104.7</v>
       </c>
       <c r="E14" s="29">
         <v>107.5</v>
       </c>
       <c r="F14" s="46">
         <v>107.46182085475603</v>
       </c>
@@ -21303,51 +21303,51 @@
       </c>
       <c r="BP14" s="34">
         <v>101.7</v>
       </c>
       <c r="BQ14" s="34">
         <v>102.3</v>
       </c>
       <c r="BR14" s="34">
         <v>101.9</v>
       </c>
       <c r="BS14" s="54">
         <v>102.2</v>
       </c>
       <c r="BT14" s="54">
         <v>100</v>
       </c>
       <c r="BU14" s="54">
         <v>100.5</v>
       </c>
       <c r="BV14" s="54">
         <v>98.9</v>
       </c>
       <c r="BW14" s="54">
         <v>98.1</v>
       </c>
-      <c r="BX14" s="54">
+      <c r="BX14" s="44">
         <v>98.4</v>
       </c>
       <c r="BY14" s="44">
         <v>98.8</v>
       </c>
     </row>
     <row r="15" spans="1:77" ht="12.75" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="45">
         <v>109.7</v>
       </c>
       <c r="C15" s="45">
         <v>105.3</v>
       </c>
       <c r="D15" s="29">
         <v>107.8</v>
       </c>
       <c r="E15" s="29">
         <v>109.7</v>
       </c>
       <c r="F15" s="46">
         <v>108.93678142570752</v>
       </c>
@@ -21536,51 +21536,51 @@
       </c>
       <c r="BP15" s="34">
         <v>104.3</v>
       </c>
       <c r="BQ15" s="34">
         <v>104.7</v>
       </c>
       <c r="BR15" s="34">
         <v>104.8</v>
       </c>
       <c r="BS15" s="54">
         <v>105.2</v>
       </c>
       <c r="BT15" s="54">
         <v>105.5</v>
       </c>
       <c r="BU15" s="54">
         <v>104.5</v>
       </c>
       <c r="BV15" s="54">
         <v>103.1</v>
       </c>
       <c r="BW15" s="54">
         <v>102</v>
       </c>
-      <c r="BX15" s="54">
+      <c r="BX15" s="44">
         <v>101.2</v>
       </c>
       <c r="BY15" s="44">
         <v>98.9</v>
       </c>
     </row>
     <row r="16" spans="1:77" ht="12.75" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="45">
         <v>108.6</v>
       </c>
       <c r="C16" s="45">
         <v>104.5</v>
       </c>
       <c r="D16" s="29">
         <v>105.8</v>
       </c>
       <c r="E16" s="29">
         <v>107.7</v>
       </c>
       <c r="F16" s="46">
         <v>107.51320127832795</v>
       </c>
@@ -21769,51 +21769,51 @@
       </c>
       <c r="BP16" s="34">
         <v>102.5</v>
       </c>
       <c r="BQ16" s="34">
         <v>101.7</v>
       </c>
       <c r="BR16" s="34">
         <v>101.9</v>
       </c>
       <c r="BS16" s="54">
         <v>101.8</v>
       </c>
       <c r="BT16" s="54">
         <v>98.8</v>
       </c>
       <c r="BU16" s="54">
         <v>98.8</v>
       </c>
       <c r="BV16" s="54">
         <v>98.7</v>
       </c>
       <c r="BW16" s="54">
         <v>97.4</v>
       </c>
-      <c r="BX16" s="54">
+      <c r="BX16" s="44">
         <v>97.4</v>
       </c>
       <c r="BY16" s="44">
         <v>97.2</v>
       </c>
     </row>
     <row r="17" spans="1:77" ht="12.75" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="45">
         <v>116.8</v>
       </c>
       <c r="C17" s="45">
         <v>107.4</v>
       </c>
       <c r="D17" s="29">
         <v>105.4</v>
       </c>
       <c r="E17" s="29">
         <v>104.2</v>
       </c>
       <c r="F17" s="46">
         <v>104.93902009135223</v>
       </c>
@@ -22002,51 +22002,51 @@
       </c>
       <c r="BP17" s="34">
         <v>100.4</v>
       </c>
       <c r="BQ17" s="34">
         <v>99.6</v>
       </c>
       <c r="BR17" s="34">
         <v>99.3</v>
       </c>
       <c r="BS17" s="54">
         <v>98.7</v>
       </c>
       <c r="BT17" s="54">
         <v>99.2</v>
       </c>
       <c r="BU17" s="54">
         <v>98.8</v>
       </c>
       <c r="BV17" s="54">
         <v>98</v>
       </c>
       <c r="BW17" s="54">
         <v>97.9</v>
       </c>
-      <c r="BX17" s="54">
+      <c r="BX17" s="44">
         <v>97</v>
       </c>
       <c r="BY17" s="44">
         <v>94.9</v>
       </c>
     </row>
     <row r="18" spans="1:77" ht="12.75" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="45">
         <v>110.9</v>
       </c>
       <c r="C18" s="45">
         <v>104.2</v>
       </c>
       <c r="D18" s="29">
         <v>106.4</v>
       </c>
       <c r="E18" s="29">
         <v>108.9</v>
       </c>
       <c r="F18" s="46">
         <v>108.86607492095025</v>
       </c>
@@ -22235,51 +22235,51 @@
       </c>
       <c r="BP18" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BQ18" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BR18" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BS18" s="26" t="s">
         <v>33</v>
       </c>
       <c r="BT18" s="26" t="s">
         <v>33</v>
       </c>
       <c r="BU18" s="26" t="s">
         <v>33</v>
       </c>
       <c r="BV18" s="26" t="s">
         <v>33</v>
       </c>
       <c r="BW18" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="BX18" s="26" t="s">
+      <c r="BX18" s="44" t="s">
         <v>33</v>
       </c>
       <c r="BY18" s="44" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:77" ht="12.75" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="45">
         <v>108.6</v>
       </c>
       <c r="C19" s="45">
         <v>104.2</v>
       </c>
       <c r="D19" s="29">
         <v>105.9</v>
       </c>
       <c r="E19" s="29">
         <v>107.7</v>
       </c>
       <c r="F19" s="46">
         <v>107.59391716024722</v>
       </c>
@@ -22468,51 +22468,51 @@
       </c>
       <c r="BP19" s="34">
         <v>104.9</v>
       </c>
       <c r="BQ19" s="34">
         <v>104.5</v>
       </c>
       <c r="BR19" s="34">
         <v>103.6</v>
       </c>
       <c r="BS19" s="54">
         <v>103.7</v>
       </c>
       <c r="BT19" s="54">
         <v>105.5</v>
       </c>
       <c r="BU19" s="54">
         <v>104.4</v>
       </c>
       <c r="BV19" s="54">
         <v>103.1</v>
       </c>
       <c r="BW19" s="54">
         <v>101.9</v>
       </c>
-      <c r="BX19" s="54">
+      <c r="BX19" s="44">
         <v>101.8</v>
       </c>
       <c r="BY19" s="44">
         <v>99.6</v>
       </c>
     </row>
     <row r="20" spans="1:77" ht="12.75" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="45">
         <v>109.5</v>
       </c>
       <c r="C20" s="45">
         <v>103.8</v>
       </c>
       <c r="D20" s="29">
         <v>106.8</v>
       </c>
       <c r="E20" s="29">
         <v>109.7</v>
       </c>
       <c r="F20" s="46">
         <v>109.73558943877038</v>
       </c>
@@ -22701,51 +22701,51 @@
       </c>
       <c r="BP20" s="34">
         <v>100.7</v>
       </c>
       <c r="BQ20" s="34">
         <v>101.6</v>
       </c>
       <c r="BR20" s="34">
         <v>102</v>
       </c>
       <c r="BS20" s="54">
         <v>102.5</v>
       </c>
       <c r="BT20" s="54">
         <v>101</v>
       </c>
       <c r="BU20" s="54">
         <v>101</v>
       </c>
       <c r="BV20" s="54">
         <v>99.7</v>
       </c>
       <c r="BW20" s="54">
         <v>99.9</v>
       </c>
-      <c r="BX20" s="54">
+      <c r="BX20" s="44">
         <v>99.5</v>
       </c>
       <c r="BY20" s="44">
         <v>95.6</v>
       </c>
     </row>
     <row r="21" spans="1:77" ht="12.75" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="52" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="52" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="52" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="52" t="s">
         <v>33</v>
       </c>
@@ -22934,51 +22934,51 @@
       </c>
       <c r="BP21" s="34">
         <v>101.6</v>
       </c>
       <c r="BQ21" s="34">
         <v>101.2</v>
       </c>
       <c r="BR21" s="34">
         <v>101.8</v>
       </c>
       <c r="BS21" s="54">
         <v>101.4</v>
       </c>
       <c r="BT21" s="54">
         <v>100.8</v>
       </c>
       <c r="BU21" s="54">
         <v>99</v>
       </c>
       <c r="BV21" s="54">
         <v>98.4</v>
       </c>
       <c r="BW21" s="54">
         <v>97.1</v>
       </c>
-      <c r="BX21" s="54">
+      <c r="BX21" s="44">
         <v>97.4</v>
       </c>
       <c r="BY21" s="44">
         <v>95.1</v>
       </c>
     </row>
     <row r="22" spans="1:77" ht="12.75" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="52" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="52" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="52" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="52" t="s">
         <v>33</v>
       </c>
       <c r="F22" s="52" t="s">
         <v>33</v>
       </c>
@@ -23167,52 +23167,52 @@
       </c>
       <c r="BP22" s="34">
         <v>102.6</v>
       </c>
       <c r="BQ22" s="34">
         <v>102.7</v>
       </c>
       <c r="BR22" s="34">
         <v>102.1</v>
       </c>
       <c r="BS22" s="54">
         <v>102.5</v>
       </c>
       <c r="BT22" s="54">
         <v>109.1</v>
       </c>
       <c r="BU22" s="54">
         <v>103.4</v>
       </c>
       <c r="BV22" s="54">
         <v>100.4</v>
       </c>
       <c r="BW22" s="54">
         <v>98.9</v>
       </c>
-      <c r="BX22" s="54">
-        <v>101</v>
+      <c r="BX22" s="44">
+        <v>98.3</v>
       </c>
       <c r="BY22" s="44">
         <v>96.6</v>
       </c>
     </row>
     <row r="23" spans="1:77" ht="12.75" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="45">
         <v>111</v>
       </c>
       <c r="C23" s="45">
         <v>106.3</v>
       </c>
       <c r="D23" s="29">
         <v>108.7</v>
       </c>
       <c r="E23" s="29">
         <v>110.8</v>
       </c>
       <c r="F23" s="46">
         <v>111.02604711571601</v>
       </c>
       <c r="G23" s="48">
@@ -23400,51 +23400,51 @@
       </c>
       <c r="BP23" s="34">
         <v>102.9</v>
       </c>
       <c r="BQ23" s="34">
         <v>103.5</v>
       </c>
       <c r="BR23" s="34">
         <v>102.5</v>
       </c>
       <c r="BS23" s="54">
         <v>102.4</v>
       </c>
       <c r="BT23" s="54">
         <v>98.1</v>
       </c>
       <c r="BU23" s="54">
         <v>98.6</v>
       </c>
       <c r="BV23" s="54">
         <v>98.7</v>
       </c>
       <c r="BW23" s="54">
         <v>99.2</v>
       </c>
-      <c r="BX23" s="54">
+      <c r="BX23" s="44">
         <v>98.5</v>
       </c>
       <c r="BY23" s="44">
         <v>97.1</v>
       </c>
     </row>
     <row r="24" spans="1:77" ht="12.75" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="45">
         <v>110</v>
       </c>
       <c r="C24" s="45">
         <v>105.1</v>
       </c>
       <c r="D24" s="29">
         <v>106.2</v>
       </c>
       <c r="E24" s="29">
         <v>108.7</v>
       </c>
       <c r="F24" s="46">
         <v>109.46480033984622</v>
       </c>
@@ -23633,51 +23633,51 @@
       </c>
       <c r="BP24" s="34">
         <v>103.5</v>
       </c>
       <c r="BQ24" s="34">
         <v>104.2</v>
       </c>
       <c r="BR24" s="34">
         <v>104.5</v>
       </c>
       <c r="BS24" s="54">
         <v>101.7</v>
       </c>
       <c r="BT24" s="54">
         <v>101.4</v>
       </c>
       <c r="BU24" s="54">
         <v>101.4</v>
       </c>
       <c r="BV24" s="54">
         <v>101.2</v>
       </c>
       <c r="BW24" s="54">
         <v>99.3</v>
       </c>
-      <c r="BX24" s="54">
+      <c r="BX24" s="44">
         <v>97.9</v>
       </c>
       <c r="BY24" s="44">
         <v>98.1</v>
       </c>
     </row>
     <row r="25" spans="1:77" ht="12.75" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="45">
         <v>104</v>
       </c>
       <c r="C25" s="45">
         <v>103.7</v>
       </c>
       <c r="D25" s="29">
         <v>104.1</v>
       </c>
       <c r="E25" s="29">
         <v>105.3</v>
       </c>
       <c r="F25" s="46">
         <v>105.20158243971973</v>
       </c>
@@ -23866,51 +23866,51 @@
       </c>
       <c r="BP25" s="34">
         <v>105.7</v>
       </c>
       <c r="BQ25" s="34">
         <v>106.1</v>
       </c>
       <c r="BR25" s="34">
         <v>105.8</v>
       </c>
       <c r="BS25" s="54">
         <v>105.6</v>
       </c>
       <c r="BT25" s="54">
         <v>104</v>
       </c>
       <c r="BU25" s="54">
         <v>103.1</v>
       </c>
       <c r="BV25" s="54">
         <v>102.6</v>
       </c>
       <c r="BW25" s="54">
         <v>101.3</v>
       </c>
-      <c r="BX25" s="54">
+      <c r="BX25" s="44">
         <v>101.3</v>
       </c>
       <c r="BY25" s="44">
         <v>99.5</v>
       </c>
     </row>
     <row r="26" spans="1:77" ht="12.75" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="52" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="52" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="52" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="52" t="s">
         <v>33</v>
       </c>
       <c r="F26" s="52" t="s">
         <v>33</v>
       </c>
@@ -24099,80 +24099,80 @@
       </c>
       <c r="BP26" s="34">
         <v>102.3</v>
       </c>
       <c r="BQ26" s="34">
         <v>104</v>
       </c>
       <c r="BR26" s="34">
         <v>104.4</v>
       </c>
       <c r="BS26" s="54">
         <v>105</v>
       </c>
       <c r="BT26" s="54">
         <v>102.4</v>
       </c>
       <c r="BU26" s="54">
         <v>101.1</v>
       </c>
       <c r="BV26" s="54">
         <v>99.7</v>
       </c>
       <c r="BW26" s="54">
         <v>99.5</v>
       </c>
-      <c r="BX26" s="54">
+      <c r="BX26" s="44">
         <v>99.4</v>
       </c>
       <c r="BY26" s="44">
         <v>97.8</v>
       </c>
     </row>
     <row r="27" spans="1:77" ht="12.75" customHeight="1">
       <c r="A27" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="A1:J1"/>
-[...9 lines deleted...]
-    <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="B4:BG4"/>
     <mergeCell ref="BE2:BI2"/>
     <mergeCell ref="AZ2:BD2"/>
     <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="AU2:AY2"/>
     <mergeCell ref="AF2:AJ2"/>
+    <mergeCell ref="AK2:AO2"/>
+    <mergeCell ref="V2:Z2"/>
+    <mergeCell ref="AA2:AE2"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="BJ2:BN2"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="L2:P2"/>
+    <mergeCell ref="Q2:U2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>