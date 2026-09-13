--- v2 (2026-08-03)
+++ v3 (2026-09-13)
@@ -1,81 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320"/>
   </bookViews>
   <sheets>
-    <sheet name="тоқсан" sheetId="1" r:id="rId1"/>
-    <sheet name="кезең" sheetId="2" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="тоқсан" sheetId="1" r:id="rId3"/>
+    <sheet name="кезең" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">тоқсан!$2:$3</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">тоқсан!$A$1:$BC$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">тоқсан!$2:$3</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">тоқсан!$A$1:$BC$4</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1922" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1973" uniqueCount="93">
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>Ақмола</t>
   </si>
   <si>
     <t>Ақтөбе</t>
   </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Атырау</t>
   </si>
   <si>
     <t>Батыс Қазақстан</t>
   </si>
   <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Қарағанды</t>
   </si>
   <si>
@@ -176,67 +180,202 @@
   </si>
   <si>
     <t>Шымкент қаласы</t>
   </si>
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>Астана қаласы</t>
   </si>
   <si>
     <t>Нақты жалақының индексі өткен жылдың тиісті кезеңіне, %-бен</t>
   </si>
   <si>
     <t xml:space="preserve">Нақты жалақы индексі өткен айға (2015 жылдан бастап өткен тоқсанға) %-бен </t>
   </si>
   <si>
     <t>Нақты жалақы индексі өткен жылдың тиісті айына (2015 жылдан бастап тиісті тоқсанына), %-бен</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Пайызбен</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2010-2011 бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Қызметкерлердің орташа айлық жалақысын есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>1-Т "Еңбек бойынша есеп" (кезеңділігі - тоқсандық, жылдық)</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Түркістан облысы және республикалық маңызы бар Шымкент қаласы 2018 жылы құрылды; Абай, Жетісу және Ұлытау облыстары 2022 жылы құрылды.</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/303945/file/kk/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/338092/file/kk/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Еңбек және тұрмыс деңгейі статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Ахметқали Гүлнұр Ахметқалиқызы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7172749781</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gul.akhmetkali@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Өңірлер бойынша нақты жалақы индексі</t>
+  </si>
+  <si>
+    <t>Нақты жалақы индексі</t>
+  </si>
+  <si>
+    <t>Нақты жалақы индексі – бағаның өзгеруін ескере отырып базистік кезеңмен салыстырғанда есепті кезеңдегі атаулы жалақының өзгеруін сипаттайтын салыстырмалы көрсеткіш.</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702976</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="9">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.####"/>
     <numFmt numFmtId="172" formatCode="#,##0.#"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="18">
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -251,50 +390,99 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -366,57 +554,62 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="112">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -511,151 +704,217 @@
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="170" fontId="4" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="6">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="5"/>
     <cellStyle name="Обычный 3" xfId="1"/>
     <cellStyle name="Обычный_Лист1" xfId="2"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -900,63 +1159,368 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gul.akhmetkali@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702976" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/338092/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/303945/file/kk/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DR56"/>
+  <dimension ref="A1:B30"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="CQ18" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="DQ60" sqref="DQ60"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="34.42578125" style="89" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="89" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="89"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="88"/>
+      <c r="B1" s="88"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="90" t="s">
+        <v>48</v>
+      </c>
+      <c r="B2" s="91">
+        <v>25210103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="90" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="92" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="90" t="s">
+        <v>50</v>
+      </c>
+      <c r="B4" s="93" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="94" t="s">
+        <v>52</v>
+      </c>
+      <c r="B5" s="92" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="94" t="s">
+        <v>53</v>
+      </c>
+      <c r="B6" s="92" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="94" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" s="95" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="90" t="s">
+        <v>56</v>
+      </c>
+      <c r="B8" s="93" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="90" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" s="95" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="90" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="96" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="25.5">
+      <c r="A11" s="90" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="95" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="90" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="97" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="98" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" s="99" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" s="99" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="101"/>
+      <c r="B15" s="99" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="98" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="111" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="90" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="102">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="90" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="102">
+        <v>46337</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="90" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="95" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="90" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="93" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="90" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" s="103" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="90" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="104" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="105"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="105"/>
+      <c r="B24" s="105"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="105"/>
+      <c r="B25" s="105"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="105"/>
+      <c r="B26" s="105"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="105"/>
+      <c r="B27" s="105"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="105"/>
+      <c r="B28" s="105"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="105"/>
+      <c r="B29" s="105"/>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="A30" s="106"/>
+      <c r="B30" s="106"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B3:D18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="89" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="89" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="89" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="89"/>
+  </cols>
+  <sheetData>
+    <row r="3" spans="2:2">
+      <c r="B3" s="107" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="4" spans="2:2">
+      <c r="B4" s="107" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="107" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="107" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="107" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="107"/>
+    </row>
+    <row r="9" spans="2:2" ht="25.5">
+      <c r="B9" s="108" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="107"/>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="107"/>
+    </row>
+    <row r="18" spans="2:4">
+      <c r="B18" s="109" t="s">
+        <v>88</v>
+      </c>
+      <c r="C18" s="110"/>
+      <c r="D18" s="110"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:DS56"/>
+  <sheetViews>
+    <sheetView zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="DR28" sqref="DR28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="31.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" style="1" customWidth="1"/>
     <col min="3" max="4" width="8.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="9" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="1" customWidth="1"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.7109375" style="1" customWidth="1"/>
     <col min="15" max="16" width="9.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="9" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="1" customWidth="1"/>
     <col min="21" max="22" width="9.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="9.28515625" style="1" customWidth="1"/>
@@ -1014,114 +1578,114 @@
     <col min="87" max="87" width="8.85546875" style="1" customWidth="1"/>
     <col min="88" max="89" width="8.5703125" style="2" customWidth="1"/>
     <col min="90" max="90" width="9.7109375" style="2" customWidth="1"/>
     <col min="91" max="91" width="9.85546875" style="2" customWidth="1"/>
     <col min="92" max="92" width="10.42578125" style="1" customWidth="1"/>
     <col min="93" max="93" width="10" style="1" customWidth="1"/>
     <col min="94" max="94" width="9" style="1" customWidth="1"/>
     <col min="95" max="95" width="9.140625" style="1" customWidth="1"/>
     <col min="96" max="96" width="8.85546875" style="1" customWidth="1"/>
     <col min="97" max="97" width="9" style="1" customWidth="1"/>
     <col min="98" max="98" width="8.85546875" style="1" customWidth="1"/>
     <col min="99" max="99" width="8.7109375" style="1" customWidth="1"/>
     <col min="100" max="101" width="9.140625" style="1" customWidth="1"/>
     <col min="102" max="102" width="8.5703125" style="1" customWidth="1"/>
     <col min="103" max="103" width="9" style="1" customWidth="1"/>
     <col min="104" max="104" width="9.5703125" style="1" customWidth="1"/>
     <col min="105" max="106" width="9.28515625" style="1" customWidth="1"/>
     <col min="107" max="107" width="8.85546875" style="1" customWidth="1"/>
     <col min="108" max="108" width="8.42578125" style="1" customWidth="1"/>
     <col min="109" max="109" width="9.140625" style="1" customWidth="1"/>
     <col min="110" max="110" width="7.85546875" style="1"/>
     <col min="111" max="111" width="9.28515625" style="1" customWidth="1"/>
     <col min="112" max="16384" width="7.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:122" ht="27" customHeight="1">
-      <c r="A1" s="72" t="s">
+    <row r="1" spans="1:123" ht="27" customHeight="1">
+      <c r="A1" s="67" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="72"/>
-[...6 lines deleted...]
-      <c r="I1" s="72"/>
+      <c r="B1" s="67"/>
+      <c r="C1" s="67"/>
+      <c r="D1" s="67"/>
+      <c r="E1" s="67"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+      <c r="I1" s="67"/>
       <c r="J1" s="55"/>
       <c r="K1" s="55"/>
       <c r="L1" s="55"/>
       <c r="M1" s="55"/>
       <c r="N1" s="55"/>
       <c r="O1" s="55"/>
       <c r="P1" s="55"/>
       <c r="Q1" s="55"/>
       <c r="R1" s="55"/>
       <c r="S1" s="55"/>
       <c r="T1" s="55"/>
       <c r="U1" s="55"/>
       <c r="V1" s="55"/>
       <c r="W1" s="55"/>
       <c r="X1" s="55"/>
       <c r="Y1" s="55"/>
       <c r="Z1" s="55"/>
       <c r="AA1" s="55"/>
       <c r="AB1" s="55"/>
       <c r="AC1" s="55"/>
       <c r="AD1" s="55"/>
       <c r="AE1" s="55"/>
       <c r="AF1" s="55"/>
       <c r="AG1" s="55"/>
       <c r="AH1" s="55"/>
       <c r="AI1" s="55"/>
       <c r="AJ1" s="55"/>
       <c r="AK1" s="55"/>
       <c r="AL1" s="55"/>
       <c r="AM1" s="55"/>
       <c r="AN1" s="55"/>
       <c r="AO1" s="55"/>
       <c r="AP1" s="55"/>
       <c r="AQ1" s="55"/>
       <c r="AR1" s="55"/>
       <c r="AS1" s="55"/>
       <c r="AT1" s="55"/>
       <c r="AU1" s="55"/>
       <c r="AV1" s="55"/>
       <c r="AW1" s="55"/>
       <c r="AX1" s="55"/>
       <c r="AY1" s="55"/>
       <c r="AZ1" s="55"/>
       <c r="BA1" s="55"/>
       <c r="BB1" s="55"/>
       <c r="BC1" s="55"/>
       <c r="BD1" s="55"/>
       <c r="BE1" s="55"/>
       <c r="BF1" s="55"/>
     </row>
-    <row r="2" spans="1:122" s="4" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A2" s="73"/>
+    <row r="2" spans="1:123" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A2" s="63"/>
       <c r="B2" s="64">
         <v>2010</v>
       </c>
       <c r="C2" s="65"/>
       <c r="D2" s="65"/>
       <c r="E2" s="65"/>
       <c r="F2" s="65"/>
       <c r="G2" s="65"/>
       <c r="H2" s="65"/>
       <c r="I2" s="65"/>
       <c r="J2" s="65"/>
       <c r="K2" s="65"/>
       <c r="L2" s="65"/>
       <c r="M2" s="65"/>
       <c r="N2" s="66"/>
       <c r="O2" s="64">
         <v>2011</v>
       </c>
       <c r="P2" s="65"/>
       <c r="Q2" s="65"/>
       <c r="R2" s="65"/>
       <c r="S2" s="65"/>
       <c r="T2" s="65"/>
       <c r="U2" s="65"/>
       <c r="V2" s="65"/>
@@ -1230,56 +1794,57 @@
       <c r="CY2" s="65"/>
       <c r="CZ2" s="65"/>
       <c r="DA2" s="65"/>
       <c r="DB2" s="66"/>
       <c r="DC2" s="64">
         <v>2023</v>
       </c>
       <c r="DD2" s="65"/>
       <c r="DE2" s="65"/>
       <c r="DF2" s="65"/>
       <c r="DG2" s="66"/>
       <c r="DH2" s="64">
         <v>2024</v>
       </c>
       <c r="DI2" s="65"/>
       <c r="DJ2" s="65"/>
       <c r="DK2" s="65"/>
       <c r="DL2" s="66"/>
       <c r="DM2" s="64">
         <v>2025</v>
       </c>
       <c r="DN2" s="65"/>
       <c r="DO2" s="65"/>
       <c r="DP2" s="65"/>
       <c r="DQ2" s="66"/>
-      <c r="DR2" s="60">
+      <c r="DR2" s="63">
         <v>2026</v>
       </c>
+      <c r="DS2" s="63"/>
     </row>
-    <row r="3" spans="1:122" s="4" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A3" s="73"/>
+    <row r="3" spans="1:123" s="4" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="63"/>
       <c r="B3" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>22</v>
       </c>
       <c r="I3" s="5" t="s">
         <v>23</v>
       </c>
       <c r="J3" s="5" t="s">
@@ -1593,165 +2158,168 @@
       </c>
       <c r="DI3" s="6" t="s">
         <v>29</v>
       </c>
       <c r="DJ3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="DK3" s="6" t="s">
         <v>31</v>
       </c>
       <c r="DL3" s="3" t="s">
         <v>32</v>
       </c>
       <c r="DM3" s="6" t="s">
         <v>28</v>
       </c>
       <c r="DN3" s="6" t="s">
         <v>29</v>
       </c>
       <c r="DO3" s="6" t="s">
         <v>30</v>
       </c>
       <c r="DP3" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="DQ3" s="62" t="s">
+      <c r="DQ3" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="DR3" s="60" t="s">
+      <c r="DR3" s="6" t="s">
         <v>28</v>
       </c>
+      <c r="DS3" s="6" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="4" spans="1:122" s="4" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:123" s="4" customFormat="1" ht="12.75" customHeight="1">
       <c r="A4" s="5"/>
-      <c r="B4" s="70"/>
-[...101 lines deleted...]
-      <c r="CZ4" s="71"/>
+      <c r="B4" s="68"/>
+      <c r="C4" s="69"/>
+      <c r="D4" s="69"/>
+      <c r="E4" s="69"/>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
+      <c r="T4" s="69"/>
+      <c r="U4" s="69"/>
+      <c r="V4" s="69"/>
+      <c r="W4" s="69"/>
+      <c r="X4" s="69"/>
+      <c r="Y4" s="69"/>
+      <c r="Z4" s="69"/>
+      <c r="AA4" s="69"/>
+      <c r="AB4" s="69"/>
+      <c r="AC4" s="69"/>
+      <c r="AD4" s="69"/>
+      <c r="AE4" s="69"/>
+      <c r="AF4" s="69"/>
+      <c r="AG4" s="69"/>
+      <c r="AH4" s="69"/>
+      <c r="AI4" s="69"/>
+      <c r="AJ4" s="69"/>
+      <c r="AK4" s="69"/>
+      <c r="AL4" s="69"/>
+      <c r="AM4" s="69"/>
+      <c r="AN4" s="69"/>
+      <c r="AO4" s="69"/>
+      <c r="AP4" s="69"/>
+      <c r="AQ4" s="69"/>
+      <c r="AR4" s="69"/>
+      <c r="AS4" s="69"/>
+      <c r="AT4" s="69"/>
+      <c r="AU4" s="69"/>
+      <c r="AV4" s="69"/>
+      <c r="AW4" s="69"/>
+      <c r="AX4" s="69"/>
+      <c r="AY4" s="69"/>
+      <c r="AZ4" s="69"/>
+      <c r="BA4" s="69"/>
+      <c r="BB4" s="69"/>
+      <c r="BC4" s="69"/>
+      <c r="BD4" s="69"/>
+      <c r="BE4" s="69"/>
+      <c r="BF4" s="69"/>
+      <c r="BG4" s="69"/>
+      <c r="BH4" s="69"/>
+      <c r="BI4" s="69"/>
+      <c r="BJ4" s="69"/>
+      <c r="BK4" s="69"/>
+      <c r="BL4" s="69"/>
+      <c r="BM4" s="69"/>
+      <c r="BN4" s="69"/>
+      <c r="BO4" s="69"/>
+      <c r="BP4" s="69"/>
+      <c r="BQ4" s="69"/>
+      <c r="BR4" s="69"/>
+      <c r="BS4" s="69"/>
+      <c r="BT4" s="69"/>
+      <c r="BU4" s="69"/>
+      <c r="BV4" s="69"/>
+      <c r="BW4" s="69"/>
+      <c r="BX4" s="69"/>
+      <c r="BY4" s="69"/>
+      <c r="BZ4" s="69"/>
+      <c r="CA4" s="69"/>
+      <c r="CB4" s="69"/>
+      <c r="CC4" s="69"/>
+      <c r="CD4" s="69"/>
+      <c r="CE4" s="69"/>
+      <c r="CF4" s="69"/>
+      <c r="CG4" s="69"/>
+      <c r="CH4" s="69"/>
+      <c r="CI4" s="69"/>
+      <c r="CJ4" s="69"/>
+      <c r="CK4" s="69"/>
+      <c r="CL4" s="69"/>
+      <c r="CM4" s="69"/>
+      <c r="CN4" s="69"/>
+      <c r="CO4" s="69"/>
+      <c r="CP4" s="69"/>
+      <c r="CQ4" s="69"/>
+      <c r="CR4" s="69"/>
+      <c r="CS4" s="69"/>
+      <c r="CT4" s="69"/>
+      <c r="CU4" s="69"/>
+      <c r="CV4" s="69"/>
+      <c r="CW4" s="69"/>
+      <c r="CX4" s="69"/>
+      <c r="CY4" s="69"/>
+      <c r="CZ4" s="69"/>
       <c r="DE4" s="7"/>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="56">
         <v>79.400000000000006</v>
       </c>
       <c r="C5" s="56">
         <v>98.6</v>
       </c>
       <c r="D5" s="56">
         <v>108.2</v>
       </c>
       <c r="E5" s="56">
         <v>103.4</v>
       </c>
       <c r="F5" s="56">
         <v>98.9</v>
       </c>
       <c r="G5" s="56">
         <v>108.4</v>
       </c>
       <c r="H5" s="10">
         <v>101</v>
       </c>
       <c r="I5" s="56">
@@ -2074,52 +2642,55 @@
       </c>
       <c r="DK5" s="16">
         <v>108.9</v>
       </c>
       <c r="DL5" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM5" s="16">
         <v>94</v>
       </c>
       <c r="DN5" s="44">
         <v>102.4</v>
       </c>
       <c r="DO5" s="44">
         <v>93.3</v>
       </c>
       <c r="DP5" s="44">
         <v>107.6</v>
       </c>
       <c r="DQ5" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR5" s="44">
         <v>94.8</v>
       </c>
+      <c r="DS5" s="62">
+        <v>103</v>
+      </c>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="10" t="s">
@@ -2416,52 +2987,55 @@
       </c>
       <c r="DK6" s="16">
         <v>105.7</v>
       </c>
       <c r="DL6" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM6" s="16">
         <v>94.8</v>
       </c>
       <c r="DN6" s="44">
         <v>104.2</v>
       </c>
       <c r="DO6" s="44">
         <v>95.3</v>
       </c>
       <c r="DP6" s="44">
         <v>106.2</v>
       </c>
       <c r="DQ6" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR6" s="44">
         <v>97.1</v>
       </c>
+      <c r="DS6" s="62">
+        <v>102.1</v>
+      </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="12">
         <v>84.3</v>
       </c>
       <c r="C7" s="12">
         <v>97.5</v>
       </c>
       <c r="D7" s="12">
         <v>105.5</v>
       </c>
       <c r="E7" s="12">
         <v>101.9</v>
       </c>
       <c r="F7" s="12">
         <v>107.6</v>
       </c>
       <c r="G7" s="12">
         <v>106.3</v>
       </c>
       <c r="H7" s="12">
         <v>100.5</v>
       </c>
       <c r="I7" s="12">
@@ -2784,52 +3358,55 @@
       </c>
       <c r="DK7" s="16">
         <v>103.4</v>
       </c>
       <c r="DL7" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM7" s="16">
         <v>95.2</v>
       </c>
       <c r="DN7" s="44">
         <v>103.5</v>
       </c>
       <c r="DO7" s="44">
         <v>97.2</v>
       </c>
       <c r="DP7" s="44">
         <v>107.9</v>
       </c>
       <c r="DQ7" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR7" s="44">
         <v>89.9</v>
       </c>
+      <c r="DS7" s="62">
+        <v>104.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="10">
         <v>75.099999999999994</v>
       </c>
       <c r="C8" s="10">
         <v>100</v>
       </c>
       <c r="D8" s="11">
         <v>112.3</v>
       </c>
       <c r="E8" s="10">
         <v>101.3</v>
       </c>
       <c r="F8" s="10">
         <v>101.3</v>
       </c>
       <c r="G8" s="11">
         <v>107.1</v>
       </c>
       <c r="H8" s="10">
         <v>102.6</v>
       </c>
       <c r="I8" s="10">
@@ -3152,52 +3729,55 @@
       </c>
       <c r="DK8" s="16">
         <v>107.8</v>
       </c>
       <c r="DL8" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM8" s="16">
         <v>91.3</v>
       </c>
       <c r="DN8" s="44">
         <v>102.1</v>
       </c>
       <c r="DO8" s="44">
         <v>96.1</v>
       </c>
       <c r="DP8" s="44">
         <v>106.4</v>
       </c>
       <c r="DQ8" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR8" s="44">
         <v>93.6</v>
       </c>
+      <c r="DS8" s="62">
+        <v>102.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="10">
         <v>86.3</v>
       </c>
       <c r="C9" s="11">
         <v>102.3</v>
       </c>
       <c r="D9" s="10">
         <v>100</v>
       </c>
       <c r="E9" s="11">
         <v>106.6</v>
       </c>
       <c r="F9" s="10">
         <v>104.4</v>
       </c>
       <c r="G9" s="16">
         <v>106.4</v>
       </c>
       <c r="H9" s="10">
         <v>102.2</v>
       </c>
       <c r="I9" s="10">
@@ -3520,52 +4100,55 @@
       </c>
       <c r="DK9" s="16">
         <v>112.3</v>
       </c>
       <c r="DL9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM9" s="16">
         <v>92.9</v>
       </c>
       <c r="DN9" s="44">
         <v>111.1</v>
       </c>
       <c r="DO9" s="44">
         <v>85.8</v>
       </c>
       <c r="DP9" s="44">
         <v>109.3</v>
       </c>
       <c r="DQ9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR9" s="44">
         <v>94.8</v>
       </c>
+      <c r="DS9" s="62">
+        <v>104.5</v>
+      </c>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="10">
         <v>89.2</v>
       </c>
       <c r="C10" s="16">
         <v>98</v>
       </c>
       <c r="D10" s="11">
         <v>106.8</v>
       </c>
       <c r="E10" s="11">
         <v>101.3</v>
       </c>
       <c r="F10" s="10">
         <v>95.5</v>
       </c>
       <c r="G10" s="10">
         <v>106</v>
       </c>
       <c r="H10" s="10">
         <v>105.7</v>
       </c>
       <c r="I10" s="10">
@@ -3888,52 +4471,55 @@
       </c>
       <c r="DK10" s="16">
         <v>99.7</v>
       </c>
       <c r="DL10" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM10" s="16">
         <v>95.4</v>
       </c>
       <c r="DN10" s="44">
         <v>89.6</v>
       </c>
       <c r="DO10" s="44">
         <v>99.7</v>
       </c>
       <c r="DP10" s="44">
         <v>98.3</v>
       </c>
       <c r="DQ10" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR10" s="44">
         <v>104.4</v>
       </c>
+      <c r="DS10" s="62">
+        <v>94.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="10">
         <v>81.3</v>
       </c>
       <c r="C11" s="10">
         <v>98.9</v>
       </c>
       <c r="D11" s="16">
         <v>109.7</v>
       </c>
       <c r="E11" s="11">
         <v>103.4</v>
       </c>
       <c r="F11" s="10">
         <v>101.1</v>
       </c>
       <c r="G11" s="11">
         <v>100.9</v>
       </c>
       <c r="H11" s="10">
         <v>103.5</v>
       </c>
       <c r="I11" s="10">
@@ -4256,52 +4842,55 @@
       </c>
       <c r="DK11" s="16">
         <v>103.7</v>
       </c>
       <c r="DL11" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM11" s="16">
         <v>96.6</v>
       </c>
       <c r="DN11" s="44">
         <v>101.5</v>
       </c>
       <c r="DO11" s="44">
         <v>93.6</v>
       </c>
       <c r="DP11" s="44">
         <v>102.4</v>
       </c>
       <c r="DQ11" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR11" s="44">
         <v>99.2</v>
       </c>
+      <c r="DS11" s="62">
+        <v>101.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="10">
         <v>88.2</v>
       </c>
       <c r="C12" s="10">
         <v>98.3</v>
       </c>
       <c r="D12" s="10">
         <v>103.6</v>
       </c>
       <c r="E12" s="11">
         <v>107.4</v>
       </c>
       <c r="F12" s="10">
         <v>102.5</v>
       </c>
       <c r="G12" s="11">
         <v>109.9</v>
       </c>
       <c r="H12" s="10">
         <v>100</v>
       </c>
       <c r="I12" s="10">
@@ -4624,52 +5213,55 @@
       </c>
       <c r="DK12" s="16">
         <v>110.3</v>
       </c>
       <c r="DL12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM12" s="16">
         <v>95.4</v>
       </c>
       <c r="DN12" s="44">
         <v>111.7</v>
       </c>
       <c r="DO12" s="44">
         <v>84.7</v>
       </c>
       <c r="DP12" s="44">
         <v>106.4</v>
       </c>
       <c r="DQ12" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR12" s="44">
         <v>95</v>
       </c>
+      <c r="DS12" s="62">
+        <v>111.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="I13" s="12" t="s">
@@ -4992,52 +5584,55 @@
       </c>
       <c r="DK13" s="16">
         <v>110.1</v>
       </c>
       <c r="DL13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM13" s="16">
         <v>95.4</v>
       </c>
       <c r="DN13" s="44">
         <v>111.6</v>
       </c>
       <c r="DO13" s="44">
         <v>90.3</v>
       </c>
       <c r="DP13" s="44">
         <v>102.6</v>
       </c>
       <c r="DQ13" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR13" s="44">
         <v>96.7</v>
       </c>
+      <c r="DS13" s="62">
+        <v>106.1</v>
+      </c>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="12">
         <v>91.2</v>
       </c>
       <c r="C14" s="10">
         <v>91</v>
       </c>
       <c r="D14" s="12">
         <v>104.3</v>
       </c>
       <c r="E14" s="12">
         <v>108.3</v>
       </c>
       <c r="F14" s="12">
         <v>97.3</v>
       </c>
       <c r="G14" s="12">
         <v>104.4</v>
       </c>
       <c r="H14" s="12">
         <v>102.4</v>
       </c>
       <c r="I14" s="12">
@@ -5360,52 +5955,55 @@
       </c>
       <c r="DK14" s="16">
         <v>108</v>
       </c>
       <c r="DL14" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM14" s="16">
         <v>91.9</v>
       </c>
       <c r="DN14" s="44">
         <v>104.2</v>
       </c>
       <c r="DO14" s="44">
         <v>92.5</v>
       </c>
       <c r="DP14" s="44">
         <v>108.7</v>
       </c>
       <c r="DQ14" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR14" s="44">
         <v>94.3</v>
       </c>
+      <c r="DS14" s="62">
+        <v>105</v>
+      </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10">
         <v>80.900000000000006</v>
       </c>
       <c r="C15" s="11">
         <v>97.3</v>
       </c>
       <c r="D15" s="11">
         <v>106.4</v>
       </c>
       <c r="E15" s="10">
         <v>102.6</v>
       </c>
       <c r="F15" s="10">
         <v>106</v>
       </c>
       <c r="G15" s="10">
         <v>106.7</v>
       </c>
       <c r="H15" s="10">
         <v>102</v>
       </c>
       <c r="I15" s="10">
@@ -5728,52 +6326,55 @@
       </c>
       <c r="DK15" s="16">
         <v>109.1</v>
       </c>
       <c r="DL15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM15" s="16">
         <v>92.3</v>
       </c>
       <c r="DN15" s="44">
         <v>102.8</v>
       </c>
       <c r="DO15" s="44">
         <v>96.9</v>
       </c>
       <c r="DP15" s="44">
         <v>107.5</v>
       </c>
       <c r="DQ15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR15" s="44">
         <v>92.3</v>
       </c>
+      <c r="DS15" s="62">
+        <v>102</v>
+      </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="10">
         <v>86.1</v>
       </c>
       <c r="C16" s="11">
         <v>99.1</v>
       </c>
       <c r="D16" s="11">
         <v>103.4</v>
       </c>
       <c r="E16" s="11">
         <v>106.1</v>
       </c>
       <c r="F16" s="10">
         <v>103.1</v>
       </c>
       <c r="G16" s="11">
         <v>108.3</v>
       </c>
       <c r="H16" s="10">
         <v>102.7</v>
       </c>
       <c r="I16" s="10">
@@ -6096,52 +6697,55 @@
       </c>
       <c r="DK16" s="16">
         <v>105.5</v>
       </c>
       <c r="DL16" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM16" s="16">
         <v>98.7</v>
       </c>
       <c r="DN16" s="44">
         <v>108.1</v>
       </c>
       <c r="DO16" s="44">
         <v>87</v>
       </c>
       <c r="DP16" s="44">
         <v>103.8</v>
       </c>
       <c r="DQ16" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR16" s="44">
         <v>99.6</v>
       </c>
+      <c r="DS16" s="62">
+        <v>106.2</v>
+      </c>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="10">
         <v>68.5</v>
       </c>
       <c r="C17" s="11">
         <v>102.1</v>
       </c>
       <c r="D17" s="11">
         <v>121.9</v>
       </c>
       <c r="E17" s="10">
         <v>99</v>
       </c>
       <c r="F17" s="10">
         <v>91</v>
       </c>
       <c r="G17" s="11">
         <v>114</v>
       </c>
       <c r="H17" s="10">
         <v>101.4</v>
       </c>
       <c r="I17" s="10">
@@ -6464,52 +7068,55 @@
       </c>
       <c r="DK17" s="16">
         <v>104.5</v>
       </c>
       <c r="DL17" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM17" s="16">
         <v>99.2</v>
       </c>
       <c r="DN17" s="44">
         <v>98.4</v>
       </c>
       <c r="DO17" s="44">
         <v>93.8</v>
       </c>
       <c r="DP17" s="44">
         <v>105.7</v>
       </c>
       <c r="DQ17" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR17" s="44">
         <v>97.2</v>
       </c>
+      <c r="DS17" s="62">
+        <v>99.8</v>
+      </c>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="10">
         <v>86.7</v>
       </c>
       <c r="C18" s="10">
         <v>97.4</v>
       </c>
       <c r="D18" s="11">
         <v>106.9</v>
       </c>
       <c r="E18" s="10">
         <v>108</v>
       </c>
       <c r="F18" s="10">
         <v>101</v>
       </c>
       <c r="G18" s="10">
         <v>118.6</v>
       </c>
       <c r="H18" s="10">
         <v>94.5</v>
       </c>
       <c r="I18" s="10">
@@ -6830,52 +7437,55 @@
       </c>
       <c r="DK18" s="10" t="s">
         <v>33</v>
       </c>
       <c r="DL18" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM18" s="10" t="s">
         <v>33</v>
       </c>
       <c r="DN18" s="10" t="s">
         <v>33</v>
       </c>
       <c r="DO18" s="10" t="s">
         <v>33</v>
       </c>
       <c r="DP18" s="44" t="s">
         <v>33</v>
       </c>
       <c r="DQ18" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR18" s="44" t="s">
         <v>33</v>
       </c>
+      <c r="DS18" s="44" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="13">
         <v>74.099999999999994</v>
       </c>
       <c r="C19" s="12">
         <v>98.8</v>
       </c>
       <c r="D19" s="10">
         <v>107</v>
       </c>
       <c r="E19" s="12">
         <v>105.9</v>
       </c>
       <c r="F19" s="13">
         <v>101.4</v>
       </c>
       <c r="G19" s="12">
         <v>103.6</v>
       </c>
       <c r="H19" s="13">
         <v>101.5</v>
       </c>
       <c r="I19" s="13">
@@ -7198,52 +7808,55 @@
       </c>
       <c r="DK19" s="16">
         <v>111.6</v>
       </c>
       <c r="DL19" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM19" s="16">
         <v>95.4</v>
       </c>
       <c r="DN19" s="44">
         <v>99.4</v>
       </c>
       <c r="DO19" s="44">
         <v>95.4</v>
       </c>
       <c r="DP19" s="44">
         <v>108.7</v>
       </c>
       <c r="DQ19" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR19" s="44">
         <v>96.4</v>
       </c>
+      <c r="DS19" s="62">
+        <v>98.4</v>
+      </c>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="10">
         <v>85.5</v>
       </c>
       <c r="C20" s="11">
         <v>98.5</v>
       </c>
       <c r="D20" s="11">
         <v>102.6</v>
       </c>
       <c r="E20" s="10">
         <v>104.9</v>
       </c>
       <c r="F20" s="10">
         <v>103.8</v>
       </c>
       <c r="G20" s="10">
         <v>110</v>
       </c>
       <c r="H20" s="10">
         <v>97.6</v>
       </c>
       <c r="I20" s="10">
@@ -7566,52 +8179,55 @@
       </c>
       <c r="DK20" s="16">
         <v>107.3</v>
       </c>
       <c r="DL20" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM20" s="16">
         <v>92.2</v>
       </c>
       <c r="DN20" s="44">
         <v>106.9</v>
       </c>
       <c r="DO20" s="44">
         <v>92.8</v>
       </c>
       <c r="DP20" s="44">
         <v>108.9</v>
       </c>
       <c r="DQ20" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR20" s="44">
         <v>88.5</v>
       </c>
+      <c r="DS20" s="62">
+        <v>108.2</v>
+      </c>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="21" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="21" t="s">
         <v>33</v>
       </c>
       <c r="G21" s="21" t="s">
         <v>33</v>
       </c>
       <c r="H21" s="21" t="s">
         <v>33</v>
       </c>
       <c r="I21" s="21" t="s">
@@ -7934,52 +8550,55 @@
       </c>
       <c r="DK21" s="16">
         <v>111.5</v>
       </c>
       <c r="DL21" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM21" s="16">
         <v>99.1</v>
       </c>
       <c r="DN21" s="44">
         <v>109.4</v>
       </c>
       <c r="DO21" s="44">
         <v>80.2</v>
       </c>
       <c r="DP21" s="44">
         <v>109.1</v>
       </c>
       <c r="DQ21" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR21" s="44">
         <v>99.4</v>
       </c>
+      <c r="DS21" s="62">
+        <v>109</v>
+      </c>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="21" t="s">
         <v>33</v>
       </c>
       <c r="F22" s="21" t="s">
         <v>33</v>
       </c>
       <c r="G22" s="21" t="s">
         <v>33</v>
       </c>
       <c r="H22" s="21" t="s">
         <v>33</v>
       </c>
       <c r="I22" s="21" t="s">
@@ -8302,52 +8921,55 @@
       </c>
       <c r="DK22" s="16">
         <v>113.8</v>
       </c>
       <c r="DL22" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM22" s="16">
         <v>96.1</v>
       </c>
       <c r="DN22" s="44">
         <v>90.3</v>
       </c>
       <c r="DO22" s="44">
         <v>96.2</v>
       </c>
       <c r="DP22" s="44">
         <v>113.6</v>
       </c>
       <c r="DQ22" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR22" s="44">
         <v>97.9</v>
       </c>
+      <c r="DS22" s="62">
+        <v>87.1</v>
+      </c>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="16">
         <v>79.7</v>
       </c>
       <c r="C23" s="12">
         <v>100.4</v>
       </c>
       <c r="D23" s="12">
         <v>103.3</v>
       </c>
       <c r="E23" s="12">
         <v>105.1</v>
       </c>
       <c r="F23" s="12">
         <v>102.1</v>
       </c>
       <c r="G23" s="12">
         <v>108.9</v>
       </c>
       <c r="H23" s="12">
         <v>100.6</v>
       </c>
       <c r="I23" s="12">
@@ -8670,52 +9292,55 @@
       </c>
       <c r="DK23" s="16">
         <v>112.5</v>
       </c>
       <c r="DL23" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM23" s="16">
         <v>94.6</v>
       </c>
       <c r="DN23" s="44">
         <v>99.7</v>
       </c>
       <c r="DO23" s="44">
         <v>93.6</v>
       </c>
       <c r="DP23" s="44">
         <v>111</v>
       </c>
       <c r="DQ23" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR23" s="44">
         <v>93.9</v>
       </c>
+      <c r="DS23" s="62">
+        <v>101.1</v>
+      </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="10">
         <v>61.2</v>
       </c>
       <c r="C24" s="10">
         <v>99.9</v>
       </c>
       <c r="D24" s="11">
         <v>115.3</v>
       </c>
       <c r="E24" s="11">
         <v>97.8</v>
       </c>
       <c r="F24" s="10">
         <v>98.5</v>
       </c>
       <c r="G24" s="11">
         <v>113.7</v>
       </c>
       <c r="H24" s="10">
         <v>101.7</v>
       </c>
       <c r="I24" s="10">
@@ -9038,52 +9663,55 @@
       </c>
       <c r="DK24" s="16">
         <v>117.3</v>
       </c>
       <c r="DL24" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM24" s="16">
         <v>88.8</v>
       </c>
       <c r="DN24" s="44">
         <v>103.1</v>
       </c>
       <c r="DO24" s="44">
         <v>93.2</v>
       </c>
       <c r="DP24" s="44">
         <v>113.5</v>
       </c>
       <c r="DQ24" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR24" s="44">
         <v>90</v>
       </c>
+      <c r="DS24" s="62">
+        <v>104</v>
+      </c>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="10">
         <v>77.599999999999994</v>
       </c>
       <c r="C25" s="11">
         <v>99.8</v>
       </c>
       <c r="D25" s="10">
         <v>109</v>
       </c>
       <c r="E25" s="11">
         <v>103.1</v>
       </c>
       <c r="F25" s="10">
         <v>95</v>
       </c>
       <c r="G25" s="11">
         <v>108.2</v>
       </c>
       <c r="H25" s="10">
         <v>99.2</v>
       </c>
       <c r="I25" s="10">
@@ -9406,52 +10034,55 @@
       </c>
       <c r="DK25" s="16">
         <v>111.1</v>
       </c>
       <c r="DL25" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM25" s="16">
         <v>93.5</v>
       </c>
       <c r="DN25" s="44">
         <v>102.2</v>
       </c>
       <c r="DO25" s="44">
         <v>96.6</v>
       </c>
       <c r="DP25" s="44">
         <v>108.4</v>
       </c>
       <c r="DQ25" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR25" s="44">
         <v>92.9</v>
       </c>
+      <c r="DS25" s="62">
+        <v>103.7</v>
+      </c>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="23" t="s">
         <v>33</v>
       </c>
       <c r="F26" s="23" t="s">
         <v>33</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="23" t="s">
         <v>33</v>
       </c>
       <c r="I26" s="23" t="s">
@@ -9774,67 +10405,70 @@
       </c>
       <c r="DK26" s="16">
         <v>104.3</v>
       </c>
       <c r="DL26" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DM26" s="16">
         <v>94.1</v>
       </c>
       <c r="DN26" s="44">
         <v>103.8</v>
       </c>
       <c r="DO26" s="44">
         <v>95</v>
       </c>
       <c r="DP26" s="44">
         <v>105.7</v>
       </c>
       <c r="DQ26" s="12" t="s">
         <v>33</v>
       </c>
       <c r="DR26" s="44">
         <v>93.8</v>
       </c>
+      <c r="DS26" s="62">
+        <v>105.4</v>
+      </c>
     </row>
-    <row r="30" spans="1:122" ht="24" customHeight="1">
+    <row r="30" spans="1:123" ht="24" customHeight="1">
       <c r="A30" s="37" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="25"/>
       <c r="C30" s="25"/>
       <c r="D30" s="25"/>
       <c r="E30" s="25"/>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="25"/>
       <c r="I30" s="25"/>
       <c r="J30" s="25"/>
     </row>
-    <row r="32" spans="1:122">
-      <c r="A32" s="73"/>
+    <row r="32" spans="1:123">
+      <c r="A32" s="63"/>
       <c r="B32" s="64">
         <v>2010</v>
       </c>
       <c r="C32" s="65"/>
       <c r="D32" s="65"/>
       <c r="E32" s="65"/>
       <c r="F32" s="65"/>
       <c r="G32" s="65"/>
       <c r="H32" s="65"/>
       <c r="I32" s="65"/>
       <c r="J32" s="65"/>
       <c r="K32" s="65"/>
       <c r="L32" s="65"/>
       <c r="M32" s="65"/>
       <c r="N32" s="66"/>
       <c r="O32" s="64">
         <v>2011</v>
       </c>
       <c r="P32" s="65"/>
       <c r="Q32" s="65"/>
       <c r="R32" s="65"/>
       <c r="S32" s="65"/>
       <c r="T32" s="65"/>
       <c r="U32" s="65"/>
       <c r="V32" s="65"/>
@@ -9929,70 +10563,71 @@
       <c r="CO32" s="65"/>
       <c r="CP32" s="65"/>
       <c r="CQ32" s="65"/>
       <c r="CR32" s="66"/>
       <c r="CS32" s="64">
         <v>2021</v>
       </c>
       <c r="CT32" s="65"/>
       <c r="CU32" s="65"/>
       <c r="CV32" s="65"/>
       <c r="CW32" s="66"/>
       <c r="CX32" s="64">
         <v>2022</v>
       </c>
       <c r="CY32" s="65"/>
       <c r="CZ32" s="65"/>
       <c r="DA32" s="65"/>
       <c r="DB32" s="66"/>
       <c r="DC32" s="64">
         <v>2023</v>
       </c>
       <c r="DD32" s="65"/>
       <c r="DE32" s="65"/>
       <c r="DF32" s="65"/>
       <c r="DG32" s="66"/>
-      <c r="DH32" s="67">
+      <c r="DH32" s="70">
         <v>2024</v>
       </c>
-      <c r="DI32" s="68"/>
-[...3 lines deleted...]
-      <c r="DM32" s="67">
+      <c r="DI32" s="71"/>
+      <c r="DJ32" s="71"/>
+      <c r="DK32" s="71"/>
+      <c r="DL32" s="72"/>
+      <c r="DM32" s="70">
         <v>2025</v>
       </c>
-      <c r="DN32" s="68"/>
-[...3 lines deleted...]
-      <c r="DR32" s="60">
+      <c r="DN32" s="71"/>
+      <c r="DO32" s="71"/>
+      <c r="DP32" s="71"/>
+      <c r="DQ32" s="72"/>
+      <c r="DR32" s="63">
         <v>2026</v>
       </c>
+      <c r="DS32" s="63"/>
     </row>
-    <row r="33" spans="1:122" ht="22.5">
-      <c r="A33" s="73"/>
+    <row r="33" spans="1:123" ht="22.5">
+      <c r="A33" s="63"/>
       <c r="B33" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>20</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>21</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>22</v>
       </c>
       <c r="I33" s="5" t="s">
         <v>23</v>
       </c>
       <c r="J33" s="5" t="s">
@@ -10306,169 +10941,172 @@
       </c>
       <c r="DI33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="DJ33" s="6" t="s">
         <v>30</v>
       </c>
       <c r="DK33" s="6" t="s">
         <v>31</v>
       </c>
       <c r="DL33" s="3" t="s">
         <v>32</v>
       </c>
       <c r="DM33" s="6" t="s">
         <v>28</v>
       </c>
       <c r="DN33" s="6" t="s">
         <v>29</v>
       </c>
       <c r="DO33" s="6" t="s">
         <v>30</v>
       </c>
       <c r="DP33" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="DQ33" s="62" t="s">
+      <c r="DQ33" s="60" t="s">
         <v>32</v>
       </c>
-      <c r="DR33" s="60" t="s">
+      <c r="DR33" s="6" t="s">
         <v>28</v>
       </c>
+      <c r="DS33" s="6" t="s">
+        <v>29</v>
+      </c>
     </row>
-    <row r="34" spans="1:122">
+    <row r="34" spans="1:123">
       <c r="A34" s="5"/>
-      <c r="B34" s="70"/>
-[...101 lines deleted...]
-      <c r="CZ34" s="71"/>
+      <c r="B34" s="68"/>
+      <c r="C34" s="69"/>
+      <c r="D34" s="69"/>
+      <c r="E34" s="69"/>
+      <c r="F34" s="69"/>
+      <c r="G34" s="69"/>
+      <c r="H34" s="69"/>
+      <c r="I34" s="69"/>
+      <c r="J34" s="69"/>
+      <c r="K34" s="69"/>
+      <c r="L34" s="69"/>
+      <c r="M34" s="69"/>
+      <c r="N34" s="69"/>
+      <c r="O34" s="69"/>
+      <c r="P34" s="69"/>
+      <c r="Q34" s="69"/>
+      <c r="R34" s="69"/>
+      <c r="S34" s="69"/>
+      <c r="T34" s="69"/>
+      <c r="U34" s="69"/>
+      <c r="V34" s="69"/>
+      <c r="W34" s="69"/>
+      <c r="X34" s="69"/>
+      <c r="Y34" s="69"/>
+      <c r="Z34" s="69"/>
+      <c r="AA34" s="69"/>
+      <c r="AB34" s="69"/>
+      <c r="AC34" s="69"/>
+      <c r="AD34" s="69"/>
+      <c r="AE34" s="69"/>
+      <c r="AF34" s="69"/>
+      <c r="AG34" s="69"/>
+      <c r="AH34" s="69"/>
+      <c r="AI34" s="69"/>
+      <c r="AJ34" s="69"/>
+      <c r="AK34" s="69"/>
+      <c r="AL34" s="69"/>
+      <c r="AM34" s="69"/>
+      <c r="AN34" s="69"/>
+      <c r="AO34" s="69"/>
+      <c r="AP34" s="69"/>
+      <c r="AQ34" s="69"/>
+      <c r="AR34" s="69"/>
+      <c r="AS34" s="69"/>
+      <c r="AT34" s="69"/>
+      <c r="AU34" s="69"/>
+      <c r="AV34" s="69"/>
+      <c r="AW34" s="69"/>
+      <c r="AX34" s="69"/>
+      <c r="AY34" s="69"/>
+      <c r="AZ34" s="69"/>
+      <c r="BA34" s="69"/>
+      <c r="BB34" s="69"/>
+      <c r="BC34" s="69"/>
+      <c r="BD34" s="69"/>
+      <c r="BE34" s="69"/>
+      <c r="BF34" s="69"/>
+      <c r="BG34" s="69"/>
+      <c r="BH34" s="69"/>
+      <c r="BI34" s="69"/>
+      <c r="BJ34" s="69"/>
+      <c r="BK34" s="69"/>
+      <c r="BL34" s="69"/>
+      <c r="BM34" s="69"/>
+      <c r="BN34" s="69"/>
+      <c r="BO34" s="69"/>
+      <c r="BP34" s="69"/>
+      <c r="BQ34" s="69"/>
+      <c r="BR34" s="69"/>
+      <c r="BS34" s="69"/>
+      <c r="BT34" s="69"/>
+      <c r="BU34" s="69"/>
+      <c r="BV34" s="69"/>
+      <c r="BW34" s="69"/>
+      <c r="BX34" s="69"/>
+      <c r="BY34" s="69"/>
+      <c r="BZ34" s="69"/>
+      <c r="CA34" s="69"/>
+      <c r="CB34" s="69"/>
+      <c r="CC34" s="69"/>
+      <c r="CD34" s="69"/>
+      <c r="CE34" s="69"/>
+      <c r="CF34" s="69"/>
+      <c r="CG34" s="69"/>
+      <c r="CH34" s="69"/>
+      <c r="CI34" s="69"/>
+      <c r="CJ34" s="69"/>
+      <c r="CK34" s="69"/>
+      <c r="CL34" s="69"/>
+      <c r="CM34" s="69"/>
+      <c r="CN34" s="69"/>
+      <c r="CO34" s="69"/>
+      <c r="CP34" s="69"/>
+      <c r="CQ34" s="69"/>
+      <c r="CR34" s="69"/>
+      <c r="CS34" s="69"/>
+      <c r="CT34" s="69"/>
+      <c r="CU34" s="69"/>
+      <c r="CV34" s="69"/>
+      <c r="CW34" s="69"/>
+      <c r="CX34" s="69"/>
+      <c r="CY34" s="69"/>
+      <c r="CZ34" s="69"/>
       <c r="DA34" s="4"/>
       <c r="DB34" s="4"/>
       <c r="DC34" s="4"/>
       <c r="DD34" s="4"/>
       <c r="DE34" s="7"/>
     </row>
-    <row r="35" spans="1:122">
+    <row r="35" spans="1:123">
       <c r="A35" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B35" s="29">
         <v>101.2</v>
       </c>
       <c r="C35" s="29">
         <v>99.9</v>
       </c>
       <c r="D35" s="29">
         <v>102.2</v>
       </c>
       <c r="E35" s="29">
         <v>108.5</v>
       </c>
       <c r="F35" s="29">
         <v>107.5</v>
       </c>
       <c r="G35" s="29">
         <v>110.4</v>
       </c>
       <c r="H35" s="29">
         <v>110.6</v>
       </c>
       <c r="I35" s="29">
@@ -10791,52 +11429,55 @@
       </c>
       <c r="DK35" s="54">
         <v>101.8</v>
       </c>
       <c r="DL35" s="54">
         <v>102.4</v>
       </c>
       <c r="DM35" s="54">
         <v>101.2</v>
       </c>
       <c r="DN35" s="44">
         <v>100</v>
       </c>
       <c r="DO35" s="44">
         <v>98</v>
       </c>
       <c r="DP35" s="44">
         <v>96.8</v>
       </c>
       <c r="DQ35" s="44">
         <v>98.2</v>
       </c>
       <c r="DR35" s="44">
         <v>97.7</v>
       </c>
+      <c r="DS35" s="62">
+        <v>98.2</v>
+      </c>
     </row>
-    <row r="36" spans="1:122">
+    <row r="36" spans="1:123">
       <c r="A36" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="F36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="G36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="H36" s="21" t="s">
         <v>33</v>
       </c>
       <c r="I36" s="21" t="s">
@@ -11153,52 +11794,55 @@
       </c>
       <c r="DK36" s="54">
         <v>102.5</v>
       </c>
       <c r="DL36" s="54">
         <v>104.3</v>
       </c>
       <c r="DM36" s="54">
         <v>100.6</v>
       </c>
       <c r="DN36" s="44">
         <v>100.9</v>
       </c>
       <c r="DO36" s="44">
         <v>99.5</v>
       </c>
       <c r="DP36" s="44">
         <v>99.9</v>
       </c>
       <c r="DQ36" s="44">
         <v>100.1</v>
       </c>
       <c r="DR36" s="44">
         <v>102.4</v>
       </c>
+      <c r="DS36" s="62">
+        <v>100.3</v>
+      </c>
     </row>
-    <row r="37" spans="1:122">
+    <row r="37" spans="1:123">
       <c r="A37" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="29">
         <v>100.4</v>
       </c>
       <c r="C37" s="29">
         <v>99.1</v>
       </c>
       <c r="D37" s="29">
         <v>97.5</v>
       </c>
       <c r="E37" s="29">
         <v>103.4</v>
       </c>
       <c r="F37" s="29">
         <v>105</v>
       </c>
       <c r="G37" s="29">
         <v>106.7</v>
       </c>
       <c r="H37" s="29">
         <v>106.9</v>
       </c>
       <c r="I37" s="29">
@@ -11521,52 +12165,55 @@
       </c>
       <c r="DK37" s="54">
         <v>94.8</v>
       </c>
       <c r="DL37" s="54">
         <v>100.7</v>
       </c>
       <c r="DM37" s="54">
         <v>98.9</v>
       </c>
       <c r="DN37" s="44">
         <v>99.3</v>
       </c>
       <c r="DO37" s="44">
         <v>98.9</v>
       </c>
       <c r="DP37" s="44">
         <v>103.3</v>
       </c>
       <c r="DQ37" s="44">
         <v>101</v>
       </c>
       <c r="DR37" s="44">
         <v>97.6</v>
       </c>
+      <c r="DS37" s="62">
+        <v>98.4</v>
+      </c>
     </row>
-    <row r="38" spans="1:122">
+    <row r="38" spans="1:123">
       <c r="A38" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="29">
         <v>97.3</v>
       </c>
       <c r="C38" s="29">
         <v>97.3</v>
       </c>
       <c r="D38" s="29">
         <v>101.2</v>
       </c>
       <c r="E38" s="29">
         <v>106.3</v>
       </c>
       <c r="F38" s="29">
         <v>107.3</v>
       </c>
       <c r="G38" s="29">
         <v>109.7</v>
       </c>
       <c r="H38" s="29">
         <v>110.9</v>
       </c>
       <c r="I38" s="29">
@@ -11889,52 +12536,55 @@
       </c>
       <c r="DK38" s="54">
         <v>103.7</v>
       </c>
       <c r="DL38" s="54">
         <v>105.9</v>
       </c>
       <c r="DM38" s="54">
         <v>101.8</v>
       </c>
       <c r="DN38" s="44">
         <v>98.6</v>
       </c>
       <c r="DO38" s="44">
         <v>96.6</v>
       </c>
       <c r="DP38" s="44">
         <v>95.5</v>
       </c>
       <c r="DQ38" s="44">
         <v>96</v>
       </c>
       <c r="DR38" s="44">
         <v>97.8</v>
       </c>
+      <c r="DS38" s="62">
+        <v>98.4</v>
+      </c>
     </row>
-    <row r="39" spans="1:122">
+    <row r="39" spans="1:123">
       <c r="A39" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B39" s="29">
         <v>104.4</v>
       </c>
       <c r="C39" s="29">
         <v>104.1</v>
       </c>
       <c r="D39" s="29">
         <v>101.7</v>
       </c>
       <c r="E39" s="29">
         <v>105.7</v>
       </c>
       <c r="F39" s="29">
         <v>111.9</v>
       </c>
       <c r="G39" s="29">
         <v>112</v>
       </c>
       <c r="H39" s="29">
         <v>113.4</v>
       </c>
       <c r="I39" s="29">
@@ -12257,52 +12907,55 @@
       </c>
       <c r="DK39" s="54">
         <v>104.1</v>
       </c>
       <c r="DL39" s="54">
         <v>104.8</v>
       </c>
       <c r="DM39" s="54">
         <v>102.1</v>
       </c>
       <c r="DN39" s="44">
         <v>104.9</v>
       </c>
       <c r="DO39" s="44">
         <v>99.6</v>
       </c>
       <c r="DP39" s="44">
         <v>96.9</v>
       </c>
       <c r="DQ39" s="44">
         <v>100.5</v>
       </c>
       <c r="DR39" s="44">
         <v>99</v>
       </c>
+      <c r="DS39" s="62">
+        <v>93</v>
+      </c>
     </row>
-    <row r="40" spans="1:122">
+    <row r="40" spans="1:123">
       <c r="A40" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B40" s="29">
         <v>107.4</v>
       </c>
       <c r="C40" s="29">
         <v>104</v>
       </c>
       <c r="D40" s="29">
         <v>101.7</v>
       </c>
       <c r="E40" s="29">
         <v>102.1</v>
       </c>
       <c r="F40" s="29">
         <v>102.2</v>
       </c>
       <c r="G40" s="29">
         <v>108.1</v>
       </c>
       <c r="H40" s="29">
         <v>111.2</v>
       </c>
       <c r="I40" s="29">
@@ -12625,52 +13278,55 @@
       </c>
       <c r="DK40" s="54">
         <v>99.8</v>
       </c>
       <c r="DL40" s="54">
         <v>95.6</v>
       </c>
       <c r="DM40" s="54">
         <v>96.1</v>
       </c>
       <c r="DN40" s="44">
         <v>88.8</v>
       </c>
       <c r="DO40" s="44">
         <v>84.8</v>
       </c>
       <c r="DP40" s="44">
         <v>83.7</v>
       </c>
       <c r="DQ40" s="44">
         <v>86.7</v>
       </c>
       <c r="DR40" s="44">
         <v>91.8</v>
       </c>
+      <c r="DS40" s="62">
+        <v>96.6</v>
+      </c>
     </row>
-    <row r="41" spans="1:122">
+    <row r="41" spans="1:123">
       <c r="A41" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="29">
         <v>106.5</v>
       </c>
       <c r="C41" s="29">
         <v>101.9</v>
       </c>
       <c r="D41" s="29">
         <v>106.5</v>
       </c>
       <c r="E41" s="29">
         <v>112</v>
       </c>
       <c r="F41" s="29">
         <v>110</v>
       </c>
       <c r="G41" s="29">
         <v>104.9</v>
       </c>
       <c r="H41" s="29">
         <v>106</v>
       </c>
       <c r="I41" s="29">
@@ -12993,52 +13649,55 @@
       </c>
       <c r="DK41" s="54">
         <v>98.1</v>
       </c>
       <c r="DL41" s="54">
         <v>102.1</v>
       </c>
       <c r="DM41" s="54">
         <v>94.8</v>
       </c>
       <c r="DN41" s="44">
         <v>99</v>
       </c>
       <c r="DO41" s="44">
         <v>95.1</v>
       </c>
       <c r="DP41" s="44">
         <v>93.9</v>
       </c>
       <c r="DQ41" s="44">
         <v>94.6</v>
       </c>
       <c r="DR41" s="44">
         <v>96.4</v>
       </c>
+      <c r="DS41" s="62">
+        <v>96.2</v>
+      </c>
     </row>
-    <row r="42" spans="1:122">
+    <row r="42" spans="1:123">
       <c r="A42" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="29">
         <v>98.4</v>
       </c>
       <c r="C42" s="29">
         <v>96</v>
       </c>
       <c r="D42" s="29">
         <v>97.4</v>
       </c>
       <c r="E42" s="29">
         <v>107.3</v>
       </c>
       <c r="F42" s="29">
         <v>109.2</v>
       </c>
       <c r="G42" s="29">
         <v>114.2</v>
       </c>
       <c r="H42" s="29">
         <v>114.7</v>
       </c>
       <c r="I42" s="29">
@@ -13361,52 +14020,55 @@
       </c>
       <c r="DK42" s="54">
         <v>102.1</v>
       </c>
       <c r="DL42" s="54">
         <v>103.6</v>
       </c>
       <c r="DM42" s="54">
         <v>101.6</v>
       </c>
       <c r="DN42" s="44">
         <v>100.3</v>
       </c>
       <c r="DO42" s="44">
         <v>99.5</v>
       </c>
       <c r="DP42" s="44">
         <v>96</v>
       </c>
       <c r="DQ42" s="44">
         <v>99.2</v>
       </c>
       <c r="DR42" s="44">
         <v>95.6</v>
       </c>
+      <c r="DS42" s="62">
+        <v>95.7</v>
+      </c>
     </row>
-    <row r="43" spans="1:122">
+    <row r="43" spans="1:123">
       <c r="A43" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C43" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D43" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E43" s="21" t="s">
         <v>33</v>
       </c>
       <c r="F43" s="21" t="s">
         <v>33</v>
       </c>
       <c r="G43" s="21" t="s">
         <v>33</v>
       </c>
       <c r="H43" s="21" t="s">
         <v>33</v>
       </c>
       <c r="I43" s="21" t="s">
@@ -13683,52 +14345,55 @@
       </c>
       <c r="DK43" s="54">
         <v>100.7</v>
       </c>
       <c r="DL43" s="54">
         <v>100</v>
       </c>
       <c r="DM43" s="54">
         <v>105.1</v>
       </c>
       <c r="DN43" s="44">
         <v>108</v>
       </c>
       <c r="DO43" s="44">
         <v>105.9</v>
       </c>
       <c r="DP43" s="44">
         <v>98.8</v>
       </c>
       <c r="DQ43" s="44">
         <v>102.5</v>
       </c>
       <c r="DR43" s="44">
         <v>100</v>
       </c>
+      <c r="DS43" s="62">
+        <v>95.2</v>
+      </c>
     </row>
-    <row r="44" spans="1:122">
+    <row r="44" spans="1:123">
       <c r="A44" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B44" s="29">
         <v>109.8</v>
       </c>
       <c r="C44" s="29">
         <v>100.7</v>
       </c>
       <c r="D44" s="29">
         <v>98.7</v>
       </c>
       <c r="E44" s="29">
         <v>111.2</v>
       </c>
       <c r="F44" s="29">
         <v>107.1</v>
       </c>
       <c r="G44" s="29">
         <v>106.4</v>
       </c>
       <c r="H44" s="29">
         <v>111.2</v>
       </c>
       <c r="I44" s="29">
@@ -14051,52 +14716,55 @@
       </c>
       <c r="DK44" s="54">
         <v>103.8</v>
       </c>
       <c r="DL44" s="54">
         <v>102.2</v>
       </c>
       <c r="DM44" s="54">
         <v>100</v>
       </c>
       <c r="DN44" s="44">
         <v>100.9</v>
       </c>
       <c r="DO44" s="44">
         <v>95.6</v>
       </c>
       <c r="DP44" s="44">
         <v>96.3</v>
       </c>
       <c r="DQ44" s="44">
         <v>98.4</v>
       </c>
       <c r="DR44" s="44">
         <v>98.8</v>
       </c>
+      <c r="DS44" s="62">
+        <v>99.6</v>
+      </c>
     </row>
-    <row r="45" spans="1:122">
+    <row r="45" spans="1:123">
       <c r="A45" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="29">
         <v>103.8</v>
       </c>
       <c r="C45" s="29">
         <v>102.5</v>
       </c>
       <c r="D45" s="29">
         <v>102.8</v>
       </c>
       <c r="E45" s="29">
         <v>109.2</v>
       </c>
       <c r="F45" s="29">
         <v>110.7</v>
       </c>
       <c r="G45" s="29">
         <v>113.6</v>
       </c>
       <c r="H45" s="29">
         <v>114.4</v>
       </c>
       <c r="I45" s="29">
@@ -14419,52 +15087,55 @@
       </c>
       <c r="DK45" s="54">
         <v>104.4</v>
       </c>
       <c r="DL45" s="54">
         <v>105.2</v>
       </c>
       <c r="DM45" s="54">
         <v>105.5</v>
       </c>
       <c r="DN45" s="44">
         <v>102.7</v>
       </c>
       <c r="DO45" s="44">
         <v>100.3</v>
       </c>
       <c r="DP45" s="44">
         <v>98.9</v>
       </c>
       <c r="DQ45" s="44">
         <v>101.2</v>
       </c>
       <c r="DR45" s="44">
         <v>98.9</v>
       </c>
+      <c r="DS45" s="62">
+        <v>97.9</v>
+      </c>
     </row>
-    <row r="46" spans="1:122">
+    <row r="46" spans="1:123">
       <c r="A46" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B46" s="29">
         <v>99.5</v>
       </c>
       <c r="C46" s="29">
         <v>102.3</v>
       </c>
       <c r="D46" s="29">
         <v>103.7</v>
       </c>
       <c r="E46" s="29">
         <v>105.8</v>
       </c>
       <c r="F46" s="29">
         <v>107.2</v>
       </c>
       <c r="G46" s="29">
         <v>107.9</v>
       </c>
       <c r="H46" s="29">
         <v>109.8</v>
       </c>
       <c r="I46" s="29">
@@ -14787,52 +15458,55 @@
       </c>
       <c r="DK46" s="54">
         <v>99.4</v>
       </c>
       <c r="DL46" s="54">
         <v>101.8</v>
       </c>
       <c r="DM46" s="54">
         <v>98.8</v>
       </c>
       <c r="DN46" s="44">
         <v>99.2</v>
       </c>
       <c r="DO46" s="44">
         <v>98</v>
       </c>
       <c r="DP46" s="44">
         <v>96.4</v>
       </c>
       <c r="DQ46" s="44">
         <v>97.4</v>
       </c>
       <c r="DR46" s="44">
         <v>97.2</v>
       </c>
+      <c r="DS46" s="62">
+        <v>95.6</v>
+      </c>
     </row>
-    <row r="47" spans="1:122">
+    <row r="47" spans="1:123">
       <c r="A47" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B47" s="29">
         <v>109.3</v>
       </c>
       <c r="C47" s="29">
         <v>103.8</v>
       </c>
       <c r="D47" s="29">
         <v>112</v>
       </c>
       <c r="E47" s="29">
         <v>116</v>
       </c>
       <c r="F47" s="29">
         <v>110.3</v>
       </c>
       <c r="G47" s="29">
         <v>117.7</v>
       </c>
       <c r="H47" s="29">
         <v>119.1</v>
       </c>
       <c r="I47" s="29">
@@ -15155,52 +15829,55 @@
       </c>
       <c r="DK47" s="54">
         <v>99.3</v>
       </c>
       <c r="DL47" s="54">
         <v>98.7</v>
       </c>
       <c r="DM47" s="54">
         <v>99.2</v>
       </c>
       <c r="DN47" s="44">
         <v>98.8</v>
       </c>
       <c r="DO47" s="44">
         <v>95.8</v>
       </c>
       <c r="DP47" s="44">
         <v>96.9</v>
       </c>
       <c r="DQ47" s="44">
         <v>97</v>
       </c>
       <c r="DR47" s="44">
         <v>94.9</v>
       </c>
+      <c r="DS47" s="62">
+        <v>96.1</v>
+      </c>
     </row>
-    <row r="48" spans="1:122">
+    <row r="48" spans="1:123">
       <c r="A48" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B48" s="29">
         <v>101.9</v>
       </c>
       <c r="C48" s="29">
         <v>99.8</v>
       </c>
       <c r="D48" s="29">
         <v>101.3</v>
       </c>
       <c r="E48" s="29">
         <v>110.2</v>
       </c>
       <c r="F48" s="29">
         <v>111.7</v>
       </c>
       <c r="G48" s="29">
         <v>115.2</v>
       </c>
       <c r="H48" s="29">
         <v>115.2</v>
       </c>
       <c r="I48" s="29">
@@ -15523,52 +16200,55 @@
       </c>
       <c r="DK48" s="26" t="s">
         <v>33</v>
       </c>
       <c r="DL48" s="26" t="s">
         <v>33</v>
       </c>
       <c r="DM48" s="26" t="s">
         <v>33</v>
       </c>
       <c r="DN48" s="26" t="s">
         <v>33</v>
       </c>
       <c r="DO48" s="26" t="s">
         <v>33</v>
       </c>
       <c r="DP48" s="44" t="s">
         <v>33</v>
       </c>
       <c r="DQ48" s="44" t="s">
         <v>33</v>
       </c>
       <c r="DR48" s="44" t="s">
         <v>33</v>
       </c>
+      <c r="DS48" s="44" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="49" spans="1:122">
+    <row r="49" spans="1:123">
       <c r="A49" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B49" s="29">
         <v>99.6</v>
       </c>
       <c r="C49" s="29">
         <v>100.4</v>
       </c>
       <c r="D49" s="29">
         <v>102.4</v>
       </c>
       <c r="E49" s="29">
         <v>111.8</v>
       </c>
       <c r="F49" s="29">
         <v>109.4</v>
       </c>
       <c r="G49" s="29">
         <v>111.9</v>
       </c>
       <c r="H49" s="29">
         <v>109.9</v>
       </c>
       <c r="I49" s="29">
@@ -15891,52 +16571,55 @@
       </c>
       <c r="DK49" s="54">
         <v>101.9</v>
       </c>
       <c r="DL49" s="54">
         <v>103.7</v>
       </c>
       <c r="DM49" s="54">
         <v>105.5</v>
       </c>
       <c r="DN49" s="44">
         <v>102.9</v>
       </c>
       <c r="DO49" s="44">
         <v>101.2</v>
       </c>
       <c r="DP49" s="44">
         <v>98.4</v>
       </c>
       <c r="DQ49" s="44">
         <v>101.8</v>
       </c>
       <c r="DR49" s="44">
         <v>99.6</v>
       </c>
+      <c r="DS49" s="62">
+        <v>98.6</v>
+      </c>
     </row>
-    <row r="50" spans="1:122">
+    <row r="50" spans="1:123">
       <c r="A50" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B50" s="29">
         <v>103.4</v>
       </c>
       <c r="C50" s="29">
         <v>101.3</v>
       </c>
       <c r="D50" s="29">
         <v>99.2</v>
       </c>
       <c r="E50" s="29">
         <v>107.7</v>
       </c>
       <c r="F50" s="29">
         <v>108.1</v>
       </c>
       <c r="G50" s="29">
         <v>109.6</v>
       </c>
       <c r="H50" s="29">
         <v>106.7</v>
       </c>
       <c r="I50" s="29">
@@ -16259,52 +16942,55 @@
       </c>
       <c r="DK50" s="54">
         <v>103.4</v>
       </c>
       <c r="DL50" s="54">
         <v>102.5</v>
       </c>
       <c r="DM50" s="54">
         <v>101</v>
       </c>
       <c r="DN50" s="44">
         <v>100.5</v>
       </c>
       <c r="DO50" s="44">
         <v>98.1</v>
       </c>
       <c r="DP50" s="44">
         <v>99.5</v>
       </c>
       <c r="DQ50" s="44">
         <v>99.5</v>
       </c>
       <c r="DR50" s="44">
         <v>95.6</v>
       </c>
+      <c r="DS50" s="62">
+        <v>96.6</v>
+      </c>
     </row>
-    <row r="51" spans="1:122">
+    <row r="51" spans="1:123">
       <c r="A51" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B51" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C51" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D51" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E51" s="21" t="s">
         <v>33</v>
       </c>
       <c r="F51" s="21" t="s">
         <v>33</v>
       </c>
       <c r="G51" s="21" t="s">
         <v>33</v>
       </c>
       <c r="H51" s="21" t="s">
         <v>33</v>
       </c>
       <c r="I51" s="21" t="s">
@@ -16623,52 +17309,55 @@
       </c>
       <c r="DK51" s="54">
         <v>101.4</v>
       </c>
       <c r="DL51" s="54">
         <v>101.4</v>
       </c>
       <c r="DM51" s="54">
         <v>100.8</v>
       </c>
       <c r="DN51" s="44">
         <v>97.6</v>
       </c>
       <c r="DO51" s="44">
         <v>97</v>
       </c>
       <c r="DP51" s="44">
         <v>94.8</v>
       </c>
       <c r="DQ51" s="44">
         <v>97.4</v>
       </c>
       <c r="DR51" s="44">
         <v>95.1</v>
       </c>
+      <c r="DS51" s="62">
+        <v>94.9</v>
+      </c>
     </row>
-    <row r="52" spans="1:122">
+    <row r="52" spans="1:123">
       <c r="A52" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B52" s="21" t="s">
         <v>33</v>
       </c>
       <c r="C52" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D52" s="21" t="s">
         <v>33</v>
       </c>
       <c r="E52" s="21" t="s">
         <v>33</v>
       </c>
       <c r="F52" s="21" t="s">
         <v>33</v>
       </c>
       <c r="G52" s="21" t="s">
         <v>33</v>
       </c>
       <c r="H52" s="21" t="s">
         <v>33</v>
       </c>
       <c r="I52" s="21" t="s">
@@ -16987,52 +17676,55 @@
       </c>
       <c r="DK52" s="54">
         <v>101.1</v>
       </c>
       <c r="DL52" s="54">
         <v>102.5</v>
       </c>
       <c r="DM52" s="54">
         <v>109.1</v>
       </c>
       <c r="DN52" s="44">
         <v>95.9</v>
       </c>
       <c r="DO52" s="44">
         <v>94.9</v>
       </c>
       <c r="DP52" s="44">
         <v>94.8</v>
       </c>
       <c r="DQ52" s="44">
         <v>98.3</v>
       </c>
       <c r="DR52" s="44">
         <v>96.6</v>
       </c>
+      <c r="DS52" s="62">
+        <v>93.4</v>
+      </c>
     </row>
-    <row r="53" spans="1:122">
+    <row r="53" spans="1:123">
       <c r="A53" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B53" s="29">
         <v>97.4</v>
       </c>
       <c r="C53" s="29">
         <v>99.8</v>
       </c>
       <c r="D53" s="29">
         <v>98.5</v>
       </c>
       <c r="E53" s="29">
         <v>105.7</v>
       </c>
       <c r="F53" s="29">
         <v>107.1</v>
       </c>
       <c r="G53" s="29">
         <v>110.1</v>
       </c>
       <c r="H53" s="29">
         <v>109.2</v>
       </c>
       <c r="I53" s="29">
@@ -17355,52 +18047,55 @@
       </c>
       <c r="DK53" s="54">
         <v>101.5</v>
       </c>
       <c r="DL53" s="54">
         <v>102.4</v>
       </c>
       <c r="DM53" s="54">
         <v>98.1</v>
       </c>
       <c r="DN53" s="44">
         <v>100.3</v>
       </c>
       <c r="DO53" s="44">
         <v>99.2</v>
       </c>
       <c r="DP53" s="44">
         <v>97.9</v>
       </c>
       <c r="DQ53" s="44">
         <v>98.5</v>
       </c>
       <c r="DR53" s="44">
         <v>97.1</v>
       </c>
+      <c r="DS53" s="62">
+        <v>98.5</v>
+      </c>
     </row>
-    <row r="54" spans="1:122">
+    <row r="54" spans="1:123">
       <c r="A54" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B54" s="29">
         <v>93.6</v>
       </c>
       <c r="C54" s="29">
         <v>96.6</v>
       </c>
       <c r="D54" s="29">
         <v>101.4</v>
       </c>
       <c r="E54" s="29">
         <v>105.3</v>
       </c>
       <c r="F54" s="29">
         <v>106.5</v>
       </c>
       <c r="G54" s="29">
         <v>110.2</v>
       </c>
       <c r="H54" s="29">
         <v>109.2</v>
       </c>
       <c r="I54" s="29">
@@ -17723,52 +18418,55 @@
       </c>
       <c r="DK54" s="54">
         <v>99.5</v>
       </c>
       <c r="DL54" s="54">
         <v>101.7</v>
       </c>
       <c r="DM54" s="54">
         <v>101.4</v>
       </c>
       <c r="DN54" s="44">
         <v>101.9</v>
       </c>
       <c r="DO54" s="44">
         <v>100.1</v>
       </c>
       <c r="DP54" s="44">
         <v>96.9</v>
       </c>
       <c r="DQ54" s="44">
         <v>97.9</v>
       </c>
       <c r="DR54" s="44">
         <v>98.1</v>
       </c>
+      <c r="DS54" s="62">
+        <v>99</v>
+      </c>
     </row>
-    <row r="55" spans="1:122">
+    <row r="55" spans="1:123">
       <c r="A55" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B55" s="29">
         <v>96.9</v>
       </c>
       <c r="C55" s="29">
         <v>97</v>
       </c>
       <c r="D55" s="29">
         <v>102.9</v>
       </c>
       <c r="E55" s="29">
         <v>109.8</v>
       </c>
       <c r="F55" s="29">
         <v>104.9</v>
       </c>
       <c r="G55" s="29">
         <v>108.8</v>
       </c>
       <c r="H55" s="29">
         <v>105.1</v>
       </c>
       <c r="I55" s="29">
@@ -18091,52 +18789,55 @@
       </c>
       <c r="DK55" s="54">
         <v>104</v>
       </c>
       <c r="DL55" s="54">
         <v>105.6</v>
       </c>
       <c r="DM55" s="54">
         <v>104</v>
       </c>
       <c r="DN55" s="44">
         <v>102.2</v>
       </c>
       <c r="DO55" s="44">
         <v>102.6</v>
       </c>
       <c r="DP55" s="44">
         <v>100.1</v>
       </c>
       <c r="DQ55" s="44">
         <v>101.3</v>
       </c>
       <c r="DR55" s="44">
         <v>99.5</v>
       </c>
+      <c r="DS55" s="62">
+        <v>100.8</v>
+      </c>
     </row>
-    <row r="56" spans="1:122">
+    <row r="56" spans="1:123">
       <c r="A56" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="D56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="E56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="F56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="G56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="H56" s="23" t="s">
         <v>33</v>
       </c>
       <c r="I56" s="23" t="s">
@@ -18459,278 +19160,284 @@
       </c>
       <c r="DK56" s="54">
         <v>105.8</v>
       </c>
       <c r="DL56" s="54">
         <v>105</v>
       </c>
       <c r="DM56" s="54">
         <v>102.4</v>
       </c>
       <c r="DN56" s="44">
         <v>99.6</v>
       </c>
       <c r="DO56" s="44">
         <v>96.9</v>
       </c>
       <c r="DP56" s="44">
         <v>98.1</v>
       </c>
       <c r="DQ56" s="44">
         <v>99.4</v>
       </c>
       <c r="DR56" s="44">
         <v>97.8</v>
       </c>
+      <c r="DS56" s="62">
+        <v>99.4</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="37">
-[...16 lines deleted...]
-    <mergeCell ref="CI2:CM2"/>
+  <mergeCells count="39">
+    <mergeCell ref="DR2:DS2"/>
+    <mergeCell ref="DR32:DS32"/>
+    <mergeCell ref="DC32:DG32"/>
+    <mergeCell ref="DH2:DL2"/>
+    <mergeCell ref="DH32:DL32"/>
+    <mergeCell ref="DC2:DG2"/>
+    <mergeCell ref="DM2:DQ2"/>
+    <mergeCell ref="DM32:DQ32"/>
     <mergeCell ref="CN32:CR32"/>
     <mergeCell ref="B34:CZ34"/>
     <mergeCell ref="BB32:BN32"/>
     <mergeCell ref="BO32:BS32"/>
     <mergeCell ref="BT32:BX32"/>
     <mergeCell ref="BY32:CC32"/>
     <mergeCell ref="CX32:DB32"/>
     <mergeCell ref="CD32:CH32"/>
     <mergeCell ref="CI32:CM32"/>
     <mergeCell ref="B32:N32"/>
     <mergeCell ref="O32:AA32"/>
     <mergeCell ref="AB32:AN32"/>
     <mergeCell ref="AO32:BA32"/>
     <mergeCell ref="CS32:CW32"/>
-    <mergeCell ref="DC32:DG32"/>
-[...4 lines deleted...]
-    <mergeCell ref="DM32:DQ32"/>
+    <mergeCell ref="CN2:CR2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="B4:CZ4"/>
+    <mergeCell ref="BB2:BN2"/>
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="CD2:CH2"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="CX2:DB2"/>
+    <mergeCell ref="CS2:CW2"/>
+    <mergeCell ref="O2:AA2"/>
+    <mergeCell ref="CI2:CM2"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="AB2:AN2"/>
+    <mergeCell ref="BY2:CC2"/>
+    <mergeCell ref="AO2:BA2"/>
+    <mergeCell ref="BT2:BX2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="95" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="14" max="21" man="1"/>
     <brk id="31" max="21" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BY27"/>
+  <dimension ref="A1:BZ27"/>
   <sheetViews>
-    <sheetView topLeftCell="AW1" workbookViewId="0">
-      <selection activeCell="BX34" sqref="BX34"/>
+    <sheetView topLeftCell="AY1" workbookViewId="0">
+      <selection activeCell="CA18" sqref="CA18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="27.85546875" style="38" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="38" customWidth="1"/>
     <col min="3" max="3" width="8" style="38" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="38" customWidth="1"/>
     <col min="5" max="7" width="9.42578125" style="38" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="38" customWidth="1"/>
     <col min="9" max="10" width="9.28515625" style="38" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="38" customWidth="1"/>
     <col min="12" max="15" width="9.28515625" style="38" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="38" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="38" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="38"/>
     <col min="20" max="21" width="10" style="38" customWidth="1"/>
     <col min="22" max="29" width="9.140625" style="38"/>
     <col min="30" max="30" width="10.7109375" style="38" customWidth="1"/>
     <col min="31" max="34" width="9.140625" style="38"/>
     <col min="35" max="35" width="10.7109375" style="38" customWidth="1"/>
     <col min="36" max="39" width="9.140625" style="38"/>
     <col min="40" max="40" width="10.42578125" style="38" customWidth="1"/>
     <col min="41" max="44" width="9.140625" style="38"/>
     <col min="45" max="45" width="10.42578125" style="38" customWidth="1"/>
     <col min="46" max="49" width="9.140625" style="38"/>
     <col min="50" max="50" width="9.5703125" style="38" customWidth="1"/>
     <col min="51" max="54" width="9.140625" style="38"/>
     <col min="55" max="55" width="9.7109375" style="38" customWidth="1"/>
     <col min="56" max="56" width="9" style="38" customWidth="1"/>
     <col min="57" max="57" width="8.42578125" style="38" customWidth="1"/>
     <col min="58" max="58" width="8.140625" style="38" customWidth="1"/>
     <col min="59" max="59" width="9.140625" style="38"/>
     <col min="60" max="60" width="9.85546875" style="38" customWidth="1"/>
     <col min="61" max="61" width="8.28515625" style="38" customWidth="1"/>
     <col min="62" max="64" width="9.140625" style="38"/>
     <col min="65" max="65" width="9.85546875" style="38" customWidth="1"/>
     <col min="66" max="66" width="8.85546875" style="38" customWidth="1"/>
     <col min="67" max="16384" width="9.140625" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77" ht="18.75" customHeight="1">
-      <c r="A1" s="74" t="s">
+    <row r="1" spans="1:78" ht="18.75" customHeight="1">
+      <c r="A1" s="86" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="75"/>
-[...7 lines deleted...]
-      <c r="J1" s="75"/>
+      <c r="B1" s="87"/>
+      <c r="C1" s="87"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="87"/>
+      <c r="G1" s="87"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="87"/>
       <c r="K1" s="25"/>
     </row>
-    <row r="2" spans="1:77" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="76">
+    <row r="2" spans="1:78" ht="12.75" customHeight="1">
+      <c r="A2" s="84"/>
+      <c r="B2" s="74">
         <v>2011</v>
       </c>
-      <c r="C2" s="77"/>
-[...3 lines deleted...]
-      <c r="G2" s="76">
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="74">
         <v>2012</v>
       </c>
-      <c r="H2" s="77"/>
-[...3 lines deleted...]
-      <c r="L2" s="76">
+      <c r="H2" s="75"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="74">
         <v>2013</v>
       </c>
-      <c r="M2" s="77"/>
-[...3 lines deleted...]
-      <c r="Q2" s="76">
+      <c r="M2" s="75"/>
+      <c r="N2" s="75"/>
+      <c r="O2" s="75"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="74">
         <v>2014</v>
       </c>
-      <c r="R2" s="77"/>
-[...3 lines deleted...]
-      <c r="V2" s="76">
+      <c r="R2" s="75"/>
+      <c r="S2" s="75"/>
+      <c r="T2" s="75"/>
+      <c r="U2" s="72"/>
+      <c r="V2" s="74">
         <v>2015</v>
       </c>
-      <c r="W2" s="77"/>
-[...3 lines deleted...]
-      <c r="AA2" s="80">
+      <c r="W2" s="75"/>
+      <c r="X2" s="75"/>
+      <c r="Y2" s="75"/>
+      <c r="Z2" s="76"/>
+      <c r="AA2" s="81">
         <v>2016</v>
       </c>
-      <c r="AB2" s="81"/>
-[...3 lines deleted...]
-      <c r="AF2" s="80">
+      <c r="AB2" s="82"/>
+      <c r="AC2" s="82"/>
+      <c r="AD2" s="82"/>
+      <c r="AE2" s="83"/>
+      <c r="AF2" s="81">
         <v>2017</v>
       </c>
-      <c r="AG2" s="81"/>
-[...3 lines deleted...]
-      <c r="AK2" s="78">
+      <c r="AG2" s="82"/>
+      <c r="AH2" s="82"/>
+      <c r="AI2" s="82"/>
+      <c r="AJ2" s="83"/>
+      <c r="AK2" s="79">
         <v>2018</v>
       </c>
-      <c r="AL2" s="78"/>
-[...3 lines deleted...]
-      <c r="AP2" s="78">
+      <c r="AL2" s="79"/>
+      <c r="AM2" s="79"/>
+      <c r="AN2" s="79"/>
+      <c r="AO2" s="79"/>
+      <c r="AP2" s="79">
         <v>2019</v>
       </c>
-      <c r="AQ2" s="78"/>
-[...3 lines deleted...]
-      <c r="AU2" s="78">
+      <c r="AQ2" s="79"/>
+      <c r="AR2" s="79"/>
+      <c r="AS2" s="79"/>
+      <c r="AT2" s="80"/>
+      <c r="AU2" s="79">
         <v>2020</v>
       </c>
-      <c r="AV2" s="78"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="76">
+      <c r="AV2" s="79"/>
+      <c r="AW2" s="79"/>
+      <c r="AX2" s="79"/>
+      <c r="AY2" s="79"/>
+      <c r="AZ2" s="74">
         <v>2021</v>
       </c>
-      <c r="BA2" s="77"/>
-[...3 lines deleted...]
-      <c r="BE2" s="76">
+      <c r="BA2" s="75"/>
+      <c r="BB2" s="75"/>
+      <c r="BC2" s="75"/>
+      <c r="BD2" s="76"/>
+      <c r="BE2" s="74">
         <v>2022</v>
       </c>
-      <c r="BF2" s="77"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="80">
+      <c r="BF2" s="75"/>
+      <c r="BG2" s="75"/>
+      <c r="BH2" s="75"/>
+      <c r="BI2" s="76"/>
+      <c r="BJ2" s="81">
         <v>2023</v>
       </c>
-      <c r="BK2" s="81"/>
-[...3 lines deleted...]
-      <c r="BO2" s="76">
+      <c r="BK2" s="82"/>
+      <c r="BL2" s="82"/>
+      <c r="BM2" s="82"/>
+      <c r="BN2" s="83"/>
+      <c r="BO2" s="74">
         <v>2024</v>
       </c>
-      <c r="BP2" s="77"/>
-[...3 lines deleted...]
-      <c r="BT2" s="76">
+      <c r="BP2" s="75"/>
+      <c r="BQ2" s="75"/>
+      <c r="BR2" s="75"/>
+      <c r="BS2" s="76"/>
+      <c r="BT2" s="74">
         <v>2025</v>
       </c>
-      <c r="BU2" s="77"/>
-[...3 lines deleted...]
-      <c r="BY2" s="61">
+      <c r="BU2" s="75"/>
+      <c r="BV2" s="75"/>
+      <c r="BW2" s="75"/>
+      <c r="BX2" s="76"/>
+      <c r="BY2" s="73">
         <v>2026</v>
       </c>
+      <c r="BZ2" s="73"/>
     </row>
-    <row r="3" spans="1:77" ht="29.25" customHeight="1">
-      <c r="A3" s="84"/>
+    <row r="3" spans="1:78" ht="29.25" customHeight="1">
+      <c r="A3" s="85"/>
       <c r="B3" s="39" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="39" t="s">
         <v>37</v>
       </c>
       <c r="D3" s="39" t="s">
         <v>38</v>
       </c>
       <c r="E3" s="39" t="s">
         <v>39</v>
       </c>
       <c r="F3" s="39" t="s">
         <v>32</v>
       </c>
       <c r="G3" s="39" t="s">
         <v>36</v>
       </c>
       <c r="H3" s="39" t="s">
         <v>37</v>
       </c>
       <c r="I3" s="39" t="s">
         <v>38</v>
       </c>
       <c r="J3" s="39" t="s">
@@ -18909,122 +19616,125 @@
       </c>
       <c r="BP3" s="39" t="s">
         <v>37</v>
       </c>
       <c r="BQ3" s="39" t="s">
         <v>38</v>
       </c>
       <c r="BR3" s="39" t="s">
         <v>39</v>
       </c>
       <c r="BS3" s="41" t="s">
         <v>32</v>
       </c>
       <c r="BT3" s="39" t="s">
         <v>36</v>
       </c>
       <c r="BU3" s="39" t="s">
         <v>37</v>
       </c>
       <c r="BV3" s="39" t="s">
         <v>38</v>
       </c>
       <c r="BW3" s="39" t="s">
         <v>39</v>
       </c>
-      <c r="BX3" s="63" t="s">
+      <c r="BX3" s="61" t="s">
         <v>32</v>
       </c>
       <c r="BY3" s="39" t="s">
         <v>36</v>
       </c>
+      <c r="BZ3" s="39" t="s">
+        <v>37</v>
+      </c>
     </row>
-    <row r="4" spans="1:77" ht="12" customHeight="1">
+    <row r="4" spans="1:78" ht="12" customHeight="1">
       <c r="A4" s="58"/>
-      <c r="B4" s="85"/>
-[...56 lines deleted...]
-      <c r="BG4" s="86"/>
+      <c r="B4" s="77"/>
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="78"/>
+      <c r="O4" s="78"/>
+      <c r="P4" s="78"/>
+      <c r="Q4" s="78"/>
+      <c r="R4" s="78"/>
+      <c r="S4" s="78"/>
+      <c r="T4" s="78"/>
+      <c r="U4" s="78"/>
+      <c r="V4" s="78"/>
+      <c r="W4" s="78"/>
+      <c r="X4" s="78"/>
+      <c r="Y4" s="78"/>
+      <c r="Z4" s="78"/>
+      <c r="AA4" s="78"/>
+      <c r="AB4" s="78"/>
+      <c r="AC4" s="78"/>
+      <c r="AD4" s="78"/>
+      <c r="AE4" s="78"/>
+      <c r="AF4" s="78"/>
+      <c r="AG4" s="78"/>
+      <c r="AH4" s="78"/>
+      <c r="AI4" s="78"/>
+      <c r="AJ4" s="78"/>
+      <c r="AK4" s="78"/>
+      <c r="AL4" s="78"/>
+      <c r="AM4" s="78"/>
+      <c r="AN4" s="78"/>
+      <c r="AO4" s="78"/>
+      <c r="AP4" s="78"/>
+      <c r="AQ4" s="78"/>
+      <c r="AR4" s="78"/>
+      <c r="AS4" s="78"/>
+      <c r="AT4" s="78"/>
+      <c r="AU4" s="78"/>
+      <c r="AV4" s="78"/>
+      <c r="AW4" s="78"/>
+      <c r="AX4" s="78"/>
+      <c r="AY4" s="78"/>
+      <c r="AZ4" s="78"/>
+      <c r="BA4" s="78"/>
+      <c r="BB4" s="78"/>
+      <c r="BC4" s="78"/>
+      <c r="BD4" s="78"/>
+      <c r="BE4" s="78"/>
+      <c r="BF4" s="78"/>
+      <c r="BG4" s="78"/>
       <c r="BL4" s="42"/>
       <c r="BM4" s="42"/>
       <c r="BN4" s="42"/>
     </row>
-    <row r="5" spans="1:77" ht="11.25">
+    <row r="5" spans="1:78" ht="11.25">
       <c r="A5" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="45">
         <v>109</v>
       </c>
       <c r="C5" s="45">
         <v>105</v>
       </c>
       <c r="D5" s="29">
         <v>105.5</v>
       </c>
       <c r="E5" s="29">
         <v>107.2</v>
       </c>
       <c r="F5" s="46">
         <v>107.10954683663348</v>
       </c>
       <c r="G5" s="48">
         <v>111.5</v>
       </c>
       <c r="H5" s="29">
         <v>112</v>
       </c>
       <c r="I5" s="29">
@@ -19212,52 +19922,55 @@
       </c>
       <c r="BR5" s="44">
         <v>102.7</v>
       </c>
       <c r="BS5" s="54">
         <v>102.4</v>
       </c>
       <c r="BT5" s="54">
         <v>101.2</v>
       </c>
       <c r="BU5" s="54">
         <v>100.5</v>
       </c>
       <c r="BV5" s="54">
         <v>99.6</v>
       </c>
       <c r="BW5" s="54">
         <v>98.6</v>
       </c>
       <c r="BX5" s="44">
         <v>98.2</v>
       </c>
       <c r="BY5" s="44">
         <v>97.7</v>
       </c>
+      <c r="BZ5" s="62">
+        <v>99.4</v>
+      </c>
     </row>
-    <row r="6" spans="1:77" ht="11.25">
+    <row r="6" spans="1:78" ht="11.25">
       <c r="A6" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="43" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="43" t="s">
         <v>33</v>
       </c>
       <c r="D6" s="43" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="43" t="s">
         <v>33</v>
       </c>
       <c r="F6" s="43" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="43" t="s">
         <v>33</v>
       </c>
       <c r="H6" s="43" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="43" t="s">
@@ -19445,52 +20158,55 @@
       </c>
       <c r="BR6" s="34">
         <v>103.9</v>
       </c>
       <c r="BS6" s="54">
         <v>104.3</v>
       </c>
       <c r="BT6" s="54">
         <v>100.6</v>
       </c>
       <c r="BU6" s="54">
         <v>100.9</v>
       </c>
       <c r="BV6" s="54">
         <v>100.5</v>
       </c>
       <c r="BW6" s="54">
         <v>100.8</v>
       </c>
       <c r="BX6" s="44">
         <v>100.1</v>
       </c>
       <c r="BY6" s="44">
         <v>102.4</v>
       </c>
+      <c r="BZ6" s="62">
+        <v>101</v>
+      </c>
     </row>
-    <row r="7" spans="1:77" ht="12.75" customHeight="1">
+    <row r="7" spans="1:78" ht="12.75" customHeight="1">
       <c r="A7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="45">
         <v>112.4</v>
       </c>
       <c r="C7" s="45">
         <v>106.1</v>
       </c>
       <c r="D7" s="29">
         <v>107.6</v>
       </c>
       <c r="E7" s="29">
         <v>110.8</v>
       </c>
       <c r="F7" s="46">
         <v>110.79235651134256</v>
       </c>
       <c r="G7" s="45">
         <v>117</v>
       </c>
       <c r="H7" s="29">
         <v>118.5</v>
       </c>
       <c r="I7" s="29">
@@ -19678,52 +20394,55 @@
       </c>
       <c r="BR7" s="34">
         <v>100.8</v>
       </c>
       <c r="BS7" s="54">
         <v>100.7</v>
       </c>
       <c r="BT7" s="54">
         <v>98.9</v>
       </c>
       <c r="BU7" s="54">
         <v>99.5</v>
       </c>
       <c r="BV7" s="54">
         <v>99.6</v>
       </c>
       <c r="BW7" s="54">
         <v>101</v>
       </c>
       <c r="BX7" s="44">
         <v>101</v>
       </c>
       <c r="BY7" s="44">
         <v>97.6</v>
       </c>
+      <c r="BZ7" s="62">
+        <v>97.8</v>
+      </c>
     </row>
-    <row r="8" spans="1:77" ht="12.75" customHeight="1">
+    <row r="8" spans="1:78" ht="12.75" customHeight="1">
       <c r="A8" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="45">
         <v>111</v>
       </c>
       <c r="C8" s="45">
         <v>105.5</v>
       </c>
       <c r="D8" s="29">
         <v>105.7</v>
       </c>
       <c r="E8" s="29">
         <v>106.5</v>
       </c>
       <c r="F8" s="46">
         <v>106.36932941107418</v>
       </c>
       <c r="G8" s="48">
         <v>111.6</v>
       </c>
       <c r="H8" s="29">
         <v>112.1</v>
       </c>
       <c r="I8" s="29">
@@ -19911,52 +20630,55 @@
       </c>
       <c r="BR8" s="34">
         <v>106.6</v>
       </c>
       <c r="BS8" s="54">
         <v>105.9</v>
       </c>
       <c r="BT8" s="54">
         <v>101.8</v>
       </c>
       <c r="BU8" s="54">
         <v>100.1</v>
       </c>
       <c r="BV8" s="54">
         <v>97.6</v>
       </c>
       <c r="BW8" s="54">
         <v>95.5</v>
       </c>
       <c r="BX8" s="44">
         <v>96</v>
       </c>
       <c r="BY8" s="44">
         <v>97.8</v>
       </c>
+      <c r="BZ8" s="62">
+        <v>97.5</v>
+      </c>
     </row>
-    <row r="9" spans="1:77" ht="12.75" customHeight="1">
+    <row r="9" spans="1:78" ht="12.75" customHeight="1">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="45">
         <v>106.7</v>
       </c>
       <c r="C9" s="45">
         <v>102.2</v>
       </c>
       <c r="D9" s="29">
         <v>104.2</v>
       </c>
       <c r="E9" s="29">
         <v>107</v>
       </c>
       <c r="F9" s="46">
         <v>106.88810744692564</v>
       </c>
       <c r="G9" s="48">
         <v>117.2</v>
       </c>
       <c r="H9" s="29">
         <v>117.4</v>
       </c>
       <c r="I9" s="29">
@@ -20144,52 +20866,55 @@
       </c>
       <c r="BR9" s="34">
         <v>104.9</v>
       </c>
       <c r="BS9" s="54">
         <v>104.8</v>
       </c>
       <c r="BT9" s="54">
         <v>102.1</v>
       </c>
       <c r="BU9" s="54">
         <v>104.5</v>
       </c>
       <c r="BV9" s="54">
         <v>102.9</v>
       </c>
       <c r="BW9" s="54">
         <v>100.1</v>
       </c>
       <c r="BX9" s="44">
         <v>100.5</v>
       </c>
       <c r="BY9" s="44">
         <v>99</v>
       </c>
+      <c r="BZ9" s="62">
+        <v>95.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:77" ht="12.75" customHeight="1">
+    <row r="10" spans="1:78" ht="12.75" customHeight="1">
       <c r="A10" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="45">
         <v>110.7</v>
       </c>
       <c r="C10" s="45">
         <v>107.7</v>
       </c>
       <c r="D10" s="29">
         <v>104.4</v>
       </c>
       <c r="E10" s="29">
         <v>104.6</v>
       </c>
       <c r="F10" s="46">
         <v>103.2386711247338</v>
       </c>
       <c r="G10" s="48">
         <v>102.4</v>
       </c>
       <c r="H10" s="29">
         <v>102.6</v>
       </c>
       <c r="I10" s="29">
@@ -20377,52 +21102,55 @@
       </c>
       <c r="BR10" s="34">
         <v>95</v>
       </c>
       <c r="BS10" s="54">
         <v>95.6</v>
       </c>
       <c r="BT10" s="54">
         <v>96.1</v>
       </c>
       <c r="BU10" s="54">
         <v>91.9</v>
       </c>
       <c r="BV10" s="54">
         <v>89.4</v>
       </c>
       <c r="BW10" s="54">
         <v>87.7</v>
       </c>
       <c r="BX10" s="44">
         <v>86.7</v>
       </c>
       <c r="BY10" s="44">
         <v>91.8</v>
       </c>
+      <c r="BZ10" s="62">
+        <v>94.1</v>
+      </c>
     </row>
-    <row r="11" spans="1:77" ht="12.75" customHeight="1">
+    <row r="11" spans="1:78" ht="12.75" customHeight="1">
       <c r="A11" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="45">
         <v>101.5</v>
       </c>
       <c r="C11" s="45">
         <v>100.5</v>
       </c>
       <c r="D11" s="29">
         <v>100.4</v>
       </c>
       <c r="E11" s="29">
         <v>101.4</v>
       </c>
       <c r="F11" s="46">
         <v>101.05514045826773</v>
       </c>
       <c r="G11" s="45">
         <v>103</v>
       </c>
       <c r="H11" s="29">
         <v>102.7</v>
       </c>
       <c r="I11" s="29">
@@ -20610,52 +21338,55 @@
       </c>
       <c r="BR11" s="34">
         <v>101.6</v>
       </c>
       <c r="BS11" s="54">
         <v>102.1</v>
       </c>
       <c r="BT11" s="54">
         <v>94.8</v>
       </c>
       <c r="BU11" s="54">
         <v>96.8</v>
       </c>
       <c r="BV11" s="54">
         <v>96.2</v>
       </c>
       <c r="BW11" s="54">
         <v>95.4</v>
       </c>
       <c r="BX11" s="44">
         <v>94.6</v>
       </c>
       <c r="BY11" s="44">
         <v>96.4</v>
       </c>
+      <c r="BZ11" s="62">
+        <v>96.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:77" ht="12.75" customHeight="1">
+    <row r="12" spans="1:78" ht="12.75" customHeight="1">
       <c r="A12" s="9" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="45">
         <v>112.7</v>
       </c>
       <c r="C12" s="45">
         <v>105.9</v>
       </c>
       <c r="D12" s="29">
         <v>108.3</v>
       </c>
       <c r="E12" s="29">
         <v>110.5</v>
       </c>
       <c r="F12" s="46">
         <v>110.58017787460001</v>
       </c>
       <c r="G12" s="48">
         <v>119.3</v>
       </c>
       <c r="H12" s="29">
         <v>119.1</v>
       </c>
       <c r="I12" s="29">
@@ -20843,52 +21574,55 @@
       </c>
       <c r="BR12" s="34">
         <v>103.5</v>
       </c>
       <c r="BS12" s="54">
         <v>103.6</v>
       </c>
       <c r="BT12" s="54">
         <v>101.6</v>
       </c>
       <c r="BU12" s="54">
         <v>101.1</v>
       </c>
       <c r="BV12" s="54">
         <v>101.2</v>
       </c>
       <c r="BW12" s="54">
         <v>99</v>
       </c>
       <c r="BX12" s="44">
         <v>99.2</v>
       </c>
       <c r="BY12" s="44">
         <v>95.6</v>
       </c>
+      <c r="BZ12" s="62">
+        <v>96.2</v>
+      </c>
     </row>
-    <row r="13" spans="1:77" ht="12.75" customHeight="1">
+    <row r="13" spans="1:78" ht="12.75" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="43" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="43" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="43" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="43" t="s">
         <v>33</v>
       </c>
       <c r="F13" s="43" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="43" t="s">
         <v>33</v>
       </c>
       <c r="H13" s="43" t="s">
         <v>33</v>
       </c>
       <c r="I13" s="43" t="s">
@@ -21076,52 +21810,55 @@
       </c>
       <c r="BR13" s="34">
         <v>100.2</v>
       </c>
       <c r="BS13" s="54">
         <v>100</v>
       </c>
       <c r="BT13" s="54">
         <v>105.1</v>
       </c>
       <c r="BU13" s="54">
         <v>106.4</v>
       </c>
       <c r="BV13" s="54">
         <v>106.3</v>
       </c>
       <c r="BW13" s="54">
         <v>103.3</v>
       </c>
       <c r="BX13" s="44">
         <v>102.5</v>
       </c>
       <c r="BY13" s="44">
         <v>100</v>
       </c>
+      <c r="BZ13" s="62">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="14" spans="1:77" ht="12.75" customHeight="1">
+    <row r="14" spans="1:78" ht="12.75" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="45">
         <v>106.6</v>
       </c>
       <c r="C14" s="45">
         <v>103.2</v>
       </c>
       <c r="D14" s="29">
         <v>104.7</v>
       </c>
       <c r="E14" s="29">
         <v>107.5</v>
       </c>
       <c r="F14" s="46">
         <v>107.46182085475603</v>
       </c>
       <c r="G14" s="48">
         <v>114.3</v>
       </c>
       <c r="H14" s="29">
         <v>116</v>
       </c>
       <c r="I14" s="29">
@@ -21309,52 +22046,55 @@
       </c>
       <c r="BR14" s="34">
         <v>101.9</v>
       </c>
       <c r="BS14" s="54">
         <v>102.2</v>
       </c>
       <c r="BT14" s="54">
         <v>100</v>
       </c>
       <c r="BU14" s="54">
         <v>100.5</v>
       </c>
       <c r="BV14" s="54">
         <v>98.9</v>
       </c>
       <c r="BW14" s="54">
         <v>98.1</v>
       </c>
       <c r="BX14" s="44">
         <v>98.4</v>
       </c>
       <c r="BY14" s="44">
         <v>98.8</v>
       </c>
+      <c r="BZ14" s="62">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="15" spans="1:77" ht="12.75" customHeight="1">
+    <row r="15" spans="1:78" ht="12.75" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="45">
         <v>109.7</v>
       </c>
       <c r="C15" s="45">
         <v>105.3</v>
       </c>
       <c r="D15" s="29">
         <v>107.8</v>
       </c>
       <c r="E15" s="29">
         <v>109.7</v>
       </c>
       <c r="F15" s="46">
         <v>108.93678142570752</v>
       </c>
       <c r="G15" s="45">
         <v>116</v>
       </c>
       <c r="H15" s="29">
         <v>114.8</v>
       </c>
       <c r="I15" s="29">
@@ -21542,52 +22282,55 @@
       </c>
       <c r="BR15" s="34">
         <v>104.8</v>
       </c>
       <c r="BS15" s="54">
         <v>105.2</v>
       </c>
       <c r="BT15" s="54">
         <v>105.5</v>
       </c>
       <c r="BU15" s="54">
         <v>104.5</v>
       </c>
       <c r="BV15" s="54">
         <v>103.1</v>
       </c>
       <c r="BW15" s="54">
         <v>102</v>
       </c>
       <c r="BX15" s="44">
         <v>101.2</v>
       </c>
       <c r="BY15" s="44">
         <v>98.9</v>
       </c>
+      <c r="BZ15" s="62">
+        <v>97.9</v>
+      </c>
     </row>
-    <row r="16" spans="1:77" ht="12.75" customHeight="1">
+    <row r="16" spans="1:78" ht="12.75" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="45">
         <v>108.6</v>
       </c>
       <c r="C16" s="45">
         <v>104.5</v>
       </c>
       <c r="D16" s="29">
         <v>105.8</v>
       </c>
       <c r="E16" s="29">
         <v>107.7</v>
       </c>
       <c r="F16" s="46">
         <v>107.51320127832795</v>
       </c>
       <c r="G16" s="48">
         <v>115.7</v>
       </c>
       <c r="H16" s="29">
         <v>115.6</v>
       </c>
       <c r="I16" s="29">
@@ -21775,52 +22518,55 @@
       </c>
       <c r="BR16" s="34">
         <v>101.9</v>
       </c>
       <c r="BS16" s="54">
         <v>101.8</v>
       </c>
       <c r="BT16" s="54">
         <v>98.8</v>
       </c>
       <c r="BU16" s="54">
         <v>98.8</v>
       </c>
       <c r="BV16" s="54">
         <v>98.7</v>
       </c>
       <c r="BW16" s="54">
         <v>97.4</v>
       </c>
       <c r="BX16" s="44">
         <v>97.4</v>
       </c>
       <c r="BY16" s="44">
         <v>97.2</v>
       </c>
+      <c r="BZ16" s="62">
+        <v>96.6</v>
+      </c>
     </row>
-    <row r="17" spans="1:77" ht="12.75" customHeight="1">
+    <row r="17" spans="1:78" ht="12.75" customHeight="1">
       <c r="A17" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="45">
         <v>116.8</v>
       </c>
       <c r="C17" s="45">
         <v>107.4</v>
       </c>
       <c r="D17" s="29">
         <v>105.4</v>
       </c>
       <c r="E17" s="29">
         <v>104.2</v>
       </c>
       <c r="F17" s="46">
         <v>104.93902009135223</v>
       </c>
       <c r="G17" s="48">
         <v>104.9</v>
       </c>
       <c r="H17" s="29">
         <v>109.5</v>
       </c>
       <c r="I17" s="29">
@@ -22008,52 +22754,55 @@
       </c>
       <c r="BR17" s="34">
         <v>99.3</v>
       </c>
       <c r="BS17" s="54">
         <v>98.7</v>
       </c>
       <c r="BT17" s="54">
         <v>99.2</v>
       </c>
       <c r="BU17" s="54">
         <v>98.8</v>
       </c>
       <c r="BV17" s="54">
         <v>98</v>
       </c>
       <c r="BW17" s="54">
         <v>97.9</v>
       </c>
       <c r="BX17" s="44">
         <v>97</v>
       </c>
       <c r="BY17" s="44">
         <v>94.9</v>
       </c>
+      <c r="BZ17" s="62">
+        <v>95.3</v>
+      </c>
     </row>
-    <row r="18" spans="1:77" ht="12.75" customHeight="1">
+    <row r="18" spans="1:78" ht="12.75" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="45">
         <v>110.9</v>
       </c>
       <c r="C18" s="45">
         <v>104.2</v>
       </c>
       <c r="D18" s="29">
         <v>106.4</v>
       </c>
       <c r="E18" s="29">
         <v>108.9</v>
       </c>
       <c r="F18" s="46">
         <v>108.86607492095025</v>
       </c>
       <c r="G18" s="48">
         <v>115.4</v>
       </c>
       <c r="H18" s="29">
         <v>114.9</v>
       </c>
       <c r="I18" s="29">
@@ -22241,52 +22990,55 @@
       </c>
       <c r="BR18" s="34" t="s">
         <v>33</v>
       </c>
       <c r="BS18" s="26" t="s">
         <v>33</v>
       </c>
       <c r="BT18" s="26" t="s">
         <v>33</v>
       </c>
       <c r="BU18" s="26" t="s">
         <v>33</v>
       </c>
       <c r="BV18" s="26" t="s">
         <v>33</v>
       </c>
       <c r="BW18" s="26" t="s">
         <v>33</v>
       </c>
       <c r="BX18" s="44" t="s">
         <v>33</v>
       </c>
       <c r="BY18" s="44" t="s">
         <v>33</v>
       </c>
+      <c r="BZ18" s="44" t="s">
+        <v>33</v>
+      </c>
     </row>
-    <row r="19" spans="1:77" ht="12.75" customHeight="1">
+    <row r="19" spans="1:78" ht="12.75" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="45">
         <v>108.6</v>
       </c>
       <c r="C19" s="45">
         <v>104.2</v>
       </c>
       <c r="D19" s="29">
         <v>105.9</v>
       </c>
       <c r="E19" s="29">
         <v>107.7</v>
       </c>
       <c r="F19" s="46">
         <v>107.59391716024722</v>
       </c>
       <c r="G19" s="48">
         <v>112.1</v>
       </c>
       <c r="H19" s="29">
         <v>111.4</v>
       </c>
       <c r="I19" s="29">
@@ -22474,52 +23226,55 @@
       </c>
       <c r="BR19" s="34">
         <v>103.6</v>
       </c>
       <c r="BS19" s="54">
         <v>103.7</v>
       </c>
       <c r="BT19" s="54">
         <v>105.5</v>
       </c>
       <c r="BU19" s="54">
         <v>104.4</v>
       </c>
       <c r="BV19" s="54">
         <v>103.1</v>
       </c>
       <c r="BW19" s="54">
         <v>101.9</v>
       </c>
       <c r="BX19" s="44">
         <v>101.8</v>
       </c>
       <c r="BY19" s="44">
         <v>99.6</v>
       </c>
+      <c r="BZ19" s="62">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="20" spans="1:77" ht="12.75" customHeight="1">
+    <row r="20" spans="1:78" ht="12.75" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B20" s="45">
         <v>109.5</v>
       </c>
       <c r="C20" s="45">
         <v>103.8</v>
       </c>
       <c r="D20" s="29">
         <v>106.8</v>
       </c>
       <c r="E20" s="29">
         <v>109.7</v>
       </c>
       <c r="F20" s="46">
         <v>109.73558943877038</v>
       </c>
       <c r="G20" s="48">
         <v>115.3</v>
       </c>
       <c r="H20" s="29">
         <v>115.8</v>
       </c>
       <c r="I20" s="29">
@@ -22707,52 +23462,55 @@
       </c>
       <c r="BR20" s="34">
         <v>102</v>
       </c>
       <c r="BS20" s="54">
         <v>102.5</v>
       </c>
       <c r="BT20" s="54">
         <v>101</v>
       </c>
       <c r="BU20" s="54">
         <v>101</v>
       </c>
       <c r="BV20" s="54">
         <v>99.7</v>
       </c>
       <c r="BW20" s="54">
         <v>99.9</v>
       </c>
       <c r="BX20" s="44">
         <v>99.5</v>
       </c>
       <c r="BY20" s="44">
         <v>95.6</v>
       </c>
+      <c r="BZ20" s="62">
+        <v>96</v>
+      </c>
     </row>
-    <row r="21" spans="1:77" ht="12.75" customHeight="1">
+    <row r="21" spans="1:78" ht="12.75" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="52" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="52" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="52" t="s">
         <v>33</v>
       </c>
       <c r="E21" s="52" t="s">
         <v>33</v>
       </c>
       <c r="F21" s="52" t="s">
         <v>33</v>
       </c>
       <c r="G21" s="52" t="s">
         <v>33</v>
       </c>
       <c r="H21" s="52" t="s">
         <v>33</v>
       </c>
       <c r="I21" s="52" t="s">
@@ -22940,52 +23698,55 @@
       </c>
       <c r="BR21" s="34">
         <v>101.8</v>
       </c>
       <c r="BS21" s="54">
         <v>101.4</v>
       </c>
       <c r="BT21" s="54">
         <v>100.8</v>
       </c>
       <c r="BU21" s="54">
         <v>99</v>
       </c>
       <c r="BV21" s="54">
         <v>98.4</v>
       </c>
       <c r="BW21" s="54">
         <v>97.1</v>
       </c>
       <c r="BX21" s="44">
         <v>97.4</v>
       </c>
       <c r="BY21" s="44">
         <v>95.1</v>
       </c>
+      <c r="BZ21" s="62">
+        <v>94.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:77" ht="12.75" customHeight="1">
+    <row r="22" spans="1:78" ht="12.75" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="52" t="s">
         <v>33</v>
       </c>
       <c r="C22" s="52" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="52" t="s">
         <v>33</v>
       </c>
       <c r="E22" s="52" t="s">
         <v>33</v>
       </c>
       <c r="F22" s="52" t="s">
         <v>33</v>
       </c>
       <c r="G22" s="52" t="s">
         <v>33</v>
       </c>
       <c r="H22" s="52" t="s">
         <v>33</v>
       </c>
       <c r="I22" s="52" t="s">
@@ -23173,52 +23934,55 @@
       </c>
       <c r="BR22" s="34">
         <v>102.1</v>
       </c>
       <c r="BS22" s="54">
         <v>102.5</v>
       </c>
       <c r="BT22" s="54">
         <v>109.1</v>
       </c>
       <c r="BU22" s="54">
         <v>103.4</v>
       </c>
       <c r="BV22" s="54">
         <v>100.4</v>
       </c>
       <c r="BW22" s="54">
         <v>98.9</v>
       </c>
       <c r="BX22" s="44">
         <v>98.3</v>
       </c>
       <c r="BY22" s="44">
         <v>96.6</v>
       </c>
+      <c r="BZ22" s="62">
+        <v>93.9</v>
+      </c>
     </row>
-    <row r="23" spans="1:77" ht="12.75" customHeight="1">
+    <row r="23" spans="1:78" ht="12.75" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="45">
         <v>111</v>
       </c>
       <c r="C23" s="45">
         <v>106.3</v>
       </c>
       <c r="D23" s="29">
         <v>108.7</v>
       </c>
       <c r="E23" s="29">
         <v>110.8</v>
       </c>
       <c r="F23" s="46">
         <v>111.02604711571601</v>
       </c>
       <c r="G23" s="48">
         <v>115.8</v>
       </c>
       <c r="H23" s="29">
         <v>116.6</v>
       </c>
       <c r="I23" s="29">
@@ -23406,52 +24170,55 @@
       </c>
       <c r="BR23" s="34">
         <v>102.5</v>
       </c>
       <c r="BS23" s="54">
         <v>102.4</v>
       </c>
       <c r="BT23" s="54">
         <v>98.1</v>
       </c>
       <c r="BU23" s="54">
         <v>98.6</v>
       </c>
       <c r="BV23" s="54">
         <v>98.7</v>
       </c>
       <c r="BW23" s="54">
         <v>99.2</v>
       </c>
       <c r="BX23" s="44">
         <v>98.5</v>
       </c>
       <c r="BY23" s="44">
         <v>97.1</v>
       </c>
+      <c r="BZ23" s="62">
+        <v>98.3</v>
+      </c>
     </row>
-    <row r="24" spans="1:77" ht="12.75" customHeight="1">
+    <row r="24" spans="1:78" ht="12.75" customHeight="1">
       <c r="A24" s="9" t="s">
         <v>44</v>
       </c>
       <c r="B24" s="45">
         <v>110</v>
       </c>
       <c r="C24" s="45">
         <v>105.1</v>
       </c>
       <c r="D24" s="29">
         <v>106.2</v>
       </c>
       <c r="E24" s="29">
         <v>108.7</v>
       </c>
       <c r="F24" s="46">
         <v>109.46480033984622</v>
       </c>
       <c r="G24" s="48">
         <v>111.4</v>
       </c>
       <c r="H24" s="29">
         <v>110.7</v>
       </c>
       <c r="I24" s="29">
@@ -23639,52 +24406,55 @@
       </c>
       <c r="BR24" s="34">
         <v>104.5</v>
       </c>
       <c r="BS24" s="54">
         <v>101.7</v>
       </c>
       <c r="BT24" s="54">
         <v>101.4</v>
       </c>
       <c r="BU24" s="54">
         <v>101.4</v>
       </c>
       <c r="BV24" s="54">
         <v>101.2</v>
       </c>
       <c r="BW24" s="54">
         <v>99.3</v>
       </c>
       <c r="BX24" s="44">
         <v>97.9</v>
       </c>
       <c r="BY24" s="44">
         <v>98.1</v>
       </c>
+      <c r="BZ24" s="62">
+        <v>99.5</v>
+      </c>
     </row>
-    <row r="25" spans="1:77" ht="12.75" customHeight="1">
+    <row r="25" spans="1:78" ht="12.75" customHeight="1">
       <c r="A25" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="45">
         <v>104</v>
       </c>
       <c r="C25" s="45">
         <v>103.7</v>
       </c>
       <c r="D25" s="29">
         <v>104.1</v>
       </c>
       <c r="E25" s="29">
         <v>105.3</v>
       </c>
       <c r="F25" s="46">
         <v>105.20158243971973</v>
       </c>
       <c r="G25" s="48">
         <v>108.9</v>
       </c>
       <c r="H25" s="29">
         <v>108.5</v>
       </c>
       <c r="I25" s="29">
@@ -23872,52 +24642,55 @@
       </c>
       <c r="BR25" s="34">
         <v>105.8</v>
       </c>
       <c r="BS25" s="54">
         <v>105.6</v>
       </c>
       <c r="BT25" s="54">
         <v>104</v>
       </c>
       <c r="BU25" s="54">
         <v>103.1</v>
       </c>
       <c r="BV25" s="54">
         <v>102.6</v>
       </c>
       <c r="BW25" s="54">
         <v>101.3</v>
       </c>
       <c r="BX25" s="44">
         <v>101.3</v>
       </c>
       <c r="BY25" s="44">
         <v>99.5</v>
       </c>
+      <c r="BZ25" s="62">
+        <v>108.2</v>
+      </c>
     </row>
-    <row r="26" spans="1:77" ht="12.75" customHeight="1">
+    <row r="26" spans="1:78" ht="12.75" customHeight="1">
       <c r="A26" s="9" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="52" t="s">
         <v>33</v>
       </c>
       <c r="C26" s="52" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="52" t="s">
         <v>33</v>
       </c>
       <c r="E26" s="52" t="s">
         <v>33</v>
       </c>
       <c r="F26" s="52" t="s">
         <v>33</v>
       </c>
       <c r="G26" s="52" t="s">
         <v>33</v>
       </c>
       <c r="H26" s="52" t="s">
         <v>33</v>
       </c>
       <c r="I26" s="52" t="s">
@@ -24105,101 +24878,107 @@
       </c>
       <c r="BR26" s="34">
         <v>104.4</v>
       </c>
       <c r="BS26" s="54">
         <v>105</v>
       </c>
       <c r="BT26" s="54">
         <v>102.4</v>
       </c>
       <c r="BU26" s="54">
         <v>101.1</v>
       </c>
       <c r="BV26" s="54">
         <v>99.7</v>
       </c>
       <c r="BW26" s="54">
         <v>99.5</v>
       </c>
       <c r="BX26" s="44">
         <v>99.4</v>
       </c>
       <c r="BY26" s="44">
         <v>97.8</v>
       </c>
+      <c r="BZ26" s="62">
+        <v>98.6</v>
+      </c>
     </row>
-    <row r="27" spans="1:77" ht="12.75" customHeight="1">
+    <row r="27" spans="1:78" ht="12.75" customHeight="1">
       <c r="A27" s="53"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
+  <mergeCells count="19">
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="BJ2:BN2"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="L2:P2"/>
+    <mergeCell ref="Q2:U2"/>
+    <mergeCell ref="BY2:BZ2"/>
     <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="B4:BG4"/>
     <mergeCell ref="BE2:BI2"/>
     <mergeCell ref="AZ2:BD2"/>
     <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="AU2:AY2"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="V2:Z2"/>
     <mergeCell ref="AA2:AE2"/>
-    <mergeCell ref="A2:A3"/>
-[...6 lines deleted...]
-    <mergeCell ref="Q2:U2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>тоқсан</vt:lpstr>
       <vt:lpstr>кезең</vt:lpstr>
       <vt:lpstr>тоқсан!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>тоқсан!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sataev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>