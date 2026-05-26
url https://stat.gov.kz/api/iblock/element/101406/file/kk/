--- v0 (2026-04-15)
+++ v1 (2026-05-26)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="165" windowWidth="14805" windowHeight="7950"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="31">
   <si>
     <t>Нақты жалақы индексі</t>
   </si>
   <si>
     <t xml:space="preserve">                                            өткен жылдың айына/тоқсанына сәйкес, %</t>
   </si>
   <si>
     <t>Қаңтар</t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
   </si>
   <si>
     <t>Сәуір</t>
   </si>
   <si>
     <t>Мамыр</t>
   </si>
   <si>
     <t>Маусым</t>
   </si>
   <si>
@@ -395,112 +395,112 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -771,54 +771,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M89"/>
+  <dimension ref="A1:M97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="S62" sqref="S62"/>
+      <selection activeCell="Q73" sqref="Q73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="6.42578125" style="7" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="7"/>
     <col min="13" max="13" width="10.7109375" style="7" customWidth="1"/>
     <col min="14" max="268" width="9.140625" style="7"/>
     <col min="269" max="269" width="10.7109375" style="7" customWidth="1"/>
     <col min="270" max="524" width="9.140625" style="7"/>
     <col min="525" max="525" width="10.7109375" style="7" customWidth="1"/>
     <col min="526" max="780" width="9.140625" style="7"/>
     <col min="781" max="781" width="10.7109375" style="7" customWidth="1"/>
     <col min="782" max="1036" width="9.140625" style="7"/>
     <col min="1037" max="1037" width="10.7109375" style="7" customWidth="1"/>
     <col min="1038" max="1292" width="9.140625" style="7"/>
     <col min="1293" max="1293" width="10.7109375" style="7" customWidth="1"/>
     <col min="1294" max="1548" width="9.140625" style="7"/>
     <col min="1549" max="1549" width="10.7109375" style="7" customWidth="1"/>
     <col min="1550" max="1804" width="9.140625" style="7"/>
     <col min="1805" max="1805" width="10.7109375" style="7" customWidth="1"/>
     <col min="1806" max="2060" width="9.140625" style="7"/>
     <col min="2061" max="2061" width="10.7109375" style="7" customWidth="1"/>
     <col min="2062" max="2316" width="9.140625" style="7"/>
     <col min="2317" max="2317" width="10.7109375" style="7" customWidth="1"/>
@@ -927,76 +927,76 @@
     <col min="15374" max="15628" width="9.140625" style="7"/>
     <col min="15629" max="15629" width="10.7109375" style="7" customWidth="1"/>
     <col min="15630" max="15884" width="9.140625" style="7"/>
     <col min="15885" max="15885" width="10.7109375" style="7" customWidth="1"/>
     <col min="15886" max="16140" width="9.140625" style="7"/>
     <col min="16141" max="16141" width="10.7109375" style="7" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="4"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
     </row>
     <row r="2" spans="1:13" ht="12.75">
-      <c r="A2" s="71" t="s">
+      <c r="A2" s="67" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="71"/>
-[...10 lines deleted...]
-      <c r="M2" s="71"/>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="8"/>
-      <c r="H3" s="51" t="s">
+      <c r="H3" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="I3" s="51"/>
-[...3 lines deleted...]
-      <c r="M3" s="51"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="68"/>
+      <c r="L3" s="68"/>
+      <c r="M3" s="68"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="9"/>
       <c r="B4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="10" t="s">
@@ -1322,2346 +1322,2512 @@
         <v>106</v>
       </c>
       <c r="G12" s="13">
         <v>106</v>
       </c>
       <c r="H12" s="17">
         <v>104.4</v>
       </c>
       <c r="I12" s="17">
         <v>103.3</v>
       </c>
       <c r="J12" s="17">
         <v>104.4</v>
       </c>
       <c r="K12" s="13">
         <v>104.3</v>
       </c>
       <c r="L12" s="13">
         <v>103.2</v>
       </c>
       <c r="M12" s="12">
         <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="52">
+      <c r="A13" s="51">
         <v>2015</v>
       </c>
       <c r="B13" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="37"/>
       <c r="D13" s="38"/>
-      <c r="E13" s="54" t="s">
+      <c r="E13" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="F13" s="55"/>
-      <c r="G13" s="56"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="55"/>
       <c r="H13" s="42" t="s">
         <v>16</v>
       </c>
       <c r="I13" s="43"/>
       <c r="J13" s="44"/>
       <c r="K13" s="42" t="s">
         <v>17</v>
       </c>
       <c r="L13" s="43"/>
       <c r="M13" s="44"/>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="53"/>
-      <c r="B14" s="68">
+      <c r="A14" s="52"/>
+      <c r="B14" s="69">
         <v>102.7</v>
       </c>
-      <c r="C14" s="66"/>
-[...1 lines deleted...]
-      <c r="E14" s="60">
+      <c r="C14" s="65"/>
+      <c r="D14" s="66"/>
+      <c r="E14" s="59">
         <v>98.6</v>
       </c>
-      <c r="F14" s="61"/>
-[...1 lines deleted...]
-      <c r="H14" s="65">
+      <c r="F14" s="60"/>
+      <c r="G14" s="61"/>
+      <c r="H14" s="64">
         <v>98.1</v>
       </c>
-      <c r="I14" s="69"/>
-[...1 lines deleted...]
-      <c r="K14" s="65">
+      <c r="I14" s="70"/>
+      <c r="J14" s="71"/>
+      <c r="K14" s="64">
         <v>92.8</v>
       </c>
-      <c r="L14" s="66"/>
-      <c r="M14" s="67"/>
+      <c r="L14" s="65"/>
+      <c r="M14" s="66"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="52">
+      <c r="A15" s="51">
         <v>2016</v>
       </c>
       <c r="B15" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="37"/>
       <c r="D15" s="38"/>
-      <c r="E15" s="54" t="s">
+      <c r="E15" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="F15" s="55"/>
-      <c r="G15" s="56"/>
+      <c r="F15" s="54"/>
+      <c r="G15" s="55"/>
       <c r="H15" s="42" t="s">
         <v>16</v>
       </c>
       <c r="I15" s="43"/>
       <c r="J15" s="44"/>
       <c r="K15" s="42" t="s">
         <v>17</v>
       </c>
       <c r="L15" s="43"/>
       <c r="M15" s="44"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="53"/>
-      <c r="B16" s="68">
+      <c r="A16" s="52"/>
+      <c r="B16" s="69">
         <v>97.3</v>
       </c>
-      <c r="C16" s="66"/>
-[...1 lines deleted...]
-      <c r="E16" s="60">
+      <c r="C16" s="65"/>
+      <c r="D16" s="66"/>
+      <c r="E16" s="59">
         <v>98.9</v>
       </c>
-      <c r="F16" s="61"/>
-[...1 lines deleted...]
-      <c r="H16" s="65">
+      <c r="F16" s="60"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="64">
         <v>96.7</v>
       </c>
-      <c r="I16" s="69"/>
-[...1 lines deleted...]
-      <c r="K16" s="65">
+      <c r="I16" s="70"/>
+      <c r="J16" s="71"/>
+      <c r="K16" s="64">
         <v>103.8</v>
       </c>
-      <c r="L16" s="66"/>
-      <c r="M16" s="67"/>
+      <c r="L16" s="65"/>
+      <c r="M16" s="66"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="52">
+      <c r="A17" s="51">
         <v>2017</v>
       </c>
       <c r="B17" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="37"/>
       <c r="D17" s="38"/>
-      <c r="E17" s="54" t="s">
+      <c r="E17" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="F17" s="55"/>
-      <c r="G17" s="56"/>
+      <c r="F17" s="54"/>
+      <c r="G17" s="55"/>
       <c r="H17" s="42" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="43"/>
       <c r="J17" s="44"/>
       <c r="K17" s="42" t="s">
         <v>17</v>
       </c>
       <c r="L17" s="43"/>
       <c r="M17" s="44"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="53"/>
-      <c r="B18" s="57">
+      <c r="A18" s="52"/>
+      <c r="B18" s="56">
         <v>98</v>
       </c>
-      <c r="C18" s="58"/>
-[...1 lines deleted...]
-      <c r="E18" s="60">
+      <c r="C18" s="57"/>
+      <c r="D18" s="58"/>
+      <c r="E18" s="59">
         <v>97.1</v>
       </c>
-      <c r="F18" s="61"/>
-[...1 lines deleted...]
-      <c r="H18" s="57">
+      <c r="F18" s="60"/>
+      <c r="G18" s="61"/>
+      <c r="H18" s="56">
         <v>98</v>
       </c>
-      <c r="I18" s="63"/>
-[...1 lines deleted...]
-      <c r="K18" s="65">
+      <c r="I18" s="62"/>
+      <c r="J18" s="63"/>
+      <c r="K18" s="64">
         <v>98.6</v>
       </c>
-      <c r="L18" s="66"/>
-      <c r="M18" s="67"/>
+      <c r="L18" s="65"/>
+      <c r="M18" s="66"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="52">
+      <c r="A19" s="51">
         <v>2018</v>
       </c>
       <c r="B19" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="37"/>
       <c r="D19" s="38"/>
-      <c r="E19" s="54" t="s">
+      <c r="E19" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="F19" s="55"/>
-      <c r="G19" s="56"/>
+      <c r="F19" s="54"/>
+      <c r="G19" s="55"/>
       <c r="H19" s="42" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="43"/>
       <c r="J19" s="44"/>
       <c r="K19" s="42" t="s">
         <v>17</v>
       </c>
       <c r="L19" s="43"/>
       <c r="M19" s="44"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="53"/>
-      <c r="B20" s="57">
+      <c r="A20" s="52"/>
+      <c r="B20" s="56">
         <v>102</v>
       </c>
-      <c r="C20" s="58"/>
-[...1 lines deleted...]
-      <c r="E20" s="60">
+      <c r="C20" s="57"/>
+      <c r="D20" s="58"/>
+      <c r="E20" s="59">
         <v>102.2</v>
       </c>
-      <c r="F20" s="61"/>
-[...1 lines deleted...]
-      <c r="H20" s="57">
+      <c r="F20" s="60"/>
+      <c r="G20" s="61"/>
+      <c r="H20" s="56">
         <v>103.1</v>
       </c>
-      <c r="I20" s="63"/>
-[...1 lines deleted...]
-      <c r="K20" s="65">
+      <c r="I20" s="62"/>
+      <c r="J20" s="63"/>
+      <c r="K20" s="64">
         <v>102.1</v>
       </c>
-      <c r="L20" s="66"/>
-      <c r="M20" s="67"/>
+      <c r="L20" s="65"/>
+      <c r="M20" s="66"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="52">
+      <c r="A21" s="51">
         <v>2019</v>
       </c>
       <c r="B21" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="37"/>
       <c r="D21" s="38"/>
-      <c r="E21" s="54" t="s">
+      <c r="E21" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="F21" s="55"/>
-      <c r="G21" s="56"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="55"/>
       <c r="H21" s="42" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="43"/>
       <c r="J21" s="44"/>
       <c r="K21" s="42" t="s">
         <v>17</v>
       </c>
       <c r="L21" s="43"/>
       <c r="M21" s="44"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="53"/>
-      <c r="B22" s="57">
+      <c r="A22" s="52"/>
+      <c r="B22" s="56">
         <v>105.2</v>
       </c>
-      <c r="C22" s="58"/>
-[...1 lines deleted...]
-      <c r="E22" s="60">
+      <c r="C22" s="57"/>
+      <c r="D22" s="58"/>
+      <c r="E22" s="59">
         <v>108.9</v>
       </c>
-      <c r="F22" s="61"/>
-[...1 lines deleted...]
-      <c r="H22" s="57">
+      <c r="F22" s="60"/>
+      <c r="G22" s="61"/>
+      <c r="H22" s="56">
         <v>112</v>
       </c>
-      <c r="I22" s="63"/>
-[...1 lines deleted...]
-      <c r="K22" s="65">
+      <c r="I22" s="62"/>
+      <c r="J22" s="63"/>
+      <c r="K22" s="64">
         <v>109.9</v>
       </c>
-      <c r="L22" s="66"/>
-      <c r="M22" s="67"/>
+      <c r="L22" s="65"/>
+      <c r="M22" s="66"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="52">
+      <c r="A23" s="51">
         <v>2020</v>
       </c>
       <c r="B23" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C23" s="37"/>
       <c r="D23" s="38"/>
-      <c r="E23" s="54" t="s">
+      <c r="E23" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="F23" s="55"/>
-      <c r="G23" s="56"/>
+      <c r="F23" s="54"/>
+      <c r="G23" s="55"/>
       <c r="H23" s="42" t="s">
         <v>16</v>
       </c>
       <c r="I23" s="43"/>
       <c r="J23" s="44"/>
       <c r="K23" s="42" t="s">
         <v>17</v>
       </c>
       <c r="L23" s="43"/>
       <c r="M23" s="44"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="53"/>
-      <c r="B24" s="57">
+      <c r="A24" s="52"/>
+      <c r="B24" s="56">
         <v>112.2</v>
       </c>
-      <c r="C24" s="58"/>
-[...1 lines deleted...]
-      <c r="E24" s="60">
+      <c r="C24" s="57"/>
+      <c r="D24" s="58"/>
+      <c r="E24" s="59">
         <v>106.5</v>
       </c>
-      <c r="F24" s="61"/>
-[...1 lines deleted...]
-      <c r="H24" s="57">
+      <c r="F24" s="60"/>
+      <c r="G24" s="61"/>
+      <c r="H24" s="56">
         <v>99.9</v>
       </c>
-      <c r="I24" s="63"/>
-[...1 lines deleted...]
-      <c r="K24" s="65">
+      <c r="I24" s="62"/>
+      <c r="J24" s="63"/>
+      <c r="K24" s="64">
         <v>106.5</v>
       </c>
-      <c r="L24" s="66"/>
-      <c r="M24" s="67"/>
+      <c r="L24" s="65"/>
+      <c r="M24" s="66"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="52">
+      <c r="A25" s="51">
         <v>2021</v>
       </c>
       <c r="B25" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="37"/>
       <c r="D25" s="38"/>
-      <c r="E25" s="54" t="s">
+      <c r="E25" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="F25" s="55"/>
-      <c r="G25" s="56"/>
+      <c r="F25" s="54"/>
+      <c r="G25" s="55"/>
       <c r="H25" s="42" t="s">
         <v>16</v>
       </c>
       <c r="I25" s="43"/>
       <c r="J25" s="44"/>
       <c r="K25" s="42" t="s">
         <v>17</v>
       </c>
       <c r="L25" s="43"/>
       <c r="M25" s="44"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="53"/>
-      <c r="B26" s="57">
+      <c r="A26" s="52"/>
+      <c r="B26" s="56">
         <v>107.4</v>
       </c>
-      <c r="C26" s="58"/>
-[...1 lines deleted...]
-      <c r="E26" s="60">
+      <c r="C26" s="57"/>
+      <c r="D26" s="58"/>
+      <c r="E26" s="59">
         <v>110.4</v>
       </c>
-      <c r="F26" s="61"/>
-[...1 lines deleted...]
-      <c r="H26" s="57">
+      <c r="F26" s="60"/>
+      <c r="G26" s="61"/>
+      <c r="H26" s="56">
         <v>109.8</v>
       </c>
-      <c r="I26" s="63"/>
-[...1 lines deleted...]
-      <c r="K26" s="65">
+      <c r="I26" s="62"/>
+      <c r="J26" s="63"/>
+      <c r="K26" s="64">
         <v>108.7</v>
       </c>
-      <c r="L26" s="66"/>
-      <c r="M26" s="67"/>
+      <c r="L26" s="65"/>
+      <c r="M26" s="66"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" s="52">
+      <c r="A27" s="51">
         <v>2022</v>
       </c>
       <c r="B27" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="37"/>
       <c r="D27" s="38"/>
-      <c r="E27" s="54" t="s">
+      <c r="E27" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="F27" s="55"/>
-      <c r="G27" s="56"/>
+      <c r="F27" s="54"/>
+      <c r="G27" s="55"/>
       <c r="H27" s="42" t="s">
         <v>16</v>
       </c>
       <c r="I27" s="43"/>
       <c r="J27" s="44"/>
       <c r="K27" s="42" t="s">
         <v>17</v>
       </c>
       <c r="L27" s="43"/>
       <c r="M27" s="44"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" s="53"/>
-      <c r="B28" s="57">
+      <c r="A28" s="52"/>
+      <c r="B28" s="56">
         <v>112.7</v>
       </c>
-      <c r="C28" s="58"/>
-[...1 lines deleted...]
-      <c r="E28" s="60">
+      <c r="C28" s="57"/>
+      <c r="D28" s="58"/>
+      <c r="E28" s="59">
         <v>108.9</v>
       </c>
-      <c r="F28" s="61"/>
-[...1 lines deleted...]
-      <c r="H28" s="57">
+      <c r="F28" s="60"/>
+      <c r="G28" s="61"/>
+      <c r="H28" s="56">
         <v>105.8</v>
       </c>
-      <c r="I28" s="63"/>
-[...1 lines deleted...]
-      <c r="K28" s="65">
+      <c r="I28" s="62"/>
+      <c r="J28" s="63"/>
+      <c r="K28" s="64">
         <v>102.8</v>
       </c>
-      <c r="L28" s="66"/>
-      <c r="M28" s="67"/>
+      <c r="L28" s="65"/>
+      <c r="M28" s="66"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" s="52">
+      <c r="A29" s="51">
         <v>2023</v>
       </c>
       <c r="B29" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="37"/>
       <c r="D29" s="38"/>
-      <c r="E29" s="54" t="s">
+      <c r="E29" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="F29" s="55"/>
-      <c r="G29" s="56"/>
+      <c r="F29" s="54"/>
+      <c r="G29" s="55"/>
       <c r="H29" s="42" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="43"/>
       <c r="J29" s="44"/>
       <c r="K29" s="42" t="s">
         <v>17</v>
       </c>
       <c r="L29" s="43"/>
       <c r="M29" s="44"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="53"/>
-      <c r="B30" s="57">
+      <c r="A30" s="52"/>
+      <c r="B30" s="56">
         <v>99.4</v>
       </c>
-      <c r="C30" s="58"/>
-[...1 lines deleted...]
-      <c r="E30" s="60">
+      <c r="C30" s="57"/>
+      <c r="D30" s="58"/>
+      <c r="E30" s="59">
         <v>101.2</v>
       </c>
-      <c r="F30" s="61"/>
-[...1 lines deleted...]
-      <c r="H30" s="57">
+      <c r="F30" s="60"/>
+      <c r="G30" s="61"/>
+      <c r="H30" s="56">
         <v>103.5</v>
       </c>
-      <c r="I30" s="63"/>
-[...1 lines deleted...]
-      <c r="K30" s="65">
+      <c r="I30" s="62"/>
+      <c r="J30" s="63"/>
+      <c r="K30" s="64">
         <v>105.3</v>
       </c>
-      <c r="L30" s="66"/>
-      <c r="M30" s="67"/>
+      <c r="L30" s="65"/>
+      <c r="M30" s="66"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" s="52">
+      <c r="A31" s="51">
         <v>2024</v>
       </c>
       <c r="B31" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C31" s="37"/>
       <c r="D31" s="38"/>
-      <c r="E31" s="54" t="s">
+      <c r="E31" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="F31" s="55"/>
-      <c r="G31" s="56"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="55"/>
       <c r="H31" s="42" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="43"/>
       <c r="J31" s="44"/>
       <c r="K31" s="42" t="s">
         <v>17</v>
       </c>
       <c r="L31" s="43"/>
       <c r="M31" s="44"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" s="53"/>
-      <c r="B32" s="57">
+      <c r="A32" s="52"/>
+      <c r="B32" s="56">
         <v>102.7</v>
       </c>
-      <c r="C32" s="58"/>
-[...1 lines deleted...]
-      <c r="E32" s="60">
+      <c r="C32" s="57"/>
+      <c r="D32" s="58"/>
+      <c r="E32" s="59">
         <v>101.7</v>
       </c>
-      <c r="F32" s="61"/>
-[...1 lines deleted...]
-      <c r="H32" s="57">
+      <c r="F32" s="60"/>
+      <c r="G32" s="61"/>
+      <c r="H32" s="56">
         <v>102.7</v>
       </c>
-      <c r="I32" s="63"/>
-[...1 lines deleted...]
-      <c r="K32" s="65">
+      <c r="I32" s="62"/>
+      <c r="J32" s="63"/>
+      <c r="K32" s="64">
         <v>101.8</v>
       </c>
-      <c r="L32" s="66"/>
-      <c r="M32" s="67"/>
+      <c r="L32" s="65"/>
+      <c r="M32" s="66"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="52">
+      <c r="A33" s="51">
         <v>2025</v>
       </c>
       <c r="B33" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C33" s="37"/>
       <c r="D33" s="38"/>
-      <c r="E33" s="54" t="s">
+      <c r="E33" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="F33" s="55"/>
-      <c r="G33" s="56"/>
+      <c r="F33" s="54"/>
+      <c r="G33" s="55"/>
       <c r="H33" s="42" t="s">
         <v>16</v>
       </c>
       <c r="I33" s="43"/>
       <c r="J33" s="44"/>
       <c r="K33" s="42" t="s">
         <v>17</v>
       </c>
       <c r="L33" s="43"/>
       <c r="M33" s="44"/>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" s="53"/>
-      <c r="B34" s="57">
+      <c r="A34" s="52"/>
+      <c r="B34" s="56">
         <v>101.2</v>
       </c>
-      <c r="C34" s="58"/>
-[...1 lines deleted...]
-      <c r="E34" s="60">
+      <c r="C34" s="57"/>
+      <c r="D34" s="58"/>
+      <c r="E34" s="59">
         <v>100</v>
       </c>
-      <c r="F34" s="61"/>
-[...1 lines deleted...]
-      <c r="H34" s="57">
+      <c r="F34" s="60"/>
+      <c r="G34" s="61"/>
+      <c r="H34" s="56">
         <v>98</v>
       </c>
-      <c r="I34" s="63"/>
-[...1 lines deleted...]
-      <c r="K34" s="65">
+      <c r="I34" s="62"/>
+      <c r="J34" s="63"/>
+      <c r="K34" s="64">
         <v>96.8</v>
       </c>
-      <c r="L34" s="66"/>
-      <c r="M34" s="67"/>
+      <c r="L34" s="65"/>
+      <c r="M34" s="66"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" s="1"/>
-[...11 lines deleted...]
-      <c r="M35" s="3"/>
+      <c r="A35" s="51">
+        <v>2026</v>
+      </c>
+      <c r="B35" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="37"/>
+      <c r="D35" s="38"/>
+      <c r="E35" s="53" t="s">
+        <v>15</v>
+      </c>
+      <c r="F35" s="54"/>
+      <c r="G35" s="55"/>
+      <c r="H35" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="I35" s="43"/>
+      <c r="J35" s="44"/>
+      <c r="K35" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="L35" s="43"/>
+      <c r="M35" s="44"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="H36" s="51" t="s">
+      <c r="A36" s="52"/>
+      <c r="B36" s="56">
+        <v>97.7</v>
+      </c>
+      <c r="C36" s="57"/>
+      <c r="D36" s="58"/>
+      <c r="E36" s="59"/>
+      <c r="F36" s="60"/>
+      <c r="G36" s="61"/>
+      <c r="H36" s="56"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="63"/>
+      <c r="K36" s="64"/>
+      <c r="L36" s="65"/>
+      <c r="M36" s="66"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="1"/>
+      <c r="B37" s="6"/>
+      <c r="C37" s="23"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="24"/>
+      <c r="F37" s="25"/>
+      <c r="G37" s="25"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="2"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="1"/>
+      <c r="B38" s="6"/>
+      <c r="C38" s="23"/>
+      <c r="D38" s="23"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="25"/>
+      <c r="H38" s="6"/>
+      <c r="I38" s="6"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="2"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="1"/>
+      <c r="B39" s="6"/>
+      <c r="C39" s="23"/>
+      <c r="D39" s="23"/>
+      <c r="E39" s="24"/>
+      <c r="F39" s="25"/>
+      <c r="G39" s="25"/>
+      <c r="H39" s="6"/>
+      <c r="I39" s="6"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="2"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="H40" s="68" t="s">
         <v>18</v>
       </c>
-      <c r="I36" s="51"/>
-[...7 lines deleted...]
-      <c r="B37" s="10" t="s">
+      <c r="I40" s="68"/>
+      <c r="J40" s="68"/>
+      <c r="K40" s="68"/>
+      <c r="L40" s="68"/>
+      <c r="M40" s="68"/>
+    </row>
+    <row r="41" spans="1:13" ht="27" customHeight="1">
+      <c r="A41" s="10"/>
+      <c r="B41" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="C37" s="10" t="s">
+      <c r="C41" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="D37" s="10" t="s">
+      <c r="D41" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="E37" s="10" t="s">
+      <c r="E41" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="F37" s="10" t="s">
+      <c r="F41" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="G37" s="10" t="s">
+      <c r="G41" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="H37" s="10" t="s">
+      <c r="H41" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="I37" s="10" t="s">
+      <c r="I41" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="J37" s="10" t="s">
+      <c r="J41" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="K37" s="10" t="s">
+      <c r="K41" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="L37" s="10" t="s">
+      <c r="L41" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="M37" s="10" t="s">
+      <c r="M41" s="10" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="38" spans="1:13">
-      <c r="A38" s="9">
+    <row r="42" spans="1:13">
+      <c r="A42" s="9">
         <v>2007</v>
-      </c>
-[...154 lines deleted...]
-        <v>2011</v>
       </c>
       <c r="B42" s="17"/>
       <c r="C42" s="12">
-        <v>107.8</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>116.5</v>
+      </c>
+      <c r="D42" s="12">
+        <v>120</v>
       </c>
       <c r="E42" s="12">
-        <v>107.2</v>
+        <v>120</v>
       </c>
       <c r="F42" s="12">
-        <v>106.6</v>
+        <v>120.1</v>
       </c>
       <c r="G42" s="12">
-        <v>105</v>
+        <v>119.9</v>
       </c>
       <c r="H42" s="12">
-        <v>104.7</v>
+        <v>120.2</v>
       </c>
       <c r="I42" s="12">
-        <v>104.8</v>
+        <v>119.9</v>
       </c>
       <c r="J42" s="12">
-        <v>105.5</v>
+        <v>119.5</v>
       </c>
       <c r="K42" s="12">
-        <v>105.5</v>
-[...5 lines deleted...]
-        <v>107.2</v>
+        <v>118.4</v>
+      </c>
+      <c r="L42" s="12">
+        <v>117.3</v>
+      </c>
+      <c r="M42" s="12">
+        <v>117.8</v>
       </c>
     </row>
     <row r="43" spans="1:13">
-      <c r="A43" s="11">
-        <v>2012</v>
+      <c r="A43" s="9">
+        <v>2008</v>
       </c>
       <c r="B43" s="17"/>
-      <c r="C43" s="17">
-[...9 lines deleted...]
-        <v>111.7</v>
+      <c r="C43" s="12">
+        <v>100.5</v>
+      </c>
+      <c r="D43" s="12">
+        <v>98.7</v>
+      </c>
+      <c r="E43" s="12">
+        <v>98.6</v>
+      </c>
+      <c r="F43" s="12">
+        <v>98.6</v>
       </c>
       <c r="G43" s="12">
-        <v>112</v>
-[...17 lines deleted...]
-        <v>106.9</v>
+        <v>99.2</v>
+      </c>
+      <c r="H43" s="12">
+        <v>98.9</v>
+      </c>
+      <c r="I43" s="12">
+        <v>98.7</v>
+      </c>
+      <c r="J43" s="12">
+        <v>98.9</v>
+      </c>
+      <c r="K43" s="12">
+        <v>99</v>
+      </c>
+      <c r="L43" s="12">
+        <v>99.1</v>
+      </c>
+      <c r="M43" s="12">
+        <v>97.5</v>
       </c>
     </row>
     <row r="44" spans="1:13">
-      <c r="A44" s="11">
-[...34 lines deleted...]
-        <v>101.6</v>
+      <c r="A44" s="14">
+        <v>2009</v>
+      </c>
+      <c r="B44" s="26"/>
+      <c r="C44" s="12">
+        <v>103.7</v>
+      </c>
+      <c r="D44" s="16">
+        <v>103.9</v>
+      </c>
+      <c r="E44" s="12">
+        <v>103.8</v>
+      </c>
+      <c r="F44" s="12">
+        <v>103.2</v>
+      </c>
+      <c r="G44" s="12">
+        <v>103.2</v>
+      </c>
+      <c r="H44" s="12">
+        <v>103.2</v>
+      </c>
+      <c r="I44" s="12">
+        <v>102.9</v>
+      </c>
+      <c r="J44" s="12">
+        <v>102.6</v>
+      </c>
+      <c r="K44" s="12">
+        <v>102.4</v>
+      </c>
+      <c r="L44" s="12">
+        <v>102.7</v>
+      </c>
+      <c r="M44" s="16">
+        <v>103.8</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="11">
-        <v>2014</v>
-[...8 lines deleted...]
-      <c r="E45" s="22">
+        <v>2010</v>
+      </c>
+      <c r="B45" s="17"/>
+      <c r="C45" s="12">
+        <v>100.6</v>
+      </c>
+      <c r="D45" s="16">
+        <v>100.9</v>
+      </c>
+      <c r="E45" s="12">
         <v>102.7</v>
       </c>
-      <c r="F45" s="17">
-[...21 lines deleted...]
-        <v>103.9</v>
+      <c r="F45" s="12">
+        <v>103.7</v>
+      </c>
+      <c r="G45" s="12">
+        <v>105</v>
+      </c>
+      <c r="H45" s="12">
+        <v>105.9</v>
+      </c>
+      <c r="I45" s="12">
+        <v>106.8</v>
+      </c>
+      <c r="J45" s="12">
+        <v>106.8</v>
+      </c>
+      <c r="K45" s="12">
+        <v>107.6</v>
+      </c>
+      <c r="L45" s="19">
+        <v>107.5</v>
+      </c>
+      <c r="M45" s="16">
+        <v>107</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="11">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="B46" s="17"/>
-      <c r="C46" s="17"/>
-[...4 lines deleted...]
-      <c r="F46" s="17"/>
+      <c r="C46" s="12">
+        <v>107.8</v>
+      </c>
+      <c r="D46" s="16">
+        <v>109</v>
+      </c>
+      <c r="E46" s="12">
+        <v>107.2</v>
+      </c>
+      <c r="F46" s="12">
+        <v>106.6</v>
+      </c>
       <c r="G46" s="12">
-        <v>100</v>
-[...9 lines deleted...]
-        <v>97.6</v>
+        <v>105</v>
+      </c>
+      <c r="H46" s="12">
+        <v>104.7</v>
+      </c>
+      <c r="I46" s="12">
+        <v>104.8</v>
+      </c>
+      <c r="J46" s="12">
+        <v>105.5</v>
+      </c>
+      <c r="K46" s="12">
+        <v>105.5</v>
+      </c>
+      <c r="L46" s="19">
+        <v>106.1</v>
+      </c>
+      <c r="M46" s="19">
+        <v>107.2</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="11">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="B47" s="17"/>
-      <c r="C47" s="17"/>
-[...4 lines deleted...]
-      <c r="F47" s="17"/>
+      <c r="C47" s="17">
+        <v>112.9</v>
+      </c>
+      <c r="D47" s="17">
+        <v>111.5</v>
+      </c>
+      <c r="E47" s="17">
+        <v>111.5</v>
+      </c>
+      <c r="F47" s="17">
+        <v>111.7</v>
+      </c>
       <c r="G47" s="12">
-        <v>98.2</v>
-[...2 lines deleted...]
-      <c r="I47" s="17"/>
+        <v>112</v>
+      </c>
+      <c r="H47" s="17">
+        <v>111.7</v>
+      </c>
+      <c r="I47" s="17">
+        <v>111.1</v>
+      </c>
       <c r="J47" s="17">
-        <v>97.5</v>
-[...2 lines deleted...]
-      <c r="L47" s="17"/>
+        <v>109.6</v>
+      </c>
+      <c r="K47" s="17">
+        <v>108.9</v>
+      </c>
+      <c r="L47" s="17">
+        <v>108.4</v>
+      </c>
       <c r="M47" s="17">
-        <v>99.1</v>
+        <v>106.9</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="11">
-        <v>2017</v>
-[...19 lines deleted...]
-        <v>97.9</v>
+        <v>2013</v>
+      </c>
+      <c r="B48" s="11"/>
+      <c r="C48" s="20">
+        <v>100.2</v>
+      </c>
+      <c r="D48" s="13">
+        <v>100.9</v>
+      </c>
+      <c r="E48" s="13">
+        <v>101</v>
+      </c>
+      <c r="F48" s="13">
+        <v>101</v>
+      </c>
+      <c r="G48" s="13">
+        <v>100.5</v>
+      </c>
+      <c r="H48" s="13">
+        <v>100.5</v>
+      </c>
+      <c r="I48" s="13">
+        <v>100.4</v>
+      </c>
+      <c r="J48" s="13">
+        <v>100.9</v>
+      </c>
+      <c r="K48" s="13">
+        <v>100.8</v>
+      </c>
+      <c r="L48" s="13">
+        <v>100.9</v>
+      </c>
+      <c r="M48" s="13">
+        <v>101.6</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="11">
-        <v>2018</v>
-[...12 lines deleted...]
-      <c r="I49" s="17"/>
+        <v>2014</v>
+      </c>
+      <c r="B49" s="11"/>
+      <c r="C49" s="17">
+        <v>101.1</v>
+      </c>
+      <c r="D49" s="21">
+        <v>101.9</v>
+      </c>
+      <c r="E49" s="22">
+        <v>102.7</v>
+      </c>
+      <c r="F49" s="17">
+        <v>103.4</v>
+      </c>
+      <c r="G49" s="13">
+        <v>104.1</v>
+      </c>
+      <c r="H49" s="17">
+        <v>104.2</v>
+      </c>
+      <c r="I49" s="17">
+        <v>103.9</v>
+      </c>
       <c r="J49" s="17">
-        <v>102.4</v>
-[...2 lines deleted...]
-      <c r="L49" s="17"/>
+        <v>103.8</v>
+      </c>
+      <c r="K49" s="13">
+        <v>103.8</v>
+      </c>
+      <c r="L49" s="13">
+        <v>103.8</v>
+      </c>
       <c r="M49" s="17">
-        <v>102.3</v>
+        <v>103.9</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="11">
-        <v>2019</v>
+        <v>2015</v>
       </c>
       <c r="B50" s="17"/>
       <c r="C50" s="17"/>
       <c r="D50" s="21">
-        <v>105.2</v>
+        <v>102.7</v>
       </c>
       <c r="E50" s="19"/>
       <c r="F50" s="17"/>
-      <c r="G50" s="27">
-        <v>107.4</v>
+      <c r="G50" s="12">
+        <v>100</v>
       </c>
       <c r="H50" s="17"/>
       <c r="I50" s="17"/>
-      <c r="J50" s="27">
-        <v>108.9</v>
+      <c r="J50" s="17">
+        <v>99.4</v>
       </c>
       <c r="K50" s="17"/>
       <c r="L50" s="17"/>
       <c r="M50" s="17">
-        <v>108.5</v>
+        <v>97.6</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="11">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="B51" s="17"/>
       <c r="C51" s="17"/>
       <c r="D51" s="21">
-        <v>112.2</v>
+        <v>97.3</v>
       </c>
       <c r="E51" s="19"/>
       <c r="F51" s="17"/>
-      <c r="G51" s="27">
-        <v>109.3</v>
+      <c r="G51" s="12">
+        <v>98.2</v>
       </c>
       <c r="H51" s="17"/>
       <c r="I51" s="17"/>
-      <c r="J51" s="27">
-        <v>106</v>
+      <c r="J51" s="17">
+        <v>97.5</v>
       </c>
       <c r="K51" s="17"/>
       <c r="L51" s="17"/>
       <c r="M51" s="17">
-        <v>107.3</v>
+        <v>99.1</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="11">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="B52" s="17"/>
       <c r="C52" s="17"/>
-      <c r="D52" s="27">
-        <v>107.4</v>
+      <c r="D52" s="21">
+        <v>98</v>
       </c>
       <c r="E52" s="19"/>
       <c r="F52" s="17"/>
       <c r="G52" s="27">
-        <v>108.8</v>
+        <v>97.6</v>
       </c>
       <c r="H52" s="17"/>
       <c r="I52" s="17"/>
-      <c r="J52" s="27">
-        <v>108.8</v>
+      <c r="J52" s="17">
+        <v>97.9</v>
       </c>
       <c r="K52" s="17"/>
       <c r="L52" s="17"/>
       <c r="M52" s="17">
-        <v>108.3</v>
+        <v>97.9</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="11">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="B53" s="17"/>
       <c r="C53" s="17"/>
-      <c r="D53" s="28">
-[...2 lines deleted...]
-      <c r="E53" s="19"/>
+      <c r="D53" s="12">
+        <v>102</v>
+      </c>
+      <c r="E53" s="17"/>
       <c r="F53" s="17"/>
-      <c r="G53" s="27">
-        <v>110.9</v>
+      <c r="G53" s="17">
+        <v>101.8</v>
       </c>
       <c r="H53" s="17"/>
       <c r="I53" s="17"/>
-      <c r="J53" s="27">
-        <v>109.4</v>
+      <c r="J53" s="17">
+        <v>102.4</v>
       </c>
       <c r="K53" s="17"/>
       <c r="L53" s="17"/>
       <c r="M53" s="17">
-        <v>107.7</v>
+        <v>102.3</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="11">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="B54" s="17"/>
       <c r="C54" s="17"/>
-      <c r="D54" s="28">
-        <v>99.4</v>
+      <c r="D54" s="21">
+        <v>105.2</v>
       </c>
       <c r="E54" s="19"/>
       <c r="F54" s="17"/>
       <c r="G54" s="27">
-        <v>100.2</v>
+        <v>107.4</v>
       </c>
       <c r="H54" s="17"/>
       <c r="I54" s="17"/>
       <c r="J54" s="27">
-        <v>100.9</v>
+        <v>108.9</v>
       </c>
       <c r="K54" s="17"/>
       <c r="L54" s="17"/>
-      <c r="M54" s="27">
-        <v>102.3</v>
+      <c r="M54" s="17">
+        <v>108.5</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="11">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="B55" s="17"/>
       <c r="C55" s="17"/>
-      <c r="D55" s="27">
-        <v>102.7</v>
+      <c r="D55" s="21">
+        <v>112.2</v>
       </c>
       <c r="E55" s="19"/>
       <c r="F55" s="17"/>
       <c r="G55" s="27">
-        <v>102.4</v>
+        <v>109.3</v>
       </c>
       <c r="H55" s="17"/>
       <c r="I55" s="17"/>
       <c r="J55" s="27">
-        <v>102.9</v>
+        <v>106</v>
       </c>
       <c r="K55" s="17"/>
       <c r="L55" s="17"/>
-      <c r="M55" s="27">
-        <v>102.7</v>
+      <c r="M55" s="17">
+        <v>107.3</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="11">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="B56" s="17"/>
       <c r="C56" s="17"/>
       <c r="D56" s="27">
-        <v>101.2</v>
+        <v>107.4</v>
       </c>
       <c r="E56" s="19"/>
       <c r="F56" s="17"/>
       <c r="G56" s="27">
-        <v>100.5</v>
+        <v>108.8</v>
       </c>
       <c r="H56" s="17"/>
       <c r="I56" s="17"/>
       <c r="J56" s="27">
-        <v>99.6</v>
+        <v>108.8</v>
       </c>
       <c r="K56" s="17"/>
       <c r="L56" s="17"/>
-      <c r="M56" s="27">
-        <v>98.6</v>
+      <c r="M56" s="17">
+        <v>108.3</v>
       </c>
     </row>
     <row r="57" spans="1:13">
-      <c r="A57" s="29"/>
-[...11 lines deleted...]
-      <c r="M57" s="2"/>
+      <c r="A57" s="11">
+        <v>2022</v>
+      </c>
+      <c r="B57" s="17"/>
+      <c r="C57" s="17"/>
+      <c r="D57" s="28">
+        <v>112.7</v>
+      </c>
+      <c r="E57" s="19"/>
+      <c r="F57" s="17"/>
+      <c r="G57" s="27">
+        <v>110.9</v>
+      </c>
+      <c r="H57" s="17"/>
+      <c r="I57" s="17"/>
+      <c r="J57" s="27">
+        <v>109.4</v>
+      </c>
+      <c r="K57" s="17"/>
+      <c r="L57" s="17"/>
+      <c r="M57" s="17">
+        <v>107.7</v>
+      </c>
     </row>
     <row r="58" spans="1:13">
-      <c r="M58" s="32" t="s">
-        <v>30</v>
+      <c r="A58" s="11">
+        <v>2023</v>
+      </c>
+      <c r="B58" s="17"/>
+      <c r="C58" s="17"/>
+      <c r="D58" s="28">
+        <v>99.4</v>
+      </c>
+      <c r="E58" s="19"/>
+      <c r="F58" s="17"/>
+      <c r="G58" s="27">
+        <v>100.2</v>
+      </c>
+      <c r="H58" s="17"/>
+      <c r="I58" s="17"/>
+      <c r="J58" s="27">
+        <v>100.9</v>
+      </c>
+      <c r="K58" s="17"/>
+      <c r="L58" s="17"/>
+      <c r="M58" s="27">
+        <v>102.3</v>
       </c>
     </row>
     <row r="59" spans="1:13">
-      <c r="A59" s="9"/>
-[...34 lines deleted...]
-        <v>13</v>
+      <c r="A59" s="11">
+        <v>2024</v>
+      </c>
+      <c r="B59" s="17"/>
+      <c r="C59" s="17"/>
+      <c r="D59" s="27">
+        <v>102.7</v>
+      </c>
+      <c r="E59" s="19"/>
+      <c r="F59" s="17"/>
+      <c r="G59" s="27">
+        <v>102.4</v>
+      </c>
+      <c r="H59" s="17"/>
+      <c r="I59" s="17"/>
+      <c r="J59" s="27">
+        <v>102.9</v>
+      </c>
+      <c r="K59" s="17"/>
+      <c r="L59" s="17"/>
+      <c r="M59" s="27">
+        <v>102.7</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="11">
-        <v>2007</v>
-[...35 lines deleted...]
-        <v>121.8</v>
+        <v>2025</v>
+      </c>
+      <c r="B60" s="17"/>
+      <c r="C60" s="17"/>
+      <c r="D60" s="27">
+        <v>101.2</v>
+      </c>
+      <c r="E60" s="19"/>
+      <c r="F60" s="17"/>
+      <c r="G60" s="27">
+        <v>100.5</v>
+      </c>
+      <c r="H60" s="17"/>
+      <c r="I60" s="17"/>
+      <c r="J60" s="27">
+        <v>99.6</v>
+      </c>
+      <c r="K60" s="17"/>
+      <c r="L60" s="17"/>
+      <c r="M60" s="27">
+        <v>98.6</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="11">
-        <v>2008</v>
-[...36 lines deleted...]
-      </c>
+        <v>2026</v>
+      </c>
+      <c r="B61" s="17"/>
+      <c r="C61" s="17"/>
+      <c r="D61" s="27">
+        <v>97.7</v>
+      </c>
+      <c r="E61" s="19"/>
+      <c r="F61" s="17"/>
+      <c r="G61" s="27"/>
+      <c r="H61" s="17"/>
+      <c r="I61" s="17"/>
+      <c r="J61" s="27"/>
+      <c r="K61" s="17"/>
+      <c r="L61" s="17"/>
+      <c r="M61" s="27"/>
     </row>
     <row r="62" spans="1:13">
-      <c r="A62" s="33">
-[...37 lines deleted...]
-      </c>
+      <c r="A62" s="29"/>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="31"/>
+      <c r="E62" s="4"/>
+      <c r="F62" s="2"/>
+      <c r="G62" s="31"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2"/>
+      <c r="J62" s="31"/>
+      <c r="K62" s="2"/>
+      <c r="L62" s="2"/>
+      <c r="M62" s="31"/>
     </row>
     <row r="63" spans="1:13">
-      <c r="A63" s="11">
-[...37 lines deleted...]
-      </c>
+      <c r="A63" s="29"/>
+      <c r="B63" s="2"/>
+      <c r="C63" s="2"/>
+      <c r="D63" s="30"/>
+      <c r="E63" s="4"/>
+      <c r="F63" s="2"/>
+      <c r="G63" s="31"/>
+      <c r="H63" s="2"/>
+      <c r="I63" s="2"/>
+      <c r="J63" s="2"/>
+      <c r="K63" s="2"/>
+      <c r="L63" s="2"/>
+      <c r="M63" s="2"/>
     </row>
     <row r="64" spans="1:13">
-      <c r="A64" s="11">
-[...36 lines deleted...]
-        <v>129.4</v>
+      <c r="M64" s="32" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="65" spans="1:13">
-      <c r="A65" s="11">
-[...36 lines deleted...]
-        <v>125.6</v>
+      <c r="A65" s="9"/>
+      <c r="B65" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="C65" s="10" t="s">
+        <v>3</v>
+      </c>
+      <c r="D65" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="E65" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F65" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="G65" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="H65" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="I65" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J65" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="K65" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="L65" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="M65" s="10" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="11">
+        <v>2007</v>
+      </c>
+      <c r="B66" s="12">
+        <v>84.4</v>
+      </c>
+      <c r="C66" s="12">
+        <v>99.2</v>
+      </c>
+      <c r="D66" s="12">
+        <v>110.6</v>
+      </c>
+      <c r="E66" s="12">
+        <v>96.5</v>
+      </c>
+      <c r="F66" s="12">
+        <v>100.6</v>
+      </c>
+      <c r="G66" s="12">
+        <v>102.8</v>
+      </c>
+      <c r="H66" s="13">
+        <v>102.3</v>
+      </c>
+      <c r="I66" s="12">
+        <v>100.8</v>
+      </c>
+      <c r="J66" s="12">
+        <v>95.6</v>
+      </c>
+      <c r="K66" s="12">
+        <v>97.8</v>
+      </c>
+      <c r="L66" s="12">
+        <v>97</v>
+      </c>
+      <c r="M66" s="12">
+        <v>121.8</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13">
+      <c r="A67" s="11">
+        <v>2008</v>
+      </c>
+      <c r="B67" s="13">
+        <v>80.5</v>
+      </c>
+      <c r="C67" s="12">
+        <v>99.5</v>
+      </c>
+      <c r="D67" s="12">
+        <v>106.7</v>
+      </c>
+      <c r="E67" s="12">
+        <v>97.9</v>
+      </c>
+      <c r="F67" s="12">
+        <v>101.4</v>
+      </c>
+      <c r="G67" s="12">
+        <v>105</v>
+      </c>
+      <c r="H67" s="13">
+        <v>99.5</v>
+      </c>
+      <c r="I67" s="12">
+        <v>99.3</v>
+      </c>
+      <c r="J67" s="12">
+        <v>98.1</v>
+      </c>
+      <c r="K67" s="12">
+        <v>98</v>
+      </c>
+      <c r="L67" s="12">
+        <v>96.3</v>
+      </c>
+      <c r="M67" s="12">
+        <v>122.1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13">
+      <c r="A68" s="33">
+        <v>2009</v>
+      </c>
+      <c r="B68" s="15">
+        <v>83.9</v>
+      </c>
+      <c r="C68" s="15">
+        <v>99.9</v>
+      </c>
+      <c r="D68" s="16">
+        <v>105.9</v>
+      </c>
+      <c r="E68" s="15">
+        <v>97.3</v>
+      </c>
+      <c r="F68" s="15">
+        <v>99.7</v>
+      </c>
+      <c r="G68" s="15">
+        <v>105.6</v>
+      </c>
+      <c r="H68" s="15">
+        <v>100.9</v>
+      </c>
+      <c r="I68" s="15">
+        <v>98.2</v>
+      </c>
+      <c r="J68" s="15">
+        <v>97.8</v>
+      </c>
+      <c r="K68" s="15">
+        <v>99.3</v>
+      </c>
+      <c r="L68" s="15">
+        <v>99.1</v>
+      </c>
+      <c r="M68" s="15">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13">
+      <c r="A69" s="11">
+        <v>2010</v>
+      </c>
+      <c r="B69" s="17">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="C69" s="17">
+        <v>98.6</v>
+      </c>
+      <c r="D69" s="18">
+        <v>108.2</v>
+      </c>
+      <c r="E69" s="17">
+        <v>103.4</v>
+      </c>
+      <c r="F69" s="17">
+        <v>98.9</v>
+      </c>
+      <c r="G69" s="17">
+        <v>108.4</v>
+      </c>
+      <c r="H69" s="12">
+        <v>101</v>
+      </c>
+      <c r="I69" s="17">
+        <v>98.2</v>
+      </c>
+      <c r="J69" s="12">
+        <v>97</v>
+      </c>
+      <c r="K69" s="17">
+        <v>97.8</v>
+      </c>
+      <c r="L69" s="19">
+        <v>98.7</v>
+      </c>
+      <c r="M69" s="18">
+        <v>124.8</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13">
+      <c r="A70" s="11">
+        <v>2011</v>
+      </c>
+      <c r="B70" s="17">
+        <v>78.3</v>
+      </c>
+      <c r="C70" s="17">
+        <v>99.3</v>
+      </c>
+      <c r="D70" s="18">
+        <v>111.5</v>
+      </c>
+      <c r="E70" s="17">
+        <v>94.7</v>
+      </c>
+      <c r="F70" s="17">
+        <v>100.5</v>
+      </c>
+      <c r="G70" s="17">
+        <v>104.7</v>
+      </c>
+      <c r="H70" s="12">
+        <v>104.8</v>
+      </c>
+      <c r="I70" s="17">
+        <v>99.8</v>
+      </c>
+      <c r="J70" s="15">
+        <v>98.4</v>
+      </c>
+      <c r="K70" s="17">
+        <v>98.8</v>
+      </c>
+      <c r="L70" s="19">
+        <v>100.3</v>
+      </c>
+      <c r="M70" s="19">
+        <v>129.4</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13">
+      <c r="A71" s="11">
+        <v>2012</v>
+      </c>
+      <c r="B71" s="17">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="C71" s="17">
+        <v>99.8</v>
+      </c>
+      <c r="D71" s="17">
+        <v>108.6</v>
+      </c>
+      <c r="E71" s="17">
+        <v>96.3</v>
+      </c>
+      <c r="F71" s="17">
+        <v>100.7</v>
+      </c>
+      <c r="G71" s="17">
+        <v>105.7</v>
+      </c>
+      <c r="H71" s="17">
+        <v>101.3</v>
+      </c>
+      <c r="I71" s="17">
+        <v>97.8</v>
+      </c>
+      <c r="J71" s="17">
+        <v>94.9</v>
+      </c>
+      <c r="K71" s="17">
+        <v>98.4</v>
+      </c>
+      <c r="L71" s="17">
+        <v>101.3</v>
+      </c>
+      <c r="M71" s="17">
+        <v>125.6</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13">
+      <c r="A72" s="11">
         <v>2013</v>
       </c>
-      <c r="B66" s="17">
+      <c r="B72" s="17">
         <v>77.099999999999994</v>
       </c>
-      <c r="C66" s="20">
+      <c r="C72" s="20">
         <v>98.8</v>
       </c>
-      <c r="D66" s="13">
+      <c r="D72" s="13">
         <v>110</v>
       </c>
-      <c r="E66" s="13">
+      <c r="E72" s="13">
         <v>96.5</v>
       </c>
-      <c r="F66" s="13">
+      <c r="F72" s="13">
         <v>100.7</v>
       </c>
-      <c r="G66" s="13">
+      <c r="G72" s="13">
         <v>103.2</v>
       </c>
-      <c r="H66" s="13">
+      <c r="H72" s="13">
         <v>102.4</v>
       </c>
-      <c r="I66" s="13">
+      <c r="I72" s="13">
         <v>97.3</v>
       </c>
-      <c r="J66" s="13">
+      <c r="J72" s="13">
         <v>96.1</v>
       </c>
-      <c r="K66" s="13">
+      <c r="K72" s="13">
         <v>99.7</v>
       </c>
-      <c r="L66" s="13">
+      <c r="L72" s="13">
         <v>100.8</v>
       </c>
-      <c r="M66" s="13">
+      <c r="M72" s="13">
         <v>126.8</v>
       </c>
     </row>
-    <row r="67" spans="1:13">
-      <c r="A67" s="33">
+    <row r="73" spans="1:13">
+      <c r="A73" s="33">
         <v>2014</v>
       </c>
-      <c r="B67" s="26">
+      <c r="B73" s="26">
         <v>75.900000000000006</v>
       </c>
-      <c r="C67" s="26">
+      <c r="C73" s="26">
         <v>98.6</v>
       </c>
-      <c r="D67" s="21">
+      <c r="D73" s="21">
         <v>110.2</v>
       </c>
-      <c r="E67" s="22">
+      <c r="E73" s="22">
         <v>99.5</v>
       </c>
-      <c r="F67" s="26">
+      <c r="F73" s="26">
         <v>102.4</v>
       </c>
-      <c r="G67" s="26">
+      <c r="G73" s="26">
         <v>103.3</v>
       </c>
-      <c r="H67" s="26">
+      <c r="H73" s="26">
         <v>100.8</v>
       </c>
-      <c r="I67" s="26">
+      <c r="I73" s="26">
         <v>96.3</v>
       </c>
-      <c r="J67" s="15">
+      <c r="J73" s="15">
         <v>97</v>
       </c>
-      <c r="K67" s="26">
+      <c r="K73" s="26">
         <v>99.7</v>
       </c>
-      <c r="L67" s="26">
+      <c r="L73" s="26">
         <v>99.6</v>
       </c>
-      <c r="M67" s="26">
+      <c r="M73" s="26">
         <v>129.1</v>
       </c>
-    </row>
-[...142 lines deleted...]
-      <c r="M73" s="50"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="34">
-        <v>2018</v>
+        <v>2015</v>
       </c>
       <c r="B74" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="37"/>
       <c r="D74" s="38"/>
       <c r="E74" s="39" t="s">
         <v>15</v>
       </c>
       <c r="F74" s="40"/>
       <c r="G74" s="41"/>
       <c r="H74" s="39" t="s">
         <v>16</v>
       </c>
       <c r="I74" s="40"/>
       <c r="J74" s="41"/>
       <c r="K74" s="42" t="s">
         <v>17</v>
       </c>
       <c r="L74" s="43"/>
       <c r="M74" s="44"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" s="35"/>
       <c r="B75" s="48">
-        <v>91.3</v>
+        <v>89.3</v>
       </c>
       <c r="C75" s="49"/>
       <c r="D75" s="50"/>
       <c r="E75" s="48">
-        <v>105.5</v>
+        <v>104.3</v>
       </c>
       <c r="F75" s="49"/>
       <c r="G75" s="50"/>
-      <c r="H75" s="45">
-[...3 lines deleted...]
-      <c r="J75" s="47"/>
+      <c r="H75" s="48">
+        <v>99.6</v>
+      </c>
+      <c r="I75" s="49"/>
+      <c r="J75" s="50"/>
       <c r="K75" s="48">
-        <v>107.2</v>
+        <v>100.1</v>
       </c>
       <c r="L75" s="49"/>
       <c r="M75" s="50"/>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="34">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="B76" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C76" s="37"/>
       <c r="D76" s="38"/>
       <c r="E76" s="39" t="s">
         <v>15</v>
       </c>
       <c r="F76" s="40"/>
       <c r="G76" s="41"/>
       <c r="H76" s="39" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="40"/>
       <c r="J76" s="41"/>
       <c r="K76" s="42" t="s">
         <v>17</v>
       </c>
       <c r="L76" s="43"/>
       <c r="M76" s="44"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" s="35"/>
       <c r="B77" s="48">
-        <v>94.2</v>
+        <v>93.6</v>
       </c>
       <c r="C77" s="49"/>
       <c r="D77" s="50"/>
       <c r="E77" s="48">
-        <v>109.2</v>
+        <v>106.1</v>
       </c>
       <c r="F77" s="49"/>
       <c r="G77" s="50"/>
-      <c r="H77" s="45">
-[...8 lines deleted...]
-      <c r="M77" s="47"/>
+      <c r="H77" s="48">
+        <v>97.2</v>
+      </c>
+      <c r="I77" s="49"/>
+      <c r="J77" s="50"/>
+      <c r="K77" s="48">
+        <v>107.5</v>
+      </c>
+      <c r="L77" s="49"/>
+      <c r="M77" s="50"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" s="34">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="B78" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C78" s="37"/>
       <c r="D78" s="38"/>
       <c r="E78" s="39" t="s">
         <v>15</v>
       </c>
       <c r="F78" s="40"/>
       <c r="G78" s="41"/>
       <c r="H78" s="39" t="s">
         <v>16</v>
       </c>
       <c r="I78" s="40"/>
       <c r="J78" s="41"/>
       <c r="K78" s="42" t="s">
         <v>17</v>
       </c>
       <c r="L78" s="43"/>
       <c r="M78" s="44"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" s="35"/>
       <c r="B79" s="48">
-        <v>96.2</v>
+        <v>88.4</v>
       </c>
       <c r="C79" s="49"/>
       <c r="D79" s="50"/>
       <c r="E79" s="48">
-        <v>103.5</v>
+        <v>105.2</v>
       </c>
       <c r="F79" s="49"/>
       <c r="G79" s="50"/>
       <c r="H79" s="45">
-        <v>95.5</v>
+        <v>98</v>
       </c>
       <c r="I79" s="46"/>
       <c r="J79" s="47"/>
-      <c r="K79" s="45">
-[...3 lines deleted...]
-      <c r="M79" s="47"/>
+      <c r="K79" s="48">
+        <v>108.3</v>
+      </c>
+      <c r="L79" s="49"/>
+      <c r="M79" s="50"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="34">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="B80" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C80" s="37"/>
       <c r="D80" s="38"/>
       <c r="E80" s="39" t="s">
         <v>15</v>
       </c>
       <c r="F80" s="40"/>
       <c r="G80" s="41"/>
       <c r="H80" s="39" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="40"/>
       <c r="J80" s="41"/>
       <c r="K80" s="42" t="s">
         <v>17</v>
       </c>
       <c r="L80" s="43"/>
       <c r="M80" s="44"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" s="35"/>
-      <c r="B81" s="45">
-[...3 lines deleted...]
-      <c r="D81" s="47"/>
+      <c r="B81" s="48">
+        <v>91.3</v>
+      </c>
+      <c r="C81" s="49"/>
+      <c r="D81" s="50"/>
       <c r="E81" s="48">
-        <v>106.5</v>
+        <v>105.5</v>
       </c>
       <c r="F81" s="49"/>
       <c r="G81" s="50"/>
       <c r="H81" s="45">
-        <v>94.9</v>
+        <v>98.9</v>
       </c>
       <c r="I81" s="46"/>
       <c r="J81" s="47"/>
-      <c r="K81" s="45">
-[...3 lines deleted...]
-      <c r="M81" s="47"/>
+      <c r="K81" s="48">
+        <v>107.2</v>
+      </c>
+      <c r="L81" s="49"/>
+      <c r="M81" s="50"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="34">
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="B82" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="37"/>
       <c r="D82" s="38"/>
       <c r="E82" s="39" t="s">
         <v>15</v>
       </c>
       <c r="F82" s="40"/>
       <c r="G82" s="41"/>
       <c r="H82" s="39" t="s">
         <v>16</v>
       </c>
       <c r="I82" s="40"/>
       <c r="J82" s="41"/>
       <c r="K82" s="42" t="s">
         <v>17</v>
       </c>
       <c r="L82" s="43"/>
       <c r="M82" s="44"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" s="35"/>
-      <c r="B83" s="45">
-[...3 lines deleted...]
-      <c r="D83" s="47"/>
+      <c r="B83" s="48">
+        <v>94.2</v>
+      </c>
+      <c r="C83" s="49"/>
+      <c r="D83" s="50"/>
       <c r="E83" s="48">
-        <v>102.9</v>
+        <v>109.2</v>
       </c>
       <c r="F83" s="49"/>
       <c r="G83" s="50"/>
       <c r="H83" s="45">
-        <v>92.2</v>
+        <v>101.8</v>
       </c>
       <c r="I83" s="46"/>
       <c r="J83" s="47"/>
       <c r="K83" s="45">
-        <v>107.9</v>
+        <v>105</v>
       </c>
       <c r="L83" s="46"/>
       <c r="M83" s="47"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" s="34">
-        <v>2023</v>
+        <v>2020</v>
       </c>
       <c r="B84" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C84" s="37"/>
       <c r="D84" s="38"/>
       <c r="E84" s="39" t="s">
         <v>15</v>
       </c>
       <c r="F84" s="40"/>
       <c r="G84" s="41"/>
       <c r="H84" s="39" t="s">
         <v>16</v>
       </c>
       <c r="I84" s="40"/>
       <c r="J84" s="41"/>
       <c r="K84" s="42" t="s">
         <v>17</v>
       </c>
       <c r="L84" s="43"/>
       <c r="M84" s="44"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" s="35"/>
-      <c r="B85" s="45">
-[...3 lines deleted...]
-      <c r="D85" s="47"/>
+      <c r="B85" s="48">
+        <v>96.2</v>
+      </c>
+      <c r="C85" s="49"/>
+      <c r="D85" s="50"/>
       <c r="E85" s="48">
-        <v>104.7</v>
+        <v>103.5</v>
       </c>
       <c r="F85" s="49"/>
       <c r="G85" s="50"/>
       <c r="H85" s="45">
-        <v>94.3</v>
+        <v>95.5</v>
       </c>
       <c r="I85" s="46"/>
       <c r="J85" s="47"/>
       <c r="K85" s="45">
-        <v>109.9</v>
+        <v>112.1</v>
       </c>
       <c r="L85" s="46"/>
       <c r="M85" s="47"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="34">
-        <v>2024</v>
+        <v>2021</v>
       </c>
       <c r="B86" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="37"/>
       <c r="D86" s="38"/>
       <c r="E86" s="39" t="s">
         <v>15</v>
       </c>
       <c r="F86" s="40"/>
       <c r="G86" s="41"/>
       <c r="H86" s="39" t="s">
         <v>16</v>
       </c>
       <c r="I86" s="40"/>
       <c r="J86" s="41"/>
       <c r="K86" s="42" t="s">
         <v>17</v>
       </c>
       <c r="L86" s="43"/>
       <c r="M86" s="44"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" s="35"/>
       <c r="B87" s="45">
-        <v>94.6</v>
+        <v>97</v>
       </c>
       <c r="C87" s="46"/>
       <c r="D87" s="47"/>
       <c r="E87" s="48">
-        <v>103.7</v>
+        <v>106.5</v>
       </c>
       <c r="F87" s="49"/>
       <c r="G87" s="50"/>
       <c r="H87" s="45">
-        <v>95.3</v>
+        <v>94.9</v>
       </c>
       <c r="I87" s="46"/>
       <c r="J87" s="47"/>
       <c r="K87" s="45">
-        <v>108.9</v>
+        <v>111.1</v>
       </c>
       <c r="L87" s="46"/>
       <c r="M87" s="47"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="34">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="B88" s="36" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="37"/>
       <c r="D88" s="38"/>
       <c r="E88" s="39" t="s">
         <v>15</v>
       </c>
       <c r="F88" s="40"/>
       <c r="G88" s="41"/>
       <c r="H88" s="39" t="s">
         <v>16</v>
       </c>
       <c r="I88" s="40"/>
       <c r="J88" s="41"/>
       <c r="K88" s="42" t="s">
         <v>17</v>
       </c>
       <c r="L88" s="43"/>
       <c r="M88" s="44"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" s="35"/>
       <c r="B89" s="45">
-        <v>94</v>
+        <v>100.5</v>
       </c>
       <c r="C89" s="46"/>
       <c r="D89" s="47"/>
       <c r="E89" s="48">
-        <v>102.4</v>
+        <v>102.9</v>
       </c>
       <c r="F89" s="49"/>
       <c r="G89" s="50"/>
       <c r="H89" s="45">
-        <v>93.3</v>
+        <v>92.2</v>
       </c>
       <c r="I89" s="46"/>
       <c r="J89" s="47"/>
       <c r="K89" s="45">
-        <v>107.6</v>
+        <v>107.9</v>
       </c>
       <c r="L89" s="46"/>
       <c r="M89" s="47"/>
     </row>
+    <row r="90" spans="1:13">
+      <c r="A90" s="34">
+        <v>2023</v>
+      </c>
+      <c r="B90" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C90" s="37"/>
+      <c r="D90" s="38"/>
+      <c r="E90" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="F90" s="40"/>
+      <c r="G90" s="41"/>
+      <c r="H90" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="I90" s="40"/>
+      <c r="J90" s="41"/>
+      <c r="K90" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="L90" s="43"/>
+      <c r="M90" s="44"/>
+    </row>
+    <row r="91" spans="1:13">
+      <c r="A91" s="35"/>
+      <c r="B91" s="45">
+        <v>97.2</v>
+      </c>
+      <c r="C91" s="46"/>
+      <c r="D91" s="47"/>
+      <c r="E91" s="48">
+        <v>104.7</v>
+      </c>
+      <c r="F91" s="49"/>
+      <c r="G91" s="50"/>
+      <c r="H91" s="45">
+        <v>94.3</v>
+      </c>
+      <c r="I91" s="46"/>
+      <c r="J91" s="47"/>
+      <c r="K91" s="45">
+        <v>109.9</v>
+      </c>
+      <c r="L91" s="46"/>
+      <c r="M91" s="47"/>
+    </row>
+    <row r="92" spans="1:13">
+      <c r="A92" s="34">
+        <v>2024</v>
+      </c>
+      <c r="B92" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C92" s="37"/>
+      <c r="D92" s="38"/>
+      <c r="E92" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="F92" s="40"/>
+      <c r="G92" s="41"/>
+      <c r="H92" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="I92" s="40"/>
+      <c r="J92" s="41"/>
+      <c r="K92" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="L92" s="43"/>
+      <c r="M92" s="44"/>
+    </row>
+    <row r="93" spans="1:13">
+      <c r="A93" s="35"/>
+      <c r="B93" s="45">
+        <v>94.6</v>
+      </c>
+      <c r="C93" s="46"/>
+      <c r="D93" s="47"/>
+      <c r="E93" s="48">
+        <v>103.7</v>
+      </c>
+      <c r="F93" s="49"/>
+      <c r="G93" s="50"/>
+      <c r="H93" s="45">
+        <v>95.3</v>
+      </c>
+      <c r="I93" s="46"/>
+      <c r="J93" s="47"/>
+      <c r="K93" s="45">
+        <v>108.9</v>
+      </c>
+      <c r="L93" s="46"/>
+      <c r="M93" s="47"/>
+    </row>
+    <row r="94" spans="1:13">
+      <c r="A94" s="34">
+        <v>2025</v>
+      </c>
+      <c r="B94" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C94" s="37"/>
+      <c r="D94" s="38"/>
+      <c r="E94" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="F94" s="40"/>
+      <c r="G94" s="41"/>
+      <c r="H94" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="I94" s="40"/>
+      <c r="J94" s="41"/>
+      <c r="K94" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="L94" s="43"/>
+      <c r="M94" s="44"/>
+    </row>
+    <row r="95" spans="1:13">
+      <c r="A95" s="35"/>
+      <c r="B95" s="45">
+        <v>94</v>
+      </c>
+      <c r="C95" s="46"/>
+      <c r="D95" s="47"/>
+      <c r="E95" s="48">
+        <v>102.4</v>
+      </c>
+      <c r="F95" s="49"/>
+      <c r="G95" s="50"/>
+      <c r="H95" s="45">
+        <v>93.3</v>
+      </c>
+      <c r="I95" s="46"/>
+      <c r="J95" s="47"/>
+      <c r="K95" s="45">
+        <v>107.6</v>
+      </c>
+      <c r="L95" s="46"/>
+      <c r="M95" s="47"/>
+    </row>
+    <row r="96" spans="1:13">
+      <c r="A96" s="34">
+        <v>2026</v>
+      </c>
+      <c r="B96" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C96" s="37"/>
+      <c r="D96" s="38"/>
+      <c r="E96" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="F96" s="40"/>
+      <c r="G96" s="41"/>
+      <c r="H96" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="I96" s="40"/>
+      <c r="J96" s="41"/>
+      <c r="K96" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="L96" s="43"/>
+      <c r="M96" s="44"/>
+    </row>
+    <row r="97" spans="1:13">
+      <c r="A97" s="35"/>
+      <c r="B97" s="45">
+        <v>94.8</v>
+      </c>
+      <c r="C97" s="46"/>
+      <c r="D97" s="47"/>
+      <c r="E97" s="48"/>
+      <c r="F97" s="49"/>
+      <c r="G97" s="50"/>
+      <c r="H97" s="45"/>
+      <c r="I97" s="46"/>
+      <c r="J97" s="47"/>
+      <c r="K97" s="45"/>
+      <c r="L97" s="46"/>
+      <c r="M97" s="47"/>
+    </row>
   </sheetData>
-  <mergeCells count="201">
+  <mergeCells count="219">
+    <mergeCell ref="A96:A97"/>
+    <mergeCell ref="B96:D96"/>
+    <mergeCell ref="E96:G96"/>
+    <mergeCell ref="H96:J96"/>
+    <mergeCell ref="K96:M96"/>
+    <mergeCell ref="B97:D97"/>
+    <mergeCell ref="E97:G97"/>
+    <mergeCell ref="H97:J97"/>
+    <mergeCell ref="K97:M97"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="E35:G35"/>
+    <mergeCell ref="H35:J35"/>
+    <mergeCell ref="K35:M35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="E36:G36"/>
+    <mergeCell ref="H36:J36"/>
+    <mergeCell ref="K36:M36"/>
+    <mergeCell ref="A90:A91"/>
+    <mergeCell ref="B90:D90"/>
+    <mergeCell ref="E90:G90"/>
+    <mergeCell ref="H90:J90"/>
+    <mergeCell ref="K90:M90"/>
+    <mergeCell ref="B91:D91"/>
+    <mergeCell ref="E91:G91"/>
+    <mergeCell ref="H91:J91"/>
+    <mergeCell ref="K91:M91"/>
     <mergeCell ref="A88:A89"/>
     <mergeCell ref="B88:D88"/>
     <mergeCell ref="E88:G88"/>
     <mergeCell ref="H88:J88"/>
     <mergeCell ref="K88:M88"/>
     <mergeCell ref="B89:D89"/>
     <mergeCell ref="E89:G89"/>
     <mergeCell ref="H89:J89"/>
     <mergeCell ref="K89:M89"/>
-    <mergeCell ref="A33:A34"/>
-[...7 lines deleted...]
-    <mergeCell ref="K34:M34"/>
     <mergeCell ref="A86:A87"/>
     <mergeCell ref="B86:D86"/>
     <mergeCell ref="E86:G86"/>
     <mergeCell ref="H86:J86"/>
     <mergeCell ref="K86:M86"/>
     <mergeCell ref="B87:D87"/>
     <mergeCell ref="E87:G87"/>
     <mergeCell ref="H87:J87"/>
     <mergeCell ref="K87:M87"/>
-    <mergeCell ref="A31:A32"/>
-[...7 lines deleted...]
-    <mergeCell ref="K32:M32"/>
+    <mergeCell ref="A84:A85"/>
+    <mergeCell ref="B84:D84"/>
+    <mergeCell ref="E84:G84"/>
+    <mergeCell ref="H84:J84"/>
+    <mergeCell ref="K84:M84"/>
+    <mergeCell ref="B85:D85"/>
+    <mergeCell ref="E85:G85"/>
+    <mergeCell ref="H85:J85"/>
+    <mergeCell ref="K85:M85"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="B82:D82"/>
+    <mergeCell ref="E82:G82"/>
+    <mergeCell ref="H82:J82"/>
+    <mergeCell ref="K82:M82"/>
+    <mergeCell ref="B83:D83"/>
+    <mergeCell ref="E83:G83"/>
+    <mergeCell ref="H83:J83"/>
+    <mergeCell ref="K83:M83"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:D80"/>
+    <mergeCell ref="E80:G80"/>
+    <mergeCell ref="H80:J80"/>
+    <mergeCell ref="K80:M80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="B78:D78"/>
+    <mergeCell ref="E78:G78"/>
+    <mergeCell ref="H78:J78"/>
+    <mergeCell ref="K78:M78"/>
+    <mergeCell ref="B79:D79"/>
+    <mergeCell ref="E79:G79"/>
+    <mergeCell ref="H79:J79"/>
+    <mergeCell ref="K79:M79"/>
+    <mergeCell ref="A76:A77"/>
+    <mergeCell ref="B76:D76"/>
+    <mergeCell ref="E76:G76"/>
+    <mergeCell ref="H76:J76"/>
+    <mergeCell ref="K76:M76"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="E77:G77"/>
+    <mergeCell ref="H77:J77"/>
+    <mergeCell ref="K77:M77"/>
+    <mergeCell ref="H40:M40"/>
+    <mergeCell ref="A74:A75"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="E74:G74"/>
+    <mergeCell ref="H74:J74"/>
+    <mergeCell ref="K74:M74"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="E75:G75"/>
+    <mergeCell ref="H75:J75"/>
+    <mergeCell ref="K75:M75"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="H29:J29"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="H30:J30"/>
+    <mergeCell ref="K30:M30"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="E27:G27"/>
+    <mergeCell ref="H27:J27"/>
+    <mergeCell ref="K27:M27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="E28:G28"/>
+    <mergeCell ref="H28:J28"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="E25:G25"/>
+    <mergeCell ref="H25:J25"/>
+    <mergeCell ref="K25:M25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="H26:J26"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="E23:G23"/>
+    <mergeCell ref="H23:J23"/>
+    <mergeCell ref="K23:M23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="E24:G24"/>
+    <mergeCell ref="H24:J24"/>
+    <mergeCell ref="K24:M24"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="E21:G21"/>
+    <mergeCell ref="H21:J21"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="E22:G22"/>
+    <mergeCell ref="H22:J22"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="E19:G19"/>
+    <mergeCell ref="H19:J19"/>
+    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="E20:G20"/>
+    <mergeCell ref="H20:J20"/>
+    <mergeCell ref="K20:M20"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="E17:G17"/>
+    <mergeCell ref="H17:J17"/>
+    <mergeCell ref="K17:M17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="E18:G18"/>
+    <mergeCell ref="H18:J18"/>
+    <mergeCell ref="K18:M18"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="H15:J15"/>
+    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="H16:J16"/>
+    <mergeCell ref="K16:M16"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="H3:M3"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="E13:G13"/>
     <mergeCell ref="H13:J13"/>
     <mergeCell ref="K13:M13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="E14:G14"/>
     <mergeCell ref="H14:J14"/>
     <mergeCell ref="K14:M14"/>
-    <mergeCell ref="A15:A16"/>
-[...152 lines deleted...]
-    <mergeCell ref="K85:M85"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="E31:G31"/>
+    <mergeCell ref="H31:J31"/>
+    <mergeCell ref="K31:M31"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="E32:G32"/>
+    <mergeCell ref="H32:J32"/>
+    <mergeCell ref="K32:M32"/>
+    <mergeCell ref="A92:A93"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
+    <mergeCell ref="B93:D93"/>
+    <mergeCell ref="E93:G93"/>
+    <mergeCell ref="H93:J93"/>
+    <mergeCell ref="K93:M93"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="E33:G33"/>
+    <mergeCell ref="H33:J33"/>
+    <mergeCell ref="K33:M33"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="E34:G34"/>
+    <mergeCell ref="H34:J34"/>
+    <mergeCell ref="K34:M34"/>
+    <mergeCell ref="A94:A95"/>
+    <mergeCell ref="B94:D94"/>
+    <mergeCell ref="E94:G94"/>
+    <mergeCell ref="H94:J94"/>
+    <mergeCell ref="K94:M94"/>
+    <mergeCell ref="B95:D95"/>
+    <mergeCell ref="E95:G95"/>
+    <mergeCell ref="H95:J95"/>
+    <mergeCell ref="K95:M95"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>