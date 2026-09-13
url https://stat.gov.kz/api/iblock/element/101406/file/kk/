--- v1 (2026-05-26)
+++ v2 (2026-09-13)
@@ -3,63 +3,63 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="165" windowWidth="14805" windowHeight="7950"/>
+    <workbookView xWindow="240" yWindow="165" windowWidth="14805" windowHeight="7950" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Лист3" sheetId="3" r:id="rId3"/>
+    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="122211"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="73">
   <si>
     <t>Нақты жалақы индексі</t>
   </si>
   <si>
     <t xml:space="preserve">                                            өткен жылдың айына/тоқсанына сәйкес, %</t>
   </si>
   <si>
     <t>Қаңтар</t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
   </si>
   <si>
     <t>Сәуір</t>
   </si>
   <si>
     <t>Мамыр</t>
   </si>
   <si>
     <t>Маусым</t>
   </si>
   <si>
@@ -108,91 +108,273 @@
     <t>Қаңтар-Мамыр</t>
   </si>
   <si>
     <t>Қаңтар-Маусым</t>
   </si>
   <si>
     <t>Қаңтар-Шілде</t>
   </si>
   <si>
     <t>Қаңтар-Тамыз</t>
   </si>
   <si>
     <t>Қаңтар-Қыркүйек</t>
   </si>
   <si>
     <t>Қаңтар-Қазан</t>
   </si>
   <si>
     <t>Қаңтар-Қараша</t>
   </si>
   <si>
     <t>Қаңтар-Желтоқсан</t>
   </si>
   <si>
     <t>өткен айға/тоқсанға сәйкес, %</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Теңге</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2007 бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Қызметкерлердің орташа айлық жалақысын есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>1-Т "Еңбек бойынша есеп" (кезеңділігі - тоқсандық)</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Еңбек және тұрмыс деңгейі статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Ахметқали Гүлнұр Ахметқалиқызы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7172749781</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gul.akhmetkali@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Нақты жалақы индексі </t>
+  </si>
+  <si>
+    <t>Нақты жалақы индексі – бағаның өзгеруін ескере отырып базистік кезеңмен салыстырғанда есепті кезеңдегі атаулы жалақының өзгеруін сипаттайтын салыстырмалы көрсеткіш.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/api/iblock/element/338092/file/kk/
+</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702976</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
@@ -257,55 +439,60 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
@@ -355,50 +542,120 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -459,52 +716,54 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -766,59 +1025,356 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gul.akhmetkali@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702976" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/338092/file/kk/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B29"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="37.28515625" style="34" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="34" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="34"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="59"/>
+      <c r="B1" s="59"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="36">
+        <v>25210103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="37" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="37" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="37" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="38" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="41" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="42"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="44" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="13.5" customHeight="1">
+      <c r="A14" s="46" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" s="58" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="44" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="47" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="48">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="35" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="48">
+        <v>46337</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="40" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="38" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="49" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="50" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="51"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="51"/>
+      <c r="B23" s="51"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="51"/>
+      <c r="B24" s="51"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="51"/>
+      <c r="B25" s="51"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="51"/>
+      <c r="B26" s="51"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="51"/>
+      <c r="B27" s="51"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="51"/>
+      <c r="B28" s="51"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="52"/>
+      <c r="B29" s="52"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D40" sqref="D40"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="34" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="34" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="34" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="34"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="53"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="54" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="54" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="54" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="54" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="54" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="54"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="55" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="54"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="54"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="56" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" s="57"/>
+      <c r="D20" s="57"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Q73" sqref="Q73"/>
+      <selection activeCell="S36" sqref="S36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="6.42578125" style="7" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="7"/>
     <col min="13" max="13" width="10.7109375" style="7" customWidth="1"/>
     <col min="14" max="268" width="9.140625" style="7"/>
     <col min="269" max="269" width="10.7109375" style="7" customWidth="1"/>
     <col min="270" max="524" width="9.140625" style="7"/>
     <col min="525" max="525" width="10.7109375" style="7" customWidth="1"/>
     <col min="526" max="780" width="9.140625" style="7"/>
     <col min="781" max="781" width="10.7109375" style="7" customWidth="1"/>
     <col min="782" max="1036" width="9.140625" style="7"/>
     <col min="1037" max="1037" width="10.7109375" style="7" customWidth="1"/>
     <col min="1038" max="1292" width="9.140625" style="7"/>
     <col min="1293" max="1293" width="10.7109375" style="7" customWidth="1"/>
     <col min="1294" max="1548" width="9.140625" style="7"/>
     <col min="1549" max="1549" width="10.7109375" style="7" customWidth="1"/>
     <col min="1550" max="1804" width="9.140625" style="7"/>
     <col min="1805" max="1805" width="10.7109375" style="7" customWidth="1"/>
     <col min="1806" max="2060" width="9.140625" style="7"/>
     <col min="2061" max="2061" width="10.7109375" style="7" customWidth="1"/>
     <col min="2062" max="2316" width="9.140625" style="7"/>
     <col min="2317" max="2317" width="10.7109375" style="7" customWidth="1"/>
@@ -927,76 +1483,76 @@
     <col min="15374" max="15628" width="9.140625" style="7"/>
     <col min="15629" max="15629" width="10.7109375" style="7" customWidth="1"/>
     <col min="15630" max="15884" width="9.140625" style="7"/>
     <col min="15885" max="15885" width="10.7109375" style="7" customWidth="1"/>
     <col min="15886" max="16140" width="9.140625" style="7"/>
     <col min="16141" max="16141" width="10.7109375" style="7" customWidth="1"/>
     <col min="16142" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="4"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
     </row>
     <row r="2" spans="1:13" ht="12.75">
-      <c r="A2" s="67" t="s">
+      <c r="A2" s="93" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="67"/>
-[...10 lines deleted...]
-      <c r="M2" s="67"/>
+      <c r="B2" s="93"/>
+      <c r="C2" s="93"/>
+      <c r="D2" s="93"/>
+      <c r="E2" s="93"/>
+      <c r="F2" s="93"/>
+      <c r="G2" s="93"/>
+      <c r="H2" s="93"/>
+      <c r="I2" s="93"/>
+      <c r="J2" s="93"/>
+      <c r="K2" s="93"/>
+      <c r="L2" s="93"/>
+      <c r="M2" s="93"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="8"/>
-      <c r="H3" s="68" t="s">
+      <c r="H3" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="I3" s="68"/>
-[...3 lines deleted...]
-      <c r="M3" s="68"/>
+      <c r="I3" s="94"/>
+      <c r="J3" s="94"/>
+      <c r="K3" s="94"/>
+      <c r="L3" s="94"/>
+      <c r="M3" s="94"/>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="9"/>
       <c r="B4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="10" t="s">
@@ -1322,673 +1878,675 @@
         <v>106</v>
       </c>
       <c r="G12" s="13">
         <v>106</v>
       </c>
       <c r="H12" s="17">
         <v>104.4</v>
       </c>
       <c r="I12" s="17">
         <v>103.3</v>
       </c>
       <c r="J12" s="17">
         <v>104.4</v>
       </c>
       <c r="K12" s="13">
         <v>104.3</v>
       </c>
       <c r="L12" s="13">
         <v>103.2</v>
       </c>
       <c r="M12" s="12">
         <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="51">
+      <c r="A13" s="77">
         <v>2015</v>
       </c>
-      <c r="B13" s="36" t="s">
+      <c r="B13" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="37"/>
-[...1 lines deleted...]
-      <c r="E13" s="53" t="s">
+      <c r="C13" s="63"/>
+      <c r="D13" s="64"/>
+      <c r="E13" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F13" s="54"/>
-[...1 lines deleted...]
-      <c r="H13" s="42" t="s">
+      <c r="F13" s="80"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I13" s="43"/>
-[...1 lines deleted...]
-      <c r="K13" s="42" t="s">
+      <c r="I13" s="69"/>
+      <c r="J13" s="70"/>
+      <c r="K13" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L13" s="43"/>
-      <c r="M13" s="44"/>
+      <c r="L13" s="69"/>
+      <c r="M13" s="70"/>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="52"/>
-      <c r="B14" s="69">
+      <c r="A14" s="78"/>
+      <c r="B14" s="95">
         <v>102.7</v>
       </c>
-      <c r="C14" s="65"/>
-[...1 lines deleted...]
-      <c r="E14" s="59">
+      <c r="C14" s="91"/>
+      <c r="D14" s="92"/>
+      <c r="E14" s="85">
         <v>98.6</v>
       </c>
-      <c r="F14" s="60"/>
-[...1 lines deleted...]
-      <c r="H14" s="64">
+      <c r="F14" s="86"/>
+      <c r="G14" s="87"/>
+      <c r="H14" s="90">
         <v>98.1</v>
       </c>
-      <c r="I14" s="70"/>
-[...1 lines deleted...]
-      <c r="K14" s="64">
+      <c r="I14" s="96"/>
+      <c r="J14" s="97"/>
+      <c r="K14" s="90">
         <v>92.8</v>
       </c>
-      <c r="L14" s="65"/>
-      <c r="M14" s="66"/>
+      <c r="L14" s="91"/>
+      <c r="M14" s="92"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="51">
+      <c r="A15" s="77">
         <v>2016</v>
       </c>
-      <c r="B15" s="36" t="s">
+      <c r="B15" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="37"/>
-[...1 lines deleted...]
-      <c r="E15" s="53" t="s">
+      <c r="C15" s="63"/>
+      <c r="D15" s="64"/>
+      <c r="E15" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F15" s="54"/>
-[...1 lines deleted...]
-      <c r="H15" s="42" t="s">
+      <c r="F15" s="80"/>
+      <c r="G15" s="81"/>
+      <c r="H15" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I15" s="43"/>
-[...1 lines deleted...]
-      <c r="K15" s="42" t="s">
+      <c r="I15" s="69"/>
+      <c r="J15" s="70"/>
+      <c r="K15" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L15" s="43"/>
-      <c r="M15" s="44"/>
+      <c r="L15" s="69"/>
+      <c r="M15" s="70"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="52"/>
-      <c r="B16" s="69">
+      <c r="A16" s="78"/>
+      <c r="B16" s="95">
         <v>97.3</v>
       </c>
-      <c r="C16" s="65"/>
-[...1 lines deleted...]
-      <c r="E16" s="59">
+      <c r="C16" s="91"/>
+      <c r="D16" s="92"/>
+      <c r="E16" s="85">
         <v>98.9</v>
       </c>
-      <c r="F16" s="60"/>
-[...1 lines deleted...]
-      <c r="H16" s="64">
+      <c r="F16" s="86"/>
+      <c r="G16" s="87"/>
+      <c r="H16" s="90">
         <v>96.7</v>
       </c>
-      <c r="I16" s="70"/>
-[...1 lines deleted...]
-      <c r="K16" s="64">
+      <c r="I16" s="96"/>
+      <c r="J16" s="97"/>
+      <c r="K16" s="90">
         <v>103.8</v>
       </c>
-      <c r="L16" s="65"/>
-      <c r="M16" s="66"/>
+      <c r="L16" s="91"/>
+      <c r="M16" s="92"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="51">
+      <c r="A17" s="77">
         <v>2017</v>
       </c>
-      <c r="B17" s="36" t="s">
+      <c r="B17" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="37"/>
-[...1 lines deleted...]
-      <c r="E17" s="53" t="s">
+      <c r="C17" s="63"/>
+      <c r="D17" s="64"/>
+      <c r="E17" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F17" s="54"/>
-[...1 lines deleted...]
-      <c r="H17" s="42" t="s">
+      <c r="F17" s="80"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I17" s="43"/>
-[...1 lines deleted...]
-      <c r="K17" s="42" t="s">
+      <c r="I17" s="69"/>
+      <c r="J17" s="70"/>
+      <c r="K17" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L17" s="43"/>
-      <c r="M17" s="44"/>
+      <c r="L17" s="69"/>
+      <c r="M17" s="70"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="52"/>
-      <c r="B18" s="56">
+      <c r="A18" s="78"/>
+      <c r="B18" s="82">
         <v>98</v>
       </c>
-      <c r="C18" s="57"/>
-[...1 lines deleted...]
-      <c r="E18" s="59">
+      <c r="C18" s="83"/>
+      <c r="D18" s="84"/>
+      <c r="E18" s="85">
         <v>97.1</v>
       </c>
-      <c r="F18" s="60"/>
-[...1 lines deleted...]
-      <c r="H18" s="56">
+      <c r="F18" s="86"/>
+      <c r="G18" s="87"/>
+      <c r="H18" s="82">
         <v>98</v>
       </c>
-      <c r="I18" s="62"/>
-[...1 lines deleted...]
-      <c r="K18" s="64">
+      <c r="I18" s="88"/>
+      <c r="J18" s="89"/>
+      <c r="K18" s="90">
         <v>98.6</v>
       </c>
-      <c r="L18" s="65"/>
-      <c r="M18" s="66"/>
+      <c r="L18" s="91"/>
+      <c r="M18" s="92"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="51">
+      <c r="A19" s="77">
         <v>2018</v>
       </c>
-      <c r="B19" s="36" t="s">
+      <c r="B19" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="37"/>
-[...1 lines deleted...]
-      <c r="E19" s="53" t="s">
+      <c r="C19" s="63"/>
+      <c r="D19" s="64"/>
+      <c r="E19" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F19" s="54"/>
-[...1 lines deleted...]
-      <c r="H19" s="42" t="s">
+      <c r="F19" s="80"/>
+      <c r="G19" s="81"/>
+      <c r="H19" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I19" s="43"/>
-[...1 lines deleted...]
-      <c r="K19" s="42" t="s">
+      <c r="I19" s="69"/>
+      <c r="J19" s="70"/>
+      <c r="K19" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L19" s="43"/>
-      <c r="M19" s="44"/>
+      <c r="L19" s="69"/>
+      <c r="M19" s="70"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="52"/>
-      <c r="B20" s="56">
+      <c r="A20" s="78"/>
+      <c r="B20" s="82">
         <v>102</v>
       </c>
-      <c r="C20" s="57"/>
-[...1 lines deleted...]
-      <c r="E20" s="59">
+      <c r="C20" s="83"/>
+      <c r="D20" s="84"/>
+      <c r="E20" s="85">
         <v>102.2</v>
       </c>
-      <c r="F20" s="60"/>
-[...1 lines deleted...]
-      <c r="H20" s="56">
+      <c r="F20" s="86"/>
+      <c r="G20" s="87"/>
+      <c r="H20" s="82">
         <v>103.1</v>
       </c>
-      <c r="I20" s="62"/>
-[...1 lines deleted...]
-      <c r="K20" s="64">
+      <c r="I20" s="88"/>
+      <c r="J20" s="89"/>
+      <c r="K20" s="90">
         <v>102.1</v>
       </c>
-      <c r="L20" s="65"/>
-      <c r="M20" s="66"/>
+      <c r="L20" s="91"/>
+      <c r="M20" s="92"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="51">
+      <c r="A21" s="77">
         <v>2019</v>
       </c>
-      <c r="B21" s="36" t="s">
+      <c r="B21" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="37"/>
-[...1 lines deleted...]
-      <c r="E21" s="53" t="s">
+      <c r="C21" s="63"/>
+      <c r="D21" s="64"/>
+      <c r="E21" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F21" s="54"/>
-[...1 lines deleted...]
-      <c r="H21" s="42" t="s">
+      <c r="F21" s="80"/>
+      <c r="G21" s="81"/>
+      <c r="H21" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I21" s="43"/>
-[...1 lines deleted...]
-      <c r="K21" s="42" t="s">
+      <c r="I21" s="69"/>
+      <c r="J21" s="70"/>
+      <c r="K21" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L21" s="43"/>
-      <c r="M21" s="44"/>
+      <c r="L21" s="69"/>
+      <c r="M21" s="70"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="52"/>
-      <c r="B22" s="56">
+      <c r="A22" s="78"/>
+      <c r="B22" s="82">
         <v>105.2</v>
       </c>
-      <c r="C22" s="57"/>
-[...1 lines deleted...]
-      <c r="E22" s="59">
+      <c r="C22" s="83"/>
+      <c r="D22" s="84"/>
+      <c r="E22" s="85">
         <v>108.9</v>
       </c>
-      <c r="F22" s="60"/>
-[...1 lines deleted...]
-      <c r="H22" s="56">
+      <c r="F22" s="86"/>
+      <c r="G22" s="87"/>
+      <c r="H22" s="82">
         <v>112</v>
       </c>
-      <c r="I22" s="62"/>
-[...1 lines deleted...]
-      <c r="K22" s="64">
+      <c r="I22" s="88"/>
+      <c r="J22" s="89"/>
+      <c r="K22" s="90">
         <v>109.9</v>
       </c>
-      <c r="L22" s="65"/>
-      <c r="M22" s="66"/>
+      <c r="L22" s="91"/>
+      <c r="M22" s="92"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="51">
+      <c r="A23" s="77">
         <v>2020</v>
       </c>
-      <c r="B23" s="36" t="s">
+      <c r="B23" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C23" s="37"/>
-[...1 lines deleted...]
-      <c r="E23" s="53" t="s">
+      <c r="C23" s="63"/>
+      <c r="D23" s="64"/>
+      <c r="E23" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F23" s="54"/>
-[...1 lines deleted...]
-      <c r="H23" s="42" t="s">
+      <c r="F23" s="80"/>
+      <c r="G23" s="81"/>
+      <c r="H23" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I23" s="43"/>
-[...1 lines deleted...]
-      <c r="K23" s="42" t="s">
+      <c r="I23" s="69"/>
+      <c r="J23" s="70"/>
+      <c r="K23" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L23" s="43"/>
-      <c r="M23" s="44"/>
+      <c r="L23" s="69"/>
+      <c r="M23" s="70"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="52"/>
-      <c r="B24" s="56">
+      <c r="A24" s="78"/>
+      <c r="B24" s="82">
         <v>112.2</v>
       </c>
-      <c r="C24" s="57"/>
-[...1 lines deleted...]
-      <c r="E24" s="59">
+      <c r="C24" s="83"/>
+      <c r="D24" s="84"/>
+      <c r="E24" s="85">
         <v>106.5</v>
       </c>
-      <c r="F24" s="60"/>
-[...1 lines deleted...]
-      <c r="H24" s="56">
+      <c r="F24" s="86"/>
+      <c r="G24" s="87"/>
+      <c r="H24" s="82">
         <v>99.9</v>
       </c>
-      <c r="I24" s="62"/>
-[...1 lines deleted...]
-      <c r="K24" s="64">
+      <c r="I24" s="88"/>
+      <c r="J24" s="89"/>
+      <c r="K24" s="90">
         <v>106.5</v>
       </c>
-      <c r="L24" s="65"/>
-      <c r="M24" s="66"/>
+      <c r="L24" s="91"/>
+      <c r="M24" s="92"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="51">
+      <c r="A25" s="77">
         <v>2021</v>
       </c>
-      <c r="B25" s="36" t="s">
+      <c r="B25" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C25" s="37"/>
-[...1 lines deleted...]
-      <c r="E25" s="53" t="s">
+      <c r="C25" s="63"/>
+      <c r="D25" s="64"/>
+      <c r="E25" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F25" s="54"/>
-[...1 lines deleted...]
-      <c r="H25" s="42" t="s">
+      <c r="F25" s="80"/>
+      <c r="G25" s="81"/>
+      <c r="H25" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I25" s="43"/>
-[...1 lines deleted...]
-      <c r="K25" s="42" t="s">
+      <c r="I25" s="69"/>
+      <c r="J25" s="70"/>
+      <c r="K25" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L25" s="43"/>
-      <c r="M25" s="44"/>
+      <c r="L25" s="69"/>
+      <c r="M25" s="70"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="52"/>
-      <c r="B26" s="56">
+      <c r="A26" s="78"/>
+      <c r="B26" s="82">
         <v>107.4</v>
       </c>
-      <c r="C26" s="57"/>
-[...1 lines deleted...]
-      <c r="E26" s="59">
+      <c r="C26" s="83"/>
+      <c r="D26" s="84"/>
+      <c r="E26" s="85">
         <v>110.4</v>
       </c>
-      <c r="F26" s="60"/>
-[...1 lines deleted...]
-      <c r="H26" s="56">
+      <c r="F26" s="86"/>
+      <c r="G26" s="87"/>
+      <c r="H26" s="82">
         <v>109.8</v>
       </c>
-      <c r="I26" s="62"/>
-[...1 lines deleted...]
-      <c r="K26" s="64">
+      <c r="I26" s="88"/>
+      <c r="J26" s="89"/>
+      <c r="K26" s="90">
         <v>108.7</v>
       </c>
-      <c r="L26" s="65"/>
-      <c r="M26" s="66"/>
+      <c r="L26" s="91"/>
+      <c r="M26" s="92"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" s="51">
+      <c r="A27" s="77">
         <v>2022</v>
       </c>
-      <c r="B27" s="36" t="s">
+      <c r="B27" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C27" s="37"/>
-[...1 lines deleted...]
-      <c r="E27" s="53" t="s">
+      <c r="C27" s="63"/>
+      <c r="D27" s="64"/>
+      <c r="E27" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F27" s="54"/>
-[...1 lines deleted...]
-      <c r="H27" s="42" t="s">
+      <c r="F27" s="80"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I27" s="43"/>
-[...1 lines deleted...]
-      <c r="K27" s="42" t="s">
+      <c r="I27" s="69"/>
+      <c r="J27" s="70"/>
+      <c r="K27" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L27" s="43"/>
-      <c r="M27" s="44"/>
+      <c r="L27" s="69"/>
+      <c r="M27" s="70"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" s="52"/>
-      <c r="B28" s="56">
+      <c r="A28" s="78"/>
+      <c r="B28" s="82">
         <v>112.7</v>
       </c>
-      <c r="C28" s="57"/>
-[...1 lines deleted...]
-      <c r="E28" s="59">
+      <c r="C28" s="83"/>
+      <c r="D28" s="84"/>
+      <c r="E28" s="85">
         <v>108.9</v>
       </c>
-      <c r="F28" s="60"/>
-[...1 lines deleted...]
-      <c r="H28" s="56">
+      <c r="F28" s="86"/>
+      <c r="G28" s="87"/>
+      <c r="H28" s="82">
         <v>105.8</v>
       </c>
-      <c r="I28" s="62"/>
-[...1 lines deleted...]
-      <c r="K28" s="64">
+      <c r="I28" s="88"/>
+      <c r="J28" s="89"/>
+      <c r="K28" s="90">
         <v>102.8</v>
       </c>
-      <c r="L28" s="65"/>
-      <c r="M28" s="66"/>
+      <c r="L28" s="91"/>
+      <c r="M28" s="92"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" s="51">
+      <c r="A29" s="77">
         <v>2023</v>
       </c>
-      <c r="B29" s="36" t="s">
+      <c r="B29" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C29" s="37"/>
-[...1 lines deleted...]
-      <c r="E29" s="53" t="s">
+      <c r="C29" s="63"/>
+      <c r="D29" s="64"/>
+      <c r="E29" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F29" s="54"/>
-[...1 lines deleted...]
-      <c r="H29" s="42" t="s">
+      <c r="F29" s="80"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I29" s="43"/>
-[...1 lines deleted...]
-      <c r="K29" s="42" t="s">
+      <c r="I29" s="69"/>
+      <c r="J29" s="70"/>
+      <c r="K29" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L29" s="43"/>
-      <c r="M29" s="44"/>
+      <c r="L29" s="69"/>
+      <c r="M29" s="70"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="52"/>
-      <c r="B30" s="56">
+      <c r="A30" s="78"/>
+      <c r="B30" s="82">
         <v>99.4</v>
       </c>
-      <c r="C30" s="57"/>
-[...1 lines deleted...]
-      <c r="E30" s="59">
+      <c r="C30" s="83"/>
+      <c r="D30" s="84"/>
+      <c r="E30" s="85">
         <v>101.2</v>
       </c>
-      <c r="F30" s="60"/>
-[...1 lines deleted...]
-      <c r="H30" s="56">
+      <c r="F30" s="86"/>
+      <c r="G30" s="87"/>
+      <c r="H30" s="82">
         <v>103.5</v>
       </c>
-      <c r="I30" s="62"/>
-[...1 lines deleted...]
-      <c r="K30" s="64">
+      <c r="I30" s="88"/>
+      <c r="J30" s="89"/>
+      <c r="K30" s="90">
         <v>105.3</v>
       </c>
-      <c r="L30" s="65"/>
-      <c r="M30" s="66"/>
+      <c r="L30" s="91"/>
+      <c r="M30" s="92"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" s="51">
+      <c r="A31" s="77">
         <v>2024</v>
       </c>
-      <c r="B31" s="36" t="s">
+      <c r="B31" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C31" s="37"/>
-[...1 lines deleted...]
-      <c r="E31" s="53" t="s">
+      <c r="C31" s="63"/>
+      <c r="D31" s="64"/>
+      <c r="E31" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F31" s="54"/>
-[...1 lines deleted...]
-      <c r="H31" s="42" t="s">
+      <c r="F31" s="80"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I31" s="43"/>
-[...1 lines deleted...]
-      <c r="K31" s="42" t="s">
+      <c r="I31" s="69"/>
+      <c r="J31" s="70"/>
+      <c r="K31" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L31" s="43"/>
-      <c r="M31" s="44"/>
+      <c r="L31" s="69"/>
+      <c r="M31" s="70"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" s="52"/>
-      <c r="B32" s="56">
+      <c r="A32" s="78"/>
+      <c r="B32" s="82">
         <v>102.7</v>
       </c>
-      <c r="C32" s="57"/>
-[...1 lines deleted...]
-      <c r="E32" s="59">
+      <c r="C32" s="83"/>
+      <c r="D32" s="84"/>
+      <c r="E32" s="85">
         <v>101.7</v>
       </c>
-      <c r="F32" s="60"/>
-[...1 lines deleted...]
-      <c r="H32" s="56">
+      <c r="F32" s="86"/>
+      <c r="G32" s="87"/>
+      <c r="H32" s="82">
         <v>102.7</v>
       </c>
-      <c r="I32" s="62"/>
-[...1 lines deleted...]
-      <c r="K32" s="64">
+      <c r="I32" s="88"/>
+      <c r="J32" s="89"/>
+      <c r="K32" s="90">
         <v>101.8</v>
       </c>
-      <c r="L32" s="65"/>
-      <c r="M32" s="66"/>
+      <c r="L32" s="91"/>
+      <c r="M32" s="92"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="51">
+      <c r="A33" s="77">
         <v>2025</v>
       </c>
-      <c r="B33" s="36" t="s">
+      <c r="B33" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C33" s="37"/>
-[...1 lines deleted...]
-      <c r="E33" s="53" t="s">
+      <c r="C33" s="63"/>
+      <c r="D33" s="64"/>
+      <c r="E33" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F33" s="54"/>
-[...1 lines deleted...]
-      <c r="H33" s="42" t="s">
+      <c r="F33" s="80"/>
+      <c r="G33" s="81"/>
+      <c r="H33" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I33" s="43"/>
-[...1 lines deleted...]
-      <c r="K33" s="42" t="s">
+      <c r="I33" s="69"/>
+      <c r="J33" s="70"/>
+      <c r="K33" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L33" s="43"/>
-      <c r="M33" s="44"/>
+      <c r="L33" s="69"/>
+      <c r="M33" s="70"/>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" s="52"/>
-      <c r="B34" s="56">
+      <c r="A34" s="78"/>
+      <c r="B34" s="82">
         <v>101.2</v>
       </c>
-      <c r="C34" s="57"/>
-[...1 lines deleted...]
-      <c r="E34" s="59">
+      <c r="C34" s="83"/>
+      <c r="D34" s="84"/>
+      <c r="E34" s="85">
         <v>100</v>
       </c>
-      <c r="F34" s="60"/>
-[...1 lines deleted...]
-      <c r="H34" s="56">
+      <c r="F34" s="86"/>
+      <c r="G34" s="87"/>
+      <c r="H34" s="82">
         <v>98</v>
       </c>
-      <c r="I34" s="62"/>
-[...1 lines deleted...]
-      <c r="K34" s="64">
+      <c r="I34" s="88"/>
+      <c r="J34" s="89"/>
+      <c r="K34" s="90">
         <v>96.8</v>
       </c>
-      <c r="L34" s="65"/>
-      <c r="M34" s="66"/>
+      <c r="L34" s="91"/>
+      <c r="M34" s="92"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" s="51">
+      <c r="A35" s="77">
         <v>2026</v>
       </c>
-      <c r="B35" s="36" t="s">
+      <c r="B35" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C35" s="37"/>
-[...1 lines deleted...]
-      <c r="E35" s="53" t="s">
+      <c r="C35" s="63"/>
+      <c r="D35" s="64"/>
+      <c r="E35" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F35" s="54"/>
-[...1 lines deleted...]
-      <c r="H35" s="42" t="s">
+      <c r="F35" s="80"/>
+      <c r="G35" s="81"/>
+      <c r="H35" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I35" s="43"/>
-[...1 lines deleted...]
-      <c r="K35" s="42" t="s">
+      <c r="I35" s="69"/>
+      <c r="J35" s="70"/>
+      <c r="K35" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L35" s="43"/>
-      <c r="M35" s="44"/>
+      <c r="L35" s="69"/>
+      <c r="M35" s="70"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" s="52"/>
-      <c r="B36" s="56">
+      <c r="A36" s="78"/>
+      <c r="B36" s="82">
         <v>97.7</v>
       </c>
-      <c r="C36" s="57"/>
-[...9 lines deleted...]
-      <c r="M36" s="66"/>
+      <c r="C36" s="83"/>
+      <c r="D36" s="84"/>
+      <c r="E36" s="85">
+        <v>98.2</v>
+      </c>
+      <c r="F36" s="86"/>
+      <c r="G36" s="87"/>
+      <c r="H36" s="82"/>
+      <c r="I36" s="88"/>
+      <c r="J36" s="89"/>
+      <c r="K36" s="90"/>
+      <c r="L36" s="91"/>
+      <c r="M36" s="92"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1"/>
       <c r="B37" s="6"/>
       <c r="C37" s="23"/>
       <c r="D37" s="23"/>
       <c r="E37" s="24"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="2"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="1"/>
       <c r="B38" s="6"/>
       <c r="C38" s="23"/>
       <c r="D38" s="23"/>
       <c r="E38" s="24"/>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="2"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="1"/>
       <c r="B39" s="6"/>
       <c r="C39" s="23"/>
       <c r="D39" s="23"/>
       <c r="E39" s="24"/>
       <c r="F39" s="25"/>
       <c r="G39" s="25"/>
       <c r="H39" s="6"/>
       <c r="I39" s="6"/>
       <c r="J39" s="6"/>
       <c r="K39" s="2"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
     </row>
     <row r="40" spans="1:13">
-      <c r="H40" s="68" t="s">
+      <c r="H40" s="94" t="s">
         <v>18</v>
       </c>
-      <c r="I40" s="68"/>
-[...3 lines deleted...]
-      <c r="M40" s="68"/>
+      <c r="I40" s="94"/>
+      <c r="J40" s="94"/>
+      <c r="K40" s="94"/>
+      <c r="L40" s="94"/>
+      <c r="M40" s="94"/>
     </row>
     <row r="41" spans="1:13" ht="27" customHeight="1">
       <c r="A41" s="10"/>
       <c r="B41" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>19</v>
       </c>
       <c r="D41" s="10" t="s">
         <v>20</v>
       </c>
       <c r="E41" s="10" t="s">
         <v>21</v>
       </c>
       <c r="F41" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G41" s="10" t="s">
         <v>23</v>
       </c>
       <c r="H41" s="10" t="s">
         <v>24</v>
       </c>
       <c r="I41" s="10" t="s">
@@ -2583,51 +3141,53 @@
       <c r="G60" s="27">
         <v>100.5</v>
       </c>
       <c r="H60" s="17"/>
       <c r="I60" s="17"/>
       <c r="J60" s="27">
         <v>99.6</v>
       </c>
       <c r="K60" s="17"/>
       <c r="L60" s="17"/>
       <c r="M60" s="27">
         <v>98.6</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" s="11">
         <v>2026</v>
       </c>
       <c r="B61" s="17"/>
       <c r="C61" s="17"/>
       <c r="D61" s="27">
         <v>97.7</v>
       </c>
       <c r="E61" s="19"/>
       <c r="F61" s="17"/>
-      <c r="G61" s="27"/>
+      <c r="G61" s="27">
+        <v>99.4</v>
+      </c>
       <c r="H61" s="17"/>
       <c r="I61" s="17"/>
       <c r="J61" s="27"/>
       <c r="K61" s="17"/>
       <c r="L61" s="17"/>
       <c r="M61" s="27"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="29"/>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
       <c r="D62" s="31"/>
       <c r="E62" s="4"/>
       <c r="F62" s="2"/>
       <c r="G62" s="31"/>
       <c r="H62" s="2"/>
       <c r="I62" s="2"/>
       <c r="J62" s="31"/>
       <c r="K62" s="2"/>
       <c r="L62" s="2"/>
       <c r="M62" s="31"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="29"/>
       <c r="B63" s="2"/>
@@ -2994,618 +3554,620 @@
         <v>102.4</v>
       </c>
       <c r="G73" s="26">
         <v>103.3</v>
       </c>
       <c r="H73" s="26">
         <v>100.8</v>
       </c>
       <c r="I73" s="26">
         <v>96.3</v>
       </c>
       <c r="J73" s="15">
         <v>97</v>
       </c>
       <c r="K73" s="26">
         <v>99.7</v>
       </c>
       <c r="L73" s="26">
         <v>99.6</v>
       </c>
       <c r="M73" s="26">
         <v>129.1</v>
       </c>
     </row>
     <row r="74" spans="1:13">
-      <c r="A74" s="34">
+      <c r="A74" s="60">
         <v>2015</v>
       </c>
-      <c r="B74" s="36" t="s">
+      <c r="B74" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C74" s="37"/>
-[...1 lines deleted...]
-      <c r="E74" s="39" t="s">
+      <c r="C74" s="63"/>
+      <c r="D74" s="64"/>
+      <c r="E74" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F74" s="40"/>
-[...1 lines deleted...]
-      <c r="H74" s="39" t="s">
+      <c r="F74" s="66"/>
+      <c r="G74" s="67"/>
+      <c r="H74" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I74" s="40"/>
-[...1 lines deleted...]
-      <c r="K74" s="42" t="s">
+      <c r="I74" s="66"/>
+      <c r="J74" s="67"/>
+      <c r="K74" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L74" s="43"/>
-      <c r="M74" s="44"/>
+      <c r="L74" s="69"/>
+      <c r="M74" s="70"/>
     </row>
     <row r="75" spans="1:13">
-      <c r="A75" s="35"/>
-      <c r="B75" s="48">
+      <c r="A75" s="61"/>
+      <c r="B75" s="74">
         <v>89.3</v>
       </c>
-      <c r="C75" s="49"/>
-[...1 lines deleted...]
-      <c r="E75" s="48">
+      <c r="C75" s="75"/>
+      <c r="D75" s="76"/>
+      <c r="E75" s="74">
         <v>104.3</v>
       </c>
-      <c r="F75" s="49"/>
-[...1 lines deleted...]
-      <c r="H75" s="48">
+      <c r="F75" s="75"/>
+      <c r="G75" s="76"/>
+      <c r="H75" s="74">
         <v>99.6</v>
       </c>
-      <c r="I75" s="49"/>
-[...1 lines deleted...]
-      <c r="K75" s="48">
+      <c r="I75" s="75"/>
+      <c r="J75" s="76"/>
+      <c r="K75" s="74">
         <v>100.1</v>
       </c>
-      <c r="L75" s="49"/>
-      <c r="M75" s="50"/>
+      <c r="L75" s="75"/>
+      <c r="M75" s="76"/>
     </row>
     <row r="76" spans="1:13">
-      <c r="A76" s="34">
+      <c r="A76" s="60">
         <v>2016</v>
       </c>
-      <c r="B76" s="36" t="s">
+      <c r="B76" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C76" s="37"/>
-[...1 lines deleted...]
-      <c r="E76" s="39" t="s">
+      <c r="C76" s="63"/>
+      <c r="D76" s="64"/>
+      <c r="E76" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F76" s="40"/>
-[...1 lines deleted...]
-      <c r="H76" s="39" t="s">
+      <c r="F76" s="66"/>
+      <c r="G76" s="67"/>
+      <c r="H76" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I76" s="40"/>
-[...1 lines deleted...]
-      <c r="K76" s="42" t="s">
+      <c r="I76" s="66"/>
+      <c r="J76" s="67"/>
+      <c r="K76" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L76" s="43"/>
-      <c r="M76" s="44"/>
+      <c r="L76" s="69"/>
+      <c r="M76" s="70"/>
     </row>
     <row r="77" spans="1:13">
-      <c r="A77" s="35"/>
-      <c r="B77" s="48">
+      <c r="A77" s="61"/>
+      <c r="B77" s="74">
         <v>93.6</v>
       </c>
-      <c r="C77" s="49"/>
-[...1 lines deleted...]
-      <c r="E77" s="48">
+      <c r="C77" s="75"/>
+      <c r="D77" s="76"/>
+      <c r="E77" s="74">
         <v>106.1</v>
       </c>
-      <c r="F77" s="49"/>
-[...1 lines deleted...]
-      <c r="H77" s="48">
+      <c r="F77" s="75"/>
+      <c r="G77" s="76"/>
+      <c r="H77" s="74">
         <v>97.2</v>
       </c>
-      <c r="I77" s="49"/>
-[...1 lines deleted...]
-      <c r="K77" s="48">
+      <c r="I77" s="75"/>
+      <c r="J77" s="76"/>
+      <c r="K77" s="74">
         <v>107.5</v>
       </c>
-      <c r="L77" s="49"/>
-      <c r="M77" s="50"/>
+      <c r="L77" s="75"/>
+      <c r="M77" s="76"/>
     </row>
     <row r="78" spans="1:13">
-      <c r="A78" s="34">
+      <c r="A78" s="60">
         <v>2017</v>
       </c>
-      <c r="B78" s="36" t="s">
+      <c r="B78" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C78" s="37"/>
-[...1 lines deleted...]
-      <c r="E78" s="39" t="s">
+      <c r="C78" s="63"/>
+      <c r="D78" s="64"/>
+      <c r="E78" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F78" s="40"/>
-[...1 lines deleted...]
-      <c r="H78" s="39" t="s">
+      <c r="F78" s="66"/>
+      <c r="G78" s="67"/>
+      <c r="H78" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I78" s="40"/>
-[...1 lines deleted...]
-      <c r="K78" s="42" t="s">
+      <c r="I78" s="66"/>
+      <c r="J78" s="67"/>
+      <c r="K78" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L78" s="43"/>
-      <c r="M78" s="44"/>
+      <c r="L78" s="69"/>
+      <c r="M78" s="70"/>
     </row>
     <row r="79" spans="1:13">
-      <c r="A79" s="35"/>
-      <c r="B79" s="48">
+      <c r="A79" s="61"/>
+      <c r="B79" s="74">
         <v>88.4</v>
       </c>
-      <c r="C79" s="49"/>
-[...1 lines deleted...]
-      <c r="E79" s="48">
+      <c r="C79" s="75"/>
+      <c r="D79" s="76"/>
+      <c r="E79" s="74">
         <v>105.2</v>
       </c>
-      <c r="F79" s="49"/>
-[...1 lines deleted...]
-      <c r="H79" s="45">
+      <c r="F79" s="75"/>
+      <c r="G79" s="76"/>
+      <c r="H79" s="71">
         <v>98</v>
       </c>
-      <c r="I79" s="46"/>
-[...1 lines deleted...]
-      <c r="K79" s="48">
+      <c r="I79" s="72"/>
+      <c r="J79" s="73"/>
+      <c r="K79" s="74">
         <v>108.3</v>
       </c>
-      <c r="L79" s="49"/>
-      <c r="M79" s="50"/>
+      <c r="L79" s="75"/>
+      <c r="M79" s="76"/>
     </row>
     <row r="80" spans="1:13">
-      <c r="A80" s="34">
+      <c r="A80" s="60">
         <v>2018</v>
       </c>
-      <c r="B80" s="36" t="s">
+      <c r="B80" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C80" s="37"/>
-[...1 lines deleted...]
-      <c r="E80" s="39" t="s">
+      <c r="C80" s="63"/>
+      <c r="D80" s="64"/>
+      <c r="E80" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F80" s="40"/>
-[...1 lines deleted...]
-      <c r="H80" s="39" t="s">
+      <c r="F80" s="66"/>
+      <c r="G80" s="67"/>
+      <c r="H80" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I80" s="40"/>
-[...1 lines deleted...]
-      <c r="K80" s="42" t="s">
+      <c r="I80" s="66"/>
+      <c r="J80" s="67"/>
+      <c r="K80" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L80" s="43"/>
-      <c r="M80" s="44"/>
+      <c r="L80" s="69"/>
+      <c r="M80" s="70"/>
     </row>
     <row r="81" spans="1:13">
-      <c r="A81" s="35"/>
-      <c r="B81" s="48">
+      <c r="A81" s="61"/>
+      <c r="B81" s="74">
         <v>91.3</v>
       </c>
-      <c r="C81" s="49"/>
-[...1 lines deleted...]
-      <c r="E81" s="48">
+      <c r="C81" s="75"/>
+      <c r="D81" s="76"/>
+      <c r="E81" s="74">
         <v>105.5</v>
       </c>
-      <c r="F81" s="49"/>
-[...1 lines deleted...]
-      <c r="H81" s="45">
+      <c r="F81" s="75"/>
+      <c r="G81" s="76"/>
+      <c r="H81" s="71">
         <v>98.9</v>
       </c>
-      <c r="I81" s="46"/>
-[...1 lines deleted...]
-      <c r="K81" s="48">
+      <c r="I81" s="72"/>
+      <c r="J81" s="73"/>
+      <c r="K81" s="74">
         <v>107.2</v>
       </c>
-      <c r="L81" s="49"/>
-      <c r="M81" s="50"/>
+      <c r="L81" s="75"/>
+      <c r="M81" s="76"/>
     </row>
     <row r="82" spans="1:13">
-      <c r="A82" s="34">
+      <c r="A82" s="60">
         <v>2019</v>
       </c>
-      <c r="B82" s="36" t="s">
+      <c r="B82" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C82" s="37"/>
-[...1 lines deleted...]
-      <c r="E82" s="39" t="s">
+      <c r="C82" s="63"/>
+      <c r="D82" s="64"/>
+      <c r="E82" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F82" s="40"/>
-[...1 lines deleted...]
-      <c r="H82" s="39" t="s">
+      <c r="F82" s="66"/>
+      <c r="G82" s="67"/>
+      <c r="H82" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I82" s="40"/>
-[...1 lines deleted...]
-      <c r="K82" s="42" t="s">
+      <c r="I82" s="66"/>
+      <c r="J82" s="67"/>
+      <c r="K82" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L82" s="43"/>
-      <c r="M82" s="44"/>
+      <c r="L82" s="69"/>
+      <c r="M82" s="70"/>
     </row>
     <row r="83" spans="1:13">
-      <c r="A83" s="35"/>
-      <c r="B83" s="48">
+      <c r="A83" s="61"/>
+      <c r="B83" s="74">
         <v>94.2</v>
       </c>
-      <c r="C83" s="49"/>
-[...1 lines deleted...]
-      <c r="E83" s="48">
+      <c r="C83" s="75"/>
+      <c r="D83" s="76"/>
+      <c r="E83" s="74">
         <v>109.2</v>
       </c>
-      <c r="F83" s="49"/>
-[...1 lines deleted...]
-      <c r="H83" s="45">
+      <c r="F83" s="75"/>
+      <c r="G83" s="76"/>
+      <c r="H83" s="71">
         <v>101.8</v>
       </c>
-      <c r="I83" s="46"/>
-[...1 lines deleted...]
-      <c r="K83" s="45">
+      <c r="I83" s="72"/>
+      <c r="J83" s="73"/>
+      <c r="K83" s="71">
         <v>105</v>
       </c>
-      <c r="L83" s="46"/>
-      <c r="M83" s="47"/>
+      <c r="L83" s="72"/>
+      <c r="M83" s="73"/>
     </row>
     <row r="84" spans="1:13">
-      <c r="A84" s="34">
+      <c r="A84" s="60">
         <v>2020</v>
       </c>
-      <c r="B84" s="36" t="s">
+      <c r="B84" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C84" s="37"/>
-[...1 lines deleted...]
-      <c r="E84" s="39" t="s">
+      <c r="C84" s="63"/>
+      <c r="D84" s="64"/>
+      <c r="E84" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F84" s="40"/>
-[...1 lines deleted...]
-      <c r="H84" s="39" t="s">
+      <c r="F84" s="66"/>
+      <c r="G84" s="67"/>
+      <c r="H84" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I84" s="40"/>
-[...1 lines deleted...]
-      <c r="K84" s="42" t="s">
+      <c r="I84" s="66"/>
+      <c r="J84" s="67"/>
+      <c r="K84" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L84" s="43"/>
-      <c r="M84" s="44"/>
+      <c r="L84" s="69"/>
+      <c r="M84" s="70"/>
     </row>
     <row r="85" spans="1:13">
-      <c r="A85" s="35"/>
-      <c r="B85" s="48">
+      <c r="A85" s="61"/>
+      <c r="B85" s="74">
         <v>96.2</v>
       </c>
-      <c r="C85" s="49"/>
-[...1 lines deleted...]
-      <c r="E85" s="48">
+      <c r="C85" s="75"/>
+      <c r="D85" s="76"/>
+      <c r="E85" s="74">
         <v>103.5</v>
       </c>
-      <c r="F85" s="49"/>
-[...1 lines deleted...]
-      <c r="H85" s="45">
+      <c r="F85" s="75"/>
+      <c r="G85" s="76"/>
+      <c r="H85" s="71">
         <v>95.5</v>
       </c>
-      <c r="I85" s="46"/>
-[...1 lines deleted...]
-      <c r="K85" s="45">
+      <c r="I85" s="72"/>
+      <c r="J85" s="73"/>
+      <c r="K85" s="71">
         <v>112.1</v>
       </c>
-      <c r="L85" s="46"/>
-      <c r="M85" s="47"/>
+      <c r="L85" s="72"/>
+      <c r="M85" s="73"/>
     </row>
     <row r="86" spans="1:13">
-      <c r="A86" s="34">
+      <c r="A86" s="60">
         <v>2021</v>
       </c>
-      <c r="B86" s="36" t="s">
+      <c r="B86" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C86" s="37"/>
-[...1 lines deleted...]
-      <c r="E86" s="39" t="s">
+      <c r="C86" s="63"/>
+      <c r="D86" s="64"/>
+      <c r="E86" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F86" s="40"/>
-[...1 lines deleted...]
-      <c r="H86" s="39" t="s">
+      <c r="F86" s="66"/>
+      <c r="G86" s="67"/>
+      <c r="H86" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I86" s="40"/>
-[...1 lines deleted...]
-      <c r="K86" s="42" t="s">
+      <c r="I86" s="66"/>
+      <c r="J86" s="67"/>
+      <c r="K86" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L86" s="43"/>
-      <c r="M86" s="44"/>
+      <c r="L86" s="69"/>
+      <c r="M86" s="70"/>
     </row>
     <row r="87" spans="1:13">
-      <c r="A87" s="35"/>
-      <c r="B87" s="45">
+      <c r="A87" s="61"/>
+      <c r="B87" s="71">
         <v>97</v>
       </c>
-      <c r="C87" s="46"/>
-[...1 lines deleted...]
-      <c r="E87" s="48">
+      <c r="C87" s="72"/>
+      <c r="D87" s="73"/>
+      <c r="E87" s="74">
         <v>106.5</v>
       </c>
-      <c r="F87" s="49"/>
-[...1 lines deleted...]
-      <c r="H87" s="45">
+      <c r="F87" s="75"/>
+      <c r="G87" s="76"/>
+      <c r="H87" s="71">
         <v>94.9</v>
       </c>
-      <c r="I87" s="46"/>
-[...1 lines deleted...]
-      <c r="K87" s="45">
+      <c r="I87" s="72"/>
+      <c r="J87" s="73"/>
+      <c r="K87" s="71">
         <v>111.1</v>
       </c>
-      <c r="L87" s="46"/>
-      <c r="M87" s="47"/>
+      <c r="L87" s="72"/>
+      <c r="M87" s="73"/>
     </row>
     <row r="88" spans="1:13">
-      <c r="A88" s="34">
+      <c r="A88" s="60">
         <v>2022</v>
       </c>
-      <c r="B88" s="36" t="s">
+      <c r="B88" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C88" s="37"/>
-[...1 lines deleted...]
-      <c r="E88" s="39" t="s">
+      <c r="C88" s="63"/>
+      <c r="D88" s="64"/>
+      <c r="E88" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F88" s="40"/>
-[...1 lines deleted...]
-      <c r="H88" s="39" t="s">
+      <c r="F88" s="66"/>
+      <c r="G88" s="67"/>
+      <c r="H88" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I88" s="40"/>
-[...1 lines deleted...]
-      <c r="K88" s="42" t="s">
+      <c r="I88" s="66"/>
+      <c r="J88" s="67"/>
+      <c r="K88" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L88" s="43"/>
-      <c r="M88" s="44"/>
+      <c r="L88" s="69"/>
+      <c r="M88" s="70"/>
     </row>
     <row r="89" spans="1:13">
-      <c r="A89" s="35"/>
-      <c r="B89" s="45">
+      <c r="A89" s="61"/>
+      <c r="B89" s="71">
         <v>100.5</v>
       </c>
-      <c r="C89" s="46"/>
-[...1 lines deleted...]
-      <c r="E89" s="48">
+      <c r="C89" s="72"/>
+      <c r="D89" s="73"/>
+      <c r="E89" s="74">
         <v>102.9</v>
       </c>
-      <c r="F89" s="49"/>
-[...1 lines deleted...]
-      <c r="H89" s="45">
+      <c r="F89" s="75"/>
+      <c r="G89" s="76"/>
+      <c r="H89" s="71">
         <v>92.2</v>
       </c>
-      <c r="I89" s="46"/>
-[...1 lines deleted...]
-      <c r="K89" s="45">
+      <c r="I89" s="72"/>
+      <c r="J89" s="73"/>
+      <c r="K89" s="71">
         <v>107.9</v>
       </c>
-      <c r="L89" s="46"/>
-      <c r="M89" s="47"/>
+      <c r="L89" s="72"/>
+      <c r="M89" s="73"/>
     </row>
     <row r="90" spans="1:13">
-      <c r="A90" s="34">
+      <c r="A90" s="60">
         <v>2023</v>
       </c>
-      <c r="B90" s="36" t="s">
+      <c r="B90" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C90" s="37"/>
-[...1 lines deleted...]
-      <c r="E90" s="39" t="s">
+      <c r="C90" s="63"/>
+      <c r="D90" s="64"/>
+      <c r="E90" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F90" s="40"/>
-[...1 lines deleted...]
-      <c r="H90" s="39" t="s">
+      <c r="F90" s="66"/>
+      <c r="G90" s="67"/>
+      <c r="H90" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I90" s="40"/>
-[...1 lines deleted...]
-      <c r="K90" s="42" t="s">
+      <c r="I90" s="66"/>
+      <c r="J90" s="67"/>
+      <c r="K90" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L90" s="43"/>
-      <c r="M90" s="44"/>
+      <c r="L90" s="69"/>
+      <c r="M90" s="70"/>
     </row>
     <row r="91" spans="1:13">
-      <c r="A91" s="35"/>
-      <c r="B91" s="45">
+      <c r="A91" s="61"/>
+      <c r="B91" s="71">
         <v>97.2</v>
       </c>
-      <c r="C91" s="46"/>
-[...1 lines deleted...]
-      <c r="E91" s="48">
+      <c r="C91" s="72"/>
+      <c r="D91" s="73"/>
+      <c r="E91" s="74">
         <v>104.7</v>
       </c>
-      <c r="F91" s="49"/>
-[...1 lines deleted...]
-      <c r="H91" s="45">
+      <c r="F91" s="75"/>
+      <c r="G91" s="76"/>
+      <c r="H91" s="71">
         <v>94.3</v>
       </c>
-      <c r="I91" s="46"/>
-[...1 lines deleted...]
-      <c r="K91" s="45">
+      <c r="I91" s="72"/>
+      <c r="J91" s="73"/>
+      <c r="K91" s="71">
         <v>109.9</v>
       </c>
-      <c r="L91" s="46"/>
-      <c r="M91" s="47"/>
+      <c r="L91" s="72"/>
+      <c r="M91" s="73"/>
     </row>
     <row r="92" spans="1:13">
-      <c r="A92" s="34">
+      <c r="A92" s="60">
         <v>2024</v>
       </c>
-      <c r="B92" s="36" t="s">
+      <c r="B92" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C92" s="37"/>
-[...1 lines deleted...]
-      <c r="E92" s="39" t="s">
+      <c r="C92" s="63"/>
+      <c r="D92" s="64"/>
+      <c r="E92" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F92" s="40"/>
-[...1 lines deleted...]
-      <c r="H92" s="39" t="s">
+      <c r="F92" s="66"/>
+      <c r="G92" s="67"/>
+      <c r="H92" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I92" s="40"/>
-[...1 lines deleted...]
-      <c r="K92" s="42" t="s">
+      <c r="I92" s="66"/>
+      <c r="J92" s="67"/>
+      <c r="K92" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L92" s="43"/>
-      <c r="M92" s="44"/>
+      <c r="L92" s="69"/>
+      <c r="M92" s="70"/>
     </row>
     <row r="93" spans="1:13">
-      <c r="A93" s="35"/>
-      <c r="B93" s="45">
+      <c r="A93" s="61"/>
+      <c r="B93" s="71">
         <v>94.6</v>
       </c>
-      <c r="C93" s="46"/>
-[...1 lines deleted...]
-      <c r="E93" s="48">
+      <c r="C93" s="72"/>
+      <c r="D93" s="73"/>
+      <c r="E93" s="74">
         <v>103.7</v>
       </c>
-      <c r="F93" s="49"/>
-[...1 lines deleted...]
-      <c r="H93" s="45">
+      <c r="F93" s="75"/>
+      <c r="G93" s="76"/>
+      <c r="H93" s="71">
         <v>95.3</v>
       </c>
-      <c r="I93" s="46"/>
-[...1 lines deleted...]
-      <c r="K93" s="45">
+      <c r="I93" s="72"/>
+      <c r="J93" s="73"/>
+      <c r="K93" s="71">
         <v>108.9</v>
       </c>
-      <c r="L93" s="46"/>
-      <c r="M93" s="47"/>
+      <c r="L93" s="72"/>
+      <c r="M93" s="73"/>
     </row>
     <row r="94" spans="1:13">
-      <c r="A94" s="34">
+      <c r="A94" s="60">
         <v>2025</v>
       </c>
-      <c r="B94" s="36" t="s">
+      <c r="B94" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C94" s="37"/>
-[...1 lines deleted...]
-      <c r="E94" s="39" t="s">
+      <c r="C94" s="63"/>
+      <c r="D94" s="64"/>
+      <c r="E94" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F94" s="40"/>
-[...1 lines deleted...]
-      <c r="H94" s="39" t="s">
+      <c r="F94" s="66"/>
+      <c r="G94" s="67"/>
+      <c r="H94" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I94" s="40"/>
-[...1 lines deleted...]
-      <c r="K94" s="42" t="s">
+      <c r="I94" s="66"/>
+      <c r="J94" s="67"/>
+      <c r="K94" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L94" s="43"/>
-      <c r="M94" s="44"/>
+      <c r="L94" s="69"/>
+      <c r="M94" s="70"/>
     </row>
     <row r="95" spans="1:13">
-      <c r="A95" s="35"/>
-      <c r="B95" s="45">
+      <c r="A95" s="61"/>
+      <c r="B95" s="71">
         <v>94</v>
       </c>
-      <c r="C95" s="46"/>
-[...1 lines deleted...]
-      <c r="E95" s="48">
+      <c r="C95" s="72"/>
+      <c r="D95" s="73"/>
+      <c r="E95" s="74">
         <v>102.4</v>
       </c>
-      <c r="F95" s="49"/>
-[...1 lines deleted...]
-      <c r="H95" s="45">
+      <c r="F95" s="75"/>
+      <c r="G95" s="76"/>
+      <c r="H95" s="71">
         <v>93.3</v>
       </c>
-      <c r="I95" s="46"/>
-[...1 lines deleted...]
-      <c r="K95" s="45">
+      <c r="I95" s="72"/>
+      <c r="J95" s="73"/>
+      <c r="K95" s="71">
         <v>107.6</v>
       </c>
-      <c r="L95" s="46"/>
-      <c r="M95" s="47"/>
+      <c r="L95" s="72"/>
+      <c r="M95" s="73"/>
     </row>
     <row r="96" spans="1:13">
-      <c r="A96" s="34">
+      <c r="A96" s="60">
         <v>2026</v>
       </c>
-      <c r="B96" s="36" t="s">
+      <c r="B96" s="62" t="s">
         <v>14</v>
       </c>
-      <c r="C96" s="37"/>
-[...1 lines deleted...]
-      <c r="E96" s="39" t="s">
+      <c r="C96" s="63"/>
+      <c r="D96" s="64"/>
+      <c r="E96" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F96" s="40"/>
-[...1 lines deleted...]
-      <c r="H96" s="39" t="s">
+      <c r="F96" s="66"/>
+      <c r="G96" s="67"/>
+      <c r="H96" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I96" s="40"/>
-[...1 lines deleted...]
-      <c r="K96" s="42" t="s">
+      <c r="I96" s="66"/>
+      <c r="J96" s="67"/>
+      <c r="K96" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L96" s="43"/>
-      <c r="M96" s="44"/>
+      <c r="L96" s="69"/>
+      <c r="M96" s="70"/>
     </row>
     <row r="97" spans="1:13">
-      <c r="A97" s="35"/>
-      <c r="B97" s="45">
+      <c r="A97" s="61"/>
+      <c r="B97" s="71">
         <v>94.8</v>
       </c>
-      <c r="C97" s="46"/>
-[...9 lines deleted...]
-      <c r="M97" s="47"/>
+      <c r="C97" s="72"/>
+      <c r="D97" s="73"/>
+      <c r="E97" s="71">
+        <v>103</v>
+      </c>
+      <c r="F97" s="72"/>
+      <c r="G97" s="73"/>
+      <c r="H97" s="71"/>
+      <c r="I97" s="72"/>
+      <c r="J97" s="73"/>
+      <c r="K97" s="71"/>
+      <c r="L97" s="72"/>
+      <c r="M97" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="219">
     <mergeCell ref="A96:A97"/>
     <mergeCell ref="B96:D96"/>
     <mergeCell ref="E96:G96"/>
     <mergeCell ref="H96:J96"/>
     <mergeCell ref="K96:M96"/>
     <mergeCell ref="B97:D97"/>
     <mergeCell ref="E97:G97"/>
     <mergeCell ref="H97:J97"/>
     <mergeCell ref="K97:M97"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="E35:G35"/>
     <mergeCell ref="H35:J35"/>
     <mergeCell ref="K35:M35"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="E36:G36"/>
     <mergeCell ref="H36:J36"/>
     <mergeCell ref="K36:M36"/>
     <mergeCell ref="A90:A91"/>
     <mergeCell ref="B90:D90"/>
     <mergeCell ref="E90:G90"/>
     <mergeCell ref="H90:J90"/>
@@ -3790,87 +4352,63 @@
     <mergeCell ref="K93:M93"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="E33:G33"/>
     <mergeCell ref="H33:J33"/>
     <mergeCell ref="K33:M33"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="E34:G34"/>
     <mergeCell ref="H34:J34"/>
     <mergeCell ref="K34:M34"/>
     <mergeCell ref="A94:A95"/>
     <mergeCell ref="B94:D94"/>
     <mergeCell ref="E94:G94"/>
     <mergeCell ref="H94:J94"/>
     <mergeCell ref="K94:M94"/>
     <mergeCell ref="B95:D95"/>
     <mergeCell ref="E95:G95"/>
     <mergeCell ref="H95:J95"/>
     <mergeCell ref="K95:M95"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Лист3</vt:lpstr>
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>