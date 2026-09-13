--- v0 (2026-05-26)
+++ v1 (2026-09-13)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7320"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Көрсеткіштер" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="72">
   <si>
     <t>Қаңтар</t>
   </si>
   <si>
     <t>Ақпан</t>
   </si>
   <si>
     <t>Наурыз</t>
   </si>
   <si>
     <t>Сәуір</t>
   </si>
   <si>
     <t>Мамыр</t>
   </si>
   <si>
     <t>Маусым</t>
   </si>
   <si>
     <t>Шілде</t>
   </si>
   <si>
     <t>Тамыз</t>
   </si>
   <si>
@@ -107,97 +111,275 @@
     <t>Қаңтар-Желтоқсан</t>
   </si>
   <si>
     <t xml:space="preserve">Атаулы жалақы индексі </t>
   </si>
   <si>
     <t xml:space="preserve">                      өткен жылдың кезеңіне сәйкес, %</t>
   </si>
   <si>
     <t>1 тоқсан</t>
   </si>
   <si>
     <t>2 тоқсан</t>
   </si>
   <si>
     <t>3 тоқсан</t>
   </si>
   <si>
     <t>4 тоқсан</t>
   </si>
   <si>
     <t xml:space="preserve">                     өткен жылдың айына/тоқсанына сәйкес, %</t>
   </si>
   <si>
     <t>өткен айға/тоқсанға сәйкес, %</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Теңге</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2007 бастап</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Қызметкерлердің орташа айлық жалақысын есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Еңбек және тұрмыс деңгейі статистикасы департаменті</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Ахметқали Гүлнұр Ахметқалиқызы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7172749781</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gul.akhmetkali@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Атаулы жалақы индексі - есепті кезеңдегі орташа айлық жалақының базистік кезеңдегі орташа айлық жалақыға өзгеруін сипаттайтын салыстырмалы көрсеткіш</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702974?keyword=</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/338092/file/kk/</t>
+  </si>
+  <si>
+    <t>1-Т "Еңбек бойынша есеп" (кезеңділігі - айлық, тоқсандық)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -260,55 +442,60 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
@@ -374,50 +561,117 @@
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -483,66 +737,68 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -787,108 +1043,406 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/93c/0el83gdw5kqepcgh54d973pqtlfhckrg/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D0%BA%D0%B0%D0%B7.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gul.akhmetkali@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/338092/file/kk/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702974?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B29"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H21" sqref="H21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="37.28515625" style="39" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="39" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="39"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="63"/>
+      <c r="B1" s="63"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="41">
+        <v>25210102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="40" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="42" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="43" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="42" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="44" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="42" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="45" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="43" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="45" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="46" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="40" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="47"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="48" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="25.5">
+      <c r="A13" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="50" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="61" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="50" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="62" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="40" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="51">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="51">
+        <v>46337</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="45" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="40" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="53" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="54"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="54"/>
+      <c r="B23" s="54"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="54"/>
+      <c r="B24" s="54"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="54"/>
+      <c r="B25" s="54"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="54"/>
+      <c r="B26" s="54"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="54"/>
+      <c r="B27" s="54"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="54"/>
+      <c r="B28" s="54"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="A29" s="55"/>
+      <c r="B29" s="55"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="39" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="39" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="39" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="39"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="14.25">
+      <c r="B2" s="56"/>
+    </row>
+    <row r="5" spans="2:2">
+      <c r="B5" s="57" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="57" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="57" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="57" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="57" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="57"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="58" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="57"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="57"/>
+    </row>
+    <row r="20" spans="2:4">
+      <c r="B20" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="C20" s="60"/>
+      <c r="D20" s="60"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N94"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A46" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="V68" sqref="V68"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="6" style="5" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="5"/>
     <col min="13" max="13" width="10.7109375" style="5" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="11.25" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
       <c r="F1" s="2"/>
       <c r="G1" s="4"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:13" ht="12.75">
-      <c r="A2" s="72" t="s">
+      <c r="A2" s="97" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="72"/>
-[...10 lines deleted...]
-      <c r="M2" s="72"/>
+      <c r="B2" s="97"/>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="97"/>
+      <c r="H2" s="97"/>
+      <c r="I2" s="97"/>
+      <c r="J2" s="97"/>
+      <c r="K2" s="97"/>
+      <c r="L2" s="97"/>
+      <c r="M2" s="97"/>
     </row>
     <row r="3" spans="1:13" ht="11.25" customHeight="1">
-      <c r="J3" s="73" t="s">
+      <c r="J3" s="98" t="s">
         <v>29</v>
       </c>
-      <c r="K3" s="74"/>
-[...1 lines deleted...]
-      <c r="M3" s="74"/>
+      <c r="K3" s="99"/>
+      <c r="L3" s="99"/>
+      <c r="M3" s="99"/>
     </row>
     <row r="4" spans="1:13" ht="11.25" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="7" t="s">
@@ -1214,649 +1768,651 @@
         <v>113.4</v>
       </c>
       <c r="G12" s="9">
         <v>113.5</v>
       </c>
       <c r="H12" s="9">
         <v>111.7</v>
       </c>
       <c r="I12" s="9">
         <v>110.7</v>
       </c>
       <c r="J12" s="9">
         <v>112.1</v>
       </c>
       <c r="K12" s="9">
         <v>112.2</v>
       </c>
       <c r="L12" s="9">
         <v>111</v>
       </c>
       <c r="M12" s="9">
         <v>112.8</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A13" s="39">
+      <c r="A13" s="64">
         <v>2015</v>
       </c>
-      <c r="B13" s="41" t="s">
+      <c r="B13" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C13" s="42"/>
-[...1 lines deleted...]
-      <c r="E13" s="66" t="s">
+      <c r="C13" s="67"/>
+      <c r="D13" s="68"/>
+      <c r="E13" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="F13" s="67"/>
-[...1 lines deleted...]
-      <c r="H13" s="69" t="s">
+      <c r="F13" s="92"/>
+      <c r="G13" s="93"/>
+      <c r="H13" s="94" t="s">
         <v>27</v>
       </c>
-      <c r="I13" s="70"/>
-[...1 lines deleted...]
-      <c r="K13" s="47" t="s">
+      <c r="I13" s="95"/>
+      <c r="J13" s="96"/>
+      <c r="K13" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L13" s="48"/>
-      <c r="M13" s="49"/>
+      <c r="L13" s="73"/>
+      <c r="M13" s="74"/>
     </row>
     <row r="14" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A14" s="40"/>
-      <c r="B14" s="50">
+      <c r="A14" s="65"/>
+      <c r="B14" s="75">
         <v>109.1</v>
       </c>
-      <c r="C14" s="61"/>
-[...1 lines deleted...]
-      <c r="E14" s="63">
+      <c r="C14" s="86"/>
+      <c r="D14" s="87"/>
+      <c r="E14" s="88">
         <v>102.9</v>
       </c>
-      <c r="F14" s="64"/>
-[...1 lines deleted...]
-      <c r="H14" s="50">
+      <c r="F14" s="89"/>
+      <c r="G14" s="90"/>
+      <c r="H14" s="75">
         <v>102</v>
       </c>
-      <c r="I14" s="59"/>
-[...1 lines deleted...]
-      <c r="K14" s="50">
+      <c r="I14" s="84"/>
+      <c r="J14" s="85"/>
+      <c r="K14" s="75">
         <v>103.8</v>
       </c>
-      <c r="L14" s="59"/>
-      <c r="M14" s="60"/>
+      <c r="L14" s="84"/>
+      <c r="M14" s="85"/>
     </row>
     <row r="15" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A15" s="39">
+      <c r="A15" s="64">
         <v>2016</v>
       </c>
-      <c r="B15" s="41" t="s">
+      <c r="B15" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C15" s="42"/>
-[...1 lines deleted...]
-      <c r="E15" s="66" t="s">
+      <c r="C15" s="67"/>
+      <c r="D15" s="68"/>
+      <c r="E15" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="F15" s="67"/>
-[...1 lines deleted...]
-      <c r="H15" s="69" t="s">
+      <c r="F15" s="92"/>
+      <c r="G15" s="93"/>
+      <c r="H15" s="94" t="s">
         <v>27</v>
       </c>
-      <c r="I15" s="70"/>
-[...1 lines deleted...]
-      <c r="K15" s="47" t="s">
+      <c r="I15" s="95"/>
+      <c r="J15" s="96"/>
+      <c r="K15" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L15" s="48"/>
-      <c r="M15" s="49"/>
+      <c r="L15" s="73"/>
+      <c r="M15" s="74"/>
     </row>
     <row r="16" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A16" s="40"/>
-      <c r="B16" s="50">
+      <c r="A16" s="65"/>
+      <c r="B16" s="75">
         <v>111.9</v>
       </c>
-      <c r="C16" s="61"/>
-[...1 lines deleted...]
-      <c r="E16" s="63">
+      <c r="C16" s="86"/>
+      <c r="D16" s="87"/>
+      <c r="E16" s="88">
         <v>115.6</v>
       </c>
-      <c r="F16" s="64"/>
-[...1 lines deleted...]
-      <c r="H16" s="50">
+      <c r="F16" s="89"/>
+      <c r="G16" s="90"/>
+      <c r="H16" s="75">
         <v>113.4</v>
       </c>
-      <c r="I16" s="59"/>
-[...1 lines deleted...]
-      <c r="K16" s="50">
+      <c r="I16" s="84"/>
+      <c r="J16" s="85"/>
+      <c r="K16" s="75">
         <v>113.7</v>
       </c>
-      <c r="L16" s="59"/>
-      <c r="M16" s="60"/>
+      <c r="L16" s="84"/>
+      <c r="M16" s="85"/>
     </row>
     <row r="17" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A17" s="39">
+      <c r="A17" s="64">
         <v>2017</v>
       </c>
-      <c r="B17" s="41" t="s">
+      <c r="B17" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C17" s="42"/>
-[...1 lines deleted...]
-      <c r="E17" s="66" t="s">
+      <c r="C17" s="67"/>
+      <c r="D17" s="68"/>
+      <c r="E17" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="F17" s="67"/>
-[...1 lines deleted...]
-      <c r="H17" s="69" t="s">
+      <c r="F17" s="92"/>
+      <c r="G17" s="93"/>
+      <c r="H17" s="94" t="s">
         <v>27</v>
       </c>
-      <c r="I17" s="70"/>
-[...1 lines deleted...]
-      <c r="K17" s="47" t="s">
+      <c r="I17" s="95"/>
+      <c r="J17" s="96"/>
+      <c r="K17" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L17" s="48"/>
-      <c r="M17" s="49"/>
+      <c r="L17" s="73"/>
+      <c r="M17" s="74"/>
     </row>
     <row r="18" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A18" s="40"/>
-      <c r="B18" s="50">
+      <c r="A18" s="65"/>
+      <c r="B18" s="75">
         <v>105.6</v>
       </c>
-      <c r="C18" s="61"/>
-[...1 lines deleted...]
-      <c r="E18" s="63">
+      <c r="C18" s="86"/>
+      <c r="D18" s="87"/>
+      <c r="E18" s="88">
         <v>104.4</v>
       </c>
-      <c r="F18" s="64"/>
-[...1 lines deleted...]
-      <c r="H18" s="50">
+      <c r="F18" s="89"/>
+      <c r="G18" s="90"/>
+      <c r="H18" s="75">
         <v>104.8</v>
       </c>
-      <c r="I18" s="59"/>
-[...1 lines deleted...]
-      <c r="K18" s="50">
+      <c r="I18" s="84"/>
+      <c r="J18" s="85"/>
+      <c r="K18" s="75">
         <v>105.9</v>
       </c>
-      <c r="L18" s="59"/>
-      <c r="M18" s="60"/>
+      <c r="L18" s="84"/>
+      <c r="M18" s="85"/>
     </row>
     <row r="19" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A19" s="39">
+      <c r="A19" s="64">
         <v>2018</v>
       </c>
-      <c r="B19" s="41" t="s">
+      <c r="B19" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="42"/>
-[...1 lines deleted...]
-      <c r="E19" s="66" t="s">
+      <c r="C19" s="67"/>
+      <c r="D19" s="68"/>
+      <c r="E19" s="91" t="s">
         <v>26</v>
       </c>
-      <c r="F19" s="67"/>
-[...1 lines deleted...]
-      <c r="H19" s="69" t="s">
+      <c r="F19" s="92"/>
+      <c r="G19" s="93"/>
+      <c r="H19" s="94" t="s">
         <v>27</v>
       </c>
-      <c r="I19" s="70"/>
-[...1 lines deleted...]
-      <c r="K19" s="47" t="s">
+      <c r="I19" s="95"/>
+      <c r="J19" s="96"/>
+      <c r="K19" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L19" s="48"/>
-      <c r="M19" s="49"/>
+      <c r="L19" s="73"/>
+      <c r="M19" s="74"/>
     </row>
     <row r="20" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A20" s="40"/>
-      <c r="B20" s="50">
+      <c r="A20" s="65"/>
+      <c r="B20" s="75">
         <v>108.7</v>
       </c>
-      <c r="C20" s="61"/>
-[...1 lines deleted...]
-      <c r="E20" s="63">
+      <c r="C20" s="86"/>
+      <c r="D20" s="87"/>
+      <c r="E20" s="88">
         <v>108.5</v>
       </c>
-      <c r="F20" s="64"/>
-[...1 lines deleted...]
-      <c r="H20" s="50">
+      <c r="F20" s="89"/>
+      <c r="G20" s="90"/>
+      <c r="H20" s="75">
         <v>109.3</v>
       </c>
-      <c r="I20" s="59"/>
-[...1 lines deleted...]
-      <c r="K20" s="50">
+      <c r="I20" s="84"/>
+      <c r="J20" s="85"/>
+      <c r="K20" s="75">
         <v>107.5</v>
       </c>
-      <c r="L20" s="59"/>
-      <c r="M20" s="60"/>
+      <c r="L20" s="84"/>
+      <c r="M20" s="85"/>
     </row>
     <row r="21" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A21" s="39">
+      <c r="A21" s="64">
         <v>2019</v>
       </c>
-      <c r="B21" s="41" t="s">
+      <c r="B21" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C21" s="42"/>
-[...1 lines deleted...]
-      <c r="E21" s="44" t="s">
+      <c r="C21" s="67"/>
+      <c r="D21" s="68"/>
+      <c r="E21" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F21" s="45"/>
-[...1 lines deleted...]
-      <c r="H21" s="47" t="s">
+      <c r="F21" s="70"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I21" s="48"/>
-[...1 lines deleted...]
-      <c r="K21" s="47" t="s">
+      <c r="I21" s="73"/>
+      <c r="J21" s="74"/>
+      <c r="K21" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L21" s="48"/>
-      <c r="M21" s="49"/>
+      <c r="L21" s="73"/>
+      <c r="M21" s="74"/>
     </row>
     <row r="22" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A22" s="40"/>
-      <c r="B22" s="50">
+      <c r="A22" s="65"/>
+      <c r="B22" s="75">
         <v>110.5</v>
       </c>
-      <c r="C22" s="61"/>
-[...1 lines deleted...]
-      <c r="E22" s="63">
+      <c r="C22" s="86"/>
+      <c r="D22" s="87"/>
+      <c r="E22" s="88">
         <v>114.6</v>
       </c>
-      <c r="F22" s="64"/>
-[...1 lines deleted...]
-      <c r="H22" s="50">
+      <c r="F22" s="89"/>
+      <c r="G22" s="90"/>
+      <c r="H22" s="75">
         <v>118.1</v>
       </c>
-      <c r="I22" s="59"/>
-[...1 lines deleted...]
-      <c r="K22" s="50">
+      <c r="I22" s="84"/>
+      <c r="J22" s="85"/>
+      <c r="K22" s="75">
         <v>115.8</v>
       </c>
-      <c r="L22" s="59"/>
-      <c r="M22" s="60"/>
+      <c r="L22" s="84"/>
+      <c r="M22" s="85"/>
     </row>
     <row r="23" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A23" s="39">
+      <c r="A23" s="64">
         <v>2020</v>
       </c>
-      <c r="B23" s="41" t="s">
+      <c r="B23" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C23" s="42"/>
-[...1 lines deleted...]
-      <c r="E23" s="44" t="s">
+      <c r="C23" s="67"/>
+      <c r="D23" s="68"/>
+      <c r="E23" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F23" s="45"/>
-[...1 lines deleted...]
-      <c r="H23" s="47" t="s">
+      <c r="F23" s="70"/>
+      <c r="G23" s="71"/>
+      <c r="H23" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I23" s="48"/>
-[...1 lines deleted...]
-      <c r="K23" s="47" t="s">
+      <c r="I23" s="73"/>
+      <c r="J23" s="74"/>
+      <c r="K23" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L23" s="48"/>
-      <c r="M23" s="49"/>
+      <c r="L23" s="73"/>
+      <c r="M23" s="74"/>
     </row>
     <row r="24" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A24" s="40"/>
-      <c r="B24" s="50">
+      <c r="A24" s="65"/>
+      <c r="B24" s="75">
         <v>118.9</v>
       </c>
-      <c r="C24" s="61"/>
-[...1 lines deleted...]
-      <c r="E24" s="63">
+      <c r="C24" s="86"/>
+      <c r="D24" s="87"/>
+      <c r="E24" s="88">
         <v>113.7</v>
       </c>
-      <c r="F24" s="64"/>
-[...1 lines deleted...]
-      <c r="H24" s="50">
+      <c r="F24" s="89"/>
+      <c r="G24" s="90"/>
+      <c r="H24" s="75">
         <v>106.9</v>
       </c>
-      <c r="I24" s="59"/>
-[...1 lines deleted...]
-      <c r="K24" s="50">
+      <c r="I24" s="84"/>
+      <c r="J24" s="85"/>
+      <c r="K24" s="75">
         <v>114.3</v>
       </c>
-      <c r="L24" s="59"/>
-      <c r="M24" s="60"/>
+      <c r="L24" s="84"/>
+      <c r="M24" s="85"/>
     </row>
     <row r="25" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A25" s="39">
+      <c r="A25" s="64">
         <v>2021</v>
       </c>
-      <c r="B25" s="41" t="s">
+      <c r="B25" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C25" s="42"/>
-[...1 lines deleted...]
-      <c r="E25" s="44" t="s">
+      <c r="C25" s="67"/>
+      <c r="D25" s="68"/>
+      <c r="E25" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F25" s="45"/>
-[...1 lines deleted...]
-      <c r="H25" s="47" t="s">
+      <c r="F25" s="70"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I25" s="48"/>
-[...1 lines deleted...]
-      <c r="K25" s="47" t="s">
+      <c r="I25" s="73"/>
+      <c r="J25" s="74"/>
+      <c r="K25" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L25" s="48"/>
-      <c r="M25" s="49"/>
+      <c r="L25" s="73"/>
+      <c r="M25" s="74"/>
     </row>
     <row r="26" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A26" s="40"/>
-      <c r="B26" s="50">
+      <c r="A26" s="65"/>
+      <c r="B26" s="75">
         <v>115.2</v>
       </c>
-      <c r="C26" s="61"/>
-[...1 lines deleted...]
-      <c r="E26" s="63">
+      <c r="C26" s="86"/>
+      <c r="D26" s="87"/>
+      <c r="E26" s="88">
         <v>118.6</v>
       </c>
-      <c r="F26" s="64"/>
-[...1 lines deleted...]
-      <c r="H26" s="50">
+      <c r="F26" s="89"/>
+      <c r="G26" s="90"/>
+      <c r="H26" s="75">
         <v>119.3</v>
       </c>
-      <c r="I26" s="59"/>
-[...1 lines deleted...]
-      <c r="K26" s="50">
+      <c r="I26" s="84"/>
+      <c r="J26" s="85"/>
+      <c r="K26" s="75">
         <v>118.2</v>
       </c>
-      <c r="L26" s="59"/>
-      <c r="M26" s="60"/>
+      <c r="L26" s="84"/>
+      <c r="M26" s="85"/>
     </row>
     <row r="27" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A27" s="39">
+      <c r="A27" s="64">
         <v>2022</v>
       </c>
-      <c r="B27" s="41" t="s">
+      <c r="B27" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C27" s="42"/>
-[...1 lines deleted...]
-      <c r="E27" s="44" t="s">
+      <c r="C27" s="67"/>
+      <c r="D27" s="68"/>
+      <c r="E27" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F27" s="45"/>
-[...1 lines deleted...]
-      <c r="H27" s="47" t="s">
+      <c r="F27" s="70"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I27" s="48"/>
-[...1 lines deleted...]
-      <c r="K27" s="47" t="s">
+      <c r="I27" s="73"/>
+      <c r="J27" s="74"/>
+      <c r="K27" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L27" s="48"/>
-      <c r="M27" s="49"/>
+      <c r="L27" s="73"/>
+      <c r="M27" s="74"/>
     </row>
     <row r="28" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A28" s="40"/>
-      <c r="B28" s="50">
+      <c r="A28" s="65"/>
+      <c r="B28" s="75">
         <v>123.7</v>
       </c>
-      <c r="C28" s="61"/>
-[...1 lines deleted...]
-      <c r="E28" s="63">
+      <c r="C28" s="86"/>
+      <c r="D28" s="87"/>
+      <c r="E28" s="88">
         <v>124</v>
       </c>
-      <c r="F28" s="64"/>
-[...1 lines deleted...]
-      <c r="H28" s="50">
+      <c r="F28" s="89"/>
+      <c r="G28" s="90"/>
+      <c r="H28" s="75">
         <v>123</v>
       </c>
-      <c r="I28" s="59"/>
-[...1 lines deleted...]
-      <c r="K28" s="50">
+      <c r="I28" s="84"/>
+      <c r="J28" s="85"/>
+      <c r="K28" s="75">
         <v>122.9</v>
       </c>
-      <c r="L28" s="59"/>
-      <c r="M28" s="60"/>
+      <c r="L28" s="84"/>
+      <c r="M28" s="85"/>
     </row>
     <row r="29" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A29" s="39">
+      <c r="A29" s="64">
         <v>2023</v>
       </c>
-      <c r="B29" s="41" t="s">
+      <c r="B29" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C29" s="42"/>
-[...1 lines deleted...]
-      <c r="E29" s="44" t="s">
+      <c r="C29" s="67"/>
+      <c r="D29" s="68"/>
+      <c r="E29" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F29" s="45"/>
-[...1 lines deleted...]
-      <c r="H29" s="47" t="s">
+      <c r="F29" s="70"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I29" s="48"/>
-[...1 lines deleted...]
-      <c r="K29" s="47" t="s">
+      <c r="I29" s="73"/>
+      <c r="J29" s="74"/>
+      <c r="K29" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L29" s="48"/>
-      <c r="M29" s="49"/>
+      <c r="L29" s="73"/>
+      <c r="M29" s="74"/>
     </row>
     <row r="30" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A30" s="40"/>
-      <c r="B30" s="50">
+      <c r="A30" s="65"/>
+      <c r="B30" s="75">
         <v>119.3</v>
       </c>
-      <c r="C30" s="61"/>
-[...1 lines deleted...]
-      <c r="E30" s="63">
+      <c r="C30" s="86"/>
+      <c r="D30" s="87"/>
+      <c r="E30" s="88">
         <v>117.1</v>
       </c>
-      <c r="F30" s="64"/>
-[...1 lines deleted...]
-      <c r="H30" s="50">
+      <c r="F30" s="89"/>
+      <c r="G30" s="90"/>
+      <c r="H30" s="75">
         <v>116.9</v>
       </c>
-      <c r="I30" s="59"/>
-[...1 lines deleted...]
-      <c r="K30" s="50">
+      <c r="I30" s="84"/>
+      <c r="J30" s="85"/>
+      <c r="K30" s="75">
         <v>116.2</v>
       </c>
-      <c r="L30" s="59"/>
-      <c r="M30" s="60"/>
+      <c r="L30" s="84"/>
+      <c r="M30" s="85"/>
     </row>
     <row r="31" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A31" s="39">
+      <c r="A31" s="64">
         <v>2024</v>
       </c>
-      <c r="B31" s="41" t="s">
+      <c r="B31" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C31" s="42"/>
-[...1 lines deleted...]
-      <c r="E31" s="44" t="s">
+      <c r="C31" s="67"/>
+      <c r="D31" s="68"/>
+      <c r="E31" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F31" s="45"/>
-[...1 lines deleted...]
-      <c r="H31" s="47" t="s">
+      <c r="F31" s="70"/>
+      <c r="G31" s="71"/>
+      <c r="H31" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I31" s="48"/>
-[...1 lines deleted...]
-      <c r="K31" s="47" t="s">
+      <c r="I31" s="73"/>
+      <c r="J31" s="74"/>
+      <c r="K31" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L31" s="48"/>
-      <c r="M31" s="49"/>
+      <c r="L31" s="73"/>
+      <c r="M31" s="74"/>
     </row>
     <row r="32" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A32" s="40"/>
-      <c r="B32" s="50">
+      <c r="A32" s="65"/>
+      <c r="B32" s="75">
         <v>112.3</v>
       </c>
-      <c r="C32" s="61"/>
-[...1 lines deleted...]
-      <c r="E32" s="63">
+      <c r="C32" s="86"/>
+      <c r="D32" s="87"/>
+      <c r="E32" s="88">
         <v>110.3</v>
       </c>
-      <c r="F32" s="64"/>
-[...1 lines deleted...]
-      <c r="H32" s="50">
+      <c r="F32" s="89"/>
+      <c r="G32" s="90"/>
+      <c r="H32" s="75">
         <v>111.3</v>
       </c>
-      <c r="I32" s="59"/>
-[...1 lines deleted...]
-      <c r="K32" s="50">
+      <c r="I32" s="84"/>
+      <c r="J32" s="85"/>
+      <c r="K32" s="75">
         <v>110.5</v>
       </c>
-      <c r="L32" s="59"/>
-      <c r="M32" s="60"/>
+      <c r="L32" s="84"/>
+      <c r="M32" s="85"/>
     </row>
     <row r="33" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A33" s="39">
+      <c r="A33" s="64">
         <v>2025</v>
       </c>
-      <c r="B33" s="41" t="s">
+      <c r="B33" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C33" s="42"/>
-[...1 lines deleted...]
-      <c r="E33" s="44" t="s">
+      <c r="C33" s="67"/>
+      <c r="D33" s="68"/>
+      <c r="E33" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F33" s="45"/>
-[...1 lines deleted...]
-      <c r="H33" s="47" t="s">
+      <c r="F33" s="70"/>
+      <c r="G33" s="71"/>
+      <c r="H33" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I33" s="48"/>
-[...1 lines deleted...]
-      <c r="K33" s="47" t="s">
+      <c r="I33" s="73"/>
+      <c r="J33" s="74"/>
+      <c r="K33" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L33" s="48"/>
-      <c r="M33" s="49"/>
+      <c r="L33" s="73"/>
+      <c r="M33" s="74"/>
     </row>
     <row r="34" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A34" s="40"/>
-      <c r="B34" s="50">
+      <c r="A34" s="65"/>
+      <c r="B34" s="75">
         <v>110.7</v>
       </c>
-      <c r="C34" s="61"/>
-[...1 lines deleted...]
-      <c r="E34" s="63">
+      <c r="C34" s="86"/>
+      <c r="D34" s="87"/>
+      <c r="E34" s="88">
         <v>111.3</v>
       </c>
-      <c r="F34" s="64"/>
-[...1 lines deleted...]
-      <c r="H34" s="50">
+      <c r="F34" s="89"/>
+      <c r="G34" s="90"/>
+      <c r="H34" s="75">
         <v>110</v>
       </c>
-      <c r="I34" s="59"/>
-[...1 lines deleted...]
-      <c r="K34" s="50">
+      <c r="I34" s="84"/>
+      <c r="J34" s="85"/>
+      <c r="K34" s="75">
         <v>108.8</v>
       </c>
-      <c r="L34" s="59"/>
-      <c r="M34" s="60"/>
+      <c r="L34" s="84"/>
+      <c r="M34" s="85"/>
     </row>
     <row r="35" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A35" s="39">
+      <c r="A35" s="64">
         <v>2026</v>
       </c>
-      <c r="B35" s="41" t="s">
+      <c r="B35" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C35" s="42"/>
-[...1 lines deleted...]
-      <c r="E35" s="44" t="s">
+      <c r="C35" s="67"/>
+      <c r="D35" s="68"/>
+      <c r="E35" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F35" s="45"/>
-[...1 lines deleted...]
-      <c r="H35" s="47" t="s">
+      <c r="F35" s="70"/>
+      <c r="G35" s="71"/>
+      <c r="H35" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I35" s="48"/>
-[...1 lines deleted...]
-      <c r="K35" s="47" t="s">
+      <c r="I35" s="73"/>
+      <c r="J35" s="74"/>
+      <c r="K35" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L35" s="48"/>
-      <c r="M35" s="49"/>
+      <c r="L35" s="73"/>
+      <c r="M35" s="74"/>
     </row>
     <row r="36" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A36" s="40"/>
-      <c r="B36" s="50">
+      <c r="A36" s="65"/>
+      <c r="B36" s="75">
         <v>109.1</v>
       </c>
-      <c r="C36" s="61"/>
-[...9 lines deleted...]
-      <c r="M36" s="60"/>
+      <c r="C36" s="86"/>
+      <c r="D36" s="87"/>
+      <c r="E36" s="88">
+        <v>108.4</v>
+      </c>
+      <c r="F36" s="89"/>
+      <c r="G36" s="90"/>
+      <c r="H36" s="75"/>
+      <c r="I36" s="84"/>
+      <c r="J36" s="85"/>
+      <c r="K36" s="75"/>
+      <c r="L36" s="84"/>
+      <c r="M36" s="85"/>
     </row>
     <row r="37" spans="1:13" ht="10.5" customHeight="1">
       <c r="A37" s="20"/>
       <c r="B37" s="21"/>
       <c r="C37" s="22"/>
       <c r="D37" s="22"/>
       <c r="E37" s="23"/>
       <c r="F37" s="24"/>
       <c r="G37" s="24"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
     </row>
     <row r="38" spans="1:13">
       <c r="B38" s="25"/>
       <c r="C38" s="25"/>
       <c r="D38" s="25"/>
       <c r="E38" s="25"/>
-      <c r="F38" s="73" t="s">
+      <c r="F38" s="98" t="s">
         <v>24</v>
       </c>
-      <c r="G38" s="73"/>
-[...5 lines deleted...]
-      <c r="M38" s="73"/>
+      <c r="G38" s="98"/>
+      <c r="H38" s="98"/>
+      <c r="I38" s="98"/>
+      <c r="J38" s="98"/>
+      <c r="K38" s="98"/>
+      <c r="L38" s="98"/>
+      <c r="M38" s="98"/>
     </row>
     <row r="39" spans="1:13" ht="27.75" customHeight="1">
       <c r="A39" s="7"/>
       <c r="B39" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F39" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G39" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H39" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I39" s="7" t="s">
@@ -2451,80 +3007,82 @@
       <c r="G58" s="30">
         <v>111</v>
       </c>
       <c r="H58" s="14"/>
       <c r="I58" s="14"/>
       <c r="J58" s="30">
         <v>110.6</v>
       </c>
       <c r="K58" s="14"/>
       <c r="L58" s="14"/>
       <c r="M58" s="30">
         <v>109.8</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" s="8">
         <v>2026</v>
       </c>
       <c r="B59" s="14"/>
       <c r="C59" s="26"/>
       <c r="D59" s="31">
         <v>109.1</v>
       </c>
       <c r="E59" s="28"/>
       <c r="F59" s="26"/>
-      <c r="G59" s="30"/>
+      <c r="G59" s="30">
+        <v>110.3</v>
+      </c>
       <c r="H59" s="14"/>
       <c r="I59" s="14"/>
       <c r="J59" s="30"/>
       <c r="K59" s="14"/>
       <c r="L59" s="14"/>
       <c r="M59" s="30"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" s="1"/>
       <c r="B60" s="32"/>
       <c r="C60" s="33"/>
       <c r="D60" s="34"/>
       <c r="E60" s="23"/>
       <c r="F60" s="33"/>
       <c r="G60" s="35"/>
       <c r="H60" s="32"/>
       <c r="I60" s="32"/>
       <c r="J60" s="32"/>
       <c r="K60" s="32"/>
       <c r="L60" s="32"/>
       <c r="M60" s="32"/>
     </row>
     <row r="61" spans="1:14" ht="11.25" customHeight="1">
-      <c r="J61" s="73" t="s">
+      <c r="J61" s="98" t="s">
         <v>30</v>
       </c>
-      <c r="K61" s="73"/>
-[...1 lines deleted...]
-      <c r="M61" s="73"/>
+      <c r="K61" s="98"/>
+      <c r="L61" s="98"/>
+      <c r="M61" s="98"/>
       <c r="N61" s="36"/>
     </row>
     <row r="62" spans="1:14" ht="11.25" customHeight="1">
       <c r="A62" s="6"/>
       <c r="B62" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E62" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F62" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G62" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H62" s="7" t="s">
         <v>6</v>
       </c>
@@ -2851,618 +3409,620 @@
         <v>103</v>
       </c>
       <c r="G70" s="10">
         <v>103.6</v>
       </c>
       <c r="H70" s="14">
         <v>100.9</v>
       </c>
       <c r="I70" s="14">
         <v>96.7</v>
       </c>
       <c r="J70" s="14">
         <v>97.5</v>
       </c>
       <c r="K70" s="10">
         <v>100.1</v>
       </c>
       <c r="L70" s="10">
         <v>100.2</v>
       </c>
       <c r="M70" s="9">
         <v>129.80000000000001</v>
       </c>
     </row>
     <row r="71" spans="1:13">
-      <c r="A71" s="39">
+      <c r="A71" s="64">
         <v>2015</v>
       </c>
-      <c r="B71" s="41" t="s">
+      <c r="B71" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C71" s="42"/>
-[...1 lines deleted...]
-      <c r="E71" s="44" t="s">
+      <c r="C71" s="67"/>
+      <c r="D71" s="68"/>
+      <c r="E71" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F71" s="45"/>
-[...1 lines deleted...]
-      <c r="H71" s="47" t="s">
+      <c r="F71" s="70"/>
+      <c r="G71" s="71"/>
+      <c r="H71" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I71" s="48"/>
-[...1 lines deleted...]
-      <c r="K71" s="47" t="s">
+      <c r="I71" s="73"/>
+      <c r="J71" s="74"/>
+      <c r="K71" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L71" s="48"/>
-      <c r="M71" s="49"/>
+      <c r="L71" s="73"/>
+      <c r="M71" s="74"/>
     </row>
     <row r="72" spans="1:13">
-      <c r="A72" s="40"/>
-      <c r="B72" s="56">
+      <c r="A72" s="65"/>
+      <c r="B72" s="81">
         <v>90.5</v>
       </c>
-      <c r="C72" s="61"/>
-[...1 lines deleted...]
-      <c r="E72" s="53">
+      <c r="C72" s="86"/>
+      <c r="D72" s="87"/>
+      <c r="E72" s="78">
         <v>104.7</v>
       </c>
-      <c r="F72" s="54"/>
-[...1 lines deleted...]
-      <c r="H72" s="56">
+      <c r="F72" s="79"/>
+      <c r="G72" s="80"/>
+      <c r="H72" s="81">
         <v>100.3</v>
       </c>
-      <c r="I72" s="57"/>
-[...1 lines deleted...]
-      <c r="K72" s="50">
+      <c r="I72" s="82"/>
+      <c r="J72" s="83"/>
+      <c r="K72" s="75">
         <v>109.2</v>
       </c>
-      <c r="L72" s="59"/>
-      <c r="M72" s="60"/>
+      <c r="L72" s="84"/>
+      <c r="M72" s="85"/>
     </row>
     <row r="73" spans="1:13">
-      <c r="A73" s="39">
+      <c r="A73" s="64">
         <v>2016</v>
       </c>
-      <c r="B73" s="41" t="s">
+      <c r="B73" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C73" s="42"/>
-[...1 lines deleted...]
-      <c r="E73" s="44" t="s">
+      <c r="C73" s="67"/>
+      <c r="D73" s="68"/>
+      <c r="E73" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F73" s="45"/>
-[...1 lines deleted...]
-      <c r="H73" s="47" t="s">
+      <c r="F73" s="70"/>
+      <c r="G73" s="71"/>
+      <c r="H73" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I73" s="48"/>
-[...1 lines deleted...]
-      <c r="K73" s="47" t="s">
+      <c r="I73" s="73"/>
+      <c r="J73" s="74"/>
+      <c r="K73" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L73" s="48"/>
-      <c r="M73" s="49"/>
+      <c r="L73" s="73"/>
+      <c r="M73" s="74"/>
     </row>
     <row r="74" spans="1:13">
-      <c r="A74" s="40"/>
-      <c r="B74" s="56">
+      <c r="A74" s="65"/>
+      <c r="B74" s="81">
         <v>97.6</v>
       </c>
-      <c r="C74" s="61"/>
-[...1 lines deleted...]
-      <c r="E74" s="53">
+      <c r="C74" s="86"/>
+      <c r="D74" s="87"/>
+      <c r="E74" s="78">
         <v>108.2</v>
       </c>
-      <c r="F74" s="54"/>
-[...1 lines deleted...]
-      <c r="H74" s="56">
+      <c r="F74" s="79"/>
+      <c r="G74" s="80"/>
+      <c r="H74" s="81">
         <v>98.3</v>
       </c>
-      <c r="I74" s="57"/>
-[...1 lines deleted...]
-      <c r="K74" s="50">
+      <c r="I74" s="82"/>
+      <c r="J74" s="83"/>
+      <c r="K74" s="75">
         <v>109.5</v>
       </c>
-      <c r="L74" s="59"/>
-      <c r="M74" s="60"/>
+      <c r="L74" s="84"/>
+      <c r="M74" s="85"/>
     </row>
     <row r="75" spans="1:13">
-      <c r="A75" s="39">
+      <c r="A75" s="64">
         <v>2017</v>
       </c>
-      <c r="B75" s="41" t="s">
+      <c r="B75" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C75" s="42"/>
-[...1 lines deleted...]
-      <c r="E75" s="44" t="s">
+      <c r="C75" s="67"/>
+      <c r="D75" s="68"/>
+      <c r="E75" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F75" s="45"/>
-[...1 lines deleted...]
-      <c r="H75" s="47" t="s">
+      <c r="F75" s="70"/>
+      <c r="G75" s="71"/>
+      <c r="H75" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I75" s="48"/>
-[...1 lines deleted...]
-      <c r="K75" s="47" t="s">
+      <c r="I75" s="73"/>
+      <c r="J75" s="74"/>
+      <c r="K75" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L75" s="48"/>
-      <c r="M75" s="49"/>
+      <c r="L75" s="73"/>
+      <c r="M75" s="74"/>
     </row>
     <row r="76" spans="1:13">
-      <c r="A76" s="40"/>
-      <c r="B76" s="56">
+      <c r="A76" s="65"/>
+      <c r="B76" s="81">
         <v>90.7</v>
       </c>
-      <c r="C76" s="61"/>
-[...1 lines deleted...]
-      <c r="E76" s="53">
+      <c r="C76" s="86"/>
+      <c r="D76" s="87"/>
+      <c r="E76" s="78">
         <v>106.9</v>
       </c>
-      <c r="F76" s="54"/>
-[...1 lines deleted...]
-      <c r="H76" s="56">
+      <c r="F76" s="79"/>
+      <c r="G76" s="80"/>
+      <c r="H76" s="81">
         <v>98.7</v>
       </c>
-      <c r="I76" s="57"/>
-[...1 lines deleted...]
-      <c r="K76" s="50">
+      <c r="I76" s="82"/>
+      <c r="J76" s="83"/>
+      <c r="K76" s="75">
         <v>110.6</v>
       </c>
-      <c r="L76" s="59"/>
-      <c r="M76" s="60"/>
+      <c r="L76" s="84"/>
+      <c r="M76" s="85"/>
     </row>
     <row r="77" spans="1:13">
-      <c r="A77" s="39">
+      <c r="A77" s="64">
         <v>2018</v>
       </c>
-      <c r="B77" s="41" t="s">
+      <c r="B77" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C77" s="42"/>
-[...1 lines deleted...]
-      <c r="E77" s="44" t="s">
+      <c r="C77" s="67"/>
+      <c r="D77" s="68"/>
+      <c r="E77" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F77" s="45"/>
-[...1 lines deleted...]
-      <c r="H77" s="47" t="s">
+      <c r="F77" s="70"/>
+      <c r="G77" s="71"/>
+      <c r="H77" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I77" s="48"/>
-[...1 lines deleted...]
-      <c r="K77" s="47" t="s">
+      <c r="I77" s="73"/>
+      <c r="J77" s="74"/>
+      <c r="K77" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L77" s="48"/>
-      <c r="M77" s="49"/>
+      <c r="L77" s="73"/>
+      <c r="M77" s="74"/>
     </row>
     <row r="78" spans="1:13">
-      <c r="A78" s="40"/>
-      <c r="B78" s="56">
+      <c r="A78" s="65"/>
+      <c r="B78" s="81">
         <v>93.1</v>
       </c>
-      <c r="C78" s="61"/>
-[...1 lines deleted...]
-      <c r="E78" s="53">
+      <c r="C78" s="86"/>
+      <c r="D78" s="87"/>
+      <c r="E78" s="78">
         <v>106.8</v>
       </c>
-      <c r="F78" s="54"/>
-[...1 lines deleted...]
-      <c r="H78" s="56">
+      <c r="F78" s="79"/>
+      <c r="G78" s="80"/>
+      <c r="H78" s="81">
         <v>99.4</v>
       </c>
-      <c r="I78" s="57"/>
-[...1 lines deleted...]
-      <c r="K78" s="50">
+      <c r="I78" s="82"/>
+      <c r="J78" s="83"/>
+      <c r="K78" s="75">
         <v>108.8</v>
       </c>
-      <c r="L78" s="59"/>
-      <c r="M78" s="60"/>
+      <c r="L78" s="84"/>
+      <c r="M78" s="85"/>
     </row>
     <row r="79" spans="1:13">
-      <c r="A79" s="39">
+      <c r="A79" s="64">
         <v>2019</v>
       </c>
-      <c r="B79" s="41" t="s">
+      <c r="B79" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C79" s="42"/>
-[...1 lines deleted...]
-      <c r="E79" s="44" t="s">
+      <c r="C79" s="67"/>
+      <c r="D79" s="68"/>
+      <c r="E79" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F79" s="45"/>
-[...1 lines deleted...]
-      <c r="H79" s="47" t="s">
+      <c r="F79" s="70"/>
+      <c r="G79" s="71"/>
+      <c r="H79" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I79" s="48"/>
-[...1 lines deleted...]
-      <c r="K79" s="47" t="s">
+      <c r="I79" s="73"/>
+      <c r="J79" s="74"/>
+      <c r="K79" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L79" s="48"/>
-      <c r="M79" s="49"/>
+      <c r="L79" s="73"/>
+      <c r="M79" s="74"/>
     </row>
     <row r="80" spans="1:13">
-      <c r="A80" s="40"/>
-      <c r="B80" s="56">
+      <c r="A80" s="65"/>
+      <c r="B80" s="81">
         <v>95.7</v>
       </c>
-      <c r="C80" s="61"/>
-[...1 lines deleted...]
-      <c r="E80" s="53">
+      <c r="C80" s="86"/>
+      <c r="D80" s="87"/>
+      <c r="E80" s="78">
         <v>110.7</v>
       </c>
-      <c r="F80" s="54"/>
-[...1 lines deleted...]
-      <c r="H80" s="56">
+      <c r="F80" s="79"/>
+      <c r="G80" s="80"/>
+      <c r="H80" s="81">
         <v>102.5</v>
       </c>
-      <c r="I80" s="57"/>
-[...1 lines deleted...]
-      <c r="K80" s="50">
+      <c r="I80" s="82"/>
+      <c r="J80" s="83"/>
+      <c r="K80" s="75">
         <v>106.7</v>
       </c>
-      <c r="L80" s="59"/>
-      <c r="M80" s="60"/>
+      <c r="L80" s="84"/>
+      <c r="M80" s="85"/>
     </row>
     <row r="81" spans="1:13">
-      <c r="A81" s="39">
+      <c r="A81" s="64">
         <v>2020</v>
       </c>
-      <c r="B81" s="41" t="s">
+      <c r="B81" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C81" s="42"/>
-[...1 lines deleted...]
-      <c r="E81" s="44" t="s">
+      <c r="C81" s="67"/>
+      <c r="D81" s="68"/>
+      <c r="E81" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F81" s="45"/>
-[...1 lines deleted...]
-      <c r="H81" s="47" t="s">
+      <c r="F81" s="70"/>
+      <c r="G81" s="71"/>
+      <c r="H81" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I81" s="48"/>
-[...1 lines deleted...]
-      <c r="K81" s="47" t="s">
+      <c r="I81" s="73"/>
+      <c r="J81" s="74"/>
+      <c r="K81" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L81" s="48"/>
-      <c r="M81" s="49"/>
+      <c r="L81" s="73"/>
+      <c r="M81" s="74"/>
     </row>
     <row r="82" spans="1:13">
-      <c r="A82" s="40"/>
-      <c r="B82" s="56">
+      <c r="A82" s="65"/>
+      <c r="B82" s="81">
         <v>98.3</v>
       </c>
-      <c r="C82" s="61"/>
-[...1 lines deleted...]
-      <c r="E82" s="53">
+      <c r="C82" s="86"/>
+      <c r="D82" s="87"/>
+      <c r="E82" s="78">
         <v>105.8</v>
       </c>
-      <c r="F82" s="54"/>
-[...1 lines deleted...]
-      <c r="H82" s="56">
+      <c r="F82" s="79"/>
+      <c r="G82" s="80"/>
+      <c r="H82" s="81">
         <v>96.4</v>
       </c>
-      <c r="I82" s="57"/>
-[...1 lines deleted...]
-      <c r="K82" s="50">
+      <c r="I82" s="82"/>
+      <c r="J82" s="83"/>
+      <c r="K82" s="75">
         <v>114.1</v>
       </c>
-      <c r="L82" s="59"/>
-      <c r="M82" s="60"/>
+      <c r="L82" s="84"/>
+      <c r="M82" s="85"/>
     </row>
     <row r="83" spans="1:13">
-      <c r="A83" s="39">
+      <c r="A83" s="64">
         <v>2021</v>
       </c>
-      <c r="B83" s="41" t="s">
+      <c r="B83" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C83" s="42"/>
-[...1 lines deleted...]
-      <c r="E83" s="44" t="s">
+      <c r="C83" s="67"/>
+      <c r="D83" s="68"/>
+      <c r="E83" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F83" s="45"/>
-[...1 lines deleted...]
-      <c r="H83" s="47" t="s">
+      <c r="F83" s="70"/>
+      <c r="G83" s="71"/>
+      <c r="H83" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I83" s="48"/>
-[...1 lines deleted...]
-      <c r="K83" s="47" t="s">
+      <c r="I83" s="73"/>
+      <c r="J83" s="74"/>
+      <c r="K83" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L83" s="48"/>
-      <c r="M83" s="49"/>
+      <c r="L83" s="73"/>
+      <c r="M83" s="74"/>
     </row>
     <row r="84" spans="1:13">
-      <c r="A84" s="40"/>
-      <c r="B84" s="50">
+      <c r="A84" s="65"/>
+      <c r="B84" s="75">
         <v>99</v>
       </c>
-      <c r="C84" s="51"/>
-[...1 lines deleted...]
-      <c r="E84" s="53">
+      <c r="C84" s="76"/>
+      <c r="D84" s="77"/>
+      <c r="E84" s="78">
         <v>109</v>
       </c>
-      <c r="F84" s="54"/>
-[...1 lines deleted...]
-      <c r="H84" s="56">
+      <c r="F84" s="79"/>
+      <c r="G84" s="80"/>
+      <c r="H84" s="81">
         <v>96.9</v>
       </c>
-      <c r="I84" s="57"/>
-[...1 lines deleted...]
-      <c r="K84" s="50">
+      <c r="I84" s="82"/>
+      <c r="J84" s="83"/>
+      <c r="K84" s="75">
         <v>113.1</v>
       </c>
-      <c r="L84" s="59"/>
-      <c r="M84" s="60"/>
+      <c r="L84" s="84"/>
+      <c r="M84" s="85"/>
     </row>
     <row r="85" spans="1:13">
-      <c r="A85" s="39">
+      <c r="A85" s="64">
         <v>2022</v>
       </c>
-      <c r="B85" s="41" t="s">
+      <c r="B85" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C85" s="42"/>
-[...1 lines deleted...]
-      <c r="E85" s="44" t="s">
+      <c r="C85" s="67"/>
+      <c r="D85" s="68"/>
+      <c r="E85" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F85" s="45"/>
-[...1 lines deleted...]
-      <c r="H85" s="47" t="s">
+      <c r="F85" s="70"/>
+      <c r="G85" s="71"/>
+      <c r="H85" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I85" s="48"/>
-[...1 lines deleted...]
-      <c r="K85" s="47" t="s">
+      <c r="I85" s="73"/>
+      <c r="J85" s="74"/>
+      <c r="K85" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L85" s="48"/>
-      <c r="M85" s="49"/>
+      <c r="L85" s="73"/>
+      <c r="M85" s="74"/>
     </row>
     <row r="86" spans="1:13">
-      <c r="A86" s="40"/>
-      <c r="B86" s="50">
+      <c r="A86" s="65"/>
+      <c r="B86" s="75">
         <v>103.6</v>
       </c>
-      <c r="C86" s="51"/>
-[...1 lines deleted...]
-      <c r="E86" s="53">
+      <c r="C86" s="76"/>
+      <c r="D86" s="77"/>
+      <c r="E86" s="78">
         <v>109.3</v>
       </c>
-      <c r="F86" s="54"/>
-[...1 lines deleted...]
-      <c r="H86" s="56">
+      <c r="F86" s="79"/>
+      <c r="G86" s="80"/>
+      <c r="H86" s="81">
         <v>96.1</v>
       </c>
-      <c r="I86" s="57"/>
-[...1 lines deleted...]
-      <c r="K86" s="50">
+      <c r="I86" s="82"/>
+      <c r="J86" s="83"/>
+      <c r="K86" s="75">
         <v>113</v>
       </c>
-      <c r="L86" s="59"/>
-      <c r="M86" s="60"/>
+      <c r="L86" s="84"/>
+      <c r="M86" s="85"/>
     </row>
     <row r="87" spans="1:13">
-      <c r="A87" s="39">
+      <c r="A87" s="64">
         <v>2023</v>
       </c>
-      <c r="B87" s="41" t="s">
+      <c r="B87" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C87" s="42"/>
-[...1 lines deleted...]
-      <c r="E87" s="44" t="s">
+      <c r="C87" s="67"/>
+      <c r="D87" s="68"/>
+      <c r="E87" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F87" s="45"/>
-[...1 lines deleted...]
-      <c r="H87" s="47" t="s">
+      <c r="F87" s="70"/>
+      <c r="G87" s="71"/>
+      <c r="H87" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I87" s="48"/>
-[...1 lines deleted...]
-      <c r="K87" s="47" t="s">
+      <c r="I87" s="73"/>
+      <c r="J87" s="74"/>
+      <c r="K87" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L87" s="48"/>
-      <c r="M87" s="49"/>
+      <c r="L87" s="73"/>
+      <c r="M87" s="74"/>
     </row>
     <row r="88" spans="1:13">
-      <c r="A88" s="40"/>
-      <c r="B88" s="50">
+      <c r="A88" s="65"/>
+      <c r="B88" s="75">
         <v>100.6</v>
       </c>
-      <c r="C88" s="51"/>
-[...1 lines deleted...]
-      <c r="E88" s="53">
+      <c r="C88" s="76"/>
+      <c r="D88" s="77"/>
+      <c r="E88" s="78">
         <v>107.3</v>
       </c>
-      <c r="F88" s="54"/>
-[...1 lines deleted...]
-      <c r="H88" s="56">
+      <c r="F88" s="79"/>
+      <c r="G88" s="80"/>
+      <c r="H88" s="81">
         <v>95.9</v>
       </c>
-      <c r="I88" s="57"/>
-[...1 lines deleted...]
-      <c r="K88" s="50">
+      <c r="I88" s="82"/>
+      <c r="J88" s="83"/>
+      <c r="K88" s="75">
         <v>112.3</v>
       </c>
-      <c r="L88" s="59"/>
-      <c r="M88" s="60"/>
+      <c r="L88" s="84"/>
+      <c r="M88" s="85"/>
     </row>
     <row r="89" spans="1:13">
-      <c r="A89" s="39">
+      <c r="A89" s="64">
         <v>2024</v>
       </c>
-      <c r="B89" s="41" t="s">
+      <c r="B89" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C89" s="42"/>
-[...1 lines deleted...]
-      <c r="E89" s="44" t="s">
+      <c r="C89" s="67"/>
+      <c r="D89" s="68"/>
+      <c r="E89" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F89" s="45"/>
-[...1 lines deleted...]
-      <c r="H89" s="47" t="s">
+      <c r="F89" s="70"/>
+      <c r="G89" s="71"/>
+      <c r="H89" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I89" s="48"/>
-[...1 lines deleted...]
-      <c r="K89" s="47" t="s">
+      <c r="I89" s="73"/>
+      <c r="J89" s="74"/>
+      <c r="K89" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L89" s="48"/>
-      <c r="M89" s="49"/>
+      <c r="L89" s="73"/>
+      <c r="M89" s="74"/>
     </row>
     <row r="90" spans="1:13">
-      <c r="A90" s="40"/>
-      <c r="B90" s="50">
+      <c r="A90" s="65"/>
+      <c r="B90" s="75">
         <v>97.1</v>
       </c>
-      <c r="C90" s="51"/>
-[...1 lines deleted...]
-      <c r="E90" s="53">
+      <c r="C90" s="76"/>
+      <c r="D90" s="77"/>
+      <c r="E90" s="78">
         <v>105.5</v>
       </c>
-      <c r="F90" s="54"/>
-[...1 lines deleted...]
-      <c r="H90" s="56">
+      <c r="F90" s="79"/>
+      <c r="G90" s="80"/>
+      <c r="H90" s="81">
         <v>96.8</v>
       </c>
-      <c r="I90" s="57"/>
-[...1 lines deleted...]
-      <c r="K90" s="50">
+      <c r="I90" s="82"/>
+      <c r="J90" s="83"/>
+      <c r="K90" s="75">
         <v>111.4</v>
       </c>
-      <c r="L90" s="59"/>
-      <c r="M90" s="60"/>
+      <c r="L90" s="84"/>
+      <c r="M90" s="85"/>
     </row>
     <row r="91" spans="1:13">
-      <c r="A91" s="39">
+      <c r="A91" s="64">
         <v>2025</v>
       </c>
-      <c r="B91" s="41" t="s">
+      <c r="B91" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C91" s="42"/>
-[...1 lines deleted...]
-      <c r="E91" s="44" t="s">
+      <c r="C91" s="67"/>
+      <c r="D91" s="68"/>
+      <c r="E91" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F91" s="45"/>
-[...1 lines deleted...]
-      <c r="H91" s="47" t="s">
+      <c r="F91" s="70"/>
+      <c r="G91" s="71"/>
+      <c r="H91" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I91" s="48"/>
-[...1 lines deleted...]
-      <c r="K91" s="47" t="s">
+      <c r="I91" s="73"/>
+      <c r="J91" s="74"/>
+      <c r="K91" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L91" s="48"/>
-      <c r="M91" s="49"/>
+      <c r="L91" s="73"/>
+      <c r="M91" s="74"/>
     </row>
     <row r="92" spans="1:13">
-      <c r="A92" s="40"/>
-      <c r="B92" s="50">
+      <c r="A92" s="65"/>
+      <c r="B92" s="75">
         <v>97.3</v>
       </c>
-      <c r="C92" s="51"/>
-[...1 lines deleted...]
-      <c r="E92" s="53">
+      <c r="C92" s="76"/>
+      <c r="D92" s="77"/>
+      <c r="E92" s="78">
         <v>106</v>
       </c>
-      <c r="F92" s="54"/>
-[...1 lines deleted...]
-      <c r="H92" s="56">
+      <c r="F92" s="79"/>
+      <c r="G92" s="80"/>
+      <c r="H92" s="81">
         <v>95.7</v>
       </c>
-      <c r="I92" s="57"/>
-[...1 lines deleted...]
-      <c r="K92" s="50">
+      <c r="I92" s="82"/>
+      <c r="J92" s="83"/>
+      <c r="K92" s="75">
         <v>110.2</v>
       </c>
-      <c r="L92" s="59"/>
-      <c r="M92" s="60"/>
+      <c r="L92" s="84"/>
+      <c r="M92" s="85"/>
     </row>
     <row r="93" spans="1:13">
-      <c r="A93" s="39">
+      <c r="A93" s="64">
         <v>2026</v>
       </c>
-      <c r="B93" s="41" t="s">
+      <c r="B93" s="66" t="s">
         <v>25</v>
       </c>
-      <c r="C93" s="42"/>
-[...1 lines deleted...]
-      <c r="E93" s="44" t="s">
+      <c r="C93" s="67"/>
+      <c r="D93" s="68"/>
+      <c r="E93" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="F93" s="45"/>
-[...1 lines deleted...]
-      <c r="H93" s="47" t="s">
+      <c r="F93" s="70"/>
+      <c r="G93" s="71"/>
+      <c r="H93" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="I93" s="48"/>
-[...1 lines deleted...]
-      <c r="K93" s="47" t="s">
+      <c r="I93" s="73"/>
+      <c r="J93" s="74"/>
+      <c r="K93" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="L93" s="48"/>
-      <c r="M93" s="49"/>
+      <c r="L93" s="73"/>
+      <c r="M93" s="74"/>
     </row>
     <row r="94" spans="1:13">
-      <c r="A94" s="40"/>
-      <c r="B94" s="50">
+      <c r="A94" s="65"/>
+      <c r="B94" s="75">
         <v>97.5</v>
       </c>
-      <c r="C94" s="51"/>
-[...9 lines deleted...]
-      <c r="M94" s="60"/>
+      <c r="C94" s="76"/>
+      <c r="D94" s="77"/>
+      <c r="E94" s="78">
+        <v>105.4</v>
+      </c>
+      <c r="F94" s="79"/>
+      <c r="G94" s="80"/>
+      <c r="H94" s="81"/>
+      <c r="I94" s="82"/>
+      <c r="J94" s="83"/>
+      <c r="K94" s="75"/>
+      <c r="L94" s="84"/>
+      <c r="M94" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="220">
     <mergeCell ref="A83:A84"/>
     <mergeCell ref="B83:D83"/>
     <mergeCell ref="E83:G83"/>
     <mergeCell ref="H83:J83"/>
     <mergeCell ref="K83:M83"/>
     <mergeCell ref="B84:D84"/>
     <mergeCell ref="E84:G84"/>
     <mergeCell ref="H84:J84"/>
     <mergeCell ref="K84:M84"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="E25:G25"/>
     <mergeCell ref="H25:J25"/>
     <mergeCell ref="K25:M25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="E26:G26"/>
     <mergeCell ref="H26:J26"/>
     <mergeCell ref="K26:M26"/>
     <mergeCell ref="A79:A80"/>
     <mergeCell ref="B79:D79"/>
     <mergeCell ref="E79:G79"/>
     <mergeCell ref="H79:J79"/>
@@ -3663,162 +4223,164 @@
     <mergeCell ref="B94:D94"/>
     <mergeCell ref="E94:G94"/>
     <mergeCell ref="H94:J94"/>
     <mergeCell ref="K94:M94"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.51181102362204722" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010016E513C58FA7C940B90587550F5D3D87" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="5a8d030f169508f66df5304e917ed388">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E7F33AC-D02D-4E5D-9533-632A53271C76}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B54E477C-B05E-4F5A-B96E-4E8E47BE72FE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97868A26-5D44-403B-8F19-E0A8903BC211}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...21 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіштер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>araeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>