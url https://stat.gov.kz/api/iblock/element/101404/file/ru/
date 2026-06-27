--- v0 (2026-05-16)
+++ v1 (2026-06-27)
@@ -2,80 +2,80 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="60" windowWidth="20490" windowHeight="8550" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="60" windowWidth="20490" windowHeight="8550"/>
   </bookViews>
   <sheets>
     <sheet name="квартал" sheetId="1" r:id="rId1"/>
     <sheet name="период" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">квартал!$29:$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">квартал!$A$28:$BC$30</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1926" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1953" uniqueCount="47">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -421,51 +421,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="104">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -614,109 +614,103 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="4"/>
     <cellStyle name="Финансовый" xfId="5" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -1006,54 +1000,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:DQ90"/>
+  <dimension ref="A2:DR90"/>
   <sheetViews>
-    <sheetView topLeftCell="CR13" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="DQ31" sqref="DQ31:DQ52"/>
+    <sheetView tabSelected="1" topLeftCell="CS1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="DP54" sqref="DP54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28" style="6" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="6" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" style="6" customWidth="1"/>
     <col min="5" max="5" width="10" style="6" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="6" customWidth="1"/>
     <col min="7" max="7" width="10" style="6" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="6" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="6" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="6" customWidth="1"/>
     <col min="11" max="12" width="9.85546875" style="6" customWidth="1"/>
     <col min="13" max="13" width="10" style="6" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="6" customWidth="1"/>
     <col min="15" max="22" width="8.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="6" customWidth="1"/>
     <col min="24" max="26" width="8.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="28" width="8.7109375" style="6" customWidth="1"/>
     <col min="29" max="31" width="8.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9.140625" style="6" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" style="6" customWidth="1"/>
     <col min="34" max="34" width="9.28515625" style="6" customWidth="1"/>
@@ -1105,226 +1099,227 @@
     <col min="91" max="92" width="9.7109375" style="6" customWidth="1"/>
     <col min="93" max="93" width="10.7109375" style="6" customWidth="1"/>
     <col min="94" max="94" width="10.140625" style="6" customWidth="1"/>
     <col min="95" max="96" width="9.42578125" style="6" customWidth="1"/>
     <col min="97" max="97" width="9" style="6" customWidth="1"/>
     <col min="98" max="98" width="9.42578125" style="6" customWidth="1"/>
     <col min="99" max="99" width="10" style="6" customWidth="1"/>
     <col min="100" max="101" width="9.140625" style="6" customWidth="1"/>
     <col min="102" max="102" width="9.42578125" style="6" customWidth="1"/>
     <col min="103" max="103" width="10.85546875" style="6" customWidth="1"/>
     <col min="104" max="104" width="9.7109375" style="6" customWidth="1"/>
     <col min="105" max="105" width="10.5703125" style="6" customWidth="1"/>
     <col min="106" max="106" width="8.85546875" style="6" customWidth="1"/>
     <col min="107" max="107" width="9.42578125" style="6" customWidth="1"/>
     <col min="108" max="108" width="9.85546875" style="6" customWidth="1"/>
     <col min="109" max="109" width="10.140625" style="6" customWidth="1"/>
     <col min="110" max="110" width="10.28515625" style="6" customWidth="1"/>
     <col min="111" max="111" width="7.5703125" style="6" customWidth="1"/>
     <col min="112" max="112" width="9.7109375" style="6" customWidth="1"/>
     <col min="113" max="113" width="9" style="6" customWidth="1"/>
     <col min="114" max="114" width="9.7109375" style="6" customWidth="1"/>
     <col min="115" max="116" width="8.5703125" style="6" customWidth="1"/>
     <col min="117" max="16384" width="7.85546875" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:121" ht="23.25" customHeight="1">
-      <c r="A2" s="78" t="s">
+    <row r="2" spans="1:122" ht="23.25" customHeight="1">
+      <c r="A2" s="85" t="s">
         <v>46</v>
       </c>
-      <c r="B2" s="79"/>
-[...10 lines deleted...]
-      <c r="M2" s="79"/>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
     </row>
-    <row r="3" spans="1:121">
-[...1 lines deleted...]
-      <c r="B3" s="82">
+    <row r="3" spans="1:122">
+      <c r="A3" s="81"/>
+      <c r="B3" s="78">
         <v>2010</v>
       </c>
-      <c r="C3" s="83"/>
-[...11 lines deleted...]
-      <c r="O3" s="82">
+      <c r="C3" s="79"/>
+      <c r="D3" s="79"/>
+      <c r="E3" s="79"/>
+      <c r="F3" s="79"/>
+      <c r="G3" s="79"/>
+      <c r="H3" s="79"/>
+      <c r="I3" s="79"/>
+      <c r="J3" s="79"/>
+      <c r="K3" s="79"/>
+      <c r="L3" s="79"/>
+      <c r="M3" s="79"/>
+      <c r="N3" s="80"/>
+      <c r="O3" s="78">
         <v>2011</v>
       </c>
-      <c r="P3" s="83"/>
-[...11 lines deleted...]
-      <c r="AB3" s="82">
+      <c r="P3" s="79"/>
+      <c r="Q3" s="79"/>
+      <c r="R3" s="79"/>
+      <c r="S3" s="79"/>
+      <c r="T3" s="79"/>
+      <c r="U3" s="79"/>
+      <c r="V3" s="79"/>
+      <c r="W3" s="79"/>
+      <c r="X3" s="79"/>
+      <c r="Y3" s="79"/>
+      <c r="Z3" s="79"/>
+      <c r="AA3" s="80"/>
+      <c r="AB3" s="78">
         <v>2012</v>
       </c>
-      <c r="AC3" s="83"/>
-[...11 lines deleted...]
-      <c r="AO3" s="82">
+      <c r="AC3" s="79"/>
+      <c r="AD3" s="79"/>
+      <c r="AE3" s="79"/>
+      <c r="AF3" s="79"/>
+      <c r="AG3" s="79"/>
+      <c r="AH3" s="79"/>
+      <c r="AI3" s="79"/>
+      <c r="AJ3" s="79"/>
+      <c r="AK3" s="79"/>
+      <c r="AL3" s="79"/>
+      <c r="AM3" s="79"/>
+      <c r="AN3" s="80"/>
+      <c r="AO3" s="78">
         <v>2013</v>
       </c>
-      <c r="AP3" s="83"/>
-[...11 lines deleted...]
-      <c r="BB3" s="80">
+      <c r="AP3" s="79"/>
+      <c r="AQ3" s="79"/>
+      <c r="AR3" s="79"/>
+      <c r="AS3" s="79"/>
+      <c r="AT3" s="79"/>
+      <c r="AU3" s="79"/>
+      <c r="AV3" s="79"/>
+      <c r="AW3" s="79"/>
+      <c r="AX3" s="79"/>
+      <c r="AY3" s="79"/>
+      <c r="AZ3" s="79"/>
+      <c r="BA3" s="80"/>
+      <c r="BB3" s="81">
         <v>2014</v>
       </c>
-      <c r="BC3" s="80"/>
-[...11 lines deleted...]
-      <c r="BO3" s="80">
+      <c r="BC3" s="81"/>
+      <c r="BD3" s="81"/>
+      <c r="BE3" s="81"/>
+      <c r="BF3" s="81"/>
+      <c r="BG3" s="81"/>
+      <c r="BH3" s="81"/>
+      <c r="BI3" s="81"/>
+      <c r="BJ3" s="81"/>
+      <c r="BK3" s="81"/>
+      <c r="BL3" s="81"/>
+      <c r="BM3" s="81"/>
+      <c r="BN3" s="81"/>
+      <c r="BO3" s="81">
         <v>2015</v>
       </c>
-      <c r="BP3" s="80"/>
-[...3 lines deleted...]
-      <c r="BT3" s="80">
+      <c r="BP3" s="81"/>
+      <c r="BQ3" s="81"/>
+      <c r="BR3" s="81"/>
+      <c r="BS3" s="81"/>
+      <c r="BT3" s="81">
         <v>2016</v>
       </c>
-      <c r="BU3" s="80"/>
-[...3 lines deleted...]
-      <c r="BY3" s="80">
+      <c r="BU3" s="81"/>
+      <c r="BV3" s="81"/>
+      <c r="BW3" s="81"/>
+      <c r="BX3" s="81"/>
+      <c r="BY3" s="81">
         <v>2017</v>
       </c>
-      <c r="BZ3" s="80"/>
-[...3 lines deleted...]
-      <c r="CD3" s="80">
+      <c r="BZ3" s="81"/>
+      <c r="CA3" s="81"/>
+      <c r="CB3" s="81"/>
+      <c r="CC3" s="81"/>
+      <c r="CD3" s="81">
         <v>2018</v>
       </c>
-      <c r="CE3" s="80"/>
-[...3 lines deleted...]
-      <c r="CI3" s="82">
+      <c r="CE3" s="81"/>
+      <c r="CF3" s="81"/>
+      <c r="CG3" s="81"/>
+      <c r="CH3" s="81"/>
+      <c r="CI3" s="78">
         <v>2019</v>
       </c>
-      <c r="CJ3" s="83"/>
-[...3 lines deleted...]
-      <c r="CN3" s="82">
+      <c r="CJ3" s="79"/>
+      <c r="CK3" s="79"/>
+      <c r="CL3" s="79"/>
+      <c r="CM3" s="80"/>
+      <c r="CN3" s="78">
         <v>2020</v>
       </c>
-      <c r="CO3" s="83"/>
-[...1 lines deleted...]
-      <c r="CQ3" s="83"/>
+      <c r="CO3" s="79"/>
+      <c r="CP3" s="79"/>
+      <c r="CQ3" s="79"/>
       <c r="CR3" s="69"/>
-      <c r="CS3" s="82">
+      <c r="CS3" s="78">
         <v>2021</v>
       </c>
-      <c r="CT3" s="83"/>
-[...3 lines deleted...]
-      <c r="CX3" s="82">
+      <c r="CT3" s="79"/>
+      <c r="CU3" s="79"/>
+      <c r="CV3" s="79"/>
+      <c r="CW3" s="80"/>
+      <c r="CX3" s="78">
         <v>2022</v>
       </c>
-      <c r="CY3" s="83"/>
-[...3 lines deleted...]
-      <c r="DC3" s="82">
+      <c r="CY3" s="79"/>
+      <c r="CZ3" s="79"/>
+      <c r="DA3" s="79"/>
+      <c r="DB3" s="80"/>
+      <c r="DC3" s="78">
         <v>2023</v>
       </c>
-      <c r="DD3" s="83"/>
-[...3 lines deleted...]
-      <c r="DH3" s="86">
+      <c r="DD3" s="79"/>
+      <c r="DE3" s="79"/>
+      <c r="DF3" s="79"/>
+      <c r="DG3" s="80"/>
+      <c r="DH3" s="82">
         <v>2024</v>
       </c>
-      <c r="DI3" s="87"/>
-[...3 lines deleted...]
-      <c r="DM3" s="85">
+      <c r="DI3" s="83"/>
+      <c r="DJ3" s="83"/>
+      <c r="DK3" s="83"/>
+      <c r="DL3" s="84"/>
+      <c r="DM3" s="82">
         <v>2025</v>
       </c>
-      <c r="DN3" s="85"/>
-[...2 lines deleted...]
-      <c r="DQ3" s="76">
+      <c r="DN3" s="83"/>
+      <c r="DO3" s="83"/>
+      <c r="DP3" s="83"/>
+      <c r="DQ3" s="84"/>
+      <c r="DR3" s="76">
         <v>2026</v>
       </c>
     </row>
-    <row r="4" spans="1:121" s="67" customFormat="1" ht="22.5">
-      <c r="A4" s="81"/>
+    <row r="4" spans="1:122" s="67" customFormat="1" ht="22.5">
+      <c r="A4" s="87"/>
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1638,55 +1633,58 @@
       </c>
       <c r="DI4" s="8" t="s">
         <v>28</v>
       </c>
       <c r="DJ4" s="8" t="s">
         <v>29</v>
       </c>
       <c r="DK4" s="11" t="s">
         <v>30</v>
       </c>
       <c r="DL4" s="66" t="s">
         <v>31</v>
       </c>
       <c r="DM4" s="11" t="s">
         <v>27</v>
       </c>
       <c r="DN4" s="8" t="s">
         <v>28</v>
       </c>
       <c r="DO4" s="8" t="s">
         <v>29</v>
       </c>
       <c r="DP4" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="DQ4" s="11" t="s">
+      <c r="DQ4" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="DR4" s="11" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="5" spans="1:121">
+    <row r="5" spans="1:122">
       <c r="A5" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="70">
         <v>79.400000000000006</v>
       </c>
       <c r="C5" s="70">
         <v>98.6</v>
       </c>
       <c r="D5" s="70">
         <v>108.2</v>
       </c>
       <c r="E5" s="70">
         <v>103.4</v>
       </c>
       <c r="F5" s="70">
         <v>98.9</v>
       </c>
       <c r="G5" s="70">
         <v>108.4</v>
       </c>
       <c r="H5" s="14">
         <v>101</v>
       </c>
       <c r="I5" s="70">
@@ -2003,55 +2001,58 @@
       </c>
       <c r="DI5" s="20">
         <v>103.7</v>
       </c>
       <c r="DJ5" s="20">
         <v>95.3</v>
       </c>
       <c r="DK5" s="20">
         <v>108.9</v>
       </c>
       <c r="DL5" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM5" s="20">
         <v>94</v>
       </c>
       <c r="DN5" s="55">
         <v>102.4</v>
       </c>
       <c r="DO5" s="55">
         <v>93.3</v>
       </c>
       <c r="DP5" s="55">
         <v>107.6</v>
       </c>
-      <c r="DQ5" s="55">
+      <c r="DQ5" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR5" s="55">
         <v>94.8</v>
       </c>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="I6" s="14" t="s">
@@ -2342,55 +2343,58 @@
       </c>
       <c r="DI6" s="20">
         <v>103.8</v>
       </c>
       <c r="DJ6" s="20">
         <v>96.8</v>
       </c>
       <c r="DK6" s="20">
         <v>105.7</v>
       </c>
       <c r="DL6" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM6" s="20">
         <v>94.8</v>
       </c>
       <c r="DN6" s="55">
         <v>104.2</v>
       </c>
       <c r="DO6" s="55">
         <v>95.3</v>
       </c>
       <c r="DP6" s="55">
         <v>106.2</v>
       </c>
-      <c r="DQ6" s="55">
+      <c r="DQ6" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR6" s="55">
         <v>97.1</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="16">
         <v>84.3</v>
       </c>
       <c r="C7" s="16">
         <v>97.5</v>
       </c>
       <c r="D7" s="16">
         <v>105.5</v>
       </c>
       <c r="E7" s="16">
         <v>101.9</v>
       </c>
       <c r="F7" s="16">
         <v>107.6</v>
       </c>
       <c r="G7" s="16">
         <v>106.3</v>
       </c>
       <c r="H7" s="16">
         <v>100.5</v>
       </c>
       <c r="I7" s="16">
@@ -2707,55 +2711,58 @@
       </c>
       <c r="DI7" s="20">
         <v>103.2</v>
       </c>
       <c r="DJ7" s="20">
         <v>97.5</v>
       </c>
       <c r="DK7" s="20">
         <v>103.4</v>
       </c>
       <c r="DL7" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM7" s="20">
         <v>95.2</v>
       </c>
       <c r="DN7" s="55">
         <v>103.5</v>
       </c>
       <c r="DO7" s="55">
         <v>97.2</v>
       </c>
       <c r="DP7" s="55">
         <v>107.9</v>
       </c>
-      <c r="DQ7" s="55">
+      <c r="DQ7" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR7" s="55">
         <v>89.9</v>
       </c>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="14">
         <v>75.099999999999994</v>
       </c>
       <c r="C8" s="14">
         <v>100</v>
       </c>
       <c r="D8" s="15">
         <v>112.3</v>
       </c>
       <c r="E8" s="14">
         <v>101.3</v>
       </c>
       <c r="F8" s="14">
         <v>101.3</v>
       </c>
       <c r="G8" s="15">
         <v>107.1</v>
       </c>
       <c r="H8" s="14">
         <v>102.6</v>
       </c>
       <c r="I8" s="14">
@@ -3072,55 +3079,58 @@
       </c>
       <c r="DI8" s="20">
         <v>105.4</v>
       </c>
       <c r="DJ8" s="20">
         <v>98</v>
       </c>
       <c r="DK8" s="20">
         <v>107.8</v>
       </c>
       <c r="DL8" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM8" s="20">
         <v>91.3</v>
       </c>
       <c r="DN8" s="55">
         <v>102.1</v>
       </c>
       <c r="DO8" s="55">
         <v>96.1</v>
       </c>
       <c r="DP8" s="55">
         <v>106.4</v>
       </c>
-      <c r="DQ8" s="55">
+      <c r="DQ8" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR8" s="55">
         <v>93.6</v>
       </c>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="14">
         <v>86.3</v>
       </c>
       <c r="C9" s="15">
         <v>102.3</v>
       </c>
       <c r="D9" s="14">
         <v>100</v>
       </c>
       <c r="E9" s="15">
         <v>106.6</v>
       </c>
       <c r="F9" s="14">
         <v>104.4</v>
       </c>
       <c r="G9" s="20">
         <v>106.4</v>
       </c>
       <c r="H9" s="14">
         <v>102.2</v>
       </c>
       <c r="I9" s="14">
@@ -3437,55 +3447,58 @@
       </c>
       <c r="DI9" s="20">
         <v>108.2</v>
       </c>
       <c r="DJ9" s="20">
         <v>90.3</v>
       </c>
       <c r="DK9" s="20">
         <v>112.3</v>
       </c>
       <c r="DL9" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM9" s="20">
         <v>92.9</v>
       </c>
       <c r="DN9" s="55">
         <v>111.1</v>
       </c>
       <c r="DO9" s="55">
         <v>85.8</v>
       </c>
       <c r="DP9" s="55">
         <v>109.3</v>
       </c>
-      <c r="DQ9" s="55">
+      <c r="DQ9" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR9" s="55">
         <v>94.8</v>
       </c>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="14">
         <v>89.2</v>
       </c>
       <c r="C10" s="20">
         <v>98</v>
       </c>
       <c r="D10" s="15">
         <v>106.8</v>
       </c>
       <c r="E10" s="15">
         <v>101.3</v>
       </c>
       <c r="F10" s="14">
         <v>95.5</v>
       </c>
       <c r="G10" s="14">
         <v>106</v>
       </c>
       <c r="H10" s="14">
         <v>105.7</v>
       </c>
       <c r="I10" s="14">
@@ -3802,55 +3815,58 @@
       </c>
       <c r="DI10" s="20">
         <v>96.9</v>
       </c>
       <c r="DJ10" s="20">
         <v>104.3</v>
       </c>
       <c r="DK10" s="20">
         <v>99.7</v>
       </c>
       <c r="DL10" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM10" s="20">
         <v>95.4</v>
       </c>
       <c r="DN10" s="55">
         <v>89.6</v>
       </c>
       <c r="DO10" s="55">
         <v>99.7</v>
       </c>
       <c r="DP10" s="55">
         <v>98.3</v>
       </c>
-      <c r="DQ10" s="55">
+      <c r="DQ10" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR10" s="55">
         <v>104.4</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="14">
         <v>81.3</v>
       </c>
       <c r="C11" s="14">
         <v>98.9</v>
       </c>
       <c r="D11" s="20">
         <v>109.7</v>
       </c>
       <c r="E11" s="15">
         <v>103.4</v>
       </c>
       <c r="F11" s="14">
         <v>101.1</v>
       </c>
       <c r="G11" s="15">
         <v>100.9</v>
       </c>
       <c r="H11" s="14">
         <v>103.5</v>
       </c>
       <c r="I11" s="14">
@@ -4167,55 +4183,58 @@
       </c>
       <c r="DI11" s="20">
         <v>97.2</v>
       </c>
       <c r="DJ11" s="20">
         <v>97.4</v>
       </c>
       <c r="DK11" s="20">
         <v>103.7</v>
       </c>
       <c r="DL11" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM11" s="20">
         <v>96.6</v>
       </c>
       <c r="DN11" s="55">
         <v>101.5</v>
       </c>
       <c r="DO11" s="55">
         <v>93.6</v>
       </c>
       <c r="DP11" s="55">
         <v>102.4</v>
       </c>
-      <c r="DQ11" s="55">
+      <c r="DQ11" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR11" s="55">
         <v>99.2</v>
       </c>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="14">
         <v>88.2</v>
       </c>
       <c r="C12" s="14">
         <v>98.3</v>
       </c>
       <c r="D12" s="14">
         <v>103.6</v>
       </c>
       <c r="E12" s="15">
         <v>107.4</v>
       </c>
       <c r="F12" s="14">
         <v>102.5</v>
       </c>
       <c r="G12" s="15">
         <v>109.9</v>
       </c>
       <c r="H12" s="14">
         <v>100</v>
       </c>
       <c r="I12" s="14">
@@ -4532,55 +4551,58 @@
       </c>
       <c r="DI12" s="20">
         <v>113</v>
       </c>
       <c r="DJ12" s="20">
         <v>85.3</v>
       </c>
       <c r="DK12" s="20">
         <v>110.3</v>
       </c>
       <c r="DL12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM12" s="20">
         <v>95.4</v>
       </c>
       <c r="DN12" s="55">
         <v>111.7</v>
       </c>
       <c r="DO12" s="55">
         <v>84.7</v>
       </c>
       <c r="DP12" s="55">
         <v>106.4</v>
       </c>
-      <c r="DQ12" s="55">
+      <c r="DQ12" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR12" s="55">
         <v>95</v>
       </c>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I13" s="16" t="s">
@@ -4897,55 +4919,58 @@
       </c>
       <c r="DI13" s="20">
         <v>108.7</v>
       </c>
       <c r="DJ13" s="20">
         <v>92.1</v>
       </c>
       <c r="DK13" s="20">
         <v>110.1</v>
       </c>
       <c r="DL13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM13" s="20">
         <v>95.4</v>
       </c>
       <c r="DN13" s="55">
         <v>111.6</v>
       </c>
       <c r="DO13" s="55">
         <v>90.3</v>
       </c>
       <c r="DP13" s="55">
         <v>102.6</v>
       </c>
-      <c r="DQ13" s="55">
+      <c r="DQ13" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR13" s="55">
         <v>96.7</v>
       </c>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="16">
         <v>91.2</v>
       </c>
       <c r="C14" s="14">
         <v>91</v>
       </c>
       <c r="D14" s="16">
         <v>104.3</v>
       </c>
       <c r="E14" s="16">
         <v>108.3</v>
       </c>
       <c r="F14" s="16">
         <v>97.3</v>
       </c>
       <c r="G14" s="16">
         <v>104.4</v>
       </c>
       <c r="H14" s="16">
         <v>102.4</v>
       </c>
       <c r="I14" s="16">
@@ -5262,55 +5287,58 @@
       </c>
       <c r="DI14" s="20">
         <v>103.3</v>
       </c>
       <c r="DJ14" s="20">
         <v>97.4</v>
       </c>
       <c r="DK14" s="20">
         <v>108</v>
       </c>
       <c r="DL14" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM14" s="20">
         <v>91.9</v>
       </c>
       <c r="DN14" s="55">
         <v>104.2</v>
       </c>
       <c r="DO14" s="55">
         <v>92.5</v>
       </c>
       <c r="DP14" s="55">
         <v>108.7</v>
       </c>
-      <c r="DQ14" s="55">
+      <c r="DQ14" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR14" s="55">
         <v>94.3</v>
       </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="14">
         <v>80.900000000000006</v>
       </c>
       <c r="C15" s="15">
         <v>97.3</v>
       </c>
       <c r="D15" s="15">
         <v>106.4</v>
       </c>
       <c r="E15" s="14">
         <v>102.6</v>
       </c>
       <c r="F15" s="14">
         <v>106</v>
       </c>
       <c r="G15" s="14">
         <v>106.7</v>
       </c>
       <c r="H15" s="14">
         <v>102</v>
       </c>
       <c r="I15" s="14">
@@ -5627,55 +5655,58 @@
       </c>
       <c r="DI15" s="20">
         <v>105.7</v>
       </c>
       <c r="DJ15" s="20">
         <v>99.2</v>
       </c>
       <c r="DK15" s="20">
         <v>109.1</v>
       </c>
       <c r="DL15" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM15" s="20">
         <v>92.3</v>
       </c>
       <c r="DN15" s="55">
         <v>102.8</v>
       </c>
       <c r="DO15" s="55">
         <v>96.9</v>
       </c>
       <c r="DP15" s="55">
         <v>107.5</v>
       </c>
-      <c r="DQ15" s="55">
+      <c r="DQ15" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR15" s="55">
         <v>92.3</v>
       </c>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="14">
         <v>86.1</v>
       </c>
       <c r="C16" s="15">
         <v>99.1</v>
       </c>
       <c r="D16" s="15">
         <v>103.4</v>
       </c>
       <c r="E16" s="15">
         <v>106.1</v>
       </c>
       <c r="F16" s="14">
         <v>103.1</v>
       </c>
       <c r="G16" s="15">
         <v>108.3</v>
       </c>
       <c r="H16" s="14">
         <v>102.7</v>
       </c>
       <c r="I16" s="14">
@@ -5992,55 +6023,58 @@
       </c>
       <c r="DI16" s="20">
         <v>107.7</v>
       </c>
       <c r="DJ16" s="20">
         <v>88.1</v>
       </c>
       <c r="DK16" s="20">
         <v>105.5</v>
       </c>
       <c r="DL16" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM16" s="20">
         <v>98.7</v>
       </c>
       <c r="DN16" s="55">
         <v>108.1</v>
       </c>
       <c r="DO16" s="55">
         <v>87</v>
       </c>
       <c r="DP16" s="55">
         <v>103.8</v>
       </c>
-      <c r="DQ16" s="55">
+      <c r="DQ16" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR16" s="55">
         <v>99.6</v>
       </c>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="14">
         <v>68.5</v>
       </c>
       <c r="C17" s="15">
         <v>102.1</v>
       </c>
       <c r="D17" s="15">
         <v>121.9</v>
       </c>
       <c r="E17" s="14">
         <v>99</v>
       </c>
       <c r="F17" s="14">
         <v>91</v>
       </c>
       <c r="G17" s="15">
         <v>114</v>
       </c>
       <c r="H17" s="14">
         <v>101.4</v>
       </c>
       <c r="I17" s="14">
@@ -6357,55 +6391,58 @@
       </c>
       <c r="DI17" s="20">
         <v>98.9</v>
       </c>
       <c r="DJ17" s="20">
         <v>96.7</v>
       </c>
       <c r="DK17" s="20">
         <v>104.5</v>
       </c>
       <c r="DL17" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM17" s="20">
         <v>99.2</v>
       </c>
       <c r="DN17" s="55">
         <v>98.4</v>
       </c>
       <c r="DO17" s="55">
         <v>93.8</v>
       </c>
       <c r="DP17" s="55">
         <v>105.7</v>
       </c>
-      <c r="DQ17" s="55">
+      <c r="DQ17" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR17" s="55">
         <v>97.2</v>
       </c>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="14">
         <v>86.7</v>
       </c>
       <c r="C18" s="14">
         <v>97.4</v>
       </c>
       <c r="D18" s="15">
         <v>106.9</v>
       </c>
       <c r="E18" s="14">
         <v>108</v>
       </c>
       <c r="F18" s="14">
         <v>101</v>
       </c>
       <c r="G18" s="14">
         <v>118.6</v>
       </c>
       <c r="H18" s="14">
         <v>94.5</v>
       </c>
       <c r="I18" s="14">
@@ -6720,55 +6757,58 @@
       </c>
       <c r="DI18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="DJ18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="DK18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="DL18" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="DN18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="DO18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="DP18" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="DQ18" s="55" t="s">
+      <c r="DQ18" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR18" s="55" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="17">
         <v>74.099999999999994</v>
       </c>
       <c r="C19" s="16">
         <v>98.8</v>
       </c>
       <c r="D19" s="14">
         <v>107</v>
       </c>
       <c r="E19" s="16">
         <v>105.9</v>
       </c>
       <c r="F19" s="17">
         <v>101.4</v>
       </c>
       <c r="G19" s="16">
         <v>103.6</v>
       </c>
       <c r="H19" s="17">
         <v>101.5</v>
       </c>
       <c r="I19" s="17">
@@ -7085,55 +7125,58 @@
       </c>
       <c r="DI19" s="20">
         <v>101.9</v>
       </c>
       <c r="DJ19" s="20">
         <v>97.1</v>
       </c>
       <c r="DK19" s="20">
         <v>111.6</v>
       </c>
       <c r="DL19" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM19" s="20">
         <v>95.4</v>
       </c>
       <c r="DN19" s="55">
         <v>99.4</v>
       </c>
       <c r="DO19" s="55">
         <v>95.4</v>
       </c>
       <c r="DP19" s="55">
         <v>108.7</v>
       </c>
-      <c r="DQ19" s="55">
+      <c r="DQ19" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR19" s="55">
         <v>96.4</v>
       </c>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="14">
         <v>85.5</v>
       </c>
       <c r="C20" s="15">
         <v>98.5</v>
       </c>
       <c r="D20" s="15">
         <v>102.6</v>
       </c>
       <c r="E20" s="14">
         <v>104.9</v>
       </c>
       <c r="F20" s="14">
         <v>103.8</v>
       </c>
       <c r="G20" s="14">
         <v>110</v>
       </c>
       <c r="H20" s="14">
         <v>97.6</v>
       </c>
       <c r="I20" s="14">
@@ -7450,55 +7493,58 @@
       </c>
       <c r="DI20" s="20">
         <v>107.5</v>
       </c>
       <c r="DJ20" s="20">
         <v>94.9</v>
       </c>
       <c r="DK20" s="20">
         <v>107.3</v>
       </c>
       <c r="DL20" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM20" s="20">
         <v>92.2</v>
       </c>
       <c r="DN20" s="55">
         <v>106.9</v>
       </c>
       <c r="DO20" s="55">
         <v>92.8</v>
       </c>
       <c r="DP20" s="55">
         <v>108.9</v>
       </c>
-      <c r="DQ20" s="55">
+      <c r="DQ20" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR20" s="55">
         <v>88.5</v>
       </c>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="25" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="25" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="25" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="25" t="s">
@@ -7815,55 +7861,58 @@
       </c>
       <c r="DI21" s="20">
         <v>113.1</v>
       </c>
       <c r="DJ21" s="20">
         <v>80.7</v>
       </c>
       <c r="DK21" s="20">
         <v>111.5</v>
       </c>
       <c r="DL21" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM21" s="20">
         <v>99.1</v>
       </c>
       <c r="DN21" s="55">
         <v>109.4</v>
       </c>
       <c r="DO21" s="55">
         <v>80.2</v>
       </c>
       <c r="DP21" s="55">
         <v>109.1</v>
       </c>
-      <c r="DQ21" s="55">
+      <c r="DQ21" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR21" s="55">
         <v>99.4</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="25" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="25" t="s">
         <v>32</v>
       </c>
       <c r="F22" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G22" s="25" t="s">
         <v>32</v>
       </c>
       <c r="H22" s="25" t="s">
         <v>32</v>
       </c>
       <c r="I22" s="25" t="s">
@@ -8180,55 +8229,58 @@
       </c>
       <c r="DI22" s="20">
         <v>102.8</v>
       </c>
       <c r="DJ22" s="20">
         <v>97.3</v>
       </c>
       <c r="DK22" s="20">
         <v>113.8</v>
       </c>
       <c r="DL22" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM22" s="20">
         <v>96.1</v>
       </c>
       <c r="DN22" s="55">
         <v>90.3</v>
       </c>
       <c r="DO22" s="55">
         <v>96.2</v>
       </c>
       <c r="DP22" s="55">
         <v>113.6</v>
       </c>
-      <c r="DQ22" s="55">
+      <c r="DQ22" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR22" s="55">
         <v>97.9</v>
       </c>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="20">
         <v>79.7</v>
       </c>
       <c r="C23" s="16">
         <v>100.4</v>
       </c>
       <c r="D23" s="16">
         <v>103.3</v>
       </c>
       <c r="E23" s="16">
         <v>105.1</v>
       </c>
       <c r="F23" s="16">
         <v>102.1</v>
       </c>
       <c r="G23" s="16">
         <v>108.9</v>
       </c>
       <c r="H23" s="16">
         <v>100.6</v>
       </c>
       <c r="I23" s="16">
@@ -8545,55 +8597,58 @@
       </c>
       <c r="DI23" s="20">
         <v>97.6</v>
       </c>
       <c r="DJ23" s="20">
         <v>94.4</v>
       </c>
       <c r="DK23" s="20">
         <v>112.5</v>
       </c>
       <c r="DL23" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM23" s="20">
         <v>94.6</v>
       </c>
       <c r="DN23" s="55">
         <v>99.7</v>
       </c>
       <c r="DO23" s="55">
         <v>93.6</v>
       </c>
       <c r="DP23" s="55">
         <v>111</v>
       </c>
-      <c r="DQ23" s="55">
+      <c r="DQ23" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR23" s="55">
         <v>93.9</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="14">
         <v>61.2</v>
       </c>
       <c r="C24" s="14">
         <v>99.9</v>
       </c>
       <c r="D24" s="15">
         <v>115.3</v>
       </c>
       <c r="E24" s="15">
         <v>97.8</v>
       </c>
       <c r="F24" s="14">
         <v>98.5</v>
       </c>
       <c r="G24" s="15">
         <v>113.7</v>
       </c>
       <c r="H24" s="14">
         <v>101.7</v>
       </c>
       <c r="I24" s="14">
@@ -8910,55 +8965,58 @@
       </c>
       <c r="DI24" s="20">
         <v>102.6</v>
       </c>
       <c r="DJ24" s="20">
         <v>94.8</v>
       </c>
       <c r="DK24" s="20">
         <v>117.3</v>
       </c>
       <c r="DL24" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM24" s="20">
         <v>88.8</v>
       </c>
       <c r="DN24" s="55">
         <v>103.1</v>
       </c>
       <c r="DO24" s="55">
         <v>93.2</v>
       </c>
       <c r="DP24" s="55">
         <v>113.5</v>
       </c>
-      <c r="DQ24" s="55">
+      <c r="DQ24" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR24" s="55">
         <v>90</v>
       </c>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="14">
         <v>77.599999999999994</v>
       </c>
       <c r="C25" s="15">
         <v>99.8</v>
       </c>
       <c r="D25" s="14">
         <v>109</v>
       </c>
       <c r="E25" s="15">
         <v>103.1</v>
       </c>
       <c r="F25" s="14">
         <v>95</v>
       </c>
       <c r="G25" s="15">
         <v>108.2</v>
       </c>
       <c r="H25" s="14">
         <v>99.2</v>
       </c>
       <c r="I25" s="14">
@@ -9275,55 +9333,58 @@
       </c>
       <c r="DI25" s="20">
         <v>104.1</v>
       </c>
       <c r="DJ25" s="20">
         <v>96.2</v>
       </c>
       <c r="DK25" s="20">
         <v>111.1</v>
       </c>
       <c r="DL25" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM25" s="20">
         <v>93.5</v>
       </c>
       <c r="DN25" s="55">
         <v>102.2</v>
       </c>
       <c r="DO25" s="55">
         <v>96.6</v>
       </c>
       <c r="DP25" s="55">
         <v>108.4</v>
       </c>
-      <c r="DQ25" s="55">
+      <c r="DQ25" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR25" s="55">
         <v>92.9</v>
       </c>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="27" t="s">
@@ -9640,231 +9701,235 @@
       </c>
       <c r="DI26" s="20">
         <v>106.6</v>
       </c>
       <c r="DJ26" s="20">
         <v>97.8</v>
       </c>
       <c r="DK26" s="20">
         <v>104.3</v>
       </c>
       <c r="DL26" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM26" s="20">
         <v>94.1</v>
       </c>
       <c r="DN26" s="55">
         <v>103.8</v>
       </c>
       <c r="DO26" s="55">
         <v>95</v>
       </c>
       <c r="DP26" s="55">
         <v>105.7</v>
       </c>
-      <c r="DQ26" s="55">
+      <c r="DQ26" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR26" s="55">
         <v>93.8</v>
       </c>
     </row>
-    <row r="28" spans="1:121" ht="33" customHeight="1">
-      <c r="A28" s="78" t="s">
+    <row r="28" spans="1:122" ht="33" customHeight="1">
+      <c r="A28" s="85" t="s">
         <v>45</v>
       </c>
-      <c r="B28" s="79"/>
-[...7 lines deleted...]
-      <c r="J28" s="79"/>
+      <c r="B28" s="86"/>
+      <c r="C28" s="86"/>
+      <c r="D28" s="86"/>
+      <c r="E28" s="86"/>
+      <c r="F28" s="86"/>
+      <c r="G28" s="86"/>
+      <c r="H28" s="86"/>
+      <c r="I28" s="86"/>
+      <c r="J28" s="86"/>
       <c r="K28" s="71"/>
       <c r="L28" s="71"/>
       <c r="M28" s="71"/>
       <c r="N28" s="72"/>
     </row>
-    <row r="29" spans="1:121" s="29" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B29" s="80">
+    <row r="29" spans="1:122" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A29" s="81"/>
+      <c r="B29" s="81">
         <v>2010</v>
       </c>
-      <c r="C29" s="80"/>
-[...11 lines deleted...]
-      <c r="O29" s="82">
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
+      <c r="J29" s="81"/>
+      <c r="K29" s="81"/>
+      <c r="L29" s="81"/>
+      <c r="M29" s="81"/>
+      <c r="N29" s="81"/>
+      <c r="O29" s="78">
         <v>2011</v>
       </c>
-      <c r="P29" s="83"/>
-[...11 lines deleted...]
-      <c r="AB29" s="82">
+      <c r="P29" s="79"/>
+      <c r="Q29" s="79"/>
+      <c r="R29" s="79"/>
+      <c r="S29" s="79"/>
+      <c r="T29" s="79"/>
+      <c r="U29" s="79"/>
+      <c r="V29" s="79"/>
+      <c r="W29" s="79"/>
+      <c r="X29" s="79"/>
+      <c r="Y29" s="79"/>
+      <c r="Z29" s="79"/>
+      <c r="AA29" s="80"/>
+      <c r="AB29" s="78">
         <v>2012</v>
       </c>
-      <c r="AC29" s="83"/>
-[...11 lines deleted...]
-      <c r="AO29" s="82">
+      <c r="AC29" s="79"/>
+      <c r="AD29" s="79"/>
+      <c r="AE29" s="79"/>
+      <c r="AF29" s="79"/>
+      <c r="AG29" s="79"/>
+      <c r="AH29" s="79"/>
+      <c r="AI29" s="79"/>
+      <c r="AJ29" s="79"/>
+      <c r="AK29" s="79"/>
+      <c r="AL29" s="79"/>
+      <c r="AM29" s="79"/>
+      <c r="AN29" s="80"/>
+      <c r="AO29" s="78">
         <v>2013</v>
       </c>
-      <c r="AP29" s="83"/>
-[...11 lines deleted...]
-      <c r="BB29" s="80">
+      <c r="AP29" s="79"/>
+      <c r="AQ29" s="79"/>
+      <c r="AR29" s="79"/>
+      <c r="AS29" s="79"/>
+      <c r="AT29" s="79"/>
+      <c r="AU29" s="79"/>
+      <c r="AV29" s="79"/>
+      <c r="AW29" s="79"/>
+      <c r="AX29" s="79"/>
+      <c r="AY29" s="79"/>
+      <c r="AZ29" s="79"/>
+      <c r="BA29" s="80"/>
+      <c r="BB29" s="81">
         <v>2014</v>
       </c>
-      <c r="BC29" s="80"/>
-[...11 lines deleted...]
-      <c r="BO29" s="80">
+      <c r="BC29" s="81"/>
+      <c r="BD29" s="81"/>
+      <c r="BE29" s="81"/>
+      <c r="BF29" s="81"/>
+      <c r="BG29" s="81"/>
+      <c r="BH29" s="81"/>
+      <c r="BI29" s="81"/>
+      <c r="BJ29" s="81"/>
+      <c r="BK29" s="81"/>
+      <c r="BL29" s="81"/>
+      <c r="BM29" s="81"/>
+      <c r="BN29" s="81"/>
+      <c r="BO29" s="81">
         <v>2015</v>
       </c>
-      <c r="BP29" s="80"/>
-[...3 lines deleted...]
-      <c r="BT29" s="80">
+      <c r="BP29" s="81"/>
+      <c r="BQ29" s="81"/>
+      <c r="BR29" s="81"/>
+      <c r="BS29" s="81"/>
+      <c r="BT29" s="81">
         <v>2016</v>
       </c>
-      <c r="BU29" s="80"/>
-[...3 lines deleted...]
-      <c r="BY29" s="80">
+      <c r="BU29" s="81"/>
+      <c r="BV29" s="81"/>
+      <c r="BW29" s="81"/>
+      <c r="BX29" s="81"/>
+      <c r="BY29" s="81">
         <v>2017</v>
       </c>
-      <c r="BZ29" s="80"/>
-[...3 lines deleted...]
-      <c r="CD29" s="80">
+      <c r="BZ29" s="81"/>
+      <c r="CA29" s="81"/>
+      <c r="CB29" s="81"/>
+      <c r="CC29" s="81"/>
+      <c r="CD29" s="81">
         <v>2018</v>
       </c>
-      <c r="CE29" s="80"/>
-[...3 lines deleted...]
-      <c r="CI29" s="82">
+      <c r="CE29" s="81"/>
+      <c r="CF29" s="81"/>
+      <c r="CG29" s="81"/>
+      <c r="CH29" s="81"/>
+      <c r="CI29" s="78">
         <v>2019</v>
       </c>
-      <c r="CJ29" s="83"/>
-[...3 lines deleted...]
-      <c r="CN29" s="82">
+      <c r="CJ29" s="79"/>
+      <c r="CK29" s="79"/>
+      <c r="CL29" s="79"/>
+      <c r="CM29" s="80"/>
+      <c r="CN29" s="78">
         <v>2020</v>
       </c>
-      <c r="CO29" s="83"/>
-[...1 lines deleted...]
-      <c r="CQ29" s="83"/>
+      <c r="CO29" s="79"/>
+      <c r="CP29" s="79"/>
+      <c r="CQ29" s="79"/>
       <c r="CR29" s="69"/>
-      <c r="CS29" s="82">
+      <c r="CS29" s="78">
         <v>2021</v>
       </c>
-      <c r="CT29" s="83"/>
-[...3 lines deleted...]
-      <c r="CX29" s="82">
+      <c r="CT29" s="79"/>
+      <c r="CU29" s="79"/>
+      <c r="CV29" s="79"/>
+      <c r="CW29" s="80"/>
+      <c r="CX29" s="78">
         <v>2022</v>
       </c>
-      <c r="CY29" s="83"/>
-[...3 lines deleted...]
-      <c r="DC29" s="82">
+      <c r="CY29" s="79"/>
+      <c r="CZ29" s="79"/>
+      <c r="DA29" s="79"/>
+      <c r="DB29" s="80"/>
+      <c r="DC29" s="78">
         <v>2023</v>
       </c>
-      <c r="DD29" s="83"/>
-[...3 lines deleted...]
-      <c r="DH29" s="82">
+      <c r="DD29" s="79"/>
+      <c r="DE29" s="79"/>
+      <c r="DF29" s="79"/>
+      <c r="DG29" s="80"/>
+      <c r="DH29" s="78">
         <v>2024</v>
       </c>
-      <c r="DI29" s="83"/>
-[...3 lines deleted...]
-      <c r="DM29" s="80">
+      <c r="DI29" s="79"/>
+      <c r="DJ29" s="79"/>
+      <c r="DK29" s="79"/>
+      <c r="DL29" s="80"/>
+      <c r="DM29" s="78">
         <v>2025</v>
       </c>
-      <c r="DN29" s="80"/>
-[...2 lines deleted...]
-      <c r="DQ29" s="75">
+      <c r="DN29" s="79"/>
+      <c r="DO29" s="79"/>
+      <c r="DP29" s="79"/>
+      <c r="DQ29" s="80"/>
+      <c r="DR29" s="75">
         <v>2026</v>
       </c>
     </row>
-    <row r="30" spans="1:121" s="29" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A30" s="81"/>
+    <row r="30" spans="1:122" s="29" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A30" s="87"/>
       <c r="B30" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J30" s="7" t="s">
@@ -10178,55 +10243,58 @@
       </c>
       <c r="DI30" s="8" t="s">
         <v>28</v>
       </c>
       <c r="DJ30" s="8" t="s">
         <v>29</v>
       </c>
       <c r="DK30" s="11" t="s">
         <v>30</v>
       </c>
       <c r="DL30" s="66" t="s">
         <v>31</v>
       </c>
       <c r="DM30" s="11" t="s">
         <v>27</v>
       </c>
       <c r="DN30" s="8" t="s">
         <v>28</v>
       </c>
       <c r="DO30" s="8" t="s">
         <v>29</v>
       </c>
       <c r="DP30" s="11" t="s">
         <v>30</v>
       </c>
-      <c r="DQ30" s="76" t="s">
+      <c r="DQ30" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="DR30" s="76" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="31" spans="1:121">
+    <row r="31" spans="1:122">
       <c r="A31" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="33">
         <v>101.2</v>
       </c>
       <c r="C31" s="33">
         <v>99.9</v>
       </c>
       <c r="D31" s="33">
         <v>102.2</v>
       </c>
       <c r="E31" s="33">
         <v>108.5</v>
       </c>
       <c r="F31" s="33">
         <v>107.5</v>
       </c>
       <c r="G31" s="33">
         <v>110.4</v>
       </c>
       <c r="H31" s="33">
         <v>110.6</v>
       </c>
       <c r="I31" s="33">
@@ -10543,55 +10611,58 @@
       </c>
       <c r="DI31" s="68">
         <v>101.7</v>
       </c>
       <c r="DJ31" s="68">
         <v>102.7</v>
       </c>
       <c r="DK31" s="68">
         <v>101.8</v>
       </c>
       <c r="DL31" s="68">
         <v>102.4</v>
       </c>
       <c r="DM31" s="68">
         <v>101.2</v>
       </c>
       <c r="DN31" s="55">
         <v>100</v>
       </c>
       <c r="DO31" s="55">
         <v>98</v>
       </c>
       <c r="DP31" s="55">
         <v>96.8</v>
       </c>
-      <c r="DQ31" s="55">
+      <c r="DQ31" s="68">
+        <v>98.3</v>
+      </c>
+      <c r="DR31" s="55">
         <v>97.7</v>
       </c>
     </row>
-    <row r="32" spans="1:121">
+    <row r="32" spans="1:122">
       <c r="A32" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="25" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="25" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="25" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="25" t="s">
         <v>32</v>
       </c>
       <c r="I32" s="25" t="s">
@@ -10902,55 +10973,58 @@
       </c>
       <c r="DI32" s="68">
         <v>104</v>
       </c>
       <c r="DJ32" s="68">
         <v>105.4</v>
       </c>
       <c r="DK32" s="68">
         <v>102.5</v>
       </c>
       <c r="DL32" s="68">
         <v>104.3</v>
       </c>
       <c r="DM32" s="68">
         <v>100.6</v>
       </c>
       <c r="DN32" s="55">
         <v>100.9</v>
       </c>
       <c r="DO32" s="55">
         <v>99.5</v>
       </c>
       <c r="DP32" s="55">
         <v>99.9</v>
       </c>
-      <c r="DQ32" s="55">
+      <c r="DQ32" s="68">
+        <v>100.1</v>
+      </c>
+      <c r="DR32" s="55">
         <v>102.4</v>
       </c>
     </row>
-    <row r="33" spans="1:121">
+    <row r="33" spans="1:122">
       <c r="A33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="33">
         <v>100.4</v>
       </c>
       <c r="C33" s="33">
         <v>99.1</v>
       </c>
       <c r="D33" s="33">
         <v>97.5</v>
       </c>
       <c r="E33" s="33">
         <v>103.4</v>
       </c>
       <c r="F33" s="33">
         <v>105</v>
       </c>
       <c r="G33" s="33">
         <v>106.7</v>
       </c>
       <c r="H33" s="33">
         <v>106.9</v>
       </c>
       <c r="I33" s="33">
@@ -11267,55 +11341,58 @@
       </c>
       <c r="DI33" s="68">
         <v>101.7</v>
       </c>
       <c r="DJ33" s="68">
         <v>103.6</v>
       </c>
       <c r="DK33" s="68">
         <v>94.8</v>
       </c>
       <c r="DL33" s="68">
         <v>100.7</v>
       </c>
       <c r="DM33" s="68">
         <v>98.9</v>
       </c>
       <c r="DN33" s="55">
         <v>99.3</v>
       </c>
       <c r="DO33" s="55">
         <v>98.9</v>
       </c>
       <c r="DP33" s="55">
         <v>103.3</v>
       </c>
-      <c r="DQ33" s="55">
+      <c r="DQ33" s="68">
+        <v>101</v>
+      </c>
+      <c r="DR33" s="55">
         <v>97.6</v>
       </c>
     </row>
-    <row r="34" spans="1:121">
+    <row r="34" spans="1:122">
       <c r="A34" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="33">
         <v>97.3</v>
       </c>
       <c r="C34" s="33">
         <v>97.3</v>
       </c>
       <c r="D34" s="33">
         <v>101.2</v>
       </c>
       <c r="E34" s="33">
         <v>106.3</v>
       </c>
       <c r="F34" s="33">
         <v>107.3</v>
       </c>
       <c r="G34" s="33">
         <v>109.7</v>
       </c>
       <c r="H34" s="33">
         <v>110.9</v>
       </c>
       <c r="I34" s="33">
@@ -11632,55 +11709,58 @@
       </c>
       <c r="DI34" s="68">
         <v>105.3</v>
       </c>
       <c r="DJ34" s="68">
         <v>105.2</v>
       </c>
       <c r="DK34" s="68">
         <v>103.7</v>
       </c>
       <c r="DL34" s="68">
         <v>105.9</v>
       </c>
       <c r="DM34" s="68">
         <v>101.8</v>
       </c>
       <c r="DN34" s="55">
         <v>98.6</v>
       </c>
       <c r="DO34" s="55">
         <v>96.6</v>
       </c>
       <c r="DP34" s="55">
         <v>95.5</v>
       </c>
-      <c r="DQ34" s="55">
+      <c r="DQ34" s="68">
+        <v>96</v>
+      </c>
+      <c r="DR34" s="55">
         <v>97.8</v>
       </c>
     </row>
-    <row r="35" spans="1:121">
+    <row r="35" spans="1:122">
       <c r="A35" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="33">
         <v>104.4</v>
       </c>
       <c r="C35" s="33">
         <v>104.1</v>
       </c>
       <c r="D35" s="33">
         <v>101.7</v>
       </c>
       <c r="E35" s="33">
         <v>105.7</v>
       </c>
       <c r="F35" s="33">
         <v>111.9</v>
       </c>
       <c r="G35" s="33">
         <v>112</v>
       </c>
       <c r="H35" s="33">
         <v>113.4</v>
       </c>
       <c r="I35" s="33">
@@ -11997,55 +12077,58 @@
       </c>
       <c r="DI35" s="68">
         <v>102.2</v>
       </c>
       <c r="DJ35" s="68">
         <v>107.2</v>
       </c>
       <c r="DK35" s="68">
         <v>104.1</v>
       </c>
       <c r="DL35" s="68">
         <v>104.8</v>
       </c>
       <c r="DM35" s="68">
         <v>102.1</v>
       </c>
       <c r="DN35" s="55">
         <v>104.9</v>
       </c>
       <c r="DO35" s="55">
         <v>99.6</v>
       </c>
       <c r="DP35" s="55">
         <v>96.9</v>
       </c>
-      <c r="DQ35" s="55">
+      <c r="DQ35" s="68">
+        <v>100.6</v>
+      </c>
+      <c r="DR35" s="55">
         <v>99</v>
       </c>
     </row>
-    <row r="36" spans="1:121">
+    <row r="36" spans="1:122">
       <c r="A36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="33">
         <v>107.4</v>
       </c>
       <c r="C36" s="33">
         <v>104</v>
       </c>
       <c r="D36" s="33">
         <v>101.7</v>
       </c>
       <c r="E36" s="33">
         <v>102.1</v>
       </c>
       <c r="F36" s="33">
         <v>102.2</v>
       </c>
       <c r="G36" s="33">
         <v>108.1</v>
       </c>
       <c r="H36" s="33">
         <v>111.2</v>
       </c>
       <c r="I36" s="33">
@@ -12362,55 +12445,58 @@
       </c>
       <c r="DI36" s="68">
         <v>95.4</v>
       </c>
       <c r="DJ36" s="68">
         <v>96.1</v>
       </c>
       <c r="DK36" s="68">
         <v>99.8</v>
       </c>
       <c r="DL36" s="68">
         <v>95.6</v>
       </c>
       <c r="DM36" s="68">
         <v>96.1</v>
       </c>
       <c r="DN36" s="55">
         <v>88.8</v>
       </c>
       <c r="DO36" s="55">
         <v>84.8</v>
       </c>
       <c r="DP36" s="55">
         <v>83.7</v>
       </c>
-      <c r="DQ36" s="55">
+      <c r="DQ36" s="68">
+        <v>86.7</v>
+      </c>
+      <c r="DR36" s="55">
         <v>91.8</v>
       </c>
     </row>
-    <row r="37" spans="1:121">
+    <row r="37" spans="1:122">
       <c r="A37" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="33">
         <v>106.5</v>
       </c>
       <c r="C37" s="33">
         <v>101.9</v>
       </c>
       <c r="D37" s="33">
         <v>106.5</v>
       </c>
       <c r="E37" s="33">
         <v>112</v>
       </c>
       <c r="F37" s="33">
         <v>110</v>
       </c>
       <c r="G37" s="33">
         <v>104.9</v>
       </c>
       <c r="H37" s="33">
         <v>106</v>
       </c>
       <c r="I37" s="33">
@@ -12727,55 +12813,58 @@
       </c>
       <c r="DI37" s="68">
         <v>99.5</v>
       </c>
       <c r="DJ37" s="68">
         <v>99.4</v>
       </c>
       <c r="DK37" s="68">
         <v>98.1</v>
       </c>
       <c r="DL37" s="68">
         <v>102.1</v>
       </c>
       <c r="DM37" s="68">
         <v>94.8</v>
       </c>
       <c r="DN37" s="55">
         <v>99</v>
       </c>
       <c r="DO37" s="55">
         <v>95.1</v>
       </c>
       <c r="DP37" s="55">
         <v>93.9</v>
       </c>
-      <c r="DQ37" s="55">
+      <c r="DQ37" s="68">
+        <v>94.6</v>
+      </c>
+      <c r="DR37" s="55">
         <v>96.4</v>
       </c>
     </row>
-    <row r="38" spans="1:121">
+    <row r="38" spans="1:122">
       <c r="A38" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="33">
         <v>98.4</v>
       </c>
       <c r="C38" s="33">
         <v>96</v>
       </c>
       <c r="D38" s="33">
         <v>97.4</v>
       </c>
       <c r="E38" s="33">
         <v>107.3</v>
       </c>
       <c r="F38" s="33">
         <v>109.2</v>
       </c>
       <c r="G38" s="33">
         <v>114.2</v>
       </c>
       <c r="H38" s="33">
         <v>114.7</v>
       </c>
       <c r="I38" s="33">
@@ -13092,55 +13181,58 @@
       </c>
       <c r="DI38" s="68">
         <v>102.9</v>
       </c>
       <c r="DJ38" s="68">
         <v>101.1</v>
       </c>
       <c r="DK38" s="68">
         <v>102.1</v>
       </c>
       <c r="DL38" s="68">
         <v>103.6</v>
       </c>
       <c r="DM38" s="68">
         <v>101.6</v>
       </c>
       <c r="DN38" s="55">
         <v>100.3</v>
       </c>
       <c r="DO38" s="55">
         <v>99.5</v>
       </c>
       <c r="DP38" s="55">
         <v>96</v>
       </c>
-      <c r="DQ38" s="55">
+      <c r="DQ38" s="68">
+        <v>99.2</v>
+      </c>
+      <c r="DR38" s="55">
         <v>95.6</v>
       </c>
     </row>
-    <row r="39" spans="1:121">
+    <row r="39" spans="1:122">
       <c r="A39" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B39" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="25" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="25" t="s">
         <v>32</v>
       </c>
       <c r="F39" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G39" s="25" t="s">
         <v>32</v>
       </c>
       <c r="H39" s="25" t="s">
         <v>32</v>
       </c>
       <c r="I39" s="25" t="s">
@@ -13411,55 +13503,58 @@
       </c>
       <c r="DI39" s="68">
         <v>100.6</v>
       </c>
       <c r="DJ39" s="68">
         <v>99.6</v>
       </c>
       <c r="DK39" s="68">
         <v>100.7</v>
       </c>
       <c r="DL39" s="68">
         <v>100</v>
       </c>
       <c r="DM39" s="68">
         <v>105.1</v>
       </c>
       <c r="DN39" s="55">
         <v>108</v>
       </c>
       <c r="DO39" s="55">
         <v>105.9</v>
       </c>
       <c r="DP39" s="55">
         <v>98.8</v>
       </c>
-      <c r="DQ39" s="55">
+      <c r="DQ39" s="68">
+        <v>102.5</v>
+      </c>
+      <c r="DR39" s="55">
         <v>100</v>
       </c>
     </row>
-    <row r="40" spans="1:121">
+    <row r="40" spans="1:122">
       <c r="A40" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="33">
         <v>109.8</v>
       </c>
       <c r="C40" s="33">
         <v>100.7</v>
       </c>
       <c r="D40" s="33">
         <v>98.7</v>
       </c>
       <c r="E40" s="33">
         <v>111.2</v>
       </c>
       <c r="F40" s="33">
         <v>107.1</v>
       </c>
       <c r="G40" s="33">
         <v>106.4</v>
       </c>
       <c r="H40" s="33">
         <v>111.2</v>
       </c>
       <c r="I40" s="33">
@@ -13776,55 +13871,58 @@
       </c>
       <c r="DI40" s="68">
         <v>100</v>
       </c>
       <c r="DJ40" s="68">
         <v>103.7</v>
       </c>
       <c r="DK40" s="68">
         <v>103.8</v>
       </c>
       <c r="DL40" s="68">
         <v>102.2</v>
       </c>
       <c r="DM40" s="68">
         <v>100</v>
       </c>
       <c r="DN40" s="55">
         <v>100.9</v>
       </c>
       <c r="DO40" s="55">
         <v>95.6</v>
       </c>
       <c r="DP40" s="55">
         <v>96.3</v>
       </c>
-      <c r="DQ40" s="55">
+      <c r="DQ40" s="68">
+        <v>98.4</v>
+      </c>
+      <c r="DR40" s="55">
         <v>98.8</v>
       </c>
     </row>
-    <row r="41" spans="1:121">
+    <row r="41" spans="1:122">
       <c r="A41" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="33">
         <v>103.8</v>
       </c>
       <c r="C41" s="33">
         <v>102.5</v>
       </c>
       <c r="D41" s="33">
         <v>102.8</v>
       </c>
       <c r="E41" s="33">
         <v>109.2</v>
       </c>
       <c r="F41" s="33">
         <v>110.7</v>
       </c>
       <c r="G41" s="33">
         <v>113.6</v>
       </c>
       <c r="H41" s="33">
         <v>114.4</v>
       </c>
       <c r="I41" s="33">
@@ -14141,55 +14239,58 @@
       </c>
       <c r="DI41" s="68">
         <v>103.9</v>
       </c>
       <c r="DJ41" s="68">
         <v>105.8</v>
       </c>
       <c r="DK41" s="68">
         <v>104.4</v>
       </c>
       <c r="DL41" s="68">
         <v>105.2</v>
       </c>
       <c r="DM41" s="68">
         <v>105.5</v>
       </c>
       <c r="DN41" s="55">
         <v>102.7</v>
       </c>
       <c r="DO41" s="55">
         <v>100.3</v>
       </c>
       <c r="DP41" s="55">
         <v>98.9</v>
       </c>
-      <c r="DQ41" s="55">
+      <c r="DQ41" s="68">
+        <v>101.2</v>
+      </c>
+      <c r="DR41" s="55">
         <v>98.9</v>
       </c>
     </row>
-    <row r="42" spans="1:121">
+    <row r="42" spans="1:122">
       <c r="A42" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="33">
         <v>99.5</v>
       </c>
       <c r="C42" s="33">
         <v>102.3</v>
       </c>
       <c r="D42" s="33">
         <v>103.7</v>
       </c>
       <c r="E42" s="33">
         <v>105.8</v>
       </c>
       <c r="F42" s="33">
         <v>107.2</v>
       </c>
       <c r="G42" s="33">
         <v>107.9</v>
       </c>
       <c r="H42" s="33">
         <v>109.8</v>
       </c>
       <c r="I42" s="33">
@@ -14506,55 +14607,58 @@
       </c>
       <c r="DI42" s="68">
         <v>101.7</v>
       </c>
       <c r="DJ42" s="68">
         <v>99.4</v>
       </c>
       <c r="DK42" s="68">
         <v>99.4</v>
       </c>
       <c r="DL42" s="68">
         <v>101.8</v>
       </c>
       <c r="DM42" s="68">
         <v>98.8</v>
       </c>
       <c r="DN42" s="55">
         <v>99.2</v>
       </c>
       <c r="DO42" s="55">
         <v>98</v>
       </c>
       <c r="DP42" s="55">
         <v>96.4</v>
       </c>
-      <c r="DQ42" s="55">
+      <c r="DQ42" s="68">
+        <v>97.4</v>
+      </c>
+      <c r="DR42" s="55">
         <v>97.2</v>
       </c>
     </row>
-    <row r="43" spans="1:121">
+    <row r="43" spans="1:122">
       <c r="A43" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="33">
         <v>109.3</v>
       </c>
       <c r="C43" s="33">
         <v>103.8</v>
       </c>
       <c r="D43" s="33">
         <v>112</v>
       </c>
       <c r="E43" s="33">
         <v>116</v>
       </c>
       <c r="F43" s="33">
         <v>110.3</v>
       </c>
       <c r="G43" s="33">
         <v>117.7</v>
       </c>
       <c r="H43" s="33">
         <v>119.1</v>
       </c>
       <c r="I43" s="33">
@@ -14871,55 +14975,58 @@
       </c>
       <c r="DI43" s="68">
         <v>99</v>
       </c>
       <c r="DJ43" s="68">
         <v>99.7</v>
       </c>
       <c r="DK43" s="68">
         <v>99.3</v>
       </c>
       <c r="DL43" s="68">
         <v>98.7</v>
       </c>
       <c r="DM43" s="68">
         <v>99.2</v>
       </c>
       <c r="DN43" s="55">
         <v>98.8</v>
       </c>
       <c r="DO43" s="55">
         <v>95.8</v>
       </c>
       <c r="DP43" s="55">
         <v>96.9</v>
       </c>
-      <c r="DQ43" s="55">
+      <c r="DQ43" s="68">
+        <v>97</v>
+      </c>
+      <c r="DR43" s="55">
         <v>94.9</v>
       </c>
     </row>
-    <row r="44" spans="1:121">
+    <row r="44" spans="1:122">
       <c r="A44" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="33">
         <v>101.9</v>
       </c>
       <c r="C44" s="33">
         <v>99.8</v>
       </c>
       <c r="D44" s="33">
         <v>101.3</v>
       </c>
       <c r="E44" s="33">
         <v>110.2</v>
       </c>
       <c r="F44" s="33">
         <v>111.7</v>
       </c>
       <c r="G44" s="33">
         <v>115.2</v>
       </c>
       <c r="H44" s="33">
         <v>115.2</v>
       </c>
       <c r="I44" s="33">
@@ -15236,55 +15343,58 @@
       </c>
       <c r="DI44" s="30" t="s">
         <v>32</v>
       </c>
       <c r="DJ44" s="30" t="s">
         <v>32</v>
       </c>
       <c r="DK44" s="30" t="s">
         <v>32</v>
       </c>
       <c r="DL44" s="30" t="s">
         <v>32</v>
       </c>
       <c r="DM44" s="30" t="s">
         <v>32</v>
       </c>
       <c r="DN44" s="30" t="s">
         <v>32</v>
       </c>
       <c r="DO44" s="30" t="s">
         <v>32</v>
       </c>
       <c r="DP44" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="DQ44" s="55" t="s">
+      <c r="DQ44" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR44" s="55" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="45" spans="1:121">
+    <row r="45" spans="1:122">
       <c r="A45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="33">
         <v>99.6</v>
       </c>
       <c r="C45" s="33">
         <v>100.4</v>
       </c>
       <c r="D45" s="33">
         <v>102.4</v>
       </c>
       <c r="E45" s="33">
         <v>111.8</v>
       </c>
       <c r="F45" s="33">
         <v>109.4</v>
       </c>
       <c r="G45" s="33">
         <v>111.9</v>
       </c>
       <c r="H45" s="33">
         <v>109.9</v>
       </c>
       <c r="I45" s="33">
@@ -15601,55 +15711,58 @@
       </c>
       <c r="DI45" s="68">
         <v>103.6</v>
       </c>
       <c r="DJ45" s="68">
         <v>103.1</v>
       </c>
       <c r="DK45" s="68">
         <v>101.9</v>
       </c>
       <c r="DL45" s="68">
         <v>103.7</v>
       </c>
       <c r="DM45" s="68">
         <v>105.5</v>
       </c>
       <c r="DN45" s="55">
         <v>102.9</v>
       </c>
       <c r="DO45" s="55">
         <v>101.2</v>
       </c>
       <c r="DP45" s="55">
         <v>98.4</v>
       </c>
-      <c r="DQ45" s="55">
+      <c r="DQ45" s="68">
+        <v>101.8</v>
+      </c>
+      <c r="DR45" s="55">
         <v>99.6</v>
       </c>
     </row>
-    <row r="46" spans="1:121">
+    <row r="46" spans="1:122">
       <c r="A46" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="33">
         <v>103.4</v>
       </c>
       <c r="C46" s="33">
         <v>101.3</v>
       </c>
       <c r="D46" s="33">
         <v>99.2</v>
       </c>
       <c r="E46" s="33">
         <v>107.7</v>
       </c>
       <c r="F46" s="33">
         <v>108.1</v>
       </c>
       <c r="G46" s="33">
         <v>109.6</v>
       </c>
       <c r="H46" s="33">
         <v>106.7</v>
       </c>
       <c r="I46" s="33">
@@ -15966,55 +16079,58 @@
       </c>
       <c r="DI46" s="68">
         <v>99.5</v>
       </c>
       <c r="DJ46" s="68">
         <v>102</v>
       </c>
       <c r="DK46" s="68">
         <v>103.4</v>
       </c>
       <c r="DL46" s="68">
         <v>102.5</v>
       </c>
       <c r="DM46" s="68">
         <v>101</v>
       </c>
       <c r="DN46" s="55">
         <v>100.5</v>
       </c>
       <c r="DO46" s="55">
         <v>98.1</v>
       </c>
       <c r="DP46" s="55">
         <v>99.5</v>
       </c>
-      <c r="DQ46" s="55">
+      <c r="DQ46" s="68">
+        <v>99.5</v>
+      </c>
+      <c r="DR46" s="55">
         <v>95.6</v>
       </c>
     </row>
-    <row r="47" spans="1:121">
+    <row r="47" spans="1:122">
       <c r="A47" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C47" s="25" t="s">
         <v>32</v>
       </c>
       <c r="D47" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E47" s="25" t="s">
         <v>32</v>
       </c>
       <c r="F47" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G47" s="25" t="s">
         <v>32</v>
       </c>
       <c r="H47" s="25" t="s">
         <v>32</v>
       </c>
       <c r="I47" s="25" t="s">
@@ -16327,55 +16443,58 @@
       </c>
       <c r="DI47" s="68">
         <v>101.7</v>
       </c>
       <c r="DJ47" s="68">
         <v>99.7</v>
       </c>
       <c r="DK47" s="68">
         <v>101.4</v>
       </c>
       <c r="DL47" s="68">
         <v>101.4</v>
       </c>
       <c r="DM47" s="68">
         <v>100.8</v>
       </c>
       <c r="DN47" s="55">
         <v>97.6</v>
       </c>
       <c r="DO47" s="55">
         <v>97</v>
       </c>
       <c r="DP47" s="55">
         <v>94.8</v>
       </c>
-      <c r="DQ47" s="55">
+      <c r="DQ47" s="68">
+        <v>97.4</v>
+      </c>
+      <c r="DR47" s="55">
         <v>95.1</v>
       </c>
     </row>
-    <row r="48" spans="1:121">
+    <row r="48" spans="1:122">
       <c r="A48" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="D48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="F48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="H48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="I48" s="25" t="s">
@@ -16688,55 +16807,58 @@
       </c>
       <c r="DI48" s="68">
         <v>102.5</v>
       </c>
       <c r="DJ48" s="68">
         <v>102.7</v>
       </c>
       <c r="DK48" s="68">
         <v>101.1</v>
       </c>
       <c r="DL48" s="68">
         <v>102.5</v>
       </c>
       <c r="DM48" s="68">
         <v>109.1</v>
       </c>
       <c r="DN48" s="55">
         <v>95.9</v>
       </c>
       <c r="DO48" s="55">
         <v>94.9</v>
       </c>
       <c r="DP48" s="55">
         <v>94.8</v>
       </c>
-      <c r="DQ48" s="55">
+      <c r="DQ48" s="68">
+        <v>101</v>
+      </c>
+      <c r="DR48" s="55">
         <v>96.6</v>
       </c>
     </row>
-    <row r="49" spans="1:121">
+    <row r="49" spans="1:122">
       <c r="A49" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="33">
         <v>97.4</v>
       </c>
       <c r="C49" s="33">
         <v>99.8</v>
       </c>
       <c r="D49" s="33">
         <v>98.5</v>
       </c>
       <c r="E49" s="33">
         <v>105.7</v>
       </c>
       <c r="F49" s="33">
         <v>107.1</v>
       </c>
       <c r="G49" s="33">
         <v>110.1</v>
       </c>
       <c r="H49" s="33">
         <v>109.2</v>
       </c>
       <c r="I49" s="33">
@@ -17053,55 +17175,58 @@
       </c>
       <c r="DI49" s="68">
         <v>102.2</v>
       </c>
       <c r="DJ49" s="68">
         <v>104.2</v>
       </c>
       <c r="DK49" s="68">
         <v>101.5</v>
       </c>
       <c r="DL49" s="68">
         <v>102.4</v>
       </c>
       <c r="DM49" s="68">
         <v>98.1</v>
       </c>
       <c r="DN49" s="55">
         <v>100.3</v>
       </c>
       <c r="DO49" s="55">
         <v>99.2</v>
       </c>
       <c r="DP49" s="55">
         <v>97.9</v>
       </c>
-      <c r="DQ49" s="55">
+      <c r="DQ49" s="68">
+        <v>98.5</v>
+      </c>
+      <c r="DR49" s="55">
         <v>97.1</v>
       </c>
     </row>
-    <row r="50" spans="1:121">
+    <row r="50" spans="1:122">
       <c r="A50" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="33">
         <v>93.6</v>
       </c>
       <c r="C50" s="33">
         <v>96.6</v>
       </c>
       <c r="D50" s="33">
         <v>101.4</v>
       </c>
       <c r="E50" s="33">
         <v>105.3</v>
       </c>
       <c r="F50" s="33">
         <v>106.5</v>
       </c>
       <c r="G50" s="33">
         <v>110.2</v>
       </c>
       <c r="H50" s="33">
         <v>109.2</v>
       </c>
       <c r="I50" s="33">
@@ -17418,55 +17543,58 @@
       </c>
       <c r="DI50" s="68">
         <v>100.9</v>
       </c>
       <c r="DJ50" s="68">
         <v>101.4</v>
       </c>
       <c r="DK50" s="68">
         <v>99.5</v>
       </c>
       <c r="DL50" s="68">
         <v>101.7</v>
       </c>
       <c r="DM50" s="68">
         <v>101.4</v>
       </c>
       <c r="DN50" s="55">
         <v>101.9</v>
       </c>
       <c r="DO50" s="55">
         <v>100.1</v>
       </c>
       <c r="DP50" s="55">
         <v>96.9</v>
       </c>
-      <c r="DQ50" s="55">
+      <c r="DQ50" s="68">
+        <v>97.9</v>
+      </c>
+      <c r="DR50" s="55">
         <v>98.1</v>
       </c>
     </row>
-    <row r="51" spans="1:121">
+    <row r="51" spans="1:122">
       <c r="A51" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B51" s="33">
         <v>96.9</v>
       </c>
       <c r="C51" s="33">
         <v>97</v>
       </c>
       <c r="D51" s="33">
         <v>102.9</v>
       </c>
       <c r="E51" s="33">
         <v>109.8</v>
       </c>
       <c r="F51" s="33">
         <v>104.9</v>
       </c>
       <c r="G51" s="33">
         <v>108.8</v>
       </c>
       <c r="H51" s="33">
         <v>105.1</v>
       </c>
       <c r="I51" s="33">
@@ -17783,55 +17911,58 @@
       </c>
       <c r="DI51" s="68">
         <v>105.1</v>
       </c>
       <c r="DJ51" s="68">
         <v>106.2</v>
       </c>
       <c r="DK51" s="68">
         <v>104</v>
       </c>
       <c r="DL51" s="68">
         <v>105.6</v>
       </c>
       <c r="DM51" s="68">
         <v>104</v>
       </c>
       <c r="DN51" s="55">
         <v>102.2</v>
       </c>
       <c r="DO51" s="55">
         <v>102.6</v>
       </c>
       <c r="DP51" s="55">
         <v>100.1</v>
       </c>
-      <c r="DQ51" s="55">
+      <c r="DQ51" s="68">
+        <v>101.3</v>
+      </c>
+      <c r="DR51" s="55">
         <v>99.5</v>
       </c>
     </row>
-    <row r="52" spans="1:121">
+    <row r="52" spans="1:122">
       <c r="A52" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I52" s="27" t="s">
@@ -18148,74 +18279,77 @@
       </c>
       <c r="DI52" s="68">
         <v>99.9</v>
       </c>
       <c r="DJ52" s="68">
         <v>107.9</v>
       </c>
       <c r="DK52" s="68">
         <v>105.8</v>
       </c>
       <c r="DL52" s="68">
         <v>105</v>
       </c>
       <c r="DM52" s="68">
         <v>102.4</v>
       </c>
       <c r="DN52" s="55">
         <v>99.6</v>
       </c>
       <c r="DO52" s="55">
         <v>96.9</v>
       </c>
       <c r="DP52" s="55">
         <v>98.1</v>
       </c>
-      <c r="DQ52" s="55">
+      <c r="DQ52" s="68">
+        <v>99.4</v>
+      </c>
+      <c r="DR52" s="55">
         <v>97.8</v>
       </c>
     </row>
-    <row r="53" spans="1:121">
+    <row r="53" spans="1:122">
       <c r="B53" s="40"/>
       <c r="C53" s="40"/>
       <c r="D53" s="40"/>
       <c r="E53" s="40"/>
       <c r="F53" s="40"/>
       <c r="G53" s="40"/>
       <c r="H53" s="40"/>
       <c r="I53" s="40"/>
       <c r="J53" s="40"/>
       <c r="K53" s="40"/>
       <c r="L53" s="40"/>
       <c r="M53" s="40"/>
       <c r="N53" s="40"/>
       <c r="CZ53" s="40"/>
       <c r="DF53" s="41"/>
       <c r="DG53" s="41"/>
       <c r="DH53" s="1"/>
     </row>
-    <row r="54" spans="1:121">
+    <row r="54" spans="1:122">
       <c r="B54" s="2"/>
       <c r="C54" s="42"/>
       <c r="D54" s="42"/>
       <c r="E54" s="43"/>
       <c r="F54" s="42"/>
       <c r="G54" s="42"/>
       <c r="H54" s="42"/>
       <c r="I54" s="43"/>
       <c r="J54" s="41"/>
       <c r="K54" s="41"/>
       <c r="L54" s="42"/>
       <c r="M54" s="43"/>
       <c r="N54" s="42"/>
       <c r="O54" s="42"/>
       <c r="P54" s="42"/>
       <c r="Q54" s="43"/>
       <c r="R54" s="42"/>
       <c r="S54" s="42"/>
       <c r="T54" s="42"/>
       <c r="U54" s="43"/>
       <c r="V54" s="42"/>
       <c r="W54" s="42"/>
       <c r="X54" s="42"/>
       <c r="Y54" s="42"/>
       <c r="Z54" s="42"/>
@@ -18259,51 +18393,51 @@
       <c r="BL54" s="44"/>
       <c r="BM54" s="40"/>
       <c r="BN54" s="44"/>
       <c r="BO54" s="44"/>
       <c r="BP54" s="40"/>
       <c r="BQ54" s="44"/>
       <c r="BR54" s="44"/>
       <c r="BS54" s="40"/>
       <c r="BT54" s="44"/>
       <c r="BU54" s="44"/>
       <c r="BV54" s="3"/>
       <c r="BW54" s="44"/>
       <c r="BX54" s="44"/>
       <c r="BY54" s="3"/>
       <c r="BZ54" s="3"/>
       <c r="CA54" s="40"/>
       <c r="CB54" s="3"/>
       <c r="CC54" s="3"/>
       <c r="CE54" s="1"/>
       <c r="CF54" s="1"/>
       <c r="CZ54" s="40"/>
       <c r="DF54" s="1"/>
       <c r="DG54" s="1"/>
       <c r="DH54" s="1"/>
     </row>
-    <row r="55" spans="1:121">
+    <row r="55" spans="1:122">
       <c r="B55" s="4"/>
       <c r="C55" s="42"/>
       <c r="D55" s="42"/>
       <c r="E55" s="43"/>
       <c r="F55" s="42"/>
       <c r="G55" s="42"/>
       <c r="H55" s="42"/>
       <c r="I55" s="43"/>
       <c r="J55" s="41"/>
       <c r="K55" s="41"/>
       <c r="L55" s="42"/>
       <c r="M55" s="43"/>
       <c r="N55" s="42"/>
       <c r="O55" s="42"/>
       <c r="P55" s="42"/>
       <c r="Q55" s="43"/>
       <c r="R55" s="42"/>
       <c r="S55" s="42"/>
       <c r="T55" s="42"/>
       <c r="U55" s="43"/>
       <c r="V55" s="42"/>
       <c r="W55" s="42"/>
       <c r="X55" s="42"/>
       <c r="Y55" s="42"/>
       <c r="Z55" s="42"/>
@@ -18346,51 +18480,51 @@
       <c r="BK55" s="44"/>
       <c r="BL55" s="44"/>
       <c r="BM55" s="40"/>
       <c r="BN55" s="44"/>
       <c r="BO55" s="44"/>
       <c r="BP55" s="40"/>
       <c r="BQ55" s="44"/>
       <c r="BR55" s="44"/>
       <c r="BS55" s="40"/>
       <c r="BT55" s="44"/>
       <c r="BU55" s="44"/>
       <c r="BV55" s="3"/>
       <c r="BW55" s="44"/>
       <c r="BX55" s="44"/>
       <c r="BY55" s="3"/>
       <c r="BZ55" s="3"/>
       <c r="CA55" s="40"/>
       <c r="CB55" s="3"/>
       <c r="CC55" s="3"/>
       <c r="CE55" s="1"/>
       <c r="CF55" s="1"/>
       <c r="DF55" s="1"/>
       <c r="DG55" s="1"/>
       <c r="DH55" s="1"/>
     </row>
-    <row r="56" spans="1:121">
+    <row r="56" spans="1:122">
       <c r="B56" s="4"/>
       <c r="C56" s="42"/>
       <c r="D56" s="42"/>
       <c r="E56" s="43"/>
       <c r="F56" s="42"/>
       <c r="G56" s="42"/>
       <c r="H56" s="42"/>
       <c r="I56" s="43"/>
       <c r="J56" s="41"/>
       <c r="K56" s="41"/>
       <c r="L56" s="42"/>
       <c r="M56" s="43"/>
       <c r="N56" s="42"/>
       <c r="O56" s="42"/>
       <c r="P56" s="42"/>
       <c r="Q56" s="43"/>
       <c r="R56" s="42"/>
       <c r="S56" s="42"/>
       <c r="T56" s="42"/>
       <c r="U56" s="43"/>
       <c r="V56" s="42"/>
       <c r="W56" s="42"/>
       <c r="X56" s="42"/>
       <c r="Y56" s="42"/>
       <c r="Z56" s="42"/>
@@ -18433,51 +18567,51 @@
       <c r="BK56" s="44"/>
       <c r="BL56" s="44"/>
       <c r="BM56" s="40"/>
       <c r="BN56" s="44"/>
       <c r="BO56" s="44"/>
       <c r="BP56" s="40"/>
       <c r="BQ56" s="44"/>
       <c r="BR56" s="44"/>
       <c r="BS56" s="40"/>
       <c r="BT56" s="44"/>
       <c r="BU56" s="44"/>
       <c r="BV56" s="3"/>
       <c r="BW56" s="44"/>
       <c r="BX56" s="44"/>
       <c r="BY56" s="3"/>
       <c r="BZ56" s="3"/>
       <c r="CA56" s="40"/>
       <c r="CB56" s="3"/>
       <c r="CC56" s="3"/>
       <c r="CE56" s="1"/>
       <c r="CF56" s="1"/>
       <c r="DF56" s="1"/>
       <c r="DG56" s="1"/>
       <c r="DH56" s="1"/>
     </row>
-    <row r="57" spans="1:121">
+    <row r="57" spans="1:122">
       <c r="B57" s="4"/>
       <c r="C57" s="42"/>
       <c r="D57" s="42"/>
       <c r="E57" s="43"/>
       <c r="F57" s="42"/>
       <c r="G57" s="42"/>
       <c r="H57" s="42"/>
       <c r="I57" s="43"/>
       <c r="J57" s="41"/>
       <c r="K57" s="41"/>
       <c r="L57" s="42"/>
       <c r="M57" s="43"/>
       <c r="N57" s="42"/>
       <c r="O57" s="42"/>
       <c r="P57" s="42"/>
       <c r="Q57" s="43"/>
       <c r="R57" s="42"/>
       <c r="S57" s="42"/>
       <c r="T57" s="42"/>
       <c r="U57" s="43"/>
       <c r="V57" s="42"/>
       <c r="W57" s="42"/>
       <c r="X57" s="42"/>
       <c r="Y57" s="42"/>
       <c r="Z57" s="42"/>
@@ -18520,51 +18654,51 @@
       <c r="BK57" s="44"/>
       <c r="BL57" s="44"/>
       <c r="BM57" s="40"/>
       <c r="BN57" s="44"/>
       <c r="BO57" s="44"/>
       <c r="BP57" s="40"/>
       <c r="BQ57" s="44"/>
       <c r="BR57" s="44"/>
       <c r="BS57" s="40"/>
       <c r="BT57" s="44"/>
       <c r="BU57" s="44"/>
       <c r="BV57" s="3"/>
       <c r="BW57" s="44"/>
       <c r="BX57" s="44"/>
       <c r="BY57" s="3"/>
       <c r="BZ57" s="3"/>
       <c r="CA57" s="40"/>
       <c r="CB57" s="3"/>
       <c r="CC57" s="3"/>
       <c r="CE57" s="1"/>
       <c r="CF57" s="1"/>
       <c r="DF57" s="1"/>
       <c r="DG57" s="1"/>
       <c r="DH57" s="1"/>
     </row>
-    <row r="58" spans="1:121">
+    <row r="58" spans="1:122">
       <c r="B58" s="4"/>
       <c r="C58" s="42"/>
       <c r="D58" s="42"/>
       <c r="E58" s="43"/>
       <c r="F58" s="42"/>
       <c r="G58" s="42"/>
       <c r="H58" s="42"/>
       <c r="I58" s="43"/>
       <c r="J58" s="41"/>
       <c r="K58" s="41"/>
       <c r="L58" s="42"/>
       <c r="M58" s="43"/>
       <c r="N58" s="42"/>
       <c r="O58" s="42"/>
       <c r="P58" s="42"/>
       <c r="Q58" s="43"/>
       <c r="R58" s="42"/>
       <c r="S58" s="42"/>
       <c r="T58" s="42"/>
       <c r="U58" s="43"/>
       <c r="V58" s="42"/>
       <c r="W58" s="42"/>
       <c r="X58" s="42"/>
       <c r="Y58" s="42"/>
       <c r="Z58" s="42"/>
@@ -18607,51 +18741,51 @@
       <c r="BK58" s="44"/>
       <c r="BL58" s="44"/>
       <c r="BM58" s="40"/>
       <c r="BN58" s="44"/>
       <c r="BO58" s="44"/>
       <c r="BP58" s="40"/>
       <c r="BQ58" s="44"/>
       <c r="BR58" s="44"/>
       <c r="BS58" s="40"/>
       <c r="BT58" s="44"/>
       <c r="BU58" s="44"/>
       <c r="BV58" s="3"/>
       <c r="BW58" s="44"/>
       <c r="BX58" s="44"/>
       <c r="BY58" s="3"/>
       <c r="BZ58" s="3"/>
       <c r="CA58" s="40"/>
       <c r="CB58" s="3"/>
       <c r="CC58" s="3"/>
       <c r="CE58" s="1"/>
       <c r="CF58" s="1"/>
       <c r="DF58" s="1"/>
       <c r="DG58" s="1"/>
       <c r="DH58" s="1"/>
     </row>
-    <row r="59" spans="1:121">
+    <row r="59" spans="1:122">
       <c r="B59" s="4"/>
       <c r="C59" s="42"/>
       <c r="D59" s="42"/>
       <c r="E59" s="43"/>
       <c r="F59" s="42"/>
       <c r="G59" s="42"/>
       <c r="H59" s="42"/>
       <c r="I59" s="43"/>
       <c r="J59" s="41"/>
       <c r="K59" s="41"/>
       <c r="L59" s="42"/>
       <c r="M59" s="43"/>
       <c r="N59" s="42"/>
       <c r="O59" s="42"/>
       <c r="P59" s="42"/>
       <c r="Q59" s="43"/>
       <c r="R59" s="42"/>
       <c r="S59" s="42"/>
       <c r="T59" s="42"/>
       <c r="U59" s="43"/>
       <c r="V59" s="42"/>
       <c r="W59" s="42"/>
       <c r="X59" s="42"/>
       <c r="Y59" s="42"/>
       <c r="Z59" s="42"/>
@@ -18694,51 +18828,51 @@
       <c r="BK59" s="44"/>
       <c r="BL59" s="44"/>
       <c r="BM59" s="40"/>
       <c r="BN59" s="44"/>
       <c r="BO59" s="44"/>
       <c r="BP59" s="40"/>
       <c r="BQ59" s="44"/>
       <c r="BR59" s="44"/>
       <c r="BS59" s="40"/>
       <c r="BT59" s="44"/>
       <c r="BU59" s="44"/>
       <c r="BV59" s="3"/>
       <c r="BW59" s="44"/>
       <c r="BX59" s="44"/>
       <c r="BY59" s="3"/>
       <c r="BZ59" s="3"/>
       <c r="CA59" s="40"/>
       <c r="CB59" s="3"/>
       <c r="CC59" s="3"/>
       <c r="CE59" s="1"/>
       <c r="CF59" s="1"/>
       <c r="DF59" s="1"/>
       <c r="DG59" s="1"/>
       <c r="DH59" s="1"/>
     </row>
-    <row r="60" spans="1:121">
+    <row r="60" spans="1:122">
       <c r="B60" s="4"/>
       <c r="C60" s="42"/>
       <c r="D60" s="42"/>
       <c r="E60" s="43"/>
       <c r="F60" s="42"/>
       <c r="G60" s="42"/>
       <c r="H60" s="42"/>
       <c r="I60" s="43"/>
       <c r="J60" s="41"/>
       <c r="K60" s="41"/>
       <c r="L60" s="42"/>
       <c r="M60" s="43"/>
       <c r="N60" s="42"/>
       <c r="O60" s="42"/>
       <c r="P60" s="42"/>
       <c r="Q60" s="43"/>
       <c r="R60" s="42"/>
       <c r="S60" s="42"/>
       <c r="T60" s="42"/>
       <c r="U60" s="43"/>
       <c r="V60" s="42"/>
       <c r="W60" s="42"/>
       <c r="X60" s="42"/>
       <c r="Y60" s="42"/>
       <c r="Z60" s="42"/>
@@ -18781,51 +18915,51 @@
       <c r="BK60" s="44"/>
       <c r="BL60" s="44"/>
       <c r="BM60" s="40"/>
       <c r="BN60" s="44"/>
       <c r="BO60" s="44"/>
       <c r="BP60" s="40"/>
       <c r="BQ60" s="44"/>
       <c r="BR60" s="44"/>
       <c r="BS60" s="40"/>
       <c r="BT60" s="44"/>
       <c r="BU60" s="44"/>
       <c r="BV60" s="3"/>
       <c r="BW60" s="44"/>
       <c r="BX60" s="44"/>
       <c r="BY60" s="3"/>
       <c r="BZ60" s="3"/>
       <c r="CA60" s="40"/>
       <c r="CB60" s="3"/>
       <c r="CC60" s="3"/>
       <c r="CE60" s="1"/>
       <c r="CF60" s="1"/>
       <c r="DF60" s="1"/>
       <c r="DG60" s="1"/>
       <c r="DH60" s="1"/>
     </row>
-    <row r="61" spans="1:121">
+    <row r="61" spans="1:122">
       <c r="B61" s="4"/>
       <c r="C61" s="42"/>
       <c r="D61" s="42"/>
       <c r="E61" s="43"/>
       <c r="F61" s="42"/>
       <c r="G61" s="42"/>
       <c r="H61" s="42"/>
       <c r="I61" s="43"/>
       <c r="J61" s="41"/>
       <c r="K61" s="41"/>
       <c r="L61" s="42"/>
       <c r="M61" s="43"/>
       <c r="N61" s="42"/>
       <c r="O61" s="42"/>
       <c r="P61" s="42"/>
       <c r="Q61" s="43"/>
       <c r="R61" s="42"/>
       <c r="S61" s="42"/>
       <c r="T61" s="42"/>
       <c r="U61" s="43"/>
       <c r="V61" s="42"/>
       <c r="W61" s="42"/>
       <c r="X61" s="42"/>
       <c r="Y61" s="42"/>
       <c r="Z61" s="42"/>
@@ -18868,51 +19002,51 @@
       <c r="BK61" s="44"/>
       <c r="BL61" s="44"/>
       <c r="BM61" s="40"/>
       <c r="BN61" s="44"/>
       <c r="BO61" s="44"/>
       <c r="BP61" s="40"/>
       <c r="BQ61" s="44"/>
       <c r="BR61" s="44"/>
       <c r="BS61" s="40"/>
       <c r="BT61" s="44"/>
       <c r="BU61" s="44"/>
       <c r="BV61" s="3"/>
       <c r="BW61" s="44"/>
       <c r="BX61" s="44"/>
       <c r="BY61" s="3"/>
       <c r="BZ61" s="3"/>
       <c r="CA61" s="40"/>
       <c r="CB61" s="3"/>
       <c r="CC61" s="3"/>
       <c r="CE61" s="1"/>
       <c r="CF61" s="1"/>
       <c r="DF61" s="1"/>
       <c r="DG61" s="1"/>
       <c r="DH61" s="1"/>
     </row>
-    <row r="62" spans="1:121">
+    <row r="62" spans="1:122">
       <c r="B62" s="4"/>
       <c r="C62" s="42"/>
       <c r="D62" s="42"/>
       <c r="E62" s="43"/>
       <c r="F62" s="42"/>
       <c r="G62" s="42"/>
       <c r="H62" s="42"/>
       <c r="I62" s="43"/>
       <c r="J62" s="41"/>
       <c r="K62" s="41"/>
       <c r="L62" s="42"/>
       <c r="M62" s="43"/>
       <c r="N62" s="42"/>
       <c r="O62" s="42"/>
       <c r="P62" s="42"/>
       <c r="Q62" s="43"/>
       <c r="R62" s="42"/>
       <c r="S62" s="42"/>
       <c r="T62" s="42"/>
       <c r="U62" s="43"/>
       <c r="V62" s="42"/>
       <c r="W62" s="42"/>
       <c r="X62" s="42"/>
       <c r="Y62" s="42"/>
       <c r="Z62" s="42"/>
@@ -18955,51 +19089,51 @@
       <c r="BK62" s="44"/>
       <c r="BL62" s="44"/>
       <c r="BM62" s="40"/>
       <c r="BN62" s="44"/>
       <c r="BO62" s="44"/>
       <c r="BP62" s="40"/>
       <c r="BQ62" s="44"/>
       <c r="BR62" s="44"/>
       <c r="BS62" s="40"/>
       <c r="BT62" s="44"/>
       <c r="BU62" s="44"/>
       <c r="BV62" s="3"/>
       <c r="BW62" s="44"/>
       <c r="BX62" s="44"/>
       <c r="BY62" s="3"/>
       <c r="BZ62" s="3"/>
       <c r="CA62" s="40"/>
       <c r="CB62" s="3"/>
       <c r="CC62" s="3"/>
       <c r="CE62" s="1"/>
       <c r="CF62" s="1"/>
       <c r="DF62" s="1"/>
       <c r="DG62" s="1"/>
       <c r="DH62" s="1"/>
     </row>
-    <row r="63" spans="1:121">
+    <row r="63" spans="1:122">
       <c r="B63" s="4"/>
       <c r="C63" s="42"/>
       <c r="D63" s="42"/>
       <c r="E63" s="43"/>
       <c r="F63" s="42"/>
       <c r="G63" s="42"/>
       <c r="H63" s="42"/>
       <c r="I63" s="43"/>
       <c r="J63" s="41"/>
       <c r="K63" s="41"/>
       <c r="L63" s="42"/>
       <c r="M63" s="43"/>
       <c r="N63" s="42"/>
       <c r="O63" s="42"/>
       <c r="P63" s="42"/>
       <c r="Q63" s="43"/>
       <c r="R63" s="42"/>
       <c r="S63" s="42"/>
       <c r="T63" s="42"/>
       <c r="U63" s="43"/>
       <c r="V63" s="42"/>
       <c r="W63" s="42"/>
       <c r="X63" s="42"/>
       <c r="Y63" s="42"/>
       <c r="Z63" s="42"/>
@@ -19042,51 +19176,51 @@
       <c r="BK63" s="44"/>
       <c r="BL63" s="44"/>
       <c r="BM63" s="40"/>
       <c r="BN63" s="44"/>
       <c r="BO63" s="44"/>
       <c r="BP63" s="40"/>
       <c r="BQ63" s="44"/>
       <c r="BR63" s="44"/>
       <c r="BS63" s="40"/>
       <c r="BT63" s="44"/>
       <c r="BU63" s="44"/>
       <c r="BV63" s="3"/>
       <c r="BW63" s="44"/>
       <c r="BX63" s="44"/>
       <c r="BY63" s="3"/>
       <c r="BZ63" s="3"/>
       <c r="CA63" s="40"/>
       <c r="CB63" s="3"/>
       <c r="CC63" s="3"/>
       <c r="CE63" s="1"/>
       <c r="CF63" s="1"/>
       <c r="DF63" s="1"/>
       <c r="DG63" s="1"/>
       <c r="DH63" s="1"/>
     </row>
-    <row r="64" spans="1:121">
+    <row r="64" spans="1:122">
       <c r="B64" s="4"/>
       <c r="C64" s="42"/>
       <c r="D64" s="42"/>
       <c r="E64" s="43"/>
       <c r="F64" s="42"/>
       <c r="G64" s="42"/>
       <c r="H64" s="42"/>
       <c r="I64" s="43"/>
       <c r="J64" s="41"/>
       <c r="K64" s="41"/>
       <c r="L64" s="42"/>
       <c r="M64" s="43"/>
       <c r="N64" s="42"/>
       <c r="O64" s="42"/>
       <c r="P64" s="42"/>
       <c r="Q64" s="43"/>
       <c r="R64" s="42"/>
       <c r="S64" s="42"/>
       <c r="T64" s="42"/>
       <c r="U64" s="43"/>
       <c r="V64" s="42"/>
       <c r="W64" s="42"/>
       <c r="X64" s="42"/>
       <c r="Y64" s="42"/>
       <c r="Z64" s="42"/>
@@ -20663,271 +20797,272 @@
       <c r="F90" s="43"/>
       <c r="G90" s="43"/>
       <c r="H90" s="43"/>
       <c r="I90" s="43"/>
       <c r="J90" s="43"/>
       <c r="K90" s="43"/>
       <c r="L90" s="43"/>
       <c r="M90" s="43"/>
       <c r="N90" s="43"/>
       <c r="O90" s="43"/>
       <c r="P90" s="43"/>
       <c r="Q90" s="43"/>
       <c r="R90" s="43"/>
       <c r="S90" s="43"/>
       <c r="T90" s="43"/>
       <c r="U90" s="43"/>
       <c r="V90" s="43"/>
       <c r="W90" s="43"/>
       <c r="X90" s="43"/>
       <c r="Y90" s="43"/>
       <c r="Z90" s="43"/>
       <c r="AA90" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="DC29:DG29"/>
-[...15 lines deleted...]
-    <mergeCell ref="DC3:DG3"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:N3"/>
+    <mergeCell ref="O3:AA3"/>
+    <mergeCell ref="AB3:AN3"/>
+    <mergeCell ref="AO3:BA3"/>
+    <mergeCell ref="BB3:BN3"/>
+    <mergeCell ref="BO3:BS3"/>
+    <mergeCell ref="BT3:BX3"/>
+    <mergeCell ref="BY3:CC3"/>
     <mergeCell ref="A28:J28"/>
     <mergeCell ref="AO29:BA29"/>
     <mergeCell ref="BT29:BX29"/>
     <mergeCell ref="BB29:BN29"/>
     <mergeCell ref="BO29:BS29"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="B29:N29"/>
     <mergeCell ref="O29:AA29"/>
     <mergeCell ref="AB29:AN29"/>
-    <mergeCell ref="AO3:BA3"/>
-[...8 lines deleted...]
-    <mergeCell ref="AB3:AN3"/>
+    <mergeCell ref="BY29:CC29"/>
+    <mergeCell ref="CD29:CH29"/>
+    <mergeCell ref="CI29:CM29"/>
+    <mergeCell ref="CS29:CW29"/>
+    <mergeCell ref="CD3:CH3"/>
+    <mergeCell ref="CI3:CM3"/>
+    <mergeCell ref="CN3:CQ3"/>
+    <mergeCell ref="CS3:CW3"/>
+    <mergeCell ref="DC29:DG29"/>
+    <mergeCell ref="CX29:DB29"/>
+    <mergeCell ref="CN29:CQ29"/>
+    <mergeCell ref="DH29:DL29"/>
+    <mergeCell ref="DH3:DL3"/>
+    <mergeCell ref="CX3:DB3"/>
+    <mergeCell ref="DC3:DG3"/>
+    <mergeCell ref="DM3:DQ3"/>
+    <mergeCell ref="DM29:DQ29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="38" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:CC26"/>
+  <dimension ref="A1:CD26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="BE1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="CD32" sqref="CD32"/>
+    <sheetView topLeftCell="BD1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="CC36" sqref="CC36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="40" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="40" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="40" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" style="40" customWidth="1"/>
     <col min="5" max="5" width="10" style="40" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="40" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="40" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="40" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="40" customWidth="1"/>
     <col min="10" max="12" width="9.42578125" style="40" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="40" customWidth="1"/>
     <col min="14" max="15" width="9.28515625" style="40" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="40" customWidth="1"/>
     <col min="17" max="20" width="9.28515625" style="40" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.28515625" style="40" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="40" customWidth="1"/>
     <col min="23" max="29" width="9.140625" style="40"/>
     <col min="30" max="30" width="9.28515625" style="40" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="9.28515625" style="40" customWidth="1"/>
     <col min="32" max="32" width="9.28515625" style="40" bestFit="1" customWidth="1"/>
     <col min="33" max="65" width="9.140625" style="40"/>
     <col min="66" max="66" width="8" style="40" customWidth="1"/>
     <col min="67" max="70" width="9.140625" style="40"/>
     <col min="71" max="71" width="8.140625" style="40" customWidth="1"/>
     <col min="72" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:81" ht="19.5" customHeight="1">
-      <c r="A1" s="96" t="s">
+    <row r="1" spans="1:82" ht="19.5" customHeight="1">
+      <c r="A1" s="95" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="96"/>
-[...10 lines deleted...]
-      <c r="M1" s="96"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
+      <c r="L1" s="95"/>
+      <c r="M1" s="95"/>
       <c r="N1" s="47"/>
       <c r="O1" s="47"/>
       <c r="P1" s="47"/>
     </row>
-    <row r="2" spans="1:81" s="43" customFormat="1" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="101">
+    <row r="2" spans="1:82" s="43" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="96"/>
+      <c r="B2" s="99">
         <v>2010</v>
       </c>
-      <c r="C2" s="102"/>
-[...3 lines deleted...]
-      <c r="G2" s="89">
+      <c r="C2" s="100"/>
+      <c r="D2" s="100"/>
+      <c r="E2" s="100"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="88">
         <v>2011</v>
       </c>
-      <c r="H2" s="90"/>
-[...3 lines deleted...]
-      <c r="L2" s="97">
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="90"/>
+      <c r="L2" s="91">
         <v>2012</v>
       </c>
-      <c r="M2" s="97"/>
-[...3 lines deleted...]
-      <c r="Q2" s="97">
+      <c r="M2" s="91"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="91"/>
+      <c r="P2" s="98"/>
+      <c r="Q2" s="91">
         <v>2013</v>
       </c>
-      <c r="R2" s="97"/>
-[...3 lines deleted...]
-      <c r="V2" s="97">
+      <c r="R2" s="91"/>
+      <c r="S2" s="91"/>
+      <c r="T2" s="91"/>
+      <c r="U2" s="98"/>
+      <c r="V2" s="91">
         <v>2014</v>
       </c>
-      <c r="W2" s="97"/>
-[...3 lines deleted...]
-      <c r="AA2" s="97">
+      <c r="W2" s="91"/>
+      <c r="X2" s="91"/>
+      <c r="Y2" s="91"/>
+      <c r="Z2" s="98"/>
+      <c r="AA2" s="91">
         <v>2015</v>
       </c>
-      <c r="AB2" s="97"/>
-[...3 lines deleted...]
-      <c r="AF2" s="97">
+      <c r="AB2" s="91"/>
+      <c r="AC2" s="91"/>
+      <c r="AD2" s="91"/>
+      <c r="AE2" s="91"/>
+      <c r="AF2" s="91">
         <v>2016</v>
       </c>
-      <c r="AG2" s="97"/>
-[...3 lines deleted...]
-      <c r="AK2" s="89">
+      <c r="AG2" s="91"/>
+      <c r="AH2" s="91"/>
+      <c r="AI2" s="91"/>
+      <c r="AJ2" s="91"/>
+      <c r="AK2" s="88">
         <v>2017</v>
       </c>
-      <c r="AL2" s="90"/>
-[...3 lines deleted...]
-      <c r="AP2" s="97">
+      <c r="AL2" s="89"/>
+      <c r="AM2" s="89"/>
+      <c r="AN2" s="89"/>
+      <c r="AO2" s="90"/>
+      <c r="AP2" s="91">
         <v>2018</v>
       </c>
-      <c r="AQ2" s="97"/>
-[...3 lines deleted...]
-      <c r="AU2" s="97">
+      <c r="AQ2" s="91"/>
+      <c r="AR2" s="91"/>
+      <c r="AS2" s="91"/>
+      <c r="AT2" s="91"/>
+      <c r="AU2" s="91">
         <v>2019</v>
       </c>
-      <c r="AV2" s="97"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="89">
+      <c r="AV2" s="91"/>
+      <c r="AW2" s="91"/>
+      <c r="AX2" s="91"/>
+      <c r="AY2" s="91"/>
+      <c r="AZ2" s="88">
         <v>2020</v>
       </c>
-      <c r="BA2" s="90"/>
-[...3 lines deleted...]
-      <c r="BE2" s="89">
+      <c r="BA2" s="89"/>
+      <c r="BB2" s="89"/>
+      <c r="BC2" s="89"/>
+      <c r="BD2" s="90"/>
+      <c r="BE2" s="88">
         <v>2021</v>
       </c>
-      <c r="BF2" s="90"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="93">
+      <c r="BF2" s="89"/>
+      <c r="BG2" s="89"/>
+      <c r="BH2" s="89"/>
+      <c r="BI2" s="90"/>
+      <c r="BJ2" s="92">
         <v>2022</v>
       </c>
-      <c r="BK2" s="94"/>
-[...3 lines deleted...]
-      <c r="BO2" s="93">
+      <c r="BK2" s="93"/>
+      <c r="BL2" s="93"/>
+      <c r="BM2" s="93"/>
+      <c r="BN2" s="94"/>
+      <c r="BO2" s="92">
         <v>2023</v>
       </c>
-      <c r="BP2" s="94"/>
-[...3 lines deleted...]
-      <c r="BT2" s="93">
+      <c r="BP2" s="93"/>
+      <c r="BQ2" s="93"/>
+      <c r="BR2" s="93"/>
+      <c r="BS2" s="94"/>
+      <c r="BT2" s="92">
         <v>2024</v>
       </c>
-      <c r="BU2" s="94"/>
-[...2 lines deleted...]
-      <c r="BX2" s="95"/>
+      <c r="BU2" s="93"/>
+      <c r="BV2" s="93"/>
+      <c r="BW2" s="93"/>
+      <c r="BX2" s="94"/>
       <c r="BY2" s="92">
         <v>2025</v>
       </c>
-      <c r="BZ2" s="92"/>
-[...2 lines deleted...]
-      <c r="CC2" s="77">
+      <c r="BZ2" s="93"/>
+      <c r="CA2" s="93"/>
+      <c r="CB2" s="93"/>
+      <c r="CC2" s="94"/>
+      <c r="CD2" s="77">
         <v>2026</v>
       </c>
     </row>
-    <row r="3" spans="1:81" ht="27" customHeight="1">
-      <c r="A3" s="99"/>
+    <row r="3" spans="1:82" ht="27" customHeight="1">
+      <c r="A3" s="97"/>
       <c r="B3" s="48" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="48" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="48" t="s">
         <v>36</v>
       </c>
       <c r="E3" s="48" t="s">
         <v>37</v>
       </c>
       <c r="F3" s="48" t="s">
         <v>31</v>
       </c>
       <c r="G3" s="48" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="48" t="s">
         <v>35</v>
       </c>
       <c r="I3" s="48" t="s">
         <v>36</v>
       </c>
       <c r="J3" s="48" t="s">
@@ -21122,54 +21257,57 @@
       <c r="BU3" s="51" t="s">
         <v>35</v>
       </c>
       <c r="BV3" s="51" t="s">
         <v>36</v>
       </c>
       <c r="BW3" s="48" t="s">
         <v>37</v>
       </c>
       <c r="BX3" s="48" t="s">
         <v>31</v>
       </c>
       <c r="BY3" s="51" t="s">
         <v>34</v>
       </c>
       <c r="BZ3" s="51" t="s">
         <v>35</v>
       </c>
       <c r="CA3" s="51" t="s">
         <v>36</v>
       </c>
       <c r="CB3" s="48" t="s">
         <v>37</v>
       </c>
       <c r="CC3" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="CD3" s="48" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="4" spans="1:81" ht="11.25">
+    <row r="4" spans="1:82" ht="11.25">
       <c r="A4" s="52" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="57">
         <v>100.9</v>
       </c>
       <c r="C4" s="57">
         <v>105</v>
       </c>
       <c r="D4" s="33">
         <v>106.8</v>
       </c>
       <c r="E4" s="33">
         <v>107</v>
       </c>
       <c r="F4" s="18">
         <v>107.6</v>
       </c>
       <c r="G4" s="57">
         <v>109</v>
       </c>
       <c r="H4" s="57">
         <v>105</v>
       </c>
       <c r="I4" s="33">
@@ -21366,55 +21504,58 @@
       </c>
       <c r="BU4" s="56">
         <v>102.4</v>
       </c>
       <c r="BV4" s="56">
         <v>102.9</v>
       </c>
       <c r="BW4" s="55">
         <v>102.7</v>
       </c>
       <c r="BX4" s="68">
         <v>102.4</v>
       </c>
       <c r="BY4" s="68">
         <v>101.2</v>
       </c>
       <c r="BZ4" s="68">
         <v>100.5</v>
       </c>
       <c r="CA4" s="68">
         <v>99.6</v>
       </c>
       <c r="CB4" s="68">
         <v>98.6</v>
       </c>
-      <c r="CC4" s="55">
+      <c r="CC4" s="68">
+        <v>98.3</v>
+      </c>
+      <c r="CD4" s="55">
         <v>97.7</v>
       </c>
     </row>
-    <row r="5" spans="1:81" ht="11.25">
+    <row r="5" spans="1:82" ht="11.25">
       <c r="A5" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="I5" s="54" t="s">
@@ -21611,55 +21752,58 @@
       </c>
       <c r="BU5" s="56">
         <v>104.8</v>
       </c>
       <c r="BV5" s="56">
         <v>105.6</v>
       </c>
       <c r="BW5" s="56">
         <v>103.9</v>
       </c>
       <c r="BX5" s="68">
         <v>104.3</v>
       </c>
       <c r="BY5" s="68">
         <v>100.6</v>
       </c>
       <c r="BZ5" s="68">
         <v>100.9</v>
       </c>
       <c r="CA5" s="68">
         <v>100.5</v>
       </c>
       <c r="CB5" s="68">
         <v>100.8</v>
       </c>
-      <c r="CC5" s="55">
+      <c r="CC5" s="68">
+        <v>100.1</v>
+      </c>
+      <c r="CD5" s="55">
         <v>102.4</v>
       </c>
     </row>
-    <row r="6" spans="1:81" ht="12.75" customHeight="1">
+    <row r="6" spans="1:82" ht="12.75" customHeight="1">
       <c r="A6" s="53" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="57">
         <v>95.8</v>
       </c>
       <c r="C6" s="57">
         <v>101.9</v>
       </c>
       <c r="D6" s="33">
         <v>103.8</v>
       </c>
       <c r="E6" s="33">
         <v>103.9</v>
       </c>
       <c r="F6" s="20">
         <v>104</v>
       </c>
       <c r="G6" s="57">
         <v>112.4</v>
       </c>
       <c r="H6" s="57">
         <v>106.1</v>
       </c>
       <c r="I6" s="33">
@@ -21856,55 +22000,58 @@
       </c>
       <c r="BU6" s="56">
         <v>103.4</v>
       </c>
       <c r="BV6" s="56">
         <v>103.5</v>
       </c>
       <c r="BW6" s="56">
         <v>100.8</v>
       </c>
       <c r="BX6" s="68">
         <v>100.7</v>
       </c>
       <c r="BY6" s="68">
         <v>98.9</v>
       </c>
       <c r="BZ6" s="68">
         <v>99.5</v>
       </c>
       <c r="CA6" s="68">
         <v>99.6</v>
       </c>
       <c r="CB6" s="68">
         <v>101</v>
       </c>
-      <c r="CC6" s="55">
+      <c r="CC6" s="68">
+        <v>101</v>
+      </c>
+      <c r="CD6" s="55">
         <v>97.6</v>
       </c>
     </row>
-    <row r="7" spans="1:81" ht="12.75" customHeight="1">
+    <row r="7" spans="1:82" ht="12.75" customHeight="1">
       <c r="A7" s="53" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="57">
         <v>98.3</v>
       </c>
       <c r="C7" s="57">
         <v>102.1</v>
       </c>
       <c r="D7" s="33">
         <v>106.1</v>
       </c>
       <c r="E7" s="33">
         <v>107.4</v>
       </c>
       <c r="F7" s="18">
         <v>107.7</v>
       </c>
       <c r="G7" s="57">
         <v>111</v>
       </c>
       <c r="H7" s="57">
         <v>105.5</v>
       </c>
       <c r="I7" s="33">
@@ -22101,55 +22248,58 @@
       </c>
       <c r="BU7" s="56">
         <v>106.4</v>
       </c>
       <c r="BV7" s="56">
         <v>106.9</v>
       </c>
       <c r="BW7" s="56">
         <v>106.6</v>
       </c>
       <c r="BX7" s="68">
         <v>105.9</v>
       </c>
       <c r="BY7" s="68">
         <v>101.8</v>
       </c>
       <c r="BZ7" s="68">
         <v>100.1</v>
       </c>
       <c r="CA7" s="68">
         <v>97.6</v>
       </c>
       <c r="CB7" s="68">
         <v>95.5</v>
       </c>
-      <c r="CC7" s="55">
+      <c r="CC7" s="68">
+        <v>96</v>
+      </c>
+      <c r="CD7" s="55">
         <v>97.8</v>
       </c>
     </row>
-    <row r="8" spans="1:81" ht="12.75" customHeight="1">
+    <row r="8" spans="1:82" ht="12.75" customHeight="1">
       <c r="A8" s="53" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="57">
         <v>102.9</v>
       </c>
       <c r="C8" s="57">
         <v>104.3</v>
       </c>
       <c r="D8" s="33">
         <v>105.9</v>
       </c>
       <c r="E8" s="33">
         <v>107.3</v>
       </c>
       <c r="F8" s="18">
         <v>110.2</v>
       </c>
       <c r="G8" s="57">
         <v>106.7</v>
       </c>
       <c r="H8" s="57">
         <v>102.2</v>
       </c>
       <c r="I8" s="33">
@@ -22346,55 +22496,58 @@
       </c>
       <c r="BU8" s="56">
         <v>103.1</v>
       </c>
       <c r="BV8" s="56">
         <v>104.3</v>
       </c>
       <c r="BW8" s="56">
         <v>104.9</v>
       </c>
       <c r="BX8" s="68">
         <v>104.8</v>
       </c>
       <c r="BY8" s="68">
         <v>102.1</v>
       </c>
       <c r="BZ8" s="68">
         <v>104.5</v>
       </c>
       <c r="CA8" s="68">
         <v>102.9</v>
       </c>
       <c r="CB8" s="68">
         <v>100.1</v>
       </c>
-      <c r="CC8" s="55">
+      <c r="CC8" s="68">
+        <v>100.6</v>
+      </c>
+      <c r="CD8" s="55">
         <v>99</v>
       </c>
     </row>
-    <row r="9" spans="1:81" ht="12.75" customHeight="1">
+    <row r="9" spans="1:82" ht="12.75" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="57">
         <v>102.3</v>
       </c>
       <c r="C9" s="57">
         <v>105.3</v>
       </c>
       <c r="D9" s="33">
         <v>107.2</v>
       </c>
       <c r="E9" s="33">
         <v>106</v>
       </c>
       <c r="F9" s="18">
         <v>107.4</v>
       </c>
       <c r="G9" s="57">
         <v>110.7</v>
       </c>
       <c r="H9" s="57">
         <v>107.7</v>
       </c>
       <c r="I9" s="33">
@@ -22591,55 +22744,58 @@
       </c>
       <c r="BU9" s="56">
         <v>92.5</v>
       </c>
       <c r="BV9" s="56">
         <v>94.6</v>
       </c>
       <c r="BW9" s="56">
         <v>95</v>
       </c>
       <c r="BX9" s="68">
         <v>95.6</v>
       </c>
       <c r="BY9" s="68">
         <v>96.1</v>
       </c>
       <c r="BZ9" s="68">
         <v>91.9</v>
       </c>
       <c r="CA9" s="68">
         <v>89.4</v>
       </c>
       <c r="CB9" s="68">
         <v>87.7</v>
       </c>
-      <c r="CC9" s="55">
+      <c r="CC9" s="68">
+        <v>86.7</v>
+      </c>
+      <c r="CD9" s="55">
         <v>91.8</v>
       </c>
     </row>
-    <row r="10" spans="1:81" ht="12.75" customHeight="1">
+    <row r="10" spans="1:82" ht="12.75" customHeight="1">
       <c r="A10" s="53" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="57">
         <v>108.1</v>
       </c>
       <c r="C10" s="57">
         <v>106.3</v>
       </c>
       <c r="D10" s="33">
         <v>107.7</v>
       </c>
       <c r="E10" s="33">
         <v>108</v>
       </c>
       <c r="F10" s="18">
         <v>107.7</v>
       </c>
       <c r="G10" s="57">
         <v>101.5</v>
       </c>
       <c r="H10" s="57">
         <v>100.5</v>
       </c>
       <c r="I10" s="33">
@@ -22836,55 +22992,58 @@
       </c>
       <c r="BU10" s="56">
         <v>104.7</v>
       </c>
       <c r="BV10" s="56">
         <v>102.7</v>
       </c>
       <c r="BW10" s="56">
         <v>101.6</v>
       </c>
       <c r="BX10" s="68">
         <v>102.1</v>
       </c>
       <c r="BY10" s="68">
         <v>94.8</v>
       </c>
       <c r="BZ10" s="68">
         <v>96.8</v>
       </c>
       <c r="CA10" s="68">
         <v>96.2</v>
       </c>
       <c r="CB10" s="68">
         <v>95.4</v>
       </c>
-      <c r="CC10" s="55">
+      <c r="CC10" s="68">
+        <v>94.6</v>
+      </c>
+      <c r="CD10" s="55">
         <v>96.4</v>
       </c>
     </row>
-    <row r="11" spans="1:81" ht="12.75" customHeight="1">
+    <row r="11" spans="1:82" ht="12.75" customHeight="1">
       <c r="A11" s="53" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="57">
         <v>96.8</v>
       </c>
       <c r="C11" s="57">
         <v>102.1</v>
       </c>
       <c r="D11" s="33">
         <v>109</v>
       </c>
       <c r="E11" s="33">
         <v>109</v>
       </c>
       <c r="F11" s="18">
         <v>109.1</v>
       </c>
       <c r="G11" s="57">
         <v>112.7</v>
       </c>
       <c r="H11" s="57">
         <v>105.9</v>
       </c>
       <c r="I11" s="33">
@@ -23081,55 +23240,58 @@
       </c>
       <c r="BU11" s="56">
         <v>102.3</v>
       </c>
       <c r="BV11" s="56">
         <v>102.5</v>
       </c>
       <c r="BW11" s="56">
         <v>103.5</v>
       </c>
       <c r="BX11" s="68">
         <v>103.6</v>
       </c>
       <c r="BY11" s="68">
         <v>101.6</v>
       </c>
       <c r="BZ11" s="68">
         <v>101.1</v>
       </c>
       <c r="CA11" s="68">
         <v>101.2</v>
       </c>
       <c r="CB11" s="68">
         <v>99</v>
       </c>
-      <c r="CC11" s="55">
+      <c r="CC11" s="68">
+        <v>99.2</v>
+      </c>
+      <c r="CD11" s="55">
         <v>95.6</v>
       </c>
     </row>
-    <row r="12" spans="1:81" ht="12.75" customHeight="1">
+    <row r="12" spans="1:82" ht="12.75" customHeight="1">
       <c r="A12" s="53" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="54" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="54" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="54" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="54" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="54" t="s">
         <v>32</v>
       </c>
       <c r="I12" s="54" t="s">
@@ -23326,55 +23488,58 @@
       </c>
       <c r="BU12" s="56">
         <v>101.3</v>
       </c>
       <c r="BV12" s="56">
         <v>100.5</v>
       </c>
       <c r="BW12" s="56">
         <v>100.2</v>
       </c>
       <c r="BX12" s="68">
         <v>100</v>
       </c>
       <c r="BY12" s="68">
         <v>105.1</v>
       </c>
       <c r="BZ12" s="68">
         <v>106.4</v>
       </c>
       <c r="CA12" s="68">
         <v>106.3</v>
       </c>
       <c r="CB12" s="68">
         <v>103.3</v>
       </c>
-      <c r="CC12" s="55">
+      <c r="CC12" s="68">
+        <v>102.5</v>
+      </c>
+      <c r="CD12" s="55">
         <v>100</v>
       </c>
     </row>
-    <row r="13" spans="1:81" ht="12.75" customHeight="1">
+    <row r="13" spans="1:82" ht="12.75" customHeight="1">
       <c r="A13" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="57">
         <v>102.3</v>
       </c>
       <c r="C13" s="57">
         <v>105.6</v>
       </c>
       <c r="D13" s="33">
         <v>108.1</v>
       </c>
       <c r="E13" s="33">
         <v>107.7</v>
       </c>
       <c r="F13" s="18">
         <v>107.7</v>
       </c>
       <c r="G13" s="57">
         <v>106.6</v>
       </c>
       <c r="H13" s="57">
         <v>103.2</v>
       </c>
       <c r="I13" s="33">
@@ -23571,55 +23736,58 @@
       </c>
       <c r="BU13" s="56">
         <v>101.7</v>
       </c>
       <c r="BV13" s="56">
         <v>102.3</v>
       </c>
       <c r="BW13" s="56">
         <v>101.9</v>
       </c>
       <c r="BX13" s="68">
         <v>102.2</v>
       </c>
       <c r="BY13" s="68">
         <v>100</v>
       </c>
       <c r="BZ13" s="68">
         <v>100.5</v>
       </c>
       <c r="CA13" s="68">
         <v>98.9</v>
       </c>
       <c r="CB13" s="68">
         <v>98.1</v>
       </c>
-      <c r="CC13" s="55">
+      <c r="CC13" s="68">
+        <v>98.4</v>
+      </c>
+      <c r="CD13" s="55">
         <v>98.8</v>
       </c>
     </row>
-    <row r="14" spans="1:81" ht="12.75" customHeight="1">
+    <row r="14" spans="1:82" ht="12.75" customHeight="1">
       <c r="A14" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="57">
         <v>101.6</v>
       </c>
       <c r="C14" s="57">
         <v>107.7</v>
       </c>
       <c r="D14" s="33">
         <v>109</v>
       </c>
       <c r="E14" s="33">
         <v>109</v>
       </c>
       <c r="F14" s="18">
         <v>109.8</v>
       </c>
       <c r="G14" s="57">
         <v>109.7</v>
       </c>
       <c r="H14" s="57">
         <v>105.3</v>
       </c>
       <c r="I14" s="33">
@@ -23816,55 +23984,58 @@
       </c>
       <c r="BU14" s="56">
         <v>104.3</v>
       </c>
       <c r="BV14" s="56">
         <v>104.7</v>
       </c>
       <c r="BW14" s="56">
         <v>104.8</v>
       </c>
       <c r="BX14" s="68">
         <v>105.2</v>
       </c>
       <c r="BY14" s="68">
         <v>105.5</v>
       </c>
       <c r="BZ14" s="68">
         <v>104.5</v>
       </c>
       <c r="CA14" s="68">
         <v>103.1</v>
       </c>
       <c r="CB14" s="68">
         <v>102</v>
       </c>
-      <c r="CC14" s="55">
+      <c r="CC14" s="68">
+        <v>101.2</v>
+      </c>
+      <c r="CD14" s="55">
         <v>98.9</v>
       </c>
     </row>
-    <row r="15" spans="1:81" ht="12.75" customHeight="1">
+    <row r="15" spans="1:82" ht="12.75" customHeight="1">
       <c r="A15" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="57">
         <v>100.6</v>
       </c>
       <c r="C15" s="57">
         <v>104.4</v>
       </c>
       <c r="D15" s="33">
         <v>106.1</v>
       </c>
       <c r="E15" s="33">
         <v>107.9</v>
       </c>
       <c r="F15" s="18">
         <v>108.3</v>
       </c>
       <c r="G15" s="57">
         <v>108.6</v>
       </c>
       <c r="H15" s="57">
         <v>104.5</v>
       </c>
       <c r="I15" s="33">
@@ -24061,55 +24232,58 @@
       </c>
       <c r="BU15" s="56">
         <v>102.5</v>
       </c>
       <c r="BV15" s="56">
         <v>101.7</v>
       </c>
       <c r="BW15" s="56">
         <v>101.9</v>
       </c>
       <c r="BX15" s="68">
         <v>101.8</v>
       </c>
       <c r="BY15" s="68">
         <v>98.8</v>
       </c>
       <c r="BZ15" s="68">
         <v>98.8</v>
       </c>
       <c r="CA15" s="68">
         <v>98.7</v>
       </c>
       <c r="CB15" s="68">
         <v>97.4</v>
       </c>
-      <c r="CC15" s="55">
+      <c r="CC15" s="68">
+        <v>97.4</v>
+      </c>
+      <c r="CD15" s="55">
         <v>97.2</v>
       </c>
     </row>
-    <row r="16" spans="1:81" ht="12.75" customHeight="1">
+    <row r="16" spans="1:82" ht="12.75" customHeight="1">
       <c r="A16" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="57">
         <v>107.5</v>
       </c>
       <c r="C16" s="57">
         <v>110.6</v>
       </c>
       <c r="D16" s="33">
         <v>113</v>
       </c>
       <c r="E16" s="33">
         <v>108.2</v>
       </c>
       <c r="F16" s="18">
         <v>111.7</v>
       </c>
       <c r="G16" s="57">
         <v>116.8</v>
       </c>
       <c r="H16" s="57">
         <v>107.4</v>
       </c>
       <c r="I16" s="33">
@@ -24306,55 +24480,58 @@
       </c>
       <c r="BU16" s="56">
         <v>100.4</v>
       </c>
       <c r="BV16" s="56">
         <v>99.6</v>
       </c>
       <c r="BW16" s="56">
         <v>99.3</v>
       </c>
       <c r="BX16" s="68">
         <v>98.7</v>
       </c>
       <c r="BY16" s="68">
         <v>99.2</v>
       </c>
       <c r="BZ16" s="68">
         <v>98.8</v>
       </c>
       <c r="CA16" s="68">
         <v>98</v>
       </c>
       <c r="CB16" s="68">
         <v>97.9</v>
       </c>
-      <c r="CC16" s="55">
+      <c r="CC16" s="68">
+        <v>97</v>
+      </c>
+      <c r="CD16" s="55">
         <v>94.9</v>
       </c>
     </row>
-    <row r="17" spans="1:81" ht="12.75" customHeight="1">
+    <row r="17" spans="1:82" ht="12.75" customHeight="1">
       <c r="A17" s="53" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="57">
         <v>99.9</v>
       </c>
       <c r="C17" s="57">
         <v>107.6</v>
       </c>
       <c r="D17" s="33">
         <v>110</v>
       </c>
       <c r="E17" s="33">
         <v>110.9</v>
       </c>
       <c r="F17" s="18">
         <v>110.7</v>
       </c>
       <c r="G17" s="57">
         <v>110.9</v>
       </c>
       <c r="H17" s="57">
         <v>104.2</v>
       </c>
       <c r="I17" s="33">
@@ -24551,55 +24728,58 @@
       </c>
       <c r="BU17" s="56" t="s">
         <v>32</v>
       </c>
       <c r="BV17" s="56" t="s">
         <v>32</v>
       </c>
       <c r="BW17" s="56" t="s">
         <v>32</v>
       </c>
       <c r="BX17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="BY17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="BZ17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="CA17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="CB17" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="CC17" s="55" t="s">
+      <c r="CC17" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="CD17" s="55" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="18" spans="1:81" ht="12.75" customHeight="1">
+    <row r="18" spans="1:82" ht="12.75" customHeight="1">
       <c r="A18" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="57">
         <v>100.7</v>
       </c>
       <c r="C18" s="57">
         <v>106.2</v>
       </c>
       <c r="D18" s="33">
         <v>107.4</v>
       </c>
       <c r="E18" s="33">
         <v>106.7</v>
       </c>
       <c r="F18" s="18">
         <v>108.2</v>
       </c>
       <c r="G18" s="57">
         <v>108.6</v>
       </c>
       <c r="H18" s="57">
         <v>104.2</v>
       </c>
       <c r="I18" s="33">
@@ -24796,55 +24976,58 @@
       </c>
       <c r="BU18" s="56">
         <v>104.9</v>
       </c>
       <c r="BV18" s="56">
         <v>104.5</v>
       </c>
       <c r="BW18" s="56">
         <v>103.6</v>
       </c>
       <c r="BX18" s="68">
         <v>103.7</v>
       </c>
       <c r="BY18" s="68">
         <v>105.5</v>
       </c>
       <c r="BZ18" s="68">
         <v>104.4</v>
       </c>
       <c r="CA18" s="68">
         <v>103.1</v>
       </c>
       <c r="CB18" s="68">
         <v>101.9</v>
       </c>
-      <c r="CC18" s="55">
+      <c r="CC18" s="68">
+        <v>101.8</v>
+      </c>
+      <c r="CD18" s="55">
         <v>99.6</v>
       </c>
     </row>
-    <row r="19" spans="1:81" ht="12.75" customHeight="1">
+    <row r="19" spans="1:82" ht="12.75" customHeight="1">
       <c r="A19" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="57">
         <v>99</v>
       </c>
       <c r="C19" s="57">
         <v>104.7</v>
       </c>
       <c r="D19" s="33">
         <v>106</v>
       </c>
       <c r="E19" s="33">
         <v>105.7</v>
       </c>
       <c r="F19" s="18">
         <v>105.7</v>
       </c>
       <c r="G19" s="57">
         <v>109.5</v>
       </c>
       <c r="H19" s="57">
         <v>103.8</v>
       </c>
       <c r="I19" s="33">
@@ -25041,55 +25224,58 @@
       </c>
       <c r="BU19" s="56">
         <v>100.7</v>
       </c>
       <c r="BV19" s="56">
         <v>101.6</v>
       </c>
       <c r="BW19" s="56">
         <v>102</v>
       </c>
       <c r="BX19" s="68">
         <v>102.5</v>
       </c>
       <c r="BY19" s="68">
         <v>101</v>
       </c>
       <c r="BZ19" s="68">
         <v>101</v>
       </c>
       <c r="CA19" s="68">
         <v>99.7</v>
       </c>
       <c r="CB19" s="68">
         <v>99.9</v>
       </c>
-      <c r="CC19" s="55">
+      <c r="CC19" s="68">
+        <v>99.5</v>
+      </c>
+      <c r="CD19" s="55">
         <v>95.6</v>
       </c>
     </row>
-    <row r="20" spans="1:81" ht="12.75" customHeight="1">
+    <row r="20" spans="1:82" ht="12.75" customHeight="1">
       <c r="A20" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="54" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="54" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="54" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="64" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="64" t="s">
         <v>32</v>
       </c>
       <c r="I20" s="64" t="s">
@@ -25286,55 +25472,58 @@
       </c>
       <c r="BU20" s="56">
         <v>101.6</v>
       </c>
       <c r="BV20" s="56">
         <v>101.2</v>
       </c>
       <c r="BW20" s="56">
         <v>101.8</v>
       </c>
       <c r="BX20" s="68">
         <v>101.4</v>
       </c>
       <c r="BY20" s="68">
         <v>100.8</v>
       </c>
       <c r="BZ20" s="68">
         <v>99</v>
       </c>
       <c r="CA20" s="68">
         <v>98.4</v>
       </c>
       <c r="CB20" s="68">
         <v>97.1</v>
       </c>
-      <c r="CC20" s="55">
+      <c r="CC20" s="68">
+        <v>97.4</v>
+      </c>
+      <c r="CD20" s="55">
         <v>95.1</v>
       </c>
     </row>
-    <row r="21" spans="1:81" ht="12.75" customHeight="1">
+    <row r="21" spans="1:82" ht="12.75" customHeight="1">
       <c r="A21" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="54" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="54" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="54" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="64" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="64" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="64" t="s">
@@ -25531,55 +25720,58 @@
       </c>
       <c r="BU21" s="56">
         <v>102.6</v>
       </c>
       <c r="BV21" s="56">
         <v>102.7</v>
       </c>
       <c r="BW21" s="56">
         <v>102.1</v>
       </c>
       <c r="BX21" s="68">
         <v>102.5</v>
       </c>
       <c r="BY21" s="68">
         <v>109.1</v>
       </c>
       <c r="BZ21" s="68">
         <v>103.4</v>
       </c>
       <c r="CA21" s="68">
         <v>100.4</v>
       </c>
       <c r="CB21" s="68">
         <v>98.9</v>
       </c>
-      <c r="CC21" s="55">
+      <c r="CC21" s="68">
+        <v>101</v>
+      </c>
+      <c r="CD21" s="55">
         <v>96.6</v>
       </c>
     </row>
-    <row r="22" spans="1:81" ht="12.75" customHeight="1">
+    <row r="22" spans="1:82" ht="12.75" customHeight="1">
       <c r="A22" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="57">
         <v>97.7</v>
       </c>
       <c r="C22" s="57">
         <v>103.4</v>
       </c>
       <c r="D22" s="33">
         <v>105.7</v>
       </c>
       <c r="E22" s="33">
         <v>107.3</v>
       </c>
       <c r="F22" s="18">
         <v>107.2</v>
       </c>
       <c r="G22" s="57">
         <v>111</v>
       </c>
       <c r="H22" s="57">
         <v>106.3</v>
       </c>
       <c r="I22" s="33">
@@ -25776,55 +25968,58 @@
       </c>
       <c r="BU22" s="56">
         <v>102.9</v>
       </c>
       <c r="BV22" s="56">
         <v>103.5</v>
       </c>
       <c r="BW22" s="56">
         <v>102.5</v>
       </c>
       <c r="BX22" s="68">
         <v>102.4</v>
       </c>
       <c r="BY22" s="68">
         <v>98.1</v>
       </c>
       <c r="BZ22" s="68">
         <v>98.6</v>
       </c>
       <c r="CA22" s="68">
         <v>98.7</v>
       </c>
       <c r="CB22" s="68">
         <v>99.2</v>
       </c>
-      <c r="CC22" s="55">
+      <c r="CC22" s="68">
+        <v>98.5</v>
+      </c>
+      <c r="CD22" s="55">
         <v>97.1</v>
       </c>
     </row>
-    <row r="23" spans="1:81" ht="12.75" customHeight="1">
+    <row r="23" spans="1:82" ht="12.75" customHeight="1">
       <c r="A23" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="57">
         <v>97.6</v>
       </c>
       <c r="C23" s="57">
         <v>102.4</v>
       </c>
       <c r="D23" s="33">
         <v>101.8</v>
       </c>
       <c r="E23" s="33">
         <v>104.1</v>
       </c>
       <c r="F23" s="18">
         <v>104.5</v>
       </c>
       <c r="G23" s="57">
         <v>110</v>
       </c>
       <c r="H23" s="57">
         <v>105.1</v>
       </c>
       <c r="I23" s="33">
@@ -26021,55 +26216,58 @@
       </c>
       <c r="BU23" s="56">
         <v>103.5</v>
       </c>
       <c r="BV23" s="56">
         <v>104.2</v>
       </c>
       <c r="BW23" s="56">
         <v>104.5</v>
       </c>
       <c r="BX23" s="68">
         <v>101.7</v>
       </c>
       <c r="BY23" s="68">
         <v>101.4</v>
       </c>
       <c r="BZ23" s="68">
         <v>101.4</v>
       </c>
       <c r="CA23" s="68">
         <v>101.2</v>
       </c>
       <c r="CB23" s="68">
         <v>99.3</v>
       </c>
-      <c r="CC23" s="55">
+      <c r="CC23" s="68">
+        <v>97.9</v>
+      </c>
+      <c r="CD23" s="55">
         <v>98.1</v>
       </c>
     </row>
-    <row r="24" spans="1:81" ht="12.75" customHeight="1">
+    <row r="24" spans="1:82" ht="12.75" customHeight="1">
       <c r="A24" s="53" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="57">
         <v>100</v>
       </c>
       <c r="C24" s="57">
         <v>103.2</v>
       </c>
       <c r="D24" s="33">
         <v>104.1</v>
       </c>
       <c r="E24" s="33">
         <v>104.3</v>
       </c>
       <c r="F24" s="18">
         <v>104.3</v>
       </c>
       <c r="G24" s="57">
         <v>104</v>
       </c>
       <c r="H24" s="57">
         <v>103.7</v>
       </c>
       <c r="I24" s="33">
@@ -26266,55 +26464,58 @@
       </c>
       <c r="BU24" s="56">
         <v>105.7</v>
       </c>
       <c r="BV24" s="56">
         <v>106.1</v>
       </c>
       <c r="BW24" s="56">
         <v>105.8</v>
       </c>
       <c r="BX24" s="68">
         <v>105.6</v>
       </c>
       <c r="BY24" s="68">
         <v>104</v>
       </c>
       <c r="BZ24" s="68">
         <v>103.1</v>
       </c>
       <c r="CA24" s="68">
         <v>102.6</v>
       </c>
       <c r="CB24" s="68">
         <v>101.3</v>
       </c>
-      <c r="CC24" s="55">
+      <c r="CC24" s="68">
+        <v>101.3</v>
+      </c>
+      <c r="CD24" s="55">
         <v>99.5</v>
       </c>
     </row>
-    <row r="25" spans="1:81" ht="12.75" customHeight="1">
+    <row r="25" spans="1:82" ht="12.75" customHeight="1">
       <c r="A25" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="54" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="54" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E25" s="54" t="s">
         <v>32</v>
       </c>
       <c r="F25" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G25" s="64" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="64" t="s">
         <v>32</v>
       </c>
       <c r="I25" s="64" t="s">
@@ -26511,82 +26712,85 @@
       </c>
       <c r="BU25" s="56">
         <v>102.3</v>
       </c>
       <c r="BV25" s="56">
         <v>104</v>
       </c>
       <c r="BW25" s="56">
         <v>104.4</v>
       </c>
       <c r="BX25" s="68">
         <v>105</v>
       </c>
       <c r="BY25" s="68">
         <v>102.4</v>
       </c>
       <c r="BZ25" s="68">
         <v>101.1</v>
       </c>
       <c r="CA25" s="68">
         <v>99.7</v>
       </c>
       <c r="CB25" s="68">
         <v>99.5</v>
       </c>
-      <c r="CC25" s="55">
+      <c r="CC25" s="68">
+        <v>99.4</v>
+      </c>
+      <c r="CD25" s="55">
         <v>97.8</v>
       </c>
     </row>
-    <row r="26" spans="1:81" ht="12.75" customHeight="1">
+    <row r="26" spans="1:82" ht="12.75" customHeight="1">
       <c r="A26" s="65"/>
       <c r="B26" s="65"/>
       <c r="C26" s="65"/>
       <c r="D26" s="65"/>
       <c r="E26" s="65"/>
       <c r="F26" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="AK2:AO2"/>
-[...4 lines deleted...]
-    <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="AU2:AY2"/>
     <mergeCell ref="AZ2:BD2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="Q2:U2"/>
     <mergeCell ref="V2:Z2"/>
-    <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="AF2:AJ2"/>
+    <mergeCell ref="AK2:AO2"/>
+    <mergeCell ref="AP2:AT2"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="BE2:BI2"/>
+    <mergeCell ref="BT2:BX2"/>
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="BY2:CC2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>