--- v1 (2026-06-27)
+++ v2 (2026-07-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="60" windowWidth="20490" windowHeight="8550"/>
+    <workbookView xWindow="0" yWindow="60" windowWidth="20490" windowHeight="8550" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="квартал" sheetId="1" r:id="rId1"/>
     <sheet name="период" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">квартал!$29:$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">квартал!$A$28:$BC$30</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
@@ -614,103 +614,103 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="4"/>
     <cellStyle name="Финансовый" xfId="5" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
@@ -1002,52 +1002,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:DR90"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="CS1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="DP54" sqref="DP54"/>
+    <sheetView topLeftCell="CS13" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="DQ31" sqref="DQ31:DQ52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28" style="6" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="6" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" style="6" customWidth="1"/>
     <col min="5" max="5" width="10" style="6" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="6" customWidth="1"/>
     <col min="7" max="7" width="10" style="6" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="6" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="6" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="6" customWidth="1"/>
     <col min="11" max="12" width="9.85546875" style="6" customWidth="1"/>
     <col min="13" max="13" width="10" style="6" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="6" customWidth="1"/>
     <col min="15" max="22" width="8.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="6" customWidth="1"/>
     <col min="24" max="26" width="8.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="28" width="8.7109375" style="6" customWidth="1"/>
     <col min="29" max="31" width="8.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9.140625" style="6" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" style="6" customWidth="1"/>
     <col min="34" max="34" width="9.28515625" style="6" customWidth="1"/>
@@ -1100,226 +1100,226 @@
     <col min="93" max="93" width="10.7109375" style="6" customWidth="1"/>
     <col min="94" max="94" width="10.140625" style="6" customWidth="1"/>
     <col min="95" max="96" width="9.42578125" style="6" customWidth="1"/>
     <col min="97" max="97" width="9" style="6" customWidth="1"/>
     <col min="98" max="98" width="9.42578125" style="6" customWidth="1"/>
     <col min="99" max="99" width="10" style="6" customWidth="1"/>
     <col min="100" max="101" width="9.140625" style="6" customWidth="1"/>
     <col min="102" max="102" width="9.42578125" style="6" customWidth="1"/>
     <col min="103" max="103" width="10.85546875" style="6" customWidth="1"/>
     <col min="104" max="104" width="9.7109375" style="6" customWidth="1"/>
     <col min="105" max="105" width="10.5703125" style="6" customWidth="1"/>
     <col min="106" max="106" width="8.85546875" style="6" customWidth="1"/>
     <col min="107" max="107" width="9.42578125" style="6" customWidth="1"/>
     <col min="108" max="108" width="9.85546875" style="6" customWidth="1"/>
     <col min="109" max="109" width="10.140625" style="6" customWidth="1"/>
     <col min="110" max="110" width="10.28515625" style="6" customWidth="1"/>
     <col min="111" max="111" width="7.5703125" style="6" customWidth="1"/>
     <col min="112" max="112" width="9.7109375" style="6" customWidth="1"/>
     <col min="113" max="113" width="9" style="6" customWidth="1"/>
     <col min="114" max="114" width="9.7109375" style="6" customWidth="1"/>
     <col min="115" max="116" width="8.5703125" style="6" customWidth="1"/>
     <col min="117" max="16384" width="7.85546875" style="6"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:122" ht="23.25" customHeight="1">
-      <c r="A2" s="85" t="s">
+      <c r="A2" s="78" t="s">
         <v>46</v>
       </c>
-      <c r="B2" s="86"/>
-[...10 lines deleted...]
-      <c r="M2" s="86"/>
+      <c r="B2" s="79"/>
+      <c r="C2" s="79"/>
+      <c r="D2" s="79"/>
+      <c r="E2" s="79"/>
+      <c r="F2" s="79"/>
+      <c r="G2" s="79"/>
+      <c r="H2" s="79"/>
+      <c r="I2" s="79"/>
+      <c r="J2" s="79"/>
+      <c r="K2" s="79"/>
+      <c r="L2" s="79"/>
+      <c r="M2" s="79"/>
     </row>
     <row r="3" spans="1:122">
-      <c r="A3" s="81"/>
-      <c r="B3" s="78">
+      <c r="A3" s="80"/>
+      <c r="B3" s="82">
         <v>2010</v>
       </c>
-      <c r="C3" s="79"/>
-[...11 lines deleted...]
-      <c r="O3" s="78">
+      <c r="C3" s="83"/>
+      <c r="D3" s="83"/>
+      <c r="E3" s="83"/>
+      <c r="F3" s="83"/>
+      <c r="G3" s="83"/>
+      <c r="H3" s="83"/>
+      <c r="I3" s="83"/>
+      <c r="J3" s="83"/>
+      <c r="K3" s="83"/>
+      <c r="L3" s="83"/>
+      <c r="M3" s="83"/>
+      <c r="N3" s="84"/>
+      <c r="O3" s="82">
         <v>2011</v>
       </c>
-      <c r="P3" s="79"/>
-[...11 lines deleted...]
-      <c r="AB3" s="78">
+      <c r="P3" s="83"/>
+      <c r="Q3" s="83"/>
+      <c r="R3" s="83"/>
+      <c r="S3" s="83"/>
+      <c r="T3" s="83"/>
+      <c r="U3" s="83"/>
+      <c r="V3" s="83"/>
+      <c r="W3" s="83"/>
+      <c r="X3" s="83"/>
+      <c r="Y3" s="83"/>
+      <c r="Z3" s="83"/>
+      <c r="AA3" s="84"/>
+      <c r="AB3" s="82">
         <v>2012</v>
       </c>
-      <c r="AC3" s="79"/>
-[...11 lines deleted...]
-      <c r="AO3" s="78">
+      <c r="AC3" s="83"/>
+      <c r="AD3" s="83"/>
+      <c r="AE3" s="83"/>
+      <c r="AF3" s="83"/>
+      <c r="AG3" s="83"/>
+      <c r="AH3" s="83"/>
+      <c r="AI3" s="83"/>
+      <c r="AJ3" s="83"/>
+      <c r="AK3" s="83"/>
+      <c r="AL3" s="83"/>
+      <c r="AM3" s="83"/>
+      <c r="AN3" s="84"/>
+      <c r="AO3" s="82">
         <v>2013</v>
       </c>
-      <c r="AP3" s="79"/>
-[...11 lines deleted...]
-      <c r="BB3" s="81">
+      <c r="AP3" s="83"/>
+      <c r="AQ3" s="83"/>
+      <c r="AR3" s="83"/>
+      <c r="AS3" s="83"/>
+      <c r="AT3" s="83"/>
+      <c r="AU3" s="83"/>
+      <c r="AV3" s="83"/>
+      <c r="AW3" s="83"/>
+      <c r="AX3" s="83"/>
+      <c r="AY3" s="83"/>
+      <c r="AZ3" s="83"/>
+      <c r="BA3" s="84"/>
+      <c r="BB3" s="80">
         <v>2014</v>
       </c>
-      <c r="BC3" s="81"/>
-[...11 lines deleted...]
-      <c r="BO3" s="81">
+      <c r="BC3" s="80"/>
+      <c r="BD3" s="80"/>
+      <c r="BE3" s="80"/>
+      <c r="BF3" s="80"/>
+      <c r="BG3" s="80"/>
+      <c r="BH3" s="80"/>
+      <c r="BI3" s="80"/>
+      <c r="BJ3" s="80"/>
+      <c r="BK3" s="80"/>
+      <c r="BL3" s="80"/>
+      <c r="BM3" s="80"/>
+      <c r="BN3" s="80"/>
+      <c r="BO3" s="80">
         <v>2015</v>
       </c>
-      <c r="BP3" s="81"/>
-[...3 lines deleted...]
-      <c r="BT3" s="81">
+      <c r="BP3" s="80"/>
+      <c r="BQ3" s="80"/>
+      <c r="BR3" s="80"/>
+      <c r="BS3" s="80"/>
+      <c r="BT3" s="80">
         <v>2016</v>
       </c>
-      <c r="BU3" s="81"/>
-[...3 lines deleted...]
-      <c r="BY3" s="81">
+      <c r="BU3" s="80"/>
+      <c r="BV3" s="80"/>
+      <c r="BW3" s="80"/>
+      <c r="BX3" s="80"/>
+      <c r="BY3" s="80">
         <v>2017</v>
       </c>
-      <c r="BZ3" s="81"/>
-[...3 lines deleted...]
-      <c r="CD3" s="81">
+      <c r="BZ3" s="80"/>
+      <c r="CA3" s="80"/>
+      <c r="CB3" s="80"/>
+      <c r="CC3" s="80"/>
+      <c r="CD3" s="80">
         <v>2018</v>
       </c>
-      <c r="CE3" s="81"/>
-[...3 lines deleted...]
-      <c r="CI3" s="78">
+      <c r="CE3" s="80"/>
+      <c r="CF3" s="80"/>
+      <c r="CG3" s="80"/>
+      <c r="CH3" s="80"/>
+      <c r="CI3" s="82">
         <v>2019</v>
       </c>
-      <c r="CJ3" s="79"/>
-[...3 lines deleted...]
-      <c r="CN3" s="78">
+      <c r="CJ3" s="83"/>
+      <c r="CK3" s="83"/>
+      <c r="CL3" s="83"/>
+      <c r="CM3" s="84"/>
+      <c r="CN3" s="82">
         <v>2020</v>
       </c>
-      <c r="CO3" s="79"/>
-[...1 lines deleted...]
-      <c r="CQ3" s="79"/>
+      <c r="CO3" s="83"/>
+      <c r="CP3" s="83"/>
+      <c r="CQ3" s="83"/>
       <c r="CR3" s="69"/>
-      <c r="CS3" s="78">
+      <c r="CS3" s="82">
         <v>2021</v>
       </c>
-      <c r="CT3" s="79"/>
-[...3 lines deleted...]
-      <c r="CX3" s="78">
+      <c r="CT3" s="83"/>
+      <c r="CU3" s="83"/>
+      <c r="CV3" s="83"/>
+      <c r="CW3" s="84"/>
+      <c r="CX3" s="82">
         <v>2022</v>
       </c>
-      <c r="CY3" s="79"/>
-[...3 lines deleted...]
-      <c r="DC3" s="78">
+      <c r="CY3" s="83"/>
+      <c r="CZ3" s="83"/>
+      <c r="DA3" s="83"/>
+      <c r="DB3" s="84"/>
+      <c r="DC3" s="82">
         <v>2023</v>
       </c>
-      <c r="DD3" s="79"/>
-[...3 lines deleted...]
-      <c r="DH3" s="82">
+      <c r="DD3" s="83"/>
+      <c r="DE3" s="83"/>
+      <c r="DF3" s="83"/>
+      <c r="DG3" s="84"/>
+      <c r="DH3" s="85">
         <v>2024</v>
       </c>
-      <c r="DI3" s="83"/>
-[...3 lines deleted...]
-      <c r="DM3" s="82">
+      <c r="DI3" s="86"/>
+      <c r="DJ3" s="86"/>
+      <c r="DK3" s="86"/>
+      <c r="DL3" s="87"/>
+      <c r="DM3" s="85">
         <v>2025</v>
       </c>
-      <c r="DN3" s="83"/>
-[...2 lines deleted...]
-      <c r="DQ3" s="84"/>
+      <c r="DN3" s="86"/>
+      <c r="DO3" s="86"/>
+      <c r="DP3" s="86"/>
+      <c r="DQ3" s="87"/>
       <c r="DR3" s="76">
         <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:122" s="67" customFormat="1" ht="22.5">
-      <c r="A4" s="87"/>
+      <c r="A4" s="81"/>
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -9709,227 +9709,227 @@
         <v>104.3</v>
       </c>
       <c r="DL26" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM26" s="20">
         <v>94.1</v>
       </c>
       <c r="DN26" s="55">
         <v>103.8</v>
       </c>
       <c r="DO26" s="55">
         <v>95</v>
       </c>
       <c r="DP26" s="55">
         <v>105.7</v>
       </c>
       <c r="DQ26" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR26" s="55">
         <v>93.8</v>
       </c>
     </row>
     <row r="28" spans="1:122" ht="33" customHeight="1">
-      <c r="A28" s="85" t="s">
+      <c r="A28" s="78" t="s">
         <v>45</v>
       </c>
-      <c r="B28" s="86"/>
-[...7 lines deleted...]
-      <c r="J28" s="86"/>
+      <c r="B28" s="79"/>
+      <c r="C28" s="79"/>
+      <c r="D28" s="79"/>
+      <c r="E28" s="79"/>
+      <c r="F28" s="79"/>
+      <c r="G28" s="79"/>
+      <c r="H28" s="79"/>
+      <c r="I28" s="79"/>
+      <c r="J28" s="79"/>
       <c r="K28" s="71"/>
       <c r="L28" s="71"/>
       <c r="M28" s="71"/>
       <c r="N28" s="72"/>
     </row>
     <row r="29" spans="1:122" s="29" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A29" s="81"/>
-      <c r="B29" s="81">
+      <c r="A29" s="80"/>
+      <c r="B29" s="80">
         <v>2010</v>
       </c>
-      <c r="C29" s="81"/>
-[...11 lines deleted...]
-      <c r="O29" s="78">
+      <c r="C29" s="80"/>
+      <c r="D29" s="80"/>
+      <c r="E29" s="80"/>
+      <c r="F29" s="80"/>
+      <c r="G29" s="80"/>
+      <c r="H29" s="80"/>
+      <c r="I29" s="80"/>
+      <c r="J29" s="80"/>
+      <c r="K29" s="80"/>
+      <c r="L29" s="80"/>
+      <c r="M29" s="80"/>
+      <c r="N29" s="80"/>
+      <c r="O29" s="82">
         <v>2011</v>
       </c>
-      <c r="P29" s="79"/>
-[...11 lines deleted...]
-      <c r="AB29" s="78">
+      <c r="P29" s="83"/>
+      <c r="Q29" s="83"/>
+      <c r="R29" s="83"/>
+      <c r="S29" s="83"/>
+      <c r="T29" s="83"/>
+      <c r="U29" s="83"/>
+      <c r="V29" s="83"/>
+      <c r="W29" s="83"/>
+      <c r="X29" s="83"/>
+      <c r="Y29" s="83"/>
+      <c r="Z29" s="83"/>
+      <c r="AA29" s="84"/>
+      <c r="AB29" s="82">
         <v>2012</v>
       </c>
-      <c r="AC29" s="79"/>
-[...11 lines deleted...]
-      <c r="AO29" s="78">
+      <c r="AC29" s="83"/>
+      <c r="AD29" s="83"/>
+      <c r="AE29" s="83"/>
+      <c r="AF29" s="83"/>
+      <c r="AG29" s="83"/>
+      <c r="AH29" s="83"/>
+      <c r="AI29" s="83"/>
+      <c r="AJ29" s="83"/>
+      <c r="AK29" s="83"/>
+      <c r="AL29" s="83"/>
+      <c r="AM29" s="83"/>
+      <c r="AN29" s="84"/>
+      <c r="AO29" s="82">
         <v>2013</v>
       </c>
-      <c r="AP29" s="79"/>
-[...11 lines deleted...]
-      <c r="BB29" s="81">
+      <c r="AP29" s="83"/>
+      <c r="AQ29" s="83"/>
+      <c r="AR29" s="83"/>
+      <c r="AS29" s="83"/>
+      <c r="AT29" s="83"/>
+      <c r="AU29" s="83"/>
+      <c r="AV29" s="83"/>
+      <c r="AW29" s="83"/>
+      <c r="AX29" s="83"/>
+      <c r="AY29" s="83"/>
+      <c r="AZ29" s="83"/>
+      <c r="BA29" s="84"/>
+      <c r="BB29" s="80">
         <v>2014</v>
       </c>
-      <c r="BC29" s="81"/>
-[...11 lines deleted...]
-      <c r="BO29" s="81">
+      <c r="BC29" s="80"/>
+      <c r="BD29" s="80"/>
+      <c r="BE29" s="80"/>
+      <c r="BF29" s="80"/>
+      <c r="BG29" s="80"/>
+      <c r="BH29" s="80"/>
+      <c r="BI29" s="80"/>
+      <c r="BJ29" s="80"/>
+      <c r="BK29" s="80"/>
+      <c r="BL29" s="80"/>
+      <c r="BM29" s="80"/>
+      <c r="BN29" s="80"/>
+      <c r="BO29" s="80">
         <v>2015</v>
       </c>
-      <c r="BP29" s="81"/>
-[...3 lines deleted...]
-      <c r="BT29" s="81">
+      <c r="BP29" s="80"/>
+      <c r="BQ29" s="80"/>
+      <c r="BR29" s="80"/>
+      <c r="BS29" s="80"/>
+      <c r="BT29" s="80">
         <v>2016</v>
       </c>
-      <c r="BU29" s="81"/>
-[...3 lines deleted...]
-      <c r="BY29" s="81">
+      <c r="BU29" s="80"/>
+      <c r="BV29" s="80"/>
+      <c r="BW29" s="80"/>
+      <c r="BX29" s="80"/>
+      <c r="BY29" s="80">
         <v>2017</v>
       </c>
-      <c r="BZ29" s="81"/>
-[...3 lines deleted...]
-      <c r="CD29" s="81">
+      <c r="BZ29" s="80"/>
+      <c r="CA29" s="80"/>
+      <c r="CB29" s="80"/>
+      <c r="CC29" s="80"/>
+      <c r="CD29" s="80">
         <v>2018</v>
       </c>
-      <c r="CE29" s="81"/>
-[...3 lines deleted...]
-      <c r="CI29" s="78">
+      <c r="CE29" s="80"/>
+      <c r="CF29" s="80"/>
+      <c r="CG29" s="80"/>
+      <c r="CH29" s="80"/>
+      <c r="CI29" s="82">
         <v>2019</v>
       </c>
-      <c r="CJ29" s="79"/>
-[...3 lines deleted...]
-      <c r="CN29" s="78">
+      <c r="CJ29" s="83"/>
+      <c r="CK29" s="83"/>
+      <c r="CL29" s="83"/>
+      <c r="CM29" s="84"/>
+      <c r="CN29" s="82">
         <v>2020</v>
       </c>
-      <c r="CO29" s="79"/>
-[...1 lines deleted...]
-      <c r="CQ29" s="79"/>
+      <c r="CO29" s="83"/>
+      <c r="CP29" s="83"/>
+      <c r="CQ29" s="83"/>
       <c r="CR29" s="69"/>
-      <c r="CS29" s="78">
+      <c r="CS29" s="82">
         <v>2021</v>
       </c>
-      <c r="CT29" s="79"/>
-[...3 lines deleted...]
-      <c r="CX29" s="78">
+      <c r="CT29" s="83"/>
+      <c r="CU29" s="83"/>
+      <c r="CV29" s="83"/>
+      <c r="CW29" s="84"/>
+      <c r="CX29" s="82">
         <v>2022</v>
       </c>
-      <c r="CY29" s="79"/>
-[...3 lines deleted...]
-      <c r="DC29" s="78">
+      <c r="CY29" s="83"/>
+      <c r="CZ29" s="83"/>
+      <c r="DA29" s="83"/>
+      <c r="DB29" s="84"/>
+      <c r="DC29" s="82">
         <v>2023</v>
       </c>
-      <c r="DD29" s="79"/>
-[...3 lines deleted...]
-      <c r="DH29" s="78">
+      <c r="DD29" s="83"/>
+      <c r="DE29" s="83"/>
+      <c r="DF29" s="83"/>
+      <c r="DG29" s="84"/>
+      <c r="DH29" s="82">
         <v>2024</v>
       </c>
-      <c r="DI29" s="79"/>
-[...3 lines deleted...]
-      <c r="DM29" s="78">
+      <c r="DI29" s="83"/>
+      <c r="DJ29" s="83"/>
+      <c r="DK29" s="83"/>
+      <c r="DL29" s="84"/>
+      <c r="DM29" s="82">
         <v>2025</v>
       </c>
-      <c r="DN29" s="79"/>
-[...2 lines deleted...]
-      <c r="DQ29" s="80"/>
+      <c r="DN29" s="83"/>
+      <c r="DO29" s="83"/>
+      <c r="DP29" s="83"/>
+      <c r="DQ29" s="84"/>
       <c r="DR29" s="75">
         <v>2026</v>
       </c>
     </row>
     <row r="30" spans="1:122" s="29" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A30" s="87"/>
+      <c r="A30" s="81"/>
       <c r="B30" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J30" s="7" t="s">
@@ -10611,52 +10611,52 @@
       </c>
       <c r="DI31" s="68">
         <v>101.7</v>
       </c>
       <c r="DJ31" s="68">
         <v>102.7</v>
       </c>
       <c r="DK31" s="68">
         <v>101.8</v>
       </c>
       <c r="DL31" s="68">
         <v>102.4</v>
       </c>
       <c r="DM31" s="68">
         <v>101.2</v>
       </c>
       <c r="DN31" s="55">
         <v>100</v>
       </c>
       <c r="DO31" s="55">
         <v>98</v>
       </c>
       <c r="DP31" s="55">
         <v>96.8</v>
       </c>
-      <c r="DQ31" s="68">
-        <v>98.3</v>
+      <c r="DQ31" s="55">
+        <v>98.2</v>
       </c>
       <c r="DR31" s="55">
         <v>97.7</v>
       </c>
     </row>
     <row r="32" spans="1:122">
       <c r="A32" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="25" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="25" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="25" t="s">
@@ -10973,51 +10973,51 @@
       </c>
       <c r="DI32" s="68">
         <v>104</v>
       </c>
       <c r="DJ32" s="68">
         <v>105.4</v>
       </c>
       <c r="DK32" s="68">
         <v>102.5</v>
       </c>
       <c r="DL32" s="68">
         <v>104.3</v>
       </c>
       <c r="DM32" s="68">
         <v>100.6</v>
       </c>
       <c r="DN32" s="55">
         <v>100.9</v>
       </c>
       <c r="DO32" s="55">
         <v>99.5</v>
       </c>
       <c r="DP32" s="55">
         <v>99.9</v>
       </c>
-      <c r="DQ32" s="68">
+      <c r="DQ32" s="55">
         <v>100.1</v>
       </c>
       <c r="DR32" s="55">
         <v>102.4</v>
       </c>
     </row>
     <row r="33" spans="1:122">
       <c r="A33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="33">
         <v>100.4</v>
       </c>
       <c r="C33" s="33">
         <v>99.1</v>
       </c>
       <c r="D33" s="33">
         <v>97.5</v>
       </c>
       <c r="E33" s="33">
         <v>103.4</v>
       </c>
       <c r="F33" s="33">
         <v>105</v>
       </c>
@@ -11341,51 +11341,51 @@
       </c>
       <c r="DI33" s="68">
         <v>101.7</v>
       </c>
       <c r="DJ33" s="68">
         <v>103.6</v>
       </c>
       <c r="DK33" s="68">
         <v>94.8</v>
       </c>
       <c r="DL33" s="68">
         <v>100.7</v>
       </c>
       <c r="DM33" s="68">
         <v>98.9</v>
       </c>
       <c r="DN33" s="55">
         <v>99.3</v>
       </c>
       <c r="DO33" s="55">
         <v>98.9</v>
       </c>
       <c r="DP33" s="55">
         <v>103.3</v>
       </c>
-      <c r="DQ33" s="68">
+      <c r="DQ33" s="55">
         <v>101</v>
       </c>
       <c r="DR33" s="55">
         <v>97.6</v>
       </c>
     </row>
     <row r="34" spans="1:122">
       <c r="A34" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="33">
         <v>97.3</v>
       </c>
       <c r="C34" s="33">
         <v>97.3</v>
       </c>
       <c r="D34" s="33">
         <v>101.2</v>
       </c>
       <c r="E34" s="33">
         <v>106.3</v>
       </c>
       <c r="F34" s="33">
         <v>107.3</v>
       </c>
@@ -11709,51 +11709,51 @@
       </c>
       <c r="DI34" s="68">
         <v>105.3</v>
       </c>
       <c r="DJ34" s="68">
         <v>105.2</v>
       </c>
       <c r="DK34" s="68">
         <v>103.7</v>
       </c>
       <c r="DL34" s="68">
         <v>105.9</v>
       </c>
       <c r="DM34" s="68">
         <v>101.8</v>
       </c>
       <c r="DN34" s="55">
         <v>98.6</v>
       </c>
       <c r="DO34" s="55">
         <v>96.6</v>
       </c>
       <c r="DP34" s="55">
         <v>95.5</v>
       </c>
-      <c r="DQ34" s="68">
+      <c r="DQ34" s="55">
         <v>96</v>
       </c>
       <c r="DR34" s="55">
         <v>97.8</v>
       </c>
     </row>
     <row r="35" spans="1:122">
       <c r="A35" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="33">
         <v>104.4</v>
       </c>
       <c r="C35" s="33">
         <v>104.1</v>
       </c>
       <c r="D35" s="33">
         <v>101.7</v>
       </c>
       <c r="E35" s="33">
         <v>105.7</v>
       </c>
       <c r="F35" s="33">
         <v>111.9</v>
       </c>
@@ -12077,52 +12077,52 @@
       </c>
       <c r="DI35" s="68">
         <v>102.2</v>
       </c>
       <c r="DJ35" s="68">
         <v>107.2</v>
       </c>
       <c r="DK35" s="68">
         <v>104.1</v>
       </c>
       <c r="DL35" s="68">
         <v>104.8</v>
       </c>
       <c r="DM35" s="68">
         <v>102.1</v>
       </c>
       <c r="DN35" s="55">
         <v>104.9</v>
       </c>
       <c r="DO35" s="55">
         <v>99.6</v>
       </c>
       <c r="DP35" s="55">
         <v>96.9</v>
       </c>
-      <c r="DQ35" s="68">
-        <v>100.6</v>
+      <c r="DQ35" s="55">
+        <v>100.5</v>
       </c>
       <c r="DR35" s="55">
         <v>99</v>
       </c>
     </row>
     <row r="36" spans="1:122">
       <c r="A36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="33">
         <v>107.4</v>
       </c>
       <c r="C36" s="33">
         <v>104</v>
       </c>
       <c r="D36" s="33">
         <v>101.7</v>
       </c>
       <c r="E36" s="33">
         <v>102.1</v>
       </c>
       <c r="F36" s="33">
         <v>102.2</v>
       </c>
       <c r="G36" s="33">
@@ -12445,51 +12445,51 @@
       </c>
       <c r="DI36" s="68">
         <v>95.4</v>
       </c>
       <c r="DJ36" s="68">
         <v>96.1</v>
       </c>
       <c r="DK36" s="68">
         <v>99.8</v>
       </c>
       <c r="DL36" s="68">
         <v>95.6</v>
       </c>
       <c r="DM36" s="68">
         <v>96.1</v>
       </c>
       <c r="DN36" s="55">
         <v>88.8</v>
       </c>
       <c r="DO36" s="55">
         <v>84.8</v>
       </c>
       <c r="DP36" s="55">
         <v>83.7</v>
       </c>
-      <c r="DQ36" s="68">
+      <c r="DQ36" s="55">
         <v>86.7</v>
       </c>
       <c r="DR36" s="55">
         <v>91.8</v>
       </c>
     </row>
     <row r="37" spans="1:122">
       <c r="A37" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="33">
         <v>106.5</v>
       </c>
       <c r="C37" s="33">
         <v>101.9</v>
       </c>
       <c r="D37" s="33">
         <v>106.5</v>
       </c>
       <c r="E37" s="33">
         <v>112</v>
       </c>
       <c r="F37" s="33">
         <v>110</v>
       </c>
@@ -12813,51 +12813,51 @@
       </c>
       <c r="DI37" s="68">
         <v>99.5</v>
       </c>
       <c r="DJ37" s="68">
         <v>99.4</v>
       </c>
       <c r="DK37" s="68">
         <v>98.1</v>
       </c>
       <c r="DL37" s="68">
         <v>102.1</v>
       </c>
       <c r="DM37" s="68">
         <v>94.8</v>
       </c>
       <c r="DN37" s="55">
         <v>99</v>
       </c>
       <c r="DO37" s="55">
         <v>95.1</v>
       </c>
       <c r="DP37" s="55">
         <v>93.9</v>
       </c>
-      <c r="DQ37" s="68">
+      <c r="DQ37" s="55">
         <v>94.6</v>
       </c>
       <c r="DR37" s="55">
         <v>96.4</v>
       </c>
     </row>
     <row r="38" spans="1:122">
       <c r="A38" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="33">
         <v>98.4</v>
       </c>
       <c r="C38" s="33">
         <v>96</v>
       </c>
       <c r="D38" s="33">
         <v>97.4</v>
       </c>
       <c r="E38" s="33">
         <v>107.3</v>
       </c>
       <c r="F38" s="33">
         <v>109.2</v>
       </c>
@@ -13181,51 +13181,51 @@
       </c>
       <c r="DI38" s="68">
         <v>102.9</v>
       </c>
       <c r="DJ38" s="68">
         <v>101.1</v>
       </c>
       <c r="DK38" s="68">
         <v>102.1</v>
       </c>
       <c r="DL38" s="68">
         <v>103.6</v>
       </c>
       <c r="DM38" s="68">
         <v>101.6</v>
       </c>
       <c r="DN38" s="55">
         <v>100.3</v>
       </c>
       <c r="DO38" s="55">
         <v>99.5</v>
       </c>
       <c r="DP38" s="55">
         <v>96</v>
       </c>
-      <c r="DQ38" s="68">
+      <c r="DQ38" s="55">
         <v>99.2</v>
       </c>
       <c r="DR38" s="55">
         <v>95.6</v>
       </c>
     </row>
     <row r="39" spans="1:122">
       <c r="A39" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B39" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="25" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="25" t="s">
         <v>32</v>
       </c>
       <c r="F39" s="25" t="s">
         <v>32</v>
       </c>
@@ -13503,51 +13503,51 @@
       </c>
       <c r="DI39" s="68">
         <v>100.6</v>
       </c>
       <c r="DJ39" s="68">
         <v>99.6</v>
       </c>
       <c r="DK39" s="68">
         <v>100.7</v>
       </c>
       <c r="DL39" s="68">
         <v>100</v>
       </c>
       <c r="DM39" s="68">
         <v>105.1</v>
       </c>
       <c r="DN39" s="55">
         <v>108</v>
       </c>
       <c r="DO39" s="55">
         <v>105.9</v>
       </c>
       <c r="DP39" s="55">
         <v>98.8</v>
       </c>
-      <c r="DQ39" s="68">
+      <c r="DQ39" s="55">
         <v>102.5</v>
       </c>
       <c r="DR39" s="55">
         <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:122">
       <c r="A40" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="33">
         <v>109.8</v>
       </c>
       <c r="C40" s="33">
         <v>100.7</v>
       </c>
       <c r="D40" s="33">
         <v>98.7</v>
       </c>
       <c r="E40" s="33">
         <v>111.2</v>
       </c>
       <c r="F40" s="33">
         <v>107.1</v>
       </c>
@@ -13871,51 +13871,51 @@
       </c>
       <c r="DI40" s="68">
         <v>100</v>
       </c>
       <c r="DJ40" s="68">
         <v>103.7</v>
       </c>
       <c r="DK40" s="68">
         <v>103.8</v>
       </c>
       <c r="DL40" s="68">
         <v>102.2</v>
       </c>
       <c r="DM40" s="68">
         <v>100</v>
       </c>
       <c r="DN40" s="55">
         <v>100.9</v>
       </c>
       <c r="DO40" s="55">
         <v>95.6</v>
       </c>
       <c r="DP40" s="55">
         <v>96.3</v>
       </c>
-      <c r="DQ40" s="68">
+      <c r="DQ40" s="55">
         <v>98.4</v>
       </c>
       <c r="DR40" s="55">
         <v>98.8</v>
       </c>
     </row>
     <row r="41" spans="1:122">
       <c r="A41" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="33">
         <v>103.8</v>
       </c>
       <c r="C41" s="33">
         <v>102.5</v>
       </c>
       <c r="D41" s="33">
         <v>102.8</v>
       </c>
       <c r="E41" s="33">
         <v>109.2</v>
       </c>
       <c r="F41" s="33">
         <v>110.7</v>
       </c>
@@ -14239,51 +14239,51 @@
       </c>
       <c r="DI41" s="68">
         <v>103.9</v>
       </c>
       <c r="DJ41" s="68">
         <v>105.8</v>
       </c>
       <c r="DK41" s="68">
         <v>104.4</v>
       </c>
       <c r="DL41" s="68">
         <v>105.2</v>
       </c>
       <c r="DM41" s="68">
         <v>105.5</v>
       </c>
       <c r="DN41" s="55">
         <v>102.7</v>
       </c>
       <c r="DO41" s="55">
         <v>100.3</v>
       </c>
       <c r="DP41" s="55">
         <v>98.9</v>
       </c>
-      <c r="DQ41" s="68">
+      <c r="DQ41" s="55">
         <v>101.2</v>
       </c>
       <c r="DR41" s="55">
         <v>98.9</v>
       </c>
     </row>
     <row r="42" spans="1:122">
       <c r="A42" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="33">
         <v>99.5</v>
       </c>
       <c r="C42" s="33">
         <v>102.3</v>
       </c>
       <c r="D42" s="33">
         <v>103.7</v>
       </c>
       <c r="E42" s="33">
         <v>105.8</v>
       </c>
       <c r="F42" s="33">
         <v>107.2</v>
       </c>
@@ -14607,51 +14607,51 @@
       </c>
       <c r="DI42" s="68">
         <v>101.7</v>
       </c>
       <c r="DJ42" s="68">
         <v>99.4</v>
       </c>
       <c r="DK42" s="68">
         <v>99.4</v>
       </c>
       <c r="DL42" s="68">
         <v>101.8</v>
       </c>
       <c r="DM42" s="68">
         <v>98.8</v>
       </c>
       <c r="DN42" s="55">
         <v>99.2</v>
       </c>
       <c r="DO42" s="55">
         <v>98</v>
       </c>
       <c r="DP42" s="55">
         <v>96.4</v>
       </c>
-      <c r="DQ42" s="68">
+      <c r="DQ42" s="55">
         <v>97.4</v>
       </c>
       <c r="DR42" s="55">
         <v>97.2</v>
       </c>
     </row>
     <row r="43" spans="1:122">
       <c r="A43" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="33">
         <v>109.3</v>
       </c>
       <c r="C43" s="33">
         <v>103.8</v>
       </c>
       <c r="D43" s="33">
         <v>112</v>
       </c>
       <c r="E43" s="33">
         <v>116</v>
       </c>
       <c r="F43" s="33">
         <v>110.3</v>
       </c>
@@ -14975,51 +14975,51 @@
       </c>
       <c r="DI43" s="68">
         <v>99</v>
       </c>
       <c r="DJ43" s="68">
         <v>99.7</v>
       </c>
       <c r="DK43" s="68">
         <v>99.3</v>
       </c>
       <c r="DL43" s="68">
         <v>98.7</v>
       </c>
       <c r="DM43" s="68">
         <v>99.2</v>
       </c>
       <c r="DN43" s="55">
         <v>98.8</v>
       </c>
       <c r="DO43" s="55">
         <v>95.8</v>
       </c>
       <c r="DP43" s="55">
         <v>96.9</v>
       </c>
-      <c r="DQ43" s="68">
+      <c r="DQ43" s="55">
         <v>97</v>
       </c>
       <c r="DR43" s="55">
         <v>94.9</v>
       </c>
     </row>
     <row r="44" spans="1:122">
       <c r="A44" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="33">
         <v>101.9</v>
       </c>
       <c r="C44" s="33">
         <v>99.8</v>
       </c>
       <c r="D44" s="33">
         <v>101.3</v>
       </c>
       <c r="E44" s="33">
         <v>110.2</v>
       </c>
       <c r="F44" s="33">
         <v>111.7</v>
       </c>
@@ -15343,51 +15343,51 @@
       </c>
       <c r="DI44" s="30" t="s">
         <v>32</v>
       </c>
       <c r="DJ44" s="30" t="s">
         <v>32</v>
       </c>
       <c r="DK44" s="30" t="s">
         <v>32</v>
       </c>
       <c r="DL44" s="30" t="s">
         <v>32</v>
       </c>
       <c r="DM44" s="30" t="s">
         <v>32</v>
       </c>
       <c r="DN44" s="30" t="s">
         <v>32</v>
       </c>
       <c r="DO44" s="30" t="s">
         <v>32</v>
       </c>
       <c r="DP44" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="DQ44" s="30" t="s">
+      <c r="DQ44" s="55" t="s">
         <v>32</v>
       </c>
       <c r="DR44" s="55" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="45" spans="1:122">
       <c r="A45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="33">
         <v>99.6</v>
       </c>
       <c r="C45" s="33">
         <v>100.4</v>
       </c>
       <c r="D45" s="33">
         <v>102.4</v>
       </c>
       <c r="E45" s="33">
         <v>111.8</v>
       </c>
       <c r="F45" s="33">
         <v>109.4</v>
       </c>
@@ -15711,51 +15711,51 @@
       </c>
       <c r="DI45" s="68">
         <v>103.6</v>
       </c>
       <c r="DJ45" s="68">
         <v>103.1</v>
       </c>
       <c r="DK45" s="68">
         <v>101.9</v>
       </c>
       <c r="DL45" s="68">
         <v>103.7</v>
       </c>
       <c r="DM45" s="68">
         <v>105.5</v>
       </c>
       <c r="DN45" s="55">
         <v>102.9</v>
       </c>
       <c r="DO45" s="55">
         <v>101.2</v>
       </c>
       <c r="DP45" s="55">
         <v>98.4</v>
       </c>
-      <c r="DQ45" s="68">
+      <c r="DQ45" s="55">
         <v>101.8</v>
       </c>
       <c r="DR45" s="55">
         <v>99.6</v>
       </c>
     </row>
     <row r="46" spans="1:122">
       <c r="A46" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="33">
         <v>103.4</v>
       </c>
       <c r="C46" s="33">
         <v>101.3</v>
       </c>
       <c r="D46" s="33">
         <v>99.2</v>
       </c>
       <c r="E46" s="33">
         <v>107.7</v>
       </c>
       <c r="F46" s="33">
         <v>108.1</v>
       </c>
@@ -16079,51 +16079,51 @@
       </c>
       <c r="DI46" s="68">
         <v>99.5</v>
       </c>
       <c r="DJ46" s="68">
         <v>102</v>
       </c>
       <c r="DK46" s="68">
         <v>103.4</v>
       </c>
       <c r="DL46" s="68">
         <v>102.5</v>
       </c>
       <c r="DM46" s="68">
         <v>101</v>
       </c>
       <c r="DN46" s="55">
         <v>100.5</v>
       </c>
       <c r="DO46" s="55">
         <v>98.1</v>
       </c>
       <c r="DP46" s="55">
         <v>99.5</v>
       </c>
-      <c r="DQ46" s="68">
+      <c r="DQ46" s="55">
         <v>99.5</v>
       </c>
       <c r="DR46" s="55">
         <v>95.6</v>
       </c>
     </row>
     <row r="47" spans="1:122">
       <c r="A47" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C47" s="25" t="s">
         <v>32</v>
       </c>
       <c r="D47" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E47" s="25" t="s">
         <v>32</v>
       </c>
       <c r="F47" s="25" t="s">
         <v>32</v>
       </c>
@@ -16443,51 +16443,51 @@
       </c>
       <c r="DI47" s="68">
         <v>101.7</v>
       </c>
       <c r="DJ47" s="68">
         <v>99.7</v>
       </c>
       <c r="DK47" s="68">
         <v>101.4</v>
       </c>
       <c r="DL47" s="68">
         <v>101.4</v>
       </c>
       <c r="DM47" s="68">
         <v>100.8</v>
       </c>
       <c r="DN47" s="55">
         <v>97.6</v>
       </c>
       <c r="DO47" s="55">
         <v>97</v>
       </c>
       <c r="DP47" s="55">
         <v>94.8</v>
       </c>
-      <c r="DQ47" s="68">
+      <c r="DQ47" s="55">
         <v>97.4</v>
       </c>
       <c r="DR47" s="55">
         <v>95.1</v>
       </c>
     </row>
     <row r="48" spans="1:122">
       <c r="A48" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="D48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="F48" s="25" t="s">
         <v>32</v>
       </c>
@@ -16807,52 +16807,52 @@
       </c>
       <c r="DI48" s="68">
         <v>102.5</v>
       </c>
       <c r="DJ48" s="68">
         <v>102.7</v>
       </c>
       <c r="DK48" s="68">
         <v>101.1</v>
       </c>
       <c r="DL48" s="68">
         <v>102.5</v>
       </c>
       <c r="DM48" s="68">
         <v>109.1</v>
       </c>
       <c r="DN48" s="55">
         <v>95.9</v>
       </c>
       <c r="DO48" s="55">
         <v>94.9</v>
       </c>
       <c r="DP48" s="55">
         <v>94.8</v>
       </c>
-      <c r="DQ48" s="68">
-        <v>101</v>
+      <c r="DQ48" s="55">
+        <v>98.3</v>
       </c>
       <c r="DR48" s="55">
         <v>96.6</v>
       </c>
     </row>
     <row r="49" spans="1:122">
       <c r="A49" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="33">
         <v>97.4</v>
       </c>
       <c r="C49" s="33">
         <v>99.8</v>
       </c>
       <c r="D49" s="33">
         <v>98.5</v>
       </c>
       <c r="E49" s="33">
         <v>105.7</v>
       </c>
       <c r="F49" s="33">
         <v>107.1</v>
       </c>
       <c r="G49" s="33">
@@ -17175,51 +17175,51 @@
       </c>
       <c r="DI49" s="68">
         <v>102.2</v>
       </c>
       <c r="DJ49" s="68">
         <v>104.2</v>
       </c>
       <c r="DK49" s="68">
         <v>101.5</v>
       </c>
       <c r="DL49" s="68">
         <v>102.4</v>
       </c>
       <c r="DM49" s="68">
         <v>98.1</v>
       </c>
       <c r="DN49" s="55">
         <v>100.3</v>
       </c>
       <c r="DO49" s="55">
         <v>99.2</v>
       </c>
       <c r="DP49" s="55">
         <v>97.9</v>
       </c>
-      <c r="DQ49" s="68">
+      <c r="DQ49" s="55">
         <v>98.5</v>
       </c>
       <c r="DR49" s="55">
         <v>97.1</v>
       </c>
     </row>
     <row r="50" spans="1:122">
       <c r="A50" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="33">
         <v>93.6</v>
       </c>
       <c r="C50" s="33">
         <v>96.6</v>
       </c>
       <c r="D50" s="33">
         <v>101.4</v>
       </c>
       <c r="E50" s="33">
         <v>105.3</v>
       </c>
       <c r="F50" s="33">
         <v>106.5</v>
       </c>
@@ -17543,51 +17543,51 @@
       </c>
       <c r="DI50" s="68">
         <v>100.9</v>
       </c>
       <c r="DJ50" s="68">
         <v>101.4</v>
       </c>
       <c r="DK50" s="68">
         <v>99.5</v>
       </c>
       <c r="DL50" s="68">
         <v>101.7</v>
       </c>
       <c r="DM50" s="68">
         <v>101.4</v>
       </c>
       <c r="DN50" s="55">
         <v>101.9</v>
       </c>
       <c r="DO50" s="55">
         <v>100.1</v>
       </c>
       <c r="DP50" s="55">
         <v>96.9</v>
       </c>
-      <c r="DQ50" s="68">
+      <c r="DQ50" s="55">
         <v>97.9</v>
       </c>
       <c r="DR50" s="55">
         <v>98.1</v>
       </c>
     </row>
     <row r="51" spans="1:122">
       <c r="A51" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B51" s="33">
         <v>96.9</v>
       </c>
       <c r="C51" s="33">
         <v>97</v>
       </c>
       <c r="D51" s="33">
         <v>102.9</v>
       </c>
       <c r="E51" s="33">
         <v>109.8</v>
       </c>
       <c r="F51" s="33">
         <v>104.9</v>
       </c>
@@ -17911,51 +17911,51 @@
       </c>
       <c r="DI51" s="68">
         <v>105.1</v>
       </c>
       <c r="DJ51" s="68">
         <v>106.2</v>
       </c>
       <c r="DK51" s="68">
         <v>104</v>
       </c>
       <c r="DL51" s="68">
         <v>105.6</v>
       </c>
       <c r="DM51" s="68">
         <v>104</v>
       </c>
       <c r="DN51" s="55">
         <v>102.2</v>
       </c>
       <c r="DO51" s="55">
         <v>102.6</v>
       </c>
       <c r="DP51" s="55">
         <v>100.1</v>
       </c>
-      <c r="DQ51" s="68">
+      <c r="DQ51" s="55">
         <v>101.3</v>
       </c>
       <c r="DR51" s="55">
         <v>99.5</v>
       </c>
     </row>
     <row r="52" spans="1:122">
       <c r="A52" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F52" s="27" t="s">
         <v>32</v>
       </c>
@@ -18279,51 +18279,51 @@
       </c>
       <c r="DI52" s="68">
         <v>99.9</v>
       </c>
       <c r="DJ52" s="68">
         <v>107.9</v>
       </c>
       <c r="DK52" s="68">
         <v>105.8</v>
       </c>
       <c r="DL52" s="68">
         <v>105</v>
       </c>
       <c r="DM52" s="68">
         <v>102.4</v>
       </c>
       <c r="DN52" s="55">
         <v>99.6</v>
       </c>
       <c r="DO52" s="55">
         <v>96.9</v>
       </c>
       <c r="DP52" s="55">
         <v>98.1</v>
       </c>
-      <c r="DQ52" s="68">
+      <c r="DQ52" s="55">
         <v>99.4</v>
       </c>
       <c r="DR52" s="55">
         <v>97.8</v>
       </c>
     </row>
     <row r="53" spans="1:122">
       <c r="B53" s="40"/>
       <c r="C53" s="40"/>
       <c r="D53" s="40"/>
       <c r="E53" s="40"/>
       <c r="F53" s="40"/>
       <c r="G53" s="40"/>
       <c r="H53" s="40"/>
       <c r="I53" s="40"/>
       <c r="J53" s="40"/>
       <c r="K53" s="40"/>
       <c r="L53" s="40"/>
       <c r="M53" s="40"/>
       <c r="N53" s="40"/>
       <c r="CZ53" s="40"/>
       <c r="DF53" s="41"/>
       <c r="DG53" s="41"/>
       <c r="DH53" s="1"/>
     </row>
@@ -20797,266 +20797,266 @@
       <c r="F90" s="43"/>
       <c r="G90" s="43"/>
       <c r="H90" s="43"/>
       <c r="I90" s="43"/>
       <c r="J90" s="43"/>
       <c r="K90" s="43"/>
       <c r="L90" s="43"/>
       <c r="M90" s="43"/>
       <c r="N90" s="43"/>
       <c r="O90" s="43"/>
       <c r="P90" s="43"/>
       <c r="Q90" s="43"/>
       <c r="R90" s="43"/>
       <c r="S90" s="43"/>
       <c r="T90" s="43"/>
       <c r="U90" s="43"/>
       <c r="V90" s="43"/>
       <c r="W90" s="43"/>
       <c r="X90" s="43"/>
       <c r="Y90" s="43"/>
       <c r="Z90" s="43"/>
       <c r="AA90" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="36">
-    <mergeCell ref="A2:M2"/>
-[...8 lines deleted...]
-    <mergeCell ref="BY3:CC3"/>
+    <mergeCell ref="DM3:DQ3"/>
+    <mergeCell ref="DM29:DQ29"/>
+    <mergeCell ref="DC29:DG29"/>
+    <mergeCell ref="CX29:DB29"/>
+    <mergeCell ref="CN29:CQ29"/>
+    <mergeCell ref="DH29:DL29"/>
+    <mergeCell ref="DH3:DL3"/>
+    <mergeCell ref="CX3:DB3"/>
+    <mergeCell ref="DC3:DG3"/>
+    <mergeCell ref="BY29:CC29"/>
+    <mergeCell ref="CD29:CH29"/>
+    <mergeCell ref="CI29:CM29"/>
+    <mergeCell ref="CS29:CW29"/>
+    <mergeCell ref="CD3:CH3"/>
+    <mergeCell ref="CI3:CM3"/>
+    <mergeCell ref="CN3:CQ3"/>
+    <mergeCell ref="CS3:CW3"/>
     <mergeCell ref="A28:J28"/>
     <mergeCell ref="AO29:BA29"/>
     <mergeCell ref="BT29:BX29"/>
     <mergeCell ref="BB29:BN29"/>
     <mergeCell ref="BO29:BS29"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="B29:N29"/>
     <mergeCell ref="O29:AA29"/>
     <mergeCell ref="AB29:AN29"/>
-    <mergeCell ref="BY29:CC29"/>
-[...15 lines deleted...]
-    <mergeCell ref="DM29:DQ29"/>
+    <mergeCell ref="AO3:BA3"/>
+    <mergeCell ref="BB3:BN3"/>
+    <mergeCell ref="BO3:BS3"/>
+    <mergeCell ref="BT3:BX3"/>
+    <mergeCell ref="BY3:CC3"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:N3"/>
+    <mergeCell ref="O3:AA3"/>
+    <mergeCell ref="AB3:AN3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="38" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:CD26"/>
   <sheetViews>
-    <sheetView topLeftCell="BD1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="CC36" sqref="CC36"/>
+    <sheetView tabSelected="1" topLeftCell="BE1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="CB33" sqref="CB33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="40" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="40" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="40" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" style="40" customWidth="1"/>
     <col min="5" max="5" width="10" style="40" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="40" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="40" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="40" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="40" customWidth="1"/>
     <col min="10" max="12" width="9.42578125" style="40" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="40" customWidth="1"/>
     <col min="14" max="15" width="9.28515625" style="40" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="40" customWidth="1"/>
     <col min="17" max="20" width="9.28515625" style="40" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.28515625" style="40" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="40" customWidth="1"/>
     <col min="23" max="29" width="9.140625" style="40"/>
     <col min="30" max="30" width="9.28515625" style="40" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="9.28515625" style="40" customWidth="1"/>
     <col min="32" max="32" width="9.28515625" style="40" bestFit="1" customWidth="1"/>
     <col min="33" max="65" width="9.140625" style="40"/>
     <col min="66" max="66" width="8" style="40" customWidth="1"/>
     <col min="67" max="70" width="9.140625" style="40"/>
     <col min="71" max="71" width="8.140625" style="40" customWidth="1"/>
     <col min="72" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:82" ht="19.5" customHeight="1">
-      <c r="A1" s="95" t="s">
+      <c r="A1" s="88" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="95"/>
-[...10 lines deleted...]
-      <c r="M1" s="95"/>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+      <c r="M1" s="88"/>
       <c r="N1" s="47"/>
       <c r="O1" s="47"/>
       <c r="P1" s="47"/>
     </row>
     <row r="2" spans="1:82" s="43" customFormat="1" ht="12.75" customHeight="1">
       <c r="A2" s="96"/>
       <c r="B2" s="99">
         <v>2010</v>
       </c>
       <c r="C2" s="100"/>
       <c r="D2" s="100"/>
       <c r="E2" s="100"/>
       <c r="F2" s="101"/>
-      <c r="G2" s="88">
+      <c r="G2" s="93">
         <v>2011</v>
       </c>
-      <c r="H2" s="89"/>
-[...3 lines deleted...]
-      <c r="L2" s="91">
+      <c r="H2" s="94"/>
+      <c r="I2" s="94"/>
+      <c r="J2" s="94"/>
+      <c r="K2" s="95"/>
+      <c r="L2" s="92">
         <v>2012</v>
       </c>
-      <c r="M2" s="91"/>
-[...1 lines deleted...]
-      <c r="O2" s="91"/>
+      <c r="M2" s="92"/>
+      <c r="N2" s="92"/>
+      <c r="O2" s="92"/>
       <c r="P2" s="98"/>
-      <c r="Q2" s="91">
+      <c r="Q2" s="92">
         <v>2013</v>
       </c>
-      <c r="R2" s="91"/>
-[...1 lines deleted...]
-      <c r="T2" s="91"/>
+      <c r="R2" s="92"/>
+      <c r="S2" s="92"/>
+      <c r="T2" s="92"/>
       <c r="U2" s="98"/>
-      <c r="V2" s="91">
+      <c r="V2" s="92">
         <v>2014</v>
       </c>
-      <c r="W2" s="91"/>
-[...1 lines deleted...]
-      <c r="Y2" s="91"/>
+      <c r="W2" s="92"/>
+      <c r="X2" s="92"/>
+      <c r="Y2" s="92"/>
       <c r="Z2" s="98"/>
-      <c r="AA2" s="91">
+      <c r="AA2" s="92">
         <v>2015</v>
       </c>
-      <c r="AB2" s="91"/>
-[...3 lines deleted...]
-      <c r="AF2" s="91">
+      <c r="AB2" s="92"/>
+      <c r="AC2" s="92"/>
+      <c r="AD2" s="92"/>
+      <c r="AE2" s="92"/>
+      <c r="AF2" s="92">
         <v>2016</v>
       </c>
-      <c r="AG2" s="91"/>
-[...3 lines deleted...]
-      <c r="AK2" s="88">
+      <c r="AG2" s="92"/>
+      <c r="AH2" s="92"/>
+      <c r="AI2" s="92"/>
+      <c r="AJ2" s="92"/>
+      <c r="AK2" s="93">
         <v>2017</v>
       </c>
-      <c r="AL2" s="89"/>
-[...3 lines deleted...]
-      <c r="AP2" s="91">
+      <c r="AL2" s="94"/>
+      <c r="AM2" s="94"/>
+      <c r="AN2" s="94"/>
+      <c r="AO2" s="95"/>
+      <c r="AP2" s="92">
         <v>2018</v>
       </c>
-      <c r="AQ2" s="91"/>
-[...3 lines deleted...]
-      <c r="AU2" s="91">
+      <c r="AQ2" s="92"/>
+      <c r="AR2" s="92"/>
+      <c r="AS2" s="92"/>
+      <c r="AT2" s="92"/>
+      <c r="AU2" s="92">
         <v>2019</v>
       </c>
-      <c r="AV2" s="91"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="88">
+      <c r="AV2" s="92"/>
+      <c r="AW2" s="92"/>
+      <c r="AX2" s="92"/>
+      <c r="AY2" s="92"/>
+      <c r="AZ2" s="93">
         <v>2020</v>
       </c>
-      <c r="BA2" s="89"/>
-[...3 lines deleted...]
-      <c r="BE2" s="88">
+      <c r="BA2" s="94"/>
+      <c r="BB2" s="94"/>
+      <c r="BC2" s="94"/>
+      <c r="BD2" s="95"/>
+      <c r="BE2" s="93">
         <v>2021</v>
       </c>
-      <c r="BF2" s="89"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="92">
+      <c r="BF2" s="94"/>
+      <c r="BG2" s="94"/>
+      <c r="BH2" s="94"/>
+      <c r="BI2" s="95"/>
+      <c r="BJ2" s="89">
         <v>2022</v>
       </c>
-      <c r="BK2" s="93"/>
-[...3 lines deleted...]
-      <c r="BO2" s="92">
+      <c r="BK2" s="90"/>
+      <c r="BL2" s="90"/>
+      <c r="BM2" s="90"/>
+      <c r="BN2" s="91"/>
+      <c r="BO2" s="89">
         <v>2023</v>
       </c>
-      <c r="BP2" s="93"/>
-[...3 lines deleted...]
-      <c r="BT2" s="92">
+      <c r="BP2" s="90"/>
+      <c r="BQ2" s="90"/>
+      <c r="BR2" s="90"/>
+      <c r="BS2" s="91"/>
+      <c r="BT2" s="89">
         <v>2024</v>
       </c>
-      <c r="BU2" s="93"/>
-[...3 lines deleted...]
-      <c r="BY2" s="92">
+      <c r="BU2" s="90"/>
+      <c r="BV2" s="90"/>
+      <c r="BW2" s="90"/>
+      <c r="BX2" s="91"/>
+      <c r="BY2" s="89">
         <v>2025</v>
       </c>
-      <c r="BZ2" s="93"/>
-[...2 lines deleted...]
-      <c r="CC2" s="94"/>
+      <c r="BZ2" s="90"/>
+      <c r="CA2" s="90"/>
+      <c r="CB2" s="90"/>
+      <c r="CC2" s="91"/>
       <c r="CD2" s="77">
         <v>2026</v>
       </c>
     </row>
     <row r="3" spans="1:82" ht="27" customHeight="1">
       <c r="A3" s="97"/>
       <c r="B3" s="48" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="48" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="48" t="s">
         <v>36</v>
       </c>
       <c r="E3" s="48" t="s">
         <v>37</v>
       </c>
       <c r="F3" s="48" t="s">
         <v>31</v>
       </c>
       <c r="G3" s="48" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="48" t="s">
@@ -21504,52 +21504,52 @@
       </c>
       <c r="BU4" s="56">
         <v>102.4</v>
       </c>
       <c r="BV4" s="56">
         <v>102.9</v>
       </c>
       <c r="BW4" s="55">
         <v>102.7</v>
       </c>
       <c r="BX4" s="68">
         <v>102.4</v>
       </c>
       <c r="BY4" s="68">
         <v>101.2</v>
       </c>
       <c r="BZ4" s="68">
         <v>100.5</v>
       </c>
       <c r="CA4" s="68">
         <v>99.6</v>
       </c>
       <c r="CB4" s="68">
         <v>98.6</v>
       </c>
-      <c r="CC4" s="68">
-        <v>98.3</v>
+      <c r="CC4" s="55">
+        <v>98.2</v>
       </c>
       <c r="CD4" s="55">
         <v>97.7</v>
       </c>
     </row>
     <row r="5" spans="1:82" ht="11.25">
       <c r="A5" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="54" t="s">
@@ -21752,51 +21752,51 @@
       </c>
       <c r="BU5" s="56">
         <v>104.8</v>
       </c>
       <c r="BV5" s="56">
         <v>105.6</v>
       </c>
       <c r="BW5" s="56">
         <v>103.9</v>
       </c>
       <c r="BX5" s="68">
         <v>104.3</v>
       </c>
       <c r="BY5" s="68">
         <v>100.6</v>
       </c>
       <c r="BZ5" s="68">
         <v>100.9</v>
       </c>
       <c r="CA5" s="68">
         <v>100.5</v>
       </c>
       <c r="CB5" s="68">
         <v>100.8</v>
       </c>
-      <c r="CC5" s="68">
+      <c r="CC5" s="55">
         <v>100.1</v>
       </c>
       <c r="CD5" s="55">
         <v>102.4</v>
       </c>
     </row>
     <row r="6" spans="1:82" ht="12.75" customHeight="1">
       <c r="A6" s="53" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="57">
         <v>95.8</v>
       </c>
       <c r="C6" s="57">
         <v>101.9</v>
       </c>
       <c r="D6" s="33">
         <v>103.8</v>
       </c>
       <c r="E6" s="33">
         <v>103.9</v>
       </c>
       <c r="F6" s="20">
         <v>104</v>
       </c>
@@ -22000,51 +22000,51 @@
       </c>
       <c r="BU6" s="56">
         <v>103.4</v>
       </c>
       <c r="BV6" s="56">
         <v>103.5</v>
       </c>
       <c r="BW6" s="56">
         <v>100.8</v>
       </c>
       <c r="BX6" s="68">
         <v>100.7</v>
       </c>
       <c r="BY6" s="68">
         <v>98.9</v>
       </c>
       <c r="BZ6" s="68">
         <v>99.5</v>
       </c>
       <c r="CA6" s="68">
         <v>99.6</v>
       </c>
       <c r="CB6" s="68">
         <v>101</v>
       </c>
-      <c r="CC6" s="68">
+      <c r="CC6" s="55">
         <v>101</v>
       </c>
       <c r="CD6" s="55">
         <v>97.6</v>
       </c>
     </row>
     <row r="7" spans="1:82" ht="12.75" customHeight="1">
       <c r="A7" s="53" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="57">
         <v>98.3</v>
       </c>
       <c r="C7" s="57">
         <v>102.1</v>
       </c>
       <c r="D7" s="33">
         <v>106.1</v>
       </c>
       <c r="E7" s="33">
         <v>107.4</v>
       </c>
       <c r="F7" s="18">
         <v>107.7</v>
       </c>
@@ -22248,51 +22248,51 @@
       </c>
       <c r="BU7" s="56">
         <v>106.4</v>
       </c>
       <c r="BV7" s="56">
         <v>106.9</v>
       </c>
       <c r="BW7" s="56">
         <v>106.6</v>
       </c>
       <c r="BX7" s="68">
         <v>105.9</v>
       </c>
       <c r="BY7" s="68">
         <v>101.8</v>
       </c>
       <c r="BZ7" s="68">
         <v>100.1</v>
       </c>
       <c r="CA7" s="68">
         <v>97.6</v>
       </c>
       <c r="CB7" s="68">
         <v>95.5</v>
       </c>
-      <c r="CC7" s="68">
+      <c r="CC7" s="55">
         <v>96</v>
       </c>
       <c r="CD7" s="55">
         <v>97.8</v>
       </c>
     </row>
     <row r="8" spans="1:82" ht="12.75" customHeight="1">
       <c r="A8" s="53" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="57">
         <v>102.9</v>
       </c>
       <c r="C8" s="57">
         <v>104.3</v>
       </c>
       <c r="D8" s="33">
         <v>105.9</v>
       </c>
       <c r="E8" s="33">
         <v>107.3</v>
       </c>
       <c r="F8" s="18">
         <v>110.2</v>
       </c>
@@ -22496,52 +22496,52 @@
       </c>
       <c r="BU8" s="56">
         <v>103.1</v>
       </c>
       <c r="BV8" s="56">
         <v>104.3</v>
       </c>
       <c r="BW8" s="56">
         <v>104.9</v>
       </c>
       <c r="BX8" s="68">
         <v>104.8</v>
       </c>
       <c r="BY8" s="68">
         <v>102.1</v>
       </c>
       <c r="BZ8" s="68">
         <v>104.5</v>
       </c>
       <c r="CA8" s="68">
         <v>102.9</v>
       </c>
       <c r="CB8" s="68">
         <v>100.1</v>
       </c>
-      <c r="CC8" s="68">
-        <v>100.6</v>
+      <c r="CC8" s="55">
+        <v>100.5</v>
       </c>
       <c r="CD8" s="55">
         <v>99</v>
       </c>
     </row>
     <row r="9" spans="1:82" ht="12.75" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="57">
         <v>102.3</v>
       </c>
       <c r="C9" s="57">
         <v>105.3</v>
       </c>
       <c r="D9" s="33">
         <v>107.2</v>
       </c>
       <c r="E9" s="33">
         <v>106</v>
       </c>
       <c r="F9" s="18">
         <v>107.4</v>
       </c>
       <c r="G9" s="57">
@@ -22744,51 +22744,51 @@
       </c>
       <c r="BU9" s="56">
         <v>92.5</v>
       </c>
       <c r="BV9" s="56">
         <v>94.6</v>
       </c>
       <c r="BW9" s="56">
         <v>95</v>
       </c>
       <c r="BX9" s="68">
         <v>95.6</v>
       </c>
       <c r="BY9" s="68">
         <v>96.1</v>
       </c>
       <c r="BZ9" s="68">
         <v>91.9</v>
       </c>
       <c r="CA9" s="68">
         <v>89.4</v>
       </c>
       <c r="CB9" s="68">
         <v>87.7</v>
       </c>
-      <c r="CC9" s="68">
+      <c r="CC9" s="55">
         <v>86.7</v>
       </c>
       <c r="CD9" s="55">
         <v>91.8</v>
       </c>
     </row>
     <row r="10" spans="1:82" ht="12.75" customHeight="1">
       <c r="A10" s="53" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="57">
         <v>108.1</v>
       </c>
       <c r="C10" s="57">
         <v>106.3</v>
       </c>
       <c r="D10" s="33">
         <v>107.7</v>
       </c>
       <c r="E10" s="33">
         <v>108</v>
       </c>
       <c r="F10" s="18">
         <v>107.7</v>
       </c>
@@ -22992,51 +22992,51 @@
       </c>
       <c r="BU10" s="56">
         <v>104.7</v>
       </c>
       <c r="BV10" s="56">
         <v>102.7</v>
       </c>
       <c r="BW10" s="56">
         <v>101.6</v>
       </c>
       <c r="BX10" s="68">
         <v>102.1</v>
       </c>
       <c r="BY10" s="68">
         <v>94.8</v>
       </c>
       <c r="BZ10" s="68">
         <v>96.8</v>
       </c>
       <c r="CA10" s="68">
         <v>96.2</v>
       </c>
       <c r="CB10" s="68">
         <v>95.4</v>
       </c>
-      <c r="CC10" s="68">
+      <c r="CC10" s="55">
         <v>94.6</v>
       </c>
       <c r="CD10" s="55">
         <v>96.4</v>
       </c>
     </row>
     <row r="11" spans="1:82" ht="12.75" customHeight="1">
       <c r="A11" s="53" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="57">
         <v>96.8</v>
       </c>
       <c r="C11" s="57">
         <v>102.1</v>
       </c>
       <c r="D11" s="33">
         <v>109</v>
       </c>
       <c r="E11" s="33">
         <v>109</v>
       </c>
       <c r="F11" s="18">
         <v>109.1</v>
       </c>
@@ -23240,51 +23240,51 @@
       </c>
       <c r="BU11" s="56">
         <v>102.3</v>
       </c>
       <c r="BV11" s="56">
         <v>102.5</v>
       </c>
       <c r="BW11" s="56">
         <v>103.5</v>
       </c>
       <c r="BX11" s="68">
         <v>103.6</v>
       </c>
       <c r="BY11" s="68">
         <v>101.6</v>
       </c>
       <c r="BZ11" s="68">
         <v>101.1</v>
       </c>
       <c r="CA11" s="68">
         <v>101.2</v>
       </c>
       <c r="CB11" s="68">
         <v>99</v>
       </c>
-      <c r="CC11" s="68">
+      <c r="CC11" s="55">
         <v>99.2</v>
       </c>
       <c r="CD11" s="55">
         <v>95.6</v>
       </c>
     </row>
     <row r="12" spans="1:82" ht="12.75" customHeight="1">
       <c r="A12" s="53" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="54" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="54" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="54" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="25" t="s">
         <v>32</v>
       </c>
@@ -23488,51 +23488,51 @@
       </c>
       <c r="BU12" s="56">
         <v>101.3</v>
       </c>
       <c r="BV12" s="56">
         <v>100.5</v>
       </c>
       <c r="BW12" s="56">
         <v>100.2</v>
       </c>
       <c r="BX12" s="68">
         <v>100</v>
       </c>
       <c r="BY12" s="68">
         <v>105.1</v>
       </c>
       <c r="BZ12" s="68">
         <v>106.4</v>
       </c>
       <c r="CA12" s="68">
         <v>106.3</v>
       </c>
       <c r="CB12" s="68">
         <v>103.3</v>
       </c>
-      <c r="CC12" s="68">
+      <c r="CC12" s="55">
         <v>102.5</v>
       </c>
       <c r="CD12" s="55">
         <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:82" ht="12.75" customHeight="1">
       <c r="A13" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="57">
         <v>102.3</v>
       </c>
       <c r="C13" s="57">
         <v>105.6</v>
       </c>
       <c r="D13" s="33">
         <v>108.1</v>
       </c>
       <c r="E13" s="33">
         <v>107.7</v>
       </c>
       <c r="F13" s="18">
         <v>107.7</v>
       </c>
@@ -23736,51 +23736,51 @@
       </c>
       <c r="BU13" s="56">
         <v>101.7</v>
       </c>
       <c r="BV13" s="56">
         <v>102.3</v>
       </c>
       <c r="BW13" s="56">
         <v>101.9</v>
       </c>
       <c r="BX13" s="68">
         <v>102.2</v>
       </c>
       <c r="BY13" s="68">
         <v>100</v>
       </c>
       <c r="BZ13" s="68">
         <v>100.5</v>
       </c>
       <c r="CA13" s="68">
         <v>98.9</v>
       </c>
       <c r="CB13" s="68">
         <v>98.1</v>
       </c>
-      <c r="CC13" s="68">
+      <c r="CC13" s="55">
         <v>98.4</v>
       </c>
       <c r="CD13" s="55">
         <v>98.8</v>
       </c>
     </row>
     <row r="14" spans="1:82" ht="12.75" customHeight="1">
       <c r="A14" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="57">
         <v>101.6</v>
       </c>
       <c r="C14" s="57">
         <v>107.7</v>
       </c>
       <c r="D14" s="33">
         <v>109</v>
       </c>
       <c r="E14" s="33">
         <v>109</v>
       </c>
       <c r="F14" s="18">
         <v>109.8</v>
       </c>
@@ -23984,51 +23984,51 @@
       </c>
       <c r="BU14" s="56">
         <v>104.3</v>
       </c>
       <c r="BV14" s="56">
         <v>104.7</v>
       </c>
       <c r="BW14" s="56">
         <v>104.8</v>
       </c>
       <c r="BX14" s="68">
         <v>105.2</v>
       </c>
       <c r="BY14" s="68">
         <v>105.5</v>
       </c>
       <c r="BZ14" s="68">
         <v>104.5</v>
       </c>
       <c r="CA14" s="68">
         <v>103.1</v>
       </c>
       <c r="CB14" s="68">
         <v>102</v>
       </c>
-      <c r="CC14" s="68">
+      <c r="CC14" s="55">
         <v>101.2</v>
       </c>
       <c r="CD14" s="55">
         <v>98.9</v>
       </c>
     </row>
     <row r="15" spans="1:82" ht="12.75" customHeight="1">
       <c r="A15" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="57">
         <v>100.6</v>
       </c>
       <c r="C15" s="57">
         <v>104.4</v>
       </c>
       <c r="D15" s="33">
         <v>106.1</v>
       </c>
       <c r="E15" s="33">
         <v>107.9</v>
       </c>
       <c r="F15" s="18">
         <v>108.3</v>
       </c>
@@ -24232,51 +24232,51 @@
       </c>
       <c r="BU15" s="56">
         <v>102.5</v>
       </c>
       <c r="BV15" s="56">
         <v>101.7</v>
       </c>
       <c r="BW15" s="56">
         <v>101.9</v>
       </c>
       <c r="BX15" s="68">
         <v>101.8</v>
       </c>
       <c r="BY15" s="68">
         <v>98.8</v>
       </c>
       <c r="BZ15" s="68">
         <v>98.8</v>
       </c>
       <c r="CA15" s="68">
         <v>98.7</v>
       </c>
       <c r="CB15" s="68">
         <v>97.4</v>
       </c>
-      <c r="CC15" s="68">
+      <c r="CC15" s="55">
         <v>97.4</v>
       </c>
       <c r="CD15" s="55">
         <v>97.2</v>
       </c>
     </row>
     <row r="16" spans="1:82" ht="12.75" customHeight="1">
       <c r="A16" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="57">
         <v>107.5</v>
       </c>
       <c r="C16" s="57">
         <v>110.6</v>
       </c>
       <c r="D16" s="33">
         <v>113</v>
       </c>
       <c r="E16" s="33">
         <v>108.2</v>
       </c>
       <c r="F16" s="18">
         <v>111.7</v>
       </c>
@@ -24480,51 +24480,51 @@
       </c>
       <c r="BU16" s="56">
         <v>100.4</v>
       </c>
       <c r="BV16" s="56">
         <v>99.6</v>
       </c>
       <c r="BW16" s="56">
         <v>99.3</v>
       </c>
       <c r="BX16" s="68">
         <v>98.7</v>
       </c>
       <c r="BY16" s="68">
         <v>99.2</v>
       </c>
       <c r="BZ16" s="68">
         <v>98.8</v>
       </c>
       <c r="CA16" s="68">
         <v>98</v>
       </c>
       <c r="CB16" s="68">
         <v>97.9</v>
       </c>
-      <c r="CC16" s="68">
+      <c r="CC16" s="55">
         <v>97</v>
       </c>
       <c r="CD16" s="55">
         <v>94.9</v>
       </c>
     </row>
     <row r="17" spans="1:82" ht="12.75" customHeight="1">
       <c r="A17" s="53" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="57">
         <v>99.9</v>
       </c>
       <c r="C17" s="57">
         <v>107.6</v>
       </c>
       <c r="D17" s="33">
         <v>110</v>
       </c>
       <c r="E17" s="33">
         <v>110.9</v>
       </c>
       <c r="F17" s="18">
         <v>110.7</v>
       </c>
@@ -24728,51 +24728,51 @@
       </c>
       <c r="BU17" s="56" t="s">
         <v>32</v>
       </c>
       <c r="BV17" s="56" t="s">
         <v>32</v>
       </c>
       <c r="BW17" s="56" t="s">
         <v>32</v>
       </c>
       <c r="BX17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="BY17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="BZ17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="CA17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="CB17" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="CC17" s="30" t="s">
+      <c r="CC17" s="55" t="s">
         <v>32</v>
       </c>
       <c r="CD17" s="55" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:82" ht="12.75" customHeight="1">
       <c r="A18" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="57">
         <v>100.7</v>
       </c>
       <c r="C18" s="57">
         <v>106.2</v>
       </c>
       <c r="D18" s="33">
         <v>107.4</v>
       </c>
       <c r="E18" s="33">
         <v>106.7</v>
       </c>
       <c r="F18" s="18">
         <v>108.2</v>
       </c>
@@ -24976,51 +24976,51 @@
       </c>
       <c r="BU18" s="56">
         <v>104.9</v>
       </c>
       <c r="BV18" s="56">
         <v>104.5</v>
       </c>
       <c r="BW18" s="56">
         <v>103.6</v>
       </c>
       <c r="BX18" s="68">
         <v>103.7</v>
       </c>
       <c r="BY18" s="68">
         <v>105.5</v>
       </c>
       <c r="BZ18" s="68">
         <v>104.4</v>
       </c>
       <c r="CA18" s="68">
         <v>103.1</v>
       </c>
       <c r="CB18" s="68">
         <v>101.9</v>
       </c>
-      <c r="CC18" s="68">
+      <c r="CC18" s="55">
         <v>101.8</v>
       </c>
       <c r="CD18" s="55">
         <v>99.6</v>
       </c>
     </row>
     <row r="19" spans="1:82" ht="12.75" customHeight="1">
       <c r="A19" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="57">
         <v>99</v>
       </c>
       <c r="C19" s="57">
         <v>104.7</v>
       </c>
       <c r="D19" s="33">
         <v>106</v>
       </c>
       <c r="E19" s="33">
         <v>105.7</v>
       </c>
       <c r="F19" s="18">
         <v>105.7</v>
       </c>
@@ -25224,51 +25224,51 @@
       </c>
       <c r="BU19" s="56">
         <v>100.7</v>
       </c>
       <c r="BV19" s="56">
         <v>101.6</v>
       </c>
       <c r="BW19" s="56">
         <v>102</v>
       </c>
       <c r="BX19" s="68">
         <v>102.5</v>
       </c>
       <c r="BY19" s="68">
         <v>101</v>
       </c>
       <c r="BZ19" s="68">
         <v>101</v>
       </c>
       <c r="CA19" s="68">
         <v>99.7</v>
       </c>
       <c r="CB19" s="68">
         <v>99.9</v>
       </c>
-      <c r="CC19" s="68">
+      <c r="CC19" s="55">
         <v>99.5</v>
       </c>
       <c r="CD19" s="55">
         <v>95.6</v>
       </c>
     </row>
     <row r="20" spans="1:82" ht="12.75" customHeight="1">
       <c r="A20" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="54" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="54" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="54" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="25" t="s">
         <v>32</v>
       </c>
@@ -25472,51 +25472,51 @@
       </c>
       <c r="BU20" s="56">
         <v>101.6</v>
       </c>
       <c r="BV20" s="56">
         <v>101.2</v>
       </c>
       <c r="BW20" s="56">
         <v>101.8</v>
       </c>
       <c r="BX20" s="68">
         <v>101.4</v>
       </c>
       <c r="BY20" s="68">
         <v>100.8</v>
       </c>
       <c r="BZ20" s="68">
         <v>99</v>
       </c>
       <c r="CA20" s="68">
         <v>98.4</v>
       </c>
       <c r="CB20" s="68">
         <v>97.1</v>
       </c>
-      <c r="CC20" s="68">
+      <c r="CC20" s="55">
         <v>97.4</v>
       </c>
       <c r="CD20" s="55">
         <v>95.1</v>
       </c>
     </row>
     <row r="21" spans="1:82" ht="12.75" customHeight="1">
       <c r="A21" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="54" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="54" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="54" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="25" t="s">
         <v>32</v>
       </c>
@@ -25720,52 +25720,52 @@
       </c>
       <c r="BU21" s="56">
         <v>102.6</v>
       </c>
       <c r="BV21" s="56">
         <v>102.7</v>
       </c>
       <c r="BW21" s="56">
         <v>102.1</v>
       </c>
       <c r="BX21" s="68">
         <v>102.5</v>
       </c>
       <c r="BY21" s="68">
         <v>109.1</v>
       </c>
       <c r="BZ21" s="68">
         <v>103.4</v>
       </c>
       <c r="CA21" s="68">
         <v>100.4</v>
       </c>
       <c r="CB21" s="68">
         <v>98.9</v>
       </c>
-      <c r="CC21" s="68">
-        <v>101</v>
+      <c r="CC21" s="55">
+        <v>98.3</v>
       </c>
       <c r="CD21" s="55">
         <v>96.6</v>
       </c>
     </row>
     <row r="22" spans="1:82" ht="12.75" customHeight="1">
       <c r="A22" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="57">
         <v>97.7</v>
       </c>
       <c r="C22" s="57">
         <v>103.4</v>
       </c>
       <c r="D22" s="33">
         <v>105.7</v>
       </c>
       <c r="E22" s="33">
         <v>107.3</v>
       </c>
       <c r="F22" s="18">
         <v>107.2</v>
       </c>
       <c r="G22" s="57">
@@ -25968,51 +25968,51 @@
       </c>
       <c r="BU22" s="56">
         <v>102.9</v>
       </c>
       <c r="BV22" s="56">
         <v>103.5</v>
       </c>
       <c r="BW22" s="56">
         <v>102.5</v>
       </c>
       <c r="BX22" s="68">
         <v>102.4</v>
       </c>
       <c r="BY22" s="68">
         <v>98.1</v>
       </c>
       <c r="BZ22" s="68">
         <v>98.6</v>
       </c>
       <c r="CA22" s="68">
         <v>98.7</v>
       </c>
       <c r="CB22" s="68">
         <v>99.2</v>
       </c>
-      <c r="CC22" s="68">
+      <c r="CC22" s="55">
         <v>98.5</v>
       </c>
       <c r="CD22" s="55">
         <v>97.1</v>
       </c>
     </row>
     <row r="23" spans="1:82" ht="12.75" customHeight="1">
       <c r="A23" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="57">
         <v>97.6</v>
       </c>
       <c r="C23" s="57">
         <v>102.4</v>
       </c>
       <c r="D23" s="33">
         <v>101.8</v>
       </c>
       <c r="E23" s="33">
         <v>104.1</v>
       </c>
       <c r="F23" s="18">
         <v>104.5</v>
       </c>
@@ -26216,51 +26216,51 @@
       </c>
       <c r="BU23" s="56">
         <v>103.5</v>
       </c>
       <c r="BV23" s="56">
         <v>104.2</v>
       </c>
       <c r="BW23" s="56">
         <v>104.5</v>
       </c>
       <c r="BX23" s="68">
         <v>101.7</v>
       </c>
       <c r="BY23" s="68">
         <v>101.4</v>
       </c>
       <c r="BZ23" s="68">
         <v>101.4</v>
       </c>
       <c r="CA23" s="68">
         <v>101.2</v>
       </c>
       <c r="CB23" s="68">
         <v>99.3</v>
       </c>
-      <c r="CC23" s="68">
+      <c r="CC23" s="55">
         <v>97.9</v>
       </c>
       <c r="CD23" s="55">
         <v>98.1</v>
       </c>
     </row>
     <row r="24" spans="1:82" ht="12.75" customHeight="1">
       <c r="A24" s="53" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="57">
         <v>100</v>
       </c>
       <c r="C24" s="57">
         <v>103.2</v>
       </c>
       <c r="D24" s="33">
         <v>104.1</v>
       </c>
       <c r="E24" s="33">
         <v>104.3</v>
       </c>
       <c r="F24" s="18">
         <v>104.3</v>
       </c>
@@ -26464,51 +26464,51 @@
       </c>
       <c r="BU24" s="56">
         <v>105.7</v>
       </c>
       <c r="BV24" s="56">
         <v>106.1</v>
       </c>
       <c r="BW24" s="56">
         <v>105.8</v>
       </c>
       <c r="BX24" s="68">
         <v>105.6</v>
       </c>
       <c r="BY24" s="68">
         <v>104</v>
       </c>
       <c r="BZ24" s="68">
         <v>103.1</v>
       </c>
       <c r="CA24" s="68">
         <v>102.6</v>
       </c>
       <c r="CB24" s="68">
         <v>101.3</v>
       </c>
-      <c r="CC24" s="68">
+      <c r="CC24" s="55">
         <v>101.3</v>
       </c>
       <c r="CD24" s="55">
         <v>99.5</v>
       </c>
     </row>
     <row r="25" spans="1:82" ht="12.75" customHeight="1">
       <c r="A25" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="54" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="54" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E25" s="54" t="s">
         <v>32</v>
       </c>
       <c r="F25" s="27" t="s">
         <v>32</v>
       </c>
@@ -26712,85 +26712,85 @@
       </c>
       <c r="BU25" s="56">
         <v>102.3</v>
       </c>
       <c r="BV25" s="56">
         <v>104</v>
       </c>
       <c r="BW25" s="56">
         <v>104.4</v>
       </c>
       <c r="BX25" s="68">
         <v>105</v>
       </c>
       <c r="BY25" s="68">
         <v>102.4</v>
       </c>
       <c r="BZ25" s="68">
         <v>101.1</v>
       </c>
       <c r="CA25" s="68">
         <v>99.7</v>
       </c>
       <c r="CB25" s="68">
         <v>99.5</v>
       </c>
-      <c r="CC25" s="68">
+      <c r="CC25" s="55">
         <v>99.4</v>
       </c>
       <c r="CD25" s="55">
         <v>97.8</v>
       </c>
     </row>
     <row r="26" spans="1:82" ht="12.75" customHeight="1">
       <c r="A26" s="65"/>
       <c r="B26" s="65"/>
       <c r="C26" s="65"/>
       <c r="D26" s="65"/>
       <c r="E26" s="65"/>
       <c r="F26" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="BT2:BX2"/>
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="BY2:CC2"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="AU2:AY2"/>
     <mergeCell ref="AZ2:BD2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="Q2:U2"/>
     <mergeCell ref="V2:Z2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="BE2:BI2"/>
-    <mergeCell ref="BT2:BX2"/>
-[...1 lines deleted...]
-    <mergeCell ref="BY2:CC2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>