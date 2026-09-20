--- v2 (2026-07-18)
+++ v3 (2026-09-20)
@@ -1,81 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="60" windowWidth="20490" windowHeight="8550" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="60" windowWidth="20490" windowHeight="8550"/>
   </bookViews>
   <sheets>
-    <sheet name="квартал" sheetId="1" r:id="rId1"/>
-    <sheet name="период" sheetId="2" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="квартал" sheetId="1" r:id="rId3"/>
+    <sheet name="период" sheetId="2" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">квартал!$29:$30</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">квартал!$A$28:$BC$30</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">квартал!$29:$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">квартал!$A$28:$BC$30</definedName>
   </definedNames>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1953" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2004" uniqueCount="92">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -173,67 +177,202 @@
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Ұлытау</t>
   </si>
   <si>
     <t>город Алматы</t>
   </si>
   <si>
     <t>город Шымкент</t>
   </si>
   <si>
     <t>город Астана</t>
   </si>
   <si>
     <t>Индекс реальной заработной платы в % к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс реальной заработной платы, в % к соответствующему месяцу (с 2015 года к соответствующему кварталу) предыдущего года </t>
   </si>
   <si>
     <t xml:space="preserve">Индекс реальной заработной платы, в % к предыдущему месяцу (с 2015 года к предыдущему кварталу) </t>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>В процентах</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика расчета среднемесячной заработной платы работников </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>1-Т "Отчет по труду" (периодичность - квартальная, годовая)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Туркестанская область и город Шымкент (город республиканского значения) образованы в 2018 году; области Абай, Жетісу, Ұлытау образованы в 2022 году</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/70e/k6w15awsdl0k0t72c8k7j4s6amplac2c/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D1%80%D1%83%D1%81.docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/346822/file/ru/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/335750/file/ru/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Департамент статистики труда и уровня жизни</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Ахметқали Гүлнұр Ахметқалиқызы</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7172749781</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gul.akhmetkali@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Индекс реальной заработной платы по регионам</t>
+  </si>
+  <si>
+    <t>Индекс реальной заработной платы</t>
+  </si>
+  <si>
+    <t>С 2010</t>
+  </si>
+  <si>
+    <t>Индекс реальной заработной платы – относительный показатель, характеризующий изменение номинальной заработной платы в отчетном периоде по сравнению с базисным периодом с учетом изменения цен.</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702976?keyword=</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="9">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="#,##0.0"/>
     <numFmt numFmtId="170" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="171" formatCode="#,##0.####"/>
     <numFmt numFmtId="172" formatCode="#,##0.#"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="23">
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -257,50 +396,117 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -413,59 +619,64 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="6">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="102">
+  <cellXfs count="133">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -605,148 +816,233 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="172" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="170" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="7" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="6">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Обычный_Лист1" xfId="4"/>
     <cellStyle name="Финансовый" xfId="5" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -991,63 +1287,363 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/70e/k6w15awsdl0k0t72c8k7j4s6amplac2c/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D1%80%D1%83%D1%81.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gul.akhmetkali@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702976?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/335750/file/ru/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/346822/file/ru/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:DR90"/>
+  <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView topLeftCell="CS13" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="DQ31" sqref="DQ31:DQ52"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F15" sqref="F15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="98" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="98" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="77"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="76"/>
+      <c r="B1" s="76"/>
+    </row>
+    <row r="2" spans="1:13" s="80" customFormat="1">
+      <c r="A2" s="78" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="79">
+        <v>25210103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="80" customFormat="1">
+      <c r="A3" s="78" t="s">
+        <v>48</v>
+      </c>
+      <c r="B3" s="79" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="80" customFormat="1">
+      <c r="A4" s="78" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" s="81" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="80" customFormat="1">
+      <c r="A5" s="82" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" s="79" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="80" customFormat="1">
+      <c r="A6" s="82" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" s="79" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="80" customFormat="1" ht="25.5">
+      <c r="A7" s="78" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="83" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="80" customFormat="1">
+      <c r="A8" s="78" t="s">
+        <v>54</v>
+      </c>
+      <c r="B8" s="81" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="80" customFormat="1">
+      <c r="A9" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="83" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="80" customFormat="1">
+      <c r="A10" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="84" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="80" customFormat="1" ht="25.5">
+      <c r="A11" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="M11" s="86"/>
+    </row>
+    <row r="12" spans="1:13" s="80" customFormat="1">
+      <c r="A12" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" s="87" t="s">
+        <v>63</v>
+      </c>
+      <c r="M12" s="86"/>
+    </row>
+    <row r="13" spans="1:13" s="80" customFormat="1" ht="25.5">
+      <c r="A13" s="88" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="89" t="s">
+        <v>65</v>
+      </c>
+      <c r="M13" s="86"/>
+    </row>
+    <row r="14" spans="1:13" s="80" customFormat="1">
+      <c r="A14" s="105" t="s">
+        <v>66</v>
+      </c>
+      <c r="B14" s="89" t="s">
+        <v>67</v>
+      </c>
+      <c r="M14" s="86"/>
+    </row>
+    <row r="15" spans="1:13" s="80" customFormat="1">
+      <c r="A15" s="106"/>
+      <c r="B15" s="90" t="s">
+        <v>68</v>
+      </c>
+      <c r="M15" s="86"/>
+    </row>
+    <row r="16" spans="1:13" s="80" customFormat="1">
+      <c r="A16" s="88" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="104" t="s">
+        <v>91</v>
+      </c>
+      <c r="M16" s="86"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="78" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="91">
+        <v>46267</v>
+      </c>
+      <c r="M17" s="92"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="91">
+        <v>46337</v>
+      </c>
+      <c r="M18" s="93"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="78" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="83" t="s">
+        <v>73</v>
+      </c>
+      <c r="M19" s="92"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="78" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="81" t="s">
+        <v>75</v>
+      </c>
+      <c r="M20" s="93"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="78" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="94" t="s">
+        <v>77</v>
+      </c>
+      <c r="M21" s="92"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="78" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="95" t="s">
+        <v>79</v>
+      </c>
+      <c r="M22" s="93"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="96"/>
+      <c r="B23" s="97"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="93"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="92"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="93"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="92"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A14:A15"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+    <hyperlink ref="B16" r:id="rId6"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5" style="100" customWidth="1"/>
+    <col min="2" max="2" width="108.140625" style="100" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="100"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="99"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="101" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="101" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="101" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="101" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="101" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="101"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="102" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="101"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="101"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="103" t="s">
+        <v>86</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:DS90"/>
+  <sheetViews>
+    <sheetView zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="DT25" sqref="DT25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28" style="6" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="6" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" style="6" customWidth="1"/>
     <col min="5" max="5" width="10" style="6" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="6" customWidth="1"/>
     <col min="7" max="7" width="10" style="6" customWidth="1"/>
     <col min="8" max="8" width="10.140625" style="6" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="6" customWidth="1"/>
     <col min="10" max="10" width="9.7109375" style="6" customWidth="1"/>
     <col min="11" max="12" width="9.85546875" style="6" customWidth="1"/>
     <col min="13" max="13" width="10" style="6" customWidth="1"/>
     <col min="14" max="14" width="8.7109375" style="6" customWidth="1"/>
     <col min="15" max="22" width="8.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="6" customWidth="1"/>
     <col min="24" max="26" width="8.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="27" max="28" width="8.7109375" style="6" customWidth="1"/>
     <col min="29" max="31" width="8.7109375" style="6" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9.140625" style="6" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" style="6" customWidth="1"/>
     <col min="34" max="34" width="9.28515625" style="6" customWidth="1"/>
@@ -1099,227 +1695,228 @@
     <col min="91" max="92" width="9.7109375" style="6" customWidth="1"/>
     <col min="93" max="93" width="10.7109375" style="6" customWidth="1"/>
     <col min="94" max="94" width="10.140625" style="6" customWidth="1"/>
     <col min="95" max="96" width="9.42578125" style="6" customWidth="1"/>
     <col min="97" max="97" width="9" style="6" customWidth="1"/>
     <col min="98" max="98" width="9.42578125" style="6" customWidth="1"/>
     <col min="99" max="99" width="10" style="6" customWidth="1"/>
     <col min="100" max="101" width="9.140625" style="6" customWidth="1"/>
     <col min="102" max="102" width="9.42578125" style="6" customWidth="1"/>
     <col min="103" max="103" width="10.85546875" style="6" customWidth="1"/>
     <col min="104" max="104" width="9.7109375" style="6" customWidth="1"/>
     <col min="105" max="105" width="10.5703125" style="6" customWidth="1"/>
     <col min="106" max="106" width="8.85546875" style="6" customWidth="1"/>
     <col min="107" max="107" width="9.42578125" style="6" customWidth="1"/>
     <col min="108" max="108" width="9.85546875" style="6" customWidth="1"/>
     <col min="109" max="109" width="10.140625" style="6" customWidth="1"/>
     <col min="110" max="110" width="10.28515625" style="6" customWidth="1"/>
     <col min="111" max="111" width="7.5703125" style="6" customWidth="1"/>
     <col min="112" max="112" width="9.7109375" style="6" customWidth="1"/>
     <col min="113" max="113" width="9" style="6" customWidth="1"/>
     <col min="114" max="114" width="9.7109375" style="6" customWidth="1"/>
     <col min="115" max="116" width="8.5703125" style="6" customWidth="1"/>
     <col min="117" max="16384" width="7.85546875" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:122" ht="23.25" customHeight="1">
-      <c r="A2" s="78" t="s">
+    <row r="2" spans="1:123" ht="23.25" customHeight="1">
+      <c r="A2" s="109" t="s">
         <v>46</v>
       </c>
-      <c r="B2" s="79"/>
-[...10 lines deleted...]
-      <c r="M2" s="79"/>
+      <c r="B2" s="110"/>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="110"/>
+      <c r="G2" s="110"/>
+      <c r="H2" s="110"/>
+      <c r="I2" s="110"/>
+      <c r="J2" s="110"/>
+      <c r="K2" s="110"/>
+      <c r="L2" s="110"/>
+      <c r="M2" s="110"/>
     </row>
-    <row r="3" spans="1:122">
-[...1 lines deleted...]
-      <c r="B3" s="82">
+    <row r="3" spans="1:123">
+      <c r="A3" s="108"/>
+      <c r="B3" s="112">
         <v>2010</v>
       </c>
-      <c r="C3" s="83"/>
-[...11 lines deleted...]
-      <c r="O3" s="82">
+      <c r="C3" s="113"/>
+      <c r="D3" s="113"/>
+      <c r="E3" s="113"/>
+      <c r="F3" s="113"/>
+      <c r="G3" s="113"/>
+      <c r="H3" s="113"/>
+      <c r="I3" s="113"/>
+      <c r="J3" s="113"/>
+      <c r="K3" s="113"/>
+      <c r="L3" s="113"/>
+      <c r="M3" s="113"/>
+      <c r="N3" s="114"/>
+      <c r="O3" s="112">
         <v>2011</v>
       </c>
-      <c r="P3" s="83"/>
-[...11 lines deleted...]
-      <c r="AB3" s="82">
+      <c r="P3" s="113"/>
+      <c r="Q3" s="113"/>
+      <c r="R3" s="113"/>
+      <c r="S3" s="113"/>
+      <c r="T3" s="113"/>
+      <c r="U3" s="113"/>
+      <c r="V3" s="113"/>
+      <c r="W3" s="113"/>
+      <c r="X3" s="113"/>
+      <c r="Y3" s="113"/>
+      <c r="Z3" s="113"/>
+      <c r="AA3" s="114"/>
+      <c r="AB3" s="112">
         <v>2012</v>
       </c>
-      <c r="AC3" s="83"/>
-[...11 lines deleted...]
-      <c r="AO3" s="82">
+      <c r="AC3" s="113"/>
+      <c r="AD3" s="113"/>
+      <c r="AE3" s="113"/>
+      <c r="AF3" s="113"/>
+      <c r="AG3" s="113"/>
+      <c r="AH3" s="113"/>
+      <c r="AI3" s="113"/>
+      <c r="AJ3" s="113"/>
+      <c r="AK3" s="113"/>
+      <c r="AL3" s="113"/>
+      <c r="AM3" s="113"/>
+      <c r="AN3" s="114"/>
+      <c r="AO3" s="112">
         <v>2013</v>
       </c>
-      <c r="AP3" s="83"/>
-[...11 lines deleted...]
-      <c r="BB3" s="80">
+      <c r="AP3" s="113"/>
+      <c r="AQ3" s="113"/>
+      <c r="AR3" s="113"/>
+      <c r="AS3" s="113"/>
+      <c r="AT3" s="113"/>
+      <c r="AU3" s="113"/>
+      <c r="AV3" s="113"/>
+      <c r="AW3" s="113"/>
+      <c r="AX3" s="113"/>
+      <c r="AY3" s="113"/>
+      <c r="AZ3" s="113"/>
+      <c r="BA3" s="114"/>
+      <c r="BB3" s="108">
         <v>2014</v>
       </c>
-      <c r="BC3" s="80"/>
-[...11 lines deleted...]
-      <c r="BO3" s="80">
+      <c r="BC3" s="108"/>
+      <c r="BD3" s="108"/>
+      <c r="BE3" s="108"/>
+      <c r="BF3" s="108"/>
+      <c r="BG3" s="108"/>
+      <c r="BH3" s="108"/>
+      <c r="BI3" s="108"/>
+      <c r="BJ3" s="108"/>
+      <c r="BK3" s="108"/>
+      <c r="BL3" s="108"/>
+      <c r="BM3" s="108"/>
+      <c r="BN3" s="108"/>
+      <c r="BO3" s="108">
         <v>2015</v>
       </c>
-      <c r="BP3" s="80"/>
-[...3 lines deleted...]
-      <c r="BT3" s="80">
+      <c r="BP3" s="108"/>
+      <c r="BQ3" s="108"/>
+      <c r="BR3" s="108"/>
+      <c r="BS3" s="108"/>
+      <c r="BT3" s="108">
         <v>2016</v>
       </c>
-      <c r="BU3" s="80"/>
-[...3 lines deleted...]
-      <c r="BY3" s="80">
+      <c r="BU3" s="108"/>
+      <c r="BV3" s="108"/>
+      <c r="BW3" s="108"/>
+      <c r="BX3" s="108"/>
+      <c r="BY3" s="108">
         <v>2017</v>
       </c>
-      <c r="BZ3" s="80"/>
-[...3 lines deleted...]
-      <c r="CD3" s="80">
+      <c r="BZ3" s="108"/>
+      <c r="CA3" s="108"/>
+      <c r="CB3" s="108"/>
+      <c r="CC3" s="108"/>
+      <c r="CD3" s="108">
         <v>2018</v>
       </c>
-      <c r="CE3" s="80"/>
-[...3 lines deleted...]
-      <c r="CI3" s="82">
+      <c r="CE3" s="108"/>
+      <c r="CF3" s="108"/>
+      <c r="CG3" s="108"/>
+      <c r="CH3" s="108"/>
+      <c r="CI3" s="112">
         <v>2019</v>
       </c>
-      <c r="CJ3" s="83"/>
-[...3 lines deleted...]
-      <c r="CN3" s="82">
+      <c r="CJ3" s="113"/>
+      <c r="CK3" s="113"/>
+      <c r="CL3" s="113"/>
+      <c r="CM3" s="114"/>
+      <c r="CN3" s="112">
         <v>2020</v>
       </c>
-      <c r="CO3" s="83"/>
-[...1 lines deleted...]
-      <c r="CQ3" s="83"/>
+      <c r="CO3" s="113"/>
+      <c r="CP3" s="113"/>
+      <c r="CQ3" s="113"/>
       <c r="CR3" s="69"/>
-      <c r="CS3" s="82">
+      <c r="CS3" s="112">
         <v>2021</v>
       </c>
-      <c r="CT3" s="83"/>
-[...3 lines deleted...]
-      <c r="CX3" s="82">
+      <c r="CT3" s="113"/>
+      <c r="CU3" s="113"/>
+      <c r="CV3" s="113"/>
+      <c r="CW3" s="114"/>
+      <c r="CX3" s="112">
         <v>2022</v>
       </c>
-      <c r="CY3" s="83"/>
-[...3 lines deleted...]
-      <c r="DC3" s="82">
+      <c r="CY3" s="113"/>
+      <c r="CZ3" s="113"/>
+      <c r="DA3" s="113"/>
+      <c r="DB3" s="114"/>
+      <c r="DC3" s="112">
         <v>2023</v>
       </c>
-      <c r="DD3" s="83"/>
-[...3 lines deleted...]
-      <c r="DH3" s="85">
+      <c r="DD3" s="113"/>
+      <c r="DE3" s="113"/>
+      <c r="DF3" s="113"/>
+      <c r="DG3" s="114"/>
+      <c r="DH3" s="115">
         <v>2024</v>
       </c>
-      <c r="DI3" s="86"/>
-[...3 lines deleted...]
-      <c r="DM3" s="85">
+      <c r="DI3" s="116"/>
+      <c r="DJ3" s="116"/>
+      <c r="DK3" s="116"/>
+      <c r="DL3" s="117"/>
+      <c r="DM3" s="115">
         <v>2025</v>
       </c>
-      <c r="DN3" s="86"/>
-[...3 lines deleted...]
-      <c r="DR3" s="76">
+      <c r="DN3" s="116"/>
+      <c r="DO3" s="116"/>
+      <c r="DP3" s="116"/>
+      <c r="DQ3" s="117"/>
+      <c r="DR3" s="107">
         <v>2026</v>
       </c>
+      <c r="DS3" s="107"/>
     </row>
-    <row r="4" spans="1:122" s="67" customFormat="1" ht="22.5">
-      <c r="A4" s="81"/>
+    <row r="4" spans="1:123" s="67" customFormat="1" ht="22.5">
+      <c r="A4" s="111"/>
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="7" t="s">
@@ -1639,52 +2236,55 @@
       </c>
       <c r="DK4" s="11" t="s">
         <v>30</v>
       </c>
       <c r="DL4" s="66" t="s">
         <v>31</v>
       </c>
       <c r="DM4" s="11" t="s">
         <v>27</v>
       </c>
       <c r="DN4" s="8" t="s">
         <v>28</v>
       </c>
       <c r="DO4" s="8" t="s">
         <v>29</v>
       </c>
       <c r="DP4" s="11" t="s">
         <v>30</v>
       </c>
       <c r="DQ4" s="66" t="s">
         <v>31</v>
       </c>
       <c r="DR4" s="11" t="s">
         <v>27</v>
       </c>
+      <c r="DS4" s="8" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="5" spans="1:122">
+    <row r="5" spans="1:123">
       <c r="A5" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="70">
         <v>79.400000000000006</v>
       </c>
       <c r="C5" s="70">
         <v>98.6</v>
       </c>
       <c r="D5" s="70">
         <v>108.2</v>
       </c>
       <c r="E5" s="70">
         <v>103.4</v>
       </c>
       <c r="F5" s="70">
         <v>98.9</v>
       </c>
       <c r="G5" s="70">
         <v>108.4</v>
       </c>
       <c r="H5" s="14">
         <v>101</v>
       </c>
       <c r="I5" s="70">
@@ -2007,52 +2607,55 @@
       </c>
       <c r="DK5" s="20">
         <v>108.9</v>
       </c>
       <c r="DL5" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM5" s="20">
         <v>94</v>
       </c>
       <c r="DN5" s="55">
         <v>102.4</v>
       </c>
       <c r="DO5" s="55">
         <v>93.3</v>
       </c>
       <c r="DP5" s="55">
         <v>107.6</v>
       </c>
       <c r="DQ5" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR5" s="55">
         <v>94.8</v>
       </c>
+      <c r="DS5" s="75">
+        <v>103</v>
+      </c>
     </row>
-    <row r="6" spans="1:122">
+    <row r="6" spans="1:123">
       <c r="A6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="I6" s="14" t="s">
@@ -2349,52 +2952,55 @@
       </c>
       <c r="DK6" s="20">
         <v>105.7</v>
       </c>
       <c r="DL6" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM6" s="20">
         <v>94.8</v>
       </c>
       <c r="DN6" s="55">
         <v>104.2</v>
       </c>
       <c r="DO6" s="55">
         <v>95.3</v>
       </c>
       <c r="DP6" s="55">
         <v>106.2</v>
       </c>
       <c r="DQ6" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR6" s="55">
         <v>97.1</v>
       </c>
+      <c r="DS6" s="75">
+        <v>102.1</v>
+      </c>
     </row>
-    <row r="7" spans="1:122">
+    <row r="7" spans="1:123">
       <c r="A7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="16">
         <v>84.3</v>
       </c>
       <c r="C7" s="16">
         <v>97.5</v>
       </c>
       <c r="D7" s="16">
         <v>105.5</v>
       </c>
       <c r="E7" s="16">
         <v>101.9</v>
       </c>
       <c r="F7" s="16">
         <v>107.6</v>
       </c>
       <c r="G7" s="16">
         <v>106.3</v>
       </c>
       <c r="H7" s="16">
         <v>100.5</v>
       </c>
       <c r="I7" s="16">
@@ -2717,52 +3323,55 @@
       </c>
       <c r="DK7" s="20">
         <v>103.4</v>
       </c>
       <c r="DL7" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM7" s="20">
         <v>95.2</v>
       </c>
       <c r="DN7" s="55">
         <v>103.5</v>
       </c>
       <c r="DO7" s="55">
         <v>97.2</v>
       </c>
       <c r="DP7" s="55">
         <v>107.9</v>
       </c>
       <c r="DQ7" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR7" s="55">
         <v>89.9</v>
       </c>
+      <c r="DS7" s="75">
+        <v>104.3</v>
+      </c>
     </row>
-    <row r="8" spans="1:122">
+    <row r="8" spans="1:123">
       <c r="A8" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="14">
         <v>75.099999999999994</v>
       </c>
       <c r="C8" s="14">
         <v>100</v>
       </c>
       <c r="D8" s="15">
         <v>112.3</v>
       </c>
       <c r="E8" s="14">
         <v>101.3</v>
       </c>
       <c r="F8" s="14">
         <v>101.3</v>
       </c>
       <c r="G8" s="15">
         <v>107.1</v>
       </c>
       <c r="H8" s="14">
         <v>102.6</v>
       </c>
       <c r="I8" s="14">
@@ -3085,52 +3694,55 @@
       </c>
       <c r="DK8" s="20">
         <v>107.8</v>
       </c>
       <c r="DL8" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM8" s="20">
         <v>91.3</v>
       </c>
       <c r="DN8" s="55">
         <v>102.1</v>
       </c>
       <c r="DO8" s="55">
         <v>96.1</v>
       </c>
       <c r="DP8" s="55">
         <v>106.4</v>
       </c>
       <c r="DQ8" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR8" s="55">
         <v>93.6</v>
       </c>
+      <c r="DS8" s="75">
+        <v>102.7</v>
+      </c>
     </row>
-    <row r="9" spans="1:122">
+    <row r="9" spans="1:123">
       <c r="A9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="14">
         <v>86.3</v>
       </c>
       <c r="C9" s="15">
         <v>102.3</v>
       </c>
       <c r="D9" s="14">
         <v>100</v>
       </c>
       <c r="E9" s="15">
         <v>106.6</v>
       </c>
       <c r="F9" s="14">
         <v>104.4</v>
       </c>
       <c r="G9" s="20">
         <v>106.4</v>
       </c>
       <c r="H9" s="14">
         <v>102.2</v>
       </c>
       <c r="I9" s="14">
@@ -3453,52 +4065,55 @@
       </c>
       <c r="DK9" s="20">
         <v>112.3</v>
       </c>
       <c r="DL9" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM9" s="20">
         <v>92.9</v>
       </c>
       <c r="DN9" s="55">
         <v>111.1</v>
       </c>
       <c r="DO9" s="55">
         <v>85.8</v>
       </c>
       <c r="DP9" s="55">
         <v>109.3</v>
       </c>
       <c r="DQ9" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR9" s="55">
         <v>94.8</v>
       </c>
+      <c r="DS9" s="75">
+        <v>104.5</v>
+      </c>
     </row>
-    <row r="10" spans="1:122">
+    <row r="10" spans="1:123">
       <c r="A10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="14">
         <v>89.2</v>
       </c>
       <c r="C10" s="20">
         <v>98</v>
       </c>
       <c r="D10" s="15">
         <v>106.8</v>
       </c>
       <c r="E10" s="15">
         <v>101.3</v>
       </c>
       <c r="F10" s="14">
         <v>95.5</v>
       </c>
       <c r="G10" s="14">
         <v>106</v>
       </c>
       <c r="H10" s="14">
         <v>105.7</v>
       </c>
       <c r="I10" s="14">
@@ -3821,52 +4436,55 @@
       </c>
       <c r="DK10" s="20">
         <v>99.7</v>
       </c>
       <c r="DL10" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM10" s="20">
         <v>95.4</v>
       </c>
       <c r="DN10" s="55">
         <v>89.6</v>
       </c>
       <c r="DO10" s="55">
         <v>99.7</v>
       </c>
       <c r="DP10" s="55">
         <v>98.3</v>
       </c>
       <c r="DQ10" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR10" s="55">
         <v>104.4</v>
       </c>
+      <c r="DS10" s="75">
+        <v>94.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:122">
+    <row r="11" spans="1:123">
       <c r="A11" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="14">
         <v>81.3</v>
       </c>
       <c r="C11" s="14">
         <v>98.9</v>
       </c>
       <c r="D11" s="20">
         <v>109.7</v>
       </c>
       <c r="E11" s="15">
         <v>103.4</v>
       </c>
       <c r="F11" s="14">
         <v>101.1</v>
       </c>
       <c r="G11" s="15">
         <v>100.9</v>
       </c>
       <c r="H11" s="14">
         <v>103.5</v>
       </c>
       <c r="I11" s="14">
@@ -4189,52 +4807,55 @@
       </c>
       <c r="DK11" s="20">
         <v>103.7</v>
       </c>
       <c r="DL11" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM11" s="20">
         <v>96.6</v>
       </c>
       <c r="DN11" s="55">
         <v>101.5</v>
       </c>
       <c r="DO11" s="55">
         <v>93.6</v>
       </c>
       <c r="DP11" s="55">
         <v>102.4</v>
       </c>
       <c r="DQ11" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR11" s="55">
         <v>99.2</v>
       </c>
+      <c r="DS11" s="75">
+        <v>101.3</v>
+      </c>
     </row>
-    <row r="12" spans="1:122">
+    <row r="12" spans="1:123">
       <c r="A12" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="14">
         <v>88.2</v>
       </c>
       <c r="C12" s="14">
         <v>98.3</v>
       </c>
       <c r="D12" s="14">
         <v>103.6</v>
       </c>
       <c r="E12" s="15">
         <v>107.4</v>
       </c>
       <c r="F12" s="14">
         <v>102.5</v>
       </c>
       <c r="G12" s="15">
         <v>109.9</v>
       </c>
       <c r="H12" s="14">
         <v>100</v>
       </c>
       <c r="I12" s="14">
@@ -4557,52 +5178,55 @@
       </c>
       <c r="DK12" s="20">
         <v>110.3</v>
       </c>
       <c r="DL12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM12" s="20">
         <v>95.4</v>
       </c>
       <c r="DN12" s="55">
         <v>111.7</v>
       </c>
       <c r="DO12" s="55">
         <v>84.7</v>
       </c>
       <c r="DP12" s="55">
         <v>106.4</v>
       </c>
       <c r="DQ12" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR12" s="55">
         <v>95</v>
       </c>
+      <c r="DS12" s="75">
+        <v>111.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:122">
+    <row r="13" spans="1:123">
       <c r="A13" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="I13" s="16" t="s">
@@ -4925,52 +5549,55 @@
       </c>
       <c r="DK13" s="20">
         <v>110.1</v>
       </c>
       <c r="DL13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM13" s="20">
         <v>95.4</v>
       </c>
       <c r="DN13" s="55">
         <v>111.6</v>
       </c>
       <c r="DO13" s="55">
         <v>90.3</v>
       </c>
       <c r="DP13" s="55">
         <v>102.6</v>
       </c>
       <c r="DQ13" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR13" s="55">
         <v>96.7</v>
       </c>
+      <c r="DS13" s="75">
+        <v>106.1</v>
+      </c>
     </row>
-    <row r="14" spans="1:122">
+    <row r="14" spans="1:123">
       <c r="A14" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="16">
         <v>91.2</v>
       </c>
       <c r="C14" s="14">
         <v>91</v>
       </c>
       <c r="D14" s="16">
         <v>104.3</v>
       </c>
       <c r="E14" s="16">
         <v>108.3</v>
       </c>
       <c r="F14" s="16">
         <v>97.3</v>
       </c>
       <c r="G14" s="16">
         <v>104.4</v>
       </c>
       <c r="H14" s="16">
         <v>102.4</v>
       </c>
       <c r="I14" s="16">
@@ -5293,52 +5920,55 @@
       </c>
       <c r="DK14" s="20">
         <v>108</v>
       </c>
       <c r="DL14" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM14" s="20">
         <v>91.9</v>
       </c>
       <c r="DN14" s="55">
         <v>104.2</v>
       </c>
       <c r="DO14" s="55">
         <v>92.5</v>
       </c>
       <c r="DP14" s="55">
         <v>108.7</v>
       </c>
       <c r="DQ14" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR14" s="55">
         <v>94.3</v>
       </c>
+      <c r="DS14" s="75">
+        <v>105</v>
+      </c>
     </row>
-    <row r="15" spans="1:122">
+    <row r="15" spans="1:123">
       <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="14">
         <v>80.900000000000006</v>
       </c>
       <c r="C15" s="15">
         <v>97.3</v>
       </c>
       <c r="D15" s="15">
         <v>106.4</v>
       </c>
       <c r="E15" s="14">
         <v>102.6</v>
       </c>
       <c r="F15" s="14">
         <v>106</v>
       </c>
       <c r="G15" s="14">
         <v>106.7</v>
       </c>
       <c r="H15" s="14">
         <v>102</v>
       </c>
       <c r="I15" s="14">
@@ -5661,52 +6291,55 @@
       </c>
       <c r="DK15" s="20">
         <v>109.1</v>
       </c>
       <c r="DL15" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM15" s="20">
         <v>92.3</v>
       </c>
       <c r="DN15" s="55">
         <v>102.8</v>
       </c>
       <c r="DO15" s="55">
         <v>96.9</v>
       </c>
       <c r="DP15" s="55">
         <v>107.5</v>
       </c>
       <c r="DQ15" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR15" s="55">
         <v>92.3</v>
       </c>
+      <c r="DS15" s="75">
+        <v>102</v>
+      </c>
     </row>
-    <row r="16" spans="1:122">
+    <row r="16" spans="1:123">
       <c r="A16" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="14">
         <v>86.1</v>
       </c>
       <c r="C16" s="15">
         <v>99.1</v>
       </c>
       <c r="D16" s="15">
         <v>103.4</v>
       </c>
       <c r="E16" s="15">
         <v>106.1</v>
       </c>
       <c r="F16" s="14">
         <v>103.1</v>
       </c>
       <c r="G16" s="15">
         <v>108.3</v>
       </c>
       <c r="H16" s="14">
         <v>102.7</v>
       </c>
       <c r="I16" s="14">
@@ -6029,52 +6662,55 @@
       </c>
       <c r="DK16" s="20">
         <v>105.5</v>
       </c>
       <c r="DL16" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM16" s="20">
         <v>98.7</v>
       </c>
       <c r="DN16" s="55">
         <v>108.1</v>
       </c>
       <c r="DO16" s="55">
         <v>87</v>
       </c>
       <c r="DP16" s="55">
         <v>103.8</v>
       </c>
       <c r="DQ16" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR16" s="55">
         <v>99.6</v>
       </c>
+      <c r="DS16" s="75">
+        <v>106.2</v>
+      </c>
     </row>
-    <row r="17" spans="1:122">
+    <row r="17" spans="1:123">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="14">
         <v>68.5</v>
       </c>
       <c r="C17" s="15">
         <v>102.1</v>
       </c>
       <c r="D17" s="15">
         <v>121.9</v>
       </c>
       <c r="E17" s="14">
         <v>99</v>
       </c>
       <c r="F17" s="14">
         <v>91</v>
       </c>
       <c r="G17" s="15">
         <v>114</v>
       </c>
       <c r="H17" s="14">
         <v>101.4</v>
       </c>
       <c r="I17" s="14">
@@ -6397,52 +7033,55 @@
       </c>
       <c r="DK17" s="20">
         <v>104.5</v>
       </c>
       <c r="DL17" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM17" s="20">
         <v>99.2</v>
       </c>
       <c r="DN17" s="55">
         <v>98.4</v>
       </c>
       <c r="DO17" s="55">
         <v>93.8</v>
       </c>
       <c r="DP17" s="55">
         <v>105.7</v>
       </c>
       <c r="DQ17" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR17" s="55">
         <v>97.2</v>
       </c>
+      <c r="DS17" s="75">
+        <v>99.8</v>
+      </c>
     </row>
-    <row r="18" spans="1:122">
+    <row r="18" spans="1:123">
       <c r="A18" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="14">
         <v>86.7</v>
       </c>
       <c r="C18" s="14">
         <v>97.4</v>
       </c>
       <c r="D18" s="15">
         <v>106.9</v>
       </c>
       <c r="E18" s="14">
         <v>108</v>
       </c>
       <c r="F18" s="14">
         <v>101</v>
       </c>
       <c r="G18" s="14">
         <v>118.6</v>
       </c>
       <c r="H18" s="14">
         <v>94.5</v>
       </c>
       <c r="I18" s="14">
@@ -6763,52 +7402,55 @@
       </c>
       <c r="DK18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="DL18" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="DN18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="DO18" s="14" t="s">
         <v>32</v>
       </c>
       <c r="DP18" s="55" t="s">
         <v>32</v>
       </c>
       <c r="DQ18" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR18" s="55" t="s">
         <v>32</v>
       </c>
+      <c r="DS18" s="55" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="19" spans="1:122">
+    <row r="19" spans="1:123">
       <c r="A19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="17">
         <v>74.099999999999994</v>
       </c>
       <c r="C19" s="16">
         <v>98.8</v>
       </c>
       <c r="D19" s="14">
         <v>107</v>
       </c>
       <c r="E19" s="16">
         <v>105.9</v>
       </c>
       <c r="F19" s="17">
         <v>101.4</v>
       </c>
       <c r="G19" s="16">
         <v>103.6</v>
       </c>
       <c r="H19" s="17">
         <v>101.5</v>
       </c>
       <c r="I19" s="17">
@@ -7131,52 +7773,55 @@
       </c>
       <c r="DK19" s="20">
         <v>111.6</v>
       </c>
       <c r="DL19" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM19" s="20">
         <v>95.4</v>
       </c>
       <c r="DN19" s="55">
         <v>99.4</v>
       </c>
       <c r="DO19" s="55">
         <v>95.4</v>
       </c>
       <c r="DP19" s="55">
         <v>108.7</v>
       </c>
       <c r="DQ19" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR19" s="55">
         <v>96.4</v>
       </c>
+      <c r="DS19" s="75">
+        <v>98.4</v>
+      </c>
     </row>
-    <row r="20" spans="1:122">
+    <row r="20" spans="1:123">
       <c r="A20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="14">
         <v>85.5</v>
       </c>
       <c r="C20" s="15">
         <v>98.5</v>
       </c>
       <c r="D20" s="15">
         <v>102.6</v>
       </c>
       <c r="E20" s="14">
         <v>104.9</v>
       </c>
       <c r="F20" s="14">
         <v>103.8</v>
       </c>
       <c r="G20" s="14">
         <v>110</v>
       </c>
       <c r="H20" s="14">
         <v>97.6</v>
       </c>
       <c r="I20" s="14">
@@ -7499,52 +8144,55 @@
       </c>
       <c r="DK20" s="20">
         <v>107.3</v>
       </c>
       <c r="DL20" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM20" s="20">
         <v>92.2</v>
       </c>
       <c r="DN20" s="55">
         <v>106.9</v>
       </c>
       <c r="DO20" s="55">
         <v>92.8</v>
       </c>
       <c r="DP20" s="55">
         <v>108.9</v>
       </c>
       <c r="DQ20" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR20" s="55">
         <v>88.5</v>
       </c>
+      <c r="DS20" s="75">
+        <v>108.2</v>
+      </c>
     </row>
-    <row r="21" spans="1:122">
+    <row r="21" spans="1:123">
       <c r="A21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="25" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="25" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="25" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="25" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="25" t="s">
@@ -7867,52 +8515,55 @@
       </c>
       <c r="DK21" s="20">
         <v>111.5</v>
       </c>
       <c r="DL21" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM21" s="20">
         <v>99.1</v>
       </c>
       <c r="DN21" s="55">
         <v>109.4</v>
       </c>
       <c r="DO21" s="55">
         <v>80.2</v>
       </c>
       <c r="DP21" s="55">
         <v>109.1</v>
       </c>
       <c r="DQ21" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR21" s="55">
         <v>99.4</v>
       </c>
+      <c r="DS21" s="75">
+        <v>109</v>
+      </c>
     </row>
-    <row r="22" spans="1:122">
+    <row r="22" spans="1:123">
       <c r="A22" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="25" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="25" t="s">
         <v>32</v>
       </c>
       <c r="F22" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G22" s="25" t="s">
         <v>32</v>
       </c>
       <c r="H22" s="25" t="s">
         <v>32</v>
       </c>
       <c r="I22" s="25" t="s">
@@ -8235,52 +8886,55 @@
       </c>
       <c r="DK22" s="20">
         <v>113.8</v>
       </c>
       <c r="DL22" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM22" s="20">
         <v>96.1</v>
       </c>
       <c r="DN22" s="55">
         <v>90.3</v>
       </c>
       <c r="DO22" s="55">
         <v>96.2</v>
       </c>
       <c r="DP22" s="55">
         <v>113.6</v>
       </c>
       <c r="DQ22" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR22" s="55">
         <v>97.9</v>
       </c>
+      <c r="DS22" s="75">
+        <v>87.1</v>
+      </c>
     </row>
-    <row r="23" spans="1:122">
+    <row r="23" spans="1:123">
       <c r="A23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="20">
         <v>79.7</v>
       </c>
       <c r="C23" s="16">
         <v>100.4</v>
       </c>
       <c r="D23" s="16">
         <v>103.3</v>
       </c>
       <c r="E23" s="16">
         <v>105.1</v>
       </c>
       <c r="F23" s="16">
         <v>102.1</v>
       </c>
       <c r="G23" s="16">
         <v>108.9</v>
       </c>
       <c r="H23" s="16">
         <v>100.6</v>
       </c>
       <c r="I23" s="16">
@@ -8603,52 +9257,55 @@
       </c>
       <c r="DK23" s="20">
         <v>112.5</v>
       </c>
       <c r="DL23" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM23" s="20">
         <v>94.6</v>
       </c>
       <c r="DN23" s="55">
         <v>99.7</v>
       </c>
       <c r="DO23" s="55">
         <v>93.6</v>
       </c>
       <c r="DP23" s="55">
         <v>111</v>
       </c>
       <c r="DQ23" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR23" s="55">
         <v>93.9</v>
       </c>
+      <c r="DS23" s="75">
+        <v>101.1</v>
+      </c>
     </row>
-    <row r="24" spans="1:122">
+    <row r="24" spans="1:123">
       <c r="A24" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="14">
         <v>61.2</v>
       </c>
       <c r="C24" s="14">
         <v>99.9</v>
       </c>
       <c r="D24" s="15">
         <v>115.3</v>
       </c>
       <c r="E24" s="15">
         <v>97.8</v>
       </c>
       <c r="F24" s="14">
         <v>98.5</v>
       </c>
       <c r="G24" s="15">
         <v>113.7</v>
       </c>
       <c r="H24" s="14">
         <v>101.7</v>
       </c>
       <c r="I24" s="14">
@@ -8971,52 +9628,55 @@
       </c>
       <c r="DK24" s="20">
         <v>117.3</v>
       </c>
       <c r="DL24" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM24" s="20">
         <v>88.8</v>
       </c>
       <c r="DN24" s="55">
         <v>103.1</v>
       </c>
       <c r="DO24" s="55">
         <v>93.2</v>
       </c>
       <c r="DP24" s="55">
         <v>113.5</v>
       </c>
       <c r="DQ24" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR24" s="55">
         <v>90</v>
       </c>
+      <c r="DS24" s="75">
+        <v>104</v>
+      </c>
     </row>
-    <row r="25" spans="1:122">
+    <row r="25" spans="1:123">
       <c r="A25" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="14">
         <v>77.599999999999994</v>
       </c>
       <c r="C25" s="15">
         <v>99.8</v>
       </c>
       <c r="D25" s="14">
         <v>109</v>
       </c>
       <c r="E25" s="15">
         <v>103.1</v>
       </c>
       <c r="F25" s="14">
         <v>95</v>
       </c>
       <c r="G25" s="15">
         <v>108.2</v>
       </c>
       <c r="H25" s="14">
         <v>99.2</v>
       </c>
       <c r="I25" s="14">
@@ -9339,52 +9999,55 @@
       </c>
       <c r="DK25" s="20">
         <v>111.1</v>
       </c>
       <c r="DL25" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM25" s="20">
         <v>93.5</v>
       </c>
       <c r="DN25" s="55">
         <v>102.2</v>
       </c>
       <c r="DO25" s="55">
         <v>96.6</v>
       </c>
       <c r="DP25" s="55">
         <v>108.4</v>
       </c>
       <c r="DQ25" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR25" s="55">
         <v>92.9</v>
       </c>
+      <c r="DS25" s="75">
+        <v>103.7</v>
+      </c>
     </row>
-    <row r="26" spans="1:122">
+    <row r="26" spans="1:123">
       <c r="A26" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="27" t="s">
@@ -9707,229 +10370,233 @@
       </c>
       <c r="DK26" s="20">
         <v>104.3</v>
       </c>
       <c r="DL26" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DM26" s="20">
         <v>94.1</v>
       </c>
       <c r="DN26" s="55">
         <v>103.8</v>
       </c>
       <c r="DO26" s="55">
         <v>95</v>
       </c>
       <c r="DP26" s="55">
         <v>105.7</v>
       </c>
       <c r="DQ26" s="16" t="s">
         <v>32</v>
       </c>
       <c r="DR26" s="55">
         <v>93.8</v>
       </c>
+      <c r="DS26" s="75">
+        <v>105.4</v>
+      </c>
     </row>
-    <row r="28" spans="1:122" ht="33" customHeight="1">
-      <c r="A28" s="78" t="s">
+    <row r="28" spans="1:123" ht="33" customHeight="1">
+      <c r="A28" s="109" t="s">
         <v>45</v>
       </c>
-      <c r="B28" s="79"/>
-[...7 lines deleted...]
-      <c r="J28" s="79"/>
+      <c r="B28" s="110"/>
+      <c r="C28" s="110"/>
+      <c r="D28" s="110"/>
+      <c r="E28" s="110"/>
+      <c r="F28" s="110"/>
+      <c r="G28" s="110"/>
+      <c r="H28" s="110"/>
+      <c r="I28" s="110"/>
+      <c r="J28" s="110"/>
       <c r="K28" s="71"/>
       <c r="L28" s="71"/>
       <c r="M28" s="71"/>
       <c r="N28" s="72"/>
     </row>
-    <row r="29" spans="1:122" s="29" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B29" s="80">
+    <row r="29" spans="1:123" s="29" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A29" s="108"/>
+      <c r="B29" s="108">
         <v>2010</v>
       </c>
-      <c r="C29" s="80"/>
-[...11 lines deleted...]
-      <c r="O29" s="82">
+      <c r="C29" s="108"/>
+      <c r="D29" s="108"/>
+      <c r="E29" s="108"/>
+      <c r="F29" s="108"/>
+      <c r="G29" s="108"/>
+      <c r="H29" s="108"/>
+      <c r="I29" s="108"/>
+      <c r="J29" s="108"/>
+      <c r="K29" s="108"/>
+      <c r="L29" s="108"/>
+      <c r="M29" s="108"/>
+      <c r="N29" s="108"/>
+      <c r="O29" s="112">
         <v>2011</v>
       </c>
-      <c r="P29" s="83"/>
-[...11 lines deleted...]
-      <c r="AB29" s="82">
+      <c r="P29" s="113"/>
+      <c r="Q29" s="113"/>
+      <c r="R29" s="113"/>
+      <c r="S29" s="113"/>
+      <c r="T29" s="113"/>
+      <c r="U29" s="113"/>
+      <c r="V29" s="113"/>
+      <c r="W29" s="113"/>
+      <c r="X29" s="113"/>
+      <c r="Y29" s="113"/>
+      <c r="Z29" s="113"/>
+      <c r="AA29" s="114"/>
+      <c r="AB29" s="112">
         <v>2012</v>
       </c>
-      <c r="AC29" s="83"/>
-[...11 lines deleted...]
-      <c r="AO29" s="82">
+      <c r="AC29" s="113"/>
+      <c r="AD29" s="113"/>
+      <c r="AE29" s="113"/>
+      <c r="AF29" s="113"/>
+      <c r="AG29" s="113"/>
+      <c r="AH29" s="113"/>
+      <c r="AI29" s="113"/>
+      <c r="AJ29" s="113"/>
+      <c r="AK29" s="113"/>
+      <c r="AL29" s="113"/>
+      <c r="AM29" s="113"/>
+      <c r="AN29" s="114"/>
+      <c r="AO29" s="112">
         <v>2013</v>
       </c>
-      <c r="AP29" s="83"/>
-[...11 lines deleted...]
-      <c r="BB29" s="80">
+      <c r="AP29" s="113"/>
+      <c r="AQ29" s="113"/>
+      <c r="AR29" s="113"/>
+      <c r="AS29" s="113"/>
+      <c r="AT29" s="113"/>
+      <c r="AU29" s="113"/>
+      <c r="AV29" s="113"/>
+      <c r="AW29" s="113"/>
+      <c r="AX29" s="113"/>
+      <c r="AY29" s="113"/>
+      <c r="AZ29" s="113"/>
+      <c r="BA29" s="114"/>
+      <c r="BB29" s="108">
         <v>2014</v>
       </c>
-      <c r="BC29" s="80"/>
-[...11 lines deleted...]
-      <c r="BO29" s="80">
+      <c r="BC29" s="108"/>
+      <c r="BD29" s="108"/>
+      <c r="BE29" s="108"/>
+      <c r="BF29" s="108"/>
+      <c r="BG29" s="108"/>
+      <c r="BH29" s="108"/>
+      <c r="BI29" s="108"/>
+      <c r="BJ29" s="108"/>
+      <c r="BK29" s="108"/>
+      <c r="BL29" s="108"/>
+      <c r="BM29" s="108"/>
+      <c r="BN29" s="108"/>
+      <c r="BO29" s="108">
         <v>2015</v>
       </c>
-      <c r="BP29" s="80"/>
-[...3 lines deleted...]
-      <c r="BT29" s="80">
+      <c r="BP29" s="108"/>
+      <c r="BQ29" s="108"/>
+      <c r="BR29" s="108"/>
+      <c r="BS29" s="108"/>
+      <c r="BT29" s="108">
         <v>2016</v>
       </c>
-      <c r="BU29" s="80"/>
-[...3 lines deleted...]
-      <c r="BY29" s="80">
+      <c r="BU29" s="108"/>
+      <c r="BV29" s="108"/>
+      <c r="BW29" s="108"/>
+      <c r="BX29" s="108"/>
+      <c r="BY29" s="108">
         <v>2017</v>
       </c>
-      <c r="BZ29" s="80"/>
-[...3 lines deleted...]
-      <c r="CD29" s="80">
+      <c r="BZ29" s="108"/>
+      <c r="CA29" s="108"/>
+      <c r="CB29" s="108"/>
+      <c r="CC29" s="108"/>
+      <c r="CD29" s="108">
         <v>2018</v>
       </c>
-      <c r="CE29" s="80"/>
-[...3 lines deleted...]
-      <c r="CI29" s="82">
+      <c r="CE29" s="108"/>
+      <c r="CF29" s="108"/>
+      <c r="CG29" s="108"/>
+      <c r="CH29" s="108"/>
+      <c r="CI29" s="112">
         <v>2019</v>
       </c>
-      <c r="CJ29" s="83"/>
-[...3 lines deleted...]
-      <c r="CN29" s="82">
+      <c r="CJ29" s="113"/>
+      <c r="CK29" s="113"/>
+      <c r="CL29" s="113"/>
+      <c r="CM29" s="114"/>
+      <c r="CN29" s="112">
         <v>2020</v>
       </c>
-      <c r="CO29" s="83"/>
-[...1 lines deleted...]
-      <c r="CQ29" s="83"/>
+      <c r="CO29" s="113"/>
+      <c r="CP29" s="113"/>
+      <c r="CQ29" s="113"/>
       <c r="CR29" s="69"/>
-      <c r="CS29" s="82">
+      <c r="CS29" s="112">
         <v>2021</v>
       </c>
-      <c r="CT29" s="83"/>
-[...3 lines deleted...]
-      <c r="CX29" s="82">
+      <c r="CT29" s="113"/>
+      <c r="CU29" s="113"/>
+      <c r="CV29" s="113"/>
+      <c r="CW29" s="114"/>
+      <c r="CX29" s="112">
         <v>2022</v>
       </c>
-      <c r="CY29" s="83"/>
-[...3 lines deleted...]
-      <c r="DC29" s="82">
+      <c r="CY29" s="113"/>
+      <c r="CZ29" s="113"/>
+      <c r="DA29" s="113"/>
+      <c r="DB29" s="114"/>
+      <c r="DC29" s="112">
         <v>2023</v>
       </c>
-      <c r="DD29" s="83"/>
-[...3 lines deleted...]
-      <c r="DH29" s="82">
+      <c r="DD29" s="113"/>
+      <c r="DE29" s="113"/>
+      <c r="DF29" s="113"/>
+      <c r="DG29" s="114"/>
+      <c r="DH29" s="112">
         <v>2024</v>
       </c>
-      <c r="DI29" s="83"/>
-[...3 lines deleted...]
-      <c r="DM29" s="82">
+      <c r="DI29" s="113"/>
+      <c r="DJ29" s="113"/>
+      <c r="DK29" s="113"/>
+      <c r="DL29" s="114"/>
+      <c r="DM29" s="112">
         <v>2025</v>
       </c>
-      <c r="DN29" s="83"/>
-[...3 lines deleted...]
-      <c r="DR29" s="75">
+      <c r="DN29" s="113"/>
+      <c r="DO29" s="113"/>
+      <c r="DP29" s="113"/>
+      <c r="DQ29" s="114"/>
+      <c r="DR29" s="108">
         <v>2026</v>
       </c>
+      <c r="DS29" s="108"/>
     </row>
-    <row r="30" spans="1:122" s="29" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A30" s="81"/>
+    <row r="30" spans="1:123" s="29" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A30" s="111"/>
       <c r="B30" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F30" s="7" t="s">
         <v>4</v>
       </c>
       <c r="G30" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H30" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I30" s="7" t="s">
         <v>7</v>
       </c>
       <c r="J30" s="7" t="s">
@@ -10246,55 +10913,58 @@
       </c>
       <c r="DJ30" s="8" t="s">
         <v>29</v>
       </c>
       <c r="DK30" s="11" t="s">
         <v>30</v>
       </c>
       <c r="DL30" s="66" t="s">
         <v>31</v>
       </c>
       <c r="DM30" s="11" t="s">
         <v>27</v>
       </c>
       <c r="DN30" s="8" t="s">
         <v>28</v>
       </c>
       <c r="DO30" s="8" t="s">
         <v>29</v>
       </c>
       <c r="DP30" s="11" t="s">
         <v>30</v>
       </c>
       <c r="DQ30" s="66" t="s">
         <v>31</v>
       </c>
-      <c r="DR30" s="76" t="s">
+      <c r="DR30" s="11" t="s">
         <v>27</v>
       </c>
+      <c r="DS30" s="8" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="31" spans="1:122">
+    <row r="31" spans="1:123">
       <c r="A31" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="33">
         <v>101.2</v>
       </c>
       <c r="C31" s="33">
         <v>99.9</v>
       </c>
       <c r="D31" s="33">
         <v>102.2</v>
       </c>
       <c r="E31" s="33">
         <v>108.5</v>
       </c>
       <c r="F31" s="33">
         <v>107.5</v>
       </c>
       <c r="G31" s="33">
         <v>110.4</v>
       </c>
       <c r="H31" s="33">
         <v>110.6</v>
       </c>
       <c r="I31" s="33">
@@ -10617,52 +11287,55 @@
       </c>
       <c r="DK31" s="68">
         <v>101.8</v>
       </c>
       <c r="DL31" s="68">
         <v>102.4</v>
       </c>
       <c r="DM31" s="68">
         <v>101.2</v>
       </c>
       <c r="DN31" s="55">
         <v>100</v>
       </c>
       <c r="DO31" s="55">
         <v>98</v>
       </c>
       <c r="DP31" s="55">
         <v>96.8</v>
       </c>
       <c r="DQ31" s="55">
         <v>98.2</v>
       </c>
       <c r="DR31" s="55">
         <v>97.7</v>
       </c>
+      <c r="DS31" s="75">
+        <v>98.2</v>
+      </c>
     </row>
-    <row r="32" spans="1:122">
+    <row r="32" spans="1:123">
       <c r="A32" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="25" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E32" s="25" t="s">
         <v>32</v>
       </c>
       <c r="F32" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G32" s="25" t="s">
         <v>32</v>
       </c>
       <c r="H32" s="25" t="s">
         <v>32</v>
       </c>
       <c r="I32" s="25" t="s">
@@ -10979,52 +11652,55 @@
       </c>
       <c r="DK32" s="68">
         <v>102.5</v>
       </c>
       <c r="DL32" s="68">
         <v>104.3</v>
       </c>
       <c r="DM32" s="68">
         <v>100.6</v>
       </c>
       <c r="DN32" s="55">
         <v>100.9</v>
       </c>
       <c r="DO32" s="55">
         <v>99.5</v>
       </c>
       <c r="DP32" s="55">
         <v>99.9</v>
       </c>
       <c r="DQ32" s="55">
         <v>100.1</v>
       </c>
       <c r="DR32" s="55">
         <v>102.4</v>
       </c>
+      <c r="DS32" s="75">
+        <v>100.3</v>
+      </c>
     </row>
-    <row r="33" spans="1:122">
+    <row r="33" spans="1:123">
       <c r="A33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="33">
         <v>100.4</v>
       </c>
       <c r="C33" s="33">
         <v>99.1</v>
       </c>
       <c r="D33" s="33">
         <v>97.5</v>
       </c>
       <c r="E33" s="33">
         <v>103.4</v>
       </c>
       <c r="F33" s="33">
         <v>105</v>
       </c>
       <c r="G33" s="33">
         <v>106.7</v>
       </c>
       <c r="H33" s="33">
         <v>106.9</v>
       </c>
       <c r="I33" s="33">
@@ -11347,52 +12023,55 @@
       </c>
       <c r="DK33" s="68">
         <v>94.8</v>
       </c>
       <c r="DL33" s="68">
         <v>100.7</v>
       </c>
       <c r="DM33" s="68">
         <v>98.9</v>
       </c>
       <c r="DN33" s="55">
         <v>99.3</v>
       </c>
       <c r="DO33" s="55">
         <v>98.9</v>
       </c>
       <c r="DP33" s="55">
         <v>103.3</v>
       </c>
       <c r="DQ33" s="55">
         <v>101</v>
       </c>
       <c r="DR33" s="55">
         <v>97.6</v>
       </c>
+      <c r="DS33" s="75">
+        <v>98.4</v>
+      </c>
     </row>
-    <row r="34" spans="1:122">
+    <row r="34" spans="1:123">
       <c r="A34" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="33">
         <v>97.3</v>
       </c>
       <c r="C34" s="33">
         <v>97.3</v>
       </c>
       <c r="D34" s="33">
         <v>101.2</v>
       </c>
       <c r="E34" s="33">
         <v>106.3</v>
       </c>
       <c r="F34" s="33">
         <v>107.3</v>
       </c>
       <c r="G34" s="33">
         <v>109.7</v>
       </c>
       <c r="H34" s="33">
         <v>110.9</v>
       </c>
       <c r="I34" s="33">
@@ -11715,52 +12394,55 @@
       </c>
       <c r="DK34" s="68">
         <v>103.7</v>
       </c>
       <c r="DL34" s="68">
         <v>105.9</v>
       </c>
       <c r="DM34" s="68">
         <v>101.8</v>
       </c>
       <c r="DN34" s="55">
         <v>98.6</v>
       </c>
       <c r="DO34" s="55">
         <v>96.6</v>
       </c>
       <c r="DP34" s="55">
         <v>95.5</v>
       </c>
       <c r="DQ34" s="55">
         <v>96</v>
       </c>
       <c r="DR34" s="55">
         <v>97.8</v>
       </c>
+      <c r="DS34" s="75">
+        <v>98.4</v>
+      </c>
     </row>
-    <row r="35" spans="1:122">
+    <row r="35" spans="1:123">
       <c r="A35" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="33">
         <v>104.4</v>
       </c>
       <c r="C35" s="33">
         <v>104.1</v>
       </c>
       <c r="D35" s="33">
         <v>101.7</v>
       </c>
       <c r="E35" s="33">
         <v>105.7</v>
       </c>
       <c r="F35" s="33">
         <v>111.9</v>
       </c>
       <c r="G35" s="33">
         <v>112</v>
       </c>
       <c r="H35" s="33">
         <v>113.4</v>
       </c>
       <c r="I35" s="33">
@@ -12083,52 +12765,55 @@
       </c>
       <c r="DK35" s="68">
         <v>104.1</v>
       </c>
       <c r="DL35" s="68">
         <v>104.8</v>
       </c>
       <c r="DM35" s="68">
         <v>102.1</v>
       </c>
       <c r="DN35" s="55">
         <v>104.9</v>
       </c>
       <c r="DO35" s="55">
         <v>99.6</v>
       </c>
       <c r="DP35" s="55">
         <v>96.9</v>
       </c>
       <c r="DQ35" s="55">
         <v>100.5</v>
       </c>
       <c r="DR35" s="55">
         <v>99</v>
       </c>
+      <c r="DS35" s="75">
+        <v>93</v>
+      </c>
     </row>
-    <row r="36" spans="1:122">
+    <row r="36" spans="1:123">
       <c r="A36" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="33">
         <v>107.4</v>
       </c>
       <c r="C36" s="33">
         <v>104</v>
       </c>
       <c r="D36" s="33">
         <v>101.7</v>
       </c>
       <c r="E36" s="33">
         <v>102.1</v>
       </c>
       <c r="F36" s="33">
         <v>102.2</v>
       </c>
       <c r="G36" s="33">
         <v>108.1</v>
       </c>
       <c r="H36" s="33">
         <v>111.2</v>
       </c>
       <c r="I36" s="33">
@@ -12451,52 +13136,55 @@
       </c>
       <c r="DK36" s="68">
         <v>99.8</v>
       </c>
       <c r="DL36" s="68">
         <v>95.6</v>
       </c>
       <c r="DM36" s="68">
         <v>96.1</v>
       </c>
       <c r="DN36" s="55">
         <v>88.8</v>
       </c>
       <c r="DO36" s="55">
         <v>84.8</v>
       </c>
       <c r="DP36" s="55">
         <v>83.7</v>
       </c>
       <c r="DQ36" s="55">
         <v>86.7</v>
       </c>
       <c r="DR36" s="55">
         <v>91.8</v>
       </c>
+      <c r="DS36" s="75">
+        <v>96.6</v>
+      </c>
     </row>
-    <row r="37" spans="1:122">
+    <row r="37" spans="1:123">
       <c r="A37" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="33">
         <v>106.5</v>
       </c>
       <c r="C37" s="33">
         <v>101.9</v>
       </c>
       <c r="D37" s="33">
         <v>106.5</v>
       </c>
       <c r="E37" s="33">
         <v>112</v>
       </c>
       <c r="F37" s="33">
         <v>110</v>
       </c>
       <c r="G37" s="33">
         <v>104.9</v>
       </c>
       <c r="H37" s="33">
         <v>106</v>
       </c>
       <c r="I37" s="33">
@@ -12819,52 +13507,55 @@
       </c>
       <c r="DK37" s="68">
         <v>98.1</v>
       </c>
       <c r="DL37" s="68">
         <v>102.1</v>
       </c>
       <c r="DM37" s="68">
         <v>94.8</v>
       </c>
       <c r="DN37" s="55">
         <v>99</v>
       </c>
       <c r="DO37" s="55">
         <v>95.1</v>
       </c>
       <c r="DP37" s="55">
         <v>93.9</v>
       </c>
       <c r="DQ37" s="55">
         <v>94.6</v>
       </c>
       <c r="DR37" s="55">
         <v>96.4</v>
       </c>
+      <c r="DS37" s="75">
+        <v>96.2</v>
+      </c>
     </row>
-    <row r="38" spans="1:122">
+    <row r="38" spans="1:123">
       <c r="A38" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="33">
         <v>98.4</v>
       </c>
       <c r="C38" s="33">
         <v>96</v>
       </c>
       <c r="D38" s="33">
         <v>97.4</v>
       </c>
       <c r="E38" s="33">
         <v>107.3</v>
       </c>
       <c r="F38" s="33">
         <v>109.2</v>
       </c>
       <c r="G38" s="33">
         <v>114.2</v>
       </c>
       <c r="H38" s="33">
         <v>114.7</v>
       </c>
       <c r="I38" s="33">
@@ -13187,52 +13878,55 @@
       </c>
       <c r="DK38" s="68">
         <v>102.1</v>
       </c>
       <c r="DL38" s="68">
         <v>103.6</v>
       </c>
       <c r="DM38" s="68">
         <v>101.6</v>
       </c>
       <c r="DN38" s="55">
         <v>100.3</v>
       </c>
       <c r="DO38" s="55">
         <v>99.5</v>
       </c>
       <c r="DP38" s="55">
         <v>96</v>
       </c>
       <c r="DQ38" s="55">
         <v>99.2</v>
       </c>
       <c r="DR38" s="55">
         <v>95.6</v>
       </c>
+      <c r="DS38" s="75">
+        <v>95.7</v>
+      </c>
     </row>
-    <row r="39" spans="1:122">
+    <row r="39" spans="1:123">
       <c r="A39" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B39" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C39" s="25" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E39" s="25" t="s">
         <v>32</v>
       </c>
       <c r="F39" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G39" s="25" t="s">
         <v>32</v>
       </c>
       <c r="H39" s="25" t="s">
         <v>32</v>
       </c>
       <c r="I39" s="25" t="s">
@@ -13509,52 +14203,55 @@
       </c>
       <c r="DK39" s="68">
         <v>100.7</v>
       </c>
       <c r="DL39" s="68">
         <v>100</v>
       </c>
       <c r="DM39" s="68">
         <v>105.1</v>
       </c>
       <c r="DN39" s="55">
         <v>108</v>
       </c>
       <c r="DO39" s="55">
         <v>105.9</v>
       </c>
       <c r="DP39" s="55">
         <v>98.8</v>
       </c>
       <c r="DQ39" s="55">
         <v>102.5</v>
       </c>
       <c r="DR39" s="55">
         <v>100</v>
       </c>
+      <c r="DS39" s="75">
+        <v>95.2</v>
+      </c>
     </row>
-    <row r="40" spans="1:122">
+    <row r="40" spans="1:123">
       <c r="A40" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="33">
         <v>109.8</v>
       </c>
       <c r="C40" s="33">
         <v>100.7</v>
       </c>
       <c r="D40" s="33">
         <v>98.7</v>
       </c>
       <c r="E40" s="33">
         <v>111.2</v>
       </c>
       <c r="F40" s="33">
         <v>107.1</v>
       </c>
       <c r="G40" s="33">
         <v>106.4</v>
       </c>
       <c r="H40" s="33">
         <v>111.2</v>
       </c>
       <c r="I40" s="33">
@@ -13877,52 +14574,55 @@
       </c>
       <c r="DK40" s="68">
         <v>103.8</v>
       </c>
       <c r="DL40" s="68">
         <v>102.2</v>
       </c>
       <c r="DM40" s="68">
         <v>100</v>
       </c>
       <c r="DN40" s="55">
         <v>100.9</v>
       </c>
       <c r="DO40" s="55">
         <v>95.6</v>
       </c>
       <c r="DP40" s="55">
         <v>96.3</v>
       </c>
       <c r="DQ40" s="55">
         <v>98.4</v>
       </c>
       <c r="DR40" s="55">
         <v>98.8</v>
       </c>
+      <c r="DS40" s="75">
+        <v>99.6</v>
+      </c>
     </row>
-    <row r="41" spans="1:122">
+    <row r="41" spans="1:123">
       <c r="A41" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B41" s="33">
         <v>103.8</v>
       </c>
       <c r="C41" s="33">
         <v>102.5</v>
       </c>
       <c r="D41" s="33">
         <v>102.8</v>
       </c>
       <c r="E41" s="33">
         <v>109.2</v>
       </c>
       <c r="F41" s="33">
         <v>110.7</v>
       </c>
       <c r="G41" s="33">
         <v>113.6</v>
       </c>
       <c r="H41" s="33">
         <v>114.4</v>
       </c>
       <c r="I41" s="33">
@@ -14245,52 +14945,55 @@
       </c>
       <c r="DK41" s="68">
         <v>104.4</v>
       </c>
       <c r="DL41" s="68">
         <v>105.2</v>
       </c>
       <c r="DM41" s="68">
         <v>105.5</v>
       </c>
       <c r="DN41" s="55">
         <v>102.7</v>
       </c>
       <c r="DO41" s="55">
         <v>100.3</v>
       </c>
       <c r="DP41" s="55">
         <v>98.9</v>
       </c>
       <c r="DQ41" s="55">
         <v>101.2</v>
       </c>
       <c r="DR41" s="55">
         <v>98.9</v>
       </c>
+      <c r="DS41" s="75">
+        <v>97.9</v>
+      </c>
     </row>
-    <row r="42" spans="1:122">
+    <row r="42" spans="1:123">
       <c r="A42" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="33">
         <v>99.5</v>
       </c>
       <c r="C42" s="33">
         <v>102.3</v>
       </c>
       <c r="D42" s="33">
         <v>103.7</v>
       </c>
       <c r="E42" s="33">
         <v>105.8</v>
       </c>
       <c r="F42" s="33">
         <v>107.2</v>
       </c>
       <c r="G42" s="33">
         <v>107.9</v>
       </c>
       <c r="H42" s="33">
         <v>109.8</v>
       </c>
       <c r="I42" s="33">
@@ -14613,52 +15316,55 @@
       </c>
       <c r="DK42" s="68">
         <v>99.4</v>
       </c>
       <c r="DL42" s="68">
         <v>101.8</v>
       </c>
       <c r="DM42" s="68">
         <v>98.8</v>
       </c>
       <c r="DN42" s="55">
         <v>99.2</v>
       </c>
       <c r="DO42" s="55">
         <v>98</v>
       </c>
       <c r="DP42" s="55">
         <v>96.4</v>
       </c>
       <c r="DQ42" s="55">
         <v>97.4</v>
       </c>
       <c r="DR42" s="55">
         <v>97.2</v>
       </c>
+      <c r="DS42" s="75">
+        <v>95.6</v>
+      </c>
     </row>
-    <row r="43" spans="1:122">
+    <row r="43" spans="1:123">
       <c r="A43" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B43" s="33">
         <v>109.3</v>
       </c>
       <c r="C43" s="33">
         <v>103.8</v>
       </c>
       <c r="D43" s="33">
         <v>112</v>
       </c>
       <c r="E43" s="33">
         <v>116</v>
       </c>
       <c r="F43" s="33">
         <v>110.3</v>
       </c>
       <c r="G43" s="33">
         <v>117.7</v>
       </c>
       <c r="H43" s="33">
         <v>119.1</v>
       </c>
       <c r="I43" s="33">
@@ -14981,52 +15687,55 @@
       </c>
       <c r="DK43" s="68">
         <v>99.3</v>
       </c>
       <c r="DL43" s="68">
         <v>98.7</v>
       </c>
       <c r="DM43" s="68">
         <v>99.2</v>
       </c>
       <c r="DN43" s="55">
         <v>98.8</v>
       </c>
       <c r="DO43" s="55">
         <v>95.8</v>
       </c>
       <c r="DP43" s="55">
         <v>96.9</v>
       </c>
       <c r="DQ43" s="55">
         <v>97</v>
       </c>
       <c r="DR43" s="55">
         <v>94.9</v>
       </c>
+      <c r="DS43" s="75">
+        <v>96.1</v>
+      </c>
     </row>
-    <row r="44" spans="1:122">
+    <row r="44" spans="1:123">
       <c r="A44" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="33">
         <v>101.9</v>
       </c>
       <c r="C44" s="33">
         <v>99.8</v>
       </c>
       <c r="D44" s="33">
         <v>101.3</v>
       </c>
       <c r="E44" s="33">
         <v>110.2</v>
       </c>
       <c r="F44" s="33">
         <v>111.7</v>
       </c>
       <c r="G44" s="33">
         <v>115.2</v>
       </c>
       <c r="H44" s="33">
         <v>115.2</v>
       </c>
       <c r="I44" s="33">
@@ -15349,52 +16058,55 @@
       </c>
       <c r="DK44" s="30" t="s">
         <v>32</v>
       </c>
       <c r="DL44" s="30" t="s">
         <v>32</v>
       </c>
       <c r="DM44" s="30" t="s">
         <v>32</v>
       </c>
       <c r="DN44" s="30" t="s">
         <v>32</v>
       </c>
       <c r="DO44" s="30" t="s">
         <v>32</v>
       </c>
       <c r="DP44" s="55" t="s">
         <v>32</v>
       </c>
       <c r="DQ44" s="55" t="s">
         <v>32</v>
       </c>
       <c r="DR44" s="55" t="s">
         <v>32</v>
       </c>
+      <c r="DS44" s="55" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="45" spans="1:122">
+    <row r="45" spans="1:123">
       <c r="A45" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="33">
         <v>99.6</v>
       </c>
       <c r="C45" s="33">
         <v>100.4</v>
       </c>
       <c r="D45" s="33">
         <v>102.4</v>
       </c>
       <c r="E45" s="33">
         <v>111.8</v>
       </c>
       <c r="F45" s="33">
         <v>109.4</v>
       </c>
       <c r="G45" s="33">
         <v>111.9</v>
       </c>
       <c r="H45" s="33">
         <v>109.9</v>
       </c>
       <c r="I45" s="33">
@@ -15717,52 +16429,55 @@
       </c>
       <c r="DK45" s="68">
         <v>101.9</v>
       </c>
       <c r="DL45" s="68">
         <v>103.7</v>
       </c>
       <c r="DM45" s="68">
         <v>105.5</v>
       </c>
       <c r="DN45" s="55">
         <v>102.9</v>
       </c>
       <c r="DO45" s="55">
         <v>101.2</v>
       </c>
       <c r="DP45" s="55">
         <v>98.4</v>
       </c>
       <c r="DQ45" s="55">
         <v>101.8</v>
       </c>
       <c r="DR45" s="55">
         <v>99.6</v>
       </c>
+      <c r="DS45" s="75">
+        <v>98.6</v>
+      </c>
     </row>
-    <row r="46" spans="1:122">
+    <row r="46" spans="1:123">
       <c r="A46" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="33">
         <v>103.4</v>
       </c>
       <c r="C46" s="33">
         <v>101.3</v>
       </c>
       <c r="D46" s="33">
         <v>99.2</v>
       </c>
       <c r="E46" s="33">
         <v>107.7</v>
       </c>
       <c r="F46" s="33">
         <v>108.1</v>
       </c>
       <c r="G46" s="33">
         <v>109.6</v>
       </c>
       <c r="H46" s="33">
         <v>106.7</v>
       </c>
       <c r="I46" s="33">
@@ -16085,52 +16800,55 @@
       </c>
       <c r="DK46" s="68">
         <v>103.4</v>
       </c>
       <c r="DL46" s="68">
         <v>102.5</v>
       </c>
       <c r="DM46" s="68">
         <v>101</v>
       </c>
       <c r="DN46" s="55">
         <v>100.5</v>
       </c>
       <c r="DO46" s="55">
         <v>98.1</v>
       </c>
       <c r="DP46" s="55">
         <v>99.5</v>
       </c>
       <c r="DQ46" s="55">
         <v>99.5</v>
       </c>
       <c r="DR46" s="55">
         <v>95.6</v>
       </c>
+      <c r="DS46" s="75">
+        <v>96.6</v>
+      </c>
     </row>
-    <row r="47" spans="1:122">
+    <row r="47" spans="1:123">
       <c r="A47" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B47" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C47" s="25" t="s">
         <v>32</v>
       </c>
       <c r="D47" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E47" s="25" t="s">
         <v>32</v>
       </c>
       <c r="F47" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G47" s="25" t="s">
         <v>32</v>
       </c>
       <c r="H47" s="25" t="s">
         <v>32</v>
       </c>
       <c r="I47" s="25" t="s">
@@ -16449,52 +17167,55 @@
       </c>
       <c r="DK47" s="68">
         <v>101.4</v>
       </c>
       <c r="DL47" s="68">
         <v>101.4</v>
       </c>
       <c r="DM47" s="68">
         <v>100.8</v>
       </c>
       <c r="DN47" s="55">
         <v>97.6</v>
       </c>
       <c r="DO47" s="55">
         <v>97</v>
       </c>
       <c r="DP47" s="55">
         <v>94.8</v>
       </c>
       <c r="DQ47" s="55">
         <v>97.4</v>
       </c>
       <c r="DR47" s="55">
         <v>95.1</v>
       </c>
+      <c r="DS47" s="75">
+        <v>94.9</v>
+      </c>
     </row>
-    <row r="48" spans="1:122">
+    <row r="48" spans="1:123">
       <c r="A48" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="C48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="D48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="E48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="F48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="H48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="I48" s="25" t="s">
@@ -16813,52 +17534,55 @@
       </c>
       <c r="DK48" s="68">
         <v>101.1</v>
       </c>
       <c r="DL48" s="68">
         <v>102.5</v>
       </c>
       <c r="DM48" s="68">
         <v>109.1</v>
       </c>
       <c r="DN48" s="55">
         <v>95.9</v>
       </c>
       <c r="DO48" s="55">
         <v>94.9</v>
       </c>
       <c r="DP48" s="55">
         <v>94.8</v>
       </c>
       <c r="DQ48" s="55">
         <v>98.3</v>
       </c>
       <c r="DR48" s="55">
         <v>96.6</v>
       </c>
+      <c r="DS48" s="75">
+        <v>93.4</v>
+      </c>
     </row>
-    <row r="49" spans="1:122">
+    <row r="49" spans="1:123">
       <c r="A49" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B49" s="33">
         <v>97.4</v>
       </c>
       <c r="C49" s="33">
         <v>99.8</v>
       </c>
       <c r="D49" s="33">
         <v>98.5</v>
       </c>
       <c r="E49" s="33">
         <v>105.7</v>
       </c>
       <c r="F49" s="33">
         <v>107.1</v>
       </c>
       <c r="G49" s="33">
         <v>110.1</v>
       </c>
       <c r="H49" s="33">
         <v>109.2</v>
       </c>
       <c r="I49" s="33">
@@ -17181,52 +17905,55 @@
       </c>
       <c r="DK49" s="68">
         <v>101.5</v>
       </c>
       <c r="DL49" s="68">
         <v>102.4</v>
       </c>
       <c r="DM49" s="68">
         <v>98.1</v>
       </c>
       <c r="DN49" s="55">
         <v>100.3</v>
       </c>
       <c r="DO49" s="55">
         <v>99.2</v>
       </c>
       <c r="DP49" s="55">
         <v>97.9</v>
       </c>
       <c r="DQ49" s="55">
         <v>98.5</v>
       </c>
       <c r="DR49" s="55">
         <v>97.1</v>
       </c>
+      <c r="DS49" s="75">
+        <v>98.5</v>
+      </c>
     </row>
-    <row r="50" spans="1:122">
+    <row r="50" spans="1:123">
       <c r="A50" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="33">
         <v>93.6</v>
       </c>
       <c r="C50" s="33">
         <v>96.6</v>
       </c>
       <c r="D50" s="33">
         <v>101.4</v>
       </c>
       <c r="E50" s="33">
         <v>105.3</v>
       </c>
       <c r="F50" s="33">
         <v>106.5</v>
       </c>
       <c r="G50" s="33">
         <v>110.2</v>
       </c>
       <c r="H50" s="33">
         <v>109.2</v>
       </c>
       <c r="I50" s="33">
@@ -17549,52 +18276,55 @@
       </c>
       <c r="DK50" s="68">
         <v>99.5</v>
       </c>
       <c r="DL50" s="68">
         <v>101.7</v>
       </c>
       <c r="DM50" s="68">
         <v>101.4</v>
       </c>
       <c r="DN50" s="55">
         <v>101.9</v>
       </c>
       <c r="DO50" s="55">
         <v>100.1</v>
       </c>
       <c r="DP50" s="55">
         <v>96.9</v>
       </c>
       <c r="DQ50" s="55">
         <v>97.9</v>
       </c>
       <c r="DR50" s="55">
         <v>98.1</v>
       </c>
+      <c r="DS50" s="75">
+        <v>99</v>
+      </c>
     </row>
-    <row r="51" spans="1:122">
+    <row r="51" spans="1:123">
       <c r="A51" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B51" s="33">
         <v>96.9</v>
       </c>
       <c r="C51" s="33">
         <v>97</v>
       </c>
       <c r="D51" s="33">
         <v>102.9</v>
       </c>
       <c r="E51" s="33">
         <v>109.8</v>
       </c>
       <c r="F51" s="33">
         <v>104.9</v>
       </c>
       <c r="G51" s="33">
         <v>108.8</v>
       </c>
       <c r="H51" s="33">
         <v>105.1</v>
       </c>
       <c r="I51" s="33">
@@ -17917,52 +18647,55 @@
       </c>
       <c r="DK51" s="68">
         <v>104</v>
       </c>
       <c r="DL51" s="68">
         <v>105.6</v>
       </c>
       <c r="DM51" s="68">
         <v>104</v>
       </c>
       <c r="DN51" s="55">
         <v>102.2</v>
       </c>
       <c r="DO51" s="55">
         <v>102.6</v>
       </c>
       <c r="DP51" s="55">
         <v>100.1</v>
       </c>
       <c r="DQ51" s="55">
         <v>101.3</v>
       </c>
       <c r="DR51" s="55">
         <v>99.5</v>
       </c>
+      <c r="DS51" s="75">
+        <v>100.8</v>
+      </c>
     </row>
-    <row r="52" spans="1:122">
+    <row r="52" spans="1:123">
       <c r="A52" s="26" t="s">
         <v>42</v>
       </c>
       <c r="B52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="D52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="E52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="F52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="H52" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I52" s="27" t="s">
@@ -18285,71 +19018,74 @@
       </c>
       <c r="DK52" s="68">
         <v>105.8</v>
       </c>
       <c r="DL52" s="68">
         <v>105</v>
       </c>
       <c r="DM52" s="68">
         <v>102.4</v>
       </c>
       <c r="DN52" s="55">
         <v>99.6</v>
       </c>
       <c r="DO52" s="55">
         <v>96.9</v>
       </c>
       <c r="DP52" s="55">
         <v>98.1</v>
       </c>
       <c r="DQ52" s="55">
         <v>99.4</v>
       </c>
       <c r="DR52" s="55">
         <v>97.8</v>
       </c>
+      <c r="DS52" s="75">
+        <v>99.4</v>
+      </c>
     </row>
-    <row r="53" spans="1:122">
+    <row r="53" spans="1:123">
       <c r="B53" s="40"/>
       <c r="C53" s="40"/>
       <c r="D53" s="40"/>
       <c r="E53" s="40"/>
       <c r="F53" s="40"/>
       <c r="G53" s="40"/>
       <c r="H53" s="40"/>
       <c r="I53" s="40"/>
       <c r="J53" s="40"/>
       <c r="K53" s="40"/>
       <c r="L53" s="40"/>
       <c r="M53" s="40"/>
       <c r="N53" s="40"/>
       <c r="CZ53" s="40"/>
       <c r="DF53" s="41"/>
       <c r="DG53" s="41"/>
       <c r="DH53" s="1"/>
     </row>
-    <row r="54" spans="1:122">
+    <row r="54" spans="1:123">
       <c r="B54" s="2"/>
       <c r="C54" s="42"/>
       <c r="D54" s="42"/>
       <c r="E54" s="43"/>
       <c r="F54" s="42"/>
       <c r="G54" s="42"/>
       <c r="H54" s="42"/>
       <c r="I54" s="43"/>
       <c r="J54" s="41"/>
       <c r="K54" s="41"/>
       <c r="L54" s="42"/>
       <c r="M54" s="43"/>
       <c r="N54" s="42"/>
       <c r="O54" s="42"/>
       <c r="P54" s="42"/>
       <c r="Q54" s="43"/>
       <c r="R54" s="42"/>
       <c r="S54" s="42"/>
       <c r="T54" s="42"/>
       <c r="U54" s="43"/>
       <c r="V54" s="42"/>
       <c r="W54" s="42"/>
       <c r="X54" s="42"/>
       <c r="Y54" s="42"/>
       <c r="Z54" s="42"/>
@@ -18393,51 +19129,51 @@
       <c r="BL54" s="44"/>
       <c r="BM54" s="40"/>
       <c r="BN54" s="44"/>
       <c r="BO54" s="44"/>
       <c r="BP54" s="40"/>
       <c r="BQ54" s="44"/>
       <c r="BR54" s="44"/>
       <c r="BS54" s="40"/>
       <c r="BT54" s="44"/>
       <c r="BU54" s="44"/>
       <c r="BV54" s="3"/>
       <c r="BW54" s="44"/>
       <c r="BX54" s="44"/>
       <c r="BY54" s="3"/>
       <c r="BZ54" s="3"/>
       <c r="CA54" s="40"/>
       <c r="CB54" s="3"/>
       <c r="CC54" s="3"/>
       <c r="CE54" s="1"/>
       <c r="CF54" s="1"/>
       <c r="CZ54" s="40"/>
       <c r="DF54" s="1"/>
       <c r="DG54" s="1"/>
       <c r="DH54" s="1"/>
     </row>
-    <row r="55" spans="1:122">
+    <row r="55" spans="1:123">
       <c r="B55" s="4"/>
       <c r="C55" s="42"/>
       <c r="D55" s="42"/>
       <c r="E55" s="43"/>
       <c r="F55" s="42"/>
       <c r="G55" s="42"/>
       <c r="H55" s="42"/>
       <c r="I55" s="43"/>
       <c r="J55" s="41"/>
       <c r="K55" s="41"/>
       <c r="L55" s="42"/>
       <c r="M55" s="43"/>
       <c r="N55" s="42"/>
       <c r="O55" s="42"/>
       <c r="P55" s="42"/>
       <c r="Q55" s="43"/>
       <c r="R55" s="42"/>
       <c r="S55" s="42"/>
       <c r="T55" s="42"/>
       <c r="U55" s="43"/>
       <c r="V55" s="42"/>
       <c r="W55" s="42"/>
       <c r="X55" s="42"/>
       <c r="Y55" s="42"/>
       <c r="Z55" s="42"/>
@@ -18480,51 +19216,51 @@
       <c r="BK55" s="44"/>
       <c r="BL55" s="44"/>
       <c r="BM55" s="40"/>
       <c r="BN55" s="44"/>
       <c r="BO55" s="44"/>
       <c r="BP55" s="40"/>
       <c r="BQ55" s="44"/>
       <c r="BR55" s="44"/>
       <c r="BS55" s="40"/>
       <c r="BT55" s="44"/>
       <c r="BU55" s="44"/>
       <c r="BV55" s="3"/>
       <c r="BW55" s="44"/>
       <c r="BX55" s="44"/>
       <c r="BY55" s="3"/>
       <c r="BZ55" s="3"/>
       <c r="CA55" s="40"/>
       <c r="CB55" s="3"/>
       <c r="CC55" s="3"/>
       <c r="CE55" s="1"/>
       <c r="CF55" s="1"/>
       <c r="DF55" s="1"/>
       <c r="DG55" s="1"/>
       <c r="DH55" s="1"/>
     </row>
-    <row r="56" spans="1:122">
+    <row r="56" spans="1:123">
       <c r="B56" s="4"/>
       <c r="C56" s="42"/>
       <c r="D56" s="42"/>
       <c r="E56" s="43"/>
       <c r="F56" s="42"/>
       <c r="G56" s="42"/>
       <c r="H56" s="42"/>
       <c r="I56" s="43"/>
       <c r="J56" s="41"/>
       <c r="K56" s="41"/>
       <c r="L56" s="42"/>
       <c r="M56" s="43"/>
       <c r="N56" s="42"/>
       <c r="O56" s="42"/>
       <c r="P56" s="42"/>
       <c r="Q56" s="43"/>
       <c r="R56" s="42"/>
       <c r="S56" s="42"/>
       <c r="T56" s="42"/>
       <c r="U56" s="43"/>
       <c r="V56" s="42"/>
       <c r="W56" s="42"/>
       <c r="X56" s="42"/>
       <c r="Y56" s="42"/>
       <c r="Z56" s="42"/>
@@ -18567,51 +19303,51 @@
       <c r="BK56" s="44"/>
       <c r="BL56" s="44"/>
       <c r="BM56" s="40"/>
       <c r="BN56" s="44"/>
       <c r="BO56" s="44"/>
       <c r="BP56" s="40"/>
       <c r="BQ56" s="44"/>
       <c r="BR56" s="44"/>
       <c r="BS56" s="40"/>
       <c r="BT56" s="44"/>
       <c r="BU56" s="44"/>
       <c r="BV56" s="3"/>
       <c r="BW56" s="44"/>
       <c r="BX56" s="44"/>
       <c r="BY56" s="3"/>
       <c r="BZ56" s="3"/>
       <c r="CA56" s="40"/>
       <c r="CB56" s="3"/>
       <c r="CC56" s="3"/>
       <c r="CE56" s="1"/>
       <c r="CF56" s="1"/>
       <c r="DF56" s="1"/>
       <c r="DG56" s="1"/>
       <c r="DH56" s="1"/>
     </row>
-    <row r="57" spans="1:122">
+    <row r="57" spans="1:123">
       <c r="B57" s="4"/>
       <c r="C57" s="42"/>
       <c r="D57" s="42"/>
       <c r="E57" s="43"/>
       <c r="F57" s="42"/>
       <c r="G57" s="42"/>
       <c r="H57" s="42"/>
       <c r="I57" s="43"/>
       <c r="J57" s="41"/>
       <c r="K57" s="41"/>
       <c r="L57" s="42"/>
       <c r="M57" s="43"/>
       <c r="N57" s="42"/>
       <c r="O57" s="42"/>
       <c r="P57" s="42"/>
       <c r="Q57" s="43"/>
       <c r="R57" s="42"/>
       <c r="S57" s="42"/>
       <c r="T57" s="42"/>
       <c r="U57" s="43"/>
       <c r="V57" s="42"/>
       <c r="W57" s="42"/>
       <c r="X57" s="42"/>
       <c r="Y57" s="42"/>
       <c r="Z57" s="42"/>
@@ -18654,51 +19390,51 @@
       <c r="BK57" s="44"/>
       <c r="BL57" s="44"/>
       <c r="BM57" s="40"/>
       <c r="BN57" s="44"/>
       <c r="BO57" s="44"/>
       <c r="BP57" s="40"/>
       <c r="BQ57" s="44"/>
       <c r="BR57" s="44"/>
       <c r="BS57" s="40"/>
       <c r="BT57" s="44"/>
       <c r="BU57" s="44"/>
       <c r="BV57" s="3"/>
       <c r="BW57" s="44"/>
       <c r="BX57" s="44"/>
       <c r="BY57" s="3"/>
       <c r="BZ57" s="3"/>
       <c r="CA57" s="40"/>
       <c r="CB57" s="3"/>
       <c r="CC57" s="3"/>
       <c r="CE57" s="1"/>
       <c r="CF57" s="1"/>
       <c r="DF57" s="1"/>
       <c r="DG57" s="1"/>
       <c r="DH57" s="1"/>
     </row>
-    <row r="58" spans="1:122">
+    <row r="58" spans="1:123">
       <c r="B58" s="4"/>
       <c r="C58" s="42"/>
       <c r="D58" s="42"/>
       <c r="E58" s="43"/>
       <c r="F58" s="42"/>
       <c r="G58" s="42"/>
       <c r="H58" s="42"/>
       <c r="I58" s="43"/>
       <c r="J58" s="41"/>
       <c r="K58" s="41"/>
       <c r="L58" s="42"/>
       <c r="M58" s="43"/>
       <c r="N58" s="42"/>
       <c r="O58" s="42"/>
       <c r="P58" s="42"/>
       <c r="Q58" s="43"/>
       <c r="R58" s="42"/>
       <c r="S58" s="42"/>
       <c r="T58" s="42"/>
       <c r="U58" s="43"/>
       <c r="V58" s="42"/>
       <c r="W58" s="42"/>
       <c r="X58" s="42"/>
       <c r="Y58" s="42"/>
       <c r="Z58" s="42"/>
@@ -18741,51 +19477,51 @@
       <c r="BK58" s="44"/>
       <c r="BL58" s="44"/>
       <c r="BM58" s="40"/>
       <c r="BN58" s="44"/>
       <c r="BO58" s="44"/>
       <c r="BP58" s="40"/>
       <c r="BQ58" s="44"/>
       <c r="BR58" s="44"/>
       <c r="BS58" s="40"/>
       <c r="BT58" s="44"/>
       <c r="BU58" s="44"/>
       <c r="BV58" s="3"/>
       <c r="BW58" s="44"/>
       <c r="BX58" s="44"/>
       <c r="BY58" s="3"/>
       <c r="BZ58" s="3"/>
       <c r="CA58" s="40"/>
       <c r="CB58" s="3"/>
       <c r="CC58" s="3"/>
       <c r="CE58" s="1"/>
       <c r="CF58" s="1"/>
       <c r="DF58" s="1"/>
       <c r="DG58" s="1"/>
       <c r="DH58" s="1"/>
     </row>
-    <row r="59" spans="1:122">
+    <row r="59" spans="1:123">
       <c r="B59" s="4"/>
       <c r="C59" s="42"/>
       <c r="D59" s="42"/>
       <c r="E59" s="43"/>
       <c r="F59" s="42"/>
       <c r="G59" s="42"/>
       <c r="H59" s="42"/>
       <c r="I59" s="43"/>
       <c r="J59" s="41"/>
       <c r="K59" s="41"/>
       <c r="L59" s="42"/>
       <c r="M59" s="43"/>
       <c r="N59" s="42"/>
       <c r="O59" s="42"/>
       <c r="P59" s="42"/>
       <c r="Q59" s="43"/>
       <c r="R59" s="42"/>
       <c r="S59" s="42"/>
       <c r="T59" s="42"/>
       <c r="U59" s="43"/>
       <c r="V59" s="42"/>
       <c r="W59" s="42"/>
       <c r="X59" s="42"/>
       <c r="Y59" s="42"/>
       <c r="Z59" s="42"/>
@@ -18828,51 +19564,51 @@
       <c r="BK59" s="44"/>
       <c r="BL59" s="44"/>
       <c r="BM59" s="40"/>
       <c r="BN59" s="44"/>
       <c r="BO59" s="44"/>
       <c r="BP59" s="40"/>
       <c r="BQ59" s="44"/>
       <c r="BR59" s="44"/>
       <c r="BS59" s="40"/>
       <c r="BT59" s="44"/>
       <c r="BU59" s="44"/>
       <c r="BV59" s="3"/>
       <c r="BW59" s="44"/>
       <c r="BX59" s="44"/>
       <c r="BY59" s="3"/>
       <c r="BZ59" s="3"/>
       <c r="CA59" s="40"/>
       <c r="CB59" s="3"/>
       <c r="CC59" s="3"/>
       <c r="CE59" s="1"/>
       <c r="CF59" s="1"/>
       <c r="DF59" s="1"/>
       <c r="DG59" s="1"/>
       <c r="DH59" s="1"/>
     </row>
-    <row r="60" spans="1:122">
+    <row r="60" spans="1:123">
       <c r="B60" s="4"/>
       <c r="C60" s="42"/>
       <c r="D60" s="42"/>
       <c r="E60" s="43"/>
       <c r="F60" s="42"/>
       <c r="G60" s="42"/>
       <c r="H60" s="42"/>
       <c r="I60" s="43"/>
       <c r="J60" s="41"/>
       <c r="K60" s="41"/>
       <c r="L60" s="42"/>
       <c r="M60" s="43"/>
       <c r="N60" s="42"/>
       <c r="O60" s="42"/>
       <c r="P60" s="42"/>
       <c r="Q60" s="43"/>
       <c r="R60" s="42"/>
       <c r="S60" s="42"/>
       <c r="T60" s="42"/>
       <c r="U60" s="43"/>
       <c r="V60" s="42"/>
       <c r="W60" s="42"/>
       <c r="X60" s="42"/>
       <c r="Y60" s="42"/>
       <c r="Z60" s="42"/>
@@ -18915,51 +19651,51 @@
       <c r="BK60" s="44"/>
       <c r="BL60" s="44"/>
       <c r="BM60" s="40"/>
       <c r="BN60" s="44"/>
       <c r="BO60" s="44"/>
       <c r="BP60" s="40"/>
       <c r="BQ60" s="44"/>
       <c r="BR60" s="44"/>
       <c r="BS60" s="40"/>
       <c r="BT60" s="44"/>
       <c r="BU60" s="44"/>
       <c r="BV60" s="3"/>
       <c r="BW60" s="44"/>
       <c r="BX60" s="44"/>
       <c r="BY60" s="3"/>
       <c r="BZ60" s="3"/>
       <c r="CA60" s="40"/>
       <c r="CB60" s="3"/>
       <c r="CC60" s="3"/>
       <c r="CE60" s="1"/>
       <c r="CF60" s="1"/>
       <c r="DF60" s="1"/>
       <c r="DG60" s="1"/>
       <c r="DH60" s="1"/>
     </row>
-    <row r="61" spans="1:122">
+    <row r="61" spans="1:123">
       <c r="B61" s="4"/>
       <c r="C61" s="42"/>
       <c r="D61" s="42"/>
       <c r="E61" s="43"/>
       <c r="F61" s="42"/>
       <c r="G61" s="42"/>
       <c r="H61" s="42"/>
       <c r="I61" s="43"/>
       <c r="J61" s="41"/>
       <c r="K61" s="41"/>
       <c r="L61" s="42"/>
       <c r="M61" s="43"/>
       <c r="N61" s="42"/>
       <c r="O61" s="42"/>
       <c r="P61" s="42"/>
       <c r="Q61" s="43"/>
       <c r="R61" s="42"/>
       <c r="S61" s="42"/>
       <c r="T61" s="42"/>
       <c r="U61" s="43"/>
       <c r="V61" s="42"/>
       <c r="W61" s="42"/>
       <c r="X61" s="42"/>
       <c r="Y61" s="42"/>
       <c r="Z61" s="42"/>
@@ -19002,51 +19738,51 @@
       <c r="BK61" s="44"/>
       <c r="BL61" s="44"/>
       <c r="BM61" s="40"/>
       <c r="BN61" s="44"/>
       <c r="BO61" s="44"/>
       <c r="BP61" s="40"/>
       <c r="BQ61" s="44"/>
       <c r="BR61" s="44"/>
       <c r="BS61" s="40"/>
       <c r="BT61" s="44"/>
       <c r="BU61" s="44"/>
       <c r="BV61" s="3"/>
       <c r="BW61" s="44"/>
       <c r="BX61" s="44"/>
       <c r="BY61" s="3"/>
       <c r="BZ61" s="3"/>
       <c r="CA61" s="40"/>
       <c r="CB61" s="3"/>
       <c r="CC61" s="3"/>
       <c r="CE61" s="1"/>
       <c r="CF61" s="1"/>
       <c r="DF61" s="1"/>
       <c r="DG61" s="1"/>
       <c r="DH61" s="1"/>
     </row>
-    <row r="62" spans="1:122">
+    <row r="62" spans="1:123">
       <c r="B62" s="4"/>
       <c r="C62" s="42"/>
       <c r="D62" s="42"/>
       <c r="E62" s="43"/>
       <c r="F62" s="42"/>
       <c r="G62" s="42"/>
       <c r="H62" s="42"/>
       <c r="I62" s="43"/>
       <c r="J62" s="41"/>
       <c r="K62" s="41"/>
       <c r="L62" s="42"/>
       <c r="M62" s="43"/>
       <c r="N62" s="42"/>
       <c r="O62" s="42"/>
       <c r="P62" s="42"/>
       <c r="Q62" s="43"/>
       <c r="R62" s="42"/>
       <c r="S62" s="42"/>
       <c r="T62" s="42"/>
       <c r="U62" s="43"/>
       <c r="V62" s="42"/>
       <c r="W62" s="42"/>
       <c r="X62" s="42"/>
       <c r="Y62" s="42"/>
       <c r="Z62" s="42"/>
@@ -19089,51 +19825,51 @@
       <c r="BK62" s="44"/>
       <c r="BL62" s="44"/>
       <c r="BM62" s="40"/>
       <c r="BN62" s="44"/>
       <c r="BO62" s="44"/>
       <c r="BP62" s="40"/>
       <c r="BQ62" s="44"/>
       <c r="BR62" s="44"/>
       <c r="BS62" s="40"/>
       <c r="BT62" s="44"/>
       <c r="BU62" s="44"/>
       <c r="BV62" s="3"/>
       <c r="BW62" s="44"/>
       <c r="BX62" s="44"/>
       <c r="BY62" s="3"/>
       <c r="BZ62" s="3"/>
       <c r="CA62" s="40"/>
       <c r="CB62" s="3"/>
       <c r="CC62" s="3"/>
       <c r="CE62" s="1"/>
       <c r="CF62" s="1"/>
       <c r="DF62" s="1"/>
       <c r="DG62" s="1"/>
       <c r="DH62" s="1"/>
     </row>
-    <row r="63" spans="1:122">
+    <row r="63" spans="1:123">
       <c r="B63" s="4"/>
       <c r="C63" s="42"/>
       <c r="D63" s="42"/>
       <c r="E63" s="43"/>
       <c r="F63" s="42"/>
       <c r="G63" s="42"/>
       <c r="H63" s="42"/>
       <c r="I63" s="43"/>
       <c r="J63" s="41"/>
       <c r="K63" s="41"/>
       <c r="L63" s="42"/>
       <c r="M63" s="43"/>
       <c r="N63" s="42"/>
       <c r="O63" s="42"/>
       <c r="P63" s="42"/>
       <c r="Q63" s="43"/>
       <c r="R63" s="42"/>
       <c r="S63" s="42"/>
       <c r="T63" s="42"/>
       <c r="U63" s="43"/>
       <c r="V63" s="42"/>
       <c r="W63" s="42"/>
       <c r="X63" s="42"/>
       <c r="Y63" s="42"/>
       <c r="Z63" s="42"/>
@@ -19176,51 +19912,51 @@
       <c r="BK63" s="44"/>
       <c r="BL63" s="44"/>
       <c r="BM63" s="40"/>
       <c r="BN63" s="44"/>
       <c r="BO63" s="44"/>
       <c r="BP63" s="40"/>
       <c r="BQ63" s="44"/>
       <c r="BR63" s="44"/>
       <c r="BS63" s="40"/>
       <c r="BT63" s="44"/>
       <c r="BU63" s="44"/>
       <c r="BV63" s="3"/>
       <c r="BW63" s="44"/>
       <c r="BX63" s="44"/>
       <c r="BY63" s="3"/>
       <c r="BZ63" s="3"/>
       <c r="CA63" s="40"/>
       <c r="CB63" s="3"/>
       <c r="CC63" s="3"/>
       <c r="CE63" s="1"/>
       <c r="CF63" s="1"/>
       <c r="DF63" s="1"/>
       <c r="DG63" s="1"/>
       <c r="DH63" s="1"/>
     </row>
-    <row r="64" spans="1:122">
+    <row r="64" spans="1:123">
       <c r="B64" s="4"/>
       <c r="C64" s="42"/>
       <c r="D64" s="42"/>
       <c r="E64" s="43"/>
       <c r="F64" s="42"/>
       <c r="G64" s="42"/>
       <c r="H64" s="42"/>
       <c r="I64" s="43"/>
       <c r="J64" s="41"/>
       <c r="K64" s="41"/>
       <c r="L64" s="42"/>
       <c r="M64" s="43"/>
       <c r="N64" s="42"/>
       <c r="O64" s="42"/>
       <c r="P64" s="42"/>
       <c r="Q64" s="43"/>
       <c r="R64" s="42"/>
       <c r="S64" s="42"/>
       <c r="T64" s="42"/>
       <c r="U64" s="43"/>
       <c r="V64" s="42"/>
       <c r="W64" s="42"/>
       <c r="X64" s="42"/>
       <c r="Y64" s="42"/>
       <c r="Z64" s="42"/>
@@ -20796,273 +21532,276 @@
       <c r="E90" s="43"/>
       <c r="F90" s="43"/>
       <c r="G90" s="43"/>
       <c r="H90" s="43"/>
       <c r="I90" s="43"/>
       <c r="J90" s="43"/>
       <c r="K90" s="43"/>
       <c r="L90" s="43"/>
       <c r="M90" s="43"/>
       <c r="N90" s="43"/>
       <c r="O90" s="43"/>
       <c r="P90" s="43"/>
       <c r="Q90" s="43"/>
       <c r="R90" s="43"/>
       <c r="S90" s="43"/>
       <c r="T90" s="43"/>
       <c r="U90" s="43"/>
       <c r="V90" s="43"/>
       <c r="W90" s="43"/>
       <c r="X90" s="43"/>
       <c r="Y90" s="43"/>
       <c r="Z90" s="43"/>
       <c r="AA90" s="43"/>
     </row>
   </sheetData>
-  <mergeCells count="36">
+  <mergeCells count="38">
     <mergeCell ref="DM3:DQ3"/>
     <mergeCell ref="DM29:DQ29"/>
     <mergeCell ref="DC29:DG29"/>
     <mergeCell ref="CX29:DB29"/>
     <mergeCell ref="CN29:CQ29"/>
     <mergeCell ref="DH29:DL29"/>
     <mergeCell ref="DH3:DL3"/>
     <mergeCell ref="CX3:DB3"/>
     <mergeCell ref="DC3:DG3"/>
     <mergeCell ref="BY29:CC29"/>
     <mergeCell ref="CD29:CH29"/>
     <mergeCell ref="CI29:CM29"/>
     <mergeCell ref="CS29:CW29"/>
     <mergeCell ref="CD3:CH3"/>
     <mergeCell ref="CI3:CM3"/>
     <mergeCell ref="CN3:CQ3"/>
     <mergeCell ref="CS3:CW3"/>
-    <mergeCell ref="A28:J28"/>
-[...2 lines deleted...]
-    <mergeCell ref="BB29:BN29"/>
     <mergeCell ref="BO29:BS29"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="B29:N29"/>
     <mergeCell ref="O29:AA29"/>
     <mergeCell ref="AB29:AN29"/>
+    <mergeCell ref="DR3:DS3"/>
+    <mergeCell ref="DR29:DS29"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:N3"/>
+    <mergeCell ref="O3:AA3"/>
+    <mergeCell ref="AB3:AN3"/>
     <mergeCell ref="AO3:BA3"/>
     <mergeCell ref="BB3:BN3"/>
     <mergeCell ref="BO3:BS3"/>
     <mergeCell ref="BT3:BX3"/>
     <mergeCell ref="BY3:CC3"/>
-    <mergeCell ref="A2:M2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AB3:AN3"/>
+    <mergeCell ref="A28:J28"/>
+    <mergeCell ref="AO29:BA29"/>
+    <mergeCell ref="BT29:BX29"/>
+    <mergeCell ref="BB29:BN29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="38" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:CD26"/>
+  <dimension ref="A1:CE26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="BE1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="CB33" sqref="CB33"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="CF22" sqref="CF22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.7109375" style="40" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="40" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="40" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" style="40" customWidth="1"/>
     <col min="5" max="5" width="10" style="40" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="40" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="40" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="40" customWidth="1"/>
     <col min="9" max="9" width="8.85546875" style="40" customWidth="1"/>
     <col min="10" max="12" width="9.42578125" style="40" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="40" customWidth="1"/>
     <col min="14" max="15" width="9.28515625" style="40" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="40" customWidth="1"/>
     <col min="17" max="20" width="9.28515625" style="40" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.28515625" style="40" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="40" customWidth="1"/>
     <col min="23" max="29" width="9.140625" style="40"/>
     <col min="30" max="30" width="9.28515625" style="40" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="9.28515625" style="40" customWidth="1"/>
     <col min="32" max="32" width="9.28515625" style="40" bestFit="1" customWidth="1"/>
     <col min="33" max="65" width="9.140625" style="40"/>
     <col min="66" max="66" width="8" style="40" customWidth="1"/>
     <col min="67" max="70" width="9.140625" style="40"/>
     <col min="71" max="71" width="8.140625" style="40" customWidth="1"/>
     <col min="72" max="16384" width="9.140625" style="40"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:82" ht="19.5" customHeight="1">
-      <c r="A1" s="88" t="s">
+    <row r="1" spans="1:83" ht="19.5" customHeight="1">
+      <c r="A1" s="122" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="88"/>
-[...10 lines deleted...]
-      <c r="M1" s="88"/>
+      <c r="B1" s="122"/>
+      <c r="C1" s="122"/>
+      <c r="D1" s="122"/>
+      <c r="E1" s="122"/>
+      <c r="F1" s="122"/>
+      <c r="G1" s="122"/>
+      <c r="H1" s="122"/>
+      <c r="I1" s="122"/>
+      <c r="J1" s="122"/>
+      <c r="K1" s="122"/>
+      <c r="L1" s="122"/>
+      <c r="M1" s="122"/>
       <c r="N1" s="47"/>
       <c r="O1" s="47"/>
       <c r="P1" s="47"/>
     </row>
-    <row r="2" spans="1:82" s="43" customFormat="1" ht="12.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B2" s="99">
+    <row r="2" spans="1:83" s="43" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="127"/>
+      <c r="B2" s="130">
         <v>2010</v>
       </c>
-      <c r="C2" s="100"/>
-[...3 lines deleted...]
-      <c r="G2" s="93">
+      <c r="C2" s="131"/>
+      <c r="D2" s="131"/>
+      <c r="E2" s="131"/>
+      <c r="F2" s="132"/>
+      <c r="G2" s="124">
         <v>2011</v>
       </c>
-      <c r="H2" s="94"/>
-[...3 lines deleted...]
-      <c r="L2" s="92">
+      <c r="H2" s="125"/>
+      <c r="I2" s="125"/>
+      <c r="J2" s="125"/>
+      <c r="K2" s="126"/>
+      <c r="L2" s="123">
         <v>2012</v>
       </c>
-      <c r="M2" s="92"/>
-[...3 lines deleted...]
-      <c r="Q2" s="92">
+      <c r="M2" s="123"/>
+      <c r="N2" s="123"/>
+      <c r="O2" s="123"/>
+      <c r="P2" s="129"/>
+      <c r="Q2" s="123">
         <v>2013</v>
       </c>
-      <c r="R2" s="92"/>
-[...3 lines deleted...]
-      <c r="V2" s="92">
+      <c r="R2" s="123"/>
+      <c r="S2" s="123"/>
+      <c r="T2" s="123"/>
+      <c r="U2" s="129"/>
+      <c r="V2" s="123">
         <v>2014</v>
       </c>
-      <c r="W2" s="92"/>
-[...3 lines deleted...]
-      <c r="AA2" s="92">
+      <c r="W2" s="123"/>
+      <c r="X2" s="123"/>
+      <c r="Y2" s="123"/>
+      <c r="Z2" s="129"/>
+      <c r="AA2" s="123">
         <v>2015</v>
       </c>
-      <c r="AB2" s="92"/>
-[...3 lines deleted...]
-      <c r="AF2" s="92">
+      <c r="AB2" s="123"/>
+      <c r="AC2" s="123"/>
+      <c r="AD2" s="123"/>
+      <c r="AE2" s="123"/>
+      <c r="AF2" s="123">
         <v>2016</v>
       </c>
-      <c r="AG2" s="92"/>
-[...3 lines deleted...]
-      <c r="AK2" s="93">
+      <c r="AG2" s="123"/>
+      <c r="AH2" s="123"/>
+      <c r="AI2" s="123"/>
+      <c r="AJ2" s="123"/>
+      <c r="AK2" s="124">
         <v>2017</v>
       </c>
-      <c r="AL2" s="94"/>
-[...3 lines deleted...]
-      <c r="AP2" s="92">
+      <c r="AL2" s="125"/>
+      <c r="AM2" s="125"/>
+      <c r="AN2" s="125"/>
+      <c r="AO2" s="126"/>
+      <c r="AP2" s="123">
         <v>2018</v>
       </c>
-      <c r="AQ2" s="92"/>
-[...3 lines deleted...]
-      <c r="AU2" s="92">
+      <c r="AQ2" s="123"/>
+      <c r="AR2" s="123"/>
+      <c r="AS2" s="123"/>
+      <c r="AT2" s="123"/>
+      <c r="AU2" s="123">
         <v>2019</v>
       </c>
-      <c r="AV2" s="92"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="93">
+      <c r="AV2" s="123"/>
+      <c r="AW2" s="123"/>
+      <c r="AX2" s="123"/>
+      <c r="AY2" s="123"/>
+      <c r="AZ2" s="124">
         <v>2020</v>
       </c>
-      <c r="BA2" s="94"/>
-[...3 lines deleted...]
-      <c r="BE2" s="93">
+      <c r="BA2" s="125"/>
+      <c r="BB2" s="125"/>
+      <c r="BC2" s="125"/>
+      <c r="BD2" s="126"/>
+      <c r="BE2" s="124">
         <v>2021</v>
       </c>
-      <c r="BF2" s="94"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="89">
+      <c r="BF2" s="125"/>
+      <c r="BG2" s="125"/>
+      <c r="BH2" s="125"/>
+      <c r="BI2" s="126"/>
+      <c r="BJ2" s="118">
         <v>2022</v>
       </c>
-      <c r="BK2" s="90"/>
-[...3 lines deleted...]
-      <c r="BO2" s="89">
+      <c r="BK2" s="119"/>
+      <c r="BL2" s="119"/>
+      <c r="BM2" s="119"/>
+      <c r="BN2" s="120"/>
+      <c r="BO2" s="118">
         <v>2023</v>
       </c>
-      <c r="BP2" s="90"/>
-[...3 lines deleted...]
-      <c r="BT2" s="89">
+      <c r="BP2" s="119"/>
+      <c r="BQ2" s="119"/>
+      <c r="BR2" s="119"/>
+      <c r="BS2" s="120"/>
+      <c r="BT2" s="118">
         <v>2024</v>
       </c>
-      <c r="BU2" s="90"/>
-[...3 lines deleted...]
-      <c r="BY2" s="89">
+      <c r="BU2" s="119"/>
+      <c r="BV2" s="119"/>
+      <c r="BW2" s="119"/>
+      <c r="BX2" s="120"/>
+      <c r="BY2" s="118">
         <v>2025</v>
       </c>
-      <c r="BZ2" s="90"/>
-[...3 lines deleted...]
-      <c r="CD2" s="77">
+      <c r="BZ2" s="119"/>
+      <c r="CA2" s="119"/>
+      <c r="CB2" s="119"/>
+      <c r="CC2" s="120"/>
+      <c r="CD2" s="121">
         <v>2026</v>
       </c>
+      <c r="CE2" s="121"/>
     </row>
-    <row r="3" spans="1:82" ht="27" customHeight="1">
-      <c r="A3" s="97"/>
+    <row r="3" spans="1:83" ht="27" customHeight="1">
+      <c r="A3" s="128"/>
       <c r="B3" s="48" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="48" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="48" t="s">
         <v>36</v>
       </c>
       <c r="E3" s="48" t="s">
         <v>37</v>
       </c>
       <c r="F3" s="48" t="s">
         <v>31</v>
       </c>
       <c r="G3" s="48" t="s">
         <v>34</v>
       </c>
       <c r="H3" s="48" t="s">
         <v>35</v>
       </c>
       <c r="I3" s="48" t="s">
         <v>36</v>
       </c>
       <c r="J3" s="48" t="s">
@@ -21259,55 +21998,58 @@
       </c>
       <c r="BV3" s="51" t="s">
         <v>36</v>
       </c>
       <c r="BW3" s="48" t="s">
         <v>37</v>
       </c>
       <c r="BX3" s="48" t="s">
         <v>31</v>
       </c>
       <c r="BY3" s="51" t="s">
         <v>34</v>
       </c>
       <c r="BZ3" s="51" t="s">
         <v>35</v>
       </c>
       <c r="CA3" s="51" t="s">
         <v>36</v>
       </c>
       <c r="CB3" s="48" t="s">
         <v>37</v>
       </c>
       <c r="CC3" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="CD3" s="48" t="s">
+      <c r="CD3" s="51" t="s">
         <v>34</v>
       </c>
+      <c r="CE3" s="51" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="4" spans="1:82" ht="11.25">
+    <row r="4" spans="1:83" ht="11.25">
       <c r="A4" s="52" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="57">
         <v>100.9</v>
       </c>
       <c r="C4" s="57">
         <v>105</v>
       </c>
       <c r="D4" s="33">
         <v>106.8</v>
       </c>
       <c r="E4" s="33">
         <v>107</v>
       </c>
       <c r="F4" s="18">
         <v>107.6</v>
       </c>
       <c r="G4" s="57">
         <v>109</v>
       </c>
       <c r="H4" s="57">
         <v>105</v>
       </c>
       <c r="I4" s="33">
@@ -21510,52 +22252,55 @@
       </c>
       <c r="BW4" s="55">
         <v>102.7</v>
       </c>
       <c r="BX4" s="68">
         <v>102.4</v>
       </c>
       <c r="BY4" s="68">
         <v>101.2</v>
       </c>
       <c r="BZ4" s="68">
         <v>100.5</v>
       </c>
       <c r="CA4" s="68">
         <v>99.6</v>
       </c>
       <c r="CB4" s="68">
         <v>98.6</v>
       </c>
       <c r="CC4" s="55">
         <v>98.2</v>
       </c>
       <c r="CD4" s="55">
         <v>97.7</v>
       </c>
+      <c r="CE4" s="75">
+        <v>99.4</v>
+      </c>
     </row>
-    <row r="5" spans="1:82" ht="11.25">
+    <row r="5" spans="1:83" ht="11.25">
       <c r="A5" s="53" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="D5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="H5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="I5" s="54" t="s">
@@ -21758,52 +22503,55 @@
       </c>
       <c r="BW5" s="56">
         <v>103.9</v>
       </c>
       <c r="BX5" s="68">
         <v>104.3</v>
       </c>
       <c r="BY5" s="68">
         <v>100.6</v>
       </c>
       <c r="BZ5" s="68">
         <v>100.9</v>
       </c>
       <c r="CA5" s="68">
         <v>100.5</v>
       </c>
       <c r="CB5" s="68">
         <v>100.8</v>
       </c>
       <c r="CC5" s="55">
         <v>100.1</v>
       </c>
       <c r="CD5" s="55">
         <v>102.4</v>
       </c>
+      <c r="CE5" s="75">
+        <v>101</v>
+      </c>
     </row>
-    <row r="6" spans="1:82" ht="12.75" customHeight="1">
+    <row r="6" spans="1:83" ht="12.75" customHeight="1">
       <c r="A6" s="53" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="57">
         <v>95.8</v>
       </c>
       <c r="C6" s="57">
         <v>101.9</v>
       </c>
       <c r="D6" s="33">
         <v>103.8</v>
       </c>
       <c r="E6" s="33">
         <v>103.9</v>
       </c>
       <c r="F6" s="20">
         <v>104</v>
       </c>
       <c r="G6" s="57">
         <v>112.4</v>
       </c>
       <c r="H6" s="57">
         <v>106.1</v>
       </c>
       <c r="I6" s="33">
@@ -22006,52 +22754,55 @@
       </c>
       <c r="BW6" s="56">
         <v>100.8</v>
       </c>
       <c r="BX6" s="68">
         <v>100.7</v>
       </c>
       <c r="BY6" s="68">
         <v>98.9</v>
       </c>
       <c r="BZ6" s="68">
         <v>99.5</v>
       </c>
       <c r="CA6" s="68">
         <v>99.6</v>
       </c>
       <c r="CB6" s="68">
         <v>101</v>
       </c>
       <c r="CC6" s="55">
         <v>101</v>
       </c>
       <c r="CD6" s="55">
         <v>97.6</v>
       </c>
+      <c r="CE6" s="75">
+        <v>97.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:82" ht="12.75" customHeight="1">
+    <row r="7" spans="1:83" ht="12.75" customHeight="1">
       <c r="A7" s="53" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="57">
         <v>98.3</v>
       </c>
       <c r="C7" s="57">
         <v>102.1</v>
       </c>
       <c r="D7" s="33">
         <v>106.1</v>
       </c>
       <c r="E7" s="33">
         <v>107.4</v>
       </c>
       <c r="F7" s="18">
         <v>107.7</v>
       </c>
       <c r="G7" s="57">
         <v>111</v>
       </c>
       <c r="H7" s="57">
         <v>105.5</v>
       </c>
       <c r="I7" s="33">
@@ -22254,52 +23005,55 @@
       </c>
       <c r="BW7" s="56">
         <v>106.6</v>
       </c>
       <c r="BX7" s="68">
         <v>105.9</v>
       </c>
       <c r="BY7" s="68">
         <v>101.8</v>
       </c>
       <c r="BZ7" s="68">
         <v>100.1</v>
       </c>
       <c r="CA7" s="68">
         <v>97.6</v>
       </c>
       <c r="CB7" s="68">
         <v>95.5</v>
       </c>
       <c r="CC7" s="55">
         <v>96</v>
       </c>
       <c r="CD7" s="55">
         <v>97.8</v>
       </c>
+      <c r="CE7" s="75">
+        <v>97.5</v>
+      </c>
     </row>
-    <row r="8" spans="1:82" ht="12.75" customHeight="1">
+    <row r="8" spans="1:83" ht="12.75" customHeight="1">
       <c r="A8" s="53" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="57">
         <v>102.9</v>
       </c>
       <c r="C8" s="57">
         <v>104.3</v>
       </c>
       <c r="D8" s="33">
         <v>105.9</v>
       </c>
       <c r="E8" s="33">
         <v>107.3</v>
       </c>
       <c r="F8" s="18">
         <v>110.2</v>
       </c>
       <c r="G8" s="57">
         <v>106.7</v>
       </c>
       <c r="H8" s="57">
         <v>102.2</v>
       </c>
       <c r="I8" s="33">
@@ -22502,52 +23256,55 @@
       </c>
       <c r="BW8" s="56">
         <v>104.9</v>
       </c>
       <c r="BX8" s="68">
         <v>104.8</v>
       </c>
       <c r="BY8" s="68">
         <v>102.1</v>
       </c>
       <c r="BZ8" s="68">
         <v>104.5</v>
       </c>
       <c r="CA8" s="68">
         <v>102.9</v>
       </c>
       <c r="CB8" s="68">
         <v>100.1</v>
       </c>
       <c r="CC8" s="55">
         <v>100.5</v>
       </c>
       <c r="CD8" s="55">
         <v>99</v>
       </c>
+      <c r="CE8" s="75">
+        <v>95.1</v>
+      </c>
     </row>
-    <row r="9" spans="1:82" ht="12.75" customHeight="1">
+    <row r="9" spans="1:83" ht="12.75" customHeight="1">
       <c r="A9" s="53" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="57">
         <v>102.3</v>
       </c>
       <c r="C9" s="57">
         <v>105.3</v>
       </c>
       <c r="D9" s="33">
         <v>107.2</v>
       </c>
       <c r="E9" s="33">
         <v>106</v>
       </c>
       <c r="F9" s="18">
         <v>107.4</v>
       </c>
       <c r="G9" s="57">
         <v>110.7</v>
       </c>
       <c r="H9" s="57">
         <v>107.7</v>
       </c>
       <c r="I9" s="33">
@@ -22750,52 +23507,55 @@
       </c>
       <c r="BW9" s="56">
         <v>95</v>
       </c>
       <c r="BX9" s="68">
         <v>95.6</v>
       </c>
       <c r="BY9" s="68">
         <v>96.1</v>
       </c>
       <c r="BZ9" s="68">
         <v>91.9</v>
       </c>
       <c r="CA9" s="68">
         <v>89.4</v>
       </c>
       <c r="CB9" s="68">
         <v>87.7</v>
       </c>
       <c r="CC9" s="55">
         <v>86.7</v>
       </c>
       <c r="CD9" s="55">
         <v>91.8</v>
       </c>
+      <c r="CE9" s="75">
+        <v>94.1</v>
+      </c>
     </row>
-    <row r="10" spans="1:82" ht="12.75" customHeight="1">
+    <row r="10" spans="1:83" ht="12.75" customHeight="1">
       <c r="A10" s="53" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="57">
         <v>108.1</v>
       </c>
       <c r="C10" s="57">
         <v>106.3</v>
       </c>
       <c r="D10" s="33">
         <v>107.7</v>
       </c>
       <c r="E10" s="33">
         <v>108</v>
       </c>
       <c r="F10" s="18">
         <v>107.7</v>
       </c>
       <c r="G10" s="57">
         <v>101.5</v>
       </c>
       <c r="H10" s="57">
         <v>100.5</v>
       </c>
       <c r="I10" s="33">
@@ -22998,52 +23758,55 @@
       </c>
       <c r="BW10" s="56">
         <v>101.6</v>
       </c>
       <c r="BX10" s="68">
         <v>102.1</v>
       </c>
       <c r="BY10" s="68">
         <v>94.8</v>
       </c>
       <c r="BZ10" s="68">
         <v>96.8</v>
       </c>
       <c r="CA10" s="68">
         <v>96.2</v>
       </c>
       <c r="CB10" s="68">
         <v>95.4</v>
       </c>
       <c r="CC10" s="55">
         <v>94.6</v>
       </c>
       <c r="CD10" s="55">
         <v>96.4</v>
       </c>
+      <c r="CE10" s="75">
+        <v>96.2</v>
+      </c>
     </row>
-    <row r="11" spans="1:82" ht="12.75" customHeight="1">
+    <row r="11" spans="1:83" ht="12.75" customHeight="1">
       <c r="A11" s="53" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="57">
         <v>96.8</v>
       </c>
       <c r="C11" s="57">
         <v>102.1</v>
       </c>
       <c r="D11" s="33">
         <v>109</v>
       </c>
       <c r="E11" s="33">
         <v>109</v>
       </c>
       <c r="F11" s="18">
         <v>109.1</v>
       </c>
       <c r="G11" s="57">
         <v>112.7</v>
       </c>
       <c r="H11" s="57">
         <v>105.9</v>
       </c>
       <c r="I11" s="33">
@@ -23246,52 +24009,55 @@
       </c>
       <c r="BW11" s="56">
         <v>103.5</v>
       </c>
       <c r="BX11" s="68">
         <v>103.6</v>
       </c>
       <c r="BY11" s="68">
         <v>101.6</v>
       </c>
       <c r="BZ11" s="68">
         <v>101.1</v>
       </c>
       <c r="CA11" s="68">
         <v>101.2</v>
       </c>
       <c r="CB11" s="68">
         <v>99</v>
       </c>
       <c r="CC11" s="55">
         <v>99.2</v>
       </c>
       <c r="CD11" s="55">
         <v>95.6</v>
       </c>
+      <c r="CE11" s="75">
+        <v>96.2</v>
+      </c>
     </row>
-    <row r="12" spans="1:82" ht="12.75" customHeight="1">
+    <row r="12" spans="1:83" ht="12.75" customHeight="1">
       <c r="A12" s="53" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="54" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="54" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="54" t="s">
         <v>32</v>
       </c>
       <c r="F12" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G12" s="54" t="s">
         <v>32</v>
       </c>
       <c r="H12" s="54" t="s">
         <v>32</v>
       </c>
       <c r="I12" s="54" t="s">
@@ -23494,52 +24260,55 @@
       </c>
       <c r="BW12" s="56">
         <v>100.2</v>
       </c>
       <c r="BX12" s="68">
         <v>100</v>
       </c>
       <c r="BY12" s="68">
         <v>105.1</v>
       </c>
       <c r="BZ12" s="68">
         <v>106.4</v>
       </c>
       <c r="CA12" s="68">
         <v>106.3</v>
       </c>
       <c r="CB12" s="68">
         <v>103.3</v>
       </c>
       <c r="CC12" s="55">
         <v>102.5</v>
       </c>
       <c r="CD12" s="55">
         <v>100</v>
       </c>
+      <c r="CE12" s="75">
+        <v>96.8</v>
+      </c>
     </row>
-    <row r="13" spans="1:82" ht="12.75" customHeight="1">
+    <row r="13" spans="1:83" ht="12.75" customHeight="1">
       <c r="A13" s="53" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="57">
         <v>102.3</v>
       </c>
       <c r="C13" s="57">
         <v>105.6</v>
       </c>
       <c r="D13" s="33">
         <v>108.1</v>
       </c>
       <c r="E13" s="33">
         <v>107.7</v>
       </c>
       <c r="F13" s="18">
         <v>107.7</v>
       </c>
       <c r="G13" s="57">
         <v>106.6</v>
       </c>
       <c r="H13" s="57">
         <v>103.2</v>
       </c>
       <c r="I13" s="33">
@@ -23742,52 +24511,55 @@
       </c>
       <c r="BW13" s="56">
         <v>101.9</v>
       </c>
       <c r="BX13" s="68">
         <v>102.2</v>
       </c>
       <c r="BY13" s="68">
         <v>100</v>
       </c>
       <c r="BZ13" s="68">
         <v>100.5</v>
       </c>
       <c r="CA13" s="68">
         <v>98.9</v>
       </c>
       <c r="CB13" s="68">
         <v>98.1</v>
       </c>
       <c r="CC13" s="55">
         <v>98.4</v>
       </c>
       <c r="CD13" s="55">
         <v>98.8</v>
       </c>
+      <c r="CE13" s="75">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="14" spans="1:82" ht="12.75" customHeight="1">
+    <row r="14" spans="1:83" ht="12.75" customHeight="1">
       <c r="A14" s="53" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="57">
         <v>101.6</v>
       </c>
       <c r="C14" s="57">
         <v>107.7</v>
       </c>
       <c r="D14" s="33">
         <v>109</v>
       </c>
       <c r="E14" s="33">
         <v>109</v>
       </c>
       <c r="F14" s="18">
         <v>109.8</v>
       </c>
       <c r="G14" s="57">
         <v>109.7</v>
       </c>
       <c r="H14" s="57">
         <v>105.3</v>
       </c>
       <c r="I14" s="33">
@@ -23990,52 +24762,55 @@
       </c>
       <c r="BW14" s="56">
         <v>104.8</v>
       </c>
       <c r="BX14" s="68">
         <v>105.2</v>
       </c>
       <c r="BY14" s="68">
         <v>105.5</v>
       </c>
       <c r="BZ14" s="68">
         <v>104.5</v>
       </c>
       <c r="CA14" s="68">
         <v>103.1</v>
       </c>
       <c r="CB14" s="68">
         <v>102</v>
       </c>
       <c r="CC14" s="55">
         <v>101.2</v>
       </c>
       <c r="CD14" s="55">
         <v>98.9</v>
       </c>
+      <c r="CE14" s="75">
+        <v>97.9</v>
+      </c>
     </row>
-    <row r="15" spans="1:82" ht="12.75" customHeight="1">
+    <row r="15" spans="1:83" ht="12.75" customHeight="1">
       <c r="A15" s="53" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="57">
         <v>100.6</v>
       </c>
       <c r="C15" s="57">
         <v>104.4</v>
       </c>
       <c r="D15" s="33">
         <v>106.1</v>
       </c>
       <c r="E15" s="33">
         <v>107.9</v>
       </c>
       <c r="F15" s="18">
         <v>108.3</v>
       </c>
       <c r="G15" s="57">
         <v>108.6</v>
       </c>
       <c r="H15" s="57">
         <v>104.5</v>
       </c>
       <c r="I15" s="33">
@@ -24238,52 +25013,55 @@
       </c>
       <c r="BW15" s="56">
         <v>101.9</v>
       </c>
       <c r="BX15" s="68">
         <v>101.8</v>
       </c>
       <c r="BY15" s="68">
         <v>98.8</v>
       </c>
       <c r="BZ15" s="68">
         <v>98.8</v>
       </c>
       <c r="CA15" s="68">
         <v>98.7</v>
       </c>
       <c r="CB15" s="68">
         <v>97.4</v>
       </c>
       <c r="CC15" s="55">
         <v>97.4</v>
       </c>
       <c r="CD15" s="55">
         <v>97.2</v>
       </c>
+      <c r="CE15" s="75">
+        <v>96.6</v>
+      </c>
     </row>
-    <row r="16" spans="1:82" ht="12.75" customHeight="1">
+    <row r="16" spans="1:83" ht="12.75" customHeight="1">
       <c r="A16" s="53" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="57">
         <v>107.5</v>
       </c>
       <c r="C16" s="57">
         <v>110.6</v>
       </c>
       <c r="D16" s="33">
         <v>113</v>
       </c>
       <c r="E16" s="33">
         <v>108.2</v>
       </c>
       <c r="F16" s="18">
         <v>111.7</v>
       </c>
       <c r="G16" s="57">
         <v>116.8</v>
       </c>
       <c r="H16" s="57">
         <v>107.4</v>
       </c>
       <c r="I16" s="33">
@@ -24486,52 +25264,55 @@
       </c>
       <c r="BW16" s="56">
         <v>99.3</v>
       </c>
       <c r="BX16" s="68">
         <v>98.7</v>
       </c>
       <c r="BY16" s="68">
         <v>99.2</v>
       </c>
       <c r="BZ16" s="68">
         <v>98.8</v>
       </c>
       <c r="CA16" s="68">
         <v>98</v>
       </c>
       <c r="CB16" s="68">
         <v>97.9</v>
       </c>
       <c r="CC16" s="55">
         <v>97</v>
       </c>
       <c r="CD16" s="55">
         <v>94.9</v>
       </c>
+      <c r="CE16" s="75">
+        <v>95.3</v>
+      </c>
     </row>
-    <row r="17" spans="1:82" ht="12.75" customHeight="1">
+    <row r="17" spans="1:83" ht="12.75" customHeight="1">
       <c r="A17" s="53" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="57">
         <v>99.9</v>
       </c>
       <c r="C17" s="57">
         <v>107.6</v>
       </c>
       <c r="D17" s="33">
         <v>110</v>
       </c>
       <c r="E17" s="33">
         <v>110.9</v>
       </c>
       <c r="F17" s="18">
         <v>110.7</v>
       </c>
       <c r="G17" s="57">
         <v>110.9</v>
       </c>
       <c r="H17" s="57">
         <v>104.2</v>
       </c>
       <c r="I17" s="33">
@@ -24734,52 +25515,55 @@
       </c>
       <c r="BW17" s="56" t="s">
         <v>32</v>
       </c>
       <c r="BX17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="BY17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="BZ17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="CA17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="CB17" s="30" t="s">
         <v>32</v>
       </c>
       <c r="CC17" s="55" t="s">
         <v>32</v>
       </c>
       <c r="CD17" s="55" t="s">
         <v>32</v>
       </c>
+      <c r="CE17" s="55" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="18" spans="1:82" ht="12.75" customHeight="1">
+    <row r="18" spans="1:83" ht="12.75" customHeight="1">
       <c r="A18" s="53" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="57">
         <v>100.7</v>
       </c>
       <c r="C18" s="57">
         <v>106.2</v>
       </c>
       <c r="D18" s="33">
         <v>107.4</v>
       </c>
       <c r="E18" s="33">
         <v>106.7</v>
       </c>
       <c r="F18" s="18">
         <v>108.2</v>
       </c>
       <c r="G18" s="57">
         <v>108.6</v>
       </c>
       <c r="H18" s="57">
         <v>104.2</v>
       </c>
       <c r="I18" s="33">
@@ -24982,52 +25766,55 @@
       </c>
       <c r="BW18" s="56">
         <v>103.6</v>
       </c>
       <c r="BX18" s="68">
         <v>103.7</v>
       </c>
       <c r="BY18" s="68">
         <v>105.5</v>
       </c>
       <c r="BZ18" s="68">
         <v>104.4</v>
       </c>
       <c r="CA18" s="68">
         <v>103.1</v>
       </c>
       <c r="CB18" s="68">
         <v>101.9</v>
       </c>
       <c r="CC18" s="55">
         <v>101.8</v>
       </c>
       <c r="CD18" s="55">
         <v>99.6</v>
       </c>
+      <c r="CE18" s="75">
+        <v>98.9</v>
+      </c>
     </row>
-    <row r="19" spans="1:82" ht="12.75" customHeight="1">
+    <row r="19" spans="1:83" ht="12.75" customHeight="1">
       <c r="A19" s="53" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="57">
         <v>99</v>
       </c>
       <c r="C19" s="57">
         <v>104.7</v>
       </c>
       <c r="D19" s="33">
         <v>106</v>
       </c>
       <c r="E19" s="33">
         <v>105.7</v>
       </c>
       <c r="F19" s="18">
         <v>105.7</v>
       </c>
       <c r="G19" s="57">
         <v>109.5</v>
       </c>
       <c r="H19" s="57">
         <v>103.8</v>
       </c>
       <c r="I19" s="33">
@@ -25230,52 +26017,55 @@
       </c>
       <c r="BW19" s="56">
         <v>102</v>
       </c>
       <c r="BX19" s="68">
         <v>102.5</v>
       </c>
       <c r="BY19" s="68">
         <v>101</v>
       </c>
       <c r="BZ19" s="68">
         <v>101</v>
       </c>
       <c r="CA19" s="68">
         <v>99.7</v>
       </c>
       <c r="CB19" s="68">
         <v>99.9</v>
       </c>
       <c r="CC19" s="55">
         <v>99.5</v>
       </c>
       <c r="CD19" s="55">
         <v>95.6</v>
       </c>
+      <c r="CE19" s="75">
+        <v>96</v>
+      </c>
     </row>
-    <row r="20" spans="1:82" ht="12.75" customHeight="1">
+    <row r="20" spans="1:83" ht="12.75" customHeight="1">
       <c r="A20" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="54" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="54" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E20" s="54" t="s">
         <v>32</v>
       </c>
       <c r="F20" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G20" s="64" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="64" t="s">
         <v>32</v>
       </c>
       <c r="I20" s="64" t="s">
@@ -25478,52 +26268,55 @@
       </c>
       <c r="BW20" s="56">
         <v>101.8</v>
       </c>
       <c r="BX20" s="68">
         <v>101.4</v>
       </c>
       <c r="BY20" s="68">
         <v>100.8</v>
       </c>
       <c r="BZ20" s="68">
         <v>99</v>
       </c>
       <c r="CA20" s="68">
         <v>98.4</v>
       </c>
       <c r="CB20" s="68">
         <v>97.1</v>
       </c>
       <c r="CC20" s="55">
         <v>97.4</v>
       </c>
       <c r="CD20" s="55">
         <v>95.1</v>
       </c>
+      <c r="CE20" s="75">
+        <v>94.9</v>
+      </c>
     </row>
-    <row r="21" spans="1:82" ht="12.75" customHeight="1">
+    <row r="21" spans="1:83" ht="12.75" customHeight="1">
       <c r="A21" s="53" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="54" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="54" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="54" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="64" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="64" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="64" t="s">
@@ -25726,52 +26519,55 @@
       </c>
       <c r="BW21" s="56">
         <v>102.1</v>
       </c>
       <c r="BX21" s="68">
         <v>102.5</v>
       </c>
       <c r="BY21" s="68">
         <v>109.1</v>
       </c>
       <c r="BZ21" s="68">
         <v>103.4</v>
       </c>
       <c r="CA21" s="68">
         <v>100.4</v>
       </c>
       <c r="CB21" s="68">
         <v>98.9</v>
       </c>
       <c r="CC21" s="55">
         <v>98.3</v>
       </c>
       <c r="CD21" s="55">
         <v>96.6</v>
       </c>
+      <c r="CE21" s="75">
+        <v>93.9</v>
+      </c>
     </row>
-    <row r="22" spans="1:82" ht="12.75" customHeight="1">
+    <row r="22" spans="1:83" ht="12.75" customHeight="1">
       <c r="A22" s="53" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="57">
         <v>97.7</v>
       </c>
       <c r="C22" s="57">
         <v>103.4</v>
       </c>
       <c r="D22" s="33">
         <v>105.7</v>
       </c>
       <c r="E22" s="33">
         <v>107.3</v>
       </c>
       <c r="F22" s="18">
         <v>107.2</v>
       </c>
       <c r="G22" s="57">
         <v>111</v>
       </c>
       <c r="H22" s="57">
         <v>106.3</v>
       </c>
       <c r="I22" s="33">
@@ -25974,52 +26770,55 @@
       </c>
       <c r="BW22" s="56">
         <v>102.5</v>
       </c>
       <c r="BX22" s="68">
         <v>102.4</v>
       </c>
       <c r="BY22" s="68">
         <v>98.1</v>
       </c>
       <c r="BZ22" s="68">
         <v>98.6</v>
       </c>
       <c r="CA22" s="68">
         <v>98.7</v>
       </c>
       <c r="CB22" s="68">
         <v>99.2</v>
       </c>
       <c r="CC22" s="55">
         <v>98.5</v>
       </c>
       <c r="CD22" s="55">
         <v>97.1</v>
       </c>
+      <c r="CE22" s="75">
+        <v>98.3</v>
+      </c>
     </row>
-    <row r="23" spans="1:82" ht="12.75" customHeight="1">
+    <row r="23" spans="1:83" ht="12.75" customHeight="1">
       <c r="A23" s="53" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="57">
         <v>97.6</v>
       </c>
       <c r="C23" s="57">
         <v>102.4</v>
       </c>
       <c r="D23" s="33">
         <v>101.8</v>
       </c>
       <c r="E23" s="33">
         <v>104.1</v>
       </c>
       <c r="F23" s="18">
         <v>104.5</v>
       </c>
       <c r="G23" s="57">
         <v>110</v>
       </c>
       <c r="H23" s="57">
         <v>105.1</v>
       </c>
       <c r="I23" s="33">
@@ -26222,52 +27021,55 @@
       </c>
       <c r="BW23" s="56">
         <v>104.5</v>
       </c>
       <c r="BX23" s="68">
         <v>101.7</v>
       </c>
       <c r="BY23" s="68">
         <v>101.4</v>
       </c>
       <c r="BZ23" s="68">
         <v>101.4</v>
       </c>
       <c r="CA23" s="68">
         <v>101.2</v>
       </c>
       <c r="CB23" s="68">
         <v>99.3</v>
       </c>
       <c r="CC23" s="55">
         <v>97.9</v>
       </c>
       <c r="CD23" s="55">
         <v>98.1</v>
       </c>
+      <c r="CE23" s="75">
+        <v>99.5</v>
+      </c>
     </row>
-    <row r="24" spans="1:82" ht="12.75" customHeight="1">
+    <row r="24" spans="1:83" ht="12.75" customHeight="1">
       <c r="A24" s="53" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="57">
         <v>100</v>
       </c>
       <c r="C24" s="57">
         <v>103.2</v>
       </c>
       <c r="D24" s="33">
         <v>104.1</v>
       </c>
       <c r="E24" s="33">
         <v>104.3</v>
       </c>
       <c r="F24" s="18">
         <v>104.3</v>
       </c>
       <c r="G24" s="57">
         <v>104</v>
       </c>
       <c r="H24" s="57">
         <v>103.7</v>
       </c>
       <c r="I24" s="33">
@@ -26470,52 +27272,55 @@
       </c>
       <c r="BW24" s="56">
         <v>105.8</v>
       </c>
       <c r="BX24" s="68">
         <v>105.6</v>
       </c>
       <c r="BY24" s="68">
         <v>104</v>
       </c>
       <c r="BZ24" s="68">
         <v>103.1</v>
       </c>
       <c r="CA24" s="68">
         <v>102.6</v>
       </c>
       <c r="CB24" s="68">
         <v>101.3</v>
       </c>
       <c r="CC24" s="55">
         <v>101.3</v>
       </c>
       <c r="CD24" s="55">
         <v>99.5</v>
       </c>
+      <c r="CE24" s="75">
+        <v>108.2</v>
+      </c>
     </row>
-    <row r="25" spans="1:82" ht="12.75" customHeight="1">
+    <row r="25" spans="1:83" ht="12.75" customHeight="1">
       <c r="A25" s="53" t="s">
         <v>42</v>
       </c>
       <c r="B25" s="54" t="s">
         <v>32</v>
       </c>
       <c r="C25" s="54" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="54" t="s">
         <v>32</v>
       </c>
       <c r="E25" s="54" t="s">
         <v>32</v>
       </c>
       <c r="F25" s="27" t="s">
         <v>32</v>
       </c>
       <c r="G25" s="64" t="s">
         <v>32</v>
       </c>
       <c r="H25" s="64" t="s">
         <v>32</v>
       </c>
       <c r="I25" s="64" t="s">
@@ -26718,106 +27523,112 @@
       </c>
       <c r="BW25" s="56">
         <v>104.4</v>
       </c>
       <c r="BX25" s="68">
         <v>105</v>
       </c>
       <c r="BY25" s="68">
         <v>102.4</v>
       </c>
       <c r="BZ25" s="68">
         <v>101.1</v>
       </c>
       <c r="CA25" s="68">
         <v>99.7</v>
       </c>
       <c r="CB25" s="68">
         <v>99.5</v>
       </c>
       <c r="CC25" s="55">
         <v>99.4</v>
       </c>
       <c r="CD25" s="55">
         <v>97.8</v>
       </c>
+      <c r="CE25" s="75">
+        <v>98.6</v>
+      </c>
     </row>
-    <row r="26" spans="1:82" ht="12.75" customHeight="1">
+    <row r="26" spans="1:83" ht="12.75" customHeight="1">
       <c r="A26" s="65"/>
       <c r="B26" s="65"/>
       <c r="C26" s="65"/>
       <c r="D26" s="65"/>
       <c r="E26" s="65"/>
       <c r="F26" s="65"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
+  <mergeCells count="19">
+    <mergeCell ref="AP2:AT2"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="BE2:BI2"/>
     <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="BY2:CC2"/>
+    <mergeCell ref="CD2:CE2"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="AU2:AY2"/>
     <mergeCell ref="AZ2:BD2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="Q2:U2"/>
     <mergeCell ref="V2:Z2"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="AK2:AO2"/>
-    <mergeCell ref="AP2:AT2"/>
-[...1 lines deleted...]
-    <mergeCell ref="BE2:BI2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>квартал</vt:lpstr>
       <vt:lpstr>период</vt:lpstr>
       <vt:lpstr>квартал!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>квартал!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sataev</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>