--- v0 (2026-05-16)
+++ v1 (2026-06-27)
@@ -31,51 +31,51 @@
     <sheet name="период" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">квартал!$3:$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">квартал!$A$2:$BC$5</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1931" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1958" uniqueCount="47">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -955,121 +955,121 @@
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="24" borderId="16" xfId="40" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="24" borderId="10" xfId="40" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="48">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="Акцент1 2" xfId="19"/>
     <cellStyle name="Акцент2 2" xfId="20"/>
     <cellStyle name="Акцент3 2" xfId="21"/>
@@ -1388,54 +1388,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DQ56"/>
+  <dimension ref="A1:DR56"/>
   <sheetViews>
-    <sheetView topLeftCell="CS16" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="DN60" sqref="DN60"/>
+    <sheetView topLeftCell="CT13" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="DQ35" sqref="DQ35:DQ56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="32.28515625" style="28" customWidth="1"/>
     <col min="2" max="13" width="8.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.42578125" style="28" customWidth="1"/>
     <col min="15" max="26" width="8.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="27" max="28" width="8.7109375" style="28" customWidth="1"/>
     <col min="29" max="31" width="8.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9.140625" style="28" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" style="28" customWidth="1"/>
     <col min="34" max="34" width="9.28515625" style="28" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="28" customWidth="1"/>
     <col min="36" max="37" width="9" style="28" customWidth="1"/>
     <col min="38" max="38" width="8.28515625" style="28" customWidth="1"/>
     <col min="39" max="39" width="8.7109375" style="28" customWidth="1"/>
     <col min="40" max="40" width="7.85546875" style="28" customWidth="1"/>
     <col min="41" max="41" width="8.85546875" style="28" customWidth="1"/>
     <col min="42" max="42" width="9" style="28" customWidth="1"/>
     <col min="43" max="44" width="8.85546875" style="28" customWidth="1"/>
     <col min="45" max="45" width="8.5703125" style="28" customWidth="1"/>
     <col min="46" max="46" width="9" style="28" customWidth="1"/>
     <col min="47" max="47" width="8.85546875" style="28" customWidth="1"/>
     <col min="48" max="48" width="8.7109375" style="28" customWidth="1"/>
@@ -1467,228 +1467,229 @@
     <col min="84" max="84" width="9.140625" style="28" customWidth="1"/>
     <col min="85" max="85" width="10.7109375" style="28" customWidth="1"/>
     <col min="86" max="86" width="9.5703125" style="28" customWidth="1"/>
     <col min="87" max="87" width="10.42578125" style="28" customWidth="1"/>
     <col min="88" max="89" width="10.7109375" style="28" customWidth="1"/>
     <col min="90" max="90" width="10.5703125" style="28" customWidth="1"/>
     <col min="91" max="92" width="9.7109375" style="28" customWidth="1"/>
     <col min="93" max="93" width="10.7109375" style="28" customWidth="1"/>
     <col min="94" max="94" width="10.140625" style="28" customWidth="1"/>
     <col min="95" max="96" width="9.42578125" style="28" customWidth="1"/>
     <col min="97" max="97" width="9" style="28" customWidth="1"/>
     <col min="98" max="98" width="9.42578125" style="28" customWidth="1"/>
     <col min="99" max="99" width="10" style="28" customWidth="1"/>
     <col min="100" max="101" width="9.140625" style="28" customWidth="1"/>
     <col min="102" max="102" width="9.42578125" style="28" customWidth="1"/>
     <col min="103" max="103" width="10.85546875" style="28" customWidth="1"/>
     <col min="104" max="104" width="9.7109375" style="28" customWidth="1"/>
     <col min="105" max="105" width="10.5703125" style="28" customWidth="1"/>
     <col min="106" max="106" width="8.85546875" style="28" customWidth="1"/>
     <col min="107" max="107" width="9.7109375" style="28" customWidth="1"/>
     <col min="108" max="108" width="11" style="28" customWidth="1"/>
     <col min="109" max="109" width="9.42578125" style="28" customWidth="1"/>
     <col min="110" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121" ht="15.75" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="75" t="s">
+    <row r="1" spans="1:122" ht="15.75" customHeight="1"/>
+    <row r="2" spans="1:122" ht="30.75" customHeight="1">
+      <c r="A2" s="74" t="s">
         <v>45</v>
       </c>
-      <c r="B2" s="76"/>
-[...5 lines deleted...]
-      <c r="H2" s="76"/>
+      <c r="B2" s="75"/>
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="75"/>
       <c r="I2" s="59"/>
       <c r="J2" s="59"/>
       <c r="K2" s="59"/>
       <c r="L2" s="59"/>
       <c r="M2" s="59"/>
       <c r="N2" s="60"/>
     </row>
-    <row r="3" spans="1:121" s="31" customFormat="1" ht="14.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="69">
+    <row r="3" spans="1:122" s="31" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="70"/>
+      <c r="B3" s="71">
         <v>2010</v>
       </c>
-      <c r="C3" s="70"/>
-[...11 lines deleted...]
-      <c r="O3" s="69">
+      <c r="C3" s="72"/>
+      <c r="D3" s="72"/>
+      <c r="E3" s="72"/>
+      <c r="F3" s="72"/>
+      <c r="G3" s="72"/>
+      <c r="H3" s="72"/>
+      <c r="I3" s="72"/>
+      <c r="J3" s="72"/>
+      <c r="K3" s="72"/>
+      <c r="L3" s="72"/>
+      <c r="M3" s="72"/>
+      <c r="N3" s="73"/>
+      <c r="O3" s="71">
         <v>2011</v>
       </c>
-      <c r="P3" s="70"/>
-[...11 lines deleted...]
-      <c r="AB3" s="69">
+      <c r="P3" s="72"/>
+      <c r="Q3" s="72"/>
+      <c r="R3" s="72"/>
+      <c r="S3" s="72"/>
+      <c r="T3" s="72"/>
+      <c r="U3" s="72"/>
+      <c r="V3" s="72"/>
+      <c r="W3" s="72"/>
+      <c r="X3" s="72"/>
+      <c r="Y3" s="72"/>
+      <c r="Z3" s="72"/>
+      <c r="AA3" s="73"/>
+      <c r="AB3" s="71">
         <v>2012</v>
       </c>
-      <c r="AC3" s="70"/>
-[...11 lines deleted...]
-      <c r="AO3" s="69">
+      <c r="AC3" s="72"/>
+      <c r="AD3" s="72"/>
+      <c r="AE3" s="72"/>
+      <c r="AF3" s="72"/>
+      <c r="AG3" s="72"/>
+      <c r="AH3" s="72"/>
+      <c r="AI3" s="72"/>
+      <c r="AJ3" s="72"/>
+      <c r="AK3" s="72"/>
+      <c r="AL3" s="72"/>
+      <c r="AM3" s="72"/>
+      <c r="AN3" s="73"/>
+      <c r="AO3" s="71">
         <v>2013</v>
       </c>
-      <c r="AP3" s="70"/>
-[...11 lines deleted...]
-      <c r="BB3" s="67">
+      <c r="AP3" s="72"/>
+      <c r="AQ3" s="72"/>
+      <c r="AR3" s="72"/>
+      <c r="AS3" s="72"/>
+      <c r="AT3" s="72"/>
+      <c r="AU3" s="72"/>
+      <c r="AV3" s="72"/>
+      <c r="AW3" s="72"/>
+      <c r="AX3" s="72"/>
+      <c r="AY3" s="72"/>
+      <c r="AZ3" s="72"/>
+      <c r="BA3" s="73"/>
+      <c r="BB3" s="70">
         <v>2014</v>
       </c>
-      <c r="BC3" s="67"/>
-[...11 lines deleted...]
-      <c r="BO3" s="67">
+      <c r="BC3" s="70"/>
+      <c r="BD3" s="70"/>
+      <c r="BE3" s="70"/>
+      <c r="BF3" s="70"/>
+      <c r="BG3" s="70"/>
+      <c r="BH3" s="70"/>
+      <c r="BI3" s="70"/>
+      <c r="BJ3" s="70"/>
+      <c r="BK3" s="70"/>
+      <c r="BL3" s="70"/>
+      <c r="BM3" s="70"/>
+      <c r="BN3" s="70"/>
+      <c r="BO3" s="70">
         <v>2015</v>
       </c>
-      <c r="BP3" s="67"/>
-[...3 lines deleted...]
-      <c r="BT3" s="67">
+      <c r="BP3" s="70"/>
+      <c r="BQ3" s="70"/>
+      <c r="BR3" s="70"/>
+      <c r="BS3" s="70"/>
+      <c r="BT3" s="70">
         <v>2016</v>
       </c>
-      <c r="BU3" s="67"/>
-[...3 lines deleted...]
-      <c r="BY3" s="67">
+      <c r="BU3" s="70"/>
+      <c r="BV3" s="70"/>
+      <c r="BW3" s="70"/>
+      <c r="BX3" s="70"/>
+      <c r="BY3" s="70">
         <v>2017</v>
       </c>
-      <c r="BZ3" s="67"/>
-[...3 lines deleted...]
-      <c r="CD3" s="67">
+      <c r="BZ3" s="70"/>
+      <c r="CA3" s="70"/>
+      <c r="CB3" s="70"/>
+      <c r="CC3" s="70"/>
+      <c r="CD3" s="70">
         <v>2018</v>
       </c>
-      <c r="CE3" s="67"/>
-[...3 lines deleted...]
-      <c r="CI3" s="69">
+      <c r="CE3" s="70"/>
+      <c r="CF3" s="70"/>
+      <c r="CG3" s="70"/>
+      <c r="CH3" s="70"/>
+      <c r="CI3" s="71">
         <v>2019</v>
       </c>
-      <c r="CJ3" s="70"/>
-[...3 lines deleted...]
-      <c r="CN3" s="69">
+      <c r="CJ3" s="72"/>
+      <c r="CK3" s="72"/>
+      <c r="CL3" s="72"/>
+      <c r="CM3" s="73"/>
+      <c r="CN3" s="71">
         <v>2020</v>
       </c>
-      <c r="CO3" s="70"/>
-[...1 lines deleted...]
-      <c r="CQ3" s="70"/>
+      <c r="CO3" s="72"/>
+      <c r="CP3" s="72"/>
+      <c r="CQ3" s="72"/>
       <c r="CR3" s="29"/>
-      <c r="CS3" s="69">
+      <c r="CS3" s="71">
         <v>2021</v>
       </c>
-      <c r="CT3" s="70"/>
-[...3 lines deleted...]
-      <c r="CX3" s="69">
+      <c r="CT3" s="72"/>
+      <c r="CU3" s="72"/>
+      <c r="CV3" s="72"/>
+      <c r="CW3" s="73"/>
+      <c r="CX3" s="71">
         <v>2022</v>
       </c>
-      <c r="CY3" s="70"/>
-[...3 lines deleted...]
-      <c r="DC3" s="69">
+      <c r="CY3" s="72"/>
+      <c r="CZ3" s="72"/>
+      <c r="DA3" s="72"/>
+      <c r="DB3" s="73"/>
+      <c r="DC3" s="71">
         <v>2023</v>
       </c>
-      <c r="DD3" s="70"/>
-[...3 lines deleted...]
-      <c r="DH3" s="69">
+      <c r="DD3" s="72"/>
+      <c r="DE3" s="72"/>
+      <c r="DF3" s="72"/>
+      <c r="DG3" s="73"/>
+      <c r="DH3" s="71">
         <v>2024</v>
       </c>
-      <c r="DI3" s="70"/>
-[...3 lines deleted...]
-      <c r="DM3" s="67">
+      <c r="DI3" s="72"/>
+      <c r="DJ3" s="72"/>
+      <c r="DK3" s="72"/>
+      <c r="DL3" s="73"/>
+      <c r="DM3" s="71">
         <v>2025</v>
       </c>
-      <c r="DN3" s="67"/>
-[...2 lines deleted...]
-      <c r="DQ3" s="65">
+      <c r="DN3" s="72"/>
+      <c r="DO3" s="72"/>
+      <c r="DP3" s="72"/>
+      <c r="DQ3" s="73"/>
+      <c r="DR3" s="65">
         <v>2026</v>
       </c>
     </row>
-    <row r="4" spans="1:121" s="31" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A4" s="77"/>
+    <row r="4" spans="1:122" s="31" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="76"/>
       <c r="B4" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="30" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="30" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="30" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="30" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="30" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="30" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="30" t="s">
@@ -2002,165 +2003,168 @@
       </c>
       <c r="DI4" s="32" t="s">
         <v>28</v>
       </c>
       <c r="DJ4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="DK4" s="34" t="s">
         <v>30</v>
       </c>
       <c r="DL4" s="35" t="s">
         <v>31</v>
       </c>
       <c r="DM4" s="36" t="s">
         <v>27</v>
       </c>
       <c r="DN4" s="32" t="s">
         <v>28</v>
       </c>
       <c r="DO4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="DP4" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="DQ4" s="34" t="s">
+      <c r="DQ4" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="DR4" s="34" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="5" spans="1:121" s="31" customFormat="1" ht="12.75" customHeight="1">
+    <row r="5" spans="1:122" s="31" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="61"/>
-      <c r="B5" s="78"/>
-[...101 lines deleted...]
-      <c r="CZ5" s="79"/>
+      <c r="B5" s="67"/>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
+      <c r="N5" s="68"/>
+      <c r="O5" s="68"/>
+      <c r="P5" s="68"/>
+      <c r="Q5" s="68"/>
+      <c r="R5" s="68"/>
+      <c r="S5" s="68"/>
+      <c r="T5" s="68"/>
+      <c r="U5" s="68"/>
+      <c r="V5" s="68"/>
+      <c r="W5" s="68"/>
+      <c r="X5" s="68"/>
+      <c r="Y5" s="68"/>
+      <c r="Z5" s="68"/>
+      <c r="AA5" s="68"/>
+      <c r="AB5" s="68"/>
+      <c r="AC5" s="68"/>
+      <c r="AD5" s="68"/>
+      <c r="AE5" s="68"/>
+      <c r="AF5" s="68"/>
+      <c r="AG5" s="68"/>
+      <c r="AH5" s="68"/>
+      <c r="AI5" s="68"/>
+      <c r="AJ5" s="68"/>
+      <c r="AK5" s="68"/>
+      <c r="AL5" s="68"/>
+      <c r="AM5" s="68"/>
+      <c r="AN5" s="68"/>
+      <c r="AO5" s="68"/>
+      <c r="AP5" s="68"/>
+      <c r="AQ5" s="68"/>
+      <c r="AR5" s="68"/>
+      <c r="AS5" s="68"/>
+      <c r="AT5" s="68"/>
+      <c r="AU5" s="68"/>
+      <c r="AV5" s="68"/>
+      <c r="AW5" s="68"/>
+      <c r="AX5" s="68"/>
+      <c r="AY5" s="68"/>
+      <c r="AZ5" s="68"/>
+      <c r="BA5" s="68"/>
+      <c r="BB5" s="68"/>
+      <c r="BC5" s="68"/>
+      <c r="BD5" s="68"/>
+      <c r="BE5" s="68"/>
+      <c r="BF5" s="68"/>
+      <c r="BG5" s="68"/>
+      <c r="BH5" s="68"/>
+      <c r="BI5" s="68"/>
+      <c r="BJ5" s="68"/>
+      <c r="BK5" s="68"/>
+      <c r="BL5" s="68"/>
+      <c r="BM5" s="68"/>
+      <c r="BN5" s="68"/>
+      <c r="BO5" s="68"/>
+      <c r="BP5" s="68"/>
+      <c r="BQ5" s="68"/>
+      <c r="BR5" s="68"/>
+      <c r="BS5" s="68"/>
+      <c r="BT5" s="68"/>
+      <c r="BU5" s="68"/>
+      <c r="BV5" s="68"/>
+      <c r="BW5" s="68"/>
+      <c r="BX5" s="68"/>
+      <c r="BY5" s="68"/>
+      <c r="BZ5" s="68"/>
+      <c r="CA5" s="68"/>
+      <c r="CB5" s="68"/>
+      <c r="CC5" s="68"/>
+      <c r="CD5" s="68"/>
+      <c r="CE5" s="68"/>
+      <c r="CF5" s="68"/>
+      <c r="CG5" s="68"/>
+      <c r="CH5" s="68"/>
+      <c r="CI5" s="68"/>
+      <c r="CJ5" s="68"/>
+      <c r="CK5" s="68"/>
+      <c r="CL5" s="68"/>
+      <c r="CM5" s="68"/>
+      <c r="CN5" s="68"/>
+      <c r="CO5" s="68"/>
+      <c r="CP5" s="68"/>
+      <c r="CQ5" s="68"/>
+      <c r="CR5" s="68"/>
+      <c r="CS5" s="68"/>
+      <c r="CT5" s="68"/>
+      <c r="CU5" s="68"/>
+      <c r="CV5" s="68"/>
+      <c r="CW5" s="68"/>
+      <c r="CX5" s="68"/>
+      <c r="CY5" s="68"/>
+      <c r="CZ5" s="68"/>
       <c r="DA5" s="29"/>
       <c r="DE5" s="38"/>
       <c r="DF5" s="29"/>
       <c r="DG5" s="39"/>
     </row>
-    <row r="6" spans="1:121">
+    <row r="6" spans="1:122">
       <c r="A6" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="17">
         <v>78.7</v>
       </c>
       <c r="C6" s="17">
         <v>99.4</v>
       </c>
       <c r="D6" s="17">
         <v>109</v>
       </c>
       <c r="E6" s="17">
         <v>104.5</v>
       </c>
       <c r="F6" s="17">
         <v>99.4</v>
       </c>
       <c r="G6" s="17">
         <v>108.7</v>
       </c>
       <c r="H6" s="17">
         <v>101.2</v>
       </c>
       <c r="I6" s="17">
@@ -2477,55 +2481,58 @@
       </c>
       <c r="DI6" s="12">
         <v>105.5</v>
       </c>
       <c r="DJ6" s="12">
         <v>96.8</v>
       </c>
       <c r="DK6" s="12">
         <v>111.4</v>
       </c>
       <c r="DL6" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM6" s="17">
         <v>97.3</v>
       </c>
       <c r="DN6" s="12">
         <v>106</v>
       </c>
       <c r="DO6" s="12">
         <v>95.7</v>
       </c>
       <c r="DP6" s="12">
         <v>110.2</v>
       </c>
-      <c r="DQ6" s="12">
+      <c r="DQ6" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR6" s="12">
         <v>97.5</v>
       </c>
     </row>
-    <row r="7" spans="1:121">
+    <row r="7" spans="1:122">
       <c r="A7" s="43" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>32</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="17" t="s">
         <v>32</v>
       </c>
       <c r="F7" s="17" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="17" t="s">
         <v>32</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>32</v>
       </c>
       <c r="I7" s="17" t="s">
@@ -2842,55 +2849,58 @@
       </c>
       <c r="DI7" s="12">
         <v>105.4</v>
       </c>
       <c r="DJ7" s="12">
         <v>98.3</v>
       </c>
       <c r="DK7" s="12">
         <v>108.7</v>
       </c>
       <c r="DL7" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM7" s="12">
         <v>97.7</v>
       </c>
       <c r="DN7" s="12">
         <v>107.5</v>
       </c>
       <c r="DO7" s="12">
         <v>97.7</v>
       </c>
       <c r="DP7" s="12">
         <v>109</v>
       </c>
-      <c r="DQ7" s="12">
+      <c r="DQ7" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR7" s="12">
         <v>99.8</v>
       </c>
     </row>
-    <row r="8" spans="1:121">
+    <row r="8" spans="1:122">
       <c r="A8" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B8" s="17">
         <v>83.9</v>
       </c>
       <c r="C8" s="17">
         <v>98.4</v>
       </c>
       <c r="D8" s="17">
         <v>106</v>
       </c>
       <c r="E8" s="17">
         <v>103.1</v>
       </c>
       <c r="F8" s="17">
         <v>109.2</v>
       </c>
       <c r="G8" s="17">
         <v>106.6</v>
       </c>
       <c r="H8" s="17">
         <v>100.6</v>
       </c>
       <c r="I8" s="17">
@@ -3207,55 +3217,58 @@
       </c>
       <c r="DI8" s="12">
         <v>105.4</v>
       </c>
       <c r="DJ8" s="12">
         <v>99.4</v>
       </c>
       <c r="DK8" s="12">
         <v>106.1</v>
       </c>
       <c r="DL8" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM8" s="12">
         <v>98.7</v>
       </c>
       <c r="DN8" s="12">
         <v>106.8</v>
       </c>
       <c r="DO8" s="12">
         <v>99.9</v>
       </c>
       <c r="DP8" s="12">
         <v>111.4</v>
       </c>
-      <c r="DQ8" s="12">
+      <c r="DQ8" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR8" s="12">
         <v>92.7</v>
       </c>
     </row>
-    <row r="9" spans="1:121">
+    <row r="9" spans="1:122">
       <c r="A9" s="43" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="17">
         <v>74.3</v>
       </c>
       <c r="C9" s="17">
         <v>100.6</v>
       </c>
       <c r="D9" s="17">
         <v>112.8</v>
       </c>
       <c r="E9" s="17">
         <v>101.9</v>
       </c>
       <c r="F9" s="17">
         <v>101.8</v>
       </c>
       <c r="G9" s="17">
         <v>107.3</v>
       </c>
       <c r="H9" s="17">
         <v>102.7</v>
       </c>
       <c r="I9" s="17">
@@ -3572,55 +3585,58 @@
       </c>
       <c r="DI9" s="12">
         <v>107.1</v>
       </c>
       <c r="DJ9" s="12">
         <v>99.5</v>
       </c>
       <c r="DK9" s="12">
         <v>110.3</v>
       </c>
       <c r="DL9" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM9" s="12">
         <v>94.8</v>
       </c>
       <c r="DN9" s="12">
         <v>105.1</v>
       </c>
       <c r="DO9" s="12">
         <v>99</v>
       </c>
       <c r="DP9" s="12">
         <v>109.3</v>
       </c>
-      <c r="DQ9" s="12">
+      <c r="DQ9" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR9" s="12">
         <v>95.8</v>
       </c>
     </row>
-    <row r="10" spans="1:121">
+    <row r="10" spans="1:122">
       <c r="A10" s="43" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="17">
         <v>86.3</v>
       </c>
       <c r="C10" s="17">
         <v>103.4</v>
       </c>
       <c r="D10" s="17">
         <v>100.5</v>
       </c>
       <c r="E10" s="17">
         <v>108.1</v>
       </c>
       <c r="F10" s="17">
         <v>105.5</v>
       </c>
       <c r="G10" s="17">
         <v>106.7</v>
       </c>
       <c r="H10" s="17">
         <v>102.2</v>
       </c>
       <c r="I10" s="17">
@@ -3937,55 +3953,58 @@
       </c>
       <c r="DI10" s="12">
         <v>109.7</v>
       </c>
       <c r="DJ10" s="12">
         <v>90.8</v>
       </c>
       <c r="DK10" s="12">
         <v>114.7</v>
       </c>
       <c r="DL10" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM10" s="12">
         <v>95.9</v>
       </c>
       <c r="DN10" s="12">
         <v>114.7</v>
       </c>
       <c r="DO10" s="12">
         <v>88.3</v>
       </c>
       <c r="DP10" s="12">
         <v>112.4</v>
       </c>
-      <c r="DQ10" s="12">
+      <c r="DQ10" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR10" s="12">
         <v>97.3</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="17">
         <v>91.2</v>
       </c>
       <c r="C11" s="17">
         <v>97.9</v>
       </c>
       <c r="D11" s="17">
         <v>107.2</v>
       </c>
       <c r="E11" s="17">
         <v>102</v>
       </c>
       <c r="F11" s="17">
         <v>95.6</v>
       </c>
       <c r="G11" s="17">
         <v>105.3</v>
       </c>
       <c r="H11" s="17">
         <v>106</v>
       </c>
       <c r="I11" s="17">
@@ -4302,55 +4321,58 @@
       </c>
       <c r="DI11" s="12">
         <v>98.4</v>
       </c>
       <c r="DJ11" s="12">
         <v>106.1</v>
       </c>
       <c r="DK11" s="12">
         <v>101.6</v>
       </c>
       <c r="DL11" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM11" s="12">
         <v>99</v>
       </c>
       <c r="DN11" s="12">
         <v>92.3</v>
       </c>
       <c r="DO11" s="12">
         <v>103</v>
       </c>
       <c r="DP11" s="12">
         <v>101.1</v>
       </c>
-      <c r="DQ11" s="12">
+      <c r="DQ11" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR11" s="12">
         <v>107.1</v>
       </c>
     </row>
-    <row r="12" spans="1:121">
+    <row r="12" spans="1:122">
       <c r="A12" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="17">
         <v>80.599999999999994</v>
       </c>
       <c r="C12" s="17">
         <v>99.5</v>
       </c>
       <c r="D12" s="17">
         <v>110.5</v>
       </c>
       <c r="E12" s="17">
         <v>104.9</v>
       </c>
       <c r="F12" s="17">
         <v>102.1</v>
       </c>
       <c r="G12" s="17">
         <v>101.1</v>
       </c>
       <c r="H12" s="17">
         <v>103.7</v>
       </c>
       <c r="I12" s="17">
@@ -4667,55 +4689,58 @@
       </c>
       <c r="DI12" s="12">
         <v>99</v>
       </c>
       <c r="DJ12" s="12">
         <v>99.4</v>
       </c>
       <c r="DK12" s="12">
         <v>106.2</v>
       </c>
       <c r="DL12" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM12" s="12">
         <v>100.2</v>
       </c>
       <c r="DN12" s="12">
         <v>104.7</v>
       </c>
       <c r="DO12" s="12">
         <v>96.1</v>
       </c>
       <c r="DP12" s="12">
         <v>104.5</v>
       </c>
-      <c r="DQ12" s="12">
+      <c r="DQ12" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR12" s="12">
         <v>101.9</v>
       </c>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="17">
         <v>87.8</v>
       </c>
       <c r="C13" s="17">
         <v>99.2</v>
       </c>
       <c r="D13" s="17">
         <v>104.2</v>
       </c>
       <c r="E13" s="17">
         <v>109.4</v>
       </c>
       <c r="F13" s="17">
         <v>103.5</v>
       </c>
       <c r="G13" s="17">
         <v>110.3</v>
       </c>
       <c r="H13" s="17">
         <v>99.9</v>
       </c>
       <c r="I13" s="17">
@@ -5032,55 +5057,58 @@
       </c>
       <c r="DI13" s="12">
         <v>114.4</v>
       </c>
       <c r="DJ13" s="12">
         <v>86.6</v>
       </c>
       <c r="DK13" s="12">
         <v>112</v>
       </c>
       <c r="DL13" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM13" s="12">
         <v>98.7</v>
       </c>
       <c r="DN13" s="12">
         <v>115</v>
       </c>
       <c r="DO13" s="12">
         <v>86.7</v>
       </c>
       <c r="DP13" s="12">
         <v>109</v>
       </c>
-      <c r="DQ13" s="12">
+      <c r="DQ13" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR13" s="12">
         <v>98</v>
       </c>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>32</v>
       </c>
       <c r="D14" s="17" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="17" t="s">
         <v>32</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>32</v>
       </c>
       <c r="G14" s="17" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="17" t="s">
         <v>32</v>
       </c>
       <c r="I14" s="17" t="s">
@@ -5397,55 +5425,58 @@
       </c>
       <c r="DI14" s="12">
         <v>111.2</v>
       </c>
       <c r="DJ14" s="12">
         <v>93.4</v>
       </c>
       <c r="DK14" s="12">
         <v>112.1</v>
       </c>
       <c r="DL14" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM14" s="12">
         <v>98.1</v>
       </c>
       <c r="DN14" s="12">
         <v>115.3</v>
       </c>
       <c r="DO14" s="12">
         <v>93.1</v>
       </c>
       <c r="DP14" s="12">
         <v>105.5</v>
       </c>
-      <c r="DQ14" s="12">
+      <c r="DQ14" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR14" s="12">
         <v>99</v>
       </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" s="43" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="17">
         <v>91.4</v>
       </c>
       <c r="C15" s="17">
         <v>91</v>
       </c>
       <c r="D15" s="17">
         <v>105.2</v>
       </c>
       <c r="E15" s="17">
         <v>109.6</v>
       </c>
       <c r="F15" s="17">
         <v>97.8</v>
       </c>
       <c r="G15" s="17">
         <v>104.5</v>
       </c>
       <c r="H15" s="17">
         <v>102.6</v>
       </c>
       <c r="I15" s="17">
@@ -5762,55 +5793,58 @@
       </c>
       <c r="DI15" s="12">
         <v>105.2</v>
       </c>
       <c r="DJ15" s="12">
         <v>98.8</v>
       </c>
       <c r="DK15" s="12">
         <v>110.8</v>
       </c>
       <c r="DL15" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM15" s="12">
         <v>96</v>
       </c>
       <c r="DN15" s="12">
         <v>108.4</v>
       </c>
       <c r="DO15" s="12">
         <v>94.9</v>
       </c>
       <c r="DP15" s="12">
         <v>110.7</v>
       </c>
-      <c r="DQ15" s="12">
+      <c r="DQ15" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR15" s="12">
         <v>96.7</v>
       </c>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" s="43" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="17">
         <v>79.599999999999994</v>
       </c>
       <c r="C16" s="17">
         <v>97.5</v>
       </c>
       <c r="D16" s="17">
         <v>107.2</v>
       </c>
       <c r="E16" s="17">
         <v>103.6</v>
       </c>
       <c r="F16" s="17">
         <v>107.2</v>
       </c>
       <c r="G16" s="17">
         <v>107</v>
       </c>
       <c r="H16" s="17">
         <v>102</v>
       </c>
       <c r="I16" s="17">
@@ -6127,55 +6161,58 @@
       </c>
       <c r="DI16" s="12">
         <v>107.8</v>
       </c>
       <c r="DJ16" s="12">
         <v>100.2</v>
       </c>
       <c r="DK16" s="12">
         <v>111.3</v>
       </c>
       <c r="DL16" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM16" s="12">
         <v>95.3</v>
       </c>
       <c r="DN16" s="12">
         <v>106.2</v>
       </c>
       <c r="DO16" s="12">
         <v>99.1</v>
       </c>
       <c r="DP16" s="12">
         <v>110.3</v>
       </c>
-      <c r="DQ16" s="12">
+      <c r="DQ16" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR16" s="12">
         <v>94.8</v>
       </c>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" s="43" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="17">
         <v>86</v>
       </c>
       <c r="C17" s="17">
         <v>99.9</v>
       </c>
       <c r="D17" s="17">
         <v>104</v>
       </c>
       <c r="E17" s="17">
         <v>107.6</v>
       </c>
       <c r="F17" s="17">
         <v>103.8</v>
       </c>
       <c r="G17" s="17">
         <v>108.4</v>
       </c>
       <c r="H17" s="17">
         <v>102.8</v>
       </c>
       <c r="I17" s="17">
@@ -6492,55 +6529,58 @@
       </c>
       <c r="DI17" s="12">
         <v>109.4</v>
       </c>
       <c r="DJ17" s="12">
         <v>90.1</v>
       </c>
       <c r="DK17" s="12">
         <v>107.6</v>
       </c>
       <c r="DL17" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM17" s="12">
         <v>101.4</v>
       </c>
       <c r="DN17" s="12">
         <v>111.3</v>
       </c>
       <c r="DO17" s="12">
         <v>89.4</v>
       </c>
       <c r="DP17" s="12">
         <v>106.7</v>
       </c>
-      <c r="DQ17" s="12">
+      <c r="DQ17" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR17" s="12">
         <v>102.2</v>
       </c>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" s="43" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="17">
         <v>68.099999999999994</v>
       </c>
       <c r="C18" s="17">
         <v>103</v>
       </c>
       <c r="D18" s="17">
         <v>122.7</v>
       </c>
       <c r="E18" s="17">
         <v>99.6</v>
       </c>
       <c r="F18" s="17">
         <v>90.9</v>
       </c>
       <c r="G18" s="17">
         <v>114.6</v>
       </c>
       <c r="H18" s="17">
         <v>101.5</v>
       </c>
       <c r="I18" s="17">
@@ -6857,55 +6897,58 @@
       </c>
       <c r="DI18" s="12">
         <v>101.5</v>
       </c>
       <c r="DJ18" s="12">
         <v>98.3</v>
       </c>
       <c r="DK18" s="12">
         <v>106.6</v>
       </c>
       <c r="DL18" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM18" s="12">
         <v>102.2</v>
       </c>
       <c r="DN18" s="12">
         <v>101.3</v>
       </c>
       <c r="DO18" s="12">
         <v>96.3</v>
       </c>
       <c r="DP18" s="12">
         <v>108.7</v>
       </c>
-      <c r="DQ18" s="12">
+      <c r="DQ18" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR18" s="12">
         <v>100.2</v>
       </c>
     </row>
-    <row r="19" spans="1:121">
+    <row r="19" spans="1:122">
       <c r="A19" s="43" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="17">
         <v>86</v>
       </c>
       <c r="C19" s="17">
         <v>98.7</v>
       </c>
       <c r="D19" s="17">
         <v>107.8</v>
       </c>
       <c r="E19" s="17">
         <v>109.4</v>
       </c>
       <c r="F19" s="17">
         <v>101.9</v>
       </c>
       <c r="G19" s="17">
         <v>118.8</v>
       </c>
       <c r="H19" s="17">
         <v>94.7</v>
       </c>
       <c r="I19" s="17">
@@ -7222,55 +7265,58 @@
       </c>
       <c r="DI19" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DJ19" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DK19" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DL19" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM19" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DN19" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DO19" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DP19" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="DQ19" s="12" t="s">
+      <c r="DQ19" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR19" s="12" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="20" spans="1:121">
+    <row r="20" spans="1:122">
       <c r="A20" s="43" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="17">
         <v>73.8</v>
       </c>
       <c r="C20" s="17">
         <v>99.6</v>
       </c>
       <c r="D20" s="17">
         <v>107.2</v>
       </c>
       <c r="E20" s="17">
         <v>106.9</v>
       </c>
       <c r="F20" s="17">
         <v>102.1</v>
       </c>
       <c r="G20" s="17">
         <v>103.7</v>
       </c>
       <c r="H20" s="17">
         <v>101.9</v>
       </c>
       <c r="I20" s="17">
@@ -7587,55 +7633,58 @@
       </c>
       <c r="DI20" s="12">
         <v>104.2</v>
       </c>
       <c r="DJ20" s="12">
         <v>98.4</v>
       </c>
       <c r="DK20" s="12">
         <v>113.1</v>
       </c>
       <c r="DL20" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM20" s="12">
         <v>97.8</v>
       </c>
       <c r="DN20" s="12">
         <v>103.1</v>
       </c>
       <c r="DO20" s="12">
         <v>98.5</v>
       </c>
       <c r="DP20" s="12">
         <v>111.9</v>
       </c>
-      <c r="DQ20" s="12">
+      <c r="DQ20" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR20" s="12">
         <v>98.9</v>
       </c>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" s="43" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="17">
         <v>83.3</v>
       </c>
       <c r="C21" s="17">
         <v>99.1</v>
       </c>
       <c r="D21" s="17">
         <v>103.2</v>
       </c>
       <c r="E21" s="17">
         <v>107.1</v>
       </c>
       <c r="F21" s="17">
         <v>104.9</v>
       </c>
       <c r="G21" s="17">
         <v>110.8</v>
       </c>
       <c r="H21" s="17">
         <v>97.5</v>
       </c>
       <c r="I21" s="17">
@@ -7952,55 +8001,58 @@
       </c>
       <c r="DI21" s="12">
         <v>110</v>
       </c>
       <c r="DJ21" s="12">
         <v>96.5</v>
       </c>
       <c r="DK21" s="12">
         <v>110</v>
       </c>
       <c r="DL21" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM21" s="12">
         <v>95.1</v>
       </c>
       <c r="DN21" s="12">
         <v>110.5</v>
       </c>
       <c r="DO21" s="12">
         <v>95.7</v>
       </c>
       <c r="DP21" s="12">
         <v>112.5</v>
       </c>
-      <c r="DQ21" s="12">
+      <c r="DQ21" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR21" s="12">
         <v>91.5</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" s="43" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="17" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="17" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="17" t="s">
         <v>32</v>
       </c>
       <c r="F22" s="17" t="s">
         <v>32</v>
       </c>
       <c r="G22" s="17" t="s">
         <v>32</v>
       </c>
       <c r="H22" s="17" t="s">
         <v>32</v>
       </c>
       <c r="I22" s="17" t="s">
@@ -8317,55 +8369,58 @@
       </c>
       <c r="DI22" s="12">
         <v>114.1</v>
       </c>
       <c r="DJ22" s="12">
         <v>82.2</v>
       </c>
       <c r="DK22" s="12">
         <v>114.2</v>
       </c>
       <c r="DL22" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM22" s="12">
         <v>102</v>
       </c>
       <c r="DN22" s="12">
         <v>113.3</v>
       </c>
       <c r="DO22" s="12">
         <v>82.1</v>
       </c>
       <c r="DP22" s="12">
         <v>112.3</v>
       </c>
-      <c r="DQ22" s="12">
+      <c r="DQ22" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR22" s="12">
         <v>102.6</v>
       </c>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" s="43" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>32</v>
       </c>
       <c r="E23" s="17" t="s">
         <v>32</v>
       </c>
       <c r="F23" s="17" t="s">
         <v>32</v>
       </c>
       <c r="G23" s="17" t="s">
         <v>32</v>
       </c>
       <c r="H23" s="17" t="s">
         <v>32</v>
       </c>
       <c r="I23" s="17" t="s">
@@ -8682,55 +8737,58 @@
       </c>
       <c r="DI23" s="12">
         <v>104.3</v>
       </c>
       <c r="DJ23" s="12">
         <v>98.6</v>
       </c>
       <c r="DK23" s="12">
         <v>116.5</v>
       </c>
       <c r="DL23" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM23" s="12">
         <v>99.7</v>
       </c>
       <c r="DN23" s="12">
         <v>93.1</v>
       </c>
       <c r="DO23" s="12">
         <v>99.4</v>
       </c>
       <c r="DP23" s="12">
         <v>117</v>
       </c>
-      <c r="DQ23" s="12">
+      <c r="DQ23" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR23" s="12">
         <v>101.1</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" s="43" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="17">
         <v>78.7</v>
       </c>
       <c r="C24" s="17">
         <v>101.7</v>
       </c>
       <c r="D24" s="17">
         <v>104.6</v>
       </c>
       <c r="E24" s="17">
         <v>106.6</v>
       </c>
       <c r="F24" s="17">
         <v>102.8</v>
       </c>
       <c r="G24" s="17">
         <v>108.9</v>
       </c>
       <c r="H24" s="17">
         <v>100.6</v>
       </c>
       <c r="I24" s="17">
@@ -9047,55 +9105,58 @@
       </c>
       <c r="DI24" s="12">
         <v>99.6</v>
       </c>
       <c r="DJ24" s="12">
         <v>96</v>
       </c>
       <c r="DK24" s="12">
         <v>114.8</v>
       </c>
       <c r="DL24" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM24" s="12">
         <v>98</v>
       </c>
       <c r="DN24" s="12">
         <v>103.2</v>
       </c>
       <c r="DO24" s="12">
         <v>95.8</v>
       </c>
       <c r="DP24" s="12">
         <v>113.7</v>
       </c>
-      <c r="DQ24" s="12">
+      <c r="DQ24" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR24" s="12">
         <v>96.5</v>
       </c>
     </row>
-    <row r="25" spans="1:121">
+    <row r="25" spans="1:122">
       <c r="A25" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="17">
         <v>59.2</v>
       </c>
       <c r="C25" s="17">
         <v>100.5</v>
       </c>
       <c r="D25" s="17">
         <v>116</v>
       </c>
       <c r="E25" s="17">
         <v>98.3</v>
       </c>
       <c r="F25" s="17">
         <v>99.4</v>
       </c>
       <c r="G25" s="17">
         <v>113.9</v>
       </c>
       <c r="H25" s="17">
         <v>101.9</v>
       </c>
       <c r="I25" s="17">
@@ -9412,55 +9473,58 @@
       </c>
       <c r="DI25" s="12">
         <v>105</v>
       </c>
       <c r="DJ25" s="12">
         <v>97.2</v>
       </c>
       <c r="DK25" s="12">
         <v>119.8</v>
       </c>
       <c r="DL25" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM25" s="12">
         <v>93.2</v>
       </c>
       <c r="DN25" s="12">
         <v>106.2</v>
       </c>
       <c r="DO25" s="12">
         <v>95.2</v>
       </c>
       <c r="DP25" s="12">
         <v>115.8</v>
       </c>
-      <c r="DQ25" s="12">
+      <c r="DQ25" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR25" s="12">
         <v>92.4</v>
       </c>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="17">
         <v>76.3</v>
       </c>
       <c r="C26" s="17">
         <v>100.6</v>
       </c>
       <c r="D26" s="17">
         <v>109.7</v>
       </c>
       <c r="E26" s="17">
         <v>104.2</v>
       </c>
       <c r="F26" s="17">
         <v>95.1</v>
       </c>
       <c r="G26" s="17">
         <v>108.5</v>
       </c>
       <c r="H26" s="17">
         <v>99.6</v>
       </c>
       <c r="I26" s="17">
@@ -9777,55 +9841,58 @@
       </c>
       <c r="DI26" s="12">
         <v>105.8</v>
       </c>
       <c r="DJ26" s="12">
         <v>98.1</v>
       </c>
       <c r="DK26" s="12">
         <v>114.4</v>
       </c>
       <c r="DL26" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM26" s="12">
         <v>96.2</v>
       </c>
       <c r="DN26" s="12">
         <v>106.7</v>
       </c>
       <c r="DO26" s="12">
         <v>98.7</v>
       </c>
       <c r="DP26" s="12">
         <v>110</v>
       </c>
-      <c r="DQ26" s="12">
+      <c r="DQ26" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR26" s="12">
         <v>95.5</v>
       </c>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" s="44" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="17" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="17" t="s">
         <v>32</v>
       </c>
       <c r="E27" s="17" t="s">
         <v>32</v>
       </c>
       <c r="F27" s="17" t="s">
         <v>32</v>
       </c>
       <c r="G27" s="17" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="17" t="s">
         <v>32</v>
       </c>
       <c r="I27" s="17" t="s">
@@ -10142,234 +10209,238 @@
       </c>
       <c r="DI27" s="12">
         <v>108</v>
       </c>
       <c r="DJ27" s="12">
         <v>98.6</v>
       </c>
       <c r="DK27" s="12">
         <v>106.6</v>
       </c>
       <c r="DL27" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DM27" s="12">
         <v>97.3</v>
       </c>
       <c r="DN27" s="12">
         <v>107.4</v>
       </c>
       <c r="DO27" s="12">
         <v>97.5</v>
       </c>
       <c r="DP27" s="12">
         <v>108.1</v>
       </c>
-      <c r="DQ27" s="12">
+      <c r="DQ27" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="DR27" s="12">
         <v>96.2</v>
       </c>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="CY28" s="5"/>
     </row>
-    <row r="31" spans="1:121" ht="33" customHeight="1">
-      <c r="A31" s="75" t="s">
+    <row r="31" spans="1:122" ht="33" customHeight="1">
+      <c r="A31" s="74" t="s">
         <v>46</v>
       </c>
-      <c r="B31" s="76"/>
-[...5 lines deleted...]
-      <c r="H31" s="76"/>
+      <c r="B31" s="75"/>
+      <c r="C31" s="75"/>
+      <c r="D31" s="75"/>
+      <c r="E31" s="75"/>
+      <c r="F31" s="75"/>
+      <c r="G31" s="75"/>
+      <c r="H31" s="75"/>
       <c r="I31" s="59"/>
       <c r="J31" s="59"/>
       <c r="K31" s="59"/>
       <c r="L31" s="59"/>
       <c r="M31" s="59"/>
       <c r="N31" s="60"/>
     </row>
-    <row r="32" spans="1:121">
-[...1 lines deleted...]
-      <c r="B32" s="69">
+    <row r="32" spans="1:122">
+      <c r="A32" s="70"/>
+      <c r="B32" s="71">
         <v>2010</v>
       </c>
-      <c r="C32" s="70"/>
-[...11 lines deleted...]
-      <c r="O32" s="69">
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="73"/>
+      <c r="O32" s="71">
         <v>2011</v>
       </c>
-      <c r="P32" s="70"/>
-[...11 lines deleted...]
-      <c r="AB32" s="69">
+      <c r="P32" s="72"/>
+      <c r="Q32" s="72"/>
+      <c r="R32" s="72"/>
+      <c r="S32" s="72"/>
+      <c r="T32" s="72"/>
+      <c r="U32" s="72"/>
+      <c r="V32" s="72"/>
+      <c r="W32" s="72"/>
+      <c r="X32" s="72"/>
+      <c r="Y32" s="72"/>
+      <c r="Z32" s="72"/>
+      <c r="AA32" s="73"/>
+      <c r="AB32" s="71">
         <v>2012</v>
       </c>
-      <c r="AC32" s="70"/>
-[...11 lines deleted...]
-      <c r="AO32" s="69">
+      <c r="AC32" s="72"/>
+      <c r="AD32" s="72"/>
+      <c r="AE32" s="72"/>
+      <c r="AF32" s="72"/>
+      <c r="AG32" s="72"/>
+      <c r="AH32" s="72"/>
+      <c r="AI32" s="72"/>
+      <c r="AJ32" s="72"/>
+      <c r="AK32" s="72"/>
+      <c r="AL32" s="72"/>
+      <c r="AM32" s="72"/>
+      <c r="AN32" s="73"/>
+      <c r="AO32" s="71">
         <v>2013</v>
       </c>
-      <c r="AP32" s="70"/>
-[...11 lines deleted...]
-      <c r="BB32" s="67">
+      <c r="AP32" s="72"/>
+      <c r="AQ32" s="72"/>
+      <c r="AR32" s="72"/>
+      <c r="AS32" s="72"/>
+      <c r="AT32" s="72"/>
+      <c r="AU32" s="72"/>
+      <c r="AV32" s="72"/>
+      <c r="AW32" s="72"/>
+      <c r="AX32" s="72"/>
+      <c r="AY32" s="72"/>
+      <c r="AZ32" s="72"/>
+      <c r="BA32" s="73"/>
+      <c r="BB32" s="70">
         <v>2014</v>
       </c>
-      <c r="BC32" s="67"/>
-[...11 lines deleted...]
-      <c r="BO32" s="67">
+      <c r="BC32" s="70"/>
+      <c r="BD32" s="70"/>
+      <c r="BE32" s="70"/>
+      <c r="BF32" s="70"/>
+      <c r="BG32" s="70"/>
+      <c r="BH32" s="70"/>
+      <c r="BI32" s="70"/>
+      <c r="BJ32" s="70"/>
+      <c r="BK32" s="70"/>
+      <c r="BL32" s="70"/>
+      <c r="BM32" s="70"/>
+      <c r="BN32" s="70"/>
+      <c r="BO32" s="70">
         <v>2015</v>
       </c>
-      <c r="BP32" s="67"/>
-[...3 lines deleted...]
-      <c r="BT32" s="67">
+      <c r="BP32" s="70"/>
+      <c r="BQ32" s="70"/>
+      <c r="BR32" s="70"/>
+      <c r="BS32" s="70"/>
+      <c r="BT32" s="70">
         <v>2016</v>
       </c>
-      <c r="BU32" s="67"/>
-[...3 lines deleted...]
-      <c r="BY32" s="67">
+      <c r="BU32" s="70"/>
+      <c r="BV32" s="70"/>
+      <c r="BW32" s="70"/>
+      <c r="BX32" s="70"/>
+      <c r="BY32" s="70">
         <v>2017</v>
       </c>
-      <c r="BZ32" s="67"/>
-[...3 lines deleted...]
-      <c r="CD32" s="67">
+      <c r="BZ32" s="70"/>
+      <c r="CA32" s="70"/>
+      <c r="CB32" s="70"/>
+      <c r="CC32" s="70"/>
+      <c r="CD32" s="70">
         <v>2018</v>
       </c>
-      <c r="CE32" s="67"/>
-[...3 lines deleted...]
-      <c r="CI32" s="69">
+      <c r="CE32" s="70"/>
+      <c r="CF32" s="70"/>
+      <c r="CG32" s="70"/>
+      <c r="CH32" s="70"/>
+      <c r="CI32" s="71">
         <v>2019</v>
       </c>
-      <c r="CJ32" s="70"/>
-[...3 lines deleted...]
-      <c r="CN32" s="69">
+      <c r="CJ32" s="72"/>
+      <c r="CK32" s="72"/>
+      <c r="CL32" s="72"/>
+      <c r="CM32" s="73"/>
+      <c r="CN32" s="71">
         <v>2020</v>
       </c>
-      <c r="CO32" s="70"/>
-[...1 lines deleted...]
-      <c r="CQ32" s="70"/>
+      <c r="CO32" s="72"/>
+      <c r="CP32" s="72"/>
+      <c r="CQ32" s="72"/>
       <c r="CR32" s="29"/>
-      <c r="CS32" s="69">
+      <c r="CS32" s="71">
         <v>2021</v>
       </c>
-      <c r="CT32" s="70"/>
-[...3 lines deleted...]
-      <c r="CX32" s="69">
+      <c r="CT32" s="72"/>
+      <c r="CU32" s="72"/>
+      <c r="CV32" s="72"/>
+      <c r="CW32" s="73"/>
+      <c r="CX32" s="71">
         <v>2022</v>
       </c>
-      <c r="CY32" s="70"/>
-[...3 lines deleted...]
-      <c r="DC32" s="69">
+      <c r="CY32" s="72"/>
+      <c r="CZ32" s="72"/>
+      <c r="DA32" s="72"/>
+      <c r="DB32" s="73"/>
+      <c r="DC32" s="71">
         <v>2023</v>
       </c>
-      <c r="DD32" s="70"/>
-[...3 lines deleted...]
-      <c r="DH32" s="72">
+      <c r="DD32" s="72"/>
+      <c r="DE32" s="72"/>
+      <c r="DF32" s="72"/>
+      <c r="DG32" s="73"/>
+      <c r="DH32" s="77">
         <v>2024</v>
       </c>
-      <c r="DI32" s="73"/>
-[...3 lines deleted...]
-      <c r="DM32" s="68">
+      <c r="DI32" s="78"/>
+      <c r="DJ32" s="78"/>
+      <c r="DK32" s="78"/>
+      <c r="DL32" s="79"/>
+      <c r="DM32" s="90">
         <v>2025</v>
       </c>
-      <c r="DN32" s="68"/>
-[...2 lines deleted...]
-      <c r="DQ32" s="65">
+      <c r="DN32" s="91"/>
+      <c r="DO32" s="91"/>
+      <c r="DP32" s="91"/>
+      <c r="DQ32" s="89"/>
+      <c r="DR32" s="65">
         <v>2026</v>
       </c>
     </row>
-    <row r="33" spans="1:121">
-      <c r="A33" s="77"/>
+    <row r="33" spans="1:122">
+      <c r="A33" s="76"/>
       <c r="B33" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="30" t="s">
         <v>2</v>
       </c>
       <c r="E33" s="30" t="s">
         <v>3</v>
       </c>
       <c r="F33" s="30" t="s">
         <v>4</v>
       </c>
       <c r="G33" s="30" t="s">
         <v>5</v>
       </c>
       <c r="H33" s="30" t="s">
         <v>6</v>
       </c>
       <c r="I33" s="30" t="s">
         <v>7</v>
       </c>
       <c r="J33" s="30" t="s">
@@ -10683,168 +10754,171 @@
       </c>
       <c r="DI33" s="32" t="s">
         <v>28</v>
       </c>
       <c r="DJ33" s="32" t="s">
         <v>29</v>
       </c>
       <c r="DK33" s="36" t="s">
         <v>30</v>
       </c>
       <c r="DL33" s="45" t="s">
         <v>31</v>
       </c>
       <c r="DM33" s="36" t="s">
         <v>27</v>
       </c>
       <c r="DN33" s="32" t="s">
         <v>28</v>
       </c>
       <c r="DO33" s="32" t="s">
         <v>29</v>
       </c>
       <c r="DP33" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="DQ33" s="34" t="s">
+      <c r="DQ33" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="DR33" s="34" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="34" spans="1:121">
+    <row r="34" spans="1:122">
       <c r="A34" s="61"/>
-      <c r="B34" s="78"/>
-[...101 lines deleted...]
-      <c r="CZ34" s="80"/>
+      <c r="B34" s="67"/>
+      <c r="C34" s="68"/>
+      <c r="D34" s="68"/>
+      <c r="E34" s="68"/>
+      <c r="F34" s="68"/>
+      <c r="G34" s="68"/>
+      <c r="H34" s="68"/>
+      <c r="I34" s="68"/>
+      <c r="J34" s="68"/>
+      <c r="K34" s="68"/>
+      <c r="L34" s="68"/>
+      <c r="M34" s="68"/>
+      <c r="N34" s="68"/>
+      <c r="O34" s="68"/>
+      <c r="P34" s="68"/>
+      <c r="Q34" s="68"/>
+      <c r="R34" s="68"/>
+      <c r="S34" s="68"/>
+      <c r="T34" s="68"/>
+      <c r="U34" s="68"/>
+      <c r="V34" s="68"/>
+      <c r="W34" s="68"/>
+      <c r="X34" s="68"/>
+      <c r="Y34" s="68"/>
+      <c r="Z34" s="68"/>
+      <c r="AA34" s="68"/>
+      <c r="AB34" s="68"/>
+      <c r="AC34" s="68"/>
+      <c r="AD34" s="68"/>
+      <c r="AE34" s="68"/>
+      <c r="AF34" s="68"/>
+      <c r="AG34" s="68"/>
+      <c r="AH34" s="68"/>
+      <c r="AI34" s="68"/>
+      <c r="AJ34" s="68"/>
+      <c r="AK34" s="68"/>
+      <c r="AL34" s="68"/>
+      <c r="AM34" s="68"/>
+      <c r="AN34" s="68"/>
+      <c r="AO34" s="68"/>
+      <c r="AP34" s="68"/>
+      <c r="AQ34" s="68"/>
+      <c r="AR34" s="68"/>
+      <c r="AS34" s="68"/>
+      <c r="AT34" s="68"/>
+      <c r="AU34" s="68"/>
+      <c r="AV34" s="68"/>
+      <c r="AW34" s="68"/>
+      <c r="AX34" s="68"/>
+      <c r="AY34" s="68"/>
+      <c r="AZ34" s="68"/>
+      <c r="BA34" s="68"/>
+      <c r="BB34" s="68"/>
+      <c r="BC34" s="68"/>
+      <c r="BD34" s="68"/>
+      <c r="BE34" s="68"/>
+      <c r="BF34" s="68"/>
+      <c r="BG34" s="68"/>
+      <c r="BH34" s="68"/>
+      <c r="BI34" s="68"/>
+      <c r="BJ34" s="68"/>
+      <c r="BK34" s="68"/>
+      <c r="BL34" s="68"/>
+      <c r="BM34" s="68"/>
+      <c r="BN34" s="68"/>
+      <c r="BO34" s="68"/>
+      <c r="BP34" s="68"/>
+      <c r="BQ34" s="68"/>
+      <c r="BR34" s="68"/>
+      <c r="BS34" s="68"/>
+      <c r="BT34" s="68"/>
+      <c r="BU34" s="68"/>
+      <c r="BV34" s="68"/>
+      <c r="BW34" s="68"/>
+      <c r="BX34" s="68"/>
+      <c r="BY34" s="68"/>
+      <c r="BZ34" s="68"/>
+      <c r="CA34" s="68"/>
+      <c r="CB34" s="68"/>
+      <c r="CC34" s="68"/>
+      <c r="CD34" s="68"/>
+      <c r="CE34" s="68"/>
+      <c r="CF34" s="68"/>
+      <c r="CG34" s="68"/>
+      <c r="CH34" s="68"/>
+      <c r="CI34" s="68"/>
+      <c r="CJ34" s="68"/>
+      <c r="CK34" s="68"/>
+      <c r="CL34" s="68"/>
+      <c r="CM34" s="68"/>
+      <c r="CN34" s="68"/>
+      <c r="CO34" s="68"/>
+      <c r="CP34" s="68"/>
+      <c r="CQ34" s="68"/>
+      <c r="CR34" s="68"/>
+      <c r="CS34" s="68"/>
+      <c r="CT34" s="68"/>
+      <c r="CU34" s="68"/>
+      <c r="CV34" s="68"/>
+      <c r="CW34" s="68"/>
+      <c r="CX34" s="68"/>
+      <c r="CY34" s="68"/>
+      <c r="CZ34" s="69"/>
       <c r="DA34" s="31"/>
       <c r="DB34" s="31"/>
       <c r="DC34" s="31"/>
       <c r="DD34" s="31"/>
       <c r="DE34" s="46"/>
       <c r="DF34" s="47"/>
       <c r="DG34" s="42"/>
     </row>
-    <row r="35" spans="1:121">
+    <row r="35" spans="1:122">
       <c r="A35" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="17">
         <v>108.6</v>
       </c>
       <c r="C35" s="17">
         <v>107.3</v>
       </c>
       <c r="D35" s="17">
         <v>109.5</v>
       </c>
       <c r="E35" s="17">
         <v>116.2</v>
       </c>
       <c r="F35" s="17">
         <v>115</v>
       </c>
       <c r="G35" s="17">
         <v>117.9</v>
       </c>
       <c r="H35" s="17">
         <v>118</v>
       </c>
       <c r="I35" s="17">
@@ -11162,54 +11236,57 @@
       <c r="DI35" s="12">
         <v>110.3</v>
       </c>
       <c r="DJ35" s="12">
         <v>111.3</v>
       </c>
       <c r="DK35" s="12">
         <v>110.5</v>
       </c>
       <c r="DL35" s="12">
         <v>111.3</v>
       </c>
       <c r="DM35" s="12">
         <v>110.7</v>
       </c>
       <c r="DN35" s="12">
         <v>111.3</v>
       </c>
       <c r="DO35" s="12">
         <v>110</v>
       </c>
       <c r="DP35" s="12">
         <v>108.8</v>
       </c>
       <c r="DQ35" s="12">
+        <v>109.5</v>
+      </c>
+      <c r="DR35" s="12">
         <v>109.1</v>
       </c>
     </row>
-    <row r="36" spans="1:121">
+    <row r="36" spans="1:122">
       <c r="A36" s="43" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="48" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="48" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="48" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="48" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="48" t="s">
         <v>32</v>
       </c>
       <c r="G36" s="48" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="48" t="s">
         <v>32</v>
       </c>
       <c r="I36" s="48" t="s">
@@ -11525,54 +11602,57 @@
       <c r="DI36" s="12">
         <v>112.3</v>
       </c>
       <c r="DJ36" s="12">
         <v>114.2</v>
       </c>
       <c r="DK36" s="12">
         <v>111.8</v>
       </c>
       <c r="DL36" s="12">
         <v>113.4</v>
       </c>
       <c r="DM36" s="12">
         <v>110</v>
       </c>
       <c r="DN36" s="12">
         <v>112.2</v>
       </c>
       <c r="DO36" s="12">
         <v>111.5</v>
       </c>
       <c r="DP36" s="12">
         <v>111.7</v>
       </c>
       <c r="DQ36" s="12">
+        <v>111.2</v>
+      </c>
+      <c r="DR36" s="12">
         <v>114.2</v>
       </c>
     </row>
-    <row r="37" spans="1:121">
+    <row r="37" spans="1:122">
       <c r="A37" s="43" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="17">
         <v>111.3</v>
       </c>
       <c r="C37" s="17">
         <v>110.6</v>
       </c>
       <c r="D37" s="17">
         <v>108.6</v>
       </c>
       <c r="E37" s="17">
         <v>115.3</v>
       </c>
       <c r="F37" s="17">
         <v>116.3</v>
       </c>
       <c r="G37" s="17">
         <v>117.6</v>
       </c>
       <c r="H37" s="17">
         <v>117.9</v>
       </c>
       <c r="I37" s="17">
@@ -11890,54 +11970,57 @@
       <c r="DI37" s="12">
         <v>110.8</v>
       </c>
       <c r="DJ37" s="12">
         <v>112.5</v>
       </c>
       <c r="DK37" s="12">
         <v>103.1</v>
       </c>
       <c r="DL37" s="12">
         <v>109.6</v>
       </c>
       <c r="DM37" s="12">
         <v>109.6</v>
       </c>
       <c r="DN37" s="12">
         <v>111.1</v>
       </c>
       <c r="DO37" s="12">
         <v>111.7</v>
       </c>
       <c r="DP37" s="12">
         <v>117.4</v>
       </c>
       <c r="DQ37" s="12">
+        <v>113.5</v>
+      </c>
+      <c r="DR37" s="12">
         <v>110.3</v>
       </c>
     </row>
-    <row r="38" spans="1:121">
+    <row r="38" spans="1:122">
       <c r="A38" s="43" t="s">
         <v>14</v>
       </c>
       <c r="B38" s="17">
         <v>104.8</v>
       </c>
       <c r="C38" s="17">
         <v>104.9</v>
       </c>
       <c r="D38" s="17">
         <v>108.9</v>
       </c>
       <c r="E38" s="17">
         <v>114.1</v>
       </c>
       <c r="F38" s="17">
         <v>114.8</v>
       </c>
       <c r="G38" s="17">
         <v>117.1</v>
       </c>
       <c r="H38" s="17">
         <v>118</v>
       </c>
       <c r="I38" s="17">
@@ -12255,54 +12338,57 @@
       <c r="DI38" s="12">
         <v>114</v>
       </c>
       <c r="DJ38" s="12">
         <v>114.2</v>
       </c>
       <c r="DK38" s="12">
         <v>112.6</v>
       </c>
       <c r="DL38" s="12">
         <v>114.9</v>
       </c>
       <c r="DM38" s="12">
         <v>111.5</v>
       </c>
       <c r="DN38" s="12">
         <v>109.3</v>
       </c>
       <c r="DO38" s="12">
         <v>108.8</v>
       </c>
       <c r="DP38" s="12">
         <v>107.9</v>
       </c>
       <c r="DQ38" s="12">
+        <v>107</v>
+      </c>
+      <c r="DR38" s="12">
         <v>109</v>
       </c>
     </row>
-    <row r="39" spans="1:121">
+    <row r="39" spans="1:122">
       <c r="A39" s="43" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="17">
         <v>111.6</v>
       </c>
       <c r="C39" s="17">
         <v>111.4</v>
       </c>
       <c r="D39" s="17">
         <v>108.5</v>
       </c>
       <c r="E39" s="17">
         <v>112.9</v>
       </c>
       <c r="F39" s="17">
         <v>119.3</v>
       </c>
       <c r="G39" s="17">
         <v>119.5</v>
       </c>
       <c r="H39" s="17">
         <v>120.5</v>
       </c>
       <c r="I39" s="17">
@@ -12622,52 +12708,55 @@
       </c>
       <c r="DJ39" s="12">
         <v>113.1</v>
       </c>
       <c r="DK39" s="12">
         <v>110.7</v>
       </c>
       <c r="DL39" s="12">
         <v>111.3</v>
       </c>
       <c r="DM39" s="12">
         <v>109.6</v>
       </c>
       <c r="DN39" s="12">
         <v>114.6</v>
       </c>
       <c r="DO39" s="12">
         <v>111.5</v>
       </c>
       <c r="DP39" s="12">
         <v>109.2</v>
       </c>
       <c r="DQ39" s="12">
         <v>110.9</v>
       </c>
+      <c r="DR39" s="12">
+        <v>110.9</v>
+      </c>
     </row>
-    <row r="40" spans="1:121">
+    <row r="40" spans="1:122">
       <c r="A40" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B40" s="17">
         <v>116.6</v>
       </c>
       <c r="C40" s="17">
         <v>112.5</v>
       </c>
       <c r="D40" s="17">
         <v>109.4</v>
       </c>
       <c r="E40" s="17">
         <v>109.5</v>
       </c>
       <c r="F40" s="17">
         <v>109.8</v>
       </c>
       <c r="G40" s="17">
         <v>114.5</v>
       </c>
       <c r="H40" s="17">
         <v>117.5</v>
       </c>
       <c r="I40" s="17">
@@ -12985,54 +13074,57 @@
       <c r="DI40" s="12">
         <v>103.7</v>
       </c>
       <c r="DJ40" s="12">
         <v>104.7</v>
       </c>
       <c r="DK40" s="12">
         <v>108.3</v>
       </c>
       <c r="DL40" s="12">
         <v>104.2</v>
       </c>
       <c r="DM40" s="12">
         <v>105</v>
       </c>
       <c r="DN40" s="12">
         <v>98.4</v>
       </c>
       <c r="DO40" s="12">
         <v>95.5</v>
       </c>
       <c r="DP40" s="12">
         <v>95.1</v>
       </c>
       <c r="DQ40" s="12">
+        <v>96.8</v>
+      </c>
+      <c r="DR40" s="12">
         <v>103</v>
       </c>
     </row>
-    <row r="41" spans="1:121">
+    <row r="41" spans="1:122">
       <c r="A41" s="43" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="17">
         <v>114.3</v>
       </c>
       <c r="C41" s="17">
         <v>109.9</v>
       </c>
       <c r="D41" s="17">
         <v>114.9</v>
       </c>
       <c r="E41" s="17">
         <v>120.8</v>
       </c>
       <c r="F41" s="17">
         <v>118.9</v>
       </c>
       <c r="G41" s="17">
         <v>112.9</v>
       </c>
       <c r="H41" s="17">
         <v>113.9</v>
       </c>
       <c r="I41" s="17">
@@ -13350,54 +13442,57 @@
       <c r="DI41" s="12">
         <v>107.6</v>
       </c>
       <c r="DJ41" s="12">
         <v>108.1</v>
       </c>
       <c r="DK41" s="12">
         <v>106.9</v>
       </c>
       <c r="DL41" s="12">
         <v>110.9</v>
       </c>
       <c r="DM41" s="12">
         <v>104.7</v>
       </c>
       <c r="DN41" s="12">
         <v>110.7</v>
       </c>
       <c r="DO41" s="12">
         <v>107</v>
       </c>
       <c r="DP41" s="12">
         <v>105.3</v>
       </c>
       <c r="DQ41" s="12">
+        <v>105.7</v>
+      </c>
+      <c r="DR41" s="12">
         <v>107.1</v>
       </c>
     </row>
-    <row r="42" spans="1:121">
+    <row r="42" spans="1:122">
       <c r="A42" s="43" t="s">
         <v>18</v>
       </c>
       <c r="B42" s="17">
         <v>105.8</v>
       </c>
       <c r="C42" s="17">
         <v>103.4</v>
       </c>
       <c r="D42" s="17">
         <v>104.6</v>
       </c>
       <c r="E42" s="17">
         <v>115.1</v>
       </c>
       <c r="F42" s="17">
         <v>116.7</v>
       </c>
       <c r="G42" s="17">
         <v>122.1</v>
       </c>
       <c r="H42" s="17">
         <v>122.3</v>
       </c>
       <c r="I42" s="17">
@@ -13715,54 +13810,57 @@
       <c r="DI42" s="12">
         <v>110.6</v>
       </c>
       <c r="DJ42" s="12">
         <v>108.5</v>
       </c>
       <c r="DK42" s="12">
         <v>108.9</v>
       </c>
       <c r="DL42" s="12">
         <v>111.5</v>
       </c>
       <c r="DM42" s="12">
         <v>109.5</v>
       </c>
       <c r="DN42" s="12">
         <v>110</v>
       </c>
       <c r="DO42" s="12">
         <v>110.2</v>
       </c>
       <c r="DP42" s="12">
         <v>107.3</v>
       </c>
       <c r="DQ42" s="12">
+        <v>109.1</v>
+      </c>
+      <c r="DR42" s="12">
         <v>106.5</v>
       </c>
     </row>
-    <row r="43" spans="1:121">
+    <row r="43" spans="1:122">
       <c r="A43" s="43" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="48" t="s">
         <v>32</v>
       </c>
       <c r="C43" s="48" t="s">
         <v>32</v>
       </c>
       <c r="D43" s="48" t="s">
         <v>32</v>
       </c>
       <c r="E43" s="48" t="s">
         <v>32</v>
       </c>
       <c r="F43" s="48" t="s">
         <v>32</v>
       </c>
       <c r="G43" s="48" t="s">
         <v>32</v>
       </c>
       <c r="H43" s="48" t="s">
         <v>32</v>
       </c>
       <c r="I43" s="48" t="s">
@@ -14067,54 +14165,57 @@
       <c r="DI43" s="12">
         <v>109.6</v>
       </c>
       <c r="DJ43" s="12">
         <v>108</v>
       </c>
       <c r="DK43" s="12">
         <v>109.1</v>
       </c>
       <c r="DL43" s="12">
         <v>108.8</v>
       </c>
       <c r="DM43" s="12">
         <v>114.1</v>
       </c>
       <c r="DN43" s="12">
         <v>118.4</v>
       </c>
       <c r="DO43" s="12">
         <v>118.1</v>
       </c>
       <c r="DP43" s="12">
         <v>111.2</v>
       </c>
       <c r="DQ43" s="12">
+        <v>113.3</v>
+      </c>
+      <c r="DR43" s="12">
         <v>112.2</v>
       </c>
     </row>
-    <row r="44" spans="1:121">
+    <row r="44" spans="1:122">
       <c r="A44" s="43" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="17">
         <v>117.2</v>
       </c>
       <c r="C44" s="17">
         <v>107.8</v>
       </c>
       <c r="D44" s="17">
         <v>105.7</v>
       </c>
       <c r="E44" s="17">
         <v>119.2</v>
       </c>
       <c r="F44" s="17">
         <v>114.3</v>
       </c>
       <c r="G44" s="17">
         <v>113.8</v>
       </c>
       <c r="H44" s="17">
         <v>118.9</v>
       </c>
       <c r="I44" s="17">
@@ -14432,54 +14533,57 @@
       <c r="DI44" s="12">
         <v>110.6</v>
       </c>
       <c r="DJ44" s="12">
         <v>113.7</v>
       </c>
       <c r="DK44" s="12">
         <v>113.2</v>
       </c>
       <c r="DL44" s="12">
         <v>112.6</v>
       </c>
       <c r="DM44" s="12">
         <v>110.6</v>
       </c>
       <c r="DN44" s="12">
         <v>114</v>
       </c>
       <c r="DO44" s="12">
         <v>109.4</v>
       </c>
       <c r="DP44" s="12">
         <v>109.3</v>
       </c>
       <c r="DQ44" s="12">
+        <v>111.1</v>
+      </c>
+      <c r="DR44" s="12">
         <v>110.1</v>
       </c>
     </row>
-    <row r="45" spans="1:121">
+    <row r="45" spans="1:122">
       <c r="A45" s="43" t="s">
         <v>20</v>
       </c>
       <c r="B45" s="17">
         <v>110.6</v>
       </c>
       <c r="C45" s="17">
         <v>109.2</v>
       </c>
       <c r="D45" s="17">
         <v>109.7</v>
       </c>
       <c r="E45" s="17">
         <v>116.4</v>
       </c>
       <c r="F45" s="17">
         <v>117.7</v>
       </c>
       <c r="G45" s="17">
         <v>120.8</v>
       </c>
       <c r="H45" s="17">
         <v>119.2</v>
       </c>
       <c r="I45" s="17">
@@ -14797,54 +14901,57 @@
       <c r="DI45" s="12">
         <v>112.5</v>
       </c>
       <c r="DJ45" s="12">
         <v>114</v>
       </c>
       <c r="DK45" s="12">
         <v>112.3</v>
       </c>
       <c r="DL45" s="12">
         <v>113.6</v>
       </c>
       <c r="DM45" s="12">
         <v>114.6</v>
       </c>
       <c r="DN45" s="12">
         <v>112.9</v>
       </c>
       <c r="DO45" s="12">
         <v>111.6</v>
       </c>
       <c r="DP45" s="12">
         <v>110.7</v>
       </c>
       <c r="DQ45" s="12">
+        <v>111.8</v>
+      </c>
+      <c r="DR45" s="12">
         <v>110.1</v>
       </c>
     </row>
-    <row r="46" spans="1:121">
+    <row r="46" spans="1:122">
       <c r="A46" s="43" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="17">
         <v>106.9</v>
       </c>
       <c r="C46" s="17">
         <v>109.3</v>
       </c>
       <c r="D46" s="17">
         <v>110.9</v>
       </c>
       <c r="E46" s="17">
         <v>113.4</v>
       </c>
       <c r="F46" s="17">
         <v>114.7</v>
       </c>
       <c r="G46" s="17">
         <v>115.3</v>
       </c>
       <c r="H46" s="17">
         <v>117.3</v>
       </c>
       <c r="I46" s="17">
@@ -15162,54 +15269,57 @@
       <c r="DI46" s="12">
         <v>109.2</v>
       </c>
       <c r="DJ46" s="12">
         <v>107.1</v>
       </c>
       <c r="DK46" s="12">
         <v>107.6</v>
       </c>
       <c r="DL46" s="12">
         <v>109.9</v>
       </c>
       <c r="DM46" s="12">
         <v>107.6</v>
       </c>
       <c r="DN46" s="12">
         <v>109.5</v>
       </c>
       <c r="DO46" s="12">
         <v>108.6</v>
       </c>
       <c r="DP46" s="12">
         <v>107.7</v>
       </c>
       <c r="DQ46" s="12">
+        <v>107.6</v>
+      </c>
+      <c r="DR46" s="12">
         <v>108.5</v>
       </c>
     </row>
-    <row r="47" spans="1:121">
+    <row r="47" spans="1:122">
       <c r="A47" s="43" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="17">
         <v>114.7</v>
       </c>
       <c r="C47" s="17">
         <v>109.3</v>
       </c>
       <c r="D47" s="17">
         <v>117.8</v>
       </c>
       <c r="E47" s="17">
         <v>122.3</v>
       </c>
       <c r="F47" s="17">
         <v>116.3</v>
       </c>
       <c r="G47" s="17">
         <v>123.5</v>
       </c>
       <c r="H47" s="17">
         <v>125</v>
       </c>
       <c r="I47" s="17">
@@ -15527,54 +15637,57 @@
       <c r="DI47" s="12">
         <v>109.2</v>
       </c>
       <c r="DJ47" s="12">
         <v>109.8</v>
       </c>
       <c r="DK47" s="12">
         <v>108.6</v>
       </c>
       <c r="DL47" s="12">
         <v>108.6</v>
       </c>
       <c r="DM47" s="12">
         <v>108.7</v>
       </c>
       <c r="DN47" s="12">
         <v>108.6</v>
       </c>
       <c r="DO47" s="12">
         <v>106.3</v>
       </c>
       <c r="DP47" s="12">
         <v>108.4</v>
       </c>
       <c r="DQ47" s="12">
+        <v>107.2</v>
+      </c>
+      <c r="DR47" s="12">
         <v>106.2</v>
       </c>
     </row>
-    <row r="48" spans="1:121">
+    <row r="48" spans="1:122">
       <c r="A48" s="43" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="17">
         <v>108.7</v>
       </c>
       <c r="C48" s="17">
         <v>106.9</v>
       </c>
       <c r="D48" s="17">
         <v>108.3</v>
       </c>
       <c r="E48" s="17">
         <v>117.1</v>
       </c>
       <c r="F48" s="17">
         <v>118.7</v>
       </c>
       <c r="G48" s="17">
         <v>122.2</v>
       </c>
       <c r="H48" s="17">
         <v>122.5</v>
       </c>
       <c r="I48" s="17">
@@ -15894,52 +16007,55 @@
       </c>
       <c r="DJ48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="DK48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="DL48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="DM48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="DN48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="DO48" s="25" t="s">
         <v>32</v>
       </c>
       <c r="DP48" s="12" t="s">
         <v>32</v>
       </c>
       <c r="DQ48" s="12" t="s">
         <v>32</v>
       </c>
+      <c r="DR48" s="12" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="49" spans="1:121">
+    <row r="49" spans="1:122">
       <c r="A49" s="43" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="17">
         <v>107.1</v>
       </c>
       <c r="C49" s="17">
         <v>107.7</v>
       </c>
       <c r="D49" s="17">
         <v>109.8</v>
       </c>
       <c r="E49" s="17">
         <v>119.2</v>
       </c>
       <c r="F49" s="17">
         <v>116.7</v>
       </c>
       <c r="G49" s="17">
         <v>119.2</v>
       </c>
       <c r="H49" s="17">
         <v>117.2</v>
       </c>
       <c r="I49" s="17">
@@ -16257,54 +16373,57 @@
       <c r="DI49" s="12">
         <v>112.9</v>
       </c>
       <c r="DJ49" s="12">
         <v>112.8</v>
       </c>
       <c r="DK49" s="12">
         <v>110</v>
       </c>
       <c r="DL49" s="12">
         <v>112.9</v>
       </c>
       <c r="DM49" s="12">
         <v>113.5</v>
       </c>
       <c r="DN49" s="12">
         <v>112.2</v>
       </c>
       <c r="DO49" s="12">
         <v>112.4</v>
       </c>
       <c r="DP49" s="12">
         <v>111.1</v>
       </c>
       <c r="DQ49" s="12">
+        <v>112.2</v>
+      </c>
+      <c r="DR49" s="12">
         <v>112.4</v>
       </c>
     </row>
-    <row r="50" spans="1:121">
+    <row r="50" spans="1:122">
       <c r="A50" s="43" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="17">
         <v>110.8</v>
       </c>
       <c r="C50" s="17">
         <v>108.8</v>
       </c>
       <c r="D50" s="17">
         <v>106.6</v>
       </c>
       <c r="E50" s="17">
         <v>115.4</v>
       </c>
       <c r="F50" s="17">
         <v>115.9</v>
       </c>
       <c r="G50" s="17">
         <v>117.3</v>
       </c>
       <c r="H50" s="17">
         <v>113.4</v>
       </c>
       <c r="I50" s="17">
@@ -16622,54 +16741,57 @@
       <c r="DI50" s="12">
         <v>108.6</v>
       </c>
       <c r="DJ50" s="12">
         <v>111.2</v>
       </c>
       <c r="DK50" s="12">
         <v>112.9</v>
       </c>
       <c r="DL50" s="12">
         <v>111.9</v>
       </c>
       <c r="DM50" s="12">
         <v>111</v>
       </c>
       <c r="DN50" s="12">
         <v>111.6</v>
       </c>
       <c r="DO50" s="12">
         <v>110.6</v>
       </c>
       <c r="DP50" s="12">
         <v>113.1</v>
       </c>
       <c r="DQ50" s="12">
+        <v>111.3</v>
+      </c>
+      <c r="DR50" s="12">
         <v>108.9</v>
       </c>
     </row>
-    <row r="51" spans="1:121">
+    <row r="51" spans="1:122">
       <c r="A51" s="43" t="s">
         <v>33</v>
       </c>
       <c r="B51" s="48" t="s">
         <v>32</v>
       </c>
       <c r="C51" s="48" t="s">
         <v>32</v>
       </c>
       <c r="D51" s="48" t="s">
         <v>32</v>
       </c>
       <c r="E51" s="48" t="s">
         <v>32</v>
       </c>
       <c r="F51" s="48" t="s">
         <v>32</v>
       </c>
       <c r="G51" s="48" t="s">
         <v>32</v>
       </c>
       <c r="H51" s="48" t="s">
         <v>32</v>
       </c>
       <c r="I51" s="48" t="s">
@@ -16983,54 +17105,57 @@
       <c r="DI51" s="12">
         <v>108.5</v>
       </c>
       <c r="DJ51" s="12">
         <v>107.1</v>
       </c>
       <c r="DK51" s="12">
         <v>109.1</v>
       </c>
       <c r="DL51" s="12">
         <v>109.1</v>
       </c>
       <c r="DM51" s="12">
         <v>109.2</v>
       </c>
       <c r="DN51" s="12">
         <v>108.4</v>
       </c>
       <c r="DO51" s="12">
         <v>108.3</v>
       </c>
       <c r="DP51" s="12">
         <v>106.5</v>
       </c>
       <c r="DQ51" s="12">
+        <v>108</v>
+      </c>
+      <c r="DR51" s="12">
         <v>107.1</v>
       </c>
     </row>
-    <row r="52" spans="1:121">
+    <row r="52" spans="1:122">
       <c r="A52" s="43" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="48" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="48" t="s">
         <v>32</v>
       </c>
       <c r="D52" s="48" t="s">
         <v>32</v>
       </c>
       <c r="E52" s="48" t="s">
         <v>32</v>
       </c>
       <c r="F52" s="48" t="s">
         <v>32</v>
       </c>
       <c r="G52" s="48" t="s">
         <v>32</v>
       </c>
       <c r="H52" s="48" t="s">
         <v>32</v>
       </c>
       <c r="I52" s="48" t="s">
@@ -17348,54 +17473,57 @@
       <c r="DI52" s="12">
         <v>110.2</v>
       </c>
       <c r="DJ52" s="12">
         <v>109.4</v>
       </c>
       <c r="DK52" s="12">
         <v>108.4</v>
       </c>
       <c r="DL52" s="12">
         <v>110.3</v>
       </c>
       <c r="DM52" s="12">
         <v>119.4</v>
       </c>
       <c r="DN52" s="12">
         <v>106.6</v>
       </c>
       <c r="DO52" s="12">
         <v>107.5</v>
       </c>
       <c r="DP52" s="12">
         <v>108</v>
       </c>
       <c r="DQ52" s="12">
+        <v>113</v>
+      </c>
+      <c r="DR52" s="12">
         <v>109.5</v>
       </c>
     </row>
-    <row r="53" spans="1:121">
+    <row r="53" spans="1:122">
       <c r="A53" s="43" t="s">
         <v>26</v>
       </c>
       <c r="B53" s="17">
         <v>103.8</v>
       </c>
       <c r="C53" s="17">
         <v>106.8</v>
       </c>
       <c r="D53" s="17">
         <v>105.7</v>
       </c>
       <c r="E53" s="17">
         <v>113.5</v>
       </c>
       <c r="F53" s="17">
         <v>114.5</v>
       </c>
       <c r="G53" s="17">
         <v>117.2</v>
       </c>
       <c r="H53" s="17">
         <v>116.2</v>
       </c>
       <c r="I53" s="17">
@@ -17713,54 +17841,57 @@
       <c r="DI53" s="12">
         <v>111.6</v>
       </c>
       <c r="DJ53" s="12">
         <v>113.7</v>
       </c>
       <c r="DK53" s="12">
         <v>110.5</v>
       </c>
       <c r="DL53" s="12">
         <v>111.9</v>
       </c>
       <c r="DM53" s="12">
         <v>107.5</v>
       </c>
       <c r="DN53" s="12">
         <v>111.4</v>
       </c>
       <c r="DO53" s="12">
         <v>111.1</v>
       </c>
       <c r="DP53" s="12">
         <v>110</v>
       </c>
       <c r="DQ53" s="12">
+        <v>109.6</v>
+      </c>
+      <c r="DR53" s="12">
         <v>108.4</v>
       </c>
     </row>
-    <row r="54" spans="1:121">
+    <row r="54" spans="1:122">
       <c r="A54" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B54" s="17">
         <v>100.5</v>
       </c>
       <c r="C54" s="17">
         <v>103.3</v>
       </c>
       <c r="D54" s="17">
         <v>107.8</v>
       </c>
       <c r="E54" s="17">
         <v>112</v>
       </c>
       <c r="F54" s="17">
         <v>113.4</v>
       </c>
       <c r="G54" s="17">
         <v>118.2</v>
       </c>
       <c r="H54" s="17">
         <v>117</v>
       </c>
       <c r="I54" s="17">
@@ -18078,54 +18209,57 @@
       <c r="DI54" s="12">
         <v>111</v>
       </c>
       <c r="DJ54" s="12">
         <v>112.1</v>
       </c>
       <c r="DK54" s="12">
         <v>109.8</v>
       </c>
       <c r="DL54" s="12">
         <v>112</v>
       </c>
       <c r="DM54" s="12">
         <v>114</v>
       </c>
       <c r="DN54" s="12">
         <v>115.4</v>
       </c>
       <c r="DO54" s="12">
         <v>113</v>
       </c>
       <c r="DP54" s="12">
         <v>109.2</v>
       </c>
       <c r="DQ54" s="12">
+        <v>110.4</v>
+      </c>
+      <c r="DR54" s="12">
         <v>108.2</v>
       </c>
     </row>
-    <row r="55" spans="1:121">
+    <row r="55" spans="1:122">
       <c r="A55" s="43" t="s">
         <v>41</v>
       </c>
       <c r="B55" s="17">
         <v>104.9</v>
       </c>
       <c r="C55" s="17">
         <v>104.3</v>
       </c>
       <c r="D55" s="17">
         <v>110.3</v>
       </c>
       <c r="E55" s="17">
         <v>117.6</v>
       </c>
       <c r="F55" s="17">
         <v>112.6</v>
       </c>
       <c r="G55" s="17">
         <v>116.5</v>
       </c>
       <c r="H55" s="17">
         <v>112.8</v>
       </c>
       <c r="I55" s="17">
@@ -18443,54 +18577,57 @@
       <c r="DI55" s="12">
         <v>114.3</v>
       </c>
       <c r="DJ55" s="12">
         <v>115.2</v>
       </c>
       <c r="DK55" s="12">
         <v>113.6</v>
       </c>
       <c r="DL55" s="12">
         <v>115.2</v>
       </c>
       <c r="DM55" s="12">
         <v>114.2</v>
       </c>
       <c r="DN55" s="12">
         <v>115.3</v>
       </c>
       <c r="DO55" s="12">
         <v>115.9</v>
       </c>
       <c r="DP55" s="12">
         <v>111.5</v>
       </c>
       <c r="DQ55" s="12">
+        <v>113.3</v>
+      </c>
+      <c r="DR55" s="12">
         <v>110.7</v>
       </c>
     </row>
-    <row r="56" spans="1:121">
+    <row r="56" spans="1:122">
       <c r="A56" s="44" t="s">
         <v>42</v>
       </c>
       <c r="B56" s="49" t="s">
         <v>32</v>
       </c>
       <c r="C56" s="49" t="s">
         <v>32</v>
       </c>
       <c r="D56" s="49" t="s">
         <v>32</v>
       </c>
       <c r="E56" s="49" t="s">
         <v>32</v>
       </c>
       <c r="F56" s="49" t="s">
         <v>32</v>
       </c>
       <c r="G56" s="49" t="s">
         <v>32</v>
       </c>
       <c r="H56" s="49" t="s">
         <v>32</v>
       </c>
       <c r="I56" s="49" t="s">
@@ -18808,297 +18945,301 @@
       <c r="DI56" s="12">
         <v>108</v>
       </c>
       <c r="DJ56" s="12">
         <v>116.1</v>
       </c>
       <c r="DK56" s="12">
         <v>113.6</v>
       </c>
       <c r="DL56" s="12">
         <v>113.4</v>
       </c>
       <c r="DM56" s="12">
         <v>110.5</v>
       </c>
       <c r="DN56" s="12">
         <v>109.9</v>
       </c>
       <c r="DO56" s="12">
         <v>108.7</v>
       </c>
       <c r="DP56" s="12">
         <v>110.2</v>
       </c>
       <c r="DQ56" s="12">
+        <v>110</v>
+      </c>
+      <c r="DR56" s="12">
         <v>109</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="38">
-    <mergeCell ref="B34:CZ34"/>
-[...24 lines deleted...]
-    <mergeCell ref="DM32:DP32"/>
     <mergeCell ref="DH3:DL3"/>
     <mergeCell ref="O3:AA3"/>
     <mergeCell ref="AB3:AN3"/>
     <mergeCell ref="DH32:DL32"/>
     <mergeCell ref="CN3:CQ3"/>
     <mergeCell ref="BY3:CC3"/>
     <mergeCell ref="DC3:DG3"/>
     <mergeCell ref="DC32:DG32"/>
     <mergeCell ref="CN32:CQ32"/>
     <mergeCell ref="CS32:CW32"/>
     <mergeCell ref="B5:CZ5"/>
     <mergeCell ref="CX32:DB32"/>
+    <mergeCell ref="DM3:DQ3"/>
+    <mergeCell ref="DM32:DQ32"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="CX3:DB3"/>
+    <mergeCell ref="AO3:BA3"/>
+    <mergeCell ref="BT3:BX3"/>
+    <mergeCell ref="BB3:BN3"/>
+    <mergeCell ref="BO3:BS3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:N3"/>
+    <mergeCell ref="CS3:CW3"/>
+    <mergeCell ref="CD3:CH3"/>
+    <mergeCell ref="CI3:CM3"/>
+    <mergeCell ref="A31:H31"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:N32"/>
+    <mergeCell ref="O32:AA32"/>
+    <mergeCell ref="AB32:AN32"/>
+    <mergeCell ref="B34:CZ34"/>
+    <mergeCell ref="BB32:BN32"/>
+    <mergeCell ref="BO32:BS32"/>
+    <mergeCell ref="BT32:BX32"/>
+    <mergeCell ref="BY32:CC32"/>
+    <mergeCell ref="CD32:CH32"/>
+    <mergeCell ref="CI32:CM32"/>
+    <mergeCell ref="AO32:BA32"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="38" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BX26"/>
+  <dimension ref="A1:BY26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="BA1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="BZ22" sqref="BZ22"/>
+    <sheetView tabSelected="1" topLeftCell="AZ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="BX32" sqref="BX32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="1" customWidth="1"/>
     <col min="5" max="7" width="9.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="1" customWidth="1"/>
     <col min="9" max="10" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="15" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="1" customWidth="1"/>
     <col min="18" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.28515625" style="1" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="8" style="1" customWidth="1"/>
     <col min="62" max="62" width="8.42578125" style="1" customWidth="1"/>
     <col min="63" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" ht="28.5" customHeight="1">
-      <c r="A1" s="82" t="s">
+    <row r="1" spans="1:77" ht="28.5" customHeight="1">
+      <c r="A1" s="80" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="82"/>
-[...4 lines deleted...]
-      <c r="G1" s="82"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
+      <c r="E1" s="80"/>
+      <c r="F1" s="80"/>
+      <c r="G1" s="80"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="64"/>
       <c r="K1" s="64"/>
       <c r="L1" s="64"/>
       <c r="M1" s="64"/>
       <c r="N1" s="64"/>
       <c r="O1" s="64"/>
       <c r="P1" s="64"/>
       <c r="Q1" s="64"/>
       <c r="R1" s="64"/>
       <c r="S1" s="64"/>
       <c r="T1" s="64"/>
       <c r="U1" s="64"/>
       <c r="V1" s="64"/>
       <c r="W1" s="64"/>
       <c r="X1" s="64"/>
       <c r="Y1" s="64"/>
       <c r="Z1" s="64"/>
       <c r="AA1" s="64"/>
       <c r="AB1" s="64"/>
       <c r="AC1" s="64"/>
     </row>
-    <row r="2" spans="1:76" ht="12.75" customHeight="1">
+    <row r="2" spans="1:77" ht="12.75" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="AY2" s="3"/>
       <c r="AZ2" s="3"/>
       <c r="BA2" s="3"/>
       <c r="BB2" s="3"/>
       <c r="BC2" s="3"/>
       <c r="BD2" s="3"/>
       <c r="BK2" s="4"/>
       <c r="BL2" s="5"/>
       <c r="BM2" s="5"/>
       <c r="BN2" s="5"/>
     </row>
-    <row r="3" spans="1:76" ht="12.75" customHeight="1">
+    <row r="3" spans="1:77" ht="12.75" customHeight="1">
       <c r="A3" s="11"/>
-      <c r="B3" s="86">
+      <c r="B3" s="84">
         <v>2011</v>
       </c>
-      <c r="C3" s="87"/>
-[...3 lines deleted...]
-      <c r="G3" s="86">
+      <c r="C3" s="85"/>
+      <c r="D3" s="85"/>
+      <c r="E3" s="85"/>
+      <c r="F3" s="89"/>
+      <c r="G3" s="84">
         <v>2012</v>
       </c>
-      <c r="H3" s="87"/>
-[...3 lines deleted...]
-      <c r="L3" s="86">
+      <c r="H3" s="85"/>
+      <c r="I3" s="85"/>
+      <c r="J3" s="85"/>
+      <c r="K3" s="89"/>
+      <c r="L3" s="84">
         <v>2013</v>
       </c>
-      <c r="M3" s="87"/>
-[...3 lines deleted...]
-      <c r="Q3" s="86">
+      <c r="M3" s="85"/>
+      <c r="N3" s="85"/>
+      <c r="O3" s="85"/>
+      <c r="P3" s="89"/>
+      <c r="Q3" s="84">
         <v>2014</v>
       </c>
-      <c r="R3" s="87"/>
-[...3 lines deleted...]
-      <c r="V3" s="86">
+      <c r="R3" s="85"/>
+      <c r="S3" s="85"/>
+      <c r="T3" s="85"/>
+      <c r="U3" s="89"/>
+      <c r="V3" s="84">
         <v>2015</v>
       </c>
-      <c r="W3" s="87"/>
-[...3 lines deleted...]
-      <c r="AA3" s="86">
+      <c r="W3" s="85"/>
+      <c r="X3" s="85"/>
+      <c r="Y3" s="85"/>
+      <c r="Z3" s="86"/>
+      <c r="AA3" s="84">
         <v>2016</v>
       </c>
-      <c r="AB3" s="87"/>
-[...3 lines deleted...]
-      <c r="AF3" s="86">
+      <c r="AB3" s="85"/>
+      <c r="AC3" s="85"/>
+      <c r="AD3" s="85"/>
+      <c r="AE3" s="86"/>
+      <c r="AF3" s="84">
         <v>2017</v>
       </c>
-      <c r="AG3" s="87"/>
-[...3 lines deleted...]
-      <c r="AK3" s="86">
+      <c r="AG3" s="85"/>
+      <c r="AH3" s="85"/>
+      <c r="AI3" s="85"/>
+      <c r="AJ3" s="86"/>
+      <c r="AK3" s="84">
         <v>2018</v>
       </c>
-      <c r="AL3" s="87"/>
-[...3 lines deleted...]
-      <c r="AP3" s="89">
+      <c r="AL3" s="85"/>
+      <c r="AM3" s="85"/>
+      <c r="AN3" s="85"/>
+      <c r="AO3" s="86"/>
+      <c r="AP3" s="87">
         <v>2019</v>
       </c>
-      <c r="AQ3" s="89"/>
-[...3 lines deleted...]
-      <c r="AU3" s="86">
+      <c r="AQ3" s="87"/>
+      <c r="AR3" s="87"/>
+      <c r="AS3" s="87"/>
+      <c r="AT3" s="88"/>
+      <c r="AU3" s="84">
         <v>2020</v>
       </c>
-      <c r="AV3" s="87"/>
-[...3 lines deleted...]
-      <c r="AZ3" s="86">
+      <c r="AV3" s="85"/>
+      <c r="AW3" s="85"/>
+      <c r="AX3" s="85"/>
+      <c r="AY3" s="86"/>
+      <c r="AZ3" s="84">
         <v>2021</v>
       </c>
-      <c r="BA3" s="87"/>
-[...3 lines deleted...]
-      <c r="BE3" s="83">
+      <c r="BA3" s="85"/>
+      <c r="BB3" s="85"/>
+      <c r="BC3" s="85"/>
+      <c r="BD3" s="86"/>
+      <c r="BE3" s="81">
         <v>2022</v>
       </c>
-      <c r="BF3" s="84"/>
-[...3 lines deleted...]
-      <c r="BJ3" s="83">
+      <c r="BF3" s="82"/>
+      <c r="BG3" s="82"/>
+      <c r="BH3" s="82"/>
+      <c r="BI3" s="83"/>
+      <c r="BJ3" s="81">
         <v>2023</v>
       </c>
-      <c r="BK3" s="84"/>
-[...3 lines deleted...]
-      <c r="BO3" s="83">
+      <c r="BK3" s="82"/>
+      <c r="BL3" s="82"/>
+      <c r="BM3" s="82"/>
+      <c r="BN3" s="83"/>
+      <c r="BO3" s="81">
         <v>2024</v>
       </c>
-      <c r="BP3" s="84"/>
-[...2 lines deleted...]
-      <c r="BS3" s="85"/>
+      <c r="BP3" s="82"/>
+      <c r="BQ3" s="82"/>
+      <c r="BR3" s="82"/>
+      <c r="BS3" s="83"/>
       <c r="BT3" s="81">
         <v>2025</v>
       </c>
-      <c r="BU3" s="81"/>
-[...2 lines deleted...]
-      <c r="BX3" s="66">
+      <c r="BU3" s="82"/>
+      <c r="BV3" s="82"/>
+      <c r="BW3" s="82"/>
+      <c r="BX3" s="83"/>
+      <c r="BY3" s="66">
         <v>2026</v>
       </c>
     </row>
-    <row r="4" spans="1:76" ht="28.5" customHeight="1">
+    <row r="4" spans="1:77" ht="28.5" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>37</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>31</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>34</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="7" t="s">
         <v>36</v>
       </c>
@@ -19279,54 +19420,57 @@
       <c r="BP4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BQ4" s="7" t="s">
         <v>36</v>
       </c>
       <c r="BR4" s="7" t="s">
         <v>37</v>
       </c>
       <c r="BS4" s="7" t="s">
         <v>31</v>
       </c>
       <c r="BT4" s="9" t="s">
         <v>34</v>
       </c>
       <c r="BU4" s="9" t="s">
         <v>35</v>
       </c>
       <c r="BV4" s="7" t="s">
         <v>36</v>
       </c>
       <c r="BW4" s="7" t="s">
         <v>37</v>
       </c>
       <c r="BX4" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="BY4" s="7" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="5" spans="1:76" ht="11.25">
+    <row r="5" spans="1:77" ht="11.25">
       <c r="A5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="16">
         <v>118.2</v>
       </c>
       <c r="C5" s="16">
         <v>113.8</v>
       </c>
       <c r="D5" s="17">
         <v>114.6</v>
       </c>
       <c r="E5" s="17">
         <v>116.1</v>
       </c>
       <c r="F5" s="18">
         <v>115.99963922407406</v>
       </c>
       <c r="G5" s="11">
         <v>117.1</v>
       </c>
       <c r="H5" s="17">
         <v>117.6</v>
       </c>
       <c r="I5" s="17">
@@ -19509,54 +19653,57 @@
       <c r="BP5" s="12">
         <v>111.5</v>
       </c>
       <c r="BQ5" s="12">
         <v>111.8</v>
       </c>
       <c r="BR5" s="12">
         <v>111.6</v>
       </c>
       <c r="BS5" s="12">
         <v>111.3</v>
       </c>
       <c r="BT5" s="12">
         <v>110.7</v>
       </c>
       <c r="BU5" s="12">
         <v>111</v>
       </c>
       <c r="BV5" s="12">
         <v>110.6</v>
       </c>
       <c r="BW5" s="12">
         <v>109.8</v>
       </c>
       <c r="BX5" s="12">
+        <v>109.5</v>
+      </c>
+      <c r="BY5" s="12">
         <v>109.1</v>
       </c>
     </row>
-    <row r="6" spans="1:76" ht="11.25">
+    <row r="6" spans="1:77" ht="11.25">
       <c r="A6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="I6" s="14" t="s">
@@ -19739,54 +19886,57 @@
       <c r="BP6" s="12">
         <v>113.9</v>
       </c>
       <c r="BQ6" s="12">
         <v>114.7</v>
       </c>
       <c r="BR6" s="12">
         <v>112.9</v>
       </c>
       <c r="BS6" s="12">
         <v>113.4</v>
       </c>
       <c r="BT6" s="12">
         <v>110</v>
       </c>
       <c r="BU6" s="12">
         <v>111.2</v>
       </c>
       <c r="BV6" s="12">
         <v>111.4</v>
       </c>
       <c r="BW6" s="12">
         <v>112</v>
       </c>
       <c r="BX6" s="12">
+        <v>111.2</v>
+      </c>
+      <c r="BY6" s="12">
         <v>114.2</v>
       </c>
     </row>
-    <row r="7" spans="1:76" ht="12.75" customHeight="1">
+    <row r="7" spans="1:77" ht="12.75" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="16">
         <v>119</v>
       </c>
       <c r="C7" s="16">
         <v>112.3</v>
       </c>
       <c r="D7" s="17">
         <v>114.6</v>
       </c>
       <c r="E7" s="17">
         <v>118.3</v>
       </c>
       <c r="F7" s="18">
         <v>118.21544439760251</v>
       </c>
       <c r="G7" s="11">
         <v>122.8</v>
       </c>
       <c r="H7" s="17">
         <v>124.6</v>
       </c>
       <c r="I7" s="17">
@@ -19969,54 +20119,57 @@
       <c r="BP7" s="12">
         <v>112.9</v>
       </c>
       <c r="BQ7" s="12">
         <v>112.8</v>
       </c>
       <c r="BR7" s="12">
         <v>109.8</v>
       </c>
       <c r="BS7" s="12">
         <v>109.6</v>
       </c>
       <c r="BT7" s="12">
         <v>109.6</v>
       </c>
       <c r="BU7" s="12">
         <v>110.7</v>
       </c>
       <c r="BV7" s="12">
         <v>111.4</v>
       </c>
       <c r="BW7" s="12">
         <v>113.4</v>
       </c>
       <c r="BX7" s="12">
+        <v>113.5</v>
+      </c>
+      <c r="BY7" s="12">
         <v>110.3</v>
       </c>
     </row>
-    <row r="8" spans="1:76" ht="12.75" customHeight="1">
+    <row r="8" spans="1:77" ht="12.75" customHeight="1">
       <c r="A8" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="16">
         <v>119.2</v>
       </c>
       <c r="C8" s="16">
         <v>113.4</v>
       </c>
       <c r="D8" s="17">
         <v>113.9</v>
       </c>
       <c r="E8" s="17">
         <v>114.7</v>
       </c>
       <c r="F8" s="18">
         <v>114.5597677757269</v>
       </c>
       <c r="G8" s="11">
         <v>116.8</v>
       </c>
       <c r="H8" s="17">
         <v>117.3</v>
       </c>
       <c r="I8" s="17">
@@ -20199,54 +20352,57 @@
       <c r="BP8" s="12">
         <v>115.4</v>
       </c>
       <c r="BQ8" s="12">
         <v>116</v>
       </c>
       <c r="BR8" s="12">
         <v>115.7</v>
       </c>
       <c r="BS8" s="12">
         <v>114.9</v>
       </c>
       <c r="BT8" s="12">
         <v>111.5</v>
       </c>
       <c r="BU8" s="12">
         <v>110.3</v>
       </c>
       <c r="BV8" s="12">
         <v>108.3</v>
       </c>
       <c r="BW8" s="12">
         <v>106.5</v>
       </c>
       <c r="BX8" s="12">
+        <v>107</v>
+      </c>
+      <c r="BY8" s="12">
         <v>109</v>
       </c>
     </row>
-    <row r="9" spans="1:76" ht="12.75" customHeight="1">
+    <row r="9" spans="1:77" ht="12.75" customHeight="1">
       <c r="A9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="16">
         <v>115.7</v>
       </c>
       <c r="C9" s="16">
         <v>110.7</v>
       </c>
       <c r="D9" s="17">
         <v>113</v>
       </c>
       <c r="E9" s="17">
         <v>115.9</v>
       </c>
       <c r="F9" s="18">
         <v>115.75982036502047</v>
       </c>
       <c r="G9" s="11">
         <v>122.5</v>
       </c>
       <c r="H9" s="17">
         <v>122.5</v>
       </c>
       <c r="I9" s="17">
@@ -20431,52 +20587,55 @@
       </c>
       <c r="BQ9" s="12">
         <v>110.8</v>
       </c>
       <c r="BR9" s="12">
         <v>111.4</v>
       </c>
       <c r="BS9" s="12">
         <v>111.3</v>
       </c>
       <c r="BT9" s="12">
         <v>109.6</v>
       </c>
       <c r="BU9" s="12">
         <v>113.1</v>
       </c>
       <c r="BV9" s="12">
         <v>112.6</v>
       </c>
       <c r="BW9" s="12">
         <v>110.4</v>
       </c>
       <c r="BX9" s="12">
         <v>110.9</v>
       </c>
+      <c r="BY9" s="12">
+        <v>110.9</v>
+      </c>
     </row>
-    <row r="10" spans="1:76" ht="12.75" customHeight="1">
+    <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="16">
         <v>119</v>
       </c>
       <c r="C10" s="16">
         <v>116.4</v>
       </c>
       <c r="D10" s="17">
         <v>113.5</v>
       </c>
       <c r="E10" s="17">
         <v>113.4</v>
       </c>
       <c r="F10" s="18">
         <v>111.91071949921144</v>
       </c>
       <c r="G10" s="11">
         <v>107.4</v>
       </c>
       <c r="H10" s="17">
         <v>107.8</v>
       </c>
       <c r="I10" s="17">
@@ -20659,54 +20818,57 @@
       <c r="BP10" s="12">
         <v>101</v>
       </c>
       <c r="BQ10" s="12">
         <v>103.2</v>
       </c>
       <c r="BR10" s="12">
         <v>103.6</v>
       </c>
       <c r="BS10" s="12">
         <v>104.2</v>
       </c>
       <c r="BT10" s="12">
         <v>105</v>
       </c>
       <c r="BU10" s="12">
         <v>101.2</v>
       </c>
       <c r="BV10" s="12">
         <v>99.2</v>
       </c>
       <c r="BW10" s="12">
         <v>97.9</v>
       </c>
       <c r="BX10" s="12">
+        <v>96.8</v>
+      </c>
+      <c r="BY10" s="12">
         <v>103</v>
       </c>
     </row>
-    <row r="11" spans="1:76" ht="12.75" customHeight="1">
+    <row r="11" spans="1:77" ht="12.75" customHeight="1">
       <c r="A11" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="16">
         <v>109.9</v>
       </c>
       <c r="C11" s="16">
         <v>108.5</v>
       </c>
       <c r="D11" s="17">
         <v>108.7</v>
       </c>
       <c r="E11" s="17">
         <v>109.6</v>
       </c>
       <c r="F11" s="18">
         <v>109.24060683538741</v>
       </c>
       <c r="G11" s="11">
         <v>108.4</v>
       </c>
       <c r="H11" s="17">
         <v>107.7</v>
       </c>
       <c r="I11" s="17">
@@ -20889,54 +21051,57 @@
       <c r="BP11" s="12">
         <v>113.5</v>
       </c>
       <c r="BQ11" s="12">
         <v>111.5</v>
       </c>
       <c r="BR11" s="12">
         <v>110.4</v>
       </c>
       <c r="BS11" s="12">
         <v>110.9</v>
       </c>
       <c r="BT11" s="12">
         <v>104.7</v>
       </c>
       <c r="BU11" s="12">
         <v>107.5</v>
       </c>
       <c r="BV11" s="12">
         <v>107.4</v>
       </c>
       <c r="BW11" s="12">
         <v>106.6</v>
       </c>
       <c r="BX11" s="12">
+        <v>105.7</v>
+      </c>
+      <c r="BY11" s="12">
         <v>107.1</v>
       </c>
     </row>
-    <row r="12" spans="1:76" ht="12.75" customHeight="1">
+    <row r="12" spans="1:77" ht="12.75" customHeight="1">
       <c r="A12" s="13" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="16">
         <v>122.4</v>
       </c>
       <c r="C12" s="16">
         <v>114.8</v>
       </c>
       <c r="D12" s="17">
         <v>117.8</v>
       </c>
       <c r="E12" s="17">
         <v>120.4</v>
       </c>
       <c r="F12" s="18">
         <v>120.42181370543942</v>
       </c>
       <c r="G12" s="16">
         <v>127</v>
       </c>
       <c r="H12" s="17">
         <v>126.7</v>
       </c>
       <c r="I12" s="17">
@@ -21119,54 +21284,57 @@
       <c r="BP12" s="12">
         <v>110.6</v>
       </c>
       <c r="BQ12" s="12">
         <v>110.6</v>
       </c>
       <c r="BR12" s="12">
         <v>111.4</v>
       </c>
       <c r="BS12" s="12">
         <v>111.5</v>
       </c>
       <c r="BT12" s="12">
         <v>109.5</v>
       </c>
       <c r="BU12" s="12">
         <v>110</v>
       </c>
       <c r="BV12" s="12">
         <v>110.7</v>
       </c>
       <c r="BW12" s="12">
         <v>108.9</v>
       </c>
       <c r="BX12" s="12">
+        <v>109.1</v>
+      </c>
+      <c r="BY12" s="12">
         <v>106.5</v>
       </c>
     </row>
-    <row r="13" spans="1:76" ht="12.75" customHeight="1">
+    <row r="13" spans="1:77" ht="12.75" customHeight="1">
       <c r="A13" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>32</v>
       </c>
       <c r="F13" s="14" t="s">
         <v>32</v>
       </c>
       <c r="G13" s="14" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="14" t="s">
         <v>32</v>
       </c>
       <c r="I13" s="14" t="s">
@@ -21349,54 +21517,57 @@
       <c r="BP13" s="12">
         <v>110.6</v>
       </c>
       <c r="BQ13" s="12">
         <v>109.4</v>
       </c>
       <c r="BR13" s="12">
         <v>109</v>
       </c>
       <c r="BS13" s="12">
         <v>108.8</v>
       </c>
       <c r="BT13" s="12">
         <v>114.1</v>
       </c>
       <c r="BU13" s="12">
         <v>116.1</v>
       </c>
       <c r="BV13" s="12">
         <v>116.8</v>
       </c>
       <c r="BW13" s="12">
         <v>114.3</v>
       </c>
       <c r="BX13" s="12">
+        <v>113.3</v>
+      </c>
+      <c r="BY13" s="12">
         <v>112.2</v>
       </c>
     </row>
-    <row r="14" spans="1:76" ht="12.75" customHeight="1">
+    <row r="14" spans="1:77" ht="12.75" customHeight="1">
       <c r="A14" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B14" s="16">
         <v>116.4</v>
       </c>
       <c r="C14" s="16">
         <v>112.7</v>
       </c>
       <c r="D14" s="17">
         <v>114.5</v>
       </c>
       <c r="E14" s="17">
         <v>117.1</v>
       </c>
       <c r="F14" s="18">
         <v>117.13338473168406</v>
       </c>
       <c r="G14" s="11">
         <v>120.3</v>
       </c>
       <c r="H14" s="17">
         <v>122.2</v>
       </c>
       <c r="I14" s="17">
@@ -21579,54 +21750,57 @@
       <c r="BP14" s="12">
         <v>112.8</v>
       </c>
       <c r="BQ14" s="12">
         <v>113</v>
       </c>
       <c r="BR14" s="12">
         <v>112.2</v>
       </c>
       <c r="BS14" s="12">
         <v>112.6</v>
       </c>
       <c r="BT14" s="12">
         <v>110.6</v>
       </c>
       <c r="BU14" s="12">
         <v>112.4</v>
       </c>
       <c r="BV14" s="12">
         <v>111.5</v>
       </c>
       <c r="BW14" s="12">
         <v>110.8</v>
       </c>
       <c r="BX14" s="12">
+        <v>111.1</v>
+      </c>
+      <c r="BY14" s="12">
         <v>110.1</v>
       </c>
     </row>
-    <row r="15" spans="1:76" ht="12.75" customHeight="1">
+    <row r="15" spans="1:77" ht="12.75" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B15" s="16">
         <v>118.7</v>
       </c>
       <c r="C15" s="16">
         <v>113.8</v>
       </c>
       <c r="D15" s="17">
         <v>116.4</v>
       </c>
       <c r="E15" s="17">
         <v>118.3</v>
       </c>
       <c r="F15" s="18">
         <v>117.4338503769127</v>
       </c>
       <c r="G15" s="16">
         <v>121</v>
       </c>
       <c r="H15" s="17">
         <v>119.7</v>
       </c>
       <c r="I15" s="17">
@@ -21809,54 +21983,57 @@
       <c r="BP15" s="12">
         <v>113.1</v>
       </c>
       <c r="BQ15" s="12">
         <v>113.3</v>
       </c>
       <c r="BR15" s="12">
         <v>113.2</v>
       </c>
       <c r="BS15" s="12">
         <v>113.6</v>
       </c>
       <c r="BT15" s="12">
         <v>114.6</v>
       </c>
       <c r="BU15" s="12">
         <v>114.1</v>
       </c>
       <c r="BV15" s="12">
         <v>113.3</v>
       </c>
       <c r="BW15" s="12">
         <v>112.6</v>
       </c>
       <c r="BX15" s="12">
+        <v>111.8</v>
+      </c>
+      <c r="BY15" s="12">
         <v>110.1</v>
       </c>
     </row>
-    <row r="16" spans="1:76" ht="12.75" customHeight="1">
+    <row r="16" spans="1:77" ht="12.75" customHeight="1">
       <c r="A16" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="16">
         <v>118.2</v>
       </c>
       <c r="C16" s="16">
         <v>113.7</v>
       </c>
       <c r="D16" s="17">
         <v>115.2</v>
       </c>
       <c r="E16" s="17">
         <v>117</v>
       </c>
       <c r="F16" s="18">
         <v>116.86684978954248</v>
       </c>
       <c r="G16" s="11">
         <v>121.2</v>
       </c>
       <c r="H16" s="17">
         <v>121.2</v>
       </c>
       <c r="I16" s="17">
@@ -22039,54 +22216,57 @@
       <c r="BP16" s="12">
         <v>110.5</v>
       </c>
       <c r="BQ16" s="12">
         <v>109.6</v>
       </c>
       <c r="BR16" s="12">
         <v>109.9</v>
       </c>
       <c r="BS16" s="12">
         <v>109.9</v>
       </c>
       <c r="BT16" s="12">
         <v>107.6</v>
       </c>
       <c r="BU16" s="12">
         <v>108.3</v>
       </c>
       <c r="BV16" s="12">
         <v>108.6</v>
       </c>
       <c r="BW16" s="12">
         <v>107.6</v>
       </c>
       <c r="BX16" s="12">
+        <v>107.6</v>
+      </c>
+      <c r="BY16" s="12">
         <v>108.5</v>
       </c>
     </row>
-    <row r="17" spans="1:76" ht="12.75" customHeight="1">
+    <row r="17" spans="1:77" ht="12.75" customHeight="1">
       <c r="A17" s="13" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="16">
         <v>126.8</v>
       </c>
       <c r="C17" s="16">
         <v>116.4</v>
       </c>
       <c r="D17" s="17">
         <v>114.2</v>
       </c>
       <c r="E17" s="17">
         <v>112.7</v>
       </c>
       <c r="F17" s="18">
         <v>113.43908071875175</v>
       </c>
       <c r="G17" s="11">
         <v>109.2</v>
       </c>
       <c r="H17" s="17">
         <v>114</v>
       </c>
       <c r="I17" s="17">
@@ -22269,54 +22449,57 @@
       <c r="BP17" s="12">
         <v>110.7</v>
       </c>
       <c r="BQ17" s="12">
         <v>109.8</v>
       </c>
       <c r="BR17" s="12">
         <v>109.2</v>
       </c>
       <c r="BS17" s="12">
         <v>108.6</v>
       </c>
       <c r="BT17" s="12">
         <v>108.7</v>
       </c>
       <c r="BU17" s="12">
         <v>108.5</v>
       </c>
       <c r="BV17" s="12">
         <v>108</v>
       </c>
       <c r="BW17" s="12">
         <v>108.3</v>
       </c>
       <c r="BX17" s="12">
+        <v>107.2</v>
+      </c>
+      <c r="BY17" s="12">
         <v>106.2</v>
       </c>
     </row>
-    <row r="18" spans="1:76" ht="12.75" customHeight="1">
+    <row r="18" spans="1:77" ht="12.75" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="16">
         <v>120.7</v>
       </c>
       <c r="C18" s="16">
         <v>113.2</v>
       </c>
       <c r="D18" s="17">
         <v>115.5</v>
       </c>
       <c r="E18" s="17">
         <v>117.7</v>
       </c>
       <c r="F18" s="18">
         <v>117.68422698954723</v>
       </c>
       <c r="G18" s="11">
         <v>121.1</v>
       </c>
       <c r="H18" s="17">
         <v>120.2</v>
       </c>
       <c r="I18" s="17">
@@ -22501,52 +22684,55 @@
       </c>
       <c r="BQ18" s="12" t="s">
         <v>32</v>
       </c>
       <c r="BR18" s="12" t="s">
         <v>32</v>
       </c>
       <c r="BS18" s="25" t="s">
         <v>32</v>
       </c>
       <c r="BT18" s="25" t="s">
         <v>32</v>
       </c>
       <c r="BU18" s="25" t="s">
         <v>32</v>
       </c>
       <c r="BV18" s="25" t="s">
         <v>32</v>
       </c>
       <c r="BW18" s="12" t="s">
         <v>32</v>
       </c>
       <c r="BX18" s="12" t="s">
         <v>32</v>
       </c>
+      <c r="BY18" s="12" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="19" spans="1:76" ht="12.75" customHeight="1">
+    <row r="19" spans="1:77" ht="12.75" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="16">
         <v>116.7</v>
       </c>
       <c r="C19" s="16">
         <v>112.2</v>
       </c>
       <c r="D19" s="17">
         <v>114.3</v>
       </c>
       <c r="E19" s="17">
         <v>116.1</v>
       </c>
       <c r="F19" s="18">
         <v>115.98624269874651</v>
       </c>
       <c r="G19" s="11">
         <v>118.1</v>
       </c>
       <c r="H19" s="17">
         <v>117.6</v>
       </c>
       <c r="I19" s="17">
@@ -22729,54 +22915,57 @@
       <c r="BP19" s="12">
         <v>114.3</v>
       </c>
       <c r="BQ19" s="12">
         <v>114.1</v>
       </c>
       <c r="BR19" s="12">
         <v>112.8</v>
       </c>
       <c r="BS19" s="12">
         <v>112.9</v>
       </c>
       <c r="BT19" s="12">
         <v>113.5</v>
       </c>
       <c r="BU19" s="12">
         <v>113.1</v>
       </c>
       <c r="BV19" s="12">
         <v>112.7</v>
       </c>
       <c r="BW19" s="12">
         <v>112.3</v>
       </c>
       <c r="BX19" s="12">
+        <v>112.2</v>
+      </c>
+      <c r="BY19" s="12">
         <v>112.4</v>
       </c>
     </row>
-    <row r="20" spans="1:76" ht="12.75" customHeight="1">
+    <row r="20" spans="1:77" ht="12.75" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="16">
         <v>118.6</v>
       </c>
       <c r="C20" s="16">
         <v>112.2</v>
       </c>
       <c r="D20" s="17">
         <v>116.2</v>
       </c>
       <c r="E20" s="17">
         <v>119.3</v>
       </c>
       <c r="F20" s="18">
         <v>119.39232130938215</v>
       </c>
       <c r="G20" s="11">
         <v>121.1</v>
       </c>
       <c r="H20" s="17">
         <v>121.7</v>
       </c>
       <c r="I20" s="17">
@@ -22959,54 +23148,57 @@
       <c r="BP20" s="12">
         <v>110.2</v>
       </c>
       <c r="BQ20" s="12">
         <v>111</v>
       </c>
       <c r="BR20" s="12">
         <v>111.4</v>
       </c>
       <c r="BS20" s="12">
         <v>111.9</v>
       </c>
       <c r="BT20" s="12">
         <v>111</v>
       </c>
       <c r="BU20" s="12">
         <v>111.6</v>
       </c>
       <c r="BV20" s="12">
         <v>111</v>
       </c>
       <c r="BW20" s="12">
         <v>111.8</v>
       </c>
       <c r="BX20" s="12">
+        <v>111.3</v>
+      </c>
+      <c r="BY20" s="12">
         <v>108.9</v>
       </c>
     </row>
-    <row r="21" spans="1:76" ht="12.75" customHeight="1">
+    <row r="21" spans="1:77" ht="12.75" customHeight="1">
       <c r="A21" s="13" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E21" s="14" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="14" t="s">
         <v>32</v>
       </c>
       <c r="G21" s="14" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="14" t="s">
         <v>32</v>
       </c>
       <c r="I21" s="14" t="s">
@@ -23189,54 +23381,57 @@
       <c r="BP21" s="12">
         <v>109.5</v>
       </c>
       <c r="BQ21" s="12">
         <v>109</v>
       </c>
       <c r="BR21" s="12">
         <v>109.5</v>
       </c>
       <c r="BS21" s="12">
         <v>109.1</v>
       </c>
       <c r="BT21" s="12">
         <v>109.2</v>
       </c>
       <c r="BU21" s="12">
         <v>108.6</v>
       </c>
       <c r="BV21" s="12">
         <v>108.6</v>
       </c>
       <c r="BW21" s="12">
         <v>107.7</v>
       </c>
       <c r="BX21" s="12">
+        <v>108</v>
+      </c>
+      <c r="BY21" s="12">
         <v>107.1</v>
       </c>
     </row>
-    <row r="22" spans="1:76" ht="12.75" customHeight="1">
+    <row r="22" spans="1:77" ht="12.75" customHeight="1">
       <c r="A22" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="14" t="s">
         <v>32</v>
       </c>
       <c r="F22" s="14" t="s">
         <v>32</v>
       </c>
       <c r="G22" s="14" t="s">
         <v>32</v>
       </c>
       <c r="H22" s="14" t="s">
         <v>32</v>
       </c>
       <c r="I22" s="14" t="s">
@@ -23419,54 +23614,57 @@
       <c r="BP22" s="12">
         <v>111.2</v>
       </c>
       <c r="BQ22" s="12">
         <v>110.7</v>
       </c>
       <c r="BR22" s="12">
         <v>109.9</v>
       </c>
       <c r="BS22" s="12">
         <v>110.3</v>
       </c>
       <c r="BT22" s="12">
         <v>119.4</v>
       </c>
       <c r="BU22" s="12">
         <v>114</v>
       </c>
       <c r="BV22" s="12">
         <v>111.8</v>
       </c>
       <c r="BW22" s="12">
         <v>110.7</v>
       </c>
       <c r="BX22" s="12">
+        <v>113</v>
+      </c>
+      <c r="BY22" s="12">
         <v>109.5</v>
       </c>
     </row>
-    <row r="23" spans="1:76" ht="12.75" customHeight="1">
+    <row r="23" spans="1:77" ht="12.75" customHeight="1">
       <c r="A23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="16">
         <v>120.3</v>
       </c>
       <c r="C23" s="16">
         <v>115.3</v>
       </c>
       <c r="D23" s="17">
         <v>117.9</v>
       </c>
       <c r="E23" s="17">
         <v>119.8</v>
       </c>
       <c r="F23" s="18">
         <v>120.019156932089</v>
       </c>
       <c r="G23" s="11">
         <v>121.7</v>
       </c>
       <c r="H23" s="17">
         <v>122.1</v>
       </c>
       <c r="I23" s="17">
@@ -23649,54 +23847,57 @@
       <c r="BP23" s="12">
         <v>112.8</v>
       </c>
       <c r="BQ23" s="12">
         <v>113.3</v>
       </c>
       <c r="BR23" s="12">
         <v>112</v>
       </c>
       <c r="BS23" s="12">
         <v>111.9</v>
       </c>
       <c r="BT23" s="12">
         <v>107.5</v>
       </c>
       <c r="BU23" s="12">
         <v>108.9</v>
       </c>
       <c r="BV23" s="12">
         <v>109.5</v>
       </c>
       <c r="BW23" s="12">
         <v>110.4</v>
       </c>
       <c r="BX23" s="12">
+        <v>109.6</v>
+      </c>
+      <c r="BY23" s="12">
         <v>108.4</v>
       </c>
     </row>
-    <row r="24" spans="1:76" ht="12.75" customHeight="1">
+    <row r="24" spans="1:77" ht="12.75" customHeight="1">
       <c r="A24" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="16">
         <v>120.5</v>
       </c>
       <c r="C24" s="16">
         <v>115.1</v>
       </c>
       <c r="D24" s="17">
         <v>116.3</v>
       </c>
       <c r="E24" s="17">
         <v>118.8</v>
       </c>
       <c r="F24" s="18">
         <v>119.64502677145192</v>
       </c>
       <c r="G24" s="11">
         <v>118.6</v>
       </c>
       <c r="H24" s="17">
         <v>117.7</v>
       </c>
       <c r="I24" s="17">
@@ -23879,54 +24080,57 @@
       <c r="BP24" s="12">
         <v>113.4</v>
       </c>
       <c r="BQ24" s="12">
         <v>114.5</v>
       </c>
       <c r="BR24" s="12">
         <v>115</v>
       </c>
       <c r="BS24" s="12">
         <v>112</v>
       </c>
       <c r="BT24" s="12">
         <v>114</v>
       </c>
       <c r="BU24" s="12">
         <v>114.4</v>
       </c>
       <c r="BV24" s="12">
         <v>114.1</v>
       </c>
       <c r="BW24" s="12">
         <v>112</v>
       </c>
       <c r="BX24" s="12">
+        <v>110.4</v>
+      </c>
+      <c r="BY24" s="12">
         <v>108.2</v>
       </c>
     </row>
-    <row r="25" spans="1:76" ht="12.75" customHeight="1">
+    <row r="25" spans="1:77" ht="12.75" customHeight="1">
       <c r="A25" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="16">
         <v>113.4</v>
       </c>
       <c r="C25" s="16">
         <v>113</v>
       </c>
       <c r="D25" s="17">
         <v>113.3</v>
       </c>
       <c r="E25" s="17">
         <v>114.2</v>
       </c>
       <c r="F25" s="18">
         <v>114.14371694709591</v>
       </c>
       <c r="G25" s="11">
         <v>114.1</v>
       </c>
       <c r="H25" s="17">
         <v>113.2</v>
       </c>
       <c r="I25" s="17">
@@ -24109,54 +24313,57 @@
       <c r="BP25" s="12">
         <v>115.5</v>
       </c>
       <c r="BQ25" s="12">
         <v>115.7</v>
       </c>
       <c r="BR25" s="12">
         <v>115.4</v>
       </c>
       <c r="BS25" s="12">
         <v>115.2</v>
       </c>
       <c r="BT25" s="12">
         <v>114.2</v>
       </c>
       <c r="BU25" s="12">
         <v>114.7</v>
       </c>
       <c r="BV25" s="12">
         <v>114.8</v>
       </c>
       <c r="BW25" s="12">
         <v>113.3</v>
       </c>
       <c r="BX25" s="12">
+        <v>113.3</v>
+      </c>
+      <c r="BY25" s="12">
         <v>110.7</v>
       </c>
     </row>
-    <row r="26" spans="1:76" ht="12.75" customHeight="1">
+    <row r="26" spans="1:77" ht="12.75" customHeight="1">
       <c r="A26" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>32</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>32</v>
       </c>
       <c r="G26" s="14" t="s">
         <v>32</v>
       </c>
       <c r="H26" s="14" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="14" t="s">
@@ -24339,56 +24546,59 @@
       <c r="BP26" s="12">
         <v>111</v>
       </c>
       <c r="BQ26" s="12">
         <v>112.5</v>
       </c>
       <c r="BR26" s="12">
         <v>112.7</v>
       </c>
       <c r="BS26" s="12">
         <v>113.4</v>
       </c>
       <c r="BT26" s="12">
         <v>110.5</v>
       </c>
       <c r="BU26" s="12">
         <v>110.3</v>
       </c>
       <c r="BV26" s="12">
         <v>109.9</v>
       </c>
       <c r="BW26" s="12">
         <v>110.2</v>
       </c>
       <c r="BX26" s="12">
+        <v>110</v>
+      </c>
+      <c r="BY26" s="12">
         <v>109</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="BT3:BW3"/>
+    <mergeCell ref="BT3:BX3"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="BE3:BI3"/>
     <mergeCell ref="AF3:AJ3"/>
     <mergeCell ref="AK3:AO3"/>
     <mergeCell ref="AP3:AT3"/>
     <mergeCell ref="AU3:AY3"/>
     <mergeCell ref="AZ3:BD3"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="G3:K3"/>
     <mergeCell ref="L3:P3"/>
     <mergeCell ref="Q3:U3"/>
     <mergeCell ref="V3:Z3"/>
     <mergeCell ref="AA3:AE3"/>
     <mergeCell ref="BJ3:BN3"/>
     <mergeCell ref="BO3:BS3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>