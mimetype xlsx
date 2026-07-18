--- v1 (2026-06-27)
+++ v2 (2026-07-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="300" windowWidth="20490" windowHeight="8310" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="300" windowWidth="20490" windowHeight="8310"/>
   </bookViews>
   <sheets>
     <sheet name="квартал" sheetId="1" r:id="rId1"/>
     <sheet name="период" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="HTML_CodePage" hidden="1">1251</definedName>
     <definedName name="HTML_Control" hidden="1">{"'стр.3'!$A$1:$J$27"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">""</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"10.10.01"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
     <definedName name="HTML_Name" hidden="1">"nsa"</definedName>
     <definedName name="HTML_OBDlg2" hidden="1">TRUE</definedName>
     <definedName name="HTML_OBDlg4" hidden="1">TRUE</definedName>
     <definedName name="HTML_OS" hidden="1">0</definedName>
     <definedName name="HTML_PathFile" hidden="1">"C:\Мои документы\STR555.htm"</definedName>
     <definedName name="HTML_Title" hidden="1">""</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">квартал!$3:$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">квартал!$A$2:$BC$5</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
@@ -956,122 +956,122 @@
     <xf numFmtId="2" fontId="24" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="26" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="16" xfId="40" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="24" borderId="10" xfId="40" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="48">
     <cellStyle name="20% - Акцент1 2" xfId="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="2"/>
     <cellStyle name="20% - Акцент3 2" xfId="3"/>
     <cellStyle name="20% - Акцент4 2" xfId="4"/>
     <cellStyle name="20% - Акцент5 2" xfId="5"/>
     <cellStyle name="20% - Акцент6 2" xfId="6"/>
     <cellStyle name="40% - Акцент1 2" xfId="7"/>
     <cellStyle name="40% - Акцент2 2" xfId="8"/>
     <cellStyle name="40% - Акцент3 2" xfId="9"/>
     <cellStyle name="40% - Акцент4 2" xfId="10"/>
     <cellStyle name="40% - Акцент5 2" xfId="11"/>
     <cellStyle name="40% - Акцент6 2" xfId="12"/>
     <cellStyle name="60% - Акцент1 2" xfId="13"/>
     <cellStyle name="60% - Акцент2 2" xfId="14"/>
     <cellStyle name="60% - Акцент3 2" xfId="15"/>
     <cellStyle name="60% - Акцент4 2" xfId="16"/>
     <cellStyle name="60% - Акцент5 2" xfId="17"/>
     <cellStyle name="60% - Акцент6 2" xfId="18"/>
     <cellStyle name="Акцент1 2" xfId="19"/>
     <cellStyle name="Акцент2 2" xfId="20"/>
     <cellStyle name="Акцент3 2" xfId="21"/>
     <cellStyle name="Акцент4 2" xfId="22"/>
     <cellStyle name="Акцент5 2" xfId="23"/>
@@ -1390,51 +1390,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR56"/>
   <sheetViews>
-    <sheetView topLeftCell="CT13" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="CT19" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="DQ35" sqref="DQ35:DQ56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="32.28515625" style="28" customWidth="1"/>
     <col min="2" max="13" width="8.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="8.42578125" style="28" customWidth="1"/>
     <col min="15" max="26" width="8.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="27" max="28" width="8.7109375" style="28" customWidth="1"/>
     <col min="29" max="31" width="8.7109375" style="28" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="9.140625" style="28" customWidth="1"/>
     <col min="33" max="33" width="9.7109375" style="28" customWidth="1"/>
     <col min="34" max="34" width="9.28515625" style="28" customWidth="1"/>
     <col min="35" max="35" width="9.140625" style="28" customWidth="1"/>
     <col min="36" max="37" width="9" style="28" customWidth="1"/>
     <col min="38" max="38" width="8.28515625" style="28" customWidth="1"/>
     <col min="39" max="39" width="8.7109375" style="28" customWidth="1"/>
     <col min="40" max="40" width="7.85546875" style="28" customWidth="1"/>
     <col min="41" max="41" width="8.85546875" style="28" customWidth="1"/>
     <col min="42" max="42" width="9" style="28" customWidth="1"/>
     <col min="43" max="44" width="8.85546875" style="28" customWidth="1"/>
     <col min="45" max="45" width="8.5703125" style="28" customWidth="1"/>
     <col min="46" max="46" width="9" style="28" customWidth="1"/>
     <col min="47" max="47" width="8.85546875" style="28" customWidth="1"/>
@@ -1469,227 +1469,227 @@
     <col min="86" max="86" width="9.5703125" style="28" customWidth="1"/>
     <col min="87" max="87" width="10.42578125" style="28" customWidth="1"/>
     <col min="88" max="89" width="10.7109375" style="28" customWidth="1"/>
     <col min="90" max="90" width="10.5703125" style="28" customWidth="1"/>
     <col min="91" max="92" width="9.7109375" style="28" customWidth="1"/>
     <col min="93" max="93" width="10.7109375" style="28" customWidth="1"/>
     <col min="94" max="94" width="10.140625" style="28" customWidth="1"/>
     <col min="95" max="96" width="9.42578125" style="28" customWidth="1"/>
     <col min="97" max="97" width="9" style="28" customWidth="1"/>
     <col min="98" max="98" width="9.42578125" style="28" customWidth="1"/>
     <col min="99" max="99" width="10" style="28" customWidth="1"/>
     <col min="100" max="101" width="9.140625" style="28" customWidth="1"/>
     <col min="102" max="102" width="9.42578125" style="28" customWidth="1"/>
     <col min="103" max="103" width="10.85546875" style="28" customWidth="1"/>
     <col min="104" max="104" width="9.7109375" style="28" customWidth="1"/>
     <col min="105" max="105" width="10.5703125" style="28" customWidth="1"/>
     <col min="106" max="106" width="8.85546875" style="28" customWidth="1"/>
     <col min="107" max="107" width="9.7109375" style="28" customWidth="1"/>
     <col min="108" max="108" width="11" style="28" customWidth="1"/>
     <col min="109" max="109" width="9.42578125" style="28" customWidth="1"/>
     <col min="110" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:122" ht="15.75" customHeight="1"/>
     <row r="2" spans="1:122" ht="30.75" customHeight="1">
-      <c r="A2" s="74" t="s">
+      <c r="A2" s="79" t="s">
         <v>45</v>
       </c>
-      <c r="B2" s="75"/>
-[...5 lines deleted...]
-      <c r="H2" s="75"/>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
       <c r="I2" s="59"/>
       <c r="J2" s="59"/>
       <c r="K2" s="59"/>
       <c r="L2" s="59"/>
       <c r="M2" s="59"/>
       <c r="N2" s="60"/>
     </row>
     <row r="3" spans="1:122" s="31" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A3" s="70"/>
-      <c r="B3" s="71">
+      <c r="A3" s="73"/>
+      <c r="B3" s="67">
         <v>2010</v>
       </c>
-      <c r="C3" s="72"/>
-[...11 lines deleted...]
-      <c r="O3" s="71">
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="68"/>
+      <c r="L3" s="68"/>
+      <c r="M3" s="68"/>
+      <c r="N3" s="69"/>
+      <c r="O3" s="67">
         <v>2011</v>
       </c>
-      <c r="P3" s="72"/>
-[...11 lines deleted...]
-      <c r="AB3" s="71">
+      <c r="P3" s="68"/>
+      <c r="Q3" s="68"/>
+      <c r="R3" s="68"/>
+      <c r="S3" s="68"/>
+      <c r="T3" s="68"/>
+      <c r="U3" s="68"/>
+      <c r="V3" s="68"/>
+      <c r="W3" s="68"/>
+      <c r="X3" s="68"/>
+      <c r="Y3" s="68"/>
+      <c r="Z3" s="68"/>
+      <c r="AA3" s="69"/>
+      <c r="AB3" s="67">
         <v>2012</v>
       </c>
-      <c r="AC3" s="72"/>
-[...11 lines deleted...]
-      <c r="AO3" s="71">
+      <c r="AC3" s="68"/>
+      <c r="AD3" s="68"/>
+      <c r="AE3" s="68"/>
+      <c r="AF3" s="68"/>
+      <c r="AG3" s="68"/>
+      <c r="AH3" s="68"/>
+      <c r="AI3" s="68"/>
+      <c r="AJ3" s="68"/>
+      <c r="AK3" s="68"/>
+      <c r="AL3" s="68"/>
+      <c r="AM3" s="68"/>
+      <c r="AN3" s="69"/>
+      <c r="AO3" s="67">
         <v>2013</v>
       </c>
-      <c r="AP3" s="72"/>
-[...11 lines deleted...]
-      <c r="BB3" s="70">
+      <c r="AP3" s="68"/>
+      <c r="AQ3" s="68"/>
+      <c r="AR3" s="68"/>
+      <c r="AS3" s="68"/>
+      <c r="AT3" s="68"/>
+      <c r="AU3" s="68"/>
+      <c r="AV3" s="68"/>
+      <c r="AW3" s="68"/>
+      <c r="AX3" s="68"/>
+      <c r="AY3" s="68"/>
+      <c r="AZ3" s="68"/>
+      <c r="BA3" s="69"/>
+      <c r="BB3" s="73">
         <v>2014</v>
       </c>
-      <c r="BC3" s="70"/>
-[...11 lines deleted...]
-      <c r="BO3" s="70">
+      <c r="BC3" s="73"/>
+      <c r="BD3" s="73"/>
+      <c r="BE3" s="73"/>
+      <c r="BF3" s="73"/>
+      <c r="BG3" s="73"/>
+      <c r="BH3" s="73"/>
+      <c r="BI3" s="73"/>
+      <c r="BJ3" s="73"/>
+      <c r="BK3" s="73"/>
+      <c r="BL3" s="73"/>
+      <c r="BM3" s="73"/>
+      <c r="BN3" s="73"/>
+      <c r="BO3" s="73">
         <v>2015</v>
       </c>
-      <c r="BP3" s="70"/>
-[...3 lines deleted...]
-      <c r="BT3" s="70">
+      <c r="BP3" s="73"/>
+      <c r="BQ3" s="73"/>
+      <c r="BR3" s="73"/>
+      <c r="BS3" s="73"/>
+      <c r="BT3" s="73">
         <v>2016</v>
       </c>
-      <c r="BU3" s="70"/>
-[...3 lines deleted...]
-      <c r="BY3" s="70">
+      <c r="BU3" s="73"/>
+      <c r="BV3" s="73"/>
+      <c r="BW3" s="73"/>
+      <c r="BX3" s="73"/>
+      <c r="BY3" s="73">
         <v>2017</v>
       </c>
-      <c r="BZ3" s="70"/>
-[...3 lines deleted...]
-      <c r="CD3" s="70">
+      <c r="BZ3" s="73"/>
+      <c r="CA3" s="73"/>
+      <c r="CB3" s="73"/>
+      <c r="CC3" s="73"/>
+      <c r="CD3" s="73">
         <v>2018</v>
       </c>
-      <c r="CE3" s="70"/>
-[...3 lines deleted...]
-      <c r="CI3" s="71">
+      <c r="CE3" s="73"/>
+      <c r="CF3" s="73"/>
+      <c r="CG3" s="73"/>
+      <c r="CH3" s="73"/>
+      <c r="CI3" s="67">
         <v>2019</v>
       </c>
-      <c r="CJ3" s="72"/>
-[...3 lines deleted...]
-      <c r="CN3" s="71">
+      <c r="CJ3" s="68"/>
+      <c r="CK3" s="68"/>
+      <c r="CL3" s="68"/>
+      <c r="CM3" s="69"/>
+      <c r="CN3" s="67">
         <v>2020</v>
       </c>
-      <c r="CO3" s="72"/>
-[...1 lines deleted...]
-      <c r="CQ3" s="72"/>
+      <c r="CO3" s="68"/>
+      <c r="CP3" s="68"/>
+      <c r="CQ3" s="68"/>
       <c r="CR3" s="29"/>
-      <c r="CS3" s="71">
+      <c r="CS3" s="67">
         <v>2021</v>
       </c>
-      <c r="CT3" s="72"/>
-[...3 lines deleted...]
-      <c r="CX3" s="71">
+      <c r="CT3" s="68"/>
+      <c r="CU3" s="68"/>
+      <c r="CV3" s="68"/>
+      <c r="CW3" s="69"/>
+      <c r="CX3" s="67">
         <v>2022</v>
       </c>
-      <c r="CY3" s="72"/>
-[...3 lines deleted...]
-      <c r="DC3" s="71">
+      <c r="CY3" s="68"/>
+      <c r="CZ3" s="68"/>
+      <c r="DA3" s="68"/>
+      <c r="DB3" s="69"/>
+      <c r="DC3" s="67">
         <v>2023</v>
       </c>
-      <c r="DD3" s="72"/>
-[...3 lines deleted...]
-      <c r="DH3" s="71">
+      <c r="DD3" s="68"/>
+      <c r="DE3" s="68"/>
+      <c r="DF3" s="68"/>
+      <c r="DG3" s="69"/>
+      <c r="DH3" s="67">
         <v>2024</v>
       </c>
-      <c r="DI3" s="72"/>
-[...3 lines deleted...]
-      <c r="DM3" s="71">
+      <c r="DI3" s="68"/>
+      <c r="DJ3" s="68"/>
+      <c r="DK3" s="68"/>
+      <c r="DL3" s="69"/>
+      <c r="DM3" s="67">
         <v>2025</v>
       </c>
-      <c r="DN3" s="72"/>
-[...2 lines deleted...]
-      <c r="DQ3" s="73"/>
+      <c r="DN3" s="68"/>
+      <c r="DO3" s="68"/>
+      <c r="DP3" s="68"/>
+      <c r="DQ3" s="69"/>
       <c r="DR3" s="65">
         <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:122" s="31" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A4" s="76"/>
+      <c r="A4" s="81"/>
       <c r="B4" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="30" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="30" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="30" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="30" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="30" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="30" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="30" t="s">
@@ -2012,153 +2012,153 @@
       </c>
       <c r="DL4" s="35" t="s">
         <v>31</v>
       </c>
       <c r="DM4" s="36" t="s">
         <v>27</v>
       </c>
       <c r="DN4" s="32" t="s">
         <v>28</v>
       </c>
       <c r="DO4" s="32" t="s">
         <v>29</v>
       </c>
       <c r="DP4" s="34" t="s">
         <v>30</v>
       </c>
       <c r="DQ4" s="35" t="s">
         <v>31</v>
       </c>
       <c r="DR4" s="34" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:122" s="31" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="61"/>
-      <c r="B5" s="67"/>
-[...101 lines deleted...]
-      <c r="CZ5" s="68"/>
+      <c r="B5" s="74"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
+      <c r="H5" s="75"/>
+      <c r="I5" s="75"/>
+      <c r="J5" s="75"/>
+      <c r="K5" s="75"/>
+      <c r="L5" s="75"/>
+      <c r="M5" s="75"/>
+      <c r="N5" s="75"/>
+      <c r="O5" s="75"/>
+      <c r="P5" s="75"/>
+      <c r="Q5" s="75"/>
+      <c r="R5" s="75"/>
+      <c r="S5" s="75"/>
+      <c r="T5" s="75"/>
+      <c r="U5" s="75"/>
+      <c r="V5" s="75"/>
+      <c r="W5" s="75"/>
+      <c r="X5" s="75"/>
+      <c r="Y5" s="75"/>
+      <c r="Z5" s="75"/>
+      <c r="AA5" s="75"/>
+      <c r="AB5" s="75"/>
+      <c r="AC5" s="75"/>
+      <c r="AD5" s="75"/>
+      <c r="AE5" s="75"/>
+      <c r="AF5" s="75"/>
+      <c r="AG5" s="75"/>
+      <c r="AH5" s="75"/>
+      <c r="AI5" s="75"/>
+      <c r="AJ5" s="75"/>
+      <c r="AK5" s="75"/>
+      <c r="AL5" s="75"/>
+      <c r="AM5" s="75"/>
+      <c r="AN5" s="75"/>
+      <c r="AO5" s="75"/>
+      <c r="AP5" s="75"/>
+      <c r="AQ5" s="75"/>
+      <c r="AR5" s="75"/>
+      <c r="AS5" s="75"/>
+      <c r="AT5" s="75"/>
+      <c r="AU5" s="75"/>
+      <c r="AV5" s="75"/>
+      <c r="AW5" s="75"/>
+      <c r="AX5" s="75"/>
+      <c r="AY5" s="75"/>
+      <c r="AZ5" s="75"/>
+      <c r="BA5" s="75"/>
+      <c r="BB5" s="75"/>
+      <c r="BC5" s="75"/>
+      <c r="BD5" s="75"/>
+      <c r="BE5" s="75"/>
+      <c r="BF5" s="75"/>
+      <c r="BG5" s="75"/>
+      <c r="BH5" s="75"/>
+      <c r="BI5" s="75"/>
+      <c r="BJ5" s="75"/>
+      <c r="BK5" s="75"/>
+      <c r="BL5" s="75"/>
+      <c r="BM5" s="75"/>
+      <c r="BN5" s="75"/>
+      <c r="BO5" s="75"/>
+      <c r="BP5" s="75"/>
+      <c r="BQ5" s="75"/>
+      <c r="BR5" s="75"/>
+      <c r="BS5" s="75"/>
+      <c r="BT5" s="75"/>
+      <c r="BU5" s="75"/>
+      <c r="BV5" s="75"/>
+      <c r="BW5" s="75"/>
+      <c r="BX5" s="75"/>
+      <c r="BY5" s="75"/>
+      <c r="BZ5" s="75"/>
+      <c r="CA5" s="75"/>
+      <c r="CB5" s="75"/>
+      <c r="CC5" s="75"/>
+      <c r="CD5" s="75"/>
+      <c r="CE5" s="75"/>
+      <c r="CF5" s="75"/>
+      <c r="CG5" s="75"/>
+      <c r="CH5" s="75"/>
+      <c r="CI5" s="75"/>
+      <c r="CJ5" s="75"/>
+      <c r="CK5" s="75"/>
+      <c r="CL5" s="75"/>
+      <c r="CM5" s="75"/>
+      <c r="CN5" s="75"/>
+      <c r="CO5" s="75"/>
+      <c r="CP5" s="75"/>
+      <c r="CQ5" s="75"/>
+      <c r="CR5" s="75"/>
+      <c r="CS5" s="75"/>
+      <c r="CT5" s="75"/>
+      <c r="CU5" s="75"/>
+      <c r="CV5" s="75"/>
+      <c r="CW5" s="75"/>
+      <c r="CX5" s="75"/>
+      <c r="CY5" s="75"/>
+      <c r="CZ5" s="75"/>
       <c r="DA5" s="29"/>
       <c r="DE5" s="38"/>
       <c r="DF5" s="29"/>
       <c r="DG5" s="39"/>
     </row>
     <row r="6" spans="1:122">
       <c r="A6" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="17">
         <v>78.7</v>
       </c>
       <c r="C6" s="17">
         <v>99.4</v>
       </c>
       <c r="D6" s="17">
         <v>109</v>
       </c>
       <c r="E6" s="17">
         <v>104.5</v>
       </c>
       <c r="F6" s="17">
         <v>99.4</v>
       </c>
       <c r="G6" s="17">
@@ -10220,227 +10220,227 @@
         <v>32</v>
       </c>
       <c r="DM27" s="12">
         <v>97.3</v>
       </c>
       <c r="DN27" s="12">
         <v>107.4</v>
       </c>
       <c r="DO27" s="12">
         <v>97.5</v>
       </c>
       <c r="DP27" s="12">
         <v>108.1</v>
       </c>
       <c r="DQ27" s="17" t="s">
         <v>32</v>
       </c>
       <c r="DR27" s="12">
         <v>96.2</v>
       </c>
     </row>
     <row r="28" spans="1:122">
       <c r="CY28" s="5"/>
     </row>
     <row r="31" spans="1:122" ht="33" customHeight="1">
-      <c r="A31" s="74" t="s">
+      <c r="A31" s="79" t="s">
         <v>46</v>
       </c>
-      <c r="B31" s="75"/>
-[...5 lines deleted...]
-      <c r="H31" s="75"/>
+      <c r="B31" s="80"/>
+      <c r="C31" s="80"/>
+      <c r="D31" s="80"/>
+      <c r="E31" s="80"/>
+      <c r="F31" s="80"/>
+      <c r="G31" s="80"/>
+      <c r="H31" s="80"/>
       <c r="I31" s="59"/>
       <c r="J31" s="59"/>
       <c r="K31" s="59"/>
       <c r="L31" s="59"/>
       <c r="M31" s="59"/>
       <c r="N31" s="60"/>
     </row>
     <row r="32" spans="1:122">
-      <c r="A32" s="70"/>
-      <c r="B32" s="71">
+      <c r="A32" s="73"/>
+      <c r="B32" s="67">
         <v>2010</v>
       </c>
-      <c r="C32" s="72"/>
-[...11 lines deleted...]
-      <c r="O32" s="71">
+      <c r="C32" s="68"/>
+      <c r="D32" s="68"/>
+      <c r="E32" s="68"/>
+      <c r="F32" s="68"/>
+      <c r="G32" s="68"/>
+      <c r="H32" s="68"/>
+      <c r="I32" s="68"/>
+      <c r="J32" s="68"/>
+      <c r="K32" s="68"/>
+      <c r="L32" s="68"/>
+      <c r="M32" s="68"/>
+      <c r="N32" s="69"/>
+      <c r="O32" s="67">
         <v>2011</v>
       </c>
-      <c r="P32" s="72"/>
-[...11 lines deleted...]
-      <c r="AB32" s="71">
+      <c r="P32" s="68"/>
+      <c r="Q32" s="68"/>
+      <c r="R32" s="68"/>
+      <c r="S32" s="68"/>
+      <c r="T32" s="68"/>
+      <c r="U32" s="68"/>
+      <c r="V32" s="68"/>
+      <c r="W32" s="68"/>
+      <c r="X32" s="68"/>
+      <c r="Y32" s="68"/>
+      <c r="Z32" s="68"/>
+      <c r="AA32" s="69"/>
+      <c r="AB32" s="67">
         <v>2012</v>
       </c>
-      <c r="AC32" s="72"/>
-[...11 lines deleted...]
-      <c r="AO32" s="71">
+      <c r="AC32" s="68"/>
+      <c r="AD32" s="68"/>
+      <c r="AE32" s="68"/>
+      <c r="AF32" s="68"/>
+      <c r="AG32" s="68"/>
+      <c r="AH32" s="68"/>
+      <c r="AI32" s="68"/>
+      <c r="AJ32" s="68"/>
+      <c r="AK32" s="68"/>
+      <c r="AL32" s="68"/>
+      <c r="AM32" s="68"/>
+      <c r="AN32" s="69"/>
+      <c r="AO32" s="67">
         <v>2013</v>
       </c>
-      <c r="AP32" s="72"/>
-[...11 lines deleted...]
-      <c r="BB32" s="70">
+      <c r="AP32" s="68"/>
+      <c r="AQ32" s="68"/>
+      <c r="AR32" s="68"/>
+      <c r="AS32" s="68"/>
+      <c r="AT32" s="68"/>
+      <c r="AU32" s="68"/>
+      <c r="AV32" s="68"/>
+      <c r="AW32" s="68"/>
+      <c r="AX32" s="68"/>
+      <c r="AY32" s="68"/>
+      <c r="AZ32" s="68"/>
+      <c r="BA32" s="69"/>
+      <c r="BB32" s="73">
         <v>2014</v>
       </c>
-      <c r="BC32" s="70"/>
-[...11 lines deleted...]
-      <c r="BO32" s="70">
+      <c r="BC32" s="73"/>
+      <c r="BD32" s="73"/>
+      <c r="BE32" s="73"/>
+      <c r="BF32" s="73"/>
+      <c r="BG32" s="73"/>
+      <c r="BH32" s="73"/>
+      <c r="BI32" s="73"/>
+      <c r="BJ32" s="73"/>
+      <c r="BK32" s="73"/>
+      <c r="BL32" s="73"/>
+      <c r="BM32" s="73"/>
+      <c r="BN32" s="73"/>
+      <c r="BO32" s="73">
         <v>2015</v>
       </c>
-      <c r="BP32" s="70"/>
-[...3 lines deleted...]
-      <c r="BT32" s="70">
+      <c r="BP32" s="73"/>
+      <c r="BQ32" s="73"/>
+      <c r="BR32" s="73"/>
+      <c r="BS32" s="73"/>
+      <c r="BT32" s="73">
         <v>2016</v>
       </c>
-      <c r="BU32" s="70"/>
-[...3 lines deleted...]
-      <c r="BY32" s="70">
+      <c r="BU32" s="73"/>
+      <c r="BV32" s="73"/>
+      <c r="BW32" s="73"/>
+      <c r="BX32" s="73"/>
+      <c r="BY32" s="73">
         <v>2017</v>
       </c>
-      <c r="BZ32" s="70"/>
-[...3 lines deleted...]
-      <c r="CD32" s="70">
+      <c r="BZ32" s="73"/>
+      <c r="CA32" s="73"/>
+      <c r="CB32" s="73"/>
+      <c r="CC32" s="73"/>
+      <c r="CD32" s="73">
         <v>2018</v>
       </c>
-      <c r="CE32" s="70"/>
-[...3 lines deleted...]
-      <c r="CI32" s="71">
+      <c r="CE32" s="73"/>
+      <c r="CF32" s="73"/>
+      <c r="CG32" s="73"/>
+      <c r="CH32" s="73"/>
+      <c r="CI32" s="67">
         <v>2019</v>
       </c>
-      <c r="CJ32" s="72"/>
-[...3 lines deleted...]
-      <c r="CN32" s="71">
+      <c r="CJ32" s="68"/>
+      <c r="CK32" s="68"/>
+      <c r="CL32" s="68"/>
+      <c r="CM32" s="69"/>
+      <c r="CN32" s="67">
         <v>2020</v>
       </c>
-      <c r="CO32" s="72"/>
-[...1 lines deleted...]
-      <c r="CQ32" s="72"/>
+      <c r="CO32" s="68"/>
+      <c r="CP32" s="68"/>
+      <c r="CQ32" s="68"/>
       <c r="CR32" s="29"/>
-      <c r="CS32" s="71">
+      <c r="CS32" s="67">
         <v>2021</v>
       </c>
-      <c r="CT32" s="72"/>
-[...3 lines deleted...]
-      <c r="CX32" s="71">
+      <c r="CT32" s="68"/>
+      <c r="CU32" s="68"/>
+      <c r="CV32" s="68"/>
+      <c r="CW32" s="69"/>
+      <c r="CX32" s="67">
         <v>2022</v>
       </c>
-      <c r="CY32" s="72"/>
-[...3 lines deleted...]
-      <c r="DC32" s="71">
+      <c r="CY32" s="68"/>
+      <c r="CZ32" s="68"/>
+      <c r="DA32" s="68"/>
+      <c r="DB32" s="69"/>
+      <c r="DC32" s="67">
         <v>2023</v>
       </c>
-      <c r="DD32" s="72"/>
-[...3 lines deleted...]
-      <c r="DH32" s="77">
+      <c r="DD32" s="68"/>
+      <c r="DE32" s="68"/>
+      <c r="DF32" s="68"/>
+      <c r="DG32" s="69"/>
+      <c r="DH32" s="70">
         <v>2024</v>
       </c>
-      <c r="DI32" s="78"/>
-[...3 lines deleted...]
-      <c r="DM32" s="90">
+      <c r="DI32" s="71"/>
+      <c r="DJ32" s="71"/>
+      <c r="DK32" s="71"/>
+      <c r="DL32" s="72"/>
+      <c r="DM32" s="76">
         <v>2025</v>
       </c>
-      <c r="DN32" s="91"/>
-[...2 lines deleted...]
-      <c r="DQ32" s="89"/>
+      <c r="DN32" s="77"/>
+      <c r="DO32" s="77"/>
+      <c r="DP32" s="77"/>
+      <c r="DQ32" s="78"/>
       <c r="DR32" s="65">
         <v>2026</v>
       </c>
     </row>
     <row r="33" spans="1:122">
-      <c r="A33" s="76"/>
+      <c r="A33" s="81"/>
       <c r="B33" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C33" s="30" t="s">
         <v>1</v>
       </c>
       <c r="D33" s="30" t="s">
         <v>2</v>
       </c>
       <c r="E33" s="30" t="s">
         <v>3</v>
       </c>
       <c r="F33" s="30" t="s">
         <v>4</v>
       </c>
       <c r="G33" s="30" t="s">
         <v>5</v>
       </c>
       <c r="H33" s="30" t="s">
         <v>6</v>
       </c>
       <c r="I33" s="30" t="s">
         <v>7</v>
       </c>
       <c r="J33" s="30" t="s">
@@ -10763,153 +10763,153 @@
       </c>
       <c r="DL33" s="45" t="s">
         <v>31</v>
       </c>
       <c r="DM33" s="36" t="s">
         <v>27</v>
       </c>
       <c r="DN33" s="32" t="s">
         <v>28</v>
       </c>
       <c r="DO33" s="32" t="s">
         <v>29</v>
       </c>
       <c r="DP33" s="36" t="s">
         <v>30</v>
       </c>
       <c r="DQ33" s="45" t="s">
         <v>31</v>
       </c>
       <c r="DR33" s="34" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:122">
       <c r="A34" s="61"/>
-      <c r="B34" s="67"/>
-[...101 lines deleted...]
-      <c r="CZ34" s="69"/>
+      <c r="B34" s="74"/>
+      <c r="C34" s="75"/>
+      <c r="D34" s="75"/>
+      <c r="E34" s="75"/>
+      <c r="F34" s="75"/>
+      <c r="G34" s="75"/>
+      <c r="H34" s="75"/>
+      <c r="I34" s="75"/>
+      <c r="J34" s="75"/>
+      <c r="K34" s="75"/>
+      <c r="L34" s="75"/>
+      <c r="M34" s="75"/>
+      <c r="N34" s="75"/>
+      <c r="O34" s="75"/>
+      <c r="P34" s="75"/>
+      <c r="Q34" s="75"/>
+      <c r="R34" s="75"/>
+      <c r="S34" s="75"/>
+      <c r="T34" s="75"/>
+      <c r="U34" s="75"/>
+      <c r="V34" s="75"/>
+      <c r="W34" s="75"/>
+      <c r="X34" s="75"/>
+      <c r="Y34" s="75"/>
+      <c r="Z34" s="75"/>
+      <c r="AA34" s="75"/>
+      <c r="AB34" s="75"/>
+      <c r="AC34" s="75"/>
+      <c r="AD34" s="75"/>
+      <c r="AE34" s="75"/>
+      <c r="AF34" s="75"/>
+      <c r="AG34" s="75"/>
+      <c r="AH34" s="75"/>
+      <c r="AI34" s="75"/>
+      <c r="AJ34" s="75"/>
+      <c r="AK34" s="75"/>
+      <c r="AL34" s="75"/>
+      <c r="AM34" s="75"/>
+      <c r="AN34" s="75"/>
+      <c r="AO34" s="75"/>
+      <c r="AP34" s="75"/>
+      <c r="AQ34" s="75"/>
+      <c r="AR34" s="75"/>
+      <c r="AS34" s="75"/>
+      <c r="AT34" s="75"/>
+      <c r="AU34" s="75"/>
+      <c r="AV34" s="75"/>
+      <c r="AW34" s="75"/>
+      <c r="AX34" s="75"/>
+      <c r="AY34" s="75"/>
+      <c r="AZ34" s="75"/>
+      <c r="BA34" s="75"/>
+      <c r="BB34" s="75"/>
+      <c r="BC34" s="75"/>
+      <c r="BD34" s="75"/>
+      <c r="BE34" s="75"/>
+      <c r="BF34" s="75"/>
+      <c r="BG34" s="75"/>
+      <c r="BH34" s="75"/>
+      <c r="BI34" s="75"/>
+      <c r="BJ34" s="75"/>
+      <c r="BK34" s="75"/>
+      <c r="BL34" s="75"/>
+      <c r="BM34" s="75"/>
+      <c r="BN34" s="75"/>
+      <c r="BO34" s="75"/>
+      <c r="BP34" s="75"/>
+      <c r="BQ34" s="75"/>
+      <c r="BR34" s="75"/>
+      <c r="BS34" s="75"/>
+      <c r="BT34" s="75"/>
+      <c r="BU34" s="75"/>
+      <c r="BV34" s="75"/>
+      <c r="BW34" s="75"/>
+      <c r="BX34" s="75"/>
+      <c r="BY34" s="75"/>
+      <c r="BZ34" s="75"/>
+      <c r="CA34" s="75"/>
+      <c r="CB34" s="75"/>
+      <c r="CC34" s="75"/>
+      <c r="CD34" s="75"/>
+      <c r="CE34" s="75"/>
+      <c r="CF34" s="75"/>
+      <c r="CG34" s="75"/>
+      <c r="CH34" s="75"/>
+      <c r="CI34" s="75"/>
+      <c r="CJ34" s="75"/>
+      <c r="CK34" s="75"/>
+      <c r="CL34" s="75"/>
+      <c r="CM34" s="75"/>
+      <c r="CN34" s="75"/>
+      <c r="CO34" s="75"/>
+      <c r="CP34" s="75"/>
+      <c r="CQ34" s="75"/>
+      <c r="CR34" s="75"/>
+      <c r="CS34" s="75"/>
+      <c r="CT34" s="75"/>
+      <c r="CU34" s="75"/>
+      <c r="CV34" s="75"/>
+      <c r="CW34" s="75"/>
+      <c r="CX34" s="75"/>
+      <c r="CY34" s="75"/>
+      <c r="CZ34" s="82"/>
       <c r="DA34" s="31"/>
       <c r="DB34" s="31"/>
       <c r="DC34" s="31"/>
       <c r="DD34" s="31"/>
       <c r="DE34" s="46"/>
       <c r="DF34" s="47"/>
       <c r="DG34" s="42"/>
     </row>
     <row r="35" spans="1:122">
       <c r="A35" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="17">
         <v>108.6</v>
       </c>
       <c r="C35" s="17">
         <v>107.3</v>
       </c>
       <c r="D35" s="17">
         <v>109.5</v>
       </c>
       <c r="E35" s="17">
         <v>116.2</v>
       </c>
       <c r="F35" s="17">
@@ -11236,51 +11236,51 @@
       <c r="DI35" s="12">
         <v>110.3</v>
       </c>
       <c r="DJ35" s="12">
         <v>111.3</v>
       </c>
       <c r="DK35" s="12">
         <v>110.5</v>
       </c>
       <c r="DL35" s="12">
         <v>111.3</v>
       </c>
       <c r="DM35" s="12">
         <v>110.7</v>
       </c>
       <c r="DN35" s="12">
         <v>111.3</v>
       </c>
       <c r="DO35" s="12">
         <v>110</v>
       </c>
       <c r="DP35" s="12">
         <v>108.8</v>
       </c>
       <c r="DQ35" s="12">
-        <v>109.5</v>
+        <v>109.3</v>
       </c>
       <c r="DR35" s="12">
         <v>109.1</v>
       </c>
     </row>
     <row r="36" spans="1:122">
       <c r="A36" s="43" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="48" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="48" t="s">
         <v>32</v>
       </c>
       <c r="D36" s="48" t="s">
         <v>32</v>
       </c>
       <c r="E36" s="48" t="s">
         <v>32</v>
       </c>
       <c r="F36" s="48" t="s">
         <v>32</v>
       </c>
       <c r="G36" s="48" t="s">
@@ -12706,51 +12706,51 @@
       <c r="DI39" s="12">
         <v>108.1</v>
       </c>
       <c r="DJ39" s="12">
         <v>113.1</v>
       </c>
       <c r="DK39" s="12">
         <v>110.7</v>
       </c>
       <c r="DL39" s="12">
         <v>111.3</v>
       </c>
       <c r="DM39" s="12">
         <v>109.6</v>
       </c>
       <c r="DN39" s="12">
         <v>114.6</v>
       </c>
       <c r="DO39" s="12">
         <v>111.5</v>
       </c>
       <c r="DP39" s="12">
         <v>109.2</v>
       </c>
       <c r="DQ39" s="12">
-        <v>110.9</v>
+        <v>110.8</v>
       </c>
       <c r="DR39" s="12">
         <v>110.9</v>
       </c>
     </row>
     <row r="40" spans="1:122">
       <c r="A40" s="43" t="s">
         <v>16</v>
       </c>
       <c r="B40" s="17">
         <v>116.6</v>
       </c>
       <c r="C40" s="17">
         <v>112.5</v>
       </c>
       <c r="D40" s="17">
         <v>109.4</v>
       </c>
       <c r="E40" s="17">
         <v>109.5</v>
       </c>
       <c r="F40" s="17">
         <v>109.8</v>
       </c>
       <c r="G40" s="17">
@@ -17473,51 +17473,51 @@
       <c r="DI52" s="12">
         <v>110.2</v>
       </c>
       <c r="DJ52" s="12">
         <v>109.4</v>
       </c>
       <c r="DK52" s="12">
         <v>108.4</v>
       </c>
       <c r="DL52" s="12">
         <v>110.3</v>
       </c>
       <c r="DM52" s="12">
         <v>119.4</v>
       </c>
       <c r="DN52" s="12">
         <v>106.6</v>
       </c>
       <c r="DO52" s="12">
         <v>107.5</v>
       </c>
       <c r="DP52" s="12">
         <v>108</v>
       </c>
       <c r="DQ52" s="12">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="DR52" s="12">
         <v>109.5</v>
       </c>
     </row>
     <row r="53" spans="1:122">
       <c r="A53" s="43" t="s">
         <v>26</v>
       </c>
       <c r="B53" s="17">
         <v>103.8</v>
       </c>
       <c r="C53" s="17">
         <v>106.8</v>
       </c>
       <c r="D53" s="17">
         <v>105.7</v>
       </c>
       <c r="E53" s="17">
         <v>113.5</v>
       </c>
       <c r="F53" s="17">
         <v>114.5</v>
       </c>
       <c r="G53" s="17">
@@ -18953,288 +18953,288 @@
       </c>
       <c r="DL56" s="12">
         <v>113.4</v>
       </c>
       <c r="DM56" s="12">
         <v>110.5</v>
       </c>
       <c r="DN56" s="12">
         <v>109.9</v>
       </c>
       <c r="DO56" s="12">
         <v>108.7</v>
       </c>
       <c r="DP56" s="12">
         <v>110.2</v>
       </c>
       <c r="DQ56" s="12">
         <v>110</v>
       </c>
       <c r="DR56" s="12">
         <v>109</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="38">
-    <mergeCell ref="DH3:DL3"/>
-[...10 lines deleted...]
-    <mergeCell ref="CX32:DB32"/>
+    <mergeCell ref="B34:CZ34"/>
+    <mergeCell ref="BB32:BN32"/>
+    <mergeCell ref="BO32:BS32"/>
+    <mergeCell ref="BT32:BX32"/>
+    <mergeCell ref="BY32:CC32"/>
+    <mergeCell ref="CD32:CH32"/>
+    <mergeCell ref="CI32:CM32"/>
+    <mergeCell ref="AO32:BA32"/>
     <mergeCell ref="DM3:DQ3"/>
     <mergeCell ref="DM32:DQ32"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="CX3:DB3"/>
     <mergeCell ref="AO3:BA3"/>
     <mergeCell ref="BT3:BX3"/>
     <mergeCell ref="BB3:BN3"/>
     <mergeCell ref="BO3:BS3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="CS3:CW3"/>
     <mergeCell ref="CD3:CH3"/>
     <mergeCell ref="CI3:CM3"/>
     <mergeCell ref="A31:H31"/>
     <mergeCell ref="A32:A33"/>
     <mergeCell ref="B32:N32"/>
+    <mergeCell ref="DH3:DL3"/>
+    <mergeCell ref="O3:AA3"/>
+    <mergeCell ref="AB3:AN3"/>
+    <mergeCell ref="DH32:DL32"/>
+    <mergeCell ref="CN3:CQ3"/>
+    <mergeCell ref="BY3:CC3"/>
+    <mergeCell ref="DC3:DG3"/>
+    <mergeCell ref="DC32:DG32"/>
+    <mergeCell ref="CN32:CQ32"/>
+    <mergeCell ref="CS32:CW32"/>
+    <mergeCell ref="B5:CZ5"/>
+    <mergeCell ref="CX32:DB32"/>
     <mergeCell ref="O32:AA32"/>
     <mergeCell ref="AB32:AN32"/>
-    <mergeCell ref="B34:CZ34"/>
-[...6 lines deleted...]
-    <mergeCell ref="AO32:BA32"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="38" firstPageNumber="29" orientation="landscape" horizontalDpi="4294967292" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BY26"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AZ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="BX32" sqref="BX32"/>
+    <sheetView topLeftCell="AZ1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="BX33" sqref="BX33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="1" customWidth="1"/>
     <col min="5" max="7" width="9.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="1" customWidth="1"/>
     <col min="9" max="10" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="9.28515625" style="1" customWidth="1"/>
     <col min="12" max="15" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="1" customWidth="1"/>
     <col min="18" max="24" width="9.140625" style="1"/>
     <col min="25" max="25" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="9.28515625" style="1" customWidth="1"/>
     <col min="27" max="27" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="60" width="9.140625" style="1"/>
     <col min="61" max="61" width="8" style="1" customWidth="1"/>
     <col min="62" max="62" width="8.42578125" style="1" customWidth="1"/>
     <col min="63" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:77" ht="28.5" customHeight="1">
-      <c r="A1" s="80" t="s">
+      <c r="A1" s="86" t="s">
         <v>44</v>
       </c>
-      <c r="B1" s="80"/>
-[...4 lines deleted...]
-      <c r="G1" s="80"/>
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
       <c r="H1" s="63"/>
       <c r="I1" s="63"/>
       <c r="J1" s="64"/>
       <c r="K1" s="64"/>
       <c r="L1" s="64"/>
       <c r="M1" s="64"/>
       <c r="N1" s="64"/>
       <c r="O1" s="64"/>
       <c r="P1" s="64"/>
       <c r="Q1" s="64"/>
       <c r="R1" s="64"/>
       <c r="S1" s="64"/>
       <c r="T1" s="64"/>
       <c r="U1" s="64"/>
       <c r="V1" s="64"/>
       <c r="W1" s="64"/>
       <c r="X1" s="64"/>
       <c r="Y1" s="64"/>
       <c r="Z1" s="64"/>
       <c r="AA1" s="64"/>
       <c r="AB1" s="64"/>
       <c r="AC1" s="64"/>
     </row>
     <row r="2" spans="1:77" ht="12.75" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="AY2" s="3"/>
       <c r="AZ2" s="3"/>
       <c r="BA2" s="3"/>
       <c r="BB2" s="3"/>
       <c r="BC2" s="3"/>
       <c r="BD2" s="3"/>
       <c r="BK2" s="4"/>
       <c r="BL2" s="5"/>
       <c r="BM2" s="5"/>
       <c r="BN2" s="5"/>
     </row>
     <row r="3" spans="1:77" ht="12.75" customHeight="1">
       <c r="A3" s="11"/>
-      <c r="B3" s="84">
+      <c r="B3" s="87">
         <v>2011</v>
       </c>
-      <c r="C3" s="85"/>
-[...3 lines deleted...]
-      <c r="G3" s="84">
+      <c r="C3" s="88"/>
+      <c r="D3" s="88"/>
+      <c r="E3" s="88"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="87">
         <v>2012</v>
       </c>
-      <c r="H3" s="85"/>
-[...3 lines deleted...]
-      <c r="L3" s="84">
+      <c r="H3" s="88"/>
+      <c r="I3" s="88"/>
+      <c r="J3" s="88"/>
+      <c r="K3" s="78"/>
+      <c r="L3" s="87">
         <v>2013</v>
       </c>
-      <c r="M3" s="85"/>
-[...3 lines deleted...]
-      <c r="Q3" s="84">
+      <c r="M3" s="88"/>
+      <c r="N3" s="88"/>
+      <c r="O3" s="88"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="87">
         <v>2014</v>
       </c>
-      <c r="R3" s="85"/>
-[...3 lines deleted...]
-      <c r="V3" s="84">
+      <c r="R3" s="88"/>
+      <c r="S3" s="88"/>
+      <c r="T3" s="88"/>
+      <c r="U3" s="78"/>
+      <c r="V3" s="87">
         <v>2015</v>
       </c>
-      <c r="W3" s="85"/>
-[...3 lines deleted...]
-      <c r="AA3" s="84">
+      <c r="W3" s="88"/>
+      <c r="X3" s="88"/>
+      <c r="Y3" s="88"/>
+      <c r="Z3" s="89"/>
+      <c r="AA3" s="87">
         <v>2016</v>
       </c>
-      <c r="AB3" s="85"/>
-[...3 lines deleted...]
-      <c r="AF3" s="84">
+      <c r="AB3" s="88"/>
+      <c r="AC3" s="88"/>
+      <c r="AD3" s="88"/>
+      <c r="AE3" s="89"/>
+      <c r="AF3" s="87">
         <v>2017</v>
       </c>
-      <c r="AG3" s="85"/>
-[...3 lines deleted...]
-      <c r="AK3" s="84">
+      <c r="AG3" s="88"/>
+      <c r="AH3" s="88"/>
+      <c r="AI3" s="88"/>
+      <c r="AJ3" s="89"/>
+      <c r="AK3" s="87">
         <v>2018</v>
       </c>
-      <c r="AL3" s="85"/>
-[...3 lines deleted...]
-      <c r="AP3" s="87">
+      <c r="AL3" s="88"/>
+      <c r="AM3" s="88"/>
+      <c r="AN3" s="88"/>
+      <c r="AO3" s="89"/>
+      <c r="AP3" s="90">
         <v>2019</v>
       </c>
-      <c r="AQ3" s="87"/>
-[...3 lines deleted...]
-      <c r="AU3" s="84">
+      <c r="AQ3" s="90"/>
+      <c r="AR3" s="90"/>
+      <c r="AS3" s="90"/>
+      <c r="AT3" s="91"/>
+      <c r="AU3" s="87">
         <v>2020</v>
       </c>
-      <c r="AV3" s="85"/>
-[...3 lines deleted...]
-      <c r="AZ3" s="84">
+      <c r="AV3" s="88"/>
+      <c r="AW3" s="88"/>
+      <c r="AX3" s="88"/>
+      <c r="AY3" s="89"/>
+      <c r="AZ3" s="87">
         <v>2021</v>
       </c>
-      <c r="BA3" s="85"/>
-[...3 lines deleted...]
-      <c r="BE3" s="81">
+      <c r="BA3" s="88"/>
+      <c r="BB3" s="88"/>
+      <c r="BC3" s="88"/>
+      <c r="BD3" s="89"/>
+      <c r="BE3" s="83">
         <v>2022</v>
       </c>
-      <c r="BF3" s="82"/>
-[...3 lines deleted...]
-      <c r="BJ3" s="81">
+      <c r="BF3" s="84"/>
+      <c r="BG3" s="84"/>
+      <c r="BH3" s="84"/>
+      <c r="BI3" s="85"/>
+      <c r="BJ3" s="83">
         <v>2023</v>
       </c>
-      <c r="BK3" s="82"/>
-[...3 lines deleted...]
-      <c r="BO3" s="81">
+      <c r="BK3" s="84"/>
+      <c r="BL3" s="84"/>
+      <c r="BM3" s="84"/>
+      <c r="BN3" s="85"/>
+      <c r="BO3" s="83">
         <v>2024</v>
       </c>
-      <c r="BP3" s="82"/>
-[...3 lines deleted...]
-      <c r="BT3" s="81">
+      <c r="BP3" s="84"/>
+      <c r="BQ3" s="84"/>
+      <c r="BR3" s="84"/>
+      <c r="BS3" s="85"/>
+      <c r="BT3" s="83">
         <v>2025</v>
       </c>
-      <c r="BU3" s="82"/>
-[...2 lines deleted...]
-      <c r="BX3" s="83"/>
+      <c r="BU3" s="84"/>
+      <c r="BV3" s="84"/>
+      <c r="BW3" s="84"/>
+      <c r="BX3" s="85"/>
       <c r="BY3" s="66">
         <v>2026</v>
       </c>
     </row>
     <row r="4" spans="1:77" ht="28.5" customHeight="1">
       <c r="A4" s="6"/>
       <c r="B4" s="7" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>35</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>37</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>31</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>34</v>
       </c>
       <c r="H4" s="7" t="s">
@@ -19653,51 +19653,51 @@
       <c r="BP5" s="12">
         <v>111.5</v>
       </c>
       <c r="BQ5" s="12">
         <v>111.8</v>
       </c>
       <c r="BR5" s="12">
         <v>111.6</v>
       </c>
       <c r="BS5" s="12">
         <v>111.3</v>
       </c>
       <c r="BT5" s="12">
         <v>110.7</v>
       </c>
       <c r="BU5" s="12">
         <v>111</v>
       </c>
       <c r="BV5" s="12">
         <v>110.6</v>
       </c>
       <c r="BW5" s="12">
         <v>109.8</v>
       </c>
       <c r="BX5" s="12">
-        <v>109.5</v>
+        <v>109.3</v>
       </c>
       <c r="BY5" s="12">
         <v>109.1</v>
       </c>
     </row>
     <row r="6" spans="1:77" ht="11.25">
       <c r="A6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="14" t="s">
@@ -20585,51 +20585,51 @@
       <c r="BP9" s="12">
         <v>109.9</v>
       </c>
       <c r="BQ9" s="12">
         <v>110.8</v>
       </c>
       <c r="BR9" s="12">
         <v>111.4</v>
       </c>
       <c r="BS9" s="12">
         <v>111.3</v>
       </c>
       <c r="BT9" s="12">
         <v>109.6</v>
       </c>
       <c r="BU9" s="12">
         <v>113.1</v>
       </c>
       <c r="BV9" s="12">
         <v>112.6</v>
       </c>
       <c r="BW9" s="12">
         <v>110.4</v>
       </c>
       <c r="BX9" s="12">
-        <v>110.9</v>
+        <v>110.8</v>
       </c>
       <c r="BY9" s="12">
         <v>110.9</v>
       </c>
     </row>
     <row r="10" spans="1:77" ht="12.75" customHeight="1">
       <c r="A10" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="16">
         <v>119</v>
       </c>
       <c r="C10" s="16">
         <v>116.4</v>
       </c>
       <c r="D10" s="17">
         <v>113.5</v>
       </c>
       <c r="E10" s="17">
         <v>113.4</v>
       </c>
       <c r="F10" s="18">
         <v>111.91071949921144</v>
       </c>
       <c r="G10" s="11">
@@ -23614,51 +23614,51 @@
       <c r="BP22" s="12">
         <v>111.2</v>
       </c>
       <c r="BQ22" s="12">
         <v>110.7</v>
       </c>
       <c r="BR22" s="12">
         <v>109.9</v>
       </c>
       <c r="BS22" s="12">
         <v>110.3</v>
       </c>
       <c r="BT22" s="12">
         <v>119.4</v>
       </c>
       <c r="BU22" s="12">
         <v>114</v>
       </c>
       <c r="BV22" s="12">
         <v>111.8</v>
       </c>
       <c r="BW22" s="12">
         <v>110.7</v>
       </c>
       <c r="BX22" s="12">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="BY22" s="12">
         <v>109.5</v>
       </c>
     </row>
     <row r="23" spans="1:77" ht="12.75" customHeight="1">
       <c r="A23" s="13" t="s">
         <v>26</v>
       </c>
       <c r="B23" s="16">
         <v>120.3</v>
       </c>
       <c r="C23" s="16">
         <v>115.3</v>
       </c>
       <c r="D23" s="17">
         <v>117.9</v>
       </c>
       <c r="E23" s="17">
         <v>119.8</v>
       </c>
       <c r="F23" s="18">
         <v>120.019156932089</v>
       </c>
       <c r="G23" s="11">