--- v0 (2026-05-16)
+++ v1 (2026-06-27)
@@ -20,51 +20,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="480" yWindow="90" windowWidth="12510" windowHeight="7350" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="квартал" sheetId="2" r:id="rId1"/>
     <sheet name="период" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">квартал!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="594" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="617" uniqueCount="168">
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t>Сельское, лесное и рыбное хозяйство</t>
   </si>
   <si>
     <t>Горнодобывающая промышленность и разработка карьеров</t>
   </si>
   <si>
     <t>Обрабатывающая промышленность</t>
   </si>
   <si>
     <t>Электроснабжение, подача газа, пара и воздушное  кондиционирование</t>
   </si>
   <si>
     <t>Оптовая и розничная торговля; ремонт автомобилей и мотоциклов</t>
   </si>
   <si>
@@ -532,50 +532,53 @@
     <t>1 квартал 2025 года</t>
   </si>
   <si>
     <t>1.5 раза</t>
   </si>
   <si>
     <t>1.4 раза</t>
   </si>
   <si>
     <t>1,3 раза</t>
   </si>
   <si>
     <t>за 2024 год</t>
   </si>
   <si>
     <t>2 квартал 2025 года</t>
   </si>
   <si>
     <t>3 квартал 2025 года</t>
   </si>
   <si>
     <t>4 квартал 2025 года</t>
   </si>
   <si>
     <t>1 квартал 2026 года</t>
+  </si>
+  <si>
+    <t>за 2025 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0;[Red]#,##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="170" formatCode="#,##0.####"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
@@ -1234,63 +1237,63 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="7" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="6" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="11" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="SAPBEXaggData" xfId="1"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="2"/>
     <cellStyle name="SAPBEXaggItem" xfId="3"/>
     <cellStyle name="SAPBEXaggItemX" xfId="4"/>
     <cellStyle name="SAPBEXchaText" xfId="5"/>
     <cellStyle name="SAPBEXexcBad7" xfId="6"/>
@@ -1687,57 +1690,57 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DQ46"/>
+  <dimension ref="A1:DR46"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="CU4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="CU7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="DR26" sqref="DR26"/>
+      <selection pane="bottomRight" activeCell="DQ4" sqref="DQ4:DQ24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="50.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="1" customWidth="1"/>
     <col min="10" max="11" width="8.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8" style="1" customWidth="1"/>
     <col min="13" max="14" width="8.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.42578125" style="1" customWidth="1"/>
     <col min="16" max="17" width="8.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.42578125" style="1" customWidth="1"/>
     <col min="19" max="20" width="8.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.42578125" style="1" customWidth="1"/>
     <col min="22" max="22" width="8" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.140625" style="1" customWidth="1"/>
@@ -1775,62 +1778,62 @@
     <col min="63" max="63" width="8.7109375" style="1" customWidth="1"/>
     <col min="64" max="64" width="7.85546875" style="1" customWidth="1"/>
     <col min="65" max="65" width="8.5703125" style="1" customWidth="1"/>
     <col min="66" max="66" width="8.85546875" style="1" customWidth="1"/>
     <col min="67" max="68" width="8.42578125" style="1" customWidth="1"/>
     <col min="69" max="69" width="8" style="1" customWidth="1"/>
     <col min="70" max="70" width="8.140625" style="1" customWidth="1"/>
     <col min="71" max="71" width="9" style="1" customWidth="1"/>
     <col min="72" max="72" width="8.140625" style="1" customWidth="1"/>
     <col min="73" max="74" width="8.42578125" style="1" customWidth="1"/>
     <col min="75" max="77" width="8.140625" style="1" customWidth="1"/>
     <col min="78" max="78" width="8" style="1" customWidth="1"/>
     <col min="79" max="80" width="8.28515625" style="1" customWidth="1"/>
     <col min="81" max="88" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="89" max="89" width="10.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="90" max="103" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="104" max="104" width="9" style="1" customWidth="1"/>
     <col min="105" max="105" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="106" max="106" width="10" style="1" customWidth="1"/>
     <col min="107" max="108" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="109" max="110" width="9.140625" style="1"/>
     <col min="111" max="111" width="9.85546875" style="1" customWidth="1"/>
     <col min="112" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:121" ht="41.25" customHeight="1">
+    <row r="1" spans="1:122" ht="41.25" customHeight="1">
       <c r="A1" s="41" t="s">
         <v>140</v>
       </c>
       <c r="B1" s="62"/>
       <c r="C1" s="62"/>
       <c r="D1" s="62"/>
       <c r="E1" s="62"/>
       <c r="F1" s="62"/>
       <c r="G1" s="62"/>
     </row>
-    <row r="2" spans="1:121" s="9" customFormat="1" ht="38.25" customHeight="1">
+    <row r="2" spans="1:122" s="9" customFormat="1" ht="38.25" customHeight="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>19</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>22</v>
       </c>
       <c r="G2" s="5" t="s">
         <v>23</v>
       </c>
       <c r="H2" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I2" s="5" t="s">
         <v>25</v>
       </c>
@@ -2146,54 +2149,57 @@
       <c r="DI2" s="5" t="s">
         <v>155</v>
       </c>
       <c r="DJ2" s="5" t="s">
         <v>156</v>
       </c>
       <c r="DK2" s="5" t="s">
         <v>157</v>
       </c>
       <c r="DL2" s="5" t="s">
         <v>162</v>
       </c>
       <c r="DM2" s="5" t="s">
         <v>158</v>
       </c>
       <c r="DN2" s="5" t="s">
         <v>163</v>
       </c>
       <c r="DO2" s="5" t="s">
         <v>164</v>
       </c>
       <c r="DP2" s="5" t="s">
         <v>165</v>
       </c>
       <c r="DQ2" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="DR2" s="5" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="3" spans="1:121">
+    <row r="3" spans="1:122">
       <c r="A3" s="67"/>
       <c r="B3" s="68"/>
       <c r="C3" s="68"/>
       <c r="D3" s="68"/>
       <c r="E3" s="68"/>
       <c r="F3" s="68"/>
       <c r="G3" s="68"/>
       <c r="H3" s="68"/>
       <c r="I3" s="68"/>
       <c r="J3" s="68"/>
       <c r="K3" s="68"/>
       <c r="L3" s="68"/>
       <c r="M3" s="68"/>
       <c r="N3" s="68"/>
       <c r="O3" s="69"/>
       <c r="AV3" s="10"/>
       <c r="AW3" s="10"/>
       <c r="AX3" s="10"/>
       <c r="AY3" s="10"/>
       <c r="AZ3" s="10"/>
       <c r="BA3" s="10"/>
       <c r="BB3" s="10"/>
       <c r="BC3" s="10"/>
       <c r="BD3" s="10"/>
       <c r="BE3" s="10"/>
@@ -2223,51 +2229,51 @@
       <c r="CC3" s="71"/>
       <c r="CD3" s="71"/>
       <c r="CE3" s="71"/>
       <c r="CF3" s="71"/>
       <c r="CG3" s="71"/>
       <c r="CH3" s="71"/>
       <c r="CI3" s="71"/>
       <c r="CJ3" s="71"/>
       <c r="CK3" s="71"/>
       <c r="CL3" s="71"/>
       <c r="CM3" s="71"/>
       <c r="CN3" s="71"/>
       <c r="CO3" s="71"/>
       <c r="CP3" s="71"/>
       <c r="CQ3" s="71"/>
       <c r="CR3" s="71"/>
       <c r="CS3" s="71"/>
       <c r="CT3" s="71"/>
       <c r="CU3" s="71"/>
       <c r="CV3" s="71"/>
       <c r="CW3" s="71"/>
       <c r="CX3" s="71"/>
       <c r="CY3" s="71"/>
       <c r="DE3" s="11"/>
     </row>
-    <row r="4" spans="1:121">
+    <row r="4" spans="1:122">
       <c r="A4" s="12" t="s">
         <v>138</v>
       </c>
       <c r="B4" s="13">
         <v>80.5</v>
       </c>
       <c r="C4" s="13">
         <v>99.5</v>
       </c>
       <c r="D4" s="13">
         <v>109</v>
       </c>
       <c r="E4" s="13">
         <v>104.1</v>
       </c>
       <c r="F4" s="13">
         <v>99.5</v>
       </c>
       <c r="G4" s="13">
         <v>108.7</v>
       </c>
       <c r="H4" s="13">
         <v>101.2</v>
       </c>
       <c r="I4" s="13">
@@ -2585,54 +2591,57 @@
       <c r="DI4" s="23">
         <v>105.5</v>
       </c>
       <c r="DJ4" s="23">
         <v>96.8</v>
       </c>
       <c r="DK4" s="23">
         <v>111.4</v>
       </c>
       <c r="DL4" s="23">
         <v>111.3</v>
       </c>
       <c r="DM4" s="23">
         <v>97.3</v>
       </c>
       <c r="DN4" s="50">
         <v>106</v>
       </c>
       <c r="DO4" s="50">
         <v>95.7</v>
       </c>
       <c r="DP4" s="50">
         <v>110.2</v>
       </c>
       <c r="DQ4" s="50">
+        <v>109.5</v>
+      </c>
+      <c r="DR4" s="50">
         <v>97.5</v>
       </c>
     </row>
-    <row r="5" spans="1:121" ht="12" customHeight="1">
+    <row r="5" spans="1:122" ht="12" customHeight="1">
       <c r="A5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="13">
         <v>81.2</v>
       </c>
       <c r="C5" s="13">
         <v>101.4</v>
       </c>
       <c r="D5" s="13">
         <v>98.3</v>
       </c>
       <c r="E5" s="13">
         <v>102.9</v>
       </c>
       <c r="F5" s="13">
         <v>127.4</v>
       </c>
       <c r="G5" s="13">
         <v>94.3</v>
       </c>
       <c r="H5" s="13">
         <v>96.9</v>
       </c>
       <c r="I5" s="13">
@@ -2950,54 +2959,57 @@
       <c r="DI5" s="23">
         <v>118.4</v>
       </c>
       <c r="DJ5" s="23">
         <v>112.9</v>
       </c>
       <c r="DK5" s="23">
         <v>104.7</v>
       </c>
       <c r="DL5" s="23">
         <v>118.4</v>
       </c>
       <c r="DM5" s="23">
         <v>83.8</v>
       </c>
       <c r="DN5" s="50">
         <v>124.8</v>
       </c>
       <c r="DO5" s="50">
         <v>108.1</v>
       </c>
       <c r="DP5" s="50">
         <v>111.3</v>
       </c>
       <c r="DQ5" s="50">
+        <v>121.7</v>
+      </c>
+      <c r="DR5" s="50">
         <v>80.099999999999994</v>
       </c>
     </row>
-    <row r="6" spans="1:121" ht="11.25" customHeight="1">
+    <row r="6" spans="1:122" ht="11.25" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="13">
         <v>78.400000000000006</v>
       </c>
       <c r="C6" s="13">
         <v>95</v>
       </c>
       <c r="D6" s="13">
         <v>113.9</v>
       </c>
       <c r="E6" s="13">
         <v>103.5</v>
       </c>
       <c r="F6" s="13">
         <v>95</v>
       </c>
       <c r="G6" s="13">
         <v>104.4</v>
       </c>
       <c r="H6" s="13">
         <v>103.6</v>
       </c>
       <c r="I6" s="13">
@@ -3315,54 +3327,57 @@
       <c r="DI6" s="23">
         <v>97.6</v>
       </c>
       <c r="DJ6" s="23">
         <v>105.1</v>
       </c>
       <c r="DK6" s="23">
         <v>110.3</v>
       </c>
       <c r="DL6" s="23">
         <v>114.7</v>
       </c>
       <c r="DM6" s="23">
         <v>101</v>
       </c>
       <c r="DN6" s="50">
         <v>96.8</v>
       </c>
       <c r="DO6" s="50">
         <v>102.9</v>
       </c>
       <c r="DP6" s="50">
         <v>111</v>
       </c>
       <c r="DQ6" s="50">
+        <v>112.4</v>
+      </c>
+      <c r="DR6" s="50">
         <v>100.9</v>
       </c>
     </row>
-    <row r="7" spans="1:121" ht="12" customHeight="1">
+    <row r="7" spans="1:122" ht="12" customHeight="1">
       <c r="A7" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="13">
         <v>73.3</v>
       </c>
       <c r="C7" s="13">
         <v>94</v>
       </c>
       <c r="D7" s="13">
         <v>124.9</v>
       </c>
       <c r="E7" s="13">
         <v>104</v>
       </c>
       <c r="F7" s="13">
         <v>89.4</v>
       </c>
       <c r="G7" s="13">
         <v>108.1</v>
       </c>
       <c r="H7" s="13">
         <v>105.4</v>
       </c>
       <c r="I7" s="13">
@@ -3680,54 +3695,57 @@
       <c r="DI7" s="23">
         <v>92.3</v>
       </c>
       <c r="DJ7" s="23">
         <v>107.1</v>
       </c>
       <c r="DK7" s="23">
         <v>105.9</v>
       </c>
       <c r="DL7" s="23">
         <v>112.4</v>
       </c>
       <c r="DM7" s="23">
         <v>108.4</v>
       </c>
       <c r="DN7" s="50">
         <v>90.6</v>
       </c>
       <c r="DO7" s="50">
         <v>103.8</v>
       </c>
       <c r="DP7" s="50">
         <v>106.1</v>
       </c>
       <c r="DQ7" s="50">
+        <v>109.6</v>
+      </c>
+      <c r="DR7" s="50">
         <v>109.1</v>
       </c>
     </row>
-    <row r="8" spans="1:121" ht="12" customHeight="1">
+    <row r="8" spans="1:122" ht="12" customHeight="1">
       <c r="A8" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="13">
         <v>84</v>
       </c>
       <c r="C8" s="13">
         <v>94.1</v>
       </c>
       <c r="D8" s="13">
         <v>107.4</v>
       </c>
       <c r="E8" s="13">
         <v>104.3</v>
       </c>
       <c r="F8" s="13">
         <v>98.3</v>
       </c>
       <c r="G8" s="13">
         <v>103</v>
       </c>
       <c r="H8" s="13">
         <v>101.8</v>
       </c>
       <c r="I8" s="13">
@@ -4045,54 +4063,57 @@
       <c r="DI8" s="23">
         <v>101.1</v>
       </c>
       <c r="DJ8" s="23">
         <v>103.4</v>
       </c>
       <c r="DK8" s="23">
         <v>112.2</v>
       </c>
       <c r="DL8" s="23">
         <v>115.3</v>
       </c>
       <c r="DM8" s="23">
         <v>98.2</v>
       </c>
       <c r="DN8" s="50">
         <v>100.7</v>
       </c>
       <c r="DO8" s="50">
         <v>102.3</v>
       </c>
       <c r="DP8" s="50">
         <v>112.4</v>
       </c>
       <c r="DQ8" s="50">
+        <v>115.3</v>
+      </c>
+      <c r="DR8" s="50">
         <v>98.3</v>
       </c>
     </row>
-    <row r="9" spans="1:121" ht="22.5">
+    <row r="9" spans="1:122" ht="22.5">
       <c r="A9" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="13">
         <v>72.3</v>
       </c>
       <c r="C9" s="13">
         <v>100.7</v>
       </c>
       <c r="D9" s="13">
         <v>107.1</v>
       </c>
       <c r="E9" s="13">
         <v>99.9</v>
       </c>
       <c r="F9" s="13">
         <v>98.4</v>
       </c>
       <c r="G9" s="13">
         <v>100.2</v>
       </c>
       <c r="H9" s="13">
         <v>104.1</v>
       </c>
       <c r="I9" s="13">
@@ -4410,54 +4431,57 @@
       <c r="DI9" s="23">
         <v>105.7</v>
       </c>
       <c r="DJ9" s="23">
         <v>103.6</v>
       </c>
       <c r="DK9" s="23">
         <v>122.6</v>
       </c>
       <c r="DL9" s="23">
         <v>122.3</v>
       </c>
       <c r="DM9" s="23">
         <v>86.4</v>
       </c>
       <c r="DN9" s="50">
         <v>106.6</v>
       </c>
       <c r="DO9" s="50">
         <v>101.4</v>
       </c>
       <c r="DP9" s="50">
         <v>124.6</v>
       </c>
       <c r="DQ9" s="50">
+        <v>116.3</v>
+      </c>
+      <c r="DR9" s="50">
         <v>85.1</v>
       </c>
     </row>
-    <row r="10" spans="1:121" ht="22.5">
+    <row r="10" spans="1:122" ht="22.5">
       <c r="A10" s="24" t="s">
         <v>150</v>
       </c>
       <c r="B10" s="13">
         <v>89.8</v>
       </c>
       <c r="C10" s="13">
         <v>100.3</v>
       </c>
       <c r="D10" s="13">
         <v>109.2</v>
       </c>
       <c r="E10" s="13">
         <v>97.1</v>
       </c>
       <c r="F10" s="13">
         <v>103.4</v>
       </c>
       <c r="G10" s="13">
         <v>97</v>
       </c>
       <c r="H10" s="13">
         <v>104.5</v>
       </c>
       <c r="I10" s="13">
@@ -4775,54 +4799,57 @@
       <c r="DI10" s="23">
         <v>104.2</v>
       </c>
       <c r="DJ10" s="23">
         <v>104.8</v>
       </c>
       <c r="DK10" s="23">
         <v>107.9</v>
       </c>
       <c r="DL10" s="23">
         <v>123.9</v>
       </c>
       <c r="DM10" s="23">
         <v>93.6</v>
       </c>
       <c r="DN10" s="50">
         <v>109</v>
       </c>
       <c r="DO10" s="50">
         <v>104.9</v>
       </c>
       <c r="DP10" s="50">
         <v>117.6</v>
       </c>
       <c r="DQ10" s="50">
+        <v>114.4</v>
+      </c>
+      <c r="DR10" s="50">
         <v>86.7</v>
       </c>
     </row>
-    <row r="11" spans="1:121">
+    <row r="11" spans="1:122">
       <c r="A11" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="13">
         <v>85.3</v>
       </c>
       <c r="C11" s="13">
         <v>100.5</v>
       </c>
       <c r="D11" s="13">
         <v>108.3</v>
       </c>
       <c r="E11" s="13">
         <v>97.8</v>
       </c>
       <c r="F11" s="13">
         <v>104.7</v>
       </c>
       <c r="G11" s="13">
         <v>103.3</v>
       </c>
       <c r="H11" s="13">
         <v>100.8</v>
       </c>
       <c r="I11" s="13">
@@ -5140,54 +5167,57 @@
       <c r="DI11" s="23">
         <v>103.2</v>
       </c>
       <c r="DJ11" s="23">
         <v>103.2</v>
       </c>
       <c r="DK11" s="23">
         <v>106.1</v>
       </c>
       <c r="DL11" s="23">
         <v>106.4</v>
       </c>
       <c r="DM11" s="23">
         <v>89.8</v>
       </c>
       <c r="DN11" s="50">
         <v>100.9</v>
       </c>
       <c r="DO11" s="50">
         <v>106.6</v>
       </c>
       <c r="DP11" s="50">
         <v>108.4</v>
       </c>
       <c r="DQ11" s="50">
+        <v>100.9</v>
+      </c>
+      <c r="DR11" s="50">
         <v>94.8</v>
       </c>
     </row>
-    <row r="12" spans="1:121" ht="22.5">
+    <row r="12" spans="1:122" ht="22.5">
       <c r="A12" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="13">
         <v>87.4</v>
       </c>
       <c r="C12" s="13">
         <v>98.9</v>
       </c>
       <c r="D12" s="13">
         <v>108.4</v>
       </c>
       <c r="E12" s="13">
         <v>99.7</v>
       </c>
       <c r="F12" s="13">
         <v>98.5</v>
       </c>
       <c r="G12" s="13">
         <v>101.9</v>
       </c>
       <c r="H12" s="13">
         <v>104.3</v>
       </c>
       <c r="I12" s="13">
@@ -5505,54 +5535,57 @@
       <c r="DI12" s="23">
         <v>101.4</v>
       </c>
       <c r="DJ12" s="23">
         <v>103.9</v>
       </c>
       <c r="DK12" s="23">
         <v>111</v>
       </c>
       <c r="DL12" s="23">
         <v>114.4</v>
       </c>
       <c r="DM12" s="23">
         <v>99.1</v>
       </c>
       <c r="DN12" s="50">
         <v>101.6</v>
       </c>
       <c r="DO12" s="50">
         <v>103.7</v>
       </c>
       <c r="DP12" s="50">
         <v>105.6</v>
       </c>
       <c r="DQ12" s="50">
+        <v>114.2</v>
+      </c>
+      <c r="DR12" s="50">
         <v>97.5</v>
       </c>
     </row>
-    <row r="13" spans="1:121">
+    <row r="13" spans="1:122">
       <c r="A13" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="13">
         <v>79.8</v>
       </c>
       <c r="C13" s="13">
         <v>104.8</v>
       </c>
       <c r="D13" s="13">
         <v>107</v>
       </c>
       <c r="E13" s="13">
         <v>99</v>
       </c>
       <c r="F13" s="13">
         <v>97</v>
       </c>
       <c r="G13" s="13">
         <v>99.5</v>
       </c>
       <c r="H13" s="13">
         <v>118</v>
       </c>
       <c r="I13" s="13">
@@ -5870,54 +5903,57 @@
       <c r="DI13" s="23">
         <v>99.7</v>
       </c>
       <c r="DJ13" s="23">
         <v>104.5</v>
       </c>
       <c r="DK13" s="23">
         <v>107.6</v>
       </c>
       <c r="DL13" s="23">
         <v>114.3</v>
       </c>
       <c r="DM13" s="23">
         <v>101.2</v>
       </c>
       <c r="DN13" s="50">
         <v>101.7</v>
       </c>
       <c r="DO13" s="50">
         <v>106.1</v>
       </c>
       <c r="DP13" s="50">
         <v>102.4</v>
       </c>
       <c r="DQ13" s="50">
+        <v>114.1</v>
+      </c>
+      <c r="DR13" s="50">
         <v>102.1</v>
       </c>
     </row>
-    <row r="14" spans="1:121">
+    <row r="14" spans="1:122">
       <c r="A14" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="13">
         <v>89.1</v>
       </c>
       <c r="C14" s="13">
         <v>95.2</v>
       </c>
       <c r="D14" s="13">
         <v>110.8</v>
       </c>
       <c r="E14" s="13">
         <v>94.8</v>
       </c>
       <c r="F14" s="13">
         <v>103.8</v>
       </c>
       <c r="G14" s="13">
         <v>101.4</v>
       </c>
       <c r="H14" s="13">
         <v>100.5</v>
       </c>
       <c r="I14" s="13">
@@ -6235,54 +6271,57 @@
       <c r="DI14" s="23">
         <v>95</v>
       </c>
       <c r="DJ14" s="23">
         <v>104.8</v>
       </c>
       <c r="DK14" s="23">
         <v>108.6</v>
       </c>
       <c r="DL14" s="23">
         <v>108.8</v>
       </c>
       <c r="DM14" s="23">
         <v>96.5</v>
       </c>
       <c r="DN14" s="50">
         <v>99.3</v>
       </c>
       <c r="DO14" s="50">
         <v>102</v>
       </c>
       <c r="DP14" s="50">
         <v>107.8</v>
       </c>
       <c r="DQ14" s="50">
+        <v>104.4</v>
+      </c>
+      <c r="DR14" s="50">
         <v>95.8</v>
       </c>
     </row>
-    <row r="15" spans="1:121">
+    <row r="15" spans="1:122">
       <c r="A15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="13">
         <v>64.3</v>
       </c>
       <c r="C15" s="13">
         <v>100.7</v>
       </c>
       <c r="D15" s="13">
         <v>123.6</v>
       </c>
       <c r="E15" s="13">
         <v>97.8</v>
       </c>
       <c r="F15" s="13">
         <v>90.8</v>
       </c>
       <c r="G15" s="13">
         <v>111.2</v>
       </c>
       <c r="H15" s="13">
         <v>114.9</v>
       </c>
       <c r="I15" s="13">
@@ -6600,54 +6639,57 @@
       <c r="DI15" s="23">
         <v>101</v>
       </c>
       <c r="DJ15" s="23">
         <v>101.8</v>
       </c>
       <c r="DK15" s="23">
         <v>118.6</v>
       </c>
       <c r="DL15" s="23">
         <v>123.6</v>
       </c>
       <c r="DM15" s="23">
         <v>107.7</v>
       </c>
       <c r="DN15" s="50">
         <v>95.4</v>
       </c>
       <c r="DO15" s="50">
         <v>99.8</v>
       </c>
       <c r="DP15" s="50">
         <v>108</v>
       </c>
       <c r="DQ15" s="50">
+        <v>114.8</v>
+      </c>
+      <c r="DR15" s="50">
         <v>100</v>
       </c>
     </row>
-    <row r="16" spans="1:121">
+    <row r="16" spans="1:122">
       <c r="A16" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="13">
         <v>75.900000000000006</v>
       </c>
       <c r="C16" s="13">
         <v>103.4</v>
       </c>
       <c r="D16" s="13">
         <v>104.3</v>
       </c>
       <c r="E16" s="13">
         <v>102.3</v>
       </c>
       <c r="F16" s="13">
         <v>92.5</v>
       </c>
       <c r="G16" s="13">
         <v>115.3</v>
       </c>
       <c r="H16" s="13">
         <v>93.7</v>
       </c>
       <c r="I16" s="13">
@@ -6965,54 +7007,57 @@
       <c r="DI16" s="23">
         <v>112.5</v>
       </c>
       <c r="DJ16" s="23">
         <v>94.6</v>
       </c>
       <c r="DK16" s="23">
         <v>113.5</v>
       </c>
       <c r="DL16" s="23">
         <v>124</v>
       </c>
       <c r="DM16" s="23">
         <v>90.6</v>
       </c>
       <c r="DN16" s="50">
         <v>111.6</v>
       </c>
       <c r="DO16" s="50">
         <v>92.5</v>
       </c>
       <c r="DP16" s="50">
         <v>111.8</v>
       </c>
       <c r="DQ16" s="50">
+        <v>107.6</v>
+      </c>
+      <c r="DR16" s="50">
         <v>102.3</v>
       </c>
     </row>
-    <row r="17" spans="1:121">
+    <row r="17" spans="1:122">
       <c r="A17" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="13">
         <v>70.2</v>
       </c>
       <c r="C17" s="13">
         <v>99.1</v>
       </c>
       <c r="D17" s="13">
         <v>128.19999999999999</v>
       </c>
       <c r="E17" s="13">
         <v>91.6</v>
       </c>
       <c r="F17" s="13">
         <v>100.4</v>
       </c>
       <c r="G17" s="13">
         <v>96.9</v>
       </c>
       <c r="H17" s="13">
         <v>112.6</v>
       </c>
       <c r="I17" s="13">
@@ -7330,54 +7375,57 @@
       <c r="DI17" s="23">
         <v>102.3</v>
       </c>
       <c r="DJ17" s="23">
         <v>101.3</v>
       </c>
       <c r="DK17" s="23">
         <v>109</v>
       </c>
       <c r="DL17" s="23">
         <v>121.9</v>
       </c>
       <c r="DM17" s="23">
         <v>101.5</v>
       </c>
       <c r="DN17" s="50">
         <v>99.8</v>
       </c>
       <c r="DO17" s="50">
         <v>105.4</v>
       </c>
       <c r="DP17" s="50">
         <v>107.2</v>
       </c>
       <c r="DQ17" s="50">
+        <v>110.4</v>
+      </c>
+      <c r="DR17" s="50">
         <v>96.8</v>
       </c>
     </row>
-    <row r="18" spans="1:121">
+    <row r="18" spans="1:122">
       <c r="A18" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="13">
         <v>70.3</v>
       </c>
       <c r="C18" s="13">
         <v>100.1</v>
       </c>
       <c r="D18" s="13">
         <v>106.3</v>
       </c>
       <c r="E18" s="13">
         <v>101.1</v>
       </c>
       <c r="F18" s="13">
         <v>99.3</v>
       </c>
       <c r="G18" s="13">
         <v>106.3</v>
       </c>
       <c r="H18" s="13">
         <v>101.3</v>
       </c>
       <c r="I18" s="13">
@@ -7695,54 +7743,57 @@
       <c r="DI18" s="23">
         <v>103.4</v>
       </c>
       <c r="DJ18" s="23">
         <v>107.9</v>
       </c>
       <c r="DK18" s="23">
         <v>117.6</v>
       </c>
       <c r="DL18" s="23">
         <v>115.6</v>
       </c>
       <c r="DM18" s="23">
         <v>85.6</v>
       </c>
       <c r="DN18" s="50">
         <v>104.5</v>
       </c>
       <c r="DO18" s="50">
         <v>102.1</v>
       </c>
       <c r="DP18" s="50">
         <v>114.7</v>
       </c>
       <c r="DQ18" s="50">
+        <v>109.8</v>
+      </c>
+      <c r="DR18" s="50">
         <v>87.3</v>
       </c>
     </row>
-    <row r="19" spans="1:121" ht="22.5">
+    <row r="19" spans="1:122" ht="22.5">
       <c r="A19" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="13">
         <v>89.3</v>
       </c>
       <c r="C19" s="13">
         <v>101.1</v>
       </c>
       <c r="D19" s="13">
         <v>111.7</v>
       </c>
       <c r="E19" s="13">
         <v>96.8</v>
       </c>
       <c r="F19" s="13">
         <v>97.1</v>
       </c>
       <c r="G19" s="13">
         <v>103</v>
       </c>
       <c r="H19" s="13">
         <v>101.3</v>
       </c>
       <c r="I19" s="13">
@@ -8060,54 +8111,57 @@
       <c r="DI19" s="23">
         <v>100</v>
       </c>
       <c r="DJ19" s="23">
         <v>103.1</v>
       </c>
       <c r="DK19" s="23">
         <v>103.6</v>
       </c>
       <c r="DL19" s="23">
         <v>101.9</v>
       </c>
       <c r="DM19" s="23">
         <v>93.9</v>
       </c>
       <c r="DN19" s="50">
         <v>103</v>
       </c>
       <c r="DO19" s="50">
         <v>99.9</v>
       </c>
       <c r="DP19" s="50">
         <v>105.7</v>
       </c>
       <c r="DQ19" s="50">
+        <v>98.5</v>
+      </c>
+      <c r="DR19" s="50">
         <v>99.4</v>
       </c>
     </row>
-    <row r="20" spans="1:121" ht="22.5">
+    <row r="20" spans="1:122" ht="22.5">
       <c r="A20" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="13">
         <v>74.400000000000006</v>
       </c>
       <c r="C20" s="13">
         <v>102.5</v>
       </c>
       <c r="D20" s="13">
         <v>105.8</v>
       </c>
       <c r="E20" s="13">
         <v>110.4</v>
       </c>
       <c r="F20" s="13">
         <v>102.4</v>
       </c>
       <c r="G20" s="13">
         <v>113.5</v>
       </c>
       <c r="H20" s="13">
         <v>99.5</v>
       </c>
       <c r="I20" s="13">
@@ -8425,54 +8479,57 @@
       <c r="DI20" s="23">
         <v>96.3</v>
       </c>
       <c r="DJ20" s="23">
         <v>100.2</v>
       </c>
       <c r="DK20" s="23">
         <v>121.2</v>
       </c>
       <c r="DL20" s="23">
         <v>107.9</v>
       </c>
       <c r="DM20" s="23">
         <v>94.2</v>
       </c>
       <c r="DN20" s="50">
         <v>99.1</v>
       </c>
       <c r="DO20" s="50">
         <v>98.7</v>
       </c>
       <c r="DP20" s="50">
         <v>119.3</v>
       </c>
       <c r="DQ20" s="50">
+        <v>109.5</v>
+      </c>
+      <c r="DR20" s="50">
         <v>95.5</v>
       </c>
     </row>
-    <row r="21" spans="1:121">
+    <row r="21" spans="1:122">
       <c r="A21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="13">
         <v>90</v>
       </c>
       <c r="C21" s="13">
         <v>100.5</v>
       </c>
       <c r="D21" s="13">
         <v>101.8</v>
       </c>
       <c r="E21" s="13">
         <v>114.7</v>
       </c>
       <c r="F21" s="13">
         <v>102.9</v>
       </c>
       <c r="G21" s="13">
         <v>125.8</v>
       </c>
       <c r="H21" s="13">
         <v>91.4</v>
       </c>
       <c r="I21" s="13">
@@ -8790,54 +8847,57 @@
       <c r="DI21" s="23">
         <v>121.6</v>
       </c>
       <c r="DJ21" s="23">
         <v>78.5</v>
       </c>
       <c r="DK21" s="23">
         <v>114.5</v>
       </c>
       <c r="DL21" s="23">
         <v>107.5</v>
       </c>
       <c r="DM21" s="23">
         <v>97.2</v>
       </c>
       <c r="DN21" s="50">
         <v>123.6</v>
       </c>
       <c r="DO21" s="50">
         <v>77.8</v>
       </c>
       <c r="DP21" s="50">
         <v>113.1</v>
       </c>
       <c r="DQ21" s="50">
+        <v>106.5</v>
+      </c>
+      <c r="DR21" s="50">
         <v>95.8</v>
       </c>
     </row>
-    <row r="22" spans="1:121">
+    <row r="22" spans="1:122">
       <c r="A22" s="26" t="s">
         <v>154</v>
       </c>
       <c r="B22" s="13">
         <v>90.4</v>
       </c>
       <c r="C22" s="13">
         <v>97.6</v>
       </c>
       <c r="D22" s="13">
         <v>107</v>
       </c>
       <c r="E22" s="13">
         <v>113.6</v>
       </c>
       <c r="F22" s="13">
         <v>108</v>
       </c>
       <c r="G22" s="13">
         <v>105.2</v>
       </c>
       <c r="H22" s="13">
         <v>96.8</v>
       </c>
       <c r="I22" s="13">
@@ -9155,54 +9215,57 @@
       <c r="DI22" s="23">
         <v>107</v>
       </c>
       <c r="DJ22" s="23">
         <v>99.3</v>
       </c>
       <c r="DK22" s="23">
         <v>106.9</v>
       </c>
       <c r="DL22" s="23">
         <v>107.7</v>
       </c>
       <c r="DM22" s="23">
         <v>93.4</v>
       </c>
       <c r="DN22" s="50">
         <v>108.6</v>
       </c>
       <c r="DO22" s="50">
         <v>96.7</v>
       </c>
       <c r="DP22" s="50">
         <v>107.5</v>
       </c>
       <c r="DQ22" s="50">
+        <v>106</v>
+      </c>
+      <c r="DR22" s="50">
         <v>94.8</v>
       </c>
     </row>
-    <row r="23" spans="1:121">
+    <row r="23" spans="1:122">
       <c r="A23" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="13">
         <v>79.8</v>
       </c>
       <c r="C23" s="13">
         <v>100.9</v>
       </c>
       <c r="D23" s="13">
         <v>121</v>
       </c>
       <c r="E23" s="13">
         <v>100.9</v>
       </c>
       <c r="F23" s="13">
         <v>97.5</v>
       </c>
       <c r="G23" s="13">
         <v>108.5</v>
       </c>
       <c r="H23" s="13">
         <v>107.8</v>
       </c>
       <c r="I23" s="13">
@@ -9520,54 +9583,57 @@
       <c r="DI23" s="23">
         <v>106.3</v>
       </c>
       <c r="DJ23" s="23">
         <v>102.4</v>
       </c>
       <c r="DK23" s="23">
         <v>112.6</v>
       </c>
       <c r="DL23" s="23">
         <v>119.4</v>
       </c>
       <c r="DM23" s="23">
         <v>94.7</v>
       </c>
       <c r="DN23" s="50">
         <v>105.9</v>
       </c>
       <c r="DO23" s="50">
         <v>101.1</v>
       </c>
       <c r="DP23" s="50">
         <v>109.2</v>
       </c>
       <c r="DQ23" s="50">
+        <v>114</v>
+      </c>
+      <c r="DR23" s="50">
         <v>88.1</v>
       </c>
     </row>
-    <row r="24" spans="1:121">
+    <row r="24" spans="1:122">
       <c r="A24" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="13">
         <v>97.7</v>
       </c>
       <c r="C24" s="13">
         <v>98.2</v>
       </c>
       <c r="D24" s="13">
         <v>110.4</v>
       </c>
       <c r="E24" s="13">
         <v>92.6</v>
       </c>
       <c r="F24" s="13">
         <v>102.3</v>
       </c>
       <c r="G24" s="13">
         <v>92.5</v>
       </c>
       <c r="H24" s="13">
         <v>102.5</v>
       </c>
       <c r="I24" s="13">
@@ -9885,54 +9951,57 @@
       <c r="DI24" s="23">
         <v>112.6</v>
       </c>
       <c r="DJ24" s="23">
         <v>100.1</v>
       </c>
       <c r="DK24" s="23">
         <v>100.1</v>
       </c>
       <c r="DL24" s="23">
         <v>109.5</v>
       </c>
       <c r="DM24" s="23">
         <v>99.8</v>
       </c>
       <c r="DN24" s="50">
         <v>109.3</v>
       </c>
       <c r="DO24" s="50">
         <v>100.1</v>
       </c>
       <c r="DP24" s="50">
         <v>100.6</v>
       </c>
       <c r="DQ24" s="50">
+        <v>112.2</v>
+      </c>
+      <c r="DR24" s="50">
         <v>99.5</v>
       </c>
     </row>
-    <row r="25" spans="1:121" ht="38.25">
+    <row r="25" spans="1:122" ht="38.25">
       <c r="A25" s="41" t="s">
         <v>142</v>
       </c>
       <c r="B25" s="29"/>
       <c r="C25" s="29"/>
       <c r="D25" s="29"/>
       <c r="E25" s="29"/>
       <c r="F25" s="30"/>
       <c r="G25" s="29"/>
       <c r="H25" s="29"/>
       <c r="I25" s="31"/>
       <c r="J25" s="32"/>
       <c r="K25" s="31"/>
       <c r="L25" s="29"/>
       <c r="M25" s="31"/>
       <c r="N25" s="33"/>
       <c r="O25" s="34"/>
       <c r="P25" s="35"/>
       <c r="Q25" s="35"/>
       <c r="R25" s="35"/>
       <c r="S25" s="35"/>
       <c r="T25" s="36"/>
       <c r="U25" s="36"/>
       <c r="V25" s="36"/>
       <c r="W25" s="36"/>
@@ -9996,51 +10065,51 @@
       <c r="CC25" s="19"/>
       <c r="CD25" s="17"/>
       <c r="CE25" s="57"/>
       <c r="CF25" s="58"/>
       <c r="CG25" s="20"/>
       <c r="CH25" s="19"/>
       <c r="CI25" s="17"/>
       <c r="CJ25" s="57"/>
       <c r="CK25" s="58"/>
       <c r="CL25" s="20"/>
       <c r="CM25" s="19"/>
       <c r="CN25" s="17"/>
       <c r="CO25" s="57"/>
       <c r="CP25" s="58"/>
       <c r="CQ25" s="20"/>
       <c r="CR25" s="19"/>
       <c r="CS25" s="17"/>
       <c r="CT25" s="57"/>
       <c r="CU25" s="58"/>
       <c r="CV25" s="20"/>
       <c r="CW25" s="19"/>
       <c r="CX25" s="21"/>
       <c r="CY25" s="59"/>
       <c r="CZ25" s="60"/>
     </row>
-    <row r="26" spans="1:121">
+    <row r="26" spans="1:122">
       <c r="A26" s="12" t="s">
         <v>138</v>
       </c>
       <c r="B26" s="13">
         <v>108.6</v>
       </c>
       <c r="C26" s="13">
         <v>107.3</v>
       </c>
       <c r="D26" s="13">
         <v>109.5</v>
       </c>
       <c r="E26" s="13">
         <v>116.2</v>
       </c>
       <c r="F26" s="13">
         <v>115</v>
       </c>
       <c r="G26" s="13">
         <v>117.9</v>
       </c>
       <c r="H26" s="13">
         <v>118</v>
       </c>
       <c r="I26" s="13">
@@ -10357,55 +10426,58 @@
       </c>
       <c r="DI26" s="23">
         <v>110.3</v>
       </c>
       <c r="DJ26" s="23">
         <v>111.3</v>
       </c>
       <c r="DK26" s="23">
         <v>110.5</v>
       </c>
       <c r="DL26" s="13" t="s">
         <v>54</v>
       </c>
       <c r="DM26" s="23">
         <v>110.7</v>
       </c>
       <c r="DN26" s="50">
         <v>111.3</v>
       </c>
       <c r="DO26" s="50">
         <v>110</v>
       </c>
       <c r="DP26" s="50">
         <v>108.8</v>
       </c>
-      <c r="DQ26" s="50">
+      <c r="DQ26" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR26" s="50">
         <v>109.1</v>
       </c>
     </row>
-    <row r="27" spans="1:121">
+    <row r="27" spans="1:122">
       <c r="A27" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B27" s="13">
         <v>108.6</v>
       </c>
       <c r="C27" s="13">
         <v>110.1</v>
       </c>
       <c r="D27" s="13">
         <v>111.2</v>
       </c>
       <c r="E27" s="13">
         <v>114.3</v>
       </c>
       <c r="F27" s="13">
         <v>115.2</v>
       </c>
       <c r="G27" s="13">
         <v>107.9</v>
       </c>
       <c r="H27" s="13">
         <v>112</v>
       </c>
       <c r="I27" s="13">
@@ -10722,55 +10794,58 @@
       </c>
       <c r="DI27" s="23">
         <v>111.7</v>
       </c>
       <c r="DJ27" s="23">
         <v>119.9</v>
       </c>
       <c r="DK27" s="23">
         <v>122.7</v>
       </c>
       <c r="DL27" s="37" t="s">
         <v>54</v>
       </c>
       <c r="DM27" s="23">
         <v>117.3</v>
       </c>
       <c r="DN27" s="50">
         <v>123.7</v>
       </c>
       <c r="DO27" s="50">
         <v>118.4</v>
       </c>
       <c r="DP27" s="50">
         <v>125.9</v>
       </c>
-      <c r="DQ27" s="50">
+      <c r="DQ27" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR27" s="50">
         <v>120.3</v>
       </c>
     </row>
-    <row r="28" spans="1:121">
+    <row r="28" spans="1:122">
       <c r="A28" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="13">
         <v>114.6</v>
       </c>
       <c r="C28" s="13">
         <v>109.8</v>
       </c>
       <c r="D28" s="13">
         <v>115.7</v>
       </c>
       <c r="E28" s="13">
         <v>115.7</v>
       </c>
       <c r="F28" s="13">
         <v>114.5</v>
       </c>
       <c r="G28" s="13">
         <v>115.2</v>
       </c>
       <c r="H28" s="13">
         <v>118.5</v>
       </c>
       <c r="I28" s="13">
@@ -11087,55 +11162,58 @@
       </c>
       <c r="DI28" s="23">
         <v>114.5</v>
       </c>
       <c r="DJ28" s="23">
         <v>113.8</v>
       </c>
       <c r="DK28" s="23">
         <v>114.3</v>
       </c>
       <c r="DL28" s="13" t="s">
         <v>54</v>
       </c>
       <c r="DM28" s="23">
         <v>114.2</v>
       </c>
       <c r="DN28" s="50">
         <v>113.3</v>
       </c>
       <c r="DO28" s="50">
         <v>111</v>
       </c>
       <c r="DP28" s="50">
         <v>111.7</v>
       </c>
-      <c r="DQ28" s="50">
+      <c r="DQ28" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR28" s="50">
         <v>111.6</v>
       </c>
     </row>
-    <row r="29" spans="1:121" ht="13.5" customHeight="1">
+    <row r="29" spans="1:122" ht="13.5" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="13">
         <v>113.8</v>
       </c>
       <c r="C29" s="13">
         <v>108.4</v>
       </c>
       <c r="D29" s="13">
         <v>123.7</v>
       </c>
       <c r="E29" s="13">
         <v>116.9</v>
       </c>
       <c r="F29" s="13">
         <v>115.9</v>
       </c>
       <c r="G29" s="13">
         <v>122</v>
       </c>
       <c r="H29" s="13">
         <v>125.8</v>
       </c>
       <c r="I29" s="13">
@@ -11452,55 +11530,58 @@
       </c>
       <c r="DI29" s="23">
         <v>112.2</v>
       </c>
       <c r="DJ29" s="23">
         <v>112.9</v>
       </c>
       <c r="DK29" s="23">
         <v>113.3</v>
       </c>
       <c r="DL29" s="13" t="s">
         <v>54</v>
       </c>
       <c r="DM29" s="23">
         <v>113.6</v>
       </c>
       <c r="DN29" s="50">
         <v>111.4</v>
       </c>
       <c r="DO29" s="50">
         <v>108</v>
       </c>
       <c r="DP29" s="50">
         <v>108.2</v>
       </c>
-      <c r="DQ29" s="50">
+      <c r="DQ29" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR29" s="50">
         <v>108.8</v>
       </c>
     </row>
-    <row r="30" spans="1:121">
+    <row r="30" spans="1:122">
       <c r="A30" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B30" s="13">
         <v>116.7</v>
       </c>
       <c r="C30" s="13">
         <v>110.2</v>
       </c>
       <c r="D30" s="13">
         <v>111.1</v>
       </c>
       <c r="E30" s="13">
         <v>115.9</v>
       </c>
       <c r="F30" s="13">
         <v>113.9</v>
       </c>
       <c r="G30" s="13">
         <v>111.3</v>
       </c>
       <c r="H30" s="13">
         <v>113.9</v>
       </c>
       <c r="I30" s="13">
@@ -11817,55 +11898,58 @@
       </c>
       <c r="DI30" s="23">
         <v>115.4</v>
       </c>
       <c r="DJ30" s="23">
         <v>113.6</v>
       </c>
       <c r="DK30" s="23">
         <v>113.4</v>
       </c>
       <c r="DL30" s="13" t="s">
         <v>54</v>
       </c>
       <c r="DM30" s="23">
         <v>115.2</v>
       </c>
       <c r="DN30" s="50">
         <v>114.8</v>
       </c>
       <c r="DO30" s="50">
         <v>113.6</v>
       </c>
       <c r="DP30" s="50">
         <v>113.8</v>
       </c>
-      <c r="DQ30" s="50">
+      <c r="DQ30" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR30" s="50">
         <v>114</v>
       </c>
     </row>
-    <row r="31" spans="1:121" ht="22.5">
+    <row r="31" spans="1:122" ht="22.5">
       <c r="A31" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="13">
         <v>107.3</v>
       </c>
       <c r="C31" s="13">
         <v>109.7</v>
       </c>
       <c r="D31" s="13">
         <v>108.7</v>
       </c>
       <c r="E31" s="13">
         <v>110.5</v>
       </c>
       <c r="F31" s="13">
         <v>111.4</v>
       </c>
       <c r="G31" s="13">
         <v>109.2</v>
       </c>
       <c r="H31" s="13">
         <v>113.5</v>
       </c>
       <c r="I31" s="13">
@@ -12182,55 +12266,58 @@
       </c>
       <c r="DI31" s="23">
         <v>124.6</v>
       </c>
       <c r="DJ31" s="23">
         <v>120.6</v>
       </c>
       <c r="DK31" s="23">
         <v>118.8</v>
       </c>
       <c r="DL31" s="13" t="s">
         <v>54</v>
       </c>
       <c r="DM31" s="23">
         <v>115.9</v>
       </c>
       <c r="DN31" s="50">
         <v>116.9</v>
       </c>
       <c r="DO31" s="50">
         <v>114.5</v>
       </c>
       <c r="DP31" s="50">
         <v>116.4</v>
       </c>
-      <c r="DQ31" s="50">
+      <c r="DQ31" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR31" s="50">
         <v>114.7</v>
       </c>
     </row>
-    <row r="32" spans="1:121" ht="22.5">
+    <row r="32" spans="1:122" ht="22.5">
       <c r="A32" s="24" t="s">
         <v>150</v>
       </c>
       <c r="B32" s="13">
         <v>111.4</v>
       </c>
       <c r="C32" s="13">
         <v>115</v>
       </c>
       <c r="D32" s="13">
         <v>116.2</v>
       </c>
       <c r="E32" s="13">
         <v>115.3</v>
       </c>
       <c r="F32" s="13">
         <v>115.8</v>
       </c>
       <c r="G32" s="13">
         <v>110.9</v>
       </c>
       <c r="H32" s="13">
         <v>113.2</v>
       </c>
       <c r="I32" s="13">
@@ -12547,55 +12634,58 @@
       </c>
       <c r="DI32" s="23">
         <v>123.1</v>
       </c>
       <c r="DJ32" s="23">
         <v>118.3</v>
       </c>
       <c r="DK32" s="23">
         <v>123.1</v>
       </c>
       <c r="DL32" s="13" t="s">
         <v>54</v>
       </c>
       <c r="DM32" s="23">
         <v>110.3</v>
       </c>
       <c r="DN32" s="50">
         <v>115.4</v>
       </c>
       <c r="DO32" s="50">
         <v>115.5</v>
       </c>
       <c r="DP32" s="50">
         <v>125.8</v>
       </c>
-      <c r="DQ32" s="50">
+      <c r="DQ32" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR32" s="50">
         <v>116.5</v>
       </c>
     </row>
-    <row r="33" spans="1:121" ht="13.5" customHeight="1">
+    <row r="33" spans="1:122" ht="13.5" customHeight="1">
       <c r="A33" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="13">
         <v>116.1</v>
       </c>
       <c r="C33" s="13">
         <v>115.5</v>
       </c>
       <c r="D33" s="13">
         <v>114.1</v>
       </c>
       <c r="E33" s="13">
         <v>114.1</v>
       </c>
       <c r="F33" s="13">
         <v>116.7</v>
       </c>
       <c r="G33" s="13">
         <v>116.3</v>
       </c>
       <c r="H33" s="13">
         <v>115.5</v>
       </c>
       <c r="I33" s="13">
@@ -12912,55 +13002,58 @@
       </c>
       <c r="DI33" s="23">
         <v>110.6</v>
       </c>
       <c r="DJ33" s="23">
         <v>105.3</v>
       </c>
       <c r="DK33" s="23">
         <v>108.7</v>
       </c>
       <c r="DL33" s="13" t="s">
         <v>54</v>
       </c>
       <c r="DM33" s="23">
         <v>101.5</v>
       </c>
       <c r="DN33" s="50">
         <v>99.3</v>
       </c>
       <c r="DO33" s="50">
         <v>102.5</v>
       </c>
       <c r="DP33" s="50">
         <v>104.7</v>
       </c>
-      <c r="DQ33" s="50">
+      <c r="DQ33" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR33" s="50">
         <v>110.5</v>
       </c>
     </row>
-    <row r="34" spans="1:121" ht="22.5">
+    <row r="34" spans="1:122" ht="22.5">
       <c r="A34" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="13">
         <v>110.9</v>
       </c>
       <c r="C34" s="13">
         <v>108.4</v>
       </c>
       <c r="D34" s="13">
         <v>114.7</v>
       </c>
       <c r="E34" s="13">
         <v>114.2</v>
       </c>
       <c r="F34" s="13">
         <v>114.9</v>
       </c>
       <c r="G34" s="13">
         <v>113.8</v>
       </c>
       <c r="H34" s="13">
         <v>114.4</v>
       </c>
       <c r="I34" s="13">
@@ -13277,55 +13370,58 @@
       </c>
       <c r="DI34" s="23">
         <v>113.2</v>
       </c>
       <c r="DJ34" s="23">
         <v>113.4</v>
       </c>
       <c r="DK34" s="23">
         <v>117.1</v>
       </c>
       <c r="DL34" s="13" t="s">
         <v>54</v>
       </c>
       <c r="DM34" s="23">
         <v>115.9</v>
       </c>
       <c r="DN34" s="50">
         <v>116.1</v>
       </c>
       <c r="DO34" s="50">
         <v>116</v>
       </c>
       <c r="DP34" s="50">
         <v>110.3</v>
       </c>
-      <c r="DQ34" s="50">
+      <c r="DQ34" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR34" s="50">
         <v>108.5</v>
       </c>
     </row>
-    <row r="35" spans="1:121">
+    <row r="35" spans="1:122">
       <c r="A35" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="13">
         <v>108.9</v>
       </c>
       <c r="C35" s="13">
         <v>111.3</v>
       </c>
       <c r="D35" s="13">
         <v>112.3</v>
       </c>
       <c r="E35" s="13">
         <v>118</v>
       </c>
       <c r="F35" s="13">
         <v>112.8</v>
       </c>
       <c r="G35" s="13">
         <v>110.7</v>
       </c>
       <c r="H35" s="13">
         <v>120.8</v>
       </c>
       <c r="I35" s="13">
@@ -13642,55 +13738,58 @@
       </c>
       <c r="DI35" s="23">
         <v>112.7</v>
       </c>
       <c r="DJ35" s="23">
         <v>112.2</v>
       </c>
       <c r="DK35" s="23">
         <v>114.3</v>
       </c>
       <c r="DL35" s="13" t="s">
         <v>54</v>
       </c>
       <c r="DM35" s="23">
         <v>113.5</v>
       </c>
       <c r="DN35" s="50">
         <v>115.8</v>
       </c>
       <c r="DO35" s="50">
         <v>117.6</v>
       </c>
       <c r="DP35" s="50">
         <v>111.9</v>
       </c>
-      <c r="DQ35" s="50">
+      <c r="DQ35" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR35" s="50">
         <v>112.9</v>
       </c>
     </row>
-    <row r="36" spans="1:121">
+    <row r="36" spans="1:122">
       <c r="A36" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B36" s="13">
         <v>98.4</v>
       </c>
       <c r="C36" s="13">
         <v>98.8</v>
       </c>
       <c r="D36" s="13">
         <v>104.7</v>
       </c>
       <c r="E36" s="13">
         <v>106.3</v>
       </c>
       <c r="F36" s="13">
         <v>107.5</v>
       </c>
       <c r="G36" s="13">
         <v>110.5</v>
       </c>
       <c r="H36" s="13">
         <v>110.7</v>
       </c>
       <c r="I36" s="13">
@@ -14007,55 +14106,58 @@
       </c>
       <c r="DI36" s="23">
         <v>108.1</v>
       </c>
       <c r="DJ36" s="23">
         <v>109.6</v>
       </c>
       <c r="DK36" s="23">
         <v>115.2</v>
       </c>
       <c r="DL36" s="37" t="s">
         <v>54</v>
       </c>
       <c r="DM36" s="23">
         <v>104.3</v>
       </c>
       <c r="DN36" s="50">
         <v>109.1</v>
       </c>
       <c r="DO36" s="50">
         <v>106.2</v>
       </c>
       <c r="DP36" s="50">
         <v>105.4</v>
       </c>
-      <c r="DQ36" s="50">
+      <c r="DQ36" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR36" s="50">
         <v>104.6</v>
       </c>
     </row>
-    <row r="37" spans="1:121">
+    <row r="37" spans="1:122">
       <c r="A37" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B37" s="13">
         <v>104.1</v>
       </c>
       <c r="C37" s="13">
         <v>106.5</v>
       </c>
       <c r="D37" s="13">
         <v>115.2</v>
       </c>
       <c r="E37" s="13">
         <v>116</v>
       </c>
       <c r="F37" s="13">
         <v>104.4</v>
       </c>
       <c r="G37" s="13">
         <v>113.7</v>
       </c>
       <c r="H37" s="13">
         <v>119.2</v>
       </c>
       <c r="I37" s="13">
@@ -14372,55 +14474,58 @@
       </c>
       <c r="DI37" s="23">
         <v>121</v>
       </c>
       <c r="DJ37" s="23">
         <v>128.1</v>
       </c>
       <c r="DK37" s="23">
         <v>132.80000000000001</v>
       </c>
       <c r="DL37" s="13" t="s">
         <v>54</v>
       </c>
       <c r="DM37" s="23">
         <v>131.30000000000001</v>
       </c>
       <c r="DN37" s="50">
         <v>124</v>
       </c>
       <c r="DO37" s="50">
         <v>121.5</v>
       </c>
       <c r="DP37" s="50">
         <v>110.7</v>
       </c>
-      <c r="DQ37" s="50">
+      <c r="DQ37" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR37" s="50">
         <v>102.8</v>
       </c>
     </row>
-    <row r="38" spans="1:121">
+    <row r="38" spans="1:122">
       <c r="A38" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B38" s="13">
         <v>105.1</v>
       </c>
       <c r="C38" s="13">
         <v>102.1</v>
       </c>
       <c r="D38" s="13">
         <v>109.8</v>
       </c>
       <c r="E38" s="13">
         <v>116</v>
       </c>
       <c r="F38" s="13">
         <v>111.7</v>
       </c>
       <c r="G38" s="13">
         <v>123.1</v>
       </c>
       <c r="H38" s="13">
         <v>108.1</v>
       </c>
       <c r="I38" s="13">
@@ -14737,55 +14842,58 @@
       </c>
       <c r="DI38" s="23">
         <v>123.3</v>
       </c>
       <c r="DJ38" s="23">
         <v>124.3</v>
       </c>
       <c r="DK38" s="23">
         <v>115.9</v>
       </c>
       <c r="DL38" s="13" t="s">
         <v>54</v>
       </c>
       <c r="DM38" s="23">
         <v>109.6</v>
       </c>
       <c r="DN38" s="50">
         <v>108.7</v>
       </c>
       <c r="DO38" s="50">
         <v>106.3</v>
       </c>
       <c r="DP38" s="50">
         <v>104.6</v>
       </c>
-      <c r="DQ38" s="50">
+      <c r="DQ38" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR38" s="50">
         <v>118.1</v>
       </c>
     </row>
-    <row r="39" spans="1:121">
+    <row r="39" spans="1:122">
       <c r="A39" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B39" s="13">
         <v>109.7</v>
       </c>
       <c r="C39" s="13">
         <v>110.1</v>
       </c>
       <c r="D39" s="13">
         <v>122.7</v>
       </c>
       <c r="E39" s="13">
         <v>120.6</v>
       </c>
       <c r="F39" s="13">
         <v>113.6</v>
       </c>
       <c r="G39" s="13">
         <v>111.2</v>
       </c>
       <c r="H39" s="13">
         <v>117.1</v>
       </c>
       <c r="I39" s="13">
@@ -15102,55 +15210,58 @@
       </c>
       <c r="DI39" s="23">
         <v>121.1</v>
       </c>
       <c r="DJ39" s="23">
         <v>118.7</v>
       </c>
       <c r="DK39" s="23">
         <v>120.3</v>
       </c>
       <c r="DL39" s="13" t="s">
         <v>54</v>
       </c>
       <c r="DM39" s="23">
         <v>114.7</v>
       </c>
       <c r="DN39" s="50">
         <v>111.9</v>
       </c>
       <c r="DO39" s="50">
         <v>116.4</v>
       </c>
       <c r="DP39" s="50">
         <v>114.5</v>
       </c>
-      <c r="DQ39" s="50">
+      <c r="DQ39" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR39" s="50">
         <v>109.2</v>
       </c>
     </row>
-    <row r="40" spans="1:121">
+    <row r="40" spans="1:122">
       <c r="A40" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B40" s="13">
         <v>114.2</v>
       </c>
       <c r="C40" s="13">
         <v>112.7</v>
       </c>
       <c r="D40" s="13">
         <v>110.2</v>
       </c>
       <c r="E40" s="13">
         <v>113.4</v>
       </c>
       <c r="F40" s="13">
         <v>113.7</v>
       </c>
       <c r="G40" s="13">
         <v>114.3</v>
       </c>
       <c r="H40" s="13">
         <v>114.2</v>
       </c>
       <c r="I40" s="13">
@@ -15467,55 +15578,58 @@
       </c>
       <c r="DI40" s="23">
         <v>112.4</v>
       </c>
       <c r="DJ40" s="23">
         <v>116.1</v>
       </c>
       <c r="DK40" s="23">
         <v>113.6</v>
       </c>
       <c r="DL40" s="13" t="s">
         <v>54</v>
       </c>
       <c r="DM40" s="23">
         <v>112.3</v>
       </c>
       <c r="DN40" s="50">
         <v>113.6</v>
       </c>
       <c r="DO40" s="50">
         <v>107.5</v>
       </c>
       <c r="DP40" s="50">
         <v>104.8</v>
       </c>
-      <c r="DQ40" s="50">
+      <c r="DQ40" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR40" s="50">
         <v>106.8</v>
       </c>
     </row>
-    <row r="41" spans="1:121" ht="22.5">
+    <row r="41" spans="1:122" ht="22.5">
       <c r="A41" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B41" s="13">
         <v>105</v>
       </c>
       <c r="C41" s="13">
         <v>109.8</v>
       </c>
       <c r="D41" s="13">
         <v>115.6</v>
       </c>
       <c r="E41" s="13">
         <v>117.7</v>
       </c>
       <c r="F41" s="13">
         <v>106.8</v>
       </c>
       <c r="G41" s="13">
         <v>111.2</v>
       </c>
       <c r="H41" s="13">
         <v>111.1</v>
       </c>
       <c r="I41" s="13">
@@ -15832,55 +15946,58 @@
       </c>
       <c r="DI41" s="23">
         <v>99.1</v>
       </c>
       <c r="DJ41" s="23">
         <v>99.2</v>
       </c>
       <c r="DK41" s="23">
         <v>103.1</v>
       </c>
       <c r="DL41" s="13" t="s">
         <v>54</v>
       </c>
       <c r="DM41" s="23">
         <v>100.3</v>
       </c>
       <c r="DN41" s="50">
         <v>103.3</v>
       </c>
       <c r="DO41" s="50">
         <v>100.1</v>
       </c>
       <c r="DP41" s="50">
         <v>102.1</v>
       </c>
-      <c r="DQ41" s="50">
+      <c r="DQ41" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR41" s="50">
         <v>108.1</v>
       </c>
     </row>
-    <row r="42" spans="1:121" ht="22.5">
+    <row r="42" spans="1:122" ht="22.5">
       <c r="A42" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B42" s="13">
         <v>109.4</v>
       </c>
       <c r="C42" s="13">
         <v>109.1</v>
       </c>
       <c r="D42" s="13">
         <v>98.9</v>
       </c>
       <c r="E42" s="13">
         <v>117.2</v>
       </c>
       <c r="F42" s="13">
         <v>117.2</v>
       </c>
       <c r="G42" s="13">
         <v>128.4</v>
       </c>
       <c r="H42" s="13">
         <v>124.2</v>
       </c>
       <c r="I42" s="13">
@@ -16197,55 +16314,58 @@
       </c>
       <c r="DI42" s="23">
         <v>105.2</v>
       </c>
       <c r="DJ42" s="23">
         <v>105.9</v>
       </c>
       <c r="DK42" s="23">
         <v>103.4</v>
       </c>
       <c r="DL42" s="13" t="s">
         <v>54</v>
       </c>
       <c r="DM42" s="23">
         <v>110.1</v>
       </c>
       <c r="DN42" s="50">
         <v>113.3</v>
       </c>
       <c r="DO42" s="50">
         <v>111.6</v>
       </c>
       <c r="DP42" s="50">
         <v>109.9</v>
       </c>
-      <c r="DQ42" s="50">
+      <c r="DQ42" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR42" s="50">
         <v>111.4</v>
       </c>
     </row>
-    <row r="43" spans="1:121">
+    <row r="43" spans="1:122">
       <c r="A43" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="13">
         <v>105.4</v>
       </c>
       <c r="C43" s="13">
         <v>104.6</v>
       </c>
       <c r="D43" s="13">
         <v>102</v>
       </c>
       <c r="E43" s="13">
         <v>118.1</v>
       </c>
       <c r="F43" s="13">
         <v>119.4</v>
       </c>
       <c r="G43" s="13">
         <v>124</v>
       </c>
       <c r="H43" s="13">
         <v>121</v>
       </c>
       <c r="I43" s="13">
@@ -16562,55 +16682,58 @@
       </c>
       <c r="DI43" s="23">
         <v>107.2</v>
       </c>
       <c r="DJ43" s="23">
         <v>109.9</v>
       </c>
       <c r="DK43" s="23">
         <v>105</v>
       </c>
       <c r="DL43" s="13" t="s">
         <v>54</v>
       </c>
       <c r="DM43" s="23">
         <v>106.1</v>
       </c>
       <c r="DN43" s="50">
         <v>107.8</v>
       </c>
       <c r="DO43" s="50">
         <v>107</v>
       </c>
       <c r="DP43" s="50">
         <v>105.7</v>
       </c>
-      <c r="DQ43" s="50">
+      <c r="DQ43" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR43" s="50">
         <v>104.2</v>
       </c>
     </row>
-    <row r="44" spans="1:121">
+    <row r="44" spans="1:122">
       <c r="A44" s="26" t="s">
         <v>154</v>
       </c>
       <c r="B44" s="13">
         <v>106.5</v>
       </c>
       <c r="C44" s="13">
         <v>103.6</v>
       </c>
       <c r="D44" s="13">
         <v>104.1</v>
       </c>
       <c r="E44" s="13">
         <v>122.1</v>
       </c>
       <c r="F44" s="13">
         <v>123.9</v>
       </c>
       <c r="G44" s="13">
         <v>124.6</v>
       </c>
       <c r="H44" s="13">
         <v>122.8</v>
       </c>
       <c r="I44" s="13">
@@ -16927,55 +17050,58 @@
       </c>
       <c r="DI44" s="23">
         <v>105.6</v>
       </c>
       <c r="DJ44" s="23">
         <v>108</v>
       </c>
       <c r="DK44" s="23">
         <v>107.6</v>
       </c>
       <c r="DL44" s="13" t="s">
         <v>54</v>
       </c>
       <c r="DM44" s="23">
         <v>106.2</v>
       </c>
       <c r="DN44" s="50">
         <v>107.8</v>
       </c>
       <c r="DO44" s="50">
         <v>105</v>
       </c>
       <c r="DP44" s="50">
         <v>105.6</v>
       </c>
-      <c r="DQ44" s="50">
+      <c r="DQ44" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR44" s="50">
         <v>107</v>
       </c>
     </row>
-    <row r="45" spans="1:121">
+    <row r="45" spans="1:122">
       <c r="A45" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B45" s="13">
         <v>108.2</v>
       </c>
       <c r="C45" s="13">
         <v>103.4</v>
       </c>
       <c r="D45" s="13">
         <v>114.3</v>
       </c>
       <c r="E45" s="13">
         <v>113.6</v>
       </c>
       <c r="F45" s="13">
         <v>119.6</v>
       </c>
       <c r="G45" s="13">
         <v>123.4</v>
       </c>
       <c r="H45" s="13">
         <v>119.9</v>
       </c>
       <c r="I45" s="13">
@@ -17292,55 +17418,58 @@
       </c>
       <c r="DI45" s="23">
         <v>121.5</v>
       </c>
       <c r="DJ45" s="23">
         <v>118</v>
       </c>
       <c r="DK45" s="23">
         <v>120.6</v>
       </c>
       <c r="DL45" s="37" t="s">
         <v>54</v>
       </c>
       <c r="DM45" s="23">
         <v>116.1</v>
       </c>
       <c r="DN45" s="50">
         <v>115.6</v>
       </c>
       <c r="DO45" s="50">
         <v>114.2</v>
       </c>
       <c r="DP45" s="50">
         <v>110.8</v>
       </c>
-      <c r="DQ45" s="50">
+      <c r="DQ45" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR45" s="50">
         <v>103.1</v>
       </c>
     </row>
-    <row r="46" spans="1:121">
+    <row r="46" spans="1:122">
       <c r="A46" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B46" s="13">
         <v>110.4</v>
       </c>
       <c r="C46" s="13">
         <v>108.9</v>
       </c>
       <c r="D46" s="13">
         <v>118.5</v>
       </c>
       <c r="E46" s="13">
         <v>116</v>
       </c>
       <c r="F46" s="13">
         <v>116.7</v>
       </c>
       <c r="G46" s="13">
         <v>105.9</v>
       </c>
       <c r="H46" s="13">
         <v>108.6</v>
       </c>
       <c r="I46" s="13">
@@ -17657,249 +17786,255 @@
       </c>
       <c r="DI46" s="23">
         <v>112.8</v>
       </c>
       <c r="DJ46" s="23">
         <v>112.8</v>
       </c>
       <c r="DK46" s="23">
         <v>112.8</v>
       </c>
       <c r="DL46" s="13" t="s">
         <v>54</v>
       </c>
       <c r="DM46" s="23">
         <v>112.6</v>
       </c>
       <c r="DN46" s="50">
         <v>109.4</v>
       </c>
       <c r="DO46" s="50">
         <v>109.4</v>
       </c>
       <c r="DP46" s="50">
         <v>109.8</v>
       </c>
-      <c r="DQ46" s="50">
+      <c r="DQ46" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="DR46" s="50">
         <v>109.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="BU3:CY3"/>
   </mergeCells>
   <phoneticPr fontId="11" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BX87"/>
+  <dimension ref="A1:BY87"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AS1" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
-      <selection activeCell="O46" sqref="O46"/>
+    <sheetView tabSelected="1" topLeftCell="AU1" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
+      <selection activeCell="BX5" sqref="BX5:BX25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="57.7109375" style="42" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="42" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="42" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="42" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="42" customWidth="1"/>
     <col min="6" max="7" width="8.7109375" style="42" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="42"/>
     <col min="9" max="9" width="8.7109375" style="42" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="42"/>
     <col min="11" max="11" width="9" style="42" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="42"/>
     <col min="14" max="14" width="8.5703125" style="42" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="42"/>
     <col min="16" max="16" width="9" style="42" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="42"/>
     <col min="19" max="19" width="8.140625" style="42" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="42"/>
     <col min="21" max="21" width="8.140625" style="42" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="42" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="42" customWidth="1"/>
     <col min="24" max="24" width="9.5703125" style="42" customWidth="1"/>
     <col min="25" max="25" width="9.42578125" style="42" customWidth="1"/>
     <col min="26" max="26" width="9.140625" style="42" customWidth="1"/>
     <col min="27" max="27" width="8.85546875" style="42" customWidth="1"/>
     <col min="28" max="28" width="8.7109375" style="42" customWidth="1"/>
     <col min="29" max="51" width="9.140625" style="42"/>
     <col min="52" max="52" width="8.42578125" style="42" customWidth="1"/>
     <col min="53" max="58" width="9.140625" style="42"/>
     <col min="59" max="59" width="8.140625" style="42" customWidth="1"/>
     <col min="60" max="61" width="9.140625" style="42"/>
     <col min="62" max="62" width="10.140625" style="42" customWidth="1"/>
-    <col min="63" max="16384" width="9.140625" style="42"/>
+    <col min="63" max="75" width="9.140625" style="42"/>
+    <col min="76" max="76" width="8" style="42" customWidth="1"/>
+    <col min="77" max="16384" width="9.140625" style="42"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:76" ht="30.75" customHeight="1">
+    <row r="1" spans="1:77" ht="30.75" customHeight="1">
       <c r="A1" s="56" t="s">
         <v>141</v>
       </c>
       <c r="B1" s="64"/>
       <c r="C1" s="64"/>
       <c r="D1" s="64"/>
       <c r="E1" s="64"/>
       <c r="F1" s="64"/>
       <c r="G1" s="64"/>
       <c r="H1" s="64"/>
       <c r="I1" s="64"/>
       <c r="J1" s="64"/>
       <c r="K1" s="64"/>
       <c r="L1" s="64"/>
       <c r="M1" s="64"/>
       <c r="N1" s="64"/>
       <c r="O1" s="64"/>
       <c r="P1" s="64"/>
       <c r="Q1" s="64"/>
       <c r="R1" s="64"/>
       <c r="S1" s="64"/>
       <c r="T1" s="64"/>
       <c r="U1" s="64"/>
       <c r="V1" s="64"/>
     </row>
-    <row r="2" spans="1:76" s="44" customFormat="1">
-[...1 lines deleted...]
-      <c r="B2" s="74" t="s">
+    <row r="2" spans="1:77" s="44" customFormat="1">
+      <c r="A2" s="72"/>
+      <c r="B2" s="73" t="s">
         <v>121</v>
       </c>
-      <c r="C2" s="75"/>
-[...3 lines deleted...]
-      <c r="G2" s="74" t="s">
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="73" t="s">
         <v>122</v>
       </c>
-      <c r="H2" s="75"/>
-[...3 lines deleted...]
-      <c r="L2" s="74" t="s">
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="75"/>
+      <c r="L2" s="73" t="s">
         <v>123</v>
       </c>
-      <c r="M2" s="75"/>
-[...3 lines deleted...]
-      <c r="Q2" s="74" t="s">
+      <c r="M2" s="74"/>
+      <c r="N2" s="74"/>
+      <c r="O2" s="74"/>
+      <c r="P2" s="75"/>
+      <c r="Q2" s="73" t="s">
         <v>124</v>
       </c>
-      <c r="R2" s="75"/>
-[...3 lines deleted...]
-      <c r="V2" s="74" t="s">
+      <c r="R2" s="74"/>
+      <c r="S2" s="74"/>
+      <c r="T2" s="74"/>
+      <c r="U2" s="75"/>
+      <c r="V2" s="73" t="s">
         <v>125</v>
       </c>
-      <c r="W2" s="75"/>
-[...1 lines deleted...]
-      <c r="Y2" s="75"/>
+      <c r="W2" s="74"/>
+      <c r="X2" s="74"/>
+      <c r="Y2" s="74"/>
       <c r="Z2" s="78"/>
-      <c r="AA2" s="72" t="s">
+      <c r="AA2" s="76" t="s">
         <v>126</v>
       </c>
-      <c r="AB2" s="72"/>
-[...1 lines deleted...]
-      <c r="AD2" s="72"/>
+      <c r="AB2" s="76"/>
+      <c r="AC2" s="76"/>
+      <c r="AD2" s="76"/>
       <c r="AE2" s="77"/>
-      <c r="AF2" s="72" t="s">
+      <c r="AF2" s="76" t="s">
         <v>127</v>
       </c>
-      <c r="AG2" s="72"/>
-[...3 lines deleted...]
-      <c r="AK2" s="72" t="s">
+      <c r="AG2" s="76"/>
+      <c r="AH2" s="76"/>
+      <c r="AI2" s="76"/>
+      <c r="AJ2" s="76"/>
+      <c r="AK2" s="76" t="s">
         <v>128</v>
       </c>
-      <c r="AL2" s="72"/>
-[...3 lines deleted...]
-      <c r="AP2" s="74" t="s">
+      <c r="AL2" s="76"/>
+      <c r="AM2" s="76"/>
+      <c r="AN2" s="76"/>
+      <c r="AO2" s="76"/>
+      <c r="AP2" s="73" t="s">
         <v>129</v>
       </c>
-      <c r="AQ2" s="75"/>
-[...1 lines deleted...]
-      <c r="AS2" s="75"/>
+      <c r="AQ2" s="74"/>
+      <c r="AR2" s="74"/>
+      <c r="AS2" s="74"/>
       <c r="AT2" s="78"/>
-      <c r="AU2" s="74" t="s">
+      <c r="AU2" s="73" t="s">
         <v>130</v>
       </c>
-      <c r="AV2" s="75"/>
-[...1 lines deleted...]
-      <c r="AX2" s="75"/>
+      <c r="AV2" s="74"/>
+      <c r="AW2" s="74"/>
+      <c r="AX2" s="74"/>
       <c r="AY2" s="78"/>
-      <c r="AZ2" s="74" t="s">
+      <c r="AZ2" s="73" t="s">
         <v>131</v>
       </c>
-      <c r="BA2" s="75"/>
-[...1 lines deleted...]
-      <c r="BC2" s="75"/>
+      <c r="BA2" s="74"/>
+      <c r="BB2" s="74"/>
+      <c r="BC2" s="74"/>
       <c r="BD2" s="78"/>
-      <c r="BE2" s="74" t="s">
+      <c r="BE2" s="73" t="s">
         <v>132</v>
       </c>
-      <c r="BF2" s="75"/>
-[...1 lines deleted...]
-      <c r="BH2" s="75"/>
+      <c r="BF2" s="74"/>
+      <c r="BG2" s="74"/>
+      <c r="BH2" s="74"/>
       <c r="BI2" s="78"/>
-      <c r="BJ2" s="74" t="s">
+      <c r="BJ2" s="73" t="s">
         <v>145</v>
       </c>
-      <c r="BK2" s="75"/>
-[...1 lines deleted...]
-      <c r="BM2" s="75"/>
+      <c r="BK2" s="74"/>
+      <c r="BL2" s="74"/>
+      <c r="BM2" s="74"/>
       <c r="BN2" s="78"/>
-      <c r="BO2" s="74" t="s">
+      <c r="BO2" s="73" t="s">
         <v>152</v>
       </c>
-      <c r="BP2" s="75"/>
-[...1 lines deleted...]
-      <c r="BR2" s="75"/>
+      <c r="BP2" s="74"/>
+      <c r="BQ2" s="74"/>
+      <c r="BR2" s="74"/>
       <c r="BS2" s="78"/>
-      <c r="BT2" s="72">
+      <c r="BT2" s="73">
         <v>2025</v>
       </c>
-      <c r="BU2" s="72"/>
-[...2 lines deleted...]
-      <c r="BX2" s="66">
+      <c r="BU2" s="74"/>
+      <c r="BV2" s="74"/>
+      <c r="BW2" s="74"/>
+      <c r="BX2" s="78"/>
+      <c r="BY2" s="66">
         <v>2026</v>
       </c>
     </row>
-    <row r="3" spans="1:76" s="44" customFormat="1" ht="22.5">
-      <c r="A3" s="73"/>
+    <row r="3" spans="1:77" s="44" customFormat="1" ht="22.5">
+      <c r="A3" s="72"/>
       <c r="B3" s="45" t="s">
         <v>133</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>134</v>
       </c>
       <c r="D3" s="45" t="s">
         <v>135</v>
       </c>
       <c r="E3" s="45" t="s">
         <v>136</v>
       </c>
       <c r="F3" s="45" t="s">
         <v>137</v>
       </c>
       <c r="G3" s="45" t="s">
         <v>133</v>
       </c>
       <c r="H3" s="45" t="s">
         <v>134</v>
       </c>
       <c r="I3" s="45" t="s">
         <v>135</v>
       </c>
       <c r="J3" s="45" t="s">
@@ -18079,54 +18214,57 @@
       <c r="BP3" s="45" t="s">
         <v>134</v>
       </c>
       <c r="BQ3" s="45" t="s">
         <v>135</v>
       </c>
       <c r="BR3" s="45" t="s">
         <v>136</v>
       </c>
       <c r="BS3" s="45" t="s">
         <v>137</v>
       </c>
       <c r="BT3" s="45" t="s">
         <v>133</v>
       </c>
       <c r="BU3" s="45" t="s">
         <v>134</v>
       </c>
       <c r="BV3" s="45" t="s">
         <v>135</v>
       </c>
       <c r="BW3" s="45" t="s">
         <v>136</v>
       </c>
       <c r="BX3" s="45" t="s">
+        <v>137</v>
+      </c>
+      <c r="BY3" s="45" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="4" spans="1:76" s="44" customFormat="1">
+    <row r="4" spans="1:77" s="44" customFormat="1">
       <c r="A4" s="43"/>
       <c r="B4" s="79"/>
       <c r="C4" s="80"/>
       <c r="D4" s="80"/>
       <c r="E4" s="80"/>
       <c r="F4" s="80"/>
       <c r="G4" s="80"/>
       <c r="H4" s="80"/>
       <c r="I4" s="80"/>
       <c r="J4" s="80"/>
       <c r="K4" s="80"/>
       <c r="L4" s="80"/>
       <c r="M4" s="80"/>
       <c r="N4" s="80"/>
       <c r="O4" s="80"/>
       <c r="P4" s="80"/>
       <c r="Q4" s="80"/>
       <c r="R4" s="80"/>
       <c r="S4" s="80"/>
       <c r="T4" s="80"/>
       <c r="U4" s="80"/>
       <c r="V4" s="80"/>
       <c r="W4" s="80"/>
       <c r="X4" s="80"/>
       <c r="Y4" s="80"/>
@@ -18144,51 +18282,51 @@
       <c r="AK4" s="80"/>
       <c r="AL4" s="80"/>
       <c r="AM4" s="80"/>
       <c r="AN4" s="80"/>
       <c r="AO4" s="80"/>
       <c r="AP4" s="80"/>
       <c r="AQ4" s="80"/>
       <c r="AR4" s="80"/>
       <c r="AS4" s="80"/>
       <c r="AT4" s="80"/>
       <c r="AU4" s="80"/>
       <c r="AV4" s="80"/>
       <c r="AW4" s="80"/>
       <c r="AX4" s="80"/>
       <c r="AY4" s="80"/>
       <c r="AZ4" s="80"/>
       <c r="BA4" s="80"/>
       <c r="BB4" s="80"/>
       <c r="BC4" s="80"/>
       <c r="BD4" s="80"/>
       <c r="BE4" s="80"/>
       <c r="BF4" s="80"/>
       <c r="BG4" s="81"/>
       <c r="BL4" s="49"/>
     </row>
-    <row r="5" spans="1:76">
+    <row r="5" spans="1:77">
       <c r="A5" s="63" t="s">
         <v>138</v>
       </c>
       <c r="B5" s="39">
         <v>118.2</v>
       </c>
       <c r="C5" s="23">
         <v>113.8</v>
       </c>
       <c r="D5" s="39">
         <v>114.6</v>
       </c>
       <c r="E5" s="13">
         <v>116.1</v>
       </c>
       <c r="F5" s="19">
         <v>115.99963922407406</v>
       </c>
       <c r="G5" s="39">
         <v>117.1</v>
       </c>
       <c r="H5" s="38">
         <v>117.6</v>
       </c>
       <c r="I5" s="38">
@@ -18370,55 +18508,58 @@
       </c>
       <c r="BP5" s="23">
         <v>111.5</v>
       </c>
       <c r="BQ5" s="23">
         <v>111.8</v>
       </c>
       <c r="BR5" s="23">
         <v>111.6</v>
       </c>
       <c r="BS5" s="23">
         <v>111.3</v>
       </c>
       <c r="BT5" s="23">
         <v>110.7</v>
       </c>
       <c r="BU5" s="23">
         <v>111</v>
       </c>
       <c r="BV5" s="23">
         <v>110.6</v>
       </c>
       <c r="BW5" s="23">
         <v>109.8</v>
       </c>
-      <c r="BX5" s="23">
+      <c r="BX5" s="50">
+        <v>109.5</v>
+      </c>
+      <c r="BY5" s="23">
         <v>109.1</v>
       </c>
     </row>
-    <row r="6" spans="1:76">
+    <row r="6" spans="1:77">
       <c r="A6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="39">
         <v>112.7</v>
       </c>
       <c r="C6" s="23">
         <v>114.3</v>
       </c>
       <c r="D6" s="39">
         <v>115.7</v>
       </c>
       <c r="E6" s="13">
         <v>123.5</v>
       </c>
       <c r="F6" s="19">
         <v>123.3289926390964</v>
       </c>
       <c r="G6" s="39">
         <v>126.3</v>
       </c>
       <c r="H6" s="38">
         <v>124.1</v>
       </c>
       <c r="I6" s="38">
@@ -18600,55 +18741,58 @@
       </c>
       <c r="BP6" s="23">
         <v>114.5</v>
       </c>
       <c r="BQ6" s="23">
         <v>116.8</v>
       </c>
       <c r="BR6" s="23">
         <v>119.1</v>
       </c>
       <c r="BS6" s="23">
         <v>118.4</v>
       </c>
       <c r="BT6" s="23">
         <v>117.3</v>
       </c>
       <c r="BU6" s="23">
         <v>120.5</v>
       </c>
       <c r="BV6" s="23">
         <v>119.7</v>
       </c>
       <c r="BW6" s="23">
         <v>121.8</v>
       </c>
-      <c r="BX6" s="23">
+      <c r="BX6" s="50">
+        <v>121.7</v>
+      </c>
+      <c r="BY6" s="23">
         <v>120.3</v>
       </c>
     </row>
-    <row r="7" spans="1:76">
+    <row r="7" spans="1:77">
       <c r="A7" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="39">
         <v>119.8</v>
       </c>
       <c r="C7" s="23">
         <v>116.5</v>
       </c>
       <c r="D7" s="39">
         <v>115.1</v>
       </c>
       <c r="E7" s="13">
         <v>115.4</v>
       </c>
       <c r="F7" s="19">
         <v>115.3807163291781</v>
       </c>
       <c r="G7" s="39">
         <v>112.6</v>
       </c>
       <c r="H7" s="38">
         <v>114.8</v>
       </c>
       <c r="I7" s="38">
@@ -18830,55 +18974,58 @@
       </c>
       <c r="BP7" s="23">
         <v>114.9</v>
       </c>
       <c r="BQ7" s="23">
         <v>114.7</v>
       </c>
       <c r="BR7" s="23">
         <v>114.3</v>
       </c>
       <c r="BS7" s="23">
         <v>114.7</v>
       </c>
       <c r="BT7" s="23">
         <v>114.2</v>
       </c>
       <c r="BU7" s="23">
         <v>113.8</v>
       </c>
       <c r="BV7" s="23">
         <v>112.9</v>
       </c>
       <c r="BW7" s="23">
         <v>112.4</v>
       </c>
-      <c r="BX7" s="23">
+      <c r="BX7" s="50">
+        <v>112.4</v>
+      </c>
+      <c r="BY7" s="23">
         <v>111.6</v>
       </c>
     </row>
-    <row r="8" spans="1:76">
+    <row r="8" spans="1:77">
       <c r="A8" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="39">
         <v>126.3</v>
       </c>
       <c r="C8" s="23">
         <v>118.5</v>
       </c>
       <c r="D8" s="39">
         <v>115.3</v>
       </c>
       <c r="E8" s="13">
         <v>114.5</v>
       </c>
       <c r="F8" s="19">
         <v>114.56241711166393</v>
       </c>
       <c r="G8" s="39">
         <v>110</v>
       </c>
       <c r="H8" s="38">
         <v>111.3</v>
       </c>
       <c r="I8" s="38">
@@ -19060,55 +19207,58 @@
       </c>
       <c r="BP8" s="23">
         <v>112.4</v>
       </c>
       <c r="BQ8" s="23">
         <v>112.3</v>
       </c>
       <c r="BR8" s="23">
         <v>112.3</v>
       </c>
       <c r="BS8" s="23">
         <v>112.4</v>
       </c>
       <c r="BT8" s="23">
         <v>113.6</v>
       </c>
       <c r="BU8" s="23">
         <v>112.7</v>
       </c>
       <c r="BV8" s="23">
         <v>111.1</v>
       </c>
       <c r="BW8" s="23">
         <v>110.2</v>
       </c>
-      <c r="BX8" s="23">
+      <c r="BX8" s="50">
+        <v>109.6</v>
+      </c>
+      <c r="BY8" s="23">
         <v>108.8</v>
       </c>
     </row>
-    <row r="9" spans="1:76">
+    <row r="9" spans="1:77">
       <c r="A9" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="39">
         <v>114.6</v>
       </c>
       <c r="C9" s="23">
         <v>113.6</v>
       </c>
       <c r="D9" s="39">
         <v>113.4</v>
       </c>
       <c r="E9" s="13">
         <v>114.5</v>
       </c>
       <c r="F9" s="19">
         <v>114.39880147530265</v>
       </c>
       <c r="G9" s="39">
         <v>113.4</v>
       </c>
       <c r="H9" s="38">
         <v>115.3</v>
       </c>
       <c r="I9" s="38">
@@ -19290,55 +19440,58 @@
       </c>
       <c r="BP9" s="23">
         <v>115.4</v>
       </c>
       <c r="BQ9" s="23">
         <v>115.4</v>
       </c>
       <c r="BR9" s="23">
         <v>114.9</v>
       </c>
       <c r="BS9" s="23">
         <v>115.3</v>
       </c>
       <c r="BT9" s="23">
         <v>115.2</v>
       </c>
       <c r="BU9" s="23">
         <v>115.1</v>
       </c>
       <c r="BV9" s="23">
         <v>114.8</v>
       </c>
       <c r="BW9" s="23">
         <v>114.5</v>
       </c>
-      <c r="BX9" s="23">
+      <c r="BX9" s="50">
+        <v>115.3</v>
+      </c>
+      <c r="BY9" s="23">
         <v>114</v>
       </c>
     </row>
-    <row r="10" spans="1:76" ht="24.75" customHeight="1">
+    <row r="10" spans="1:77" ht="24.75" customHeight="1">
       <c r="A10" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="39">
         <v>113.1</v>
       </c>
       <c r="C10" s="23">
         <v>114.4</v>
       </c>
       <c r="D10" s="39">
         <v>113.9</v>
       </c>
       <c r="E10" s="13">
         <v>114.3</v>
       </c>
       <c r="F10" s="19">
         <v>114.57261167006558</v>
       </c>
       <c r="G10" s="39">
         <v>113.5</v>
       </c>
       <c r="H10" s="38">
         <v>112.8</v>
       </c>
       <c r="I10" s="38">
@@ -19520,55 +19673,58 @@
       </c>
       <c r="BP10" s="23">
         <v>126.2</v>
       </c>
       <c r="BQ10" s="23">
         <v>123.9</v>
       </c>
       <c r="BR10" s="23">
         <v>121.3</v>
       </c>
       <c r="BS10" s="23">
         <v>122.3</v>
       </c>
       <c r="BT10" s="23">
         <v>115.9</v>
       </c>
       <c r="BU10" s="23">
         <v>116.4</v>
       </c>
       <c r="BV10" s="23">
         <v>116.1</v>
       </c>
       <c r="BW10" s="23">
         <v>116</v>
       </c>
-      <c r="BX10" s="23">
+      <c r="BX10" s="50">
+        <v>116.3</v>
+      </c>
+      <c r="BY10" s="23">
         <v>114.7</v>
       </c>
     </row>
-    <row r="11" spans="1:76" ht="24.75" customHeight="1">
+    <row r="11" spans="1:77" ht="24.75" customHeight="1">
       <c r="A11" s="24" t="s">
         <v>150</v>
       </c>
       <c r="B11" s="39">
         <v>107.7</v>
       </c>
       <c r="C11" s="23">
         <v>105.8</v>
       </c>
       <c r="D11" s="23">
         <v>106.6</v>
       </c>
       <c r="E11" s="13">
         <v>108.6</v>
       </c>
       <c r="F11" s="19">
         <v>108.75170595056079</v>
       </c>
       <c r="G11" s="23">
         <v>116</v>
       </c>
       <c r="H11" s="38">
         <v>118.9</v>
       </c>
       <c r="I11" s="38">
@@ -19750,55 +19906,58 @@
       </c>
       <c r="BP11" s="23">
         <v>125.8</v>
       </c>
       <c r="BQ11" s="23">
         <v>123.7</v>
       </c>
       <c r="BR11" s="23">
         <v>122</v>
       </c>
       <c r="BS11" s="23">
         <v>123.9</v>
       </c>
       <c r="BT11" s="23">
         <v>110.3</v>
       </c>
       <c r="BU11" s="23">
         <v>112.9</v>
       </c>
       <c r="BV11" s="23">
         <v>113</v>
       </c>
       <c r="BW11" s="23">
         <v>116.6</v>
       </c>
-      <c r="BX11" s="23">
+      <c r="BX11" s="50">
+        <v>114.4</v>
+      </c>
+      <c r="BY11" s="23">
         <v>116.5</v>
       </c>
     </row>
-    <row r="12" spans="1:76">
+    <row r="12" spans="1:77">
       <c r="A12" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="39">
         <v>111.4</v>
       </c>
       <c r="C12" s="23">
         <v>109</v>
       </c>
       <c r="D12" s="23">
         <v>107.1</v>
       </c>
       <c r="E12" s="13">
         <v>105.5</v>
       </c>
       <c r="F12" s="19">
         <v>105.49082580227551</v>
       </c>
       <c r="G12" s="23">
         <v>99.3</v>
       </c>
       <c r="H12" s="38">
         <v>99.6</v>
       </c>
       <c r="I12" s="38">
@@ -19980,55 +20139,58 @@
       </c>
       <c r="BP12" s="23">
         <v>106.9</v>
       </c>
       <c r="BQ12" s="23">
         <v>108.7</v>
       </c>
       <c r="BR12" s="23">
         <v>108.8</v>
       </c>
       <c r="BS12" s="23">
         <v>106.4</v>
       </c>
       <c r="BT12" s="23">
         <v>101.5</v>
       </c>
       <c r="BU12" s="23">
         <v>98.8</v>
       </c>
       <c r="BV12" s="23">
         <v>99.2</v>
       </c>
       <c r="BW12" s="23">
         <v>100.5</v>
       </c>
-      <c r="BX12" s="23">
+      <c r="BX12" s="50">
+        <v>100.9</v>
+      </c>
+      <c r="BY12" s="23">
         <v>110.5</v>
       </c>
     </row>
-    <row r="13" spans="1:76" ht="14.25" customHeight="1">
+    <row r="13" spans="1:77" ht="14.25" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="39">
         <v>114.1</v>
       </c>
       <c r="C13" s="23">
         <v>114</v>
       </c>
       <c r="D13" s="23">
         <v>114.1</v>
       </c>
       <c r="E13" s="13">
         <v>114.7</v>
       </c>
       <c r="F13" s="19">
         <v>114.30090456470779</v>
       </c>
       <c r="G13" s="23">
         <v>114.2</v>
       </c>
       <c r="H13" s="38">
         <v>113.5</v>
       </c>
       <c r="I13" s="38">
@@ -20210,55 +20372,58 @@
       </c>
       <c r="BP13" s="23">
         <v>115.6</v>
       </c>
       <c r="BQ13" s="23">
         <v>114.8</v>
       </c>
       <c r="BR13" s="23">
         <v>116.8</v>
       </c>
       <c r="BS13" s="23">
         <v>114.4</v>
       </c>
       <c r="BT13" s="23">
         <v>115.9</v>
       </c>
       <c r="BU13" s="23">
         <v>115.9</v>
       </c>
       <c r="BV13" s="23">
         <v>115.7</v>
       </c>
       <c r="BW13" s="23">
         <v>113.6</v>
       </c>
-      <c r="BX13" s="23">
+      <c r="BX13" s="50">
+        <v>114.2</v>
+      </c>
+      <c r="BY13" s="23">
         <v>108.5</v>
       </c>
     </row>
-    <row r="14" spans="1:76">
+    <row r="14" spans="1:77">
       <c r="A14" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="39">
         <v>115.3</v>
       </c>
       <c r="C14" s="23">
         <v>116.4</v>
       </c>
       <c r="D14" s="23">
         <v>113.7</v>
       </c>
       <c r="E14" s="13">
         <v>115.3</v>
       </c>
       <c r="F14" s="19">
         <v>115.8774264566955</v>
       </c>
       <c r="G14" s="23">
         <v>113.5</v>
       </c>
       <c r="H14" s="38">
         <v>114.7</v>
       </c>
       <c r="I14" s="38">
@@ -20440,55 +20605,58 @@
       </c>
       <c r="BP14" s="23">
         <v>114.6</v>
       </c>
       <c r="BQ14" s="23">
         <v>113.8</v>
       </c>
       <c r="BR14" s="23">
         <v>114</v>
       </c>
       <c r="BS14" s="23">
         <v>114.3</v>
       </c>
       <c r="BT14" s="23">
         <v>113.5</v>
       </c>
       <c r="BU14" s="23">
         <v>115.1</v>
       </c>
       <c r="BV14" s="23">
         <v>115.7</v>
       </c>
       <c r="BW14" s="23">
         <v>114</v>
       </c>
-      <c r="BX14" s="23">
+      <c r="BX14" s="50">
+        <v>114.1</v>
+      </c>
+      <c r="BY14" s="23">
         <v>112.9</v>
       </c>
     </row>
-    <row r="15" spans="1:76">
+    <row r="15" spans="1:77">
       <c r="A15" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="39">
         <v>111.8</v>
       </c>
       <c r="C15" s="23">
         <v>110.3</v>
       </c>
       <c r="D15" s="23">
         <v>110.2</v>
       </c>
       <c r="E15" s="13">
         <v>111.4</v>
       </c>
       <c r="F15" s="19">
         <v>111.0122285872548</v>
       </c>
       <c r="G15" s="23">
         <v>104.7</v>
       </c>
       <c r="H15" s="38">
         <v>104</v>
       </c>
       <c r="I15" s="38">
@@ -20670,55 +20838,58 @@
       </c>
       <c r="BP15" s="23">
         <v>104.2</v>
       </c>
       <c r="BQ15" s="23">
         <v>104.8</v>
       </c>
       <c r="BR15" s="23">
         <v>108.8</v>
       </c>
       <c r="BS15" s="23">
         <v>108.8</v>
       </c>
       <c r="BT15" s="23">
         <v>104.3</v>
       </c>
       <c r="BU15" s="23">
         <v>105.8</v>
       </c>
       <c r="BV15" s="23">
         <v>106.5</v>
       </c>
       <c r="BW15" s="23">
         <v>105.5</v>
       </c>
-      <c r="BX15" s="23">
+      <c r="BX15" s="50">
+        <v>104.4</v>
+      </c>
+      <c r="BY15" s="23">
         <v>104.6</v>
       </c>
     </row>
-    <row r="16" spans="1:76">
+    <row r="16" spans="1:77">
       <c r="A16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="39">
         <v>114.2</v>
       </c>
       <c r="C16" s="23">
         <v>115.2</v>
       </c>
       <c r="D16" s="23">
         <v>112.7</v>
       </c>
       <c r="E16" s="13">
         <v>115.5</v>
       </c>
       <c r="F16" s="19">
         <v>116.07529050017729</v>
       </c>
       <c r="G16" s="23">
         <v>113</v>
       </c>
       <c r="H16" s="38">
         <v>114</v>
       </c>
       <c r="I16" s="38">
@@ -20900,55 +21071,58 @@
       </c>
       <c r="BP16" s="23">
         <v>120.8</v>
       </c>
       <c r="BQ16" s="23">
         <v>125.5</v>
       </c>
       <c r="BR16" s="23">
         <v>129.80000000000001</v>
       </c>
       <c r="BS16" s="23">
         <v>123.6</v>
       </c>
       <c r="BT16" s="23">
         <v>131.30000000000001</v>
       </c>
       <c r="BU16" s="23">
         <v>127.3</v>
       </c>
       <c r="BV16" s="23">
         <v>125.7</v>
       </c>
       <c r="BW16" s="23">
         <v>117.4</v>
       </c>
-      <c r="BX16" s="23">
+      <c r="BX16" s="50">
+        <v>114.8</v>
+      </c>
+      <c r="BY16" s="23">
         <v>102.8</v>
       </c>
     </row>
-    <row r="17" spans="1:76">
+    <row r="17" spans="1:77">
       <c r="A17" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="39">
         <v>111.7</v>
       </c>
       <c r="C17" s="23">
         <v>113.9</v>
       </c>
       <c r="D17" s="23">
         <v>113.2</v>
       </c>
       <c r="E17" s="13">
         <v>114.1</v>
       </c>
       <c r="F17" s="19">
         <v>113.86707361343176</v>
       </c>
       <c r="G17" s="23">
         <v>108.6</v>
       </c>
       <c r="H17" s="38">
         <v>105.3</v>
       </c>
       <c r="I17" s="38">
@@ -21130,55 +21304,58 @@
       </c>
       <c r="BP17" s="23">
         <v>126.4</v>
       </c>
       <c r="BQ17" s="23">
         <v>126.4</v>
       </c>
       <c r="BR17" s="23">
         <v>124.1</v>
       </c>
       <c r="BS17" s="23">
         <v>124</v>
       </c>
       <c r="BT17" s="23">
         <v>109.6</v>
       </c>
       <c r="BU17" s="23">
         <v>110.4</v>
       </c>
       <c r="BV17" s="23">
         <v>108.6</v>
       </c>
       <c r="BW17" s="23">
         <v>107.4</v>
       </c>
-      <c r="BX17" s="23">
+      <c r="BX17" s="50">
+        <v>107.6</v>
+      </c>
+      <c r="BY17" s="23">
         <v>118.1</v>
       </c>
     </row>
-    <row r="18" spans="1:76">
+    <row r="18" spans="1:77">
       <c r="A18" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="39">
         <v>113.5</v>
       </c>
       <c r="C18" s="23">
         <v>112.9</v>
       </c>
       <c r="D18" s="23">
         <v>114.3</v>
       </c>
       <c r="E18" s="13">
         <v>114.4</v>
       </c>
       <c r="F18" s="19">
         <v>114.83565024761609</v>
       </c>
       <c r="G18" s="23">
         <v>114.5</v>
       </c>
       <c r="H18" s="38">
         <v>114.7</v>
       </c>
       <c r="I18" s="38">
@@ -21360,55 +21537,58 @@
       </c>
       <c r="BP18" s="23">
         <v>122.3</v>
       </c>
       <c r="BQ18" s="23">
         <v>120.8</v>
       </c>
       <c r="BR18" s="23">
         <v>119.6</v>
       </c>
       <c r="BS18" s="23">
         <v>121.9</v>
       </c>
       <c r="BT18" s="23">
         <v>114.7</v>
       </c>
       <c r="BU18" s="23">
         <v>113.7</v>
       </c>
       <c r="BV18" s="23">
         <v>117.7</v>
       </c>
       <c r="BW18" s="23">
         <v>115.8</v>
       </c>
-      <c r="BX18" s="23">
+      <c r="BX18" s="50">
+        <v>110.4</v>
+      </c>
+      <c r="BY18" s="23">
         <v>109.2</v>
       </c>
     </row>
-    <row r="19" spans="1:76" ht="12.75" customHeight="1">
+    <row r="19" spans="1:77" ht="12.75" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="39">
         <v>125.9</v>
       </c>
       <c r="C19" s="23">
         <v>121.1</v>
       </c>
       <c r="D19" s="23">
         <v>123.7</v>
       </c>
       <c r="E19" s="13">
         <v>123.9</v>
       </c>
       <c r="F19" s="19">
         <v>122.46048237344557</v>
       </c>
       <c r="G19" s="23">
         <v>115.6</v>
       </c>
       <c r="H19" s="38">
         <v>117.1</v>
       </c>
       <c r="I19" s="38">
@@ -21590,55 +21770,58 @@
       </c>
       <c r="BP19" s="23">
         <v>113.6</v>
       </c>
       <c r="BQ19" s="23">
         <v>113.6</v>
       </c>
       <c r="BR19" s="23">
         <v>113.1</v>
       </c>
       <c r="BS19" s="23">
         <v>115.6</v>
       </c>
       <c r="BT19" s="23">
         <v>112.3</v>
       </c>
       <c r="BU19" s="23">
         <v>112.7</v>
       </c>
       <c r="BV19" s="23">
         <v>111.5</v>
       </c>
       <c r="BW19" s="23">
         <v>108.9</v>
       </c>
-      <c r="BX19" s="23">
+      <c r="BX19" s="50">
+        <v>109.8</v>
+      </c>
+      <c r="BY19" s="23">
         <v>106.8</v>
       </c>
     </row>
-    <row r="20" spans="1:76" ht="22.5">
+    <row r="20" spans="1:77" ht="22.5">
       <c r="A20" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="39">
         <v>101.4</v>
       </c>
       <c r="C20" s="23">
         <v>105.2</v>
       </c>
       <c r="D20" s="23">
         <v>101.3</v>
       </c>
       <c r="E20" s="13">
         <v>100.2</v>
       </c>
       <c r="F20" s="19">
         <v>98.651817606106263</v>
       </c>
       <c r="G20" s="23">
         <v>97.1</v>
       </c>
       <c r="H20" s="38">
         <v>97.6</v>
       </c>
       <c r="I20" s="38">
@@ -21820,55 +22003,58 @@
       </c>
       <c r="BP20" s="23">
         <v>100.5</v>
       </c>
       <c r="BQ20" s="23">
         <v>100.4</v>
       </c>
       <c r="BR20" s="23">
         <v>102.1</v>
       </c>
       <c r="BS20" s="23">
         <v>101.9</v>
       </c>
       <c r="BT20" s="23">
         <v>100.3</v>
       </c>
       <c r="BU20" s="23">
         <v>100.3</v>
       </c>
       <c r="BV20" s="23">
         <v>99.8</v>
       </c>
       <c r="BW20" s="23">
         <v>100.3</v>
       </c>
-      <c r="BX20" s="23">
+      <c r="BX20" s="50">
+        <v>98.5</v>
+      </c>
+      <c r="BY20" s="23">
         <v>108.1</v>
       </c>
     </row>
-    <row r="21" spans="1:76" ht="22.5">
+    <row r="21" spans="1:77" ht="22.5">
       <c r="A21" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="39">
         <v>122.3</v>
       </c>
       <c r="C21" s="23">
         <v>108.7</v>
       </c>
       <c r="D21" s="23">
         <v>115.5</v>
       </c>
       <c r="E21" s="13">
         <v>120.9</v>
       </c>
       <c r="F21" s="19">
         <v>120.65758426727014</v>
       </c>
       <c r="G21" s="23">
         <v>135.19999999999999</v>
       </c>
       <c r="H21" s="38">
         <v>135.69999999999999</v>
       </c>
       <c r="I21" s="38">
@@ -22050,55 +22236,58 @@
       </c>
       <c r="BP21" s="23">
         <v>109.1</v>
       </c>
       <c r="BQ21" s="23">
         <v>108.6</v>
       </c>
       <c r="BR21" s="23">
         <v>107.6</v>
       </c>
       <c r="BS21" s="23">
         <v>107.9</v>
       </c>
       <c r="BT21" s="23">
         <v>110.1</v>
       </c>
       <c r="BU21" s="23">
         <v>111.6</v>
       </c>
       <c r="BV21" s="23">
         <v>111.4</v>
       </c>
       <c r="BW21" s="23">
         <v>110.2</v>
       </c>
-      <c r="BX21" s="23">
+      <c r="BX21" s="50">
+        <v>109.5</v>
+      </c>
+      <c r="BY21" s="23">
         <v>111.4</v>
       </c>
     </row>
-    <row r="22" spans="1:76">
+    <row r="22" spans="1:77">
       <c r="A22" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="39">
         <v>122.8</v>
       </c>
       <c r="C22" s="23">
         <v>111.8</v>
       </c>
       <c r="D22" s="23">
         <v>116.4</v>
       </c>
       <c r="E22" s="13">
         <v>120.2</v>
       </c>
       <c r="F22" s="19">
         <v>120.32794213263979</v>
       </c>
       <c r="G22" s="23">
         <v>129.1</v>
       </c>
       <c r="H22" s="38">
         <v>128.5</v>
       </c>
       <c r="I22" s="38">
@@ -22280,55 +22469,58 @@
       </c>
       <c r="BP22" s="23">
         <v>108.1</v>
       </c>
       <c r="BQ22" s="23">
         <v>108.7</v>
       </c>
       <c r="BR22" s="23">
         <v>107.4</v>
       </c>
       <c r="BS22" s="23">
         <v>107.5</v>
       </c>
       <c r="BT22" s="23">
         <v>106.1</v>
       </c>
       <c r="BU22" s="23">
         <v>107.2</v>
       </c>
       <c r="BV22" s="23">
         <v>107.2</v>
       </c>
       <c r="BW22" s="23">
         <v>106.8</v>
       </c>
-      <c r="BX22" s="23">
+      <c r="BX22" s="50">
+        <v>106.5</v>
+      </c>
+      <c r="BY22" s="23">
         <v>104.2</v>
       </c>
     </row>
-    <row r="23" spans="1:76">
+    <row r="23" spans="1:77">
       <c r="A23" s="26" t="s">
         <v>154</v>
       </c>
       <c r="B23" s="39">
         <v>126.3</v>
       </c>
       <c r="C23" s="23">
         <v>115.8</v>
       </c>
       <c r="D23" s="23">
         <v>120.7</v>
       </c>
       <c r="E23" s="13">
         <v>123.6</v>
       </c>
       <c r="F23" s="19">
         <v>123.97882536783878</v>
       </c>
       <c r="G23" s="23">
         <v>129.19999999999999</v>
       </c>
       <c r="H23" s="38">
         <v>128.30000000000001</v>
       </c>
       <c r="I23" s="38">
@@ -22510,55 +22702,58 @@
       </c>
       <c r="BP23" s="23">
         <v>106.8</v>
       </c>
       <c r="BQ23" s="23">
         <v>107.9</v>
       </c>
       <c r="BR23" s="23">
         <v>108.8</v>
       </c>
       <c r="BS23" s="23">
         <v>107.7</v>
       </c>
       <c r="BT23" s="23">
         <v>106.2</v>
       </c>
       <c r="BU23" s="23">
         <v>107.3</v>
       </c>
       <c r="BV23" s="23">
         <v>106.8</v>
       </c>
       <c r="BW23" s="23">
         <v>106.4</v>
       </c>
-      <c r="BX23" s="23">
+      <c r="BX23" s="50">
+        <v>106</v>
+      </c>
+      <c r="BY23" s="23">
         <v>107</v>
       </c>
     </row>
-    <row r="24" spans="1:76">
+    <row r="24" spans="1:77">
       <c r="A24" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="39">
         <v>125.2</v>
       </c>
       <c r="C24" s="23">
         <v>114.7</v>
       </c>
       <c r="D24" s="23">
         <v>118.7</v>
       </c>
       <c r="E24" s="13">
         <v>121.6</v>
       </c>
       <c r="F24" s="19">
         <v>122.62247811531354</v>
       </c>
       <c r="G24" s="23">
         <v>122.1</v>
       </c>
       <c r="H24" s="38">
         <v>122.1</v>
       </c>
       <c r="I24" s="38">
@@ -22740,55 +22935,58 @@
       </c>
       <c r="BP24" s="23">
         <v>121</v>
       </c>
       <c r="BQ24" s="23">
         <v>120</v>
       </c>
       <c r="BR24" s="23">
         <v>122.4</v>
       </c>
       <c r="BS24" s="23">
         <v>119.4</v>
       </c>
       <c r="BT24" s="23">
         <v>116.1</v>
       </c>
       <c r="BU24" s="23">
         <v>116.7</v>
       </c>
       <c r="BV24" s="23">
         <v>115.6</v>
       </c>
       <c r="BW24" s="23">
         <v>112.7</v>
       </c>
-      <c r="BX24" s="23">
+      <c r="BX24" s="50">
+        <v>114</v>
+      </c>
+      <c r="BY24" s="23">
         <v>103.1</v>
       </c>
     </row>
-    <row r="25" spans="1:76">
+    <row r="25" spans="1:77">
       <c r="A25" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="39">
         <v>112.9</v>
       </c>
       <c r="C25" s="23">
         <v>112.5</v>
       </c>
       <c r="D25" s="23">
         <v>108.2</v>
       </c>
       <c r="E25" s="13">
         <v>108.7</v>
       </c>
       <c r="F25" s="19">
         <v>108.69942731643161</v>
       </c>
       <c r="G25" s="23">
         <v>112.9</v>
       </c>
       <c r="H25" s="38">
         <v>113</v>
       </c>
       <c r="I25" s="38">
@@ -22970,73 +23168,76 @@
       </c>
       <c r="BP25" s="23">
         <v>114.7</v>
       </c>
       <c r="BQ25" s="23">
         <v>114</v>
       </c>
       <c r="BR25" s="23">
         <v>113.6</v>
       </c>
       <c r="BS25" s="23">
         <v>109.5</v>
       </c>
       <c r="BT25" s="23">
         <v>112.6</v>
       </c>
       <c r="BU25" s="23">
         <v>115.7</v>
       </c>
       <c r="BV25" s="23">
         <v>113.5</v>
       </c>
       <c r="BW25" s="23">
         <v>112.6</v>
       </c>
-      <c r="BX25" s="23">
+      <c r="BX25" s="50">
+        <v>112.2</v>
+      </c>
+      <c r="BY25" s="23">
         <v>109.5</v>
       </c>
     </row>
-    <row r="26" spans="1:76">
+    <row r="26" spans="1:77">
       <c r="L26" s="54"/>
     </row>
-    <row r="27" spans="1:76">
+    <row r="27" spans="1:77">
       <c r="L27" s="54"/>
     </row>
-    <row r="28" spans="1:76">
+    <row r="28" spans="1:77">
       <c r="L28" s="54"/>
     </row>
-    <row r="29" spans="1:76">
+    <row r="29" spans="1:77">
       <c r="L29" s="54"/>
     </row>
-    <row r="30" spans="1:76">
+    <row r="30" spans="1:77">
       <c r="L30" s="54"/>
     </row>
-    <row r="31" spans="1:76">
+    <row r="31" spans="1:77">
       <c r="L31" s="54"/>
     </row>
-    <row r="32" spans="1:76">
+    <row r="32" spans="1:77">
       <c r="L32" s="54"/>
     </row>
     <row r="33" spans="12:12">
       <c r="L33" s="54"/>
     </row>
     <row r="34" spans="12:12">
       <c r="L34" s="54"/>
     </row>
     <row r="35" spans="12:12">
       <c r="L35" s="54"/>
     </row>
     <row r="36" spans="12:12">
       <c r="L36" s="54"/>
     </row>
     <row r="37" spans="12:12">
       <c r="L37" s="54"/>
     </row>
     <row r="38" spans="12:12">
       <c r="L38" s="54"/>
     </row>
     <row r="39" spans="12:12">
       <c r="L39" s="54"/>
     </row>
     <row r="40" spans="12:12">
       <c r="L40" s="54"/>
@@ -23162,67 +23363,67 @@
       <c r="L80" s="55"/>
     </row>
     <row r="81" spans="12:12">
       <c r="L81" s="55"/>
     </row>
     <row r="82" spans="12:12">
       <c r="L82" s="55"/>
     </row>
     <row r="83" spans="12:12">
       <c r="L83" s="55"/>
     </row>
     <row r="84" spans="12:12">
       <c r="L84" s="55"/>
     </row>
     <row r="85" spans="12:12">
       <c r="L85" s="55"/>
     </row>
     <row r="86" spans="12:12">
       <c r="L86" s="55"/>
     </row>
     <row r="87" spans="12:12">
       <c r="L87" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="AA2:AE2"/>
+    <mergeCell ref="V2:Z2"/>
+    <mergeCell ref="BO2:BS2"/>
+    <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="B4:BG4"/>
     <mergeCell ref="BE2:BI2"/>
     <mergeCell ref="AZ2:BD2"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="AU2:AY2"/>
-    <mergeCell ref="BT2:BW2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="G2:K2"/>
     <mergeCell ref="L2:P2"/>
     <mergeCell ref="Q2:U2"/>
-    <mergeCell ref="AA2:AE2"/>
-[...1 lines deleted...]
-    <mergeCell ref="BO2:BS2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>