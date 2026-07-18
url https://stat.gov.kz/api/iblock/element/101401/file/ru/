--- v1 (2026-06-27)
+++ v2 (2026-07-18)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="480" yWindow="90" windowWidth="12510" windowHeight="7350" activeTab="1"/>
+    <workbookView xWindow="480" yWindow="90" windowWidth="12510" windowHeight="7350"/>
   </bookViews>
   <sheets>
     <sheet name="квартал" sheetId="2" r:id="rId1"/>
     <sheet name="период" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">квартал!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="617" uniqueCount="168">
   <si>
     <t>Промышленность</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
     <t>Образование</t>
   </si>
   <si>
     <t>Сельское, лесное и рыбное хозяйство</t>
@@ -1237,79 +1237,79 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="7" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="6" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="22" borderId="11" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="42" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="SAPBEXaggData" xfId="1"/>
     <cellStyle name="SAPBEXaggDataEmph" xfId="2"/>
     <cellStyle name="SAPBEXaggItem" xfId="3"/>
     <cellStyle name="SAPBEXaggItemX" xfId="4"/>
     <cellStyle name="SAPBEXchaText" xfId="5"/>
     <cellStyle name="SAPBEXexcBad7" xfId="6"/>
     <cellStyle name="SAPBEXexcBad8" xfId="7"/>
     <cellStyle name="SAPBEXexcBad9" xfId="8"/>
     <cellStyle name="SAPBEXexcCritical4" xfId="9"/>
     <cellStyle name="SAPBEXexcCritical5" xfId="10"/>
     <cellStyle name="SAPBEXexcCritical6" xfId="11"/>
     <cellStyle name="SAPBEXexcGood1" xfId="12"/>
     <cellStyle name="SAPBEXexcGood2" xfId="13"/>
     <cellStyle name="SAPBEXexcGood3" xfId="14"/>
     <cellStyle name="SAPBEXfilterDrill" xfId="15"/>
     <cellStyle name="SAPBEXfilterItem" xfId="16"/>
     <cellStyle name="SAPBEXfilterText" xfId="17"/>
     <cellStyle name="SAPBEXformats" xfId="18"/>
     <cellStyle name="SAPBEXheaderItem" xfId="19"/>
     <cellStyle name="SAPBEXheaderText" xfId="20"/>
     <cellStyle name="SAPBEXHLevel0" xfId="21"/>
     <cellStyle name="SAPBEXHLevel0X" xfId="22"/>
@@ -1692,55 +1692,55 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DR46"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="CU7" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="CU4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="DQ4" sqref="DQ4:DQ24"/>
+      <selection pane="bottomRight" activeCell="DT13" sqref="DT13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="50.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="7.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="7.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" style="1" customWidth="1"/>
     <col min="10" max="11" width="8.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="8" style="1" customWidth="1"/>
     <col min="13" max="14" width="8.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8.42578125" style="1" customWidth="1"/>
     <col min="16" max="17" width="8.5703125" style="1" customWidth="1"/>
     <col min="18" max="18" width="8.42578125" style="1" customWidth="1"/>
     <col min="19" max="20" width="8.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="7.42578125" style="1" customWidth="1"/>
     <col min="22" max="22" width="8" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="8.5703125" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.140625" style="1" customWidth="1"/>
@@ -2590,52 +2590,52 @@
       </c>
       <c r="DI4" s="23">
         <v>105.5</v>
       </c>
       <c r="DJ4" s="23">
         <v>96.8</v>
       </c>
       <c r="DK4" s="23">
         <v>111.4</v>
       </c>
       <c r="DL4" s="23">
         <v>111.3</v>
       </c>
       <c r="DM4" s="23">
         <v>97.3</v>
       </c>
       <c r="DN4" s="50">
         <v>106</v>
       </c>
       <c r="DO4" s="50">
         <v>95.7</v>
       </c>
       <c r="DP4" s="50">
         <v>110.2</v>
       </c>
-      <c r="DQ4" s="50">
-        <v>109.5</v>
+      <c r="DQ4" s="23">
+        <v>109.3</v>
       </c>
       <c r="DR4" s="50">
         <v>97.5</v>
       </c>
     </row>
     <row r="5" spans="1:122" ht="12" customHeight="1">
       <c r="A5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="13">
         <v>81.2</v>
       </c>
       <c r="C5" s="13">
         <v>101.4</v>
       </c>
       <c r="D5" s="13">
         <v>98.3</v>
       </c>
       <c r="E5" s="13">
         <v>102.9</v>
       </c>
       <c r="F5" s="13">
         <v>127.4</v>
       </c>
       <c r="G5" s="13">
@@ -2958,51 +2958,51 @@
       </c>
       <c r="DI5" s="23">
         <v>118.4</v>
       </c>
       <c r="DJ5" s="23">
         <v>112.9</v>
       </c>
       <c r="DK5" s="23">
         <v>104.7</v>
       </c>
       <c r="DL5" s="23">
         <v>118.4</v>
       </c>
       <c r="DM5" s="23">
         <v>83.8</v>
       </c>
       <c r="DN5" s="50">
         <v>124.8</v>
       </c>
       <c r="DO5" s="50">
         <v>108.1</v>
       </c>
       <c r="DP5" s="50">
         <v>111.3</v>
       </c>
-      <c r="DQ5" s="50">
+      <c r="DQ5" s="23">
         <v>121.7</v>
       </c>
       <c r="DR5" s="50">
         <v>80.099999999999994</v>
       </c>
     </row>
     <row r="6" spans="1:122" ht="11.25" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="13">
         <v>78.400000000000006</v>
       </c>
       <c r="C6" s="13">
         <v>95</v>
       </c>
       <c r="D6" s="13">
         <v>113.9</v>
       </c>
       <c r="E6" s="13">
         <v>103.5</v>
       </c>
       <c r="F6" s="13">
         <v>95</v>
       </c>
@@ -3326,52 +3326,52 @@
       </c>
       <c r="DI6" s="23">
         <v>97.6</v>
       </c>
       <c r="DJ6" s="23">
         <v>105.1</v>
       </c>
       <c r="DK6" s="23">
         <v>110.3</v>
       </c>
       <c r="DL6" s="23">
         <v>114.7</v>
       </c>
       <c r="DM6" s="23">
         <v>101</v>
       </c>
       <c r="DN6" s="50">
         <v>96.8</v>
       </c>
       <c r="DO6" s="50">
         <v>102.9</v>
       </c>
       <c r="DP6" s="50">
         <v>111</v>
       </c>
-      <c r="DQ6" s="50">
-        <v>112.4</v>
+      <c r="DQ6" s="23">
+        <v>112.1</v>
       </c>
       <c r="DR6" s="50">
         <v>100.9</v>
       </c>
     </row>
     <row r="7" spans="1:122" ht="12" customHeight="1">
       <c r="A7" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="13">
         <v>73.3</v>
       </c>
       <c r="C7" s="13">
         <v>94</v>
       </c>
       <c r="D7" s="13">
         <v>124.9</v>
       </c>
       <c r="E7" s="13">
         <v>104</v>
       </c>
       <c r="F7" s="13">
         <v>89.4</v>
       </c>
       <c r="G7" s="13">
@@ -3694,51 +3694,51 @@
       </c>
       <c r="DI7" s="23">
         <v>92.3</v>
       </c>
       <c r="DJ7" s="23">
         <v>107.1</v>
       </c>
       <c r="DK7" s="23">
         <v>105.9</v>
       </c>
       <c r="DL7" s="23">
         <v>112.4</v>
       </c>
       <c r="DM7" s="23">
         <v>108.4</v>
       </c>
       <c r="DN7" s="50">
         <v>90.6</v>
       </c>
       <c r="DO7" s="50">
         <v>103.8</v>
       </c>
       <c r="DP7" s="50">
         <v>106.1</v>
       </c>
-      <c r="DQ7" s="50">
+      <c r="DQ7" s="23">
         <v>109.6</v>
       </c>
       <c r="DR7" s="50">
         <v>109.1</v>
       </c>
     </row>
     <row r="8" spans="1:122" ht="12" customHeight="1">
       <c r="A8" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="13">
         <v>84</v>
       </c>
       <c r="C8" s="13">
         <v>94.1</v>
       </c>
       <c r="D8" s="13">
         <v>107.4</v>
       </c>
       <c r="E8" s="13">
         <v>104.3</v>
       </c>
       <c r="F8" s="13">
         <v>98.3</v>
       </c>
@@ -4062,52 +4062,52 @@
       </c>
       <c r="DI8" s="23">
         <v>101.1</v>
       </c>
       <c r="DJ8" s="23">
         <v>103.4</v>
       </c>
       <c r="DK8" s="23">
         <v>112.2</v>
       </c>
       <c r="DL8" s="23">
         <v>115.3</v>
       </c>
       <c r="DM8" s="23">
         <v>98.2</v>
       </c>
       <c r="DN8" s="50">
         <v>100.7</v>
       </c>
       <c r="DO8" s="50">
         <v>102.3</v>
       </c>
       <c r="DP8" s="50">
         <v>112.4</v>
       </c>
-      <c r="DQ8" s="50">
-        <v>115.3</v>
+      <c r="DQ8" s="23">
+        <v>114.2</v>
       </c>
       <c r="DR8" s="50">
         <v>98.3</v>
       </c>
     </row>
     <row r="9" spans="1:122" ht="22.5">
       <c r="A9" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="13">
         <v>72.3</v>
       </c>
       <c r="C9" s="13">
         <v>100.7</v>
       </c>
       <c r="D9" s="13">
         <v>107.1</v>
       </c>
       <c r="E9" s="13">
         <v>99.9</v>
       </c>
       <c r="F9" s="13">
         <v>98.4</v>
       </c>
       <c r="G9" s="13">
@@ -4430,52 +4430,52 @@
       </c>
       <c r="DI9" s="23">
         <v>105.7</v>
       </c>
       <c r="DJ9" s="23">
         <v>103.6</v>
       </c>
       <c r="DK9" s="23">
         <v>122.6</v>
       </c>
       <c r="DL9" s="23">
         <v>122.3</v>
       </c>
       <c r="DM9" s="23">
         <v>86.4</v>
       </c>
       <c r="DN9" s="50">
         <v>106.6</v>
       </c>
       <c r="DO9" s="50">
         <v>101.4</v>
       </c>
       <c r="DP9" s="50">
         <v>124.6</v>
       </c>
-      <c r="DQ9" s="50">
-        <v>116.3</v>
+      <c r="DQ9" s="23">
+        <v>116.4</v>
       </c>
       <c r="DR9" s="50">
         <v>85.1</v>
       </c>
     </row>
     <row r="10" spans="1:122" ht="22.5">
       <c r="A10" s="24" t="s">
         <v>150</v>
       </c>
       <c r="B10" s="13">
         <v>89.8</v>
       </c>
       <c r="C10" s="13">
         <v>100.3</v>
       </c>
       <c r="D10" s="13">
         <v>109.2</v>
       </c>
       <c r="E10" s="13">
         <v>97.1</v>
       </c>
       <c r="F10" s="13">
         <v>103.4</v>
       </c>
       <c r="G10" s="13">
@@ -4798,52 +4798,52 @@
       </c>
       <c r="DI10" s="23">
         <v>104.2</v>
       </c>
       <c r="DJ10" s="23">
         <v>104.8</v>
       </c>
       <c r="DK10" s="23">
         <v>107.9</v>
       </c>
       <c r="DL10" s="23">
         <v>123.9</v>
       </c>
       <c r="DM10" s="23">
         <v>93.6</v>
       </c>
       <c r="DN10" s="50">
         <v>109</v>
       </c>
       <c r="DO10" s="50">
         <v>104.9</v>
       </c>
       <c r="DP10" s="50">
         <v>117.6</v>
       </c>
-      <c r="DQ10" s="50">
-        <v>114.4</v>
+      <c r="DQ10" s="23">
+        <v>114.3</v>
       </c>
       <c r="DR10" s="50">
         <v>86.7</v>
       </c>
     </row>
     <row r="11" spans="1:122">
       <c r="A11" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="13">
         <v>85.3</v>
       </c>
       <c r="C11" s="13">
         <v>100.5</v>
       </c>
       <c r="D11" s="13">
         <v>108.3</v>
       </c>
       <c r="E11" s="13">
         <v>97.8</v>
       </c>
       <c r="F11" s="13">
         <v>104.7</v>
       </c>
       <c r="G11" s="13">
@@ -5166,52 +5166,52 @@
       </c>
       <c r="DI11" s="23">
         <v>103.2</v>
       </c>
       <c r="DJ11" s="23">
         <v>103.2</v>
       </c>
       <c r="DK11" s="23">
         <v>106.1</v>
       </c>
       <c r="DL11" s="23">
         <v>106.4</v>
       </c>
       <c r="DM11" s="23">
         <v>89.8</v>
       </c>
       <c r="DN11" s="50">
         <v>100.9</v>
       </c>
       <c r="DO11" s="50">
         <v>106.6</v>
       </c>
       <c r="DP11" s="50">
         <v>108.4</v>
       </c>
-      <c r="DQ11" s="50">
-        <v>100.9</v>
+      <c r="DQ11" s="23">
+        <v>101.5</v>
       </c>
       <c r="DR11" s="50">
         <v>94.8</v>
       </c>
     </row>
     <row r="12" spans="1:122" ht="22.5">
       <c r="A12" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="13">
         <v>87.4</v>
       </c>
       <c r="C12" s="13">
         <v>98.9</v>
       </c>
       <c r="D12" s="13">
         <v>108.4</v>
       </c>
       <c r="E12" s="13">
         <v>99.7</v>
       </c>
       <c r="F12" s="13">
         <v>98.5</v>
       </c>
       <c r="G12" s="13">
@@ -5534,51 +5534,51 @@
       </c>
       <c r="DI12" s="23">
         <v>101.4</v>
       </c>
       <c r="DJ12" s="23">
         <v>103.9</v>
       </c>
       <c r="DK12" s="23">
         <v>111</v>
       </c>
       <c r="DL12" s="23">
         <v>114.4</v>
       </c>
       <c r="DM12" s="23">
         <v>99.1</v>
       </c>
       <c r="DN12" s="50">
         <v>101.6</v>
       </c>
       <c r="DO12" s="50">
         <v>103.7</v>
       </c>
       <c r="DP12" s="50">
         <v>105.6</v>
       </c>
-      <c r="DQ12" s="50">
+      <c r="DQ12" s="23">
         <v>114.2</v>
       </c>
       <c r="DR12" s="50">
         <v>97.5</v>
       </c>
     </row>
     <row r="13" spans="1:122">
       <c r="A13" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="13">
         <v>79.8</v>
       </c>
       <c r="C13" s="13">
         <v>104.8</v>
       </c>
       <c r="D13" s="13">
         <v>107</v>
       </c>
       <c r="E13" s="13">
         <v>99</v>
       </c>
       <c r="F13" s="13">
         <v>97</v>
       </c>
@@ -5902,51 +5902,51 @@
       </c>
       <c r="DI13" s="23">
         <v>99.7</v>
       </c>
       <c r="DJ13" s="23">
         <v>104.5</v>
       </c>
       <c r="DK13" s="23">
         <v>107.6</v>
       </c>
       <c r="DL13" s="23">
         <v>114.3</v>
       </c>
       <c r="DM13" s="23">
         <v>101.2</v>
       </c>
       <c r="DN13" s="50">
         <v>101.7</v>
       </c>
       <c r="DO13" s="50">
         <v>106.1</v>
       </c>
       <c r="DP13" s="50">
         <v>102.4</v>
       </c>
-      <c r="DQ13" s="50">
+      <c r="DQ13" s="23">
         <v>114.1</v>
       </c>
       <c r="DR13" s="50">
         <v>102.1</v>
       </c>
     </row>
     <row r="14" spans="1:122">
       <c r="A14" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="13">
         <v>89.1</v>
       </c>
       <c r="C14" s="13">
         <v>95.2</v>
       </c>
       <c r="D14" s="13">
         <v>110.8</v>
       </c>
       <c r="E14" s="13">
         <v>94.8</v>
       </c>
       <c r="F14" s="13">
         <v>103.8</v>
       </c>
@@ -6270,51 +6270,51 @@
       </c>
       <c r="DI14" s="23">
         <v>95</v>
       </c>
       <c r="DJ14" s="23">
         <v>104.8</v>
       </c>
       <c r="DK14" s="23">
         <v>108.6</v>
       </c>
       <c r="DL14" s="23">
         <v>108.8</v>
       </c>
       <c r="DM14" s="23">
         <v>96.5</v>
       </c>
       <c r="DN14" s="50">
         <v>99.3</v>
       </c>
       <c r="DO14" s="50">
         <v>102</v>
       </c>
       <c r="DP14" s="50">
         <v>107.8</v>
       </c>
-      <c r="DQ14" s="50">
+      <c r="DQ14" s="23">
         <v>104.4</v>
       </c>
       <c r="DR14" s="50">
         <v>95.8</v>
       </c>
     </row>
     <row r="15" spans="1:122">
       <c r="A15" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="13">
         <v>64.3</v>
       </c>
       <c r="C15" s="13">
         <v>100.7</v>
       </c>
       <c r="D15" s="13">
         <v>123.6</v>
       </c>
       <c r="E15" s="13">
         <v>97.8</v>
       </c>
       <c r="F15" s="13">
         <v>90.8</v>
       </c>
@@ -6638,51 +6638,51 @@
       </c>
       <c r="DI15" s="23">
         <v>101</v>
       </c>
       <c r="DJ15" s="23">
         <v>101.8</v>
       </c>
       <c r="DK15" s="23">
         <v>118.6</v>
       </c>
       <c r="DL15" s="23">
         <v>123.6</v>
       </c>
       <c r="DM15" s="23">
         <v>107.7</v>
       </c>
       <c r="DN15" s="50">
         <v>95.4</v>
       </c>
       <c r="DO15" s="50">
         <v>99.8</v>
       </c>
       <c r="DP15" s="50">
         <v>108</v>
       </c>
-      <c r="DQ15" s="50">
+      <c r="DQ15" s="23">
         <v>114.8</v>
       </c>
       <c r="DR15" s="50">
         <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:122">
       <c r="A16" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="13">
         <v>75.900000000000006</v>
       </c>
       <c r="C16" s="13">
         <v>103.4</v>
       </c>
       <c r="D16" s="13">
         <v>104.3</v>
       </c>
       <c r="E16" s="13">
         <v>102.3</v>
       </c>
       <c r="F16" s="13">
         <v>92.5</v>
       </c>
@@ -7006,51 +7006,51 @@
       </c>
       <c r="DI16" s="23">
         <v>112.5</v>
       </c>
       <c r="DJ16" s="23">
         <v>94.6</v>
       </c>
       <c r="DK16" s="23">
         <v>113.5</v>
       </c>
       <c r="DL16" s="23">
         <v>124</v>
       </c>
       <c r="DM16" s="23">
         <v>90.6</v>
       </c>
       <c r="DN16" s="50">
         <v>111.6</v>
       </c>
       <c r="DO16" s="50">
         <v>92.5</v>
       </c>
       <c r="DP16" s="50">
         <v>111.8</v>
       </c>
-      <c r="DQ16" s="50">
+      <c r="DQ16" s="23">
         <v>107.6</v>
       </c>
       <c r="DR16" s="50">
         <v>102.3</v>
       </c>
     </row>
     <row r="17" spans="1:122">
       <c r="A17" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="13">
         <v>70.2</v>
       </c>
       <c r="C17" s="13">
         <v>99.1</v>
       </c>
       <c r="D17" s="13">
         <v>128.19999999999999</v>
       </c>
       <c r="E17" s="13">
         <v>91.6</v>
       </c>
       <c r="F17" s="13">
         <v>100.4</v>
       </c>
@@ -7374,51 +7374,51 @@
       </c>
       <c r="DI17" s="23">
         <v>102.3</v>
       </c>
       <c r="DJ17" s="23">
         <v>101.3</v>
       </c>
       <c r="DK17" s="23">
         <v>109</v>
       </c>
       <c r="DL17" s="23">
         <v>121.9</v>
       </c>
       <c r="DM17" s="23">
         <v>101.5</v>
       </c>
       <c r="DN17" s="50">
         <v>99.8</v>
       </c>
       <c r="DO17" s="50">
         <v>105.4</v>
       </c>
       <c r="DP17" s="50">
         <v>107.2</v>
       </c>
-      <c r="DQ17" s="50">
+      <c r="DQ17" s="23">
         <v>110.4</v>
       </c>
       <c r="DR17" s="50">
         <v>96.8</v>
       </c>
     </row>
     <row r="18" spans="1:122">
       <c r="A18" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="13">
         <v>70.3</v>
       </c>
       <c r="C18" s="13">
         <v>100.1</v>
       </c>
       <c r="D18" s="13">
         <v>106.3</v>
       </c>
       <c r="E18" s="13">
         <v>101.1</v>
       </c>
       <c r="F18" s="13">
         <v>99.3</v>
       </c>
@@ -7742,51 +7742,51 @@
       </c>
       <c r="DI18" s="23">
         <v>103.4</v>
       </c>
       <c r="DJ18" s="23">
         <v>107.9</v>
       </c>
       <c r="DK18" s="23">
         <v>117.6</v>
       </c>
       <c r="DL18" s="23">
         <v>115.6</v>
       </c>
       <c r="DM18" s="23">
         <v>85.6</v>
       </c>
       <c r="DN18" s="50">
         <v>104.5</v>
       </c>
       <c r="DO18" s="50">
         <v>102.1</v>
       </c>
       <c r="DP18" s="50">
         <v>114.7</v>
       </c>
-      <c r="DQ18" s="50">
+      <c r="DQ18" s="23">
         <v>109.8</v>
       </c>
       <c r="DR18" s="50">
         <v>87.3</v>
       </c>
     </row>
     <row r="19" spans="1:122" ht="22.5">
       <c r="A19" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="13">
         <v>89.3</v>
       </c>
       <c r="C19" s="13">
         <v>101.1</v>
       </c>
       <c r="D19" s="13">
         <v>111.7</v>
       </c>
       <c r="E19" s="13">
         <v>96.8</v>
       </c>
       <c r="F19" s="13">
         <v>97.1</v>
       </c>
@@ -8110,51 +8110,51 @@
       </c>
       <c r="DI19" s="23">
         <v>100</v>
       </c>
       <c r="DJ19" s="23">
         <v>103.1</v>
       </c>
       <c r="DK19" s="23">
         <v>103.6</v>
       </c>
       <c r="DL19" s="23">
         <v>101.9</v>
       </c>
       <c r="DM19" s="23">
         <v>93.9</v>
       </c>
       <c r="DN19" s="50">
         <v>103</v>
       </c>
       <c r="DO19" s="50">
         <v>99.9</v>
       </c>
       <c r="DP19" s="50">
         <v>105.7</v>
       </c>
-      <c r="DQ19" s="50">
+      <c r="DQ19" s="23">
         <v>98.5</v>
       </c>
       <c r="DR19" s="50">
         <v>99.4</v>
       </c>
     </row>
     <row r="20" spans="1:122" ht="22.5">
       <c r="A20" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="13">
         <v>74.400000000000006</v>
       </c>
       <c r="C20" s="13">
         <v>102.5</v>
       </c>
       <c r="D20" s="13">
         <v>105.8</v>
       </c>
       <c r="E20" s="13">
         <v>110.4</v>
       </c>
       <c r="F20" s="13">
         <v>102.4</v>
       </c>
@@ -8478,51 +8478,51 @@
       </c>
       <c r="DI20" s="23">
         <v>96.3</v>
       </c>
       <c r="DJ20" s="23">
         <v>100.2</v>
       </c>
       <c r="DK20" s="23">
         <v>121.2</v>
       </c>
       <c r="DL20" s="23">
         <v>107.9</v>
       </c>
       <c r="DM20" s="23">
         <v>94.2</v>
       </c>
       <c r="DN20" s="50">
         <v>99.1</v>
       </c>
       <c r="DO20" s="50">
         <v>98.7</v>
       </c>
       <c r="DP20" s="50">
         <v>119.3</v>
       </c>
-      <c r="DQ20" s="50">
+      <c r="DQ20" s="23">
         <v>109.5</v>
       </c>
       <c r="DR20" s="50">
         <v>95.5</v>
       </c>
     </row>
     <row r="21" spans="1:122">
       <c r="A21" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="13">
         <v>90</v>
       </c>
       <c r="C21" s="13">
         <v>100.5</v>
       </c>
       <c r="D21" s="13">
         <v>101.8</v>
       </c>
       <c r="E21" s="13">
         <v>114.7</v>
       </c>
       <c r="F21" s="13">
         <v>102.9</v>
       </c>
@@ -8846,51 +8846,51 @@
       </c>
       <c r="DI21" s="23">
         <v>121.6</v>
       </c>
       <c r="DJ21" s="23">
         <v>78.5</v>
       </c>
       <c r="DK21" s="23">
         <v>114.5</v>
       </c>
       <c r="DL21" s="23">
         <v>107.5</v>
       </c>
       <c r="DM21" s="23">
         <v>97.2</v>
       </c>
       <c r="DN21" s="50">
         <v>123.6</v>
       </c>
       <c r="DO21" s="50">
         <v>77.8</v>
       </c>
       <c r="DP21" s="50">
         <v>113.1</v>
       </c>
-      <c r="DQ21" s="50">
+      <c r="DQ21" s="23">
         <v>106.5</v>
       </c>
       <c r="DR21" s="50">
         <v>95.8</v>
       </c>
     </row>
     <row r="22" spans="1:122">
       <c r="A22" s="26" t="s">
         <v>154</v>
       </c>
       <c r="B22" s="13">
         <v>90.4</v>
       </c>
       <c r="C22" s="13">
         <v>97.6</v>
       </c>
       <c r="D22" s="13">
         <v>107</v>
       </c>
       <c r="E22" s="13">
         <v>113.6</v>
       </c>
       <c r="F22" s="13">
         <v>108</v>
       </c>
@@ -9214,51 +9214,51 @@
       </c>
       <c r="DI22" s="23">
         <v>107</v>
       </c>
       <c r="DJ22" s="23">
         <v>99.3</v>
       </c>
       <c r="DK22" s="23">
         <v>106.9</v>
       </c>
       <c r="DL22" s="23">
         <v>107.7</v>
       </c>
       <c r="DM22" s="23">
         <v>93.4</v>
       </c>
       <c r="DN22" s="50">
         <v>108.6</v>
       </c>
       <c r="DO22" s="50">
         <v>96.7</v>
       </c>
       <c r="DP22" s="50">
         <v>107.5</v>
       </c>
-      <c r="DQ22" s="50">
+      <c r="DQ22" s="23">
         <v>106</v>
       </c>
       <c r="DR22" s="50">
         <v>94.8</v>
       </c>
     </row>
     <row r="23" spans="1:122">
       <c r="A23" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="13">
         <v>79.8</v>
       </c>
       <c r="C23" s="13">
         <v>100.9</v>
       </c>
       <c r="D23" s="13">
         <v>121</v>
       </c>
       <c r="E23" s="13">
         <v>100.9</v>
       </c>
       <c r="F23" s="13">
         <v>97.5</v>
       </c>
@@ -9582,51 +9582,51 @@
       </c>
       <c r="DI23" s="23">
         <v>106.3</v>
       </c>
       <c r="DJ23" s="23">
         <v>102.4</v>
       </c>
       <c r="DK23" s="23">
         <v>112.6</v>
       </c>
       <c r="DL23" s="23">
         <v>119.4</v>
       </c>
       <c r="DM23" s="23">
         <v>94.7</v>
       </c>
       <c r="DN23" s="50">
         <v>105.9</v>
       </c>
       <c r="DO23" s="50">
         <v>101.1</v>
       </c>
       <c r="DP23" s="50">
         <v>109.2</v>
       </c>
-      <c r="DQ23" s="50">
+      <c r="DQ23" s="23">
         <v>114</v>
       </c>
       <c r="DR23" s="50">
         <v>88.1</v>
       </c>
     </row>
     <row r="24" spans="1:122">
       <c r="A24" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="13">
         <v>97.7</v>
       </c>
       <c r="C24" s="13">
         <v>98.2</v>
       </c>
       <c r="D24" s="13">
         <v>110.4</v>
       </c>
       <c r="E24" s="13">
         <v>92.6</v>
       </c>
       <c r="F24" s="13">
         <v>102.3</v>
       </c>
@@ -9950,51 +9950,51 @@
       </c>
       <c r="DI24" s="23">
         <v>112.6</v>
       </c>
       <c r="DJ24" s="23">
         <v>100.1</v>
       </c>
       <c r="DK24" s="23">
         <v>100.1</v>
       </c>
       <c r="DL24" s="23">
         <v>109.5</v>
       </c>
       <c r="DM24" s="23">
         <v>99.8</v>
       </c>
       <c r="DN24" s="50">
         <v>109.3</v>
       </c>
       <c r="DO24" s="50">
         <v>100.1</v>
       </c>
       <c r="DP24" s="50">
         <v>100.6</v>
       </c>
-      <c r="DQ24" s="50">
+      <c r="DQ24" s="23">
         <v>112.2</v>
       </c>
       <c r="DR24" s="50">
         <v>99.5</v>
       </c>
     </row>
     <row r="25" spans="1:122" ht="38.25">
       <c r="A25" s="41" t="s">
         <v>142</v>
       </c>
       <c r="B25" s="29"/>
       <c r="C25" s="29"/>
       <c r="D25" s="29"/>
       <c r="E25" s="29"/>
       <c r="F25" s="30"/>
       <c r="G25" s="29"/>
       <c r="H25" s="29"/>
       <c r="I25" s="31"/>
       <c r="J25" s="32"/>
       <c r="K25" s="31"/>
       <c r="L25" s="29"/>
       <c r="M25" s="31"/>
       <c r="N25" s="33"/>
       <c r="O25" s="34"/>
       <c r="P25" s="35"/>
@@ -17810,51 +17810,51 @@
       </c>
       <c r="DQ46" s="13" t="s">
         <v>54</v>
       </c>
       <c r="DR46" s="50">
         <v>109.5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="BU3:CY3"/>
   </mergeCells>
   <phoneticPr fontId="11" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BY87"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="AU1" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
+    <sheetView topLeftCell="AT1" zoomScale="91" zoomScaleNormal="91" workbookViewId="0">
       <selection activeCell="BX5" sqref="BX5:BX25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="57.7109375" style="42" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="42" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" style="42" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="42" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="42" customWidth="1"/>
     <col min="6" max="7" width="8.7109375" style="42" customWidth="1"/>
     <col min="8" max="8" width="9.140625" style="42"/>
     <col min="9" max="9" width="8.7109375" style="42" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="42"/>
     <col min="11" max="11" width="9" style="42" customWidth="1"/>
     <col min="12" max="13" width="9.140625" style="42"/>
     <col min="14" max="14" width="8.5703125" style="42" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="42"/>
     <col min="16" max="16" width="9" style="42" customWidth="1"/>
     <col min="17" max="18" width="9.140625" style="42"/>
     <col min="19" max="19" width="8.140625" style="42" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="42"/>
     <col min="21" max="21" width="8.140625" style="42" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="42" customWidth="1"/>
     <col min="23" max="23" width="8.85546875" style="42" customWidth="1"/>
@@ -17879,162 +17879,162 @@
         <v>141</v>
       </c>
       <c r="B1" s="64"/>
       <c r="C1" s="64"/>
       <c r="D1" s="64"/>
       <c r="E1" s="64"/>
       <c r="F1" s="64"/>
       <c r="G1" s="64"/>
       <c r="H1" s="64"/>
       <c r="I1" s="64"/>
       <c r="J1" s="64"/>
       <c r="K1" s="64"/>
       <c r="L1" s="64"/>
       <c r="M1" s="64"/>
       <c r="N1" s="64"/>
       <c r="O1" s="64"/>
       <c r="P1" s="64"/>
       <c r="Q1" s="64"/>
       <c r="R1" s="64"/>
       <c r="S1" s="64"/>
       <c r="T1" s="64"/>
       <c r="U1" s="64"/>
       <c r="V1" s="64"/>
     </row>
     <row r="2" spans="1:77" s="44" customFormat="1">
-      <c r="A2" s="72"/>
-      <c r="B2" s="73" t="s">
+      <c r="A2" s="80"/>
+      <c r="B2" s="74" t="s">
         <v>121</v>
       </c>
-      <c r="C2" s="74"/>
-[...3 lines deleted...]
-      <c r="G2" s="73" t="s">
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="74" t="s">
         <v>122</v>
       </c>
-      <c r="H2" s="74"/>
-[...3 lines deleted...]
-      <c r="L2" s="73" t="s">
+      <c r="H2" s="75"/>
+      <c r="I2" s="75"/>
+      <c r="J2" s="75"/>
+      <c r="K2" s="81"/>
+      <c r="L2" s="74" t="s">
         <v>123</v>
       </c>
-      <c r="M2" s="74"/>
-[...3 lines deleted...]
-      <c r="Q2" s="73" t="s">
+      <c r="M2" s="75"/>
+      <c r="N2" s="75"/>
+      <c r="O2" s="75"/>
+      <c r="P2" s="81"/>
+      <c r="Q2" s="74" t="s">
         <v>124</v>
       </c>
-      <c r="R2" s="74"/>
-[...3 lines deleted...]
-      <c r="V2" s="73" t="s">
+      <c r="R2" s="75"/>
+      <c r="S2" s="75"/>
+      <c r="T2" s="75"/>
+      <c r="U2" s="81"/>
+      <c r="V2" s="74" t="s">
         <v>125</v>
       </c>
-      <c r="W2" s="74"/>
-[...3 lines deleted...]
-      <c r="AA2" s="76" t="s">
+      <c r="W2" s="75"/>
+      <c r="X2" s="75"/>
+      <c r="Y2" s="75"/>
+      <c r="Z2" s="76"/>
+      <c r="AA2" s="72" t="s">
         <v>126</v>
       </c>
-      <c r="AB2" s="76"/>
-[...3 lines deleted...]
-      <c r="AF2" s="76" t="s">
+      <c r="AB2" s="72"/>
+      <c r="AC2" s="72"/>
+      <c r="AD2" s="72"/>
+      <c r="AE2" s="73"/>
+      <c r="AF2" s="72" t="s">
         <v>127</v>
       </c>
-      <c r="AG2" s="76"/>
-[...3 lines deleted...]
-      <c r="AK2" s="76" t="s">
+      <c r="AG2" s="72"/>
+      <c r="AH2" s="72"/>
+      <c r="AI2" s="72"/>
+      <c r="AJ2" s="72"/>
+      <c r="AK2" s="72" t="s">
         <v>128</v>
       </c>
-      <c r="AL2" s="76"/>
-[...3 lines deleted...]
-      <c r="AP2" s="73" t="s">
+      <c r="AL2" s="72"/>
+      <c r="AM2" s="72"/>
+      <c r="AN2" s="72"/>
+      <c r="AO2" s="72"/>
+      <c r="AP2" s="74" t="s">
         <v>129</v>
       </c>
-      <c r="AQ2" s="74"/>
-[...3 lines deleted...]
-      <c r="AU2" s="73" t="s">
+      <c r="AQ2" s="75"/>
+      <c r="AR2" s="75"/>
+      <c r="AS2" s="75"/>
+      <c r="AT2" s="76"/>
+      <c r="AU2" s="74" t="s">
         <v>130</v>
       </c>
-      <c r="AV2" s="74"/>
-[...3 lines deleted...]
-      <c r="AZ2" s="73" t="s">
+      <c r="AV2" s="75"/>
+      <c r="AW2" s="75"/>
+      <c r="AX2" s="75"/>
+      <c r="AY2" s="76"/>
+      <c r="AZ2" s="74" t="s">
         <v>131</v>
       </c>
-      <c r="BA2" s="74"/>
-[...3 lines deleted...]
-      <c r="BE2" s="73" t="s">
+      <c r="BA2" s="75"/>
+      <c r="BB2" s="75"/>
+      <c r="BC2" s="75"/>
+      <c r="BD2" s="76"/>
+      <c r="BE2" s="74" t="s">
         <v>132</v>
       </c>
-      <c r="BF2" s="74"/>
-[...3 lines deleted...]
-      <c r="BJ2" s="73" t="s">
+      <c r="BF2" s="75"/>
+      <c r="BG2" s="75"/>
+      <c r="BH2" s="75"/>
+      <c r="BI2" s="76"/>
+      <c r="BJ2" s="74" t="s">
         <v>145</v>
       </c>
-      <c r="BK2" s="74"/>
-[...3 lines deleted...]
-      <c r="BO2" s="73" t="s">
+      <c r="BK2" s="75"/>
+      <c r="BL2" s="75"/>
+      <c r="BM2" s="75"/>
+      <c r="BN2" s="76"/>
+      <c r="BO2" s="74" t="s">
         <v>152</v>
       </c>
-      <c r="BP2" s="74"/>
-[...3 lines deleted...]
-      <c r="BT2" s="73">
+      <c r="BP2" s="75"/>
+      <c r="BQ2" s="75"/>
+      <c r="BR2" s="75"/>
+      <c r="BS2" s="76"/>
+      <c r="BT2" s="74">
         <v>2025</v>
       </c>
-      <c r="BU2" s="74"/>
-[...2 lines deleted...]
-      <c r="BX2" s="78"/>
+      <c r="BU2" s="75"/>
+      <c r="BV2" s="75"/>
+      <c r="BW2" s="75"/>
+      <c r="BX2" s="76"/>
       <c r="BY2" s="66">
         <v>2026</v>
       </c>
     </row>
     <row r="3" spans="1:77" s="44" customFormat="1" ht="22.5">
-      <c r="A3" s="72"/>
+      <c r="A3" s="80"/>
       <c r="B3" s="45" t="s">
         <v>133</v>
       </c>
       <c r="C3" s="45" t="s">
         <v>134</v>
       </c>
       <c r="D3" s="45" t="s">
         <v>135</v>
       </c>
       <c r="E3" s="45" t="s">
         <v>136</v>
       </c>
       <c r="F3" s="45" t="s">
         <v>137</v>
       </c>
       <c r="G3" s="45" t="s">
         <v>133</v>
       </c>
       <c r="H3" s="45" t="s">
         <v>134</v>
       </c>
       <c r="I3" s="45" t="s">
         <v>135</v>
       </c>
       <c r="J3" s="45" t="s">
@@ -18222,108 +18222,108 @@
       </c>
       <c r="BS3" s="45" t="s">
         <v>137</v>
       </c>
       <c r="BT3" s="45" t="s">
         <v>133</v>
       </c>
       <c r="BU3" s="45" t="s">
         <v>134</v>
       </c>
       <c r="BV3" s="45" t="s">
         <v>135</v>
       </c>
       <c r="BW3" s="45" t="s">
         <v>136</v>
       </c>
       <c r="BX3" s="45" t="s">
         <v>137</v>
       </c>
       <c r="BY3" s="45" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="4" spans="1:77" s="44" customFormat="1">
       <c r="A4" s="43"/>
-      <c r="B4" s="79"/>
-[...56 lines deleted...]
-      <c r="BG4" s="81"/>
+      <c r="B4" s="77"/>
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="78"/>
+      <c r="O4" s="78"/>
+      <c r="P4" s="78"/>
+      <c r="Q4" s="78"/>
+      <c r="R4" s="78"/>
+      <c r="S4" s="78"/>
+      <c r="T4" s="78"/>
+      <c r="U4" s="78"/>
+      <c r="V4" s="78"/>
+      <c r="W4" s="78"/>
+      <c r="X4" s="78"/>
+      <c r="Y4" s="78"/>
+      <c r="Z4" s="78"/>
+      <c r="AA4" s="78"/>
+      <c r="AB4" s="78"/>
+      <c r="AC4" s="78"/>
+      <c r="AD4" s="78"/>
+      <c r="AE4" s="78"/>
+      <c r="AF4" s="78"/>
+      <c r="AG4" s="78"/>
+      <c r="AH4" s="78"/>
+      <c r="AI4" s="78"/>
+      <c r="AJ4" s="78"/>
+      <c r="AK4" s="78"/>
+      <c r="AL4" s="78"/>
+      <c r="AM4" s="78"/>
+      <c r="AN4" s="78"/>
+      <c r="AO4" s="78"/>
+      <c r="AP4" s="78"/>
+      <c r="AQ4" s="78"/>
+      <c r="AR4" s="78"/>
+      <c r="AS4" s="78"/>
+      <c r="AT4" s="78"/>
+      <c r="AU4" s="78"/>
+      <c r="AV4" s="78"/>
+      <c r="AW4" s="78"/>
+      <c r="AX4" s="78"/>
+      <c r="AY4" s="78"/>
+      <c r="AZ4" s="78"/>
+      <c r="BA4" s="78"/>
+      <c r="BB4" s="78"/>
+      <c r="BC4" s="78"/>
+      <c r="BD4" s="78"/>
+      <c r="BE4" s="78"/>
+      <c r="BF4" s="78"/>
+      <c r="BG4" s="79"/>
       <c r="BL4" s="49"/>
     </row>
     <row r="5" spans="1:77">
       <c r="A5" s="63" t="s">
         <v>138</v>
       </c>
       <c r="B5" s="39">
         <v>118.2</v>
       </c>
       <c r="C5" s="23">
         <v>113.8</v>
       </c>
       <c r="D5" s="39">
         <v>114.6</v>
       </c>
       <c r="E5" s="13">
         <v>116.1</v>
       </c>
       <c r="F5" s="19">
         <v>115.99963922407406</v>
       </c>
       <c r="G5" s="39">
         <v>117.1</v>
       </c>
       <c r="H5" s="38">
@@ -18508,52 +18508,52 @@
       </c>
       <c r="BP5" s="23">
         <v>111.5</v>
       </c>
       <c r="BQ5" s="23">
         <v>111.8</v>
       </c>
       <c r="BR5" s="23">
         <v>111.6</v>
       </c>
       <c r="BS5" s="23">
         <v>111.3</v>
       </c>
       <c r="BT5" s="23">
         <v>110.7</v>
       </c>
       <c r="BU5" s="23">
         <v>111</v>
       </c>
       <c r="BV5" s="23">
         <v>110.6</v>
       </c>
       <c r="BW5" s="23">
         <v>109.8</v>
       </c>
-      <c r="BX5" s="50">
-        <v>109.5</v>
+      <c r="BX5" s="23">
+        <v>109.3</v>
       </c>
       <c r="BY5" s="23">
         <v>109.1</v>
       </c>
     </row>
     <row r="6" spans="1:77">
       <c r="A6" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="39">
         <v>112.7</v>
       </c>
       <c r="C6" s="23">
         <v>114.3</v>
       </c>
       <c r="D6" s="39">
         <v>115.7</v>
       </c>
       <c r="E6" s="13">
         <v>123.5</v>
       </c>
       <c r="F6" s="19">
         <v>123.3289926390964</v>
       </c>
       <c r="G6" s="39">
@@ -18741,51 +18741,51 @@
       </c>
       <c r="BP6" s="23">
         <v>114.5</v>
       </c>
       <c r="BQ6" s="23">
         <v>116.8</v>
       </c>
       <c r="BR6" s="23">
         <v>119.1</v>
       </c>
       <c r="BS6" s="23">
         <v>118.4</v>
       </c>
       <c r="BT6" s="23">
         <v>117.3</v>
       </c>
       <c r="BU6" s="23">
         <v>120.5</v>
       </c>
       <c r="BV6" s="23">
         <v>119.7</v>
       </c>
       <c r="BW6" s="23">
         <v>121.8</v>
       </c>
-      <c r="BX6" s="50">
+      <c r="BX6" s="23">
         <v>121.7</v>
       </c>
       <c r="BY6" s="23">
         <v>120.3</v>
       </c>
     </row>
     <row r="7" spans="1:77">
       <c r="A7" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="39">
         <v>119.8</v>
       </c>
       <c r="C7" s="23">
         <v>116.5</v>
       </c>
       <c r="D7" s="39">
         <v>115.1</v>
       </c>
       <c r="E7" s="13">
         <v>115.4</v>
       </c>
       <c r="F7" s="19">
         <v>115.3807163291781</v>
       </c>
@@ -18974,52 +18974,52 @@
       </c>
       <c r="BP7" s="23">
         <v>114.9</v>
       </c>
       <c r="BQ7" s="23">
         <v>114.7</v>
       </c>
       <c r="BR7" s="23">
         <v>114.3</v>
       </c>
       <c r="BS7" s="23">
         <v>114.7</v>
       </c>
       <c r="BT7" s="23">
         <v>114.2</v>
       </c>
       <c r="BU7" s="23">
         <v>113.8</v>
       </c>
       <c r="BV7" s="23">
         <v>112.9</v>
       </c>
       <c r="BW7" s="23">
         <v>112.4</v>
       </c>
-      <c r="BX7" s="50">
-        <v>112.4</v>
+      <c r="BX7" s="23">
+        <v>112.1</v>
       </c>
       <c r="BY7" s="23">
         <v>111.6</v>
       </c>
     </row>
     <row r="8" spans="1:77">
       <c r="A8" s="24" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="39">
         <v>126.3</v>
       </c>
       <c r="C8" s="23">
         <v>118.5</v>
       </c>
       <c r="D8" s="39">
         <v>115.3</v>
       </c>
       <c r="E8" s="13">
         <v>114.5</v>
       </c>
       <c r="F8" s="19">
         <v>114.56241711166393</v>
       </c>
       <c r="G8" s="39">
@@ -19207,51 +19207,51 @@
       </c>
       <c r="BP8" s="23">
         <v>112.4</v>
       </c>
       <c r="BQ8" s="23">
         <v>112.3</v>
       </c>
       <c r="BR8" s="23">
         <v>112.3</v>
       </c>
       <c r="BS8" s="23">
         <v>112.4</v>
       </c>
       <c r="BT8" s="23">
         <v>113.6</v>
       </c>
       <c r="BU8" s="23">
         <v>112.7</v>
       </c>
       <c r="BV8" s="23">
         <v>111.1</v>
       </c>
       <c r="BW8" s="23">
         <v>110.2</v>
       </c>
-      <c r="BX8" s="50">
+      <c r="BX8" s="23">
         <v>109.6</v>
       </c>
       <c r="BY8" s="23">
         <v>108.8</v>
       </c>
     </row>
     <row r="9" spans="1:77">
       <c r="A9" s="25" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="39">
         <v>114.6</v>
       </c>
       <c r="C9" s="23">
         <v>113.6</v>
       </c>
       <c r="D9" s="39">
         <v>113.4</v>
       </c>
       <c r="E9" s="13">
         <v>114.5</v>
       </c>
       <c r="F9" s="19">
         <v>114.39880147530265</v>
       </c>
@@ -19440,52 +19440,52 @@
       </c>
       <c r="BP9" s="23">
         <v>115.4</v>
       </c>
       <c r="BQ9" s="23">
         <v>115.4</v>
       </c>
       <c r="BR9" s="23">
         <v>114.9</v>
       </c>
       <c r="BS9" s="23">
         <v>115.3</v>
       </c>
       <c r="BT9" s="23">
         <v>115.2</v>
       </c>
       <c r="BU9" s="23">
         <v>115.1</v>
       </c>
       <c r="BV9" s="23">
         <v>114.8</v>
       </c>
       <c r="BW9" s="23">
         <v>114.5</v>
       </c>
-      <c r="BX9" s="50">
-        <v>115.3</v>
+      <c r="BX9" s="23">
+        <v>114.2</v>
       </c>
       <c r="BY9" s="23">
         <v>114</v>
       </c>
     </row>
     <row r="10" spans="1:77" ht="24.75" customHeight="1">
       <c r="A10" s="24" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="39">
         <v>113.1</v>
       </c>
       <c r="C10" s="23">
         <v>114.4</v>
       </c>
       <c r="D10" s="39">
         <v>113.9</v>
       </c>
       <c r="E10" s="13">
         <v>114.3</v>
       </c>
       <c r="F10" s="19">
         <v>114.57261167006558</v>
       </c>
       <c r="G10" s="39">
@@ -19673,52 +19673,52 @@
       </c>
       <c r="BP10" s="23">
         <v>126.2</v>
       </c>
       <c r="BQ10" s="23">
         <v>123.9</v>
       </c>
       <c r="BR10" s="23">
         <v>121.3</v>
       </c>
       <c r="BS10" s="23">
         <v>122.3</v>
       </c>
       <c r="BT10" s="23">
         <v>115.9</v>
       </c>
       <c r="BU10" s="23">
         <v>116.4</v>
       </c>
       <c r="BV10" s="23">
         <v>116.1</v>
       </c>
       <c r="BW10" s="23">
         <v>116</v>
       </c>
-      <c r="BX10" s="50">
-        <v>116.3</v>
+      <c r="BX10" s="23">
+        <v>116.4</v>
       </c>
       <c r="BY10" s="23">
         <v>114.7</v>
       </c>
     </row>
     <row r="11" spans="1:77" ht="24.75" customHeight="1">
       <c r="A11" s="24" t="s">
         <v>150</v>
       </c>
       <c r="B11" s="39">
         <v>107.7</v>
       </c>
       <c r="C11" s="23">
         <v>105.8</v>
       </c>
       <c r="D11" s="23">
         <v>106.6</v>
       </c>
       <c r="E11" s="13">
         <v>108.6</v>
       </c>
       <c r="F11" s="19">
         <v>108.75170595056079</v>
       </c>
       <c r="G11" s="23">
@@ -19906,52 +19906,52 @@
       </c>
       <c r="BP11" s="23">
         <v>125.8</v>
       </c>
       <c r="BQ11" s="23">
         <v>123.7</v>
       </c>
       <c r="BR11" s="23">
         <v>122</v>
       </c>
       <c r="BS11" s="23">
         <v>123.9</v>
       </c>
       <c r="BT11" s="23">
         <v>110.3</v>
       </c>
       <c r="BU11" s="23">
         <v>112.9</v>
       </c>
       <c r="BV11" s="23">
         <v>113</v>
       </c>
       <c r="BW11" s="23">
         <v>116.6</v>
       </c>
-      <c r="BX11" s="50">
-        <v>114.4</v>
+      <c r="BX11" s="23">
+        <v>114.3</v>
       </c>
       <c r="BY11" s="23">
         <v>116.5</v>
       </c>
     </row>
     <row r="12" spans="1:77">
       <c r="A12" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="39">
         <v>111.4</v>
       </c>
       <c r="C12" s="23">
         <v>109</v>
       </c>
       <c r="D12" s="23">
         <v>107.1</v>
       </c>
       <c r="E12" s="13">
         <v>105.5</v>
       </c>
       <c r="F12" s="19">
         <v>105.49082580227551</v>
       </c>
       <c r="G12" s="23">
@@ -20139,52 +20139,52 @@
       </c>
       <c r="BP12" s="23">
         <v>106.9</v>
       </c>
       <c r="BQ12" s="23">
         <v>108.7</v>
       </c>
       <c r="BR12" s="23">
         <v>108.8</v>
       </c>
       <c r="BS12" s="23">
         <v>106.4</v>
       </c>
       <c r="BT12" s="23">
         <v>101.5</v>
       </c>
       <c r="BU12" s="23">
         <v>98.8</v>
       </c>
       <c r="BV12" s="23">
         <v>99.2</v>
       </c>
       <c r="BW12" s="23">
         <v>100.5</v>
       </c>
-      <c r="BX12" s="50">
-        <v>100.9</v>
+      <c r="BX12" s="23">
+        <v>101.5</v>
       </c>
       <c r="BY12" s="23">
         <v>110.5</v>
       </c>
     </row>
     <row r="13" spans="1:77" ht="14.25" customHeight="1">
       <c r="A13" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="39">
         <v>114.1</v>
       </c>
       <c r="C13" s="23">
         <v>114</v>
       </c>
       <c r="D13" s="23">
         <v>114.1</v>
       </c>
       <c r="E13" s="13">
         <v>114.7</v>
       </c>
       <c r="F13" s="19">
         <v>114.30090456470779</v>
       </c>
       <c r="G13" s="23">
@@ -20372,51 +20372,51 @@
       </c>
       <c r="BP13" s="23">
         <v>115.6</v>
       </c>
       <c r="BQ13" s="23">
         <v>114.8</v>
       </c>
       <c r="BR13" s="23">
         <v>116.8</v>
       </c>
       <c r="BS13" s="23">
         <v>114.4</v>
       </c>
       <c r="BT13" s="23">
         <v>115.9</v>
       </c>
       <c r="BU13" s="23">
         <v>115.9</v>
       </c>
       <c r="BV13" s="23">
         <v>115.7</v>
       </c>
       <c r="BW13" s="23">
         <v>113.6</v>
       </c>
-      <c r="BX13" s="50">
+      <c r="BX13" s="23">
         <v>114.2</v>
       </c>
       <c r="BY13" s="23">
         <v>108.5</v>
       </c>
     </row>
     <row r="14" spans="1:77">
       <c r="A14" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="39">
         <v>115.3</v>
       </c>
       <c r="C14" s="23">
         <v>116.4</v>
       </c>
       <c r="D14" s="23">
         <v>113.7</v>
       </c>
       <c r="E14" s="13">
         <v>115.3</v>
       </c>
       <c r="F14" s="19">
         <v>115.8774264566955</v>
       </c>
@@ -20605,51 +20605,51 @@
       </c>
       <c r="BP14" s="23">
         <v>114.6</v>
       </c>
       <c r="BQ14" s="23">
         <v>113.8</v>
       </c>
       <c r="BR14" s="23">
         <v>114</v>
       </c>
       <c r="BS14" s="23">
         <v>114.3</v>
       </c>
       <c r="BT14" s="23">
         <v>113.5</v>
       </c>
       <c r="BU14" s="23">
         <v>115.1</v>
       </c>
       <c r="BV14" s="23">
         <v>115.7</v>
       </c>
       <c r="BW14" s="23">
         <v>114</v>
       </c>
-      <c r="BX14" s="50">
+      <c r="BX14" s="23">
         <v>114.1</v>
       </c>
       <c r="BY14" s="23">
         <v>112.9</v>
       </c>
     </row>
     <row r="15" spans="1:77">
       <c r="A15" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="39">
         <v>111.8</v>
       </c>
       <c r="C15" s="23">
         <v>110.3</v>
       </c>
       <c r="D15" s="23">
         <v>110.2</v>
       </c>
       <c r="E15" s="13">
         <v>111.4</v>
       </c>
       <c r="F15" s="19">
         <v>111.0122285872548</v>
       </c>
@@ -20838,51 +20838,51 @@
       </c>
       <c r="BP15" s="23">
         <v>104.2</v>
       </c>
       <c r="BQ15" s="23">
         <v>104.8</v>
       </c>
       <c r="BR15" s="23">
         <v>108.8</v>
       </c>
       <c r="BS15" s="23">
         <v>108.8</v>
       </c>
       <c r="BT15" s="23">
         <v>104.3</v>
       </c>
       <c r="BU15" s="23">
         <v>105.8</v>
       </c>
       <c r="BV15" s="23">
         <v>106.5</v>
       </c>
       <c r="BW15" s="23">
         <v>105.5</v>
       </c>
-      <c r="BX15" s="50">
+      <c r="BX15" s="23">
         <v>104.4</v>
       </c>
       <c r="BY15" s="23">
         <v>104.6</v>
       </c>
     </row>
     <row r="16" spans="1:77">
       <c r="A16" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="39">
         <v>114.2</v>
       </c>
       <c r="C16" s="23">
         <v>115.2</v>
       </c>
       <c r="D16" s="23">
         <v>112.7</v>
       </c>
       <c r="E16" s="13">
         <v>115.5</v>
       </c>
       <c r="F16" s="19">
         <v>116.07529050017729</v>
       </c>
@@ -21071,51 +21071,51 @@
       </c>
       <c r="BP16" s="23">
         <v>120.8</v>
       </c>
       <c r="BQ16" s="23">
         <v>125.5</v>
       </c>
       <c r="BR16" s="23">
         <v>129.80000000000001</v>
       </c>
       <c r="BS16" s="23">
         <v>123.6</v>
       </c>
       <c r="BT16" s="23">
         <v>131.30000000000001</v>
       </c>
       <c r="BU16" s="23">
         <v>127.3</v>
       </c>
       <c r="BV16" s="23">
         <v>125.7</v>
       </c>
       <c r="BW16" s="23">
         <v>117.4</v>
       </c>
-      <c r="BX16" s="50">
+      <c r="BX16" s="23">
         <v>114.8</v>
       </c>
       <c r="BY16" s="23">
         <v>102.8</v>
       </c>
     </row>
     <row r="17" spans="1:77">
       <c r="A17" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="39">
         <v>111.7</v>
       </c>
       <c r="C17" s="23">
         <v>113.9</v>
       </c>
       <c r="D17" s="23">
         <v>113.2</v>
       </c>
       <c r="E17" s="13">
         <v>114.1</v>
       </c>
       <c r="F17" s="19">
         <v>113.86707361343176</v>
       </c>
@@ -21304,51 +21304,51 @@
       </c>
       <c r="BP17" s="23">
         <v>126.4</v>
       </c>
       <c r="BQ17" s="23">
         <v>126.4</v>
       </c>
       <c r="BR17" s="23">
         <v>124.1</v>
       </c>
       <c r="BS17" s="23">
         <v>124</v>
       </c>
       <c r="BT17" s="23">
         <v>109.6</v>
       </c>
       <c r="BU17" s="23">
         <v>110.4</v>
       </c>
       <c r="BV17" s="23">
         <v>108.6</v>
       </c>
       <c r="BW17" s="23">
         <v>107.4</v>
       </c>
-      <c r="BX17" s="50">
+      <c r="BX17" s="23">
         <v>107.6</v>
       </c>
       <c r="BY17" s="23">
         <v>118.1</v>
       </c>
     </row>
     <row r="18" spans="1:77">
       <c r="A18" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="39">
         <v>113.5</v>
       </c>
       <c r="C18" s="23">
         <v>112.9</v>
       </c>
       <c r="D18" s="23">
         <v>114.3</v>
       </c>
       <c r="E18" s="13">
         <v>114.4</v>
       </c>
       <c r="F18" s="19">
         <v>114.83565024761609</v>
       </c>
@@ -21537,51 +21537,51 @@
       </c>
       <c r="BP18" s="23">
         <v>122.3</v>
       </c>
       <c r="BQ18" s="23">
         <v>120.8</v>
       </c>
       <c r="BR18" s="23">
         <v>119.6</v>
       </c>
       <c r="BS18" s="23">
         <v>121.9</v>
       </c>
       <c r="BT18" s="23">
         <v>114.7</v>
       </c>
       <c r="BU18" s="23">
         <v>113.7</v>
       </c>
       <c r="BV18" s="23">
         <v>117.7</v>
       </c>
       <c r="BW18" s="23">
         <v>115.8</v>
       </c>
-      <c r="BX18" s="50">
+      <c r="BX18" s="23">
         <v>110.4</v>
       </c>
       <c r="BY18" s="23">
         <v>109.2</v>
       </c>
     </row>
     <row r="19" spans="1:77" ht="12.75" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="39">
         <v>125.9</v>
       </c>
       <c r="C19" s="23">
         <v>121.1</v>
       </c>
       <c r="D19" s="23">
         <v>123.7</v>
       </c>
       <c r="E19" s="13">
         <v>123.9</v>
       </c>
       <c r="F19" s="19">
         <v>122.46048237344557</v>
       </c>
@@ -21770,51 +21770,51 @@
       </c>
       <c r="BP19" s="23">
         <v>113.6</v>
       </c>
       <c r="BQ19" s="23">
         <v>113.6</v>
       </c>
       <c r="BR19" s="23">
         <v>113.1</v>
       </c>
       <c r="BS19" s="23">
         <v>115.6</v>
       </c>
       <c r="BT19" s="23">
         <v>112.3</v>
       </c>
       <c r="BU19" s="23">
         <v>112.7</v>
       </c>
       <c r="BV19" s="23">
         <v>111.5</v>
       </c>
       <c r="BW19" s="23">
         <v>108.9</v>
       </c>
-      <c r="BX19" s="50">
+      <c r="BX19" s="23">
         <v>109.8</v>
       </c>
       <c r="BY19" s="23">
         <v>106.8</v>
       </c>
     </row>
     <row r="20" spans="1:77" ht="22.5">
       <c r="A20" s="26" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="39">
         <v>101.4</v>
       </c>
       <c r="C20" s="23">
         <v>105.2</v>
       </c>
       <c r="D20" s="23">
         <v>101.3</v>
       </c>
       <c r="E20" s="13">
         <v>100.2</v>
       </c>
       <c r="F20" s="19">
         <v>98.651817606106263</v>
       </c>
@@ -22003,51 +22003,51 @@
       </c>
       <c r="BP20" s="23">
         <v>100.5</v>
       </c>
       <c r="BQ20" s="23">
         <v>100.4</v>
       </c>
       <c r="BR20" s="23">
         <v>102.1</v>
       </c>
       <c r="BS20" s="23">
         <v>101.9</v>
       </c>
       <c r="BT20" s="23">
         <v>100.3</v>
       </c>
       <c r="BU20" s="23">
         <v>100.3</v>
       </c>
       <c r="BV20" s="23">
         <v>99.8</v>
       </c>
       <c r="BW20" s="23">
         <v>100.3</v>
       </c>
-      <c r="BX20" s="50">
+      <c r="BX20" s="23">
         <v>98.5</v>
       </c>
       <c r="BY20" s="23">
         <v>108.1</v>
       </c>
     </row>
     <row r="21" spans="1:77" ht="22.5">
       <c r="A21" s="26" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="39">
         <v>122.3</v>
       </c>
       <c r="C21" s="23">
         <v>108.7</v>
       </c>
       <c r="D21" s="23">
         <v>115.5</v>
       </c>
       <c r="E21" s="13">
         <v>120.9</v>
       </c>
       <c r="F21" s="19">
         <v>120.65758426727014</v>
       </c>
@@ -22236,51 +22236,51 @@
       </c>
       <c r="BP21" s="23">
         <v>109.1</v>
       </c>
       <c r="BQ21" s="23">
         <v>108.6</v>
       </c>
       <c r="BR21" s="23">
         <v>107.6</v>
       </c>
       <c r="BS21" s="23">
         <v>107.9</v>
       </c>
       <c r="BT21" s="23">
         <v>110.1</v>
       </c>
       <c r="BU21" s="23">
         <v>111.6</v>
       </c>
       <c r="BV21" s="23">
         <v>111.4</v>
       </c>
       <c r="BW21" s="23">
         <v>110.2</v>
       </c>
-      <c r="BX21" s="50">
+      <c r="BX21" s="23">
         <v>109.5</v>
       </c>
       <c r="BY21" s="23">
         <v>111.4</v>
       </c>
     </row>
     <row r="22" spans="1:77">
       <c r="A22" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="39">
         <v>122.8</v>
       </c>
       <c r="C22" s="23">
         <v>111.8</v>
       </c>
       <c r="D22" s="23">
         <v>116.4</v>
       </c>
       <c r="E22" s="13">
         <v>120.2</v>
       </c>
       <c r="F22" s="19">
         <v>120.32794213263979</v>
       </c>
@@ -22469,51 +22469,51 @@
       </c>
       <c r="BP22" s="23">
         <v>108.1</v>
       </c>
       <c r="BQ22" s="23">
         <v>108.7</v>
       </c>
       <c r="BR22" s="23">
         <v>107.4</v>
       </c>
       <c r="BS22" s="23">
         <v>107.5</v>
       </c>
       <c r="BT22" s="23">
         <v>106.1</v>
       </c>
       <c r="BU22" s="23">
         <v>107.2</v>
       </c>
       <c r="BV22" s="23">
         <v>107.2</v>
       </c>
       <c r="BW22" s="23">
         <v>106.8</v>
       </c>
-      <c r="BX22" s="50">
+      <c r="BX22" s="23">
         <v>106.5</v>
       </c>
       <c r="BY22" s="23">
         <v>104.2</v>
       </c>
     </row>
     <row r="23" spans="1:77">
       <c r="A23" s="26" t="s">
         <v>154</v>
       </c>
       <c r="B23" s="39">
         <v>126.3</v>
       </c>
       <c r="C23" s="23">
         <v>115.8</v>
       </c>
       <c r="D23" s="23">
         <v>120.7</v>
       </c>
       <c r="E23" s="13">
         <v>123.6</v>
       </c>
       <c r="F23" s="19">
         <v>123.97882536783878</v>
       </c>
@@ -22702,51 +22702,51 @@
       </c>
       <c r="BP23" s="23">
         <v>106.8</v>
       </c>
       <c r="BQ23" s="23">
         <v>107.9</v>
       </c>
       <c r="BR23" s="23">
         <v>108.8</v>
       </c>
       <c r="BS23" s="23">
         <v>107.7</v>
       </c>
       <c r="BT23" s="23">
         <v>106.2</v>
       </c>
       <c r="BU23" s="23">
         <v>107.3</v>
       </c>
       <c r="BV23" s="23">
         <v>106.8</v>
       </c>
       <c r="BW23" s="23">
         <v>106.4</v>
       </c>
-      <c r="BX23" s="50">
+      <c r="BX23" s="23">
         <v>106</v>
       </c>
       <c r="BY23" s="23">
         <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:77">
       <c r="A24" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="39">
         <v>125.2</v>
       </c>
       <c r="C24" s="23">
         <v>114.7</v>
       </c>
       <c r="D24" s="23">
         <v>118.7</v>
       </c>
       <c r="E24" s="13">
         <v>121.6</v>
       </c>
       <c r="F24" s="19">
         <v>122.62247811531354</v>
       </c>
@@ -22935,51 +22935,51 @@
       </c>
       <c r="BP24" s="23">
         <v>121</v>
       </c>
       <c r="BQ24" s="23">
         <v>120</v>
       </c>
       <c r="BR24" s="23">
         <v>122.4</v>
       </c>
       <c r="BS24" s="23">
         <v>119.4</v>
       </c>
       <c r="BT24" s="23">
         <v>116.1</v>
       </c>
       <c r="BU24" s="23">
         <v>116.7</v>
       </c>
       <c r="BV24" s="23">
         <v>115.6</v>
       </c>
       <c r="BW24" s="23">
         <v>112.7</v>
       </c>
-      <c r="BX24" s="50">
+      <c r="BX24" s="23">
         <v>114</v>
       </c>
       <c r="BY24" s="23">
         <v>103.1</v>
       </c>
     </row>
     <row r="25" spans="1:77">
       <c r="A25" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="39">
         <v>112.9</v>
       </c>
       <c r="C25" s="23">
         <v>112.5</v>
       </c>
       <c r="D25" s="23">
         <v>108.2</v>
       </c>
       <c r="E25" s="13">
         <v>108.7</v>
       </c>
       <c r="F25" s="19">
         <v>108.69942731643161</v>
       </c>
@@ -23168,51 +23168,51 @@
       </c>
       <c r="BP25" s="23">
         <v>114.7</v>
       </c>
       <c r="BQ25" s="23">
         <v>114</v>
       </c>
       <c r="BR25" s="23">
         <v>113.6</v>
       </c>
       <c r="BS25" s="23">
         <v>109.5</v>
       </c>
       <c r="BT25" s="23">
         <v>112.6</v>
       </c>
       <c r="BU25" s="23">
         <v>115.7</v>
       </c>
       <c r="BV25" s="23">
         <v>113.5</v>
       </c>
       <c r="BW25" s="23">
         <v>112.6</v>
       </c>
-      <c r="BX25" s="50">
+      <c r="BX25" s="23">
         <v>112.2</v>
       </c>
       <c r="BY25" s="23">
         <v>109.5</v>
       </c>
     </row>
     <row r="26" spans="1:77">
       <c r="L26" s="54"/>
     </row>
     <row r="27" spans="1:77">
       <c r="L27" s="54"/>
     </row>
     <row r="28" spans="1:77">
       <c r="L28" s="54"/>
     </row>
     <row r="29" spans="1:77">
       <c r="L29" s="54"/>
     </row>
     <row r="30" spans="1:77">
       <c r="L30" s="54"/>
     </row>
     <row r="31" spans="1:77">
       <c r="L31" s="54"/>
     </row>
     <row r="32" spans="1:77">
@@ -23363,92 +23363,89 @@
       <c r="L80" s="55"/>
     </row>
     <row r="81" spans="12:12">
       <c r="L81" s="55"/>
     </row>
     <row r="82" spans="12:12">
       <c r="L82" s="55"/>
     </row>
     <row r="83" spans="12:12">
       <c r="L83" s="55"/>
     </row>
     <row r="84" spans="12:12">
       <c r="L84" s="55"/>
     </row>
     <row r="85" spans="12:12">
       <c r="L85" s="55"/>
     </row>
     <row r="86" spans="12:12">
       <c r="L86" s="55"/>
     </row>
     <row r="87" spans="12:12">
       <c r="L87" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="G2:K2"/>
+    <mergeCell ref="L2:P2"/>
+    <mergeCell ref="Q2:U2"/>
     <mergeCell ref="AA2:AE2"/>
     <mergeCell ref="V2:Z2"/>
     <mergeCell ref="BO2:BS2"/>
     <mergeCell ref="BT2:BX2"/>
     <mergeCell ref="B4:BG4"/>
     <mergeCell ref="BE2:BI2"/>
     <mergeCell ref="AZ2:BD2"/>
     <mergeCell ref="AF2:AJ2"/>
     <mergeCell ref="BJ2:BN2"/>
     <mergeCell ref="AK2:AO2"/>
     <mergeCell ref="AP2:AT2"/>
     <mergeCell ref="AU2:AY2"/>
-    <mergeCell ref="A2:A3"/>
-[...3 lines deleted...]
-    <mergeCell ref="Q2:U2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100082FB92A7B4054489DD019E9EF77EA89" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d7393bfcdd695e01e4f3710d9bc9d670">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -23457,89 +23454,92 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE994274-6368-4EE0-9491-F901EC77F3E7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CD6EFA3-1770-432A-9144-85AD8579CFC9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{027E2C64-43EF-4D49-9B00-610C4B35D712}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CD6EFA3-1770-432A-9144-85AD8579CFC9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE994274-6368-4EE0-9491-F901EC77F3E7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>