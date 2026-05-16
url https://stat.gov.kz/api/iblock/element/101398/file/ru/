--- v0 (2026-04-24)
+++ v1 (2026-05-16)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="165" windowWidth="14805" windowHeight="7950"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="31">
   <si>
     <t>Индекс реальной заработной платы</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу/кварталу прошлого года</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
@@ -758,54 +758,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M89"/>
+  <dimension ref="A1:M94"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="T67" sqref="T67"/>
+    <sheetView tabSelected="1" topLeftCell="A46" workbookViewId="0">
+      <selection activeCell="T95" sqref="T95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="7.85546875" style="7" customWidth="1"/>
     <col min="2" max="10" width="9.140625" style="7"/>
     <col min="11" max="11" width="11.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="12" max="256" width="9.140625" style="7"/>
     <col min="257" max="257" width="12.7109375" style="7" customWidth="1"/>
     <col min="258" max="266" width="9.140625" style="7"/>
     <col min="267" max="267" width="11.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="268" max="512" width="9.140625" style="7"/>
     <col min="513" max="513" width="12.7109375" style="7" customWidth="1"/>
     <col min="514" max="522" width="9.140625" style="7"/>
     <col min="523" max="523" width="11.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="524" max="768" width="9.140625" style="7"/>
     <col min="769" max="769" width="12.7109375" style="7" customWidth="1"/>
     <col min="770" max="778" width="9.140625" style="7"/>
     <col min="779" max="779" width="11.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="780" max="1024" width="9.140625" style="7"/>
     <col min="1025" max="1025" width="12.7109375" style="7" customWidth="1"/>
     <col min="1026" max="1034" width="9.140625" style="7"/>
     <col min="1035" max="1035" width="11.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="1036" max="1280" width="9.140625" style="7"/>
     <col min="1281" max="1281" width="12.7109375" style="7" customWidth="1"/>
@@ -1958,1639 +1958,1742 @@
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="49"/>
       <c r="B34" s="56">
         <v>101.2</v>
       </c>
       <c r="C34" s="57"/>
       <c r="D34" s="58"/>
       <c r="E34" s="59">
         <v>100</v>
       </c>
       <c r="F34" s="60"/>
       <c r="G34" s="61"/>
       <c r="H34" s="56">
         <v>98</v>
       </c>
       <c r="I34" s="62"/>
       <c r="J34" s="63"/>
       <c r="K34" s="64">
         <v>96.8</v>
       </c>
       <c r="L34" s="65"/>
       <c r="M34" s="66"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" s="1"/>
-[...11 lines deleted...]
-      <c r="M35" s="3"/>
+      <c r="A35" s="48">
+        <v>2026</v>
+      </c>
+      <c r="B35" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="C35" s="51"/>
+      <c r="D35" s="52"/>
+      <c r="E35" s="53" t="s">
+        <v>15</v>
+      </c>
+      <c r="F35" s="54"/>
+      <c r="G35" s="55"/>
+      <c r="H35" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="I35" s="40"/>
+      <c r="J35" s="41"/>
+      <c r="K35" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="L35" s="40"/>
+      <c r="M35" s="41"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="M36" s="9" t="s">
+      <c r="A36" s="49"/>
+      <c r="B36" s="56">
+        <v>97.7</v>
+      </c>
+      <c r="C36" s="57"/>
+      <c r="D36" s="58"/>
+      <c r="E36" s="59"/>
+      <c r="F36" s="60"/>
+      <c r="G36" s="61"/>
+      <c r="H36" s="56"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="63"/>
+      <c r="K36" s="64"/>
+      <c r="L36" s="65"/>
+      <c r="M36" s="66"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="1"/>
+      <c r="B37" s="6"/>
+      <c r="C37" s="23"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="24"/>
+      <c r="F37" s="25"/>
+      <c r="G37" s="25"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="6"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="2"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="M38" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="37" spans="1:13" ht="22.5">
-[...1 lines deleted...]
-      <c r="B37" s="11" t="s">
+    <row r="39" spans="1:13" ht="22.5">
+      <c r="A39" s="11"/>
+      <c r="B39" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="C37" s="11" t="s">
+      <c r="C39" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="D37" s="11" t="s">
+      <c r="D39" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="E37" s="11" t="s">
+      <c r="E39" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="F37" s="11" t="s">
+      <c r="F39" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="G37" s="11" t="s">
+      <c r="G39" s="11" t="s">
         <v>23</v>
       </c>
-      <c r="H37" s="11" t="s">
+      <c r="H39" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="I37" s="11" t="s">
+      <c r="I39" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="J37" s="11" t="s">
+      <c r="J39" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="K37" s="11" t="s">
+      <c r="K39" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="L37" s="11" t="s">
+      <c r="L39" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="M37" s="11" t="s">
+      <c r="M39" s="11" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="38" spans="1:13">
-      <c r="A38" s="10">
+    <row r="40" spans="1:13">
+      <c r="A40" s="10">
         <v>2007</v>
-      </c>
-[...76 lines deleted...]
-        <v>2009</v>
       </c>
       <c r="B40" s="18"/>
       <c r="C40" s="13">
-        <v>103.7</v>
-[...2 lines deleted...]
-        <v>103.9</v>
+        <v>116.5</v>
+      </c>
+      <c r="D40" s="13">
+        <v>120</v>
       </c>
       <c r="E40" s="13">
-        <v>103.8</v>
+        <v>120</v>
       </c>
       <c r="F40" s="13">
-        <v>103.2</v>
+        <v>120.1</v>
       </c>
       <c r="G40" s="13">
-        <v>103.2</v>
+        <v>119.9</v>
       </c>
       <c r="H40" s="13">
-        <v>103.2</v>
+        <v>120.2</v>
       </c>
       <c r="I40" s="13">
-        <v>102.9</v>
+        <v>119.9</v>
       </c>
       <c r="J40" s="13">
-        <v>102.6</v>
+        <v>119.5</v>
       </c>
       <c r="K40" s="13">
-        <v>102.4</v>
+        <v>118.4</v>
       </c>
       <c r="L40" s="13">
-        <v>102.7</v>
-[...2 lines deleted...]
-        <v>103.8</v>
+        <v>117.3</v>
+      </c>
+      <c r="M40" s="13">
+        <v>117.8</v>
       </c>
     </row>
     <row r="41" spans="1:13">
-      <c r="A41" s="12">
-        <v>2010</v>
+      <c r="A41" s="10">
+        <v>2008</v>
       </c>
       <c r="B41" s="18"/>
       <c r="C41" s="13">
-        <v>100.6</v>
-[...2 lines deleted...]
-        <v>100.9</v>
+        <v>100.5</v>
+      </c>
+      <c r="D41" s="13">
+        <v>98.7</v>
       </c>
       <c r="E41" s="13">
-        <v>102.7</v>
+        <v>98.6</v>
       </c>
       <c r="F41" s="13">
-        <v>103.7</v>
+        <v>98.6</v>
       </c>
       <c r="G41" s="13">
-        <v>105</v>
+        <v>99.2</v>
       </c>
       <c r="H41" s="13">
-        <v>105.9</v>
+        <v>98.9</v>
       </c>
       <c r="I41" s="13">
-        <v>106.8</v>
+        <v>98.7</v>
       </c>
       <c r="J41" s="13">
-        <v>106.8</v>
+        <v>98.9</v>
       </c>
       <c r="K41" s="13">
-        <v>107.6</v>
-[...5 lines deleted...]
-        <v>107</v>
+        <v>99</v>
+      </c>
+      <c r="L41" s="13">
+        <v>99.1</v>
+      </c>
+      <c r="M41" s="13">
+        <v>97.5</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="12">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="B42" s="18"/>
       <c r="C42" s="13">
-        <v>107.8</v>
+        <v>103.7</v>
       </c>
       <c r="D42" s="17">
-        <v>109</v>
+        <v>103.9</v>
       </c>
       <c r="E42" s="13">
-        <v>107.2</v>
+        <v>103.8</v>
       </c>
       <c r="F42" s="13">
-        <v>106.6</v>
+        <v>103.2</v>
       </c>
       <c r="G42" s="13">
-        <v>105</v>
+        <v>103.2</v>
       </c>
       <c r="H42" s="13">
-        <v>104.7</v>
+        <v>103.2</v>
       </c>
       <c r="I42" s="13">
-        <v>104.8</v>
+        <v>102.9</v>
       </c>
       <c r="J42" s="13">
-        <v>105.5</v>
+        <v>102.6</v>
       </c>
       <c r="K42" s="13">
-        <v>105.5</v>
-[...5 lines deleted...]
-        <v>107.2</v>
+        <v>102.4</v>
+      </c>
+      <c r="L42" s="13">
+        <v>102.7</v>
+      </c>
+      <c r="M42" s="17">
+        <v>103.8</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="12">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="B43" s="18"/>
-      <c r="C43" s="18">
-[...9 lines deleted...]
-        <v>111.7</v>
+      <c r="C43" s="13">
+        <v>100.6</v>
+      </c>
+      <c r="D43" s="17">
+        <v>100.9</v>
+      </c>
+      <c r="E43" s="13">
+        <v>102.7</v>
+      </c>
+      <c r="F43" s="13">
+        <v>103.7</v>
       </c>
       <c r="G43" s="13">
-        <v>112</v>
-[...17 lines deleted...]
-        <v>106.9</v>
+        <v>105</v>
+      </c>
+      <c r="H43" s="13">
+        <v>105.9</v>
+      </c>
+      <c r="I43" s="13">
+        <v>106.8</v>
+      </c>
+      <c r="J43" s="13">
+        <v>106.8</v>
+      </c>
+      <c r="K43" s="13">
+        <v>107.6</v>
+      </c>
+      <c r="L43" s="20">
+        <v>107.5</v>
+      </c>
+      <c r="M43" s="17">
+        <v>107</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="12">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="B44" s="18"/>
       <c r="C44" s="13">
-        <v>100.2</v>
-[...2 lines deleted...]
-        <v>100.9</v>
+        <v>107.8</v>
+      </c>
+      <c r="D44" s="17">
+        <v>109</v>
       </c>
       <c r="E44" s="13">
-        <v>101</v>
+        <v>107.2</v>
       </c>
       <c r="F44" s="13">
-        <v>101</v>
+        <v>106.6</v>
       </c>
       <c r="G44" s="13">
-        <v>100.5</v>
+        <v>105</v>
       </c>
       <c r="H44" s="13">
-        <v>100.5</v>
-[...2 lines deleted...]
-        <v>100.4</v>
+        <v>104.7</v>
+      </c>
+      <c r="I44" s="13">
+        <v>104.8</v>
       </c>
       <c r="J44" s="13">
-        <v>100.9</v>
+        <v>105.5</v>
       </c>
       <c r="K44" s="13">
-        <v>100.8</v>
-[...5 lines deleted...]
-        <v>101.6</v>
+        <v>105.5</v>
+      </c>
+      <c r="L44" s="20">
+        <v>106.1</v>
+      </c>
+      <c r="M44" s="20">
+        <v>107.2</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="12">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="B45" s="18"/>
       <c r="C45" s="18">
-        <v>101.1</v>
-[...5 lines deleted...]
-        <v>102.7</v>
+        <v>112.9</v>
+      </c>
+      <c r="D45" s="18">
+        <v>111.5</v>
+      </c>
+      <c r="E45" s="18">
+        <v>111.5</v>
       </c>
       <c r="F45" s="18">
-        <v>103.4</v>
-[...2 lines deleted...]
-        <v>104.1</v>
+        <v>111.7</v>
+      </c>
+      <c r="G45" s="13">
+        <v>112</v>
       </c>
       <c r="H45" s="18">
-        <v>104.2</v>
+        <v>111.7</v>
       </c>
       <c r="I45" s="18">
-        <v>103.9</v>
+        <v>111.1</v>
       </c>
       <c r="J45" s="18">
-        <v>103.8</v>
+        <v>109.6</v>
       </c>
       <c r="K45" s="18">
-        <v>103.8</v>
+        <v>108.9</v>
       </c>
       <c r="L45" s="18">
-        <v>103.8</v>
+        <v>108.4</v>
       </c>
       <c r="M45" s="18">
-        <v>103.9</v>
+        <v>106.9</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="12">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="B46" s="18"/>
-      <c r="C46" s="18"/>
-[...4 lines deleted...]
-      <c r="F46" s="18"/>
+      <c r="C46" s="13">
+        <v>100.2</v>
+      </c>
+      <c r="D46" s="13">
+        <v>100.9</v>
+      </c>
+      <c r="E46" s="13">
+        <v>101</v>
+      </c>
+      <c r="F46" s="13">
+        <v>101</v>
+      </c>
       <c r="G46" s="13">
-        <v>100</v>
-[...9 lines deleted...]
-        <v>97.6</v>
+        <v>100.5</v>
+      </c>
+      <c r="H46" s="13">
+        <v>100.5</v>
+      </c>
+      <c r="I46" s="18">
+        <v>100.4</v>
+      </c>
+      <c r="J46" s="13">
+        <v>100.9</v>
+      </c>
+      <c r="K46" s="13">
+        <v>100.8</v>
+      </c>
+      <c r="L46" s="13">
+        <v>100.9</v>
+      </c>
+      <c r="M46" s="13">
+        <v>101.6</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="12">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="B47" s="18"/>
-      <c r="C47" s="18"/>
+      <c r="C47" s="18">
+        <v>101.1</v>
+      </c>
       <c r="D47" s="21">
-        <v>97.3</v>
-[...7 lines deleted...]
-      <c r="I47" s="18"/>
+        <v>101.9</v>
+      </c>
+      <c r="E47" s="20">
+        <v>102.7</v>
+      </c>
+      <c r="F47" s="18">
+        <v>103.4</v>
+      </c>
+      <c r="G47" s="18">
+        <v>104.1</v>
+      </c>
+      <c r="H47" s="18">
+        <v>104.2</v>
+      </c>
+      <c r="I47" s="18">
+        <v>103.9</v>
+      </c>
       <c r="J47" s="18">
-        <v>97.5</v>
-[...2 lines deleted...]
-      <c r="L47" s="18"/>
+        <v>103.8</v>
+      </c>
+      <c r="K47" s="18">
+        <v>103.8</v>
+      </c>
+      <c r="L47" s="18">
+        <v>103.8</v>
+      </c>
       <c r="M47" s="18">
-        <v>99.1</v>
+        <v>103.9</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="12">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="B48" s="18"/>
       <c r="C48" s="18"/>
       <c r="D48" s="21">
-        <v>98</v>
+        <v>102.7</v>
       </c>
       <c r="E48" s="20"/>
       <c r="F48" s="18"/>
-      <c r="G48" s="26">
-        <v>97.6</v>
+      <c r="G48" s="13">
+        <v>100</v>
       </c>
       <c r="H48" s="18"/>
       <c r="I48" s="18"/>
       <c r="J48" s="18">
-        <v>97.9</v>
+        <v>99.4</v>
       </c>
       <c r="K48" s="18"/>
       <c r="L48" s="18"/>
       <c r="M48" s="18">
-        <v>97.9</v>
+        <v>97.6</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="12">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="B49" s="18"/>
       <c r="C49" s="18"/>
       <c r="D49" s="21">
-        <v>102</v>
+        <v>97.3</v>
       </c>
       <c r="E49" s="20"/>
       <c r="F49" s="18"/>
-      <c r="G49" s="26">
-        <v>101.8</v>
+      <c r="G49" s="13">
+        <v>98.2</v>
       </c>
       <c r="H49" s="18"/>
       <c r="I49" s="18"/>
       <c r="J49" s="18">
-        <v>102.4</v>
+        <v>97.5</v>
       </c>
       <c r="K49" s="18"/>
       <c r="L49" s="18"/>
       <c r="M49" s="18">
-        <v>102.3</v>
+        <v>99.1</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="12">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="B50" s="18"/>
       <c r="C50" s="18"/>
       <c r="D50" s="21">
-        <v>105.2</v>
+        <v>98</v>
       </c>
       <c r="E50" s="20"/>
       <c r="F50" s="18"/>
       <c r="G50" s="26">
-        <v>107.4</v>
+        <v>97.6</v>
       </c>
       <c r="H50" s="18"/>
       <c r="I50" s="18"/>
-      <c r="J50" s="26">
-        <v>108.9</v>
+      <c r="J50" s="18">
+        <v>97.9</v>
       </c>
       <c r="K50" s="18"/>
       <c r="L50" s="18"/>
       <c r="M50" s="18">
-        <v>108.5</v>
+        <v>97.9</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="12">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="B51" s="18"/>
       <c r="C51" s="18"/>
       <c r="D51" s="21">
-        <v>112.2</v>
+        <v>102</v>
       </c>
       <c r="E51" s="20"/>
       <c r="F51" s="18"/>
       <c r="G51" s="26">
-        <v>109.3</v>
+        <v>101.8</v>
       </c>
       <c r="H51" s="18"/>
       <c r="I51" s="18"/>
-      <c r="J51" s="26">
-        <v>106</v>
+      <c r="J51" s="18">
+        <v>102.4</v>
       </c>
       <c r="K51" s="18"/>
       <c r="L51" s="18"/>
       <c r="M51" s="18">
-        <v>107.3</v>
+        <v>102.3</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="12">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="B52" s="18"/>
       <c r="C52" s="18"/>
       <c r="D52" s="21">
-        <v>107.4</v>
+        <v>105.2</v>
       </c>
       <c r="E52" s="20"/>
       <c r="F52" s="18"/>
       <c r="G52" s="26">
-        <v>108.8</v>
+        <v>107.4</v>
       </c>
       <c r="H52" s="18"/>
       <c r="I52" s="18"/>
       <c r="J52" s="26">
-        <v>108.8</v>
+        <v>108.9</v>
       </c>
       <c r="K52" s="18"/>
       <c r="L52" s="18"/>
       <c r="M52" s="18">
-        <v>108.3</v>
+        <v>108.5</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="12">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="B53" s="18"/>
       <c r="C53" s="18"/>
-      <c r="D53" s="27">
-        <v>112.7</v>
+      <c r="D53" s="21">
+        <v>112.2</v>
       </c>
       <c r="E53" s="20"/>
       <c r="F53" s="18"/>
       <c r="G53" s="26">
-        <v>110.9</v>
+        <v>109.3</v>
       </c>
       <c r="H53" s="18"/>
       <c r="I53" s="18"/>
       <c r="J53" s="26">
-        <v>109.4</v>
+        <v>106</v>
       </c>
       <c r="K53" s="18"/>
       <c r="L53" s="18"/>
       <c r="M53" s="18">
-        <v>107.7</v>
+        <v>107.3</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="12">
-        <v>2023</v>
+        <v>2021</v>
       </c>
       <c r="B54" s="18"/>
       <c r="C54" s="18"/>
-      <c r="D54" s="27">
-        <v>99.4</v>
+      <c r="D54" s="21">
+        <v>107.4</v>
       </c>
       <c r="E54" s="20"/>
       <c r="F54" s="18"/>
       <c r="G54" s="26">
-        <v>100.2</v>
+        <v>108.8</v>
       </c>
       <c r="H54" s="18"/>
       <c r="I54" s="18"/>
       <c r="J54" s="26">
-        <v>100.9</v>
+        <v>108.8</v>
       </c>
       <c r="K54" s="18"/>
       <c r="L54" s="18"/>
-      <c r="M54" s="26">
-        <v>102.3</v>
+      <c r="M54" s="18">
+        <v>108.3</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="12">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="B55" s="18"/>
       <c r="C55" s="18"/>
-      <c r="D55" s="26">
-        <v>102.7</v>
+      <c r="D55" s="27">
+        <v>112.7</v>
       </c>
       <c r="E55" s="20"/>
       <c r="F55" s="18"/>
       <c r="G55" s="26">
-        <v>102.4</v>
+        <v>110.9</v>
       </c>
       <c r="H55" s="18"/>
       <c r="I55" s="18"/>
       <c r="J55" s="26">
-        <v>102.9</v>
+        <v>109.4</v>
       </c>
       <c r="K55" s="18"/>
       <c r="L55" s="18"/>
-      <c r="M55" s="26">
-        <v>102.7</v>
+      <c r="M55" s="18">
+        <v>107.7</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="12">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="B56" s="18"/>
       <c r="C56" s="18"/>
-      <c r="D56" s="26">
-        <v>101.2</v>
+      <c r="D56" s="27">
+        <v>99.4</v>
       </c>
       <c r="E56" s="20"/>
       <c r="F56" s="18"/>
       <c r="G56" s="26">
-        <v>100.5</v>
+        <v>100.2</v>
       </c>
       <c r="H56" s="18"/>
       <c r="I56" s="18"/>
       <c r="J56" s="26">
-        <v>99.6</v>
+        <v>100.9</v>
       </c>
       <c r="K56" s="18"/>
       <c r="L56" s="18"/>
       <c r="M56" s="26">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13">
+      <c r="A57" s="12">
+        <v>2024</v>
+      </c>
+      <c r="B57" s="18"/>
+      <c r="C57" s="18"/>
+      <c r="D57" s="26">
+        <v>102.7</v>
+      </c>
+      <c r="E57" s="20"/>
+      <c r="F57" s="18"/>
+      <c r="G57" s="26">
+        <v>102.4</v>
+      </c>
+      <c r="H57" s="18"/>
+      <c r="I57" s="18"/>
+      <c r="J57" s="26">
+        <v>102.9</v>
+      </c>
+      <c r="K57" s="18"/>
+      <c r="L57" s="18"/>
+      <c r="M57" s="26">
+        <v>102.7</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13">
+      <c r="A58" s="12">
+        <v>2025</v>
+      </c>
+      <c r="B58" s="18"/>
+      <c r="C58" s="18"/>
+      <c r="D58" s="26">
+        <v>101.2</v>
+      </c>
+      <c r="E58" s="20"/>
+      <c r="F58" s="18"/>
+      <c r="G58" s="26">
+        <v>100.5</v>
+      </c>
+      <c r="H58" s="18"/>
+      <c r="I58" s="18"/>
+      <c r="J58" s="26">
+        <v>99.6</v>
+      </c>
+      <c r="K58" s="18"/>
+      <c r="L58" s="18"/>
+      <c r="M58" s="26">
         <v>98.6</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
-[...15 lines deleted...]
-      <c r="M58" s="9" t="s">
+    <row r="59" spans="1:13">
+      <c r="A59" s="12">
+        <v>2026</v>
+      </c>
+      <c r="B59" s="18"/>
+      <c r="C59" s="18"/>
+      <c r="D59" s="26">
+        <v>97.7</v>
+      </c>
+      <c r="E59" s="20"/>
+      <c r="F59" s="18"/>
+      <c r="G59" s="26"/>
+      <c r="H59" s="18"/>
+      <c r="I59" s="18"/>
+      <c r="J59" s="26"/>
+      <c r="K59" s="18"/>
+      <c r="L59" s="18"/>
+      <c r="M59" s="26"/>
+    </row>
+    <row r="60" spans="1:13">
+      <c r="A60" s="29"/>
+      <c r="B60" s="2"/>
+      <c r="C60" s="2"/>
+      <c r="D60" s="30"/>
+      <c r="E60" s="4"/>
+      <c r="F60" s="2"/>
+      <c r="G60" s="31"/>
+      <c r="H60" s="2"/>
+      <c r="I60" s="2"/>
+      <c r="J60" s="2"/>
+      <c r="K60" s="2"/>
+      <c r="L60" s="2"/>
+      <c r="M60" s="2"/>
+    </row>
+    <row r="61" spans="1:13">
+      <c r="M61" s="9" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
-[...1 lines deleted...]
-      <c r="B59" s="11" t="s">
+    <row r="62" spans="1:13">
+      <c r="A62" s="10"/>
+      <c r="B62" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="C59" s="11" t="s">
+      <c r="C62" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="D59" s="11" t="s">
+      <c r="D62" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="E59" s="11" t="s">
+      <c r="E62" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="F59" s="11" t="s">
+      <c r="F62" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="G59" s="11" t="s">
+      <c r="G62" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="H59" s="11" t="s">
+      <c r="H62" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="I59" s="11" t="s">
+      <c r="I62" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="J59" s="11" t="s">
+      <c r="J62" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="K59" s="11" t="s">
+      <c r="K62" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="L59" s="11" t="s">
+      <c r="L62" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="M59" s="11" t="s">
+      <c r="M62" s="11" t="s">
         <v>13</v>
-      </c>
-[...121 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" s="12">
-        <v>2010</v>
-[...23 lines deleted...]
-        <v>98.2</v>
+        <v>2007</v>
+      </c>
+      <c r="B63" s="13">
+        <v>84.4</v>
+      </c>
+      <c r="C63" s="13">
+        <v>99.2</v>
+      </c>
+      <c r="D63" s="13">
+        <v>110.6</v>
+      </c>
+      <c r="E63" s="13">
+        <v>96.5</v>
+      </c>
+      <c r="F63" s="13">
+        <v>100.6</v>
+      </c>
+      <c r="G63" s="13">
+        <v>102.8</v>
+      </c>
+      <c r="H63" s="14">
+        <v>102.3</v>
+      </c>
+      <c r="I63" s="13">
+        <v>100.8</v>
       </c>
       <c r="J63" s="13">
+        <v>95.6</v>
+      </c>
+      <c r="K63" s="13">
+        <v>97.8</v>
+      </c>
+      <c r="L63" s="13">
         <v>97</v>
       </c>
-      <c r="K63" s="18">
-[...6 lines deleted...]
-        <v>124.8</v>
+      <c r="M63" s="13">
+        <v>121.8</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="12">
-        <v>2011</v>
-[...4 lines deleted...]
-      <c r="C64" s="18">
+        <v>2008</v>
+      </c>
+      <c r="B64" s="14">
+        <v>80.5</v>
+      </c>
+      <c r="C64" s="13">
+        <v>99.5</v>
+      </c>
+      <c r="D64" s="13">
+        <v>106.7</v>
+      </c>
+      <c r="E64" s="13">
+        <v>97.9</v>
+      </c>
+      <c r="F64" s="13">
+        <v>101.4</v>
+      </c>
+      <c r="G64" s="13">
+        <v>105</v>
+      </c>
+      <c r="H64" s="14">
+        <v>99.5</v>
+      </c>
+      <c r="I64" s="13">
         <v>99.3</v>
       </c>
-      <c r="D64" s="19">
-[...27 lines deleted...]
-        <v>129.4</v>
+      <c r="J64" s="13">
+        <v>98.1</v>
+      </c>
+      <c r="K64" s="13">
+        <v>98</v>
+      </c>
+      <c r="L64" s="13">
+        <v>96.3</v>
+      </c>
+      <c r="M64" s="13">
+        <v>122.1</v>
       </c>
     </row>
     <row r="65" spans="1:13">
-      <c r="A65" s="12">
-[...23 lines deleted...]
-      <c r="I65" s="18">
+      <c r="A65" s="32">
+        <v>2009</v>
+      </c>
+      <c r="B65" s="16">
+        <v>83.9</v>
+      </c>
+      <c r="C65" s="16">
+        <v>99.9</v>
+      </c>
+      <c r="D65" s="17">
+        <v>105.9</v>
+      </c>
+      <c r="E65" s="16">
+        <v>97.3</v>
+      </c>
+      <c r="F65" s="16">
+        <v>99.7</v>
+      </c>
+      <c r="G65" s="16">
+        <v>105.6</v>
+      </c>
+      <c r="H65" s="16">
+        <v>100.9</v>
+      </c>
+      <c r="I65" s="16">
+        <v>98.2</v>
+      </c>
+      <c r="J65" s="16">
         <v>97.8</v>
       </c>
-      <c r="J65" s="18">
-[...9 lines deleted...]
-        <v>125.6</v>
+      <c r="K65" s="16">
+        <v>99.3</v>
+      </c>
+      <c r="L65" s="16">
+        <v>99.1</v>
+      </c>
+      <c r="M65" s="16">
+        <v>123</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" s="12">
+        <v>2010</v>
+      </c>
+      <c r="B66" s="18">
+        <v>79.400000000000006</v>
+      </c>
+      <c r="C66" s="18">
+        <v>98.6</v>
+      </c>
+      <c r="D66" s="19">
+        <v>108.2</v>
+      </c>
+      <c r="E66" s="18">
+        <v>103.4</v>
+      </c>
+      <c r="F66" s="18">
+        <v>98.9</v>
+      </c>
+      <c r="G66" s="18">
+        <v>108.4</v>
+      </c>
+      <c r="H66" s="13">
+        <v>101</v>
+      </c>
+      <c r="I66" s="18">
+        <v>98.2</v>
+      </c>
+      <c r="J66" s="13">
+        <v>97</v>
+      </c>
+      <c r="K66" s="18">
+        <v>97.8</v>
+      </c>
+      <c r="L66" s="20">
+        <v>98.7</v>
+      </c>
+      <c r="M66" s="19">
+        <v>124.8</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13">
+      <c r="A67" s="12">
+        <v>2011</v>
+      </c>
+      <c r="B67" s="18">
+        <v>78.3</v>
+      </c>
+      <c r="C67" s="18">
+        <v>99.3</v>
+      </c>
+      <c r="D67" s="19">
+        <v>111.5</v>
+      </c>
+      <c r="E67" s="18">
+        <v>94.7</v>
+      </c>
+      <c r="F67" s="18">
+        <v>100.5</v>
+      </c>
+      <c r="G67" s="18">
+        <v>104.7</v>
+      </c>
+      <c r="H67" s="13">
+        <v>104.8</v>
+      </c>
+      <c r="I67" s="18">
+        <v>99.8</v>
+      </c>
+      <c r="J67" s="16">
+        <v>98.4</v>
+      </c>
+      <c r="K67" s="18">
+        <v>98.8</v>
+      </c>
+      <c r="L67" s="20">
+        <v>100.3</v>
+      </c>
+      <c r="M67" s="20">
+        <v>129.4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13">
+      <c r="A68" s="12">
+        <v>2012</v>
+      </c>
+      <c r="B68" s="18">
+        <v>77.099999999999994</v>
+      </c>
+      <c r="C68" s="18">
+        <v>99.8</v>
+      </c>
+      <c r="D68" s="18">
+        <v>108.6</v>
+      </c>
+      <c r="E68" s="18">
+        <v>96.3</v>
+      </c>
+      <c r="F68" s="18">
+        <v>100.7</v>
+      </c>
+      <c r="G68" s="18">
+        <v>105.7</v>
+      </c>
+      <c r="H68" s="18">
+        <v>101.3</v>
+      </c>
+      <c r="I68" s="18">
+        <v>97.8</v>
+      </c>
+      <c r="J68" s="18">
+        <v>94.9</v>
+      </c>
+      <c r="K68" s="18">
+        <v>98.4</v>
+      </c>
+      <c r="L68" s="18">
+        <v>101.3</v>
+      </c>
+      <c r="M68" s="18">
+        <v>125.6</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13">
+      <c r="A69" s="12">
         <v>2013</v>
       </c>
-      <c r="B66" s="28">
+      <c r="B69" s="28">
         <v>77.099999999999994</v>
       </c>
-      <c r="C66" s="28">
+      <c r="C69" s="28">
         <v>98.8</v>
       </c>
-      <c r="D66" s="16">
+      <c r="D69" s="16">
         <v>110</v>
       </c>
-      <c r="E66" s="16">
+      <c r="E69" s="16">
         <v>96.5</v>
       </c>
-      <c r="F66" s="28">
+      <c r="F69" s="28">
         <v>100.7</v>
       </c>
-      <c r="G66" s="28">
+      <c r="G69" s="28">
         <v>103.2</v>
       </c>
-      <c r="H66" s="28">
+      <c r="H69" s="28">
         <v>102.4</v>
       </c>
-      <c r="I66" s="18">
+      <c r="I69" s="18">
         <v>97.3</v>
       </c>
-      <c r="J66" s="28">
+      <c r="J69" s="28">
         <v>96.1</v>
       </c>
-      <c r="K66" s="28">
+      <c r="K69" s="28">
         <v>99.7</v>
       </c>
-      <c r="L66" s="28">
+      <c r="L69" s="28">
         <v>100.8</v>
       </c>
-      <c r="M66" s="28">
+      <c r="M69" s="28">
         <v>126.8</v>
       </c>
     </row>
-    <row r="67" spans="1:13">
-      <c r="A67" s="32">
+    <row r="70" spans="1:13">
+      <c r="A70" s="32">
         <v>2014</v>
       </c>
-      <c r="B67" s="33">
+      <c r="B70" s="33">
         <v>75.900000000000006</v>
       </c>
-      <c r="C67" s="33">
+      <c r="C70" s="33">
         <v>98.6</v>
       </c>
-      <c r="D67" s="22">
+      <c r="D70" s="22">
         <v>110.2</v>
       </c>
-      <c r="E67" s="22">
+      <c r="E70" s="22">
         <v>99.5</v>
       </c>
-      <c r="F67" s="33">
+      <c r="F70" s="33">
         <v>102.4</v>
       </c>
-      <c r="G67" s="33">
+      <c r="G70" s="33">
         <v>103.3</v>
       </c>
-      <c r="H67" s="28">
+      <c r="H70" s="28">
         <v>100.8</v>
       </c>
-      <c r="I67" s="28">
+      <c r="I70" s="28">
         <v>96.3</v>
       </c>
-      <c r="J67" s="16">
+      <c r="J70" s="16">
         <v>97</v>
       </c>
-      <c r="K67" s="28">
+      <c r="K70" s="28">
         <v>99.7</v>
       </c>
-      <c r="L67" s="28">
+      <c r="L70" s="28">
         <v>99.6</v>
       </c>
-      <c r="M67" s="28">
+      <c r="M70" s="28">
         <v>129.1</v>
       </c>
     </row>
-    <row r="68" spans="1:13">
-      <c r="A68" s="34">
+    <row r="71" spans="1:13">
+      <c r="A71" s="34">
         <v>2015</v>
       </c>
-      <c r="B68" s="36" t="s">
+      <c r="B71" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C68" s="37"/>
-[...1 lines deleted...]
-      <c r="E68" s="36" t="s">
+      <c r="C71" s="37"/>
+      <c r="D71" s="38"/>
+      <c r="E71" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="F68" s="37"/>
-[...1 lines deleted...]
-      <c r="H68" s="36" t="s">
+      <c r="F71" s="37"/>
+      <c r="G71" s="38"/>
+      <c r="H71" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="I68" s="37"/>
-[...1 lines deleted...]
-      <c r="K68" s="39" t="s">
+      <c r="I71" s="37"/>
+      <c r="J71" s="38"/>
+      <c r="K71" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="L68" s="40"/>
-[...4 lines deleted...]
-      <c r="B69" s="45">
+      <c r="L71" s="40"/>
+      <c r="M71" s="41"/>
+    </row>
+    <row r="72" spans="1:13">
+      <c r="A72" s="35"/>
+      <c r="B72" s="45">
         <v>89.3</v>
       </c>
-      <c r="C69" s="46"/>
-[...1 lines deleted...]
-      <c r="E69" s="45">
+      <c r="C72" s="46"/>
+      <c r="D72" s="47"/>
+      <c r="E72" s="45">
         <v>104.3</v>
       </c>
-      <c r="F69" s="46"/>
-[...1 lines deleted...]
-      <c r="H69" s="45">
+      <c r="F72" s="46"/>
+      <c r="G72" s="47"/>
+      <c r="H72" s="45">
         <v>99.6</v>
       </c>
-      <c r="I69" s="46"/>
-[...1 lines deleted...]
-      <c r="K69" s="45">
+      <c r="I72" s="46"/>
+      <c r="J72" s="47"/>
+      <c r="K72" s="45">
         <v>100.1</v>
       </c>
-      <c r="L69" s="46"/>
-[...3 lines deleted...]
-      <c r="A70" s="34">
+      <c r="L72" s="46"/>
+      <c r="M72" s="47"/>
+    </row>
+    <row r="73" spans="1:13">
+      <c r="A73" s="34">
         <v>2016</v>
       </c>
-      <c r="B70" s="36" t="s">
+      <c r="B73" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C70" s="37"/>
-[...1 lines deleted...]
-      <c r="E70" s="36" t="s">
+      <c r="C73" s="37"/>
+      <c r="D73" s="38"/>
+      <c r="E73" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="F70" s="37"/>
-[...1 lines deleted...]
-      <c r="H70" s="36" t="s">
+      <c r="F73" s="37"/>
+      <c r="G73" s="38"/>
+      <c r="H73" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="I70" s="37"/>
-[...1 lines deleted...]
-      <c r="K70" s="39" t="s">
+      <c r="I73" s="37"/>
+      <c r="J73" s="38"/>
+      <c r="K73" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="L70" s="40"/>
-[...4 lines deleted...]
-      <c r="B71" s="45">
+      <c r="L73" s="40"/>
+      <c r="M73" s="41"/>
+    </row>
+    <row r="74" spans="1:13">
+      <c r="A74" s="35"/>
+      <c r="B74" s="45">
         <v>93.6</v>
       </c>
-      <c r="C71" s="46"/>
-[...1 lines deleted...]
-      <c r="E71" s="45">
+      <c r="C74" s="46"/>
+      <c r="D74" s="47"/>
+      <c r="E74" s="45">
         <v>106.1</v>
       </c>
-      <c r="F71" s="46"/>
-[...1 lines deleted...]
-      <c r="H71" s="45">
+      <c r="F74" s="46"/>
+      <c r="G74" s="47"/>
+      <c r="H74" s="45">
         <v>97.2</v>
       </c>
-      <c r="I71" s="46"/>
-[...1 lines deleted...]
-      <c r="K71" s="45">
+      <c r="I74" s="46"/>
+      <c r="J74" s="47"/>
+      <c r="K74" s="45">
         <v>107.5</v>
       </c>
-      <c r="L71" s="46"/>
-[...3 lines deleted...]
-      <c r="A72" s="34">
+      <c r="L74" s="46"/>
+      <c r="M74" s="47"/>
+    </row>
+    <row r="75" spans="1:13">
+      <c r="A75" s="34">
         <v>2017</v>
       </c>
-      <c r="B72" s="36" t="s">
+      <c r="B75" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C72" s="37"/>
-[...1 lines deleted...]
-      <c r="E72" s="36" t="s">
+      <c r="C75" s="37"/>
+      <c r="D75" s="38"/>
+      <c r="E75" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="F72" s="37"/>
-[...1 lines deleted...]
-      <c r="H72" s="36" t="s">
+      <c r="F75" s="37"/>
+      <c r="G75" s="38"/>
+      <c r="H75" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="I72" s="37"/>
-[...1 lines deleted...]
-      <c r="K72" s="39" t="s">
+      <c r="I75" s="37"/>
+      <c r="J75" s="38"/>
+      <c r="K75" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="L72" s="40"/>
-[...4 lines deleted...]
-      <c r="B73" s="45">
+      <c r="L75" s="40"/>
+      <c r="M75" s="41"/>
+    </row>
+    <row r="76" spans="1:13">
+      <c r="A76" s="35"/>
+      <c r="B76" s="45">
         <v>88.4</v>
       </c>
-      <c r="C73" s="46"/>
-[...1 lines deleted...]
-      <c r="E73" s="45">
+      <c r="C76" s="46"/>
+      <c r="D76" s="47"/>
+      <c r="E76" s="45">
         <v>105.2</v>
       </c>
-      <c r="F73" s="46"/>
-[...1 lines deleted...]
-      <c r="H73" s="42">
+      <c r="F76" s="46"/>
+      <c r="G76" s="47"/>
+      <c r="H76" s="42">
         <v>98</v>
       </c>
-      <c r="I73" s="43"/>
-[...1 lines deleted...]
-      <c r="K73" s="45">
+      <c r="I76" s="43"/>
+      <c r="J76" s="44"/>
+      <c r="K76" s="45">
         <v>108.3</v>
       </c>
-      <c r="L73" s="46"/>
-[...3 lines deleted...]
-      <c r="A74" s="34">
+      <c r="L76" s="46"/>
+      <c r="M76" s="47"/>
+    </row>
+    <row r="77" spans="1:13">
+      <c r="A77" s="34">
         <v>2018</v>
       </c>
-      <c r="B74" s="36" t="s">
+      <c r="B77" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C74" s="37"/>
-[...1 lines deleted...]
-      <c r="E74" s="36" t="s">
+      <c r="C77" s="37"/>
+      <c r="D77" s="38"/>
+      <c r="E77" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="F74" s="37"/>
-[...1 lines deleted...]
-      <c r="H74" s="36" t="s">
+      <c r="F77" s="37"/>
+      <c r="G77" s="38"/>
+      <c r="H77" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="I74" s="37"/>
-[...1 lines deleted...]
-      <c r="K74" s="39" t="s">
+      <c r="I77" s="37"/>
+      <c r="J77" s="38"/>
+      <c r="K77" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="L74" s="40"/>
-[...4 lines deleted...]
-      <c r="B75" s="45">
+      <c r="L77" s="40"/>
+      <c r="M77" s="41"/>
+    </row>
+    <row r="78" spans="1:13">
+      <c r="A78" s="35"/>
+      <c r="B78" s="45">
         <v>91.3</v>
       </c>
-      <c r="C75" s="46"/>
-[...1 lines deleted...]
-      <c r="E75" s="45">
+      <c r="C78" s="46"/>
+      <c r="D78" s="47"/>
+      <c r="E78" s="45">
         <v>105.5</v>
       </c>
-      <c r="F75" s="46"/>
-[...1 lines deleted...]
-      <c r="H75" s="42">
+      <c r="F78" s="46"/>
+      <c r="G78" s="47"/>
+      <c r="H78" s="42">
         <v>98.9</v>
       </c>
-      <c r="I75" s="43"/>
-[...1 lines deleted...]
-      <c r="K75" s="45">
+      <c r="I78" s="43"/>
+      <c r="J78" s="44"/>
+      <c r="K78" s="45">
         <v>107.2</v>
       </c>
-      <c r="L75" s="46"/>
-[...3 lines deleted...]
-      <c r="A76" s="34">
+      <c r="L78" s="46"/>
+      <c r="M78" s="47"/>
+    </row>
+    <row r="79" spans="1:13">
+      <c r="A79" s="34">
         <v>2019</v>
       </c>
-      <c r="B76" s="36" t="s">
+      <c r="B79" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C76" s="37"/>
-[...1 lines deleted...]
-      <c r="E76" s="36" t="s">
+      <c r="C79" s="37"/>
+      <c r="D79" s="38"/>
+      <c r="E79" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="F76" s="37"/>
-[...1 lines deleted...]
-      <c r="H76" s="36" t="s">
+      <c r="F79" s="37"/>
+      <c r="G79" s="38"/>
+      <c r="H79" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="I76" s="37"/>
-[...1 lines deleted...]
-      <c r="K76" s="39" t="s">
+      <c r="I79" s="37"/>
+      <c r="J79" s="38"/>
+      <c r="K79" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="L76" s="40"/>
-[...4 lines deleted...]
-      <c r="B77" s="45">
+      <c r="L79" s="40"/>
+      <c r="M79" s="41"/>
+    </row>
+    <row r="80" spans="1:13">
+      <c r="A80" s="35"/>
+      <c r="B80" s="45">
         <v>94.2</v>
       </c>
-      <c r="C77" s="46"/>
-[...1 lines deleted...]
-      <c r="E77" s="45">
+      <c r="C80" s="46"/>
+      <c r="D80" s="47"/>
+      <c r="E80" s="45">
         <v>109.2</v>
       </c>
-      <c r="F77" s="46"/>
-[...1 lines deleted...]
-      <c r="H77" s="42">
+      <c r="F80" s="46"/>
+      <c r="G80" s="47"/>
+      <c r="H80" s="42">
         <v>101.8</v>
       </c>
-      <c r="I77" s="43"/>
-[...1 lines deleted...]
-      <c r="K77" s="42">
+      <c r="I80" s="43"/>
+      <c r="J80" s="44"/>
+      <c r="K80" s="42">
         <v>105</v>
       </c>
-      <c r="L77" s="43"/>
-[...3 lines deleted...]
-      <c r="A78" s="34">
+      <c r="L80" s="43"/>
+      <c r="M80" s="44"/>
+    </row>
+    <row r="81" spans="1:13">
+      <c r="A81" s="34">
         <v>2020</v>
       </c>
-      <c r="B78" s="36" t="s">
+      <c r="B81" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C78" s="37"/>
-[...1 lines deleted...]
-      <c r="E78" s="36" t="s">
+      <c r="C81" s="37"/>
+      <c r="D81" s="38"/>
+      <c r="E81" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="F78" s="37"/>
-[...1 lines deleted...]
-      <c r="H78" s="36" t="s">
+      <c r="F81" s="37"/>
+      <c r="G81" s="38"/>
+      <c r="H81" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="I78" s="37"/>
-[...1 lines deleted...]
-      <c r="K78" s="39" t="s">
+      <c r="I81" s="37"/>
+      <c r="J81" s="38"/>
+      <c r="K81" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="L78" s="40"/>
-[...4 lines deleted...]
-      <c r="B79" s="45">
+      <c r="L81" s="40"/>
+      <c r="M81" s="41"/>
+    </row>
+    <row r="82" spans="1:13">
+      <c r="A82" s="35"/>
+      <c r="B82" s="45">
         <v>96.2</v>
       </c>
-      <c r="C79" s="46"/>
-[...1 lines deleted...]
-      <c r="E79" s="45">
+      <c r="C82" s="46"/>
+      <c r="D82" s="47"/>
+      <c r="E82" s="45">
         <v>103.5</v>
       </c>
-      <c r="F79" s="46"/>
-[...1 lines deleted...]
-      <c r="H79" s="42">
+      <c r="F82" s="46"/>
+      <c r="G82" s="47"/>
+      <c r="H82" s="42">
         <v>95.5</v>
       </c>
-      <c r="I79" s="43"/>
-[...1 lines deleted...]
-      <c r="K79" s="42">
+      <c r="I82" s="43"/>
+      <c r="J82" s="44"/>
+      <c r="K82" s="42">
         <v>112.1</v>
       </c>
-      <c r="L79" s="43"/>
-[...3 lines deleted...]
-      <c r="A80" s="34">
+      <c r="L82" s="43"/>
+      <c r="M82" s="44"/>
+    </row>
+    <row r="83" spans="1:13">
+      <c r="A83" s="34">
         <v>2021</v>
       </c>
-      <c r="B80" s="36" t="s">
+      <c r="B83" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C80" s="37"/>
-[...1 lines deleted...]
-      <c r="E80" s="36" t="s">
+      <c r="C83" s="37"/>
+      <c r="D83" s="38"/>
+      <c r="E83" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="F80" s="37"/>
-[...1 lines deleted...]
-      <c r="H80" s="36" t="s">
+      <c r="F83" s="37"/>
+      <c r="G83" s="38"/>
+      <c r="H83" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="I80" s="37"/>
-[...1 lines deleted...]
-      <c r="K80" s="39" t="s">
+      <c r="I83" s="37"/>
+      <c r="J83" s="38"/>
+      <c r="K83" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="L80" s="40"/>
-[...4 lines deleted...]
-      <c r="B81" s="42">
+      <c r="L83" s="40"/>
+      <c r="M83" s="41"/>
+    </row>
+    <row r="84" spans="1:13">
+      <c r="A84" s="35"/>
+      <c r="B84" s="42">
         <v>97</v>
       </c>
-      <c r="C81" s="43"/>
-[...1 lines deleted...]
-      <c r="E81" s="45">
+      <c r="C84" s="43"/>
+      <c r="D84" s="44"/>
+      <c r="E84" s="45">
         <v>106.5</v>
       </c>
-      <c r="F81" s="46"/>
-[...1 lines deleted...]
-      <c r="H81" s="42">
+      <c r="F84" s="46"/>
+      <c r="G84" s="47"/>
+      <c r="H84" s="42">
         <v>94.9</v>
       </c>
-      <c r="I81" s="43"/>
-[...1 lines deleted...]
-      <c r="K81" s="42">
+      <c r="I84" s="43"/>
+      <c r="J84" s="44"/>
+      <c r="K84" s="42">
         <v>111.1</v>
       </c>
-      <c r="L81" s="43"/>
-[...3 lines deleted...]
-      <c r="A82" s="34">
+      <c r="L84" s="43"/>
+      <c r="M84" s="44"/>
+    </row>
+    <row r="85" spans="1:13">
+      <c r="A85" s="34">
         <v>2022</v>
       </c>
-      <c r="B82" s="36" t="s">
+      <c r="B85" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C82" s="37"/>
-[...1 lines deleted...]
-      <c r="E82" s="36" t="s">
+      <c r="C85" s="37"/>
+      <c r="D85" s="38"/>
+      <c r="E85" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="F82" s="37"/>
-[...1 lines deleted...]
-      <c r="H82" s="36" t="s">
+      <c r="F85" s="37"/>
+      <c r="G85" s="38"/>
+      <c r="H85" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="I82" s="37"/>
-[...1 lines deleted...]
-      <c r="K82" s="39" t="s">
+      <c r="I85" s="37"/>
+      <c r="J85" s="38"/>
+      <c r="K85" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="L82" s="40"/>
-[...4 lines deleted...]
-      <c r="B83" s="42">
+      <c r="L85" s="40"/>
+      <c r="M85" s="41"/>
+    </row>
+    <row r="86" spans="1:13">
+      <c r="A86" s="35"/>
+      <c r="B86" s="42">
         <v>100.5</v>
       </c>
-      <c r="C83" s="43"/>
-[...1 lines deleted...]
-      <c r="E83" s="45">
+      <c r="C86" s="43"/>
+      <c r="D86" s="44"/>
+      <c r="E86" s="45">
         <v>102.9</v>
       </c>
-      <c r="F83" s="46"/>
-[...1 lines deleted...]
-      <c r="H83" s="42">
+      <c r="F86" s="46"/>
+      <c r="G86" s="47"/>
+      <c r="H86" s="42">
         <v>92.2</v>
       </c>
-      <c r="I83" s="43"/>
-[...1 lines deleted...]
-      <c r="K83" s="42">
+      <c r="I86" s="43"/>
+      <c r="J86" s="44"/>
+      <c r="K86" s="42">
         <v>107.9</v>
       </c>
-      <c r="L83" s="43"/>
-[...3 lines deleted...]
-      <c r="A84" s="34">
+      <c r="L86" s="43"/>
+      <c r="M86" s="44"/>
+    </row>
+    <row r="87" spans="1:13">
+      <c r="A87" s="34">
         <v>2023</v>
       </c>
-      <c r="B84" s="36" t="s">
+      <c r="B87" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C84" s="37"/>
-[...1 lines deleted...]
-      <c r="E84" s="36" t="s">
+      <c r="C87" s="37"/>
+      <c r="D87" s="38"/>
+      <c r="E87" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="F84" s="37"/>
-[...1 lines deleted...]
-      <c r="H84" s="36" t="s">
+      <c r="F87" s="37"/>
+      <c r="G87" s="38"/>
+      <c r="H87" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="I84" s="37"/>
-[...1 lines deleted...]
-      <c r="K84" s="39" t="s">
+      <c r="I87" s="37"/>
+      <c r="J87" s="38"/>
+      <c r="K87" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="L84" s="40"/>
-[...4 lines deleted...]
-      <c r="B85" s="42">
+      <c r="L87" s="40"/>
+      <c r="M87" s="41"/>
+    </row>
+    <row r="88" spans="1:13">
+      <c r="A88" s="35"/>
+      <c r="B88" s="42">
         <v>97.1</v>
       </c>
-      <c r="C85" s="43"/>
-[...1 lines deleted...]
-      <c r="E85" s="45">
+      <c r="C88" s="43"/>
+      <c r="D88" s="44"/>
+      <c r="E88" s="45">
         <v>104.7</v>
       </c>
-      <c r="F85" s="46"/>
-[...1 lines deleted...]
-      <c r="H85" s="42">
+      <c r="F88" s="46"/>
+      <c r="G88" s="47"/>
+      <c r="H88" s="42">
         <v>94.3</v>
       </c>
-      <c r="I85" s="43"/>
-[...1 lines deleted...]
-      <c r="K85" s="42">
+      <c r="I88" s="43"/>
+      <c r="J88" s="44"/>
+      <c r="K88" s="42">
         <v>109.9</v>
       </c>
-      <c r="L85" s="43"/>
-[...3 lines deleted...]
-      <c r="A86" s="34">
+      <c r="L88" s="43"/>
+      <c r="M88" s="44"/>
+    </row>
+    <row r="89" spans="1:13">
+      <c r="A89" s="34">
         <v>2024</v>
       </c>
-      <c r="B86" s="36" t="s">
+      <c r="B89" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C86" s="37"/>
-[...1 lines deleted...]
-      <c r="E86" s="36" t="s">
+      <c r="C89" s="37"/>
+      <c r="D89" s="38"/>
+      <c r="E89" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="F86" s="37"/>
-[...1 lines deleted...]
-      <c r="H86" s="36" t="s">
+      <c r="F89" s="37"/>
+      <c r="G89" s="38"/>
+      <c r="H89" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="I86" s="37"/>
-[...1 lines deleted...]
-      <c r="K86" s="39" t="s">
+      <c r="I89" s="37"/>
+      <c r="J89" s="38"/>
+      <c r="K89" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="L86" s="40"/>
-[...4 lines deleted...]
-      <c r="B87" s="42">
+      <c r="L89" s="40"/>
+      <c r="M89" s="41"/>
+    </row>
+    <row r="90" spans="1:13">
+      <c r="A90" s="35"/>
+      <c r="B90" s="42">
         <v>94.6</v>
       </c>
-      <c r="C87" s="43"/>
-[...1 lines deleted...]
-      <c r="E87" s="45">
+      <c r="C90" s="43"/>
+      <c r="D90" s="44"/>
+      <c r="E90" s="45">
         <v>103.7</v>
       </c>
-      <c r="F87" s="46"/>
-[...1 lines deleted...]
-      <c r="H87" s="42">
+      <c r="F90" s="46"/>
+      <c r="G90" s="47"/>
+      <c r="H90" s="42">
         <v>95.3</v>
       </c>
-      <c r="I87" s="43"/>
-[...1 lines deleted...]
-      <c r="K87" s="42">
+      <c r="I90" s="43"/>
+      <c r="J90" s="44"/>
+      <c r="K90" s="42">
         <v>108.9</v>
       </c>
-      <c r="L87" s="43"/>
-[...3 lines deleted...]
-      <c r="A88" s="34">
+      <c r="L90" s="43"/>
+      <c r="M90" s="44"/>
+    </row>
+    <row r="91" spans="1:13">
+      <c r="A91" s="34">
         <v>2025</v>
       </c>
-      <c r="B88" s="36" t="s">
+      <c r="B91" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="C88" s="37"/>
-[...1 lines deleted...]
-      <c r="E88" s="36" t="s">
+      <c r="C91" s="37"/>
+      <c r="D91" s="38"/>
+      <c r="E91" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="F88" s="37"/>
-[...1 lines deleted...]
-      <c r="H88" s="36" t="s">
+      <c r="F91" s="37"/>
+      <c r="G91" s="38"/>
+      <c r="H91" s="36" t="s">
         <v>16</v>
       </c>
-      <c r="I88" s="37"/>
-[...1 lines deleted...]
-      <c r="K88" s="39" t="s">
+      <c r="I91" s="37"/>
+      <c r="J91" s="38"/>
+      <c r="K91" s="39" t="s">
         <v>17</v>
       </c>
-      <c r="L88" s="40"/>
-[...4 lines deleted...]
-      <c r="B89" s="42">
+      <c r="L91" s="40"/>
+      <c r="M91" s="41"/>
+    </row>
+    <row r="92" spans="1:13">
+      <c r="A92" s="35"/>
+      <c r="B92" s="42">
         <v>94</v>
       </c>
-      <c r="C89" s="43"/>
-[...1 lines deleted...]
-      <c r="E89" s="45">
+      <c r="C92" s="43"/>
+      <c r="D92" s="44"/>
+      <c r="E92" s="45">
         <v>102.4</v>
       </c>
-      <c r="F89" s="46"/>
-[...1 lines deleted...]
-      <c r="H89" s="42">
+      <c r="F92" s="46"/>
+      <c r="G92" s="47"/>
+      <c r="H92" s="42">
         <v>93.3</v>
       </c>
-      <c r="I89" s="43"/>
-[...1 lines deleted...]
-      <c r="K89" s="42">
+      <c r="I92" s="43"/>
+      <c r="J92" s="44"/>
+      <c r="K92" s="42">
         <v>107.6</v>
       </c>
-      <c r="L89" s="43"/>
-      <c r="M89" s="44"/>
+      <c r="L92" s="43"/>
+      <c r="M92" s="44"/>
+    </row>
+    <row r="93" spans="1:13">
+      <c r="A93" s="34">
+        <v>2026</v>
+      </c>
+      <c r="B93" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" s="37"/>
+      <c r="D93" s="38"/>
+      <c r="E93" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="F93" s="37"/>
+      <c r="G93" s="38"/>
+      <c r="H93" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="I93" s="37"/>
+      <c r="J93" s="38"/>
+      <c r="K93" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="L93" s="40"/>
+      <c r="M93" s="41"/>
+    </row>
+    <row r="94" spans="1:13">
+      <c r="A94" s="35"/>
+      <c r="B94" s="42">
+        <v>94.8</v>
+      </c>
+      <c r="C94" s="43"/>
+      <c r="D94" s="44"/>
+      <c r="E94" s="45"/>
+      <c r="F94" s="46"/>
+      <c r="G94" s="47"/>
+      <c r="H94" s="42"/>
+      <c r="I94" s="43"/>
+      <c r="J94" s="44"/>
+      <c r="K94" s="42"/>
+      <c r="L94" s="43"/>
+      <c r="M94" s="44"/>
     </row>
   </sheetData>
-  <mergeCells count="199">
-[...8 lines deleted...]
-    <mergeCell ref="K89:M89"/>
+  <mergeCells count="217">
+    <mergeCell ref="A91:A92"/>
+    <mergeCell ref="B91:D91"/>
+    <mergeCell ref="E91:G91"/>
+    <mergeCell ref="H91:J91"/>
+    <mergeCell ref="K91:M91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="E92:G92"/>
+    <mergeCell ref="H92:J92"/>
+    <mergeCell ref="K92:M92"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="E33:G33"/>
     <mergeCell ref="H33:J33"/>
     <mergeCell ref="K33:M33"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="E34:G34"/>
     <mergeCell ref="H34:J34"/>
     <mergeCell ref="K34:M34"/>
-    <mergeCell ref="A86:A87"/>
-[...7 lines deleted...]
-    <mergeCell ref="K87:M87"/>
+    <mergeCell ref="A89:A90"/>
+    <mergeCell ref="B89:D89"/>
+    <mergeCell ref="E89:G89"/>
+    <mergeCell ref="H89:J89"/>
+    <mergeCell ref="K89:M89"/>
+    <mergeCell ref="B90:D90"/>
+    <mergeCell ref="E90:G90"/>
+    <mergeCell ref="H90:J90"/>
+    <mergeCell ref="K90:M90"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B31:D31"/>
     <mergeCell ref="E31:G31"/>
     <mergeCell ref="H31:J31"/>
     <mergeCell ref="K31:M31"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="E32:G32"/>
     <mergeCell ref="H32:J32"/>
     <mergeCell ref="K32:M32"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="E13:G13"/>
     <mergeCell ref="H13:J13"/>
     <mergeCell ref="K13:M13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="E14:G14"/>
     <mergeCell ref="H14:J14"/>
     <mergeCell ref="K14:M14"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="H15:J15"/>
     <mergeCell ref="K15:M15"/>
     <mergeCell ref="B16:D16"/>
@@ -3638,131 +3741,149 @@
     <mergeCell ref="E25:G25"/>
     <mergeCell ref="H25:J25"/>
     <mergeCell ref="K25:M25"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="E26:G26"/>
     <mergeCell ref="H26:J26"/>
     <mergeCell ref="K26:M26"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="E27:G27"/>
     <mergeCell ref="H27:J27"/>
     <mergeCell ref="K27:M27"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="E28:G28"/>
     <mergeCell ref="H28:J28"/>
     <mergeCell ref="K28:M28"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="E29:G29"/>
     <mergeCell ref="H29:J29"/>
     <mergeCell ref="K29:M29"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="E30:G30"/>
     <mergeCell ref="H30:J30"/>
     <mergeCell ref="K30:M30"/>
-    <mergeCell ref="A68:A69"/>
-[...12 lines deleted...]
-    <mergeCell ref="K70:M70"/>
+    <mergeCell ref="A71:A72"/>
     <mergeCell ref="B71:D71"/>
     <mergeCell ref="E71:G71"/>
     <mergeCell ref="H71:J71"/>
     <mergeCell ref="K71:M71"/>
-    <mergeCell ref="A72:A73"/>
     <mergeCell ref="B72:D72"/>
     <mergeCell ref="E72:G72"/>
     <mergeCell ref="H72:J72"/>
     <mergeCell ref="K72:M72"/>
+    <mergeCell ref="A73:A74"/>
     <mergeCell ref="B73:D73"/>
     <mergeCell ref="E73:G73"/>
     <mergeCell ref="H73:J73"/>
     <mergeCell ref="K73:M73"/>
-    <mergeCell ref="A74:A75"/>
     <mergeCell ref="B74:D74"/>
     <mergeCell ref="E74:G74"/>
     <mergeCell ref="H74:J74"/>
     <mergeCell ref="K74:M74"/>
+    <mergeCell ref="A75:A76"/>
     <mergeCell ref="B75:D75"/>
     <mergeCell ref="E75:G75"/>
     <mergeCell ref="H75:J75"/>
     <mergeCell ref="K75:M75"/>
-    <mergeCell ref="A76:A77"/>
     <mergeCell ref="B76:D76"/>
     <mergeCell ref="E76:G76"/>
     <mergeCell ref="H76:J76"/>
     <mergeCell ref="K76:M76"/>
+    <mergeCell ref="A77:A78"/>
     <mergeCell ref="B77:D77"/>
     <mergeCell ref="E77:G77"/>
     <mergeCell ref="H77:J77"/>
     <mergeCell ref="K77:M77"/>
-    <mergeCell ref="A78:A79"/>
     <mergeCell ref="B78:D78"/>
     <mergeCell ref="E78:G78"/>
     <mergeCell ref="H78:J78"/>
     <mergeCell ref="K78:M78"/>
+    <mergeCell ref="A79:A80"/>
     <mergeCell ref="B79:D79"/>
     <mergeCell ref="E79:G79"/>
     <mergeCell ref="H79:J79"/>
     <mergeCell ref="K79:M79"/>
-    <mergeCell ref="A80:A81"/>
     <mergeCell ref="B80:D80"/>
     <mergeCell ref="E80:G80"/>
     <mergeCell ref="H80:J80"/>
     <mergeCell ref="K80:M80"/>
+    <mergeCell ref="A81:A82"/>
     <mergeCell ref="B81:D81"/>
     <mergeCell ref="E81:G81"/>
     <mergeCell ref="H81:J81"/>
     <mergeCell ref="K81:M81"/>
-    <mergeCell ref="A82:A83"/>
     <mergeCell ref="B82:D82"/>
     <mergeCell ref="E82:G82"/>
     <mergeCell ref="H82:J82"/>
     <mergeCell ref="K82:M82"/>
+    <mergeCell ref="A83:A84"/>
     <mergeCell ref="B83:D83"/>
     <mergeCell ref="E83:G83"/>
     <mergeCell ref="H83:J83"/>
     <mergeCell ref="K83:M83"/>
-    <mergeCell ref="A84:A85"/>
     <mergeCell ref="B84:D84"/>
     <mergeCell ref="E84:G84"/>
     <mergeCell ref="H84:J84"/>
     <mergeCell ref="K84:M84"/>
+    <mergeCell ref="A85:A86"/>
     <mergeCell ref="B85:D85"/>
     <mergeCell ref="E85:G85"/>
     <mergeCell ref="H85:J85"/>
     <mergeCell ref="K85:M85"/>
+    <mergeCell ref="B86:D86"/>
+    <mergeCell ref="E86:G86"/>
+    <mergeCell ref="H86:J86"/>
+    <mergeCell ref="K86:M86"/>
+    <mergeCell ref="A87:A88"/>
+    <mergeCell ref="B87:D87"/>
+    <mergeCell ref="E87:G87"/>
+    <mergeCell ref="H87:J87"/>
+    <mergeCell ref="K87:M87"/>
+    <mergeCell ref="B88:D88"/>
+    <mergeCell ref="E88:G88"/>
+    <mergeCell ref="H88:J88"/>
+    <mergeCell ref="K88:M88"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="E35:G35"/>
+    <mergeCell ref="H35:J35"/>
+    <mergeCell ref="K35:M35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="E36:G36"/>
+    <mergeCell ref="H36:J36"/>
+    <mergeCell ref="K36:M36"/>
+    <mergeCell ref="A93:A94"/>
+    <mergeCell ref="B93:D93"/>
+    <mergeCell ref="E93:G93"/>
+    <mergeCell ref="H93:J93"/>
+    <mergeCell ref="K93:M93"/>
+    <mergeCell ref="B94:D94"/>
+    <mergeCell ref="E94:G94"/>
+    <mergeCell ref="H94:J94"/>
+    <mergeCell ref="K94:M94"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>