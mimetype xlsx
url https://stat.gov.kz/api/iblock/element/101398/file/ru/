--- v1 (2026-05-16)
+++ v2 (2026-09-20)
@@ -6,60 +6,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="165" windowWidth="14805" windowHeight="7950"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Лист3" sheetId="3" r:id="rId3"/>
+    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="1" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="122211"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="73">
   <si>
     <t>Индекс реальной заработной платы</t>
   </si>
   <si>
     <t>в % к соответствующему месяцу/кварталу прошлого года</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
@@ -108,91 +108,285 @@
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
     <t>январь-август</t>
   </si>
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>в % к предыдущему месяцу/кварталу</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>В процентах</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2007</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика расчета среднемесячной заработной платы работников </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/70e/k6w15awsdl0k0t72c8k7j4s6amplac2c/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D1%80%D1%83%D1%81.docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/335750/file/ru/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Департамент статистики труда и уровня жизни</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Ахметқали Гүлнұр Ахметқалиқызы</t>
+  </si>
+  <si>
+    <t>Номер телефона:</t>
+  </si>
+  <si>
+    <t>+7 7172749781</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gul.akhmetkali@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Индекс реальной заработной платы </t>
+  </si>
+  <si>
+    <t>Индекс реальной заработной платы – относительный показатель, характеризующий изменение номинальной заработной платы в отчетном периоде по сравнению с базисным периодом с учетом изменения цен.</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702976?keyword=</t>
+  </si>
+  <si>
+    <t>1-Т "Отчет по труду" (периодичность - месячная, квартальная)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Robota"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Robota"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Robota"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Robota"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Robota"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Robota"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Robota"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -247,55 +441,60 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -346,151 +545,230 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...55 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="2"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -753,59 +1031,347 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/70e/k6w15awsdl0k0t72c8k7j4s6amplac2c/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D1%80%D1%83%D1%81.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gul.akhmetkali@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702976?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/335750/file/ru/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B38" sqref="B38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.7109375" style="62" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="62" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="41"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="40"/>
+      <c r="B1" s="40"/>
+    </row>
+    <row r="2" spans="1:13" s="44" customFormat="1">
+      <c r="A2" s="42" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="43">
+        <v>25210103</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="44" customFormat="1">
+      <c r="A3" s="42" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="43" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="44" customFormat="1">
+      <c r="A4" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="45" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="44" customFormat="1">
+      <c r="A5" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="43" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="44" customFormat="1">
+      <c r="A6" s="46" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="43" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="44" customFormat="1" ht="27" customHeight="1">
+      <c r="A7" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="47" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="44" customFormat="1">
+      <c r="A8" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="45" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="44" customFormat="1">
+      <c r="A9" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="44" customFormat="1">
+      <c r="A10" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="47" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="44" customFormat="1">
+      <c r="A11" s="42" t="s">
+        <v>44</v>
+      </c>
+      <c r="B11" s="48"/>
+      <c r="M11" s="49"/>
+    </row>
+    <row r="12" spans="1:13" s="44" customFormat="1">
+      <c r="A12" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="50" t="s">
+        <v>46</v>
+      </c>
+      <c r="M12" s="49"/>
+    </row>
+    <row r="13" spans="1:13" s="44" customFormat="1" ht="25.5">
+      <c r="A13" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="52" t="s">
+        <v>48</v>
+      </c>
+      <c r="M13" s="49"/>
+    </row>
+    <row r="14" spans="1:13" s="44" customFormat="1">
+      <c r="A14" s="53" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="54" t="s">
+        <v>50</v>
+      </c>
+      <c r="M14" s="49"/>
+    </row>
+    <row r="15" spans="1:13" s="44" customFormat="1">
+      <c r="A15" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="35" t="s">
+        <v>71</v>
+      </c>
+      <c r="M15" s="49"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="55">
+        <v>46267</v>
+      </c>
+      <c r="M16" s="56"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="55">
+        <v>46337</v>
+      </c>
+      <c r="M17" s="57"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="M18" s="56"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="M19" s="57"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="M20" s="56"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="59" t="s">
+        <v>61</v>
+      </c>
+      <c r="M21" s="57"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="60"/>
+      <c r="B22" s="61"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="57"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="56"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="57"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="56"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId6"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="5" style="34" customWidth="1"/>
+    <col min="2" max="2" width="108.140625" style="34" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="34"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="36"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="37" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="37" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="37" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="37" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="37" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="37"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="38" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="37"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="37"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="39" t="s">
+        <v>68</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M94"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A46" workbookViewId="0">
-      <selection activeCell="T95" sqref="T95"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="N36" sqref="N36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="7.85546875" style="7" customWidth="1"/>
     <col min="2" max="10" width="9.140625" style="7"/>
     <col min="11" max="11" width="11.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="12" max="256" width="9.140625" style="7"/>
     <col min="257" max="257" width="12.7109375" style="7" customWidth="1"/>
     <col min="258" max="266" width="9.140625" style="7"/>
     <col min="267" max="267" width="11.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="268" max="512" width="9.140625" style="7"/>
     <col min="513" max="513" width="12.7109375" style="7" customWidth="1"/>
     <col min="514" max="522" width="9.140625" style="7"/>
     <col min="523" max="523" width="11.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="524" max="768" width="9.140625" style="7"/>
     <col min="769" max="769" width="12.7109375" style="7" customWidth="1"/>
     <col min="770" max="778" width="9.140625" style="7"/>
     <col min="779" max="779" width="11.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="780" max="1024" width="9.140625" style="7"/>
     <col min="1025" max="1025" width="12.7109375" style="7" customWidth="1"/>
     <col min="1026" max="1034" width="9.140625" style="7"/>
     <col min="1035" max="1035" width="11.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="1036" max="1280" width="9.140625" style="7"/>
     <col min="1281" max="1281" width="12.7109375" style="7" customWidth="1"/>
@@ -1040,65 +1606,65 @@
     <col min="15874" max="15882" width="9.140625" style="7"/>
     <col min="15883" max="15883" width="11.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="15884" max="16128" width="9.140625" style="7"/>
     <col min="16129" max="16129" width="12.7109375" style="7" customWidth="1"/>
     <col min="16130" max="16138" width="9.140625" style="7"/>
     <col min="16139" max="16139" width="11.42578125" style="7" bestFit="1" customWidth="1"/>
     <col min="16140" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="11.25" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="4"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
     </row>
     <row r="2" spans="1:13" ht="15.75" customHeight="1">
-      <c r="A2" s="70" t="s">
+      <c r="A2" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="70"/>
-[...10 lines deleted...]
-      <c r="M2" s="70"/>
+      <c r="B2" s="99"/>
+      <c r="C2" s="99"/>
+      <c r="D2" s="99"/>
+      <c r="E2" s="99"/>
+      <c r="F2" s="99"/>
+      <c r="G2" s="99"/>
+      <c r="H2" s="99"/>
+      <c r="I2" s="99"/>
+      <c r="J2" s="99"/>
+      <c r="K2" s="99"/>
+      <c r="L2" s="99"/>
+      <c r="M2" s="99"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" s="8"/>
       <c r="M3" s="9" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="10"/>
       <c r="B4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="11" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="11" t="s">
@@ -1430,618 +1996,620 @@
         <v>106</v>
       </c>
       <c r="G12" s="13">
         <v>106</v>
       </c>
       <c r="H12" s="18">
         <v>104.4</v>
       </c>
       <c r="I12" s="18">
         <v>103.3</v>
       </c>
       <c r="J12" s="18">
         <v>104.4</v>
       </c>
       <c r="K12" s="18">
         <v>104.3</v>
       </c>
       <c r="L12" s="18">
         <v>103.2</v>
       </c>
       <c r="M12" s="13">
         <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="48">
+      <c r="A13" s="74">
         <v>2015</v>
       </c>
-      <c r="B13" s="50" t="s">
+      <c r="B13" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="51"/>
-[...1 lines deleted...]
-      <c r="E13" s="53" t="s">
+      <c r="C13" s="77"/>
+      <c r="D13" s="78"/>
+      <c r="E13" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F13" s="54"/>
-[...1 lines deleted...]
-      <c r="H13" s="39" t="s">
+      <c r="F13" s="80"/>
+      <c r="G13" s="81"/>
+      <c r="H13" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I13" s="40"/>
-[...1 lines deleted...]
-      <c r="K13" s="39" t="s">
+      <c r="I13" s="69"/>
+      <c r="J13" s="70"/>
+      <c r="K13" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L13" s="40"/>
-      <c r="M13" s="41"/>
+      <c r="L13" s="69"/>
+      <c r="M13" s="70"/>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="49"/>
-      <c r="B14" s="67">
+      <c r="A14" s="75"/>
+      <c r="B14" s="96">
         <v>102.7</v>
       </c>
-      <c r="C14" s="65"/>
-[...1 lines deleted...]
-      <c r="E14" s="59">
+      <c r="C14" s="91"/>
+      <c r="D14" s="92"/>
+      <c r="E14" s="85">
         <v>98.6</v>
       </c>
-      <c r="F14" s="60"/>
-[...1 lines deleted...]
-      <c r="H14" s="64">
+      <c r="F14" s="86"/>
+      <c r="G14" s="87"/>
+      <c r="H14" s="90">
         <v>98.1</v>
       </c>
-      <c r="I14" s="68"/>
-[...1 lines deleted...]
-      <c r="K14" s="64">
+      <c r="I14" s="97"/>
+      <c r="J14" s="98"/>
+      <c r="K14" s="90">
         <v>92.8</v>
       </c>
-      <c r="L14" s="65"/>
-      <c r="M14" s="66"/>
+      <c r="L14" s="91"/>
+      <c r="M14" s="92"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="48">
+      <c r="A15" s="74">
         <v>2016</v>
       </c>
-      <c r="B15" s="50" t="s">
+      <c r="B15" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="51"/>
-[...1 lines deleted...]
-      <c r="E15" s="53" t="s">
+      <c r="C15" s="77"/>
+      <c r="D15" s="78"/>
+      <c r="E15" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F15" s="54"/>
-[...1 lines deleted...]
-      <c r="H15" s="39" t="s">
+      <c r="F15" s="80"/>
+      <c r="G15" s="81"/>
+      <c r="H15" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I15" s="40"/>
-[...1 lines deleted...]
-      <c r="K15" s="39" t="s">
+      <c r="I15" s="69"/>
+      <c r="J15" s="70"/>
+      <c r="K15" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L15" s="40"/>
-      <c r="M15" s="41"/>
+      <c r="L15" s="69"/>
+      <c r="M15" s="70"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="49"/>
-      <c r="B16" s="67">
+      <c r="A16" s="75"/>
+      <c r="B16" s="96">
         <v>97.3</v>
       </c>
-      <c r="C16" s="65"/>
-[...1 lines deleted...]
-      <c r="E16" s="59">
+      <c r="C16" s="91"/>
+      <c r="D16" s="92"/>
+      <c r="E16" s="85">
         <v>98.9</v>
       </c>
-      <c r="F16" s="60"/>
-[...1 lines deleted...]
-      <c r="H16" s="64">
+      <c r="F16" s="86"/>
+      <c r="G16" s="87"/>
+      <c r="H16" s="90">
         <v>96.7</v>
       </c>
-      <c r="I16" s="68"/>
-[...1 lines deleted...]
-      <c r="K16" s="64">
+      <c r="I16" s="97"/>
+      <c r="J16" s="98"/>
+      <c r="K16" s="90">
         <v>103.8</v>
       </c>
-      <c r="L16" s="65"/>
-      <c r="M16" s="66"/>
+      <c r="L16" s="91"/>
+      <c r="M16" s="92"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="48">
+      <c r="A17" s="74">
         <v>2017</v>
       </c>
-      <c r="B17" s="50" t="s">
+      <c r="B17" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="51"/>
-[...1 lines deleted...]
-      <c r="E17" s="53" t="s">
+      <c r="C17" s="77"/>
+      <c r="D17" s="78"/>
+      <c r="E17" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F17" s="54"/>
-[...1 lines deleted...]
-      <c r="H17" s="39" t="s">
+      <c r="F17" s="80"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I17" s="40"/>
-[...1 lines deleted...]
-      <c r="K17" s="39" t="s">
+      <c r="I17" s="69"/>
+      <c r="J17" s="70"/>
+      <c r="K17" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L17" s="40"/>
-      <c r="M17" s="41"/>
+      <c r="L17" s="69"/>
+      <c r="M17" s="70"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="49"/>
-      <c r="B18" s="56">
+      <c r="A18" s="75"/>
+      <c r="B18" s="82">
         <v>98</v>
       </c>
-      <c r="C18" s="57"/>
-[...1 lines deleted...]
-      <c r="E18" s="59">
+      <c r="C18" s="83"/>
+      <c r="D18" s="84"/>
+      <c r="E18" s="85">
         <v>97.1</v>
       </c>
-      <c r="F18" s="60"/>
-[...1 lines deleted...]
-      <c r="H18" s="56">
+      <c r="F18" s="86"/>
+      <c r="G18" s="87"/>
+      <c r="H18" s="82">
         <v>98</v>
       </c>
-      <c r="I18" s="62"/>
-[...1 lines deleted...]
-      <c r="K18" s="64">
+      <c r="I18" s="88"/>
+      <c r="J18" s="89"/>
+      <c r="K18" s="90">
         <v>98.6</v>
       </c>
-      <c r="L18" s="65"/>
-      <c r="M18" s="66"/>
+      <c r="L18" s="91"/>
+      <c r="M18" s="92"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="48">
+      <c r="A19" s="74">
         <v>2018</v>
       </c>
-      <c r="B19" s="50" t="s">
+      <c r="B19" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="51"/>
-[...1 lines deleted...]
-      <c r="E19" s="53" t="s">
+      <c r="C19" s="77"/>
+      <c r="D19" s="78"/>
+      <c r="E19" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F19" s="54"/>
-[...1 lines deleted...]
-      <c r="H19" s="39" t="s">
+      <c r="F19" s="80"/>
+      <c r="G19" s="81"/>
+      <c r="H19" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I19" s="40"/>
-[...1 lines deleted...]
-      <c r="K19" s="39" t="s">
+      <c r="I19" s="69"/>
+      <c r="J19" s="70"/>
+      <c r="K19" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L19" s="40"/>
-      <c r="M19" s="41"/>
+      <c r="L19" s="69"/>
+      <c r="M19" s="70"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="49"/>
-      <c r="B20" s="56">
+      <c r="A20" s="75"/>
+      <c r="B20" s="82">
         <v>102</v>
       </c>
-      <c r="C20" s="57"/>
-[...1 lines deleted...]
-      <c r="E20" s="59">
+      <c r="C20" s="83"/>
+      <c r="D20" s="84"/>
+      <c r="E20" s="85">
         <v>102.2</v>
       </c>
-      <c r="F20" s="60"/>
-[...1 lines deleted...]
-      <c r="H20" s="56">
+      <c r="F20" s="86"/>
+      <c r="G20" s="87"/>
+      <c r="H20" s="82">
         <v>103.1</v>
       </c>
-      <c r="I20" s="62"/>
-[...1 lines deleted...]
-      <c r="K20" s="64">
+      <c r="I20" s="88"/>
+      <c r="J20" s="89"/>
+      <c r="K20" s="90">
         <v>102.1</v>
       </c>
-      <c r="L20" s="65"/>
-      <c r="M20" s="66"/>
+      <c r="L20" s="91"/>
+      <c r="M20" s="92"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="48">
+      <c r="A21" s="74">
         <v>2019</v>
       </c>
-      <c r="B21" s="50" t="s">
+      <c r="B21" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="51"/>
-[...1 lines deleted...]
-      <c r="E21" s="53" t="s">
+      <c r="C21" s="77"/>
+      <c r="D21" s="78"/>
+      <c r="E21" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F21" s="54"/>
-[...1 lines deleted...]
-      <c r="H21" s="39" t="s">
+      <c r="F21" s="80"/>
+      <c r="G21" s="81"/>
+      <c r="H21" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I21" s="40"/>
-[...1 lines deleted...]
-      <c r="K21" s="39" t="s">
+      <c r="I21" s="69"/>
+      <c r="J21" s="70"/>
+      <c r="K21" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L21" s="40"/>
-      <c r="M21" s="41"/>
+      <c r="L21" s="69"/>
+      <c r="M21" s="70"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="49"/>
-      <c r="B22" s="56">
+      <c r="A22" s="75"/>
+      <c r="B22" s="82">
         <v>105.2</v>
       </c>
-      <c r="C22" s="57"/>
-[...1 lines deleted...]
-      <c r="E22" s="59">
+      <c r="C22" s="83"/>
+      <c r="D22" s="84"/>
+      <c r="E22" s="85">
         <v>108.9</v>
       </c>
-      <c r="F22" s="60"/>
-[...1 lines deleted...]
-      <c r="H22" s="56">
+      <c r="F22" s="86"/>
+      <c r="G22" s="87"/>
+      <c r="H22" s="82">
         <v>112</v>
       </c>
-      <c r="I22" s="62"/>
-[...1 lines deleted...]
-      <c r="K22" s="64">
+      <c r="I22" s="88"/>
+      <c r="J22" s="89"/>
+      <c r="K22" s="90">
         <v>109.9</v>
       </c>
-      <c r="L22" s="65"/>
-      <c r="M22" s="66"/>
+      <c r="L22" s="91"/>
+      <c r="M22" s="92"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="48">
+      <c r="A23" s="74">
         <v>2020</v>
       </c>
-      <c r="B23" s="50" t="s">
+      <c r="B23" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="C23" s="51"/>
-[...1 lines deleted...]
-      <c r="E23" s="53" t="s">
+      <c r="C23" s="77"/>
+      <c r="D23" s="78"/>
+      <c r="E23" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F23" s="54"/>
-[...1 lines deleted...]
-      <c r="H23" s="39" t="s">
+      <c r="F23" s="80"/>
+      <c r="G23" s="81"/>
+      <c r="H23" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I23" s="40"/>
-[...1 lines deleted...]
-      <c r="K23" s="39" t="s">
+      <c r="I23" s="69"/>
+      <c r="J23" s="70"/>
+      <c r="K23" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L23" s="40"/>
-      <c r="M23" s="41"/>
+      <c r="L23" s="69"/>
+      <c r="M23" s="70"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="49"/>
-      <c r="B24" s="56">
+      <c r="A24" s="75"/>
+      <c r="B24" s="82">
         <v>112.2</v>
       </c>
-      <c r="C24" s="57"/>
-[...1 lines deleted...]
-      <c r="E24" s="59">
+      <c r="C24" s="83"/>
+      <c r="D24" s="84"/>
+      <c r="E24" s="85">
         <v>106.5</v>
       </c>
-      <c r="F24" s="60"/>
-[...1 lines deleted...]
-      <c r="H24" s="56">
+      <c r="F24" s="86"/>
+      <c r="G24" s="87"/>
+      <c r="H24" s="82">
         <v>99.9</v>
       </c>
-      <c r="I24" s="62"/>
-[...1 lines deleted...]
-      <c r="K24" s="64">
+      <c r="I24" s="88"/>
+      <c r="J24" s="89"/>
+      <c r="K24" s="90">
         <v>106.5</v>
       </c>
-      <c r="L24" s="65"/>
-      <c r="M24" s="66"/>
+      <c r="L24" s="91"/>
+      <c r="M24" s="92"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="48">
+      <c r="A25" s="74">
         <v>2021</v>
       </c>
-      <c r="B25" s="50" t="s">
+      <c r="B25" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="C25" s="51"/>
-[...1 lines deleted...]
-      <c r="E25" s="53" t="s">
+      <c r="C25" s="77"/>
+      <c r="D25" s="78"/>
+      <c r="E25" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F25" s="54"/>
-[...1 lines deleted...]
-      <c r="H25" s="39" t="s">
+      <c r="F25" s="80"/>
+      <c r="G25" s="81"/>
+      <c r="H25" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I25" s="40"/>
-[...1 lines deleted...]
-      <c r="K25" s="39" t="s">
+      <c r="I25" s="69"/>
+      <c r="J25" s="70"/>
+      <c r="K25" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L25" s="40"/>
-      <c r="M25" s="41"/>
+      <c r="L25" s="69"/>
+      <c r="M25" s="70"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="49"/>
-      <c r="B26" s="56">
+      <c r="A26" s="75"/>
+      <c r="B26" s="82">
         <v>107.4</v>
       </c>
-      <c r="C26" s="57"/>
-[...1 lines deleted...]
-      <c r="E26" s="59">
+      <c r="C26" s="83"/>
+      <c r="D26" s="84"/>
+      <c r="E26" s="85">
         <v>110.4</v>
       </c>
-      <c r="F26" s="60"/>
-[...1 lines deleted...]
-      <c r="H26" s="56">
+      <c r="F26" s="86"/>
+      <c r="G26" s="87"/>
+      <c r="H26" s="82">
         <v>109.8</v>
       </c>
-      <c r="I26" s="62"/>
-[...1 lines deleted...]
-      <c r="K26" s="64">
+      <c r="I26" s="88"/>
+      <c r="J26" s="89"/>
+      <c r="K26" s="90">
         <v>108.7</v>
       </c>
-      <c r="L26" s="65"/>
-      <c r="M26" s="66"/>
+      <c r="L26" s="91"/>
+      <c r="M26" s="92"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" s="48">
+      <c r="A27" s="74">
         <v>2022</v>
       </c>
-      <c r="B27" s="50" t="s">
+      <c r="B27" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="C27" s="51"/>
-[...1 lines deleted...]
-      <c r="E27" s="53" t="s">
+      <c r="C27" s="77"/>
+      <c r="D27" s="78"/>
+      <c r="E27" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F27" s="54"/>
-[...1 lines deleted...]
-      <c r="H27" s="39" t="s">
+      <c r="F27" s="80"/>
+      <c r="G27" s="81"/>
+      <c r="H27" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I27" s="40"/>
-[...1 lines deleted...]
-      <c r="K27" s="39" t="s">
+      <c r="I27" s="69"/>
+      <c r="J27" s="70"/>
+      <c r="K27" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L27" s="40"/>
-      <c r="M27" s="41"/>
+      <c r="L27" s="69"/>
+      <c r="M27" s="70"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" s="49"/>
-      <c r="B28" s="56">
+      <c r="A28" s="75"/>
+      <c r="B28" s="82">
         <v>112.7</v>
       </c>
-      <c r="C28" s="57"/>
-[...1 lines deleted...]
-      <c r="E28" s="59">
+      <c r="C28" s="83"/>
+      <c r="D28" s="84"/>
+      <c r="E28" s="85">
         <v>108.9</v>
       </c>
-      <c r="F28" s="60"/>
-[...1 lines deleted...]
-      <c r="H28" s="56">
+      <c r="F28" s="86"/>
+      <c r="G28" s="87"/>
+      <c r="H28" s="82">
         <v>105.8</v>
       </c>
-      <c r="I28" s="62"/>
-[...1 lines deleted...]
-      <c r="K28" s="64">
+      <c r="I28" s="88"/>
+      <c r="J28" s="89"/>
+      <c r="K28" s="90">
         <v>102.8</v>
       </c>
-      <c r="L28" s="65"/>
-      <c r="M28" s="66"/>
+      <c r="L28" s="91"/>
+      <c r="M28" s="92"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" s="48">
+      <c r="A29" s="74">
         <v>2023</v>
       </c>
-      <c r="B29" s="50" t="s">
+      <c r="B29" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="C29" s="51"/>
-[...1 lines deleted...]
-      <c r="E29" s="53" t="s">
+      <c r="C29" s="77"/>
+      <c r="D29" s="78"/>
+      <c r="E29" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F29" s="54"/>
-[...1 lines deleted...]
-      <c r="H29" s="39" t="s">
+      <c r="F29" s="80"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I29" s="40"/>
-[...1 lines deleted...]
-      <c r="K29" s="39" t="s">
+      <c r="I29" s="69"/>
+      <c r="J29" s="70"/>
+      <c r="K29" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L29" s="40"/>
-      <c r="M29" s="41"/>
+      <c r="L29" s="69"/>
+      <c r="M29" s="70"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="49"/>
-      <c r="B30" s="56">
+      <c r="A30" s="75"/>
+      <c r="B30" s="82">
         <v>99.4</v>
       </c>
-      <c r="C30" s="57"/>
-[...1 lines deleted...]
-      <c r="E30" s="59">
+      <c r="C30" s="83"/>
+      <c r="D30" s="84"/>
+      <c r="E30" s="85">
         <v>101.2</v>
       </c>
-      <c r="F30" s="60"/>
-[...1 lines deleted...]
-      <c r="H30" s="56">
+      <c r="F30" s="86"/>
+      <c r="G30" s="87"/>
+      <c r="H30" s="82">
         <v>103.5</v>
       </c>
-      <c r="I30" s="62"/>
-[...1 lines deleted...]
-      <c r="K30" s="64">
+      <c r="I30" s="88"/>
+      <c r="J30" s="89"/>
+      <c r="K30" s="90">
         <v>105.3</v>
       </c>
-      <c r="L30" s="65"/>
-      <c r="M30" s="66"/>
+      <c r="L30" s="91"/>
+      <c r="M30" s="92"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" s="48">
+      <c r="A31" s="74">
         <v>2024</v>
       </c>
-      <c r="B31" s="50" t="s">
+      <c r="B31" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="C31" s="51"/>
-[...1 lines deleted...]
-      <c r="E31" s="53" t="s">
+      <c r="C31" s="77"/>
+      <c r="D31" s="78"/>
+      <c r="E31" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F31" s="54"/>
-[...1 lines deleted...]
-      <c r="H31" s="39" t="s">
+      <c r="F31" s="80"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I31" s="40"/>
-[...1 lines deleted...]
-      <c r="K31" s="39" t="s">
+      <c r="I31" s="69"/>
+      <c r="J31" s="70"/>
+      <c r="K31" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L31" s="40"/>
-      <c r="M31" s="41"/>
+      <c r="L31" s="69"/>
+      <c r="M31" s="70"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" s="49"/>
-      <c r="B32" s="56">
+      <c r="A32" s="75"/>
+      <c r="B32" s="82">
         <v>102.7</v>
       </c>
-      <c r="C32" s="57"/>
-[...1 lines deleted...]
-      <c r="E32" s="59">
+      <c r="C32" s="83"/>
+      <c r="D32" s="84"/>
+      <c r="E32" s="85">
         <v>101.7</v>
       </c>
-      <c r="F32" s="60"/>
-[...1 lines deleted...]
-      <c r="H32" s="56">
+      <c r="F32" s="86"/>
+      <c r="G32" s="87"/>
+      <c r="H32" s="82">
         <v>102.7</v>
       </c>
-      <c r="I32" s="62"/>
-[...1 lines deleted...]
-      <c r="K32" s="64">
+      <c r="I32" s="88"/>
+      <c r="J32" s="89"/>
+      <c r="K32" s="90">
         <v>101.8</v>
       </c>
-      <c r="L32" s="65"/>
-      <c r="M32" s="66"/>
+      <c r="L32" s="91"/>
+      <c r="M32" s="92"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="48">
+      <c r="A33" s="74">
         <v>2025</v>
       </c>
-      <c r="B33" s="50" t="s">
+      <c r="B33" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="C33" s="51"/>
-[...1 lines deleted...]
-      <c r="E33" s="53" t="s">
+      <c r="C33" s="77"/>
+      <c r="D33" s="78"/>
+      <c r="E33" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F33" s="54"/>
-[...1 lines deleted...]
-      <c r="H33" s="39" t="s">
+      <c r="F33" s="80"/>
+      <c r="G33" s="81"/>
+      <c r="H33" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I33" s="40"/>
-[...1 lines deleted...]
-      <c r="K33" s="39" t="s">
+      <c r="I33" s="69"/>
+      <c r="J33" s="70"/>
+      <c r="K33" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L33" s="40"/>
-      <c r="M33" s="41"/>
+      <c r="L33" s="69"/>
+      <c r="M33" s="70"/>
     </row>
     <row r="34" spans="1:13">
-      <c r="A34" s="49"/>
-      <c r="B34" s="56">
+      <c r="A34" s="75"/>
+      <c r="B34" s="82">
         <v>101.2</v>
       </c>
-      <c r="C34" s="57"/>
-[...1 lines deleted...]
-      <c r="E34" s="59">
+      <c r="C34" s="83"/>
+      <c r="D34" s="84"/>
+      <c r="E34" s="85">
         <v>100</v>
       </c>
-      <c r="F34" s="60"/>
-[...1 lines deleted...]
-      <c r="H34" s="56">
+      <c r="F34" s="86"/>
+      <c r="G34" s="87"/>
+      <c r="H34" s="82">
         <v>98</v>
       </c>
-      <c r="I34" s="62"/>
-[...1 lines deleted...]
-      <c r="K34" s="64">
+      <c r="I34" s="88"/>
+      <c r="J34" s="89"/>
+      <c r="K34" s="90">
         <v>96.8</v>
       </c>
-      <c r="L34" s="65"/>
-      <c r="M34" s="66"/>
+      <c r="L34" s="91"/>
+      <c r="M34" s="92"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" s="48">
+      <c r="A35" s="74">
         <v>2026</v>
       </c>
-      <c r="B35" s="50" t="s">
+      <c r="B35" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="C35" s="51"/>
-[...1 lines deleted...]
-      <c r="E35" s="53" t="s">
+      <c r="C35" s="77"/>
+      <c r="D35" s="78"/>
+      <c r="E35" s="79" t="s">
         <v>15</v>
       </c>
-      <c r="F35" s="54"/>
-[...1 lines deleted...]
-      <c r="H35" s="39" t="s">
+      <c r="F35" s="80"/>
+      <c r="G35" s="81"/>
+      <c r="H35" s="68" t="s">
         <v>16</v>
       </c>
-      <c r="I35" s="40"/>
-[...1 lines deleted...]
-      <c r="K35" s="39" t="s">
+      <c r="I35" s="69"/>
+      <c r="J35" s="70"/>
+      <c r="K35" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L35" s="40"/>
-      <c r="M35" s="41"/>
+      <c r="L35" s="69"/>
+      <c r="M35" s="70"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" s="49"/>
-      <c r="B36" s="56">
+      <c r="A36" s="75"/>
+      <c r="B36" s="82">
         <v>97.7</v>
       </c>
-      <c r="C36" s="57"/>
-[...9 lines deleted...]
-      <c r="M36" s="66"/>
+      <c r="C36" s="83"/>
+      <c r="D36" s="84"/>
+      <c r="E36" s="85">
+        <v>98.2</v>
+      </c>
+      <c r="F36" s="86"/>
+      <c r="G36" s="87"/>
+      <c r="H36" s="82"/>
+      <c r="I36" s="88"/>
+      <c r="J36" s="89"/>
+      <c r="K36" s="90"/>
+      <c r="L36" s="91"/>
+      <c r="M36" s="92"/>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="1"/>
       <c r="B37" s="6"/>
       <c r="C37" s="23"/>
       <c r="D37" s="23"/>
       <c r="E37" s="24"/>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="6"/>
       <c r="I37" s="6"/>
       <c r="J37" s="6"/>
       <c r="K37" s="2"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
     </row>
     <row r="38" spans="1:13">
       <c r="M38" s="9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:13" ht="22.5">
       <c r="A39" s="11"/>
       <c r="B39" s="11" t="s">
         <v>2</v>
@@ -2656,51 +3224,53 @@
       <c r="G58" s="26">
         <v>100.5</v>
       </c>
       <c r="H58" s="18"/>
       <c r="I58" s="18"/>
       <c r="J58" s="26">
         <v>99.6</v>
       </c>
       <c r="K58" s="18"/>
       <c r="L58" s="18"/>
       <c r="M58" s="26">
         <v>98.6</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="12">
         <v>2026</v>
       </c>
       <c r="B59" s="18"/>
       <c r="C59" s="18"/>
       <c r="D59" s="26">
         <v>97.7</v>
       </c>
       <c r="E59" s="20"/>
       <c r="F59" s="18"/>
-      <c r="G59" s="26"/>
+      <c r="G59" s="26">
+        <v>99.4</v>
+      </c>
       <c r="H59" s="18"/>
       <c r="I59" s="18"/>
       <c r="J59" s="26"/>
       <c r="K59" s="18"/>
       <c r="L59" s="18"/>
       <c r="M59" s="26"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" s="29"/>
       <c r="B60" s="2"/>
       <c r="C60" s="2"/>
       <c r="D60" s="30"/>
       <c r="E60" s="4"/>
       <c r="F60" s="2"/>
       <c r="G60" s="31"/>
       <c r="H60" s="2"/>
       <c r="I60" s="2"/>
       <c r="J60" s="2"/>
       <c r="K60" s="2"/>
       <c r="L60" s="2"/>
       <c r="M60" s="2"/>
     </row>
     <row r="61" spans="1:13">
       <c r="M61" s="9" t="s">
         <v>30</v>
@@ -3052,618 +3622,620 @@
         <v>102.4</v>
       </c>
       <c r="G70" s="33">
         <v>103.3</v>
       </c>
       <c r="H70" s="28">
         <v>100.8</v>
       </c>
       <c r="I70" s="28">
         <v>96.3</v>
       </c>
       <c r="J70" s="16">
         <v>97</v>
       </c>
       <c r="K70" s="28">
         <v>99.7</v>
       </c>
       <c r="L70" s="28">
         <v>99.6</v>
       </c>
       <c r="M70" s="28">
         <v>129.1</v>
       </c>
     </row>
     <row r="71" spans="1:13">
-      <c r="A71" s="34">
+      <c r="A71" s="63">
         <v>2015</v>
       </c>
-      <c r="B71" s="36" t="s">
+      <c r="B71" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="C71" s="37"/>
-[...1 lines deleted...]
-      <c r="E71" s="36" t="s">
+      <c r="C71" s="66"/>
+      <c r="D71" s="67"/>
+      <c r="E71" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F71" s="37"/>
-[...1 lines deleted...]
-      <c r="H71" s="36" t="s">
+      <c r="F71" s="66"/>
+      <c r="G71" s="67"/>
+      <c r="H71" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I71" s="37"/>
-[...1 lines deleted...]
-      <c r="K71" s="39" t="s">
+      <c r="I71" s="66"/>
+      <c r="J71" s="67"/>
+      <c r="K71" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L71" s="40"/>
-      <c r="M71" s="41"/>
+      <c r="L71" s="69"/>
+      <c r="M71" s="70"/>
     </row>
     <row r="72" spans="1:13">
-      <c r="A72" s="35"/>
-      <c r="B72" s="45">
+      <c r="A72" s="64"/>
+      <c r="B72" s="93">
         <v>89.3</v>
       </c>
-      <c r="C72" s="46"/>
-[...1 lines deleted...]
-      <c r="E72" s="45">
+      <c r="C72" s="94"/>
+      <c r="D72" s="95"/>
+      <c r="E72" s="93">
         <v>104.3</v>
       </c>
-      <c r="F72" s="46"/>
-[...1 lines deleted...]
-      <c r="H72" s="45">
+      <c r="F72" s="94"/>
+      <c r="G72" s="95"/>
+      <c r="H72" s="93">
         <v>99.6</v>
       </c>
-      <c r="I72" s="46"/>
-[...1 lines deleted...]
-      <c r="K72" s="45">
+      <c r="I72" s="94"/>
+      <c r="J72" s="95"/>
+      <c r="K72" s="93">
         <v>100.1</v>
       </c>
-      <c r="L72" s="46"/>
-      <c r="M72" s="47"/>
+      <c r="L72" s="94"/>
+      <c r="M72" s="95"/>
     </row>
     <row r="73" spans="1:13">
-      <c r="A73" s="34">
+      <c r="A73" s="63">
         <v>2016</v>
       </c>
-      <c r="B73" s="36" t="s">
+      <c r="B73" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="C73" s="37"/>
-[...1 lines deleted...]
-      <c r="E73" s="36" t="s">
+      <c r="C73" s="66"/>
+      <c r="D73" s="67"/>
+      <c r="E73" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F73" s="37"/>
-[...1 lines deleted...]
-      <c r="H73" s="36" t="s">
+      <c r="F73" s="66"/>
+      <c r="G73" s="67"/>
+      <c r="H73" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I73" s="37"/>
-[...1 lines deleted...]
-      <c r="K73" s="39" t="s">
+      <c r="I73" s="66"/>
+      <c r="J73" s="67"/>
+      <c r="K73" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L73" s="40"/>
-      <c r="M73" s="41"/>
+      <c r="L73" s="69"/>
+      <c r="M73" s="70"/>
     </row>
     <row r="74" spans="1:13">
-      <c r="A74" s="35"/>
-      <c r="B74" s="45">
+      <c r="A74" s="64"/>
+      <c r="B74" s="93">
         <v>93.6</v>
       </c>
-      <c r="C74" s="46"/>
-[...1 lines deleted...]
-      <c r="E74" s="45">
+      <c r="C74" s="94"/>
+      <c r="D74" s="95"/>
+      <c r="E74" s="93">
         <v>106.1</v>
       </c>
-      <c r="F74" s="46"/>
-[...1 lines deleted...]
-      <c r="H74" s="45">
+      <c r="F74" s="94"/>
+      <c r="G74" s="95"/>
+      <c r="H74" s="93">
         <v>97.2</v>
       </c>
-      <c r="I74" s="46"/>
-[...1 lines deleted...]
-      <c r="K74" s="45">
+      <c r="I74" s="94"/>
+      <c r="J74" s="95"/>
+      <c r="K74" s="93">
         <v>107.5</v>
       </c>
-      <c r="L74" s="46"/>
-      <c r="M74" s="47"/>
+      <c r="L74" s="94"/>
+      <c r="M74" s="95"/>
     </row>
     <row r="75" spans="1:13">
-      <c r="A75" s="34">
+      <c r="A75" s="63">
         <v>2017</v>
       </c>
-      <c r="B75" s="36" t="s">
+      <c r="B75" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="C75" s="37"/>
-[...1 lines deleted...]
-      <c r="E75" s="36" t="s">
+      <c r="C75" s="66"/>
+      <c r="D75" s="67"/>
+      <c r="E75" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F75" s="37"/>
-[...1 lines deleted...]
-      <c r="H75" s="36" t="s">
+      <c r="F75" s="66"/>
+      <c r="G75" s="67"/>
+      <c r="H75" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I75" s="37"/>
-[...1 lines deleted...]
-      <c r="K75" s="39" t="s">
+      <c r="I75" s="66"/>
+      <c r="J75" s="67"/>
+      <c r="K75" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L75" s="40"/>
-      <c r="M75" s="41"/>
+      <c r="L75" s="69"/>
+      <c r="M75" s="70"/>
     </row>
     <row r="76" spans="1:13">
-      <c r="A76" s="35"/>
-      <c r="B76" s="45">
+      <c r="A76" s="64"/>
+      <c r="B76" s="93">
         <v>88.4</v>
       </c>
-      <c r="C76" s="46"/>
-[...1 lines deleted...]
-      <c r="E76" s="45">
+      <c r="C76" s="94"/>
+      <c r="D76" s="95"/>
+      <c r="E76" s="93">
         <v>105.2</v>
       </c>
-      <c r="F76" s="46"/>
-[...1 lines deleted...]
-      <c r="H76" s="42">
+      <c r="F76" s="94"/>
+      <c r="G76" s="95"/>
+      <c r="H76" s="71">
         <v>98</v>
       </c>
-      <c r="I76" s="43"/>
-[...1 lines deleted...]
-      <c r="K76" s="45">
+      <c r="I76" s="72"/>
+      <c r="J76" s="73"/>
+      <c r="K76" s="93">
         <v>108.3</v>
       </c>
-      <c r="L76" s="46"/>
-      <c r="M76" s="47"/>
+      <c r="L76" s="94"/>
+      <c r="M76" s="95"/>
     </row>
     <row r="77" spans="1:13">
-      <c r="A77" s="34">
+      <c r="A77" s="63">
         <v>2018</v>
       </c>
-      <c r="B77" s="36" t="s">
+      <c r="B77" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="C77" s="37"/>
-[...1 lines deleted...]
-      <c r="E77" s="36" t="s">
+      <c r="C77" s="66"/>
+      <c r="D77" s="67"/>
+      <c r="E77" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F77" s="37"/>
-[...1 lines deleted...]
-      <c r="H77" s="36" t="s">
+      <c r="F77" s="66"/>
+      <c r="G77" s="67"/>
+      <c r="H77" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I77" s="37"/>
-[...1 lines deleted...]
-      <c r="K77" s="39" t="s">
+      <c r="I77" s="66"/>
+      <c r="J77" s="67"/>
+      <c r="K77" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L77" s="40"/>
-      <c r="M77" s="41"/>
+      <c r="L77" s="69"/>
+      <c r="M77" s="70"/>
     </row>
     <row r="78" spans="1:13">
-      <c r="A78" s="35"/>
-      <c r="B78" s="45">
+      <c r="A78" s="64"/>
+      <c r="B78" s="93">
         <v>91.3</v>
       </c>
-      <c r="C78" s="46"/>
-[...1 lines deleted...]
-      <c r="E78" s="45">
+      <c r="C78" s="94"/>
+      <c r="D78" s="95"/>
+      <c r="E78" s="93">
         <v>105.5</v>
       </c>
-      <c r="F78" s="46"/>
-[...1 lines deleted...]
-      <c r="H78" s="42">
+      <c r="F78" s="94"/>
+      <c r="G78" s="95"/>
+      <c r="H78" s="71">
         <v>98.9</v>
       </c>
-      <c r="I78" s="43"/>
-[...1 lines deleted...]
-      <c r="K78" s="45">
+      <c r="I78" s="72"/>
+      <c r="J78" s="73"/>
+      <c r="K78" s="93">
         <v>107.2</v>
       </c>
-      <c r="L78" s="46"/>
-      <c r="M78" s="47"/>
+      <c r="L78" s="94"/>
+      <c r="M78" s="95"/>
     </row>
     <row r="79" spans="1:13">
-      <c r="A79" s="34">
+      <c r="A79" s="63">
         <v>2019</v>
       </c>
-      <c r="B79" s="36" t="s">
+      <c r="B79" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="C79" s="37"/>
-[...1 lines deleted...]
-      <c r="E79" s="36" t="s">
+      <c r="C79" s="66"/>
+      <c r="D79" s="67"/>
+      <c r="E79" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F79" s="37"/>
-[...1 lines deleted...]
-      <c r="H79" s="36" t="s">
+      <c r="F79" s="66"/>
+      <c r="G79" s="67"/>
+      <c r="H79" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I79" s="37"/>
-[...1 lines deleted...]
-      <c r="K79" s="39" t="s">
+      <c r="I79" s="66"/>
+      <c r="J79" s="67"/>
+      <c r="K79" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L79" s="40"/>
-      <c r="M79" s="41"/>
+      <c r="L79" s="69"/>
+      <c r="M79" s="70"/>
     </row>
     <row r="80" spans="1:13">
-      <c r="A80" s="35"/>
-      <c r="B80" s="45">
+      <c r="A80" s="64"/>
+      <c r="B80" s="93">
         <v>94.2</v>
       </c>
-      <c r="C80" s="46"/>
-[...1 lines deleted...]
-      <c r="E80" s="45">
+      <c r="C80" s="94"/>
+      <c r="D80" s="95"/>
+      <c r="E80" s="93">
         <v>109.2</v>
       </c>
-      <c r="F80" s="46"/>
-[...1 lines deleted...]
-      <c r="H80" s="42">
+      <c r="F80" s="94"/>
+      <c r="G80" s="95"/>
+      <c r="H80" s="71">
         <v>101.8</v>
       </c>
-      <c r="I80" s="43"/>
-[...1 lines deleted...]
-      <c r="K80" s="42">
+      <c r="I80" s="72"/>
+      <c r="J80" s="73"/>
+      <c r="K80" s="71">
         <v>105</v>
       </c>
-      <c r="L80" s="43"/>
-      <c r="M80" s="44"/>
+      <c r="L80" s="72"/>
+      <c r="M80" s="73"/>
     </row>
     <row r="81" spans="1:13">
-      <c r="A81" s="34">
+      <c r="A81" s="63">
         <v>2020</v>
       </c>
-      <c r="B81" s="36" t="s">
+      <c r="B81" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="C81" s="37"/>
-[...1 lines deleted...]
-      <c r="E81" s="36" t="s">
+      <c r="C81" s="66"/>
+      <c r="D81" s="67"/>
+      <c r="E81" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F81" s="37"/>
-[...1 lines deleted...]
-      <c r="H81" s="36" t="s">
+      <c r="F81" s="66"/>
+      <c r="G81" s="67"/>
+      <c r="H81" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I81" s="37"/>
-[...1 lines deleted...]
-      <c r="K81" s="39" t="s">
+      <c r="I81" s="66"/>
+      <c r="J81" s="67"/>
+      <c r="K81" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L81" s="40"/>
-      <c r="M81" s="41"/>
+      <c r="L81" s="69"/>
+      <c r="M81" s="70"/>
     </row>
     <row r="82" spans="1:13">
-      <c r="A82" s="35"/>
-      <c r="B82" s="45">
+      <c r="A82" s="64"/>
+      <c r="B82" s="93">
         <v>96.2</v>
       </c>
-      <c r="C82" s="46"/>
-[...1 lines deleted...]
-      <c r="E82" s="45">
+      <c r="C82" s="94"/>
+      <c r="D82" s="95"/>
+      <c r="E82" s="93">
         <v>103.5</v>
       </c>
-      <c r="F82" s="46"/>
-[...1 lines deleted...]
-      <c r="H82" s="42">
+      <c r="F82" s="94"/>
+      <c r="G82" s="95"/>
+      <c r="H82" s="71">
         <v>95.5</v>
       </c>
-      <c r="I82" s="43"/>
-[...1 lines deleted...]
-      <c r="K82" s="42">
+      <c r="I82" s="72"/>
+      <c r="J82" s="73"/>
+      <c r="K82" s="71">
         <v>112.1</v>
       </c>
-      <c r="L82" s="43"/>
-      <c r="M82" s="44"/>
+      <c r="L82" s="72"/>
+      <c r="M82" s="73"/>
     </row>
     <row r="83" spans="1:13">
-      <c r="A83" s="34">
+      <c r="A83" s="63">
         <v>2021</v>
       </c>
-      <c r="B83" s="36" t="s">
+      <c r="B83" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="C83" s="37"/>
-[...1 lines deleted...]
-      <c r="E83" s="36" t="s">
+      <c r="C83" s="66"/>
+      <c r="D83" s="67"/>
+      <c r="E83" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F83" s="37"/>
-[...1 lines deleted...]
-      <c r="H83" s="36" t="s">
+      <c r="F83" s="66"/>
+      <c r="G83" s="67"/>
+      <c r="H83" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I83" s="37"/>
-[...1 lines deleted...]
-      <c r="K83" s="39" t="s">
+      <c r="I83" s="66"/>
+      <c r="J83" s="67"/>
+      <c r="K83" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L83" s="40"/>
-      <c r="M83" s="41"/>
+      <c r="L83" s="69"/>
+      <c r="M83" s="70"/>
     </row>
     <row r="84" spans="1:13">
-      <c r="A84" s="35"/>
-      <c r="B84" s="42">
+      <c r="A84" s="64"/>
+      <c r="B84" s="71">
         <v>97</v>
       </c>
-      <c r="C84" s="43"/>
-[...1 lines deleted...]
-      <c r="E84" s="45">
+      <c r="C84" s="72"/>
+      <c r="D84" s="73"/>
+      <c r="E84" s="93">
         <v>106.5</v>
       </c>
-      <c r="F84" s="46"/>
-[...1 lines deleted...]
-      <c r="H84" s="42">
+      <c r="F84" s="94"/>
+      <c r="G84" s="95"/>
+      <c r="H84" s="71">
         <v>94.9</v>
       </c>
-      <c r="I84" s="43"/>
-[...1 lines deleted...]
-      <c r="K84" s="42">
+      <c r="I84" s="72"/>
+      <c r="J84" s="73"/>
+      <c r="K84" s="71">
         <v>111.1</v>
       </c>
-      <c r="L84" s="43"/>
-      <c r="M84" s="44"/>
+      <c r="L84" s="72"/>
+      <c r="M84" s="73"/>
     </row>
     <row r="85" spans="1:13">
-      <c r="A85" s="34">
+      <c r="A85" s="63">
         <v>2022</v>
       </c>
-      <c r="B85" s="36" t="s">
+      <c r="B85" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="C85" s="37"/>
-[...1 lines deleted...]
-      <c r="E85" s="36" t="s">
+      <c r="C85" s="66"/>
+      <c r="D85" s="67"/>
+      <c r="E85" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F85" s="37"/>
-[...1 lines deleted...]
-      <c r="H85" s="36" t="s">
+      <c r="F85" s="66"/>
+      <c r="G85" s="67"/>
+      <c r="H85" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I85" s="37"/>
-[...1 lines deleted...]
-      <c r="K85" s="39" t="s">
+      <c r="I85" s="66"/>
+      <c r="J85" s="67"/>
+      <c r="K85" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L85" s="40"/>
-      <c r="M85" s="41"/>
+      <c r="L85" s="69"/>
+      <c r="M85" s="70"/>
     </row>
     <row r="86" spans="1:13">
-      <c r="A86" s="35"/>
-      <c r="B86" s="42">
+      <c r="A86" s="64"/>
+      <c r="B86" s="71">
         <v>100.5</v>
       </c>
-      <c r="C86" s="43"/>
-[...1 lines deleted...]
-      <c r="E86" s="45">
+      <c r="C86" s="72"/>
+      <c r="D86" s="73"/>
+      <c r="E86" s="93">
         <v>102.9</v>
       </c>
-      <c r="F86" s="46"/>
-[...1 lines deleted...]
-      <c r="H86" s="42">
+      <c r="F86" s="94"/>
+      <c r="G86" s="95"/>
+      <c r="H86" s="71">
         <v>92.2</v>
       </c>
-      <c r="I86" s="43"/>
-[...1 lines deleted...]
-      <c r="K86" s="42">
+      <c r="I86" s="72"/>
+      <c r="J86" s="73"/>
+      <c r="K86" s="71">
         <v>107.9</v>
       </c>
-      <c r="L86" s="43"/>
-      <c r="M86" s="44"/>
+      <c r="L86" s="72"/>
+      <c r="M86" s="73"/>
     </row>
     <row r="87" spans="1:13">
-      <c r="A87" s="34">
+      <c r="A87" s="63">
         <v>2023</v>
       </c>
-      <c r="B87" s="36" t="s">
+      <c r="B87" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="C87" s="37"/>
-[...1 lines deleted...]
-      <c r="E87" s="36" t="s">
+      <c r="C87" s="66"/>
+      <c r="D87" s="67"/>
+      <c r="E87" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F87" s="37"/>
-[...1 lines deleted...]
-      <c r="H87" s="36" t="s">
+      <c r="F87" s="66"/>
+      <c r="G87" s="67"/>
+      <c r="H87" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I87" s="37"/>
-[...1 lines deleted...]
-      <c r="K87" s="39" t="s">
+      <c r="I87" s="66"/>
+      <c r="J87" s="67"/>
+      <c r="K87" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L87" s="40"/>
-      <c r="M87" s="41"/>
+      <c r="L87" s="69"/>
+      <c r="M87" s="70"/>
     </row>
     <row r="88" spans="1:13">
-      <c r="A88" s="35"/>
-      <c r="B88" s="42">
+      <c r="A88" s="64"/>
+      <c r="B88" s="71">
         <v>97.1</v>
       </c>
-      <c r="C88" s="43"/>
-[...1 lines deleted...]
-      <c r="E88" s="45">
+      <c r="C88" s="72"/>
+      <c r="D88" s="73"/>
+      <c r="E88" s="93">
         <v>104.7</v>
       </c>
-      <c r="F88" s="46"/>
-[...1 lines deleted...]
-      <c r="H88" s="42">
+      <c r="F88" s="94"/>
+      <c r="G88" s="95"/>
+      <c r="H88" s="71">
         <v>94.3</v>
       </c>
-      <c r="I88" s="43"/>
-[...1 lines deleted...]
-      <c r="K88" s="42">
+      <c r="I88" s="72"/>
+      <c r="J88" s="73"/>
+      <c r="K88" s="71">
         <v>109.9</v>
       </c>
-      <c r="L88" s="43"/>
-      <c r="M88" s="44"/>
+      <c r="L88" s="72"/>
+      <c r="M88" s="73"/>
     </row>
     <row r="89" spans="1:13">
-      <c r="A89" s="34">
+      <c r="A89" s="63">
         <v>2024</v>
       </c>
-      <c r="B89" s="36" t="s">
+      <c r="B89" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="C89" s="37"/>
-[...1 lines deleted...]
-      <c r="E89" s="36" t="s">
+      <c r="C89" s="66"/>
+      <c r="D89" s="67"/>
+      <c r="E89" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F89" s="37"/>
-[...1 lines deleted...]
-      <c r="H89" s="36" t="s">
+      <c r="F89" s="66"/>
+      <c r="G89" s="67"/>
+      <c r="H89" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I89" s="37"/>
-[...1 lines deleted...]
-      <c r="K89" s="39" t="s">
+      <c r="I89" s="66"/>
+      <c r="J89" s="67"/>
+      <c r="K89" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L89" s="40"/>
-      <c r="M89" s="41"/>
+      <c r="L89" s="69"/>
+      <c r="M89" s="70"/>
     </row>
     <row r="90" spans="1:13">
-      <c r="A90" s="35"/>
-      <c r="B90" s="42">
+      <c r="A90" s="64"/>
+      <c r="B90" s="71">
         <v>94.6</v>
       </c>
-      <c r="C90" s="43"/>
-[...1 lines deleted...]
-      <c r="E90" s="45">
+      <c r="C90" s="72"/>
+      <c r="D90" s="73"/>
+      <c r="E90" s="93">
         <v>103.7</v>
       </c>
-      <c r="F90" s="46"/>
-[...1 lines deleted...]
-      <c r="H90" s="42">
+      <c r="F90" s="94"/>
+      <c r="G90" s="95"/>
+      <c r="H90" s="71">
         <v>95.3</v>
       </c>
-      <c r="I90" s="43"/>
-[...1 lines deleted...]
-      <c r="K90" s="42">
+      <c r="I90" s="72"/>
+      <c r="J90" s="73"/>
+      <c r="K90" s="71">
         <v>108.9</v>
       </c>
-      <c r="L90" s="43"/>
-      <c r="M90" s="44"/>
+      <c r="L90" s="72"/>
+      <c r="M90" s="73"/>
     </row>
     <row r="91" spans="1:13">
-      <c r="A91" s="34">
+      <c r="A91" s="63">
         <v>2025</v>
       </c>
-      <c r="B91" s="36" t="s">
+      <c r="B91" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="C91" s="37"/>
-[...1 lines deleted...]
-      <c r="E91" s="36" t="s">
+      <c r="C91" s="66"/>
+      <c r="D91" s="67"/>
+      <c r="E91" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F91" s="37"/>
-[...1 lines deleted...]
-      <c r="H91" s="36" t="s">
+      <c r="F91" s="66"/>
+      <c r="G91" s="67"/>
+      <c r="H91" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I91" s="37"/>
-[...1 lines deleted...]
-      <c r="K91" s="39" t="s">
+      <c r="I91" s="66"/>
+      <c r="J91" s="67"/>
+      <c r="K91" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L91" s="40"/>
-      <c r="M91" s="41"/>
+      <c r="L91" s="69"/>
+      <c r="M91" s="70"/>
     </row>
     <row r="92" spans="1:13">
-      <c r="A92" s="35"/>
-      <c r="B92" s="42">
+      <c r="A92" s="64"/>
+      <c r="B92" s="71">
         <v>94</v>
       </c>
-      <c r="C92" s="43"/>
-[...1 lines deleted...]
-      <c r="E92" s="45">
+      <c r="C92" s="72"/>
+      <c r="D92" s="73"/>
+      <c r="E92" s="93">
         <v>102.4</v>
       </c>
-      <c r="F92" s="46"/>
-[...1 lines deleted...]
-      <c r="H92" s="42">
+      <c r="F92" s="94"/>
+      <c r="G92" s="95"/>
+      <c r="H92" s="71">
         <v>93.3</v>
       </c>
-      <c r="I92" s="43"/>
-[...1 lines deleted...]
-      <c r="K92" s="42">
+      <c r="I92" s="72"/>
+      <c r="J92" s="73"/>
+      <c r="K92" s="71">
         <v>107.6</v>
       </c>
-      <c r="L92" s="43"/>
-      <c r="M92" s="44"/>
+      <c r="L92" s="72"/>
+      <c r="M92" s="73"/>
     </row>
     <row r="93" spans="1:13">
-      <c r="A93" s="34">
+      <c r="A93" s="63">
         <v>2026</v>
       </c>
-      <c r="B93" s="36" t="s">
+      <c r="B93" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="C93" s="37"/>
-[...1 lines deleted...]
-      <c r="E93" s="36" t="s">
+      <c r="C93" s="66"/>
+      <c r="D93" s="67"/>
+      <c r="E93" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F93" s="37"/>
-[...1 lines deleted...]
-      <c r="H93" s="36" t="s">
+      <c r="F93" s="66"/>
+      <c r="G93" s="67"/>
+      <c r="H93" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="I93" s="37"/>
-[...1 lines deleted...]
-      <c r="K93" s="39" t="s">
+      <c r="I93" s="66"/>
+      <c r="J93" s="67"/>
+      <c r="K93" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="L93" s="40"/>
-      <c r="M93" s="41"/>
+      <c r="L93" s="69"/>
+      <c r="M93" s="70"/>
     </row>
     <row r="94" spans="1:13">
-      <c r="A94" s="35"/>
-      <c r="B94" s="42">
+      <c r="A94" s="64"/>
+      <c r="B94" s="71">
         <v>94.8</v>
       </c>
-      <c r="C94" s="43"/>
-[...9 lines deleted...]
-      <c r="M94" s="44"/>
+      <c r="C94" s="72"/>
+      <c r="D94" s="73"/>
+      <c r="E94" s="71">
+        <v>103</v>
+      </c>
+      <c r="F94" s="72"/>
+      <c r="G94" s="73"/>
+      <c r="H94" s="71"/>
+      <c r="I94" s="72"/>
+      <c r="J94" s="73"/>
+      <c r="K94" s="71"/>
+      <c r="L94" s="72"/>
+      <c r="M94" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="217">
     <mergeCell ref="A91:A92"/>
     <mergeCell ref="B91:D91"/>
     <mergeCell ref="E91:G91"/>
     <mergeCell ref="H91:J91"/>
     <mergeCell ref="K91:M91"/>
     <mergeCell ref="B92:D92"/>
     <mergeCell ref="E92:G92"/>
     <mergeCell ref="H92:J92"/>
     <mergeCell ref="K92:M92"/>
     <mergeCell ref="A33:A34"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="E33:G33"/>
     <mergeCell ref="H33:J33"/>
     <mergeCell ref="K33:M33"/>
     <mergeCell ref="B34:D34"/>
     <mergeCell ref="E34:G34"/>
     <mergeCell ref="H34:J34"/>
     <mergeCell ref="K34:M34"/>
     <mergeCell ref="A89:A90"/>
     <mergeCell ref="B89:D89"/>
     <mergeCell ref="E89:G89"/>
     <mergeCell ref="H89:J89"/>
@@ -3846,87 +4418,63 @@
     <mergeCell ref="K88:M88"/>
     <mergeCell ref="A35:A36"/>
     <mergeCell ref="B35:D35"/>
     <mergeCell ref="E35:G35"/>
     <mergeCell ref="H35:J35"/>
     <mergeCell ref="K35:M35"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="E36:G36"/>
     <mergeCell ref="H36:J36"/>
     <mergeCell ref="K36:M36"/>
     <mergeCell ref="A93:A94"/>
     <mergeCell ref="B93:D93"/>
     <mergeCell ref="E93:G93"/>
     <mergeCell ref="H93:J93"/>
     <mergeCell ref="K93:M93"/>
     <mergeCell ref="B94:D94"/>
     <mergeCell ref="E94:G94"/>
     <mergeCell ref="H94:J94"/>
     <mergeCell ref="K94:M94"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Лист3</vt:lpstr>
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>